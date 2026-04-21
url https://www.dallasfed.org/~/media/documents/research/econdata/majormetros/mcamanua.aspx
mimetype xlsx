--- v3 (2026-02-15)
+++ v4 (2026-04-21)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{598B0951-8CE6-4847-A620-3D538ED3FF12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F1547F77-2917-45DC-98C3-631240324F82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DD9587FC-FD09-4BE3-93F7-6ECD03168073}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3F36C740-1CAF-453E-A0F3-D67DA1CB3F28}"/>
   </bookViews>
   <sheets>
     <sheet name="mcamanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14FE106A-B0DD-4AF5-A904-71B5AA7ACD79}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0F8D21D-38B1-4E7B-979F-375600817F05}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>13.073720366</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>12.675245076</v>
       </c>
       <c r="C7" s="5">
         <v>-0.39847529000000037</v>
       </c>
       <c r="D7" s="5">
         <v>-31.025893556253781</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>12.492465108999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.1827799670000001</v>
       </c>
       <c r="D8" s="5">
         <v>-15.995730476911396</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>12.760155658</v>
       </c>
       <c r="C9" s="5">
         <v>0.267690549000001</v>
       </c>
       <c r="D9" s="5">
         <v>28.971551832337596</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>12.678690869</v>
       </c>
       <c r="C10" s="5">
         <v>-8.1464788999999982E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-7.3978032882649263</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>12.854837501</v>
       </c>
       <c r="C11" s="5">
         <v>0.17614663200000003</v>
       </c>
       <c r="D11" s="5">
         <v>18.006556173675815</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>12.827018952</v>
       </c>
       <c r="C12" s="5">
         <v>-2.7818549000000914E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-2.5661767902450339</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>12.722990204</v>
       </c>
       <c r="C13" s="5">
         <v>-0.10402874799999928</v>
       </c>
       <c r="D13" s="5">
         <v>-9.3095667527529518</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>12.70281969</v>
       </c>
       <c r="C14" s="5">
         <v>-2.0170514000000139E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-1.8859305983890851</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>12.638755888</v>
       </c>
       <c r="C15" s="5">
         <v>-6.4063801999999725E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-5.8868507674558206</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>12.567409809999999</v>
       </c>
       <c r="C16" s="5">
         <v>-7.1346078000001256E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-6.5676187177040601</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>12.605812095999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.8402286000000174E-2</v>
       </c>
       <c r="D17" s="5">
         <v>3.7291033564188503</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>12.384031628000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.22178046799999862</v>
       </c>
       <c r="D18" s="5">
         <v>-19.184497102984444</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>12.26392237</v>
       </c>
       <c r="C19" s="5">
         <v>-0.12010925800000116</v>
       </c>
       <c r="D19" s="5">
         <v>-11.037273711476924</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>12.266980558</v>
       </c>
       <c r="C20" s="5">
         <v>3.0581880000006834E-3</v>
       </c>
       <c r="D20" s="5">
         <v>0.29964825773038939</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>12.183843615000001</v>
       </c>
       <c r="C21" s="5">
         <v>-8.3136942999999519E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-7.8363494612715971</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>12.069735251000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.1141083639999998</v>
       </c>
       <c r="D22" s="5">
         <v>-10.677445318695</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>12.077628581000001</v>
       </c>
       <c r="C23" s="5">
         <v>7.8933299999999207E-3</v>
       </c>
       <c r="D23" s="5">
         <v>0.7876013645219615</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>12.151770952</v>
       </c>
       <c r="C24" s="5">
         <v>7.4142370999998874E-2</v>
       </c>
       <c r="D24" s="5">
         <v>7.6204644582408942</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>12.224872568</v>
       </c>
       <c r="C25" s="5">
         <v>7.3101616000000647E-2</v>
       </c>
       <c r="D25" s="5">
         <v>7.4625618088117962</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>11.993299052999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.2315735150000009</v>
       </c>
       <c r="D26" s="5">
         <v>-20.50645465395705</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>11.828258177</v>
       </c>
       <c r="C27" s="5">
         <v>-0.16504087599999906</v>
       </c>
       <c r="D27" s="5">
         <v>-15.319075858309429</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.858675347</v>
       </c>
       <c r="C28" s="5">
         <v>3.0417169999999771E-2</v>
       </c>
       <c r="D28" s="5">
         <v>3.1299034243347679</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>11.680034449000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.17864089799999938</v>
       </c>
       <c r="D29" s="5">
         <v>-16.651972030898566</v>
       </c>
       <c r="E29" s="5">
         <v>-7.3440539962812963</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.802294387</v>
       </c>
       <c r="C30" s="5">
         <v>0.12225993799999912</v>
       </c>
       <c r="D30" s="5">
         <v>13.309894032787861</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.942263745</v>
       </c>
       <c r="C31" s="5">
         <v>0.1399693580000001</v>
       </c>
       <c r="D31" s="5">
         <v>15.197374909051264</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.732591892</v>
       </c>
       <c r="C32" s="5">
         <v>-0.20967185299999969</v>
       </c>
       <c r="D32" s="5">
         <v>-19.148576183868382</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.919746771</v>
       </c>
       <c r="C33" s="5">
         <v>0.1871548789999995</v>
       </c>
       <c r="D33" s="5">
         <v>20.914052513838179</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.857359016</v>
       </c>
       <c r="C34" s="5">
         <v>-6.2387754999999601E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-6.1030932553472255</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>12.209060151999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.35170113599999908</v>
       </c>
       <c r="D35" s="5">
         <v>42.014001987779672</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.801026318</v>
       </c>
       <c r="C36" s="5">
         <v>-0.40803383399999937</v>
       </c>
       <c r="D36" s="5">
         <v>-33.495574581141284</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.736202335</v>
       </c>
       <c r="C37" s="5">
         <v>-6.482398300000014E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-6.3961499825596846</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.494038213</v>
       </c>
       <c r="C38" s="5">
         <v>-0.24216412200000015</v>
       </c>
       <c r="D38" s="5">
         <v>-22.135306052225012</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.810096053000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.31605784000000092</v>
       </c>
       <c r="D39" s="5">
         <v>38.474408197864165</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.825518591</v>
       </c>
       <c r="C40" s="5">
         <v>1.5422537999999264E-2</v>
       </c>
       <c r="D40" s="5">
         <v>1.5783571496689186</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.838115316</v>
       </c>
       <c r="C41" s="5">
         <v>1.2596724999999864E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.2857740979397958</v>
       </c>
       <c r="E41" s="5">
         <v>1.3534280886777106</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.910413879</v>
       </c>
       <c r="C42" s="5">
         <v>7.2298563000000371E-2</v>
       </c>
       <c r="D42" s="5">
         <v>7.5799763464071246</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.808042429</v>
       </c>
       <c r="C43" s="5">
         <v>-0.1023714499999997</v>
       </c>
       <c r="D43" s="5">
         <v>-9.8402660014727417</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.991459106000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.18341667700000031</v>
       </c>
       <c r="D44" s="5">
         <v>20.317696522636687</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>12.066389214000001</v>
       </c>
       <c r="C45" s="5">
         <v>7.4930108000000217E-2</v>
       </c>
       <c r="D45" s="5">
         <v>7.7614903675355285</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>12.159134159000001</v>
       </c>
       <c r="C46" s="5">
         <v>9.2744944999999746E-2</v>
       </c>
       <c r="D46" s="5">
         <v>9.6235459395901835</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>12.448234601999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.28910044299999882</v>
       </c>
       <c r="D47" s="5">
         <v>32.574919013549383</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>11.863293327999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.58494127400000018</v>
       </c>
       <c r="D48" s="5">
         <v>-43.87322989817163</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.178709273000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.31541594500000159</v>
       </c>
       <c r="D49" s="5">
         <v>37.009895039712326</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.215829274000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.7120000999999903E-2</v>
       </c>
       <c r="D50" s="5">
         <v>3.7194714537864382</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.278859448</v>
       </c>
       <c r="C51" s="5">
         <v>6.3030173999999661E-2</v>
       </c>
       <c r="D51" s="5">
         <v>6.3704225138784487</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.171487858000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.10737158999999963</v>
       </c>
       <c r="D52" s="5">
         <v>-10.003068093900946</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.256229367</v>
       </c>
       <c r="C53" s="5">
         <v>8.4741508999998771E-2</v>
       </c>
       <c r="D53" s="5">
         <v>8.6822238965267537</v>
       </c>
       <c r="E53" s="5">
         <v>3.53193088459689</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.411432746999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.15520337999999967</v>
       </c>
       <c r="D54" s="5">
         <v>16.300199950043258</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>12.694618583</v>
+        <v>12.694618582</v>
       </c>
       <c r="C55" s="5">
-        <v>0.28318583600000125</v>
+        <v>0.28318583500000116</v>
       </c>
       <c r="D55" s="5">
-        <v>31.090995444225356</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.090995320307325</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.749650765</v>
       </c>
       <c r="C56" s="5">
-        <v>5.5032181999999708E-2</v>
+        <v>5.503218299999979E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>5.3279386722576483</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3279387718221827</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>12.500437912000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.24921285299999951</v>
       </c>
       <c r="D57" s="5">
         <v>-21.091595518526606</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>12.860798008</v>
+        <v>12.860798009</v>
       </c>
       <c r="C58" s="5">
-        <v>0.36036009599999907</v>
+        <v>0.36036009699999916</v>
       </c>
       <c r="D58" s="5">
-        <v>40.641107797138055</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>40.641107928365663</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>12.682754019000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.17804398899999896</v>
+        <v>-0.17804398999999904</v>
       </c>
       <c r="D59" s="5">
-        <v>-15.40439003266717</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.40439011160063</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>12.943421860999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.26066784199999837</v>
       </c>
       <c r="D60" s="5">
         <v>27.651652605521182</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>13.138870709000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.19544884800000162</v>
       </c>
       <c r="D61" s="5">
         <v>19.703595071563207</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>13.364637215</v>
       </c>
       <c r="C62" s="5">
         <v>0.22576650599999937</v>
       </c>
       <c r="D62" s="5">
         <v>22.684478901738302</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.345858493</v>
       </c>
       <c r="C63" s="5">
         <v>-1.8778722000000414E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-1.6731566287741195</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>13.307732586</v>
       </c>
       <c r="C64" s="5">
         <v>-3.8125906999999515E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-3.3747578470057937</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>13.253048015999999</v>
+        <v>13.253048016999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-5.4684570000000932E-2</v>
+        <v>-5.4684569000000849E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-4.8211455186518481</v>
+        <v>-4.8211454324718961</v>
       </c>
       <c r="E65" s="5">
-        <v>8.1331592217418915</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1331592299010111</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.797541705</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.45550631099999883</v>
+        <v>-0.45550631199999891</v>
       </c>
       <c r="D66" s="5">
-        <v>-34.275183074739289</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-34.275183134249929</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>13.186563417</v>
+        <v>13.186563415</v>
       </c>
       <c r="C67" s="5">
-        <v>0.38902171199999991</v>
+        <v>0.38902170999999974</v>
       </c>
       <c r="D67" s="5">
-        <v>43.238871427843442</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>43.238871167143976</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.125424463</v>
       </c>
       <c r="C68" s="5">
-        <v>-6.1138954000000467E-2</v>
+        <v>-6.1138952000000302E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-5.4240416709326222</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.424041498801091</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.118570719999999</v>
       </c>
       <c r="C69" s="5">
         <v>-6.8537430000006339E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.6248112085341484</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>13.176508691</v>
+        <v>13.176508692000001</v>
       </c>
       <c r="C70" s="5">
-        <v>5.7937971000001198E-2</v>
+        <v>5.7937972000001281E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>5.4304314183229119</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.430431514339773</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.319905802999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.14339711199999883</v>
+        <v>0.14339711099999874</v>
       </c>
       <c r="D71" s="5">
-        <v>13.870075584927942</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.870075481225053</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>13.206245940000001</v>
+        <v>13.206245941000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.11365986299999875</v>
+        <v>-0.11365986199999867</v>
       </c>
       <c r="D72" s="5">
-        <v>-9.7725407940291156</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.7725407120429431</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.271664613</v>
       </c>
       <c r="C73" s="5">
-        <v>6.5418672999999927E-2</v>
+        <v>6.5418671999999845E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>6.1089964467196944</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1089963503025091</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>13.299117961</v>
+        <v>13.299117962</v>
       </c>
       <c r="C74" s="5">
-        <v>2.7453347999999878E-2</v>
+        <v>2.745334899999996E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>2.510719137449402</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5107192299462788</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>13.334331658</v>
+        <v>13.334331659</v>
       </c>
       <c r="C75" s="5">
         <v>3.5213696999999655E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>3.2240695804827579</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2240695802366881</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>13.565106879</v>
+        <v>13.565106878</v>
       </c>
       <c r="C76" s="5">
-        <v>0.23077522100000003</v>
+        <v>0.23077521899999986</v>
       </c>
       <c r="D76" s="5">
-        <v>22.863703992288499</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.863703773031308</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.546874043000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-1.8232835999999253E-2</v>
+        <v>-1.823283499999917E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-1.6010475631900611</v>
+        <v>-1.6010474761441462</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2170449140852311</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2170449063725117</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>13.374307031000001</v>
+        <v>13.374307030000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.17256701200000002</v>
+        <v>-0.1725670130000001</v>
       </c>
       <c r="D78" s="5">
-        <v>-14.259432435938846</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.259432512868909</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>13.321780167</v>
+        <v>13.321780163</v>
       </c>
       <c r="C79" s="5">
-        <v>-5.2526864000000728E-2</v>
+        <v>-5.2526867000000976E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-4.612451969217501</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6124522273246811</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>13.217287633</v>
+        <v>13.217287632</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.10449253400000025</v>
+        <v>-0.104492531</v>
       </c>
       <c r="D80" s="5">
-        <v>-9.0168558326122259</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0168555873926142</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>12.779795212</v>
+        <v>12.779795211</v>
       </c>
       <c r="C81" s="5">
         <v>-0.43749242099999996</v>
       </c>
       <c r="D81" s="5">
-        <v>-33.230420510542345</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-33.230420512617584</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>12.802233018000001</v>
+        <v>12.802233019999999</v>
       </c>
       <c r="C82" s="5">
-        <v>2.2437806000001004E-2</v>
+        <v>2.2437808999999476E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.1273345076309846</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1273347949819055</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>12.937773647</v>
+        <v>12.937773648</v>
       </c>
       <c r="C83" s="5">
-        <v>0.13554062899999941</v>
+        <v>0.13554062800000111</v>
       </c>
       <c r="D83" s="5">
-        <v>13.471253330551347</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.471253223076696</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.040065298</v>
+        <v>13.0400653</v>
       </c>
       <c r="C84" s="5">
-        <v>0.10229165099999982</v>
+        <v>0.1022916519999999</v>
       </c>
       <c r="D84" s="5">
-        <v>9.9113670463223826</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.911367146667672</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>12.976702004</v>
+        <v>12.976702007</v>
       </c>
       <c r="C85" s="5">
-        <v>-6.3363294000000181E-2</v>
+        <v>-6.3363293000000098E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-5.6776122703794618</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6776121823085894</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>12.933240811999999</v>
+        <v>12.933240815</v>
       </c>
       <c r="C86" s="5">
         <v>-4.3461192000000537E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.9457934626865421</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9457934617910806</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>13.054336923999999</v>
+        <v>13.054336927</v>
       </c>
       <c r="C87" s="5">
         <v>0.12109611200000003</v>
       </c>
       <c r="D87" s="5">
-        <v>11.832862108094822</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.832862105207308</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>13.049931825</v>
+        <v>13.049931824</v>
       </c>
       <c r="C88" s="5">
-        <v>-4.4050989999995238E-3</v>
+        <v>-4.4051029999998548E-3</v>
       </c>
       <c r="D88" s="5">
-        <v>-0.40418131897068665</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.40418168520938158</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>13.086556922</v>
+        <v>13.086556921</v>
       </c>
       <c r="C89" s="5">
         <v>3.662509699999994E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>3.4203178582447702</v>
+        <v>3.4203178585107796</v>
       </c>
       <c r="E89" s="5">
-        <v>-3.3979582266645325</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3979582340463166</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>12.956286803999999</v>
+        <v>12.956286799000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.13027011800000032</v>
+        <v>-0.13027012199999888</v>
       </c>
       <c r="D90" s="5">
-        <v>-11.312613942664774</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.312614272048327</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>12.733321346</v>
+        <v>12.733321338</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.22296545799999912</v>
+        <v>-0.22296546100000114</v>
       </c>
       <c r="D91" s="5">
-        <v>-18.804164546302282</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.804164782445689</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>12.628682116</v>
+        <v>12.628682111</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.10463923000000008</v>
+        <v>-0.10463922699999983</v>
       </c>
       <c r="D92" s="5">
-        <v>-9.4275770448474248</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4275767923147846</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>13.139329936999999</v>
+        <v>13.139329933999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.51064782099999917</v>
+        <v>0.51064782299999933</v>
       </c>
       <c r="D93" s="5">
-        <v>60.909705569286096</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>60.909705892911759</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>13.231471248</v>
+        <v>13.23147125</v>
       </c>
       <c r="C94" s="5">
-        <v>9.214131100000067E-2</v>
+        <v>9.2141316000001083E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>8.7474371471293324</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7474376423351217</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>13.357757689</v>
+        <v>13.357757694</v>
       </c>
       <c r="C95" s="5">
-        <v>0.12628644099999953</v>
+        <v>0.12628644399999978</v>
       </c>
       <c r="D95" s="5">
-        <v>12.074054514890609</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.07405481501549</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>12.552602715000001</v>
+        <v>12.552602724</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.8051549739999988</v>
+        <v>-0.80515497000000025</v>
       </c>
       <c r="D96" s="5">
-        <v>-52.575509607275862</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-52.57550941226544</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>12.773627261</v>
+        <v>12.77362727</v>
       </c>
       <c r="C97" s="5">
-        <v>0.22102454599999888</v>
+        <v>0.22102454600000065</v>
       </c>
       <c r="D97" s="5">
-        <v>23.300677857751783</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.300677839395579</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>12.647874873999999</v>
+        <v>12.647874882</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.12575238700000035</v>
+        <v>-0.12575238800000044</v>
       </c>
       <c r="D98" s="5">
-        <v>-11.194501651890686</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.19450172868186</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>12.681153398999999</v>
+        <v>12.681153403</v>
       </c>
       <c r="C99" s="5">
-        <v>3.3278525000000059E-2</v>
+        <v>3.3278520999999728E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>3.2034813326113465</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2034809399154485</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>12.557820263</v>
+        <v>12.55782026</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.1233331359999994</v>
+        <v>-0.12333314299999998</v>
       </c>
       <c r="D100" s="5">
-        <v>-11.066357371196546</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.06635796277291</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>12.571652709</v>
+        <v>12.571652702</v>
       </c>
       <c r="C101" s="5">
-        <v>1.3832446000000331E-2</v>
+        <v>1.3832442E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>1.3298379449516062</v>
+        <v>1.3298375583824518</v>
       </c>
       <c r="E101" s="5">
-        <v>-3.9346041595890391</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9346042057382791</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>13.035070085999999</v>
+        <v>13.035070073</v>
       </c>
       <c r="C102" s="5">
-        <v>0.46341737699999896</v>
+        <v>0.46341737100000024</v>
       </c>
       <c r="D102" s="5">
-        <v>54.401652898019506</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>54.401652081849974</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>12.649368945000001</v>
+        <v>12.649368926999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.38570114099999842</v>
+        <v>-0.38570114600000061</v>
       </c>
       <c r="D103" s="5">
-        <v>-30.262580811284511</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-30.262581167519865</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>12.426863252</v>
+        <v>12.426863237999999</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.22250569300000045</v>
+        <v>-0.22250568900000012</v>
       </c>
       <c r="D104" s="5">
-        <v>-19.181290172008335</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.181289884548136</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>12.482097647</v>
+        <v>12.482097638999999</v>
       </c>
       <c r="C105" s="5">
-        <v>5.5234394999999381E-2</v>
+        <v>5.5234400999999878E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>5.4660491534903377</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4660497681554121</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.425520999</v>
       </c>
       <c r="C106" s="5">
-        <v>-5.6576648000000063E-2</v>
+        <v>-5.6576639999999401E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.3055811627146792</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.305580434418367</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>12.35429373</v>
+        <v>12.354293766</v>
       </c>
       <c r="C107" s="5">
-        <v>-7.1227268999999538E-2</v>
+        <v>-7.1227233000000112E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.6660210509998707</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6660177873345212</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>12.256610799000001</v>
+        <v>12.256610820000001</v>
       </c>
       <c r="C108" s="5">
-        <v>-9.7682930999999584E-2</v>
+        <v>-9.7682945999999049E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-9.0862285589495713</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0862298687684468</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>12.372652751</v>
+        <v>12.372652796000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.11604195199999978</v>
+        <v>0.11604197599999999</v>
       </c>
       <c r="D109" s="5">
-        <v>11.971924911444187</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.971927496238632</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>12.358739100999999</v>
+        <v>12.358739094000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-1.3913650000000999E-2</v>
+        <v>-1.3913701999999972E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-1.3411431686911279</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.341148145186899</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>12.313658155000001</v>
+        <v>12.313658144</v>
       </c>
       <c r="C111" s="5">
-        <v>-4.5080945999998789E-2</v>
+        <v>-4.5080950000000897E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.2904788593330245</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2904792348010261</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>11.884883316</v>
+        <v>11.884883297</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.4287748390000008</v>
+        <v>-0.42877484699999968</v>
       </c>
       <c r="D112" s="5">
-        <v>-34.642722418356577</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-34.642722971555564</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>12.388383628</v>
+        <v>12.388383607</v>
       </c>
       <c r="C113" s="5">
-        <v>0.50350031199999989</v>
+        <v>0.50350030999999973</v>
       </c>
       <c r="D113" s="5">
-        <v>64.526811039611971</v>
+        <v>64.526810849155098</v>
       </c>
       <c r="E113" s="5">
-        <v>-1.4577962439958236</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4577963561691831</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>12.432922720000001</v>
+        <v>12.432922698</v>
       </c>
       <c r="C114" s="5">
-        <v>4.4539092000000835E-2</v>
+        <v>4.4539091000000752E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>4.4006165106121653</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4006164174544393</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>12.223742414</v>
+        <v>12.223742397000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.20918030600000037</v>
+        <v>-0.20918030099999996</v>
       </c>
       <c r="D115" s="5">
-        <v>-18.422298413654602</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.422298042874839</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>12.504865669999999</v>
+        <v>12.504865605999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.28112325599999899</v>
+        <v>0.28112320899999865</v>
       </c>
       <c r="D116" s="5">
-        <v>31.370573029749906</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.370567153904293</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>12.66416821</v>
+        <v>12.664168221000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.15930254000000055</v>
+        <v>0.15930261500000142</v>
       </c>
       <c r="D117" s="5">
-        <v>16.405010540018282</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.405018902461844</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>12.307510699</v>
+        <v>12.307510735999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.35665751099999987</v>
+        <v>-0.35665748500000127</v>
       </c>
       <c r="D118" s="5">
-        <v>-29.022186010374853</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.022184189622013</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>12.470696739999999</v>
+        <v>12.470696845000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.16318604099999945</v>
+        <v>0.16318610900000152</v>
       </c>
       <c r="D119" s="5">
-        <v>17.1240160449059</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.124023653437416</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>12.567033257</v>
+        <v>12.567033326000001</v>
       </c>
       <c r="C120" s="5">
-        <v>9.633651700000101E-2</v>
+        <v>9.6336480999999807E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>9.6742197606780387</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6742159056089516</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>12.574654684</v>
+        <v>12.574654754999999</v>
       </c>
       <c r="C121" s="5">
-        <v>7.621427000000125E-3</v>
+        <v>7.6214289999985141E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.73018666057762527</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.73018684880881146</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>12.546982720000001</v>
+        <v>12.546982696000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-2.7671963999999605E-2</v>
+        <v>-2.7672058999998583E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.6090085284942166</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6090173627394853</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>12.545232173</v>
+        <v>12.545232109000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.7505470000003243E-3</v>
+        <v>-1.7505870000000812E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.167294818520769</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16729863859423766</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>12.604246438000001</v>
+        <v>12.604246342</v>
       </c>
       <c r="C124" s="5">
-        <v>5.9014265000000066E-2</v>
+        <v>5.9014232999999194E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>5.7933069914466451</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7933037986794611</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>12.528948556</v>
+        <v>12.528948352</v>
       </c>
       <c r="C125" s="5">
-        <v>-7.5297882000000982E-2</v>
+        <v>-7.529798999999926E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-6.9378929224439778</v>
+        <v>-6.9379025999474653</v>
       </c>
       <c r="E125" s="5">
-        <v>1.1346510749174588</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1346495996505501</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>12.34299292</v>
+        <v>12.342992878</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.1859556359999992</v>
+        <v>-0.18595547400000001</v>
       </c>
       <c r="D126" s="5">
-        <v>-16.42618137132127</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.426168454600365</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>12.396878618000001</v>
+        <v>12.396878640000001</v>
       </c>
       <c r="C127" s="5">
-        <v>5.3885698000000204E-2</v>
+        <v>5.388576200000017E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>5.3664694592136408</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3664760054814575</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>12.084833165999999</v>
+        <v>12.084833137</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.31204545200000133</v>
+        <v>-0.31204550300000022</v>
       </c>
       <c r="D128" s="5">
-        <v>-26.355600691948911</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.355604380951991</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>11.940066362</v>
+        <v>11.940066499</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.14476680399999964</v>
+        <v>-0.14476663800000011</v>
       </c>
       <c r="D129" s="5">
-        <v>-13.464765288574654</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.464750881832666</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>12.08043226</v>
+        <v>12.080432443999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.14036589800000066</v>
+        <v>0.14036594499999921</v>
       </c>
       <c r="D130" s="5">
-        <v>15.055876718834105</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.055881906385915</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>12.18614719</v>
+        <v>12.186147438000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.10571492999999954</v>
+        <v>0.10571499400000128</v>
       </c>
       <c r="D131" s="5">
-        <v>11.021563771608855</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.021570592419483</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>12.032277114999999</v>
+        <v>12.032277275</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.15387007500000038</v>
+        <v>-0.15387016300000056</v>
       </c>
       <c r="D132" s="5">
-        <v>-14.142769792661591</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.14277705969692</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>12.143052356</v>
+        <v>12.143052479</v>
       </c>
       <c r="C133" s="5">
-        <v>0.11077524100000069</v>
+        <v>0.11077520399999941</v>
       </c>
       <c r="D133" s="5">
-        <v>11.624751040724091</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.624746796772811</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>12.233605750000001</v>
+        <v>12.233605559000001</v>
       </c>
       <c r="C134" s="5">
-        <v>9.0553394000000509E-2</v>
+        <v>9.0553080000001174E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>9.3249670870891421</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.3249333162007009</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>12.179591793</v>
+        <v>12.179591324</v>
       </c>
       <c r="C135" s="5">
-        <v>-5.4013957000000445E-2</v>
+        <v>-5.4014235000000355E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.1714676813189087</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.1714937337175808</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>12.140453031</v>
+        <v>12.140452807999999</v>
       </c>
       <c r="C136" s="5">
-        <v>-3.9138762000000327E-2</v>
+        <v>-3.9138516000001289E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.7887354874575174</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7887122366222603</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>12.086429125</v>
+        <v>12.086428679000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-5.40239059999994E-2</v>
+        <v>-5.4024128999998311E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-5.2111184292772172</v>
+        <v>-5.2111395094294739</v>
       </c>
       <c r="E137" s="5">
-        <v>-3.5319758000608936</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5319777890963966</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>12.16520575</v>
+        <v>12.165205661</v>
       </c>
       <c r="C138" s="5">
-        <v>7.8776624999999711E-2</v>
+        <v>7.8776981999999052E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>8.1078888383916858</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.1079272187888574</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>12.069850785</v>
+        <v>12.069850903000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-9.5354965000000291E-2</v>
+        <v>-9.5354757999999151E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-9.010912263931548</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0108936012966758</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>12.070079201</v>
+        <v>12.070079362</v>
       </c>
       <c r="C140" s="5">
-        <v>2.2841600000056417E-4</v>
+        <v>2.2845899999879293E-4</v>
       </c>
       <c r="D140" s="5">
-        <v>2.2711774672612428E-2</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2716050455406922E-2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.944084521000001</v>
+        <v>11.944085011</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.1259946799999998</v>
+        <v>-0.12599435099999923</v>
       </c>
       <c r="D141" s="5">
-        <v>-11.831596393022137</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.831567100946073</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.849921252</v>
+        <v>11.849921824999999</v>
       </c>
       <c r="C142" s="5">
-        <v>-9.4163269000000938E-2</v>
+        <v>-9.4163186000001176E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-9.0607944786568417</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.0607864793609938</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.891115836999999</v>
+        <v>11.891116402</v>
       </c>
       <c r="C143" s="5">
-        <v>4.1194584999999506E-2</v>
+        <v>4.1194577000000621E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>4.2523242940006645</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.252323242777889</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>10.978787015</v>
+        <v>10.978787343</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.91232882199999921</v>
+        <v>-0.91232905899999928</v>
       </c>
       <c r="D144" s="5">
-        <v>-61.630953901560439</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-61.630962022905877</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>10.974770608</v>
+        <v>10.974770735</v>
       </c>
       <c r="C145" s="5">
-        <v>-4.0164069999999441E-3</v>
+        <v>-4.0166080000005877E-3</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.43811785335606812</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.43813972168265103</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>11.006001559</v>
+        <v>11.006001118</v>
       </c>
       <c r="C146" s="5">
-        <v>3.1230950999999507E-2</v>
+        <v>3.1230383000000472E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>3.4688023171226323</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4687381982989818</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>11.002345172</v>
+        <v>11.002344017</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.6563869999994836E-3</v>
+        <v>-3.6571009999999404E-3</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.39793344772536265</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.39801102803506128</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>10.979346628</v>
+        <v>10.979345733000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.299854400000001E-2</v>
+        <v>-2.2998283999999813E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.4797586931968985</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.4797312382054071</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>10.834910976</v>
+        <v>10.834910082</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.1444356520000003</v>
+        <v>-0.14443565100000022</v>
       </c>
       <c r="D149" s="5">
-        <v>-14.69269707394284</v>
+        <v>-14.692698091867662</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.354738658180818</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.354742746916601</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>10.709043508000001</v>
+        <v>10.709042855</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.12586746799999915</v>
+        <v>-0.12586722700000053</v>
       </c>
       <c r="D150" s="5">
-        <v>-13.083140092233169</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.083117631632646</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>10.606709338</v>
+        <v>10.606709050999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.10233417000000067</v>
+        <v>-0.10233380400000058</v>
       </c>
       <c r="D151" s="5">
-        <v>-10.883151986751427</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.883115714592694</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>10.589337993999999</v>
+        <v>10.589337946000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.7371344000000732E-2</v>
+        <v>-1.7371104999998721E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.947716466610816</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9476899625051725</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>10.149108964</v>
+        <v>10.149114002999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.44022902999999936</v>
+        <v>-0.44022394300000123</v>
       </c>
       <c r="D153" s="5">
-        <v>-39.922858953078645</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-39.922497746935029</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9.7326059272999998</v>
+        <v>9.7326064258000002</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.4165030367</v>
+        <v>-0.41650757719999909</v>
       </c>
       <c r="D154" s="5">
-        <v>-39.519595515434006</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-39.519918681028841</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9.8595627015999998</v>
+        <v>9.8595631012999991</v>
       </c>
       <c r="C155" s="5">
-        <v>0.12695677429999996</v>
+        <v>0.12695667549999889</v>
       </c>
       <c r="D155" s="5">
-        <v>16.826715957523962</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.826700984651932</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9.8281444741000001</v>
+        <v>9.8281445034000008</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.1418227499999674E-2</v>
+        <v>-3.1418597899998346E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.757577664666667</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7576210408334809</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>10.022047079</v>
+        <v>10.022046660000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.19390260489999989</v>
+        <v>0.1939021566000001</v>
       </c>
       <c r="D157" s="5">
-        <v>26.420900162034023</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.420832214771494</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9.5947289023</v>
+        <v>9.5947275425999994</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.42731817670000005</v>
+        <v>-0.4273191174000015</v>
       </c>
       <c r="D158" s="5">
-        <v>-40.719038712987732</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-40.71910978281069</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>9.2998121638000004</v>
+        <v>9.2998098642000002</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.29491673849999955</v>
+        <v>-0.29491767839999916</v>
       </c>
       <c r="D159" s="5">
-        <v>-31.246055039271958</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-31.246142131712638</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9.2098535732000002</v>
+        <v>9.2098516816</v>
       </c>
       <c r="C160" s="5">
-        <v>-8.9958590600000221E-2</v>
+        <v>-8.9958182600000214E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-11.009717942855811</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.009673214436855</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9.0677565676</v>
+        <v>9.0677551589000007</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.14209700560000016</v>
+        <v>-0.14209652269999928</v>
       </c>
       <c r="D161" s="5">
-        <v>-17.021510359197034</v>
+        <v>-17.021460536165399</v>
       </c>
       <c r="E161" s="5">
-        <v>-16.309819363669497</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.309825459795636</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9.2353304564999998</v>
+        <v>9.2353294555000005</v>
       </c>
       <c r="C162" s="5">
-        <v>0.1675738888999998</v>
+        <v>0.16757429659999978</v>
       </c>
       <c r="D162" s="5">
-        <v>24.575043569346168</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.575113776690838</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9.4405048449999995</v>
+        <v>9.4405047656000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.20517438849999969</v>
+        <v>0.20517531009999956</v>
       </c>
       <c r="D163" s="5">
-        <v>30.170734366850205</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.170890536752658</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>9.4233011594999994</v>
+        <v>9.4233018345000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.7203685500000176E-2</v>
+        <v>-1.720293109999993E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.1650070429596213</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1649130725840071</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>9.6537384670000002</v>
+        <v>9.6537487071000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.2304373075000008</v>
+        <v>0.23044687259999996</v>
       </c>
       <c r="D165" s="5">
-        <v>33.631700976060117</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.633287099388333</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9.6265564339999994</v>
+        <v>9.6265577519000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.7182033000000771E-2</v>
+        <v>-2.7190955200000033E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.3270023098464496</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3280740241208528</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9.5392192956000006</v>
+        <v>9.5392199055999995</v>
       </c>
       <c r="C167" s="5">
-        <v>-8.7337138399998793E-2</v>
+        <v>-8.7337846300000521E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-10.359873613743565</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.359952091126912</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9.7281473809999994</v>
+        <v>9.7281469735999995</v>
       </c>
       <c r="C168" s="5">
-        <v>0.18892808539999884</v>
+        <v>0.18892706799999992</v>
       </c>
       <c r="D168" s="5">
-        <v>26.534136091703431</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.53397540609248</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>9.7943986195000008</v>
+        <v>9.7943972702999993</v>
       </c>
       <c r="C169" s="5">
-        <v>6.6251238500001364E-2</v>
+        <v>6.6250296699999822E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>8.4854775346444367</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.48535272382016</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>9.9053210451000009</v>
+        <v>9.9053181665000007</v>
       </c>
       <c r="C170" s="5">
-        <v>0.1109224256000001</v>
+        <v>0.11092089620000145</v>
       </c>
       <c r="D170" s="5">
-        <v>14.469390648207604</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.469180675858917</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>9.1878857295999996</v>
+        <v>9.1878806371999993</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.71743531550000128</v>
+        <v>-0.71743752930000149</v>
       </c>
       <c r="D171" s="5">
-        <v>-59.433798062220887</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-59.433926400593286</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>9.4102367814000001</v>
+        <v>9.4102330932000005</v>
       </c>
       <c r="C172" s="5">
-        <v>0.22235105180000048</v>
+        <v>0.2223524560000012</v>
       </c>
       <c r="D172" s="5">
-        <v>33.235388770079702</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.235648286371266</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>9.3456838997999991</v>
+        <v>9.3456806425999996</v>
       </c>
       <c r="C173" s="5">
-        <v>-6.4552881600000944E-2</v>
+        <v>-6.455245060000081E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-7.9282417071437798</v>
+        <v>-7.9281937446987421</v>
       </c>
       <c r="E173" s="5">
-        <v>3.065006544100024</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.064986634836675</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>9.4407383173999992</v>
+        <v>9.4407351286000001</v>
       </c>
       <c r="C174" s="5">
-        <v>9.5054417600000107E-2</v>
+        <v>9.5054486000000438E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>12.911574914063294</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.911589485526331</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>9.3761105211999993</v>
+        <v>9.3761080568999997</v>
       </c>
       <c r="C175" s="5">
-        <v>-6.4627796199999921E-2</v>
+        <v>-6.4627071700000371E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.9124120607394381</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9123292452125789</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>9.3450888508999999</v>
+        <v>9.3450990033999997</v>
       </c>
       <c r="C176" s="5">
-        <v>-3.1021670299999471E-2</v>
+        <v>-3.100905350000005E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.8988458913248536</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8972899320511067</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>9.3359268412999992</v>
+        <v>9.3359388842000008</v>
       </c>
       <c r="C177" s="5">
-        <v>-9.1620096000006868E-3</v>
+        <v>-9.1601191999988174E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.1701676034490793</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1699261984281728</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>9.4395226041000004</v>
+        <v>9.4395337303000009</v>
       </c>
       <c r="C178" s="5">
-        <v>0.10359576280000127</v>
+        <v>0.10359484610000003</v>
       </c>
       <c r="D178" s="5">
-        <v>14.159245980737811</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.159093551339573</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>9.3283069873999995</v>
+        <v>9.3283067553999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.11121561670000091</v>
+        <v>-0.111226974900001</v>
       </c>
       <c r="D179" s="5">
-        <v>-13.257169385784373</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.258422171169881</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>9.2369897088999995</v>
+        <v>9.2369837085000004</v>
       </c>
       <c r="C180" s="5">
-        <v>-9.1317278500000043E-2</v>
+        <v>-9.1323046899999483E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-11.134833721607517</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.135499925530457</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>9.1717363921999997</v>
+        <v>9.1717350711000005</v>
       </c>
       <c r="C181" s="5">
-        <v>-6.5253316699999786E-2</v>
+        <v>-6.5248637399999865E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.155479470469718</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1549222677970263</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>8.9878616881000006</v>
+        <v>8.9878490208000006</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.18387470409999906</v>
+        <v>-0.18388605029999994</v>
       </c>
       <c r="D182" s="5">
-        <v>-21.574409362893576</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.575600173593635</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>8.9613296306999999</v>
+        <v>8.9613224850000002</v>
       </c>
       <c r="C183" s="5">
-        <v>-2.6532057400000753E-2</v>
+        <v>-2.6526535800000417E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-3.4854335383189716</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4847247484297461</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>9.0045898593999993</v>
+        <v>9.0045849299</v>
       </c>
       <c r="C184" s="5">
-        <v>4.3260228699999459E-2</v>
+        <v>4.3262444899999863E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>5.9492302484486892</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.94954803300074</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>9.0294065638000003</v>
+        <v>9.0294022466000001</v>
       </c>
       <c r="C185" s="5">
-        <v>2.4816704400000944E-2</v>
+        <v>2.4817316700000092E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>3.3578014587369198</v>
+        <v>3.3578874314742047</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.384207505742487</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3842200273602518</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>8.6386193027000004</v>
+        <v>8.6386160898999993</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.39078726109999984</v>
+        <v>-0.39078615670000083</v>
       </c>
       <c r="D186" s="5">
-        <v>-41.194015454793906</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-41.193940501517737</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8.5080974914999992</v>
+        <v>8.5080961451999997</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.13052181120000128</v>
+        <v>-0.13051994469999961</v>
       </c>
       <c r="D187" s="5">
-        <v>-16.697608896608806</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.697395301823281</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>8.5782255598999999</v>
+        <v>8.5782475296000005</v>
       </c>
       <c r="C188" s="5">
-        <v>7.0128068400000743E-2</v>
+        <v>7.0151384400000794E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>10.351958874197752</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.355559940259894</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>8.2372872655999991</v>
+        <v>8.2372993418</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.34093829430000078</v>
+        <v>-0.34094818780000047</v>
       </c>
       <c r="D189" s="5">
-        <v>-38.533143699697092</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-38.533951411411529</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>8.3628990010000006</v>
+        <v>8.3629195843000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.12561173540000148</v>
+        <v>0.12562024250000015</v>
       </c>
       <c r="D190" s="5">
-        <v>19.914494471611089</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.9159265770692</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>8.5028427967999995</v>
+        <v>8.5028416767999992</v>
       </c>
       <c r="C191" s="5">
-        <v>0.13994379579999894</v>
+        <v>0.1399220924999991</v>
       </c>
       <c r="D191" s="5">
-        <v>22.035890741119534</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.032093558711807</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>8.5670040114999999</v>
+        <v>8.5669908498999998</v>
       </c>
       <c r="C192" s="5">
-        <v>6.4161214700000357E-2</v>
+        <v>6.4149173100000567E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>9.4404438603181262</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4385992437494579</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8.5667659106999992</v>
+        <v>8.5667607507000003</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.3810080000075118E-4</v>
+        <v>-2.3009919999950057E-4</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.3346230290698387E-2</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2225814084019255E-2</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8.5807287459000001</v>
+        <v>8.5807031422000009</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3962835200000967E-2</v>
+        <v>1.3942391500000539E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>1.9734895233544991</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9705753208453469</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>8.7231211895000005</v>
+        <v>8.7231100864000002</v>
       </c>
       <c r="C195" s="5">
-        <v>0.14239244360000036</v>
+        <v>0.14240694419999933</v>
       </c>
       <c r="D195" s="5">
-        <v>21.835203873620213</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.837705461715593</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>8.6824429372999994</v>
+        <v>8.6824349744999996</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.0678252200001097E-2</v>
+        <v>-4.0675111900000616E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-5.4546053230612461</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4542017408945265</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>8.7035571553000004</v>
+        <v>8.7035514332999995</v>
       </c>
       <c r="C197" s="5">
-        <v>2.1114218000001017E-2</v>
+        <v>2.1116458799999904E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>2.9575441655633306</v>
+        <v>2.9578650019667752</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.6087577427997286</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6087750263058549</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>8.8296793776999998</v>
+        <v>8.8296785340999993</v>
       </c>
       <c r="C198" s="5">
-        <v>0.12612222239999937</v>
+        <v>0.12612710079999978</v>
       </c>
       <c r="D198" s="5">
-        <v>18.844141624212686</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.844942956570641</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>8.8318303891000003</v>
+        <v>8.8318342838999992</v>
       </c>
       <c r="C199" s="5">
-        <v>2.1510114000005132E-3</v>
+        <v>2.1557497999999953E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>0.29272580041477259</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.29337153171622443</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8.6776468196999996</v>
+        <v>8.6776864978999999</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.15418356940000066</v>
+        <v>-0.15414778599999934</v>
       </c>
       <c r="D200" s="5">
-        <v>-19.05034471654945</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.04633133909206</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8.8353057798000005</v>
+        <v>8.8353292300999993</v>
       </c>
       <c r="C201" s="5">
-        <v>0.15765896010000091</v>
+        <v>0.15764273219999936</v>
       </c>
       <c r="D201" s="5">
-        <v>24.11817181801359</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.115314706787984</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8.6883313864999998</v>
+        <v>8.6883644757000003</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.14697439330000073</v>
+        <v>-0.14696475439999901</v>
       </c>
       <c r="D202" s="5">
-        <v>-18.233103859958298</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.231971247519287</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8.8023849606999995</v>
+        <v>8.8023802953000008</v>
       </c>
       <c r="C203" s="5">
-        <v>0.11405357419999973</v>
+        <v>0.11401581960000051</v>
       </c>
       <c r="D203" s="5">
-        <v>16.941259898586502</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.935171899577472</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8.6158926099999995</v>
+        <v>8.6158667741000006</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.18649235070000003</v>
+        <v>-0.1865135212000002</v>
       </c>
       <c r="D204" s="5">
-        <v>-22.660914728782256</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.663205746381777</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8.5769650996000006</v>
+        <v>8.5769499422000006</v>
       </c>
       <c r="C205" s="5">
-        <v>-3.8927510399998866E-2</v>
+        <v>-3.8916831899999949E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-5.2890073528240711</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2876078010502869</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8.6876042819000006</v>
+        <v>8.6875589450999993</v>
       </c>
       <c r="C206" s="5">
-        <v>0.11063918229999992</v>
+        <v>0.11060900289999864</v>
       </c>
       <c r="D206" s="5">
-        <v>16.626341840329783</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.621511717600491</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8.1818193755999999</v>
+        <v>8.1818017039999997</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.50578490630000061</v>
+        <v>-0.50575724109999953</v>
       </c>
       <c r="D207" s="5">
-        <v>-51.314651466232533</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-51.312864460389541</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8.5608658859000002</v>
+        <v>8.5608506123999994</v>
       </c>
       <c r="C208" s="5">
-        <v>0.37904651030000025</v>
+        <v>0.37904890839999972</v>
       </c>
       <c r="D208" s="5">
-        <v>72.192277334529692</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>72.193053763110868</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>8.5926716245999994</v>
+        <v>8.5926616781000007</v>
       </c>
       <c r="C209" s="5">
-        <v>3.1805738699999253E-2</v>
+        <v>3.1811065700001251E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5505353646437596</v>
+        <v>4.5513214433497096</v>
       </c>
       <c r="E209" s="5">
-        <v>-1.2740254211173641</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2740747963610799</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8.5164681202000008</v>
+        <v>8.5164732545999993</v>
       </c>
       <c r="C210" s="5">
-        <v>-7.6203504399998678E-2</v>
+        <v>-7.6188423500001434E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-10.138074928197515</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.136176554479203</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8.4448406439999992</v>
+        <v>8.4448566964000005</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.1627476200001539E-2</v>
+        <v>-7.1616558199998792E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-9.6385472846202802</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.6371398337400276</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8.3619134867000007</v>
+        <v>8.3619715840000008</v>
       </c>
       <c r="C212" s="5">
-        <v>-8.2927157299998555E-2</v>
+        <v>-8.2885112399999628E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-11.167776104848503</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.162395936665559</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8.6531162550000005</v>
+        <v>8.6531724944999997</v>
       </c>
       <c r="C213" s="5">
-        <v>0.2912027682999998</v>
+        <v>0.29120091049999886</v>
       </c>
       <c r="D213" s="5">
-        <v>50.800375345047065</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>50.799563722106612</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8.7211434366000002</v>
+        <v>8.7212222066000002</v>
       </c>
       <c r="C214" s="5">
-        <v>6.8027181599999764E-2</v>
+        <v>6.8049712100000548E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>9.8526885617488791</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8560273230770434</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8.4986781830999991</v>
+        <v>8.4986295464000001</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.22246525350000113</v>
+        <v>-0.22259266020000013</v>
       </c>
       <c r="D215" s="5">
-        <v>-26.660919879950164</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.673904062385812</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8.3518692802000007</v>
+        <v>8.3518129793</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.14680890289999837</v>
+        <v>-0.14681656710000013</v>
       </c>
       <c r="D216" s="5">
-        <v>-18.868846842991736</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.869838193430223</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8.5840173458999995</v>
+        <v>8.5839801920000003</v>
       </c>
       <c r="C217" s="5">
-        <v>0.2321480656999988</v>
+        <v>0.23216721270000029</v>
       </c>
       <c r="D217" s="5">
-        <v>38.957751681206496</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.961775170361655</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8.7883745564000009</v>
+        <v>8.7883144405000007</v>
       </c>
       <c r="C218" s="5">
-        <v>0.20435721050000133</v>
+        <v>0.20433424850000037</v>
       </c>
       <c r="D218" s="5">
-        <v>32.622026047576384</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.618028129591579</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8.5411688222999995</v>
+        <v>8.5411437385000006</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.24720573410000135</v>
+        <v>-0.24717070200000002</v>
       </c>
       <c r="D219" s="5">
-        <v>-28.99237675458015</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.989050455068632</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8.5441730615000004</v>
+        <v>8.5441553661</v>
       </c>
       <c r="C220" s="5">
-        <v>3.0042392000009244E-3</v>
+        <v>3.0116275999994002E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>0.4229010711108927</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.42394438747892504</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8.4812511959000005</v>
+        <v>8.4812432526000006</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.2921865599999904E-2</v>
+        <v>-6.2912113499999478E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-8.4878669430950797</v>
+        <v>-8.4866211116472297</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.2966913384774625</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.29666952655626</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8.5046223186999992</v>
+        <v>8.5046305685999997</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3371122799998645E-2</v>
+        <v>2.3387315999999103E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.3573264579185302</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3596912435159387</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8.5456277509999996</v>
+        <v>8.5456605734999993</v>
       </c>
       <c r="C223" s="5">
-        <v>4.1005432300000422E-2</v>
+        <v>4.1030004899999639E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>5.9417809936763488</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.945430704884469</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8.4350934004999996</v>
+        <v>8.4351743014</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.11053435050000004</v>
+        <v>-0.11048627209999928</v>
       </c>
       <c r="D224" s="5">
-        <v>-14.463574294384751</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.457671975966303</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8.2773038598999999</v>
+        <v>8.2773901981000009</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.15778954059999961</v>
+        <v>-0.15778410329999915</v>
       </c>
       <c r="D225" s="5">
-        <v>-20.276192577468212</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.275389228689487</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8.1461240506999992</v>
+        <v>8.1462393901999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.13117980920000072</v>
+        <v>-0.131150807900001</v>
       </c>
       <c r="D226" s="5">
-        <v>-17.444606754960034</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.440913416460436</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8.0074911260999997</v>
+        <v>8.0074016316000005</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.13863292459999954</v>
+        <v>-0.13883775859999936</v>
       </c>
       <c r="D227" s="5">
-        <v>-18.61481391956854</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.639553008816666</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>7.7440875170999997</v>
+        <v>7.7440042014000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.26340360900000004</v>
+        <v>-0.26339743020000039</v>
       </c>
       <c r="D228" s="5">
-        <v>-33.060041981619115</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-33.059706426040989</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>7.6583640577000001</v>
+        <v>7.6583099916000004</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.5723459399999591E-2</v>
+        <v>-8.5694209799999754E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-12.503825784932854</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.499942014864217</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>7.4615619682999998</v>
+        <v>7.4614987135000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.19680208940000021</v>
+        <v>-0.19681127810000021</v>
       </c>
       <c r="D230" s="5">
-        <v>-26.831372305532732</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.832617056952003</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>7.5472236115999998</v>
+        <v>7.5471967356</v>
       </c>
       <c r="C231" s="5">
-        <v>8.5661643299999923E-2</v>
+        <v>8.5698022099999882E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>14.680508337553055</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.687274327986799</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>7.3647907416000002</v>
+        <v>7.3647760249000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.18243286999999953</v>
+        <v>-0.18242071069999977</v>
       </c>
       <c r="D232" s="5">
-        <v>-25.444733337365466</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.443335146375745</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>7.4073712872000002</v>
+        <v>7.4073689507999996</v>
       </c>
       <c r="C233" s="5">
-        <v>4.2580545599999908E-2</v>
+        <v>4.2592925899999301E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>7.1628922205629442</v>
+        <v>7.165056295018668</v>
       </c>
       <c r="E233" s="5">
-        <v>-12.661809960529579</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.661755709822319</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>7.0050384869000002</v>
+        <v>7.0050493231999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.40233280029999996</v>
+        <v>-0.40231962759999984</v>
       </c>
       <c r="D234" s="5">
-        <v>-48.836889102803148</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-48.835745690402121</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>6.8421679582000001</v>
+        <v>6.8422084361</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.16287052870000007</v>
+        <v>-0.16284088709999978</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.595292204091869</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.591338781663175</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>6.8400960703999996</v>
+        <v>6.8401716336999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.0718878000005603E-3</v>
+        <v>-2.0368024000001483E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.36276933963176328</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.35663414270223903</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>6.5045236208999997</v>
+        <v>6.5046137291999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.33557244949999987</v>
+        <v>-0.33555790449999989</v>
       </c>
       <c r="D237" s="5">
-        <v>-45.318612782414355</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-45.316771501025435</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>6.6571619828999999</v>
+        <v>6.6572834244000001</v>
       </c>
       <c r="C238" s="5">
-        <v>0.15263836200000025</v>
+        <v>0.15266969520000018</v>
       </c>
       <c r="D238" s="5">
-        <v>32.094139732595735</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.101097031225656</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>6.7011863295999996</v>
+        <v>6.7010760787999999</v>
       </c>
       <c r="C239" s="5">
-        <v>4.4024346699999661E-2</v>
+        <v>4.3792654399999797E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>8.2307913058928825</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.185740354862947</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>6.7072100273000004</v>
+        <v>6.7071164440000004</v>
       </c>
       <c r="C240" s="5">
-        <v>6.0236977000007741E-3</v>
+        <v>6.0403652000005081E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>1.0840291882288966</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0870615437672093</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>6.7297804416</v>
+        <v>6.7297165708</v>
       </c>
       <c r="C241" s="5">
-        <v>2.2570414299999619E-2</v>
+        <v>2.2600126799999565E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>4.1136990697920206</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1192737879894858</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>6.6504581859999998</v>
+        <v>6.6504003383999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.9322255600000169E-2</v>
+        <v>-7.9316232400000075E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.262268618096861</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.261443749224044</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>6.6697504607999996</v>
+        <v>6.6697256608000002</v>
       </c>
       <c r="C243" s="5">
-        <v>1.9292274799999731E-2</v>
+        <v>1.9325322400000289E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>3.5371537062938607</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5433413196717556</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>6.5783086669999999</v>
+        <v>6.5783002576999996</v>
       </c>
       <c r="C244" s="5">
-        <v>-9.1441793799999616E-2</v>
+        <v>-9.142540310000058E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-15.266344599729075</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.263863614415119</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>6.5208594570000002</v>
+        <v>6.5208651815999996</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.7449209999999695E-2</v>
+        <v>-5.7435076099999982E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-9.9907569134882976</v>
+        <v>-9.988427917362241</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.967968066240985</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.967863017060287</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>6.6985709739999999</v>
+        <v>6.6985837515000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.17771151699999965</v>
+        <v>0.17771856990000057</v>
       </c>
       <c r="D246" s="5">
-        <v>38.07907806517894</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.080784077883514</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>6.4296806383999998</v>
+        <v>6.4297269748000003</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.26889033560000009</v>
+        <v>-0.26885677669999986</v>
       </c>
       <c r="D247" s="5">
-        <v>-38.837269408622802</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-38.833379980852314</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>6.6258127053999996</v>
+        <v>6.6258845166000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.19613206699999974</v>
+        <v>0.19615754179999989</v>
       </c>
       <c r="D248" s="5">
-        <v>43.415812898418935</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>43.422062676595004</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>6.5274280615000002</v>
+        <v>6.5275231974999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-9.8384643899999347E-2</v>
+        <v>-9.8361319100000344E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-16.432912532676781</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.429165305144565</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>6.5775311617999996</v>
+        <v>6.5776444213999996</v>
       </c>
       <c r="C250" s="5">
-        <v>5.0103100299999426E-2</v>
+        <v>5.0121223899999734E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>9.6099150630488026</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6133932391840204</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>6.0983649605999997</v>
+        <v>6.0982623958</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.47916620119999997</v>
+        <v>-0.47938202559999965</v>
       </c>
       <c r="D251" s="5">
-        <v>-59.653490743707181</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-59.669966943573428</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>6.0678671527999999</v>
+        <v>6.0677820970000003</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.0497807799999777E-2</v>
+        <v>-3.0480298799999694E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-5.8388334444220646</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8356684011230282</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>6.1067305516000001</v>
+        <v>6.1066684777000004</v>
       </c>
       <c r="C253" s="5">
-        <v>3.8863398800000226E-2</v>
+        <v>3.8886380700000167E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>7.9623496860661502</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9673410640843878</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>6.1448454056999999</v>
+        <v>6.1447959589999996</v>
       </c>
       <c r="C254" s="5">
-        <v>3.8114854099999818E-2</v>
+        <v>3.8127481299999211E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>7.7522727096231536</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7550113692640199</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>6.0958320737999996</v>
+        <v>6.0958094047999998</v>
       </c>
       <c r="C255" s="5">
-        <v>-4.9013331900000345E-2</v>
+        <v>-4.8986554199999865E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-9.1626614039145409</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1579434298759033</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>6.0939822817999998</v>
+        <v>6.0939769653000004</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.8497919999997947E-3</v>
+        <v>-1.8324394999993388E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.36353518051384093</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36013190869982337</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>6.1326774230999996</v>
+        <v>6.1326856540000003</v>
       </c>
       <c r="C257" s="5">
-        <v>3.8695141299999847E-2</v>
+        <v>3.8708688699999882E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>7.8914953240981189</v>
+        <v>7.8943625427818631</v>
       </c>
       <c r="E257" s="5">
-        <v>-5.9529274700637185</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9528838089664804</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>6.1964327203999998</v>
+        <v>6.1964473964</v>
       </c>
       <c r="C258" s="5">
-        <v>6.375529730000018E-2</v>
+        <v>6.3761742399999655E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>13.213809605995053</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.215203937079112</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>6.1128934502999996</v>
+        <v>6.1129358087999996</v>
       </c>
       <c r="C259" s="5">
-        <v>-8.3539270100000174E-2</v>
+        <v>-8.3511587600000325E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-15.03089404458866</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.026243501185998</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>6.0356415746999996</v>
+        <v>6.0357004954000004</v>
       </c>
       <c r="C260" s="5">
-        <v>-7.725187560000002E-2</v>
+        <v>-7.7235313399999228E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-14.154134205961732</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.151216014836143</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>6.0345520999</v>
+        <v>6.0346353819000003</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.0894747999996568E-3</v>
+        <v>-1.0651135000001588E-3</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.2163933334527135</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21155728290792597</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>6.0818459530000002</v>
+        <v>6.0819416184000001</v>
       </c>
       <c r="C262" s="5">
-        <v>4.7293853100000227E-2</v>
+        <v>4.7306236499999876E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>9.8207725490620632</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8233144172333873</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>6.0951827747999996</v>
+        <v>6.0950805965999999</v>
       </c>
       <c r="C263" s="5">
-        <v>1.3336821799999399E-2</v>
+        <v>1.3138978199999762E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>2.6634395312317372</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6234166687314708</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>6.1622109479000002</v>
+        <v>6.1621306632000001</v>
       </c>
       <c r="C264" s="5">
-        <v>6.7028173100000643E-2</v>
+        <v>6.7050066600000235E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>14.024436808487618</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.029547860091608</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>6.0997941065000001</v>
+        <v>6.0997360702999996</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.2416841400000145E-2</v>
+        <v>-6.239459290000049E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-11.499978251617538</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.496246153599355</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>6.1391710426000001</v>
+        <v>6.1391326572000002</v>
       </c>
       <c r="C266" s="5">
-        <v>3.9376936100000037E-2</v>
+        <v>3.9396586900000585E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>8.0275902112201258</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0318188482473296</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>6.2233060566000002</v>
+        <v>6.2232866403999996</v>
       </c>
       <c r="C267" s="5">
-        <v>8.4135014000000119E-2</v>
+        <v>8.4153983199999338E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>17.743547419679896</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.747973674102191</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>6.4991519012000003</v>
+        <v>6.4991508381000003</v>
       </c>
       <c r="C268" s="5">
-        <v>0.27584584460000006</v>
+        <v>0.2758641977000007</v>
       </c>
       <c r="D268" s="5">
-        <v>68.27760981747204</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>68.283579767304431</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>6.4254558393999996</v>
+        <v>6.4254756285000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-7.3696061800000656E-2</v>
+        <v>-7.367520960000018E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-12.78984343005809</v>
+        <v>-12.786449108934338</v>
       </c>
       <c r="E269" s="5">
-        <v>4.7740716835552144</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7742537449156464</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>6.4913351714000003</v>
+        <v>6.4913479020000002</v>
       </c>
       <c r="C270" s="5">
-        <v>6.5879332000000623E-2</v>
+        <v>6.5872273500000134E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>13.021505883761897</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.019988748325817</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>6.4860406989000001</v>
+        <v>6.4860761868000001</v>
       </c>
       <c r="C271" s="5">
-        <v>-5.2944725000001469E-3</v>
+        <v>-5.2717152000001377E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.974367135892662</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.97019579599990635</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>6.5353111495</v>
+        <v>6.5353637390000001</v>
       </c>
       <c r="C272" s="5">
-        <v>4.9270450599999904E-2</v>
+        <v>4.9287552200000029E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>9.5063236296390805</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.509708127141959</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>6.5261701948999997</v>
+        <v>6.5262280367000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-9.1409546000003061E-3</v>
+        <v>-9.1357023000000481E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.6655907170404549</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6646277391319964</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>6.4848231012999999</v>
+        <v>6.4848907635000002</v>
       </c>
       <c r="C274" s="5">
-        <v>-4.1347093599999774E-2</v>
+        <v>-4.1337273199999913E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-7.3432940952009584</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.3415474677773318</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>6.4949271335000001</v>
+        <v>6.4948520417999998</v>
       </c>
       <c r="C275" s="5">
-        <v>1.0104032200000113E-2</v>
+        <v>9.9612782999995986E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>1.8858316882512494</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.85894283494068</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>6.5618077616999999</v>
+        <v>6.5617461483000001</v>
       </c>
       <c r="C276" s="5">
-        <v>6.6880628199999848E-2</v>
+        <v>6.6894106500000383E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>13.081259700687031</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.084206975183488</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>6.7109648978000003</v>
+        <v>6.7109176534000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.14915713610000036</v>
+        <v>0.14917150509999999</v>
       </c>
       <c r="D277" s="5">
-        <v>30.959669881950692</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.963362739739075</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>6.7522736053000001</v>
+        <v>6.7522419272</v>
       </c>
       <c r="C278" s="5">
-        <v>4.1308707499999819E-2</v>
+        <v>4.1324273799999922E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>7.6417562425358687</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6447897470928616</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>6.7508704313000001</v>
+        <v>6.7508495591999997</v>
       </c>
       <c r="C279" s="5">
-        <v>-1.403174000000007E-3</v>
+        <v>-1.3923680000003102E-3</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.24908434328954066</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24716945018248282</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>6.8037285509999998</v>
+        <v>6.8037290489000002</v>
       </c>
       <c r="C280" s="5">
-        <v>5.2858119699999762E-2</v>
+        <v>5.2879489700000448E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>9.8111566270040704</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.8153272673995993</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>6.8193735669000004</v>
+        <v>6.8194020367999997</v>
       </c>
       <c r="C281" s="5">
-        <v>1.5645015900000558E-2</v>
+        <v>1.5672987899999491E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7945391476606796</v>
+        <v>2.7995988191114263</v>
       </c>
       <c r="E281" s="5">
-        <v>6.1305802630305495</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1306964818721221</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>6.8845773262999996</v>
+        <v>6.8845908965999998</v>
       </c>
       <c r="C282" s="5">
-        <v>6.5203759399999228E-2</v>
+        <v>6.518885980000011E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>12.09690047387908</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.09393613352454</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>6.9592384470999997</v>
+        <v>6.9592635323999996</v>
       </c>
       <c r="C283" s="5">
-        <v>7.4661120800000091E-2</v>
+        <v>7.4672635799999831E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>13.818594732503865</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.820825804204429</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>6.9407026827999996</v>
+        <v>6.9407445856000001</v>
       </c>
       <c r="C284" s="5">
-        <v>-1.8535764300000146E-2</v>
+        <v>-1.8518946799999547E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.1497632726219527</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1469360099490085</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>6.9093238485999997</v>
+        <v>6.9093502162</v>
       </c>
       <c r="C285" s="5">
-        <v>-3.1378834199999872E-2</v>
+        <v>-3.1394369400000066E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.292298514864024</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2948226430704182</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>6.8825921396999998</v>
+        <v>6.8826280289000001</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.6731708899999873E-2</v>
+        <v>-2.6722187299999867E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-4.5451892582544451</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5435876107854494</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>6.8910294545999999</v>
+        <v>6.8909870983000001</v>
       </c>
       <c r="C287" s="5">
-        <v>8.4373149000001035E-3</v>
+        <v>8.3590693999999743E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>1.481029641516507</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4671953761485224</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>6.8680653199000004</v>
+        <v>6.8680272814999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-2.2964134699999583E-2</v>
+        <v>-2.2959816800000254E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-3.9264743698328552</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.925773248703246</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>6.8214731276</v>
+        <v>6.8214423161999997</v>
       </c>
       <c r="C289" s="5">
-        <v>-4.6592192300000335E-2</v>
+        <v>-4.6584965300000114E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.8436918760896202</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8425620790226631</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>6.7518783490000001</v>
+        <v>6.7518546028999999</v>
       </c>
       <c r="C290" s="5">
-        <v>-6.9594778599999962E-2</v>
+        <v>-6.9587713299999798E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-11.578630978653305</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.577570057085151</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>6.7698135751999997</v>
+        <v>6.7697887003000004</v>
       </c>
       <c r="C291" s="5">
-        <v>1.7935226199999654E-2</v>
+        <v>1.7934097400000404E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>3.2345826963198876</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2343876781732339</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>6.7048071629999999</v>
+        <v>6.7048038241999999</v>
       </c>
       <c r="C292" s="5">
-        <v>-6.5006412199999808E-2</v>
+        <v>-6.4984876100000477E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-10.933376893753977</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.929981872649908</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>6.6315621256000004</v>
+        <v>6.6315954366999996</v>
       </c>
       <c r="C293" s="5">
-        <v>-7.3245037399999546E-2</v>
+        <v>-7.3208387500000249E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-12.349457013654819</v>
+        <v>-12.343649719988603</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.754086419485835</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.754003930059068</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>6.2930203992999996</v>
+        <v>6.2930351446000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.33854172630000079</v>
+        <v>-0.33856029209999949</v>
       </c>
       <c r="D294" s="5">
-        <v>-46.676387437420352</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-46.678102287987514</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>6.5542243384000001</v>
+        <v>6.5542451622</v>
       </c>
       <c r="C295" s="5">
-        <v>0.2612039391000005</v>
+        <v>0.26121001759999984</v>
       </c>
       <c r="D295" s="5">
-        <v>62.909328568355207</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>62.910959041592854</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>6.3728421138</v>
+        <v>6.3728734254999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.18138222460000009</v>
+        <v>-0.18137173670000006</v>
       </c>
       <c r="D296" s="5">
-        <v>-28.59275460110139</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.591266911390221</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>6.7969833571000002</v>
+        <v>6.7969852908000004</v>
       </c>
       <c r="C297" s="5">
-        <v>0.42414124330000025</v>
+        <v>0.42411186530000045</v>
       </c>
       <c r="D297" s="5">
-        <v>116.66889570914418</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>116.65686104881594</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>6.6728881276000003</v>
+        <v>6.6728907421999999</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.12409522949999996</v>
+        <v>-0.12409454860000046</v>
       </c>
       <c r="D298" s="5">
-        <v>-19.837427041424593</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.837323794737451</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>6.6785152586000001</v>
+        <v>6.6785063840000003</v>
       </c>
       <c r="C299" s="5">
-        <v>5.6271309999997854E-3</v>
+        <v>5.6156418000004038E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>1.0166458664824018</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.014560112349594</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>6.6532834176</v>
+        <v>6.6532639113999998</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.5231841000000088E-2</v>
+        <v>-2.5242472600000454E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-4.440643365625041</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4424815170760912</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>6.6320873564999996</v>
+        <v>6.6320652661999997</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.1196061100000385E-2</v>
+        <v>-2.1198645200000144E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.7566861072302005</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.757146927537558</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>6.6599387080000003</v>
+        <v>6.6599155018999996</v>
       </c>
       <c r="C302" s="5">
-        <v>2.7851351500000732E-2</v>
+        <v>2.7850235699999892E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>5.1574223101287897</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1572284710694305</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>6.4732672317000004</v>
+        <v>6.4732205797000004</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.18667147629999992</v>
+        <v>-0.18669492219999917</v>
       </c>
       <c r="D303" s="5">
-        <v>-28.904904002267095</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-28.908079714417244</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>6.4986106706999998</v>
+        <v>6.4986043637000002</v>
       </c>
       <c r="C304" s="5">
-        <v>2.5343438999999357E-2</v>
+        <v>2.5383783999999743E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>4.8006072042953152</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8084504160510244</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>6.4403885884000003</v>
+        <v>6.4404273914000001</v>
       </c>
       <c r="C305" s="5">
-        <v>-5.8222082299999478E-2</v>
+        <v>-5.8176972300000074E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-10.236737299753539</v>
+        <v>-10.229201776437302</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.8827828734651728</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8826855788284922</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>6.5778036762000003</v>
+        <v>6.5778406710999997</v>
       </c>
       <c r="C306" s="5">
-        <v>0.1374150878</v>
+        <v>0.13741327969999961</v>
       </c>
       <c r="D306" s="5">
-        <v>28.832675123914477</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.832055581186221</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>6.9429009452999999</v>
+        <v>6.9429386859999997</v>
       </c>
       <c r="C307" s="5">
-        <v>0.36509726909999962</v>
+        <v>0.36509801490000005</v>
       </c>
       <c r="D307" s="5">
-        <v>91.214465515118064</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>91.214033372873786</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>6.7792455226000001</v>
+        <v>6.7792895460000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.16365542269999978</v>
+        <v>-0.16364913999999953</v>
       </c>
       <c r="D308" s="5">
-        <v>-24.892254672047819</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-24.891301121340316</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>6.9954812403000002</v>
+        <v>6.9954893454000002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.21623571770000005</v>
+        <v>0.2161997994</v>
       </c>
       <c r="D309" s="5">
-        <v>45.758805306662119</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>45.749473759869552</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>6.8669990022</v>
+        <v>6.8670056416999996</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.12848223810000015</v>
+        <v>-0.12848370370000062</v>
       </c>
       <c r="D310" s="5">
-        <v>-19.944226867139147</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.944411073797109</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>6.8780338278000004</v>
+        <v>6.8779200331999997</v>
       </c>
       <c r="C311" s="5">
-        <v>1.1034825600000353E-2</v>
+        <v>1.0914391500000065E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>1.9454572151293537</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9240366703071832</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>7.1728405312000003</v>
+        <v>7.1728246828</v>
       </c>
       <c r="C312" s="5">
-        <v>0.29480670339999993</v>
+        <v>0.29490464960000029</v>
       </c>
       <c r="D312" s="5">
-        <v>65.471200385977752</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>65.499667734632851</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>6.8575366398000002</v>
+        <v>6.8575208241999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.31530389140000015</v>
+        <v>-0.3153038586000001</v>
       </c>
       <c r="D313" s="5">
-        <v>-41.692619118634191</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-41.692686854191763</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>6.7690973596999999</v>
+        <v>6.7690735093000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.8439280100000239E-2</v>
+        <v>-8.8447314899999796E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-14.424097809429547</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.425347672272082</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>6.5688266085000002</v>
+        <v>6.5687623677999998</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.20027075119999971</v>
+        <v>-0.20031114150000029</v>
       </c>
       <c r="D315" s="5">
-        <v>-30.259596949484735</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-30.264832512520435</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>6.7810988955999996</v>
+        <v>6.7811041313000002</v>
       </c>
       <c r="C316" s="5">
-        <v>0.21227228709999935</v>
+        <v>0.21234176350000045</v>
       </c>
       <c r="D316" s="5">
-        <v>46.469553665631238</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>46.488101014760595</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>6.7312568219999998</v>
+        <v>6.7313309737000004</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.9842073599999814E-2</v>
+        <v>-4.9773157599999784E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-8.4722067940033341</v>
+        <v>-8.4609549236905117</v>
       </c>
       <c r="E317" s="5">
-        <v>4.516314964657453</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5168366106952407</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>6.6605662074999996</v>
+        <v>6.6606371448999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-7.0690614500000137E-2</v>
+        <v>-7.0693828800000524E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-11.899197127305994</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.899583712293072</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>6.5441224351000002</v>
+        <v>6.5441608791999997</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.11644377239999937</v>
+        <v>-0.11647626570000025</v>
       </c>
       <c r="D319" s="5">
-        <v>-19.074908962101201</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.079546532824189</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>6.4931792553000003</v>
+        <v>6.4935145332999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.094317979999996E-2</v>
+        <v>-5.0646345899999723E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-8.951725977922532</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.901716368282786</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>6.4002564376000004</v>
+        <v>6.4001555491</v>
       </c>
       <c r="C321" s="5">
-        <v>-9.2922817699999882E-2</v>
+        <v>-9.3358984199999995E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-15.883771601338781</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.95177468121458</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>6.3652693750999996</v>
+        <v>6.3651472061999996</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.4987062500000832E-2</v>
+        <v>-3.5008342900000322E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.3661353610361289</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3699891484312543</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>6.3783440662000004</v>
+        <v>6.3780207085000002</v>
       </c>
       <c r="C323" s="5">
-        <v>1.3074691100000813E-2</v>
+        <v>1.2873502300000617E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.4929188658564749</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4541786516954378</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>6.3398711280000004</v>
+        <v>6.3397807957000003</v>
       </c>
       <c r="C324" s="5">
-        <v>-3.8472938199999973E-2</v>
+        <v>-3.8239912799999942E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-7.0028053030494197</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9621204593955817</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>6.3681287253000001</v>
+        <v>6.3680860810000004</v>
       </c>
       <c r="C325" s="5">
-        <v>2.8257597299999659E-2</v>
+        <v>2.8305285300000094E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>5.481632865595687</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4911922710107364</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>6.4808319210000001</v>
+        <v>6.4808237070999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.11270319569999998</v>
+        <v>0.11273762609999949</v>
       </c>
       <c r="D326" s="5">
-        <v>23.431809411599723</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.439851197121886</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>6.5566003349999997</v>
+        <v>6.5565741753999998</v>
       </c>
       <c r="C327" s="5">
-        <v>7.5768413999999673E-2</v>
+        <v>7.5750468299999874E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>14.96759317087788</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.96383737298852</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>6.5660146250000002</v>
+        <v>6.5661060199000003</v>
       </c>
       <c r="C328" s="5">
-        <v>9.4142900000004914E-3</v>
+        <v>9.5318445000005525E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>1.7366914730536198</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7585579856719713</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>6.5273805861999996</v>
+        <v>6.5275884055000004</v>
       </c>
       <c r="C329" s="5">
-        <v>-3.8634038800000603E-2</v>
+        <v>-3.85176143999999E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-6.836654279562504</v>
+        <v>-6.8166201936873838</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.0287989478230082</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0267798299629445</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>6.6337385717000004</v>
+        <v>6.6339872158000004</v>
       </c>
       <c r="C330" s="5">
-        <v>0.10635798550000075</v>
+        <v>0.10639881029999998</v>
       </c>
       <c r="D330" s="5">
-        <v>21.404002216288198</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.412224164736116</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>6.637113094</v>
+        <v>6.6372988417999998</v>
       </c>
       <c r="C331" s="5">
-        <v>3.3745222999996827E-3</v>
+        <v>3.3116259999994568E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>0.61213981140531004</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60067647512440647</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>6.5851782973999997</v>
+        <v>6.5859307967999996</v>
       </c>
       <c r="C332" s="5">
-        <v>-5.1934796600000332E-2</v>
+        <v>-5.1368045000000251E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-8.9961337286935787</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.901863925275034</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>6.6110171261000001</v>
+        <v>6.6106595758999998</v>
       </c>
       <c r="C333" s="5">
-        <v>2.5838828700000427E-2</v>
+        <v>2.4728779100000153E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>4.8114979611130648</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5999707440387727</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>6.7862432029999997</v>
+        <v>6.7856291050999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.17522607689999958</v>
+        <v>0.1749695292000002</v>
       </c>
       <c r="D334" s="5">
-        <v>36.877999583178635</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>36.818207542736324</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>6.8032291363999997</v>
+        <v>6.8020680197000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.6985933399999986E-2</v>
+        <v>1.6438914600000132E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>3.0452899397838795</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9461788468108985</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>6.8650498843000003</v>
+        <v>6.8650212566000004</v>
       </c>
       <c r="C336" s="5">
-        <v>6.1820747900000583E-2</v>
+        <v>6.295323690000032E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>11.466197592780425</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.689151002985888</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>6.9052984340999997</v>
+        <v>6.9054880809999997</v>
       </c>
       <c r="C337" s="5">
-        <v>4.0248549799999367E-2</v>
+        <v>4.0466824399999268E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>7.2667356704795072</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3074622793003474</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>6.9043059921000003</v>
+        <v>6.9044172324000002</v>
       </c>
       <c r="C338" s="5">
-        <v>-9.9244199999937166E-4</v>
+        <v>-1.0708485999995077E-3</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.17232990977819052</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.18592790017307737</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>6.6413116993000001</v>
+        <v>6.6412365401000004</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.2629942928000002</v>
+        <v>-0.26318069229999974</v>
       </c>
       <c r="D339" s="5">
-        <v>-37.251117493212924</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-37.271767449999537</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>6.9393880045999996</v>
+        <v>6.9395221382000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.29807630529999951</v>
+        <v>0.29828559809999966</v>
       </c>
       <c r="D340" s="5">
-        <v>69.358769226774911</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>69.421062931820359</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>7.0028501937999996</v>
+        <v>7.0033107861000001</v>
       </c>
       <c r="C341" s="5">
-        <v>6.3462189200000019E-2</v>
+        <v>6.3788647900000051E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>11.543425834905442</v>
+        <v>11.605605191717871</v>
       </c>
       <c r="E341" s="5">
-        <v>7.2842329525755645</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2878734235015008</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>6.9909743511000002</v>
+        <v>6.9916631698999998</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.1875842699999417E-2</v>
+        <v>-1.1647616200000321E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-2.0161558569976923</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9776348542709377</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>7.0153005468999998</v>
+        <v>7.0159496350000001</v>
       </c>
       <c r="C343" s="5">
-        <v>2.4326195799999617E-2</v>
+        <v>2.4286465100000321E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>4.2564360085843411</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.248924157912648</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>7.0657177609000001</v>
+        <v>7.0673826698999997</v>
       </c>
       <c r="C344" s="5">
-        <v>5.0417214000000321E-2</v>
+        <v>5.1433034899999619E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>8.9732861814964195</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1605547300133594</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>7.1295201315999996</v>
+        <v>7.1291278142000003</v>
       </c>
       <c r="C345" s="5">
-        <v>6.38023706999995E-2</v>
+        <v>6.1745144300000554E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>11.390503919174355</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.002695616349722</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>7.1229794320000002</v>
+        <v>7.1224888349000004</v>
       </c>
       <c r="C346" s="5">
-        <v>-6.5406995999994777E-3</v>
+        <v>-6.6389792999999031E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.0953552095960495</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1117905399024686</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>6.9386258985999998</v>
+        <v>6.9328911735999998</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.18435353340000038</v>
+        <v>-0.18959766130000055</v>
       </c>
       <c r="D347" s="5">
-        <v>-26.996885268762671</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.657873361951644</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>7.0708153139999999</v>
+        <v>7.0715116893000003</v>
       </c>
       <c r="C348" s="5">
-        <v>0.13218941540000007</v>
+        <v>0.13862051570000045</v>
       </c>
       <c r="D348" s="5">
-        <v>25.415799951065598</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.81615056705504</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>7.0188462722000002</v>
+        <v>7.0197801305</v>
       </c>
       <c r="C349" s="5">
-        <v>-5.1969041799999616E-2</v>
+        <v>-5.1731558800000244E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-8.4718171399810309</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4338504170450754</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>7.0128116556000002</v>
+        <v>7.0134191798999996</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.0346166000000423E-3</v>
+        <v>-6.3609506000004146E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.0268631246516002</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.081973103374112</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>7.0216709850000001</v>
+        <v>7.0218483792999997</v>
       </c>
       <c r="C351" s="5">
-        <v>8.8593293999998934E-3</v>
+        <v>8.4291994000000869E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>1.5265453086890979</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4518126975390455</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>7.0218749305000001</v>
+        <v>7.0223770617000003</v>
       </c>
       <c r="C352" s="5">
-        <v>2.0394550000002454E-4</v>
+        <v>5.2868240000059075E-4</v>
       </c>
       <c r="D352" s="5">
-        <v>3.485975065680158E-2</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0386693793842454E-2</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>6.9853361796</v>
+        <v>6.9863479659000003</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.6538750900000139E-2</v>
+        <v>-3.6029095800000022E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-6.0686278467184662</v>
+        <v>-5.9859391948316132</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.25009837016798375</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24221144424529939</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>6.9692922593000004</v>
+        <v>6.9706573285999998</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.604392029999957E-2</v>
+        <v>-1.5690637300000532E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.7216082975012768</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6620368629501567</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>7.0116838131000003</v>
+        <v>7.0129637624000001</v>
       </c>
       <c r="C355" s="5">
-        <v>4.2391553799999926E-2</v>
+        <v>4.230643380000032E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>7.5483515062706674</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5311605303950646</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>7.1514462967999997</v>
+        <v>7.1535789943000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.13976248369999933</v>
+        <v>0.14061523190000003</v>
       </c>
       <c r="D356" s="5">
-        <v>26.723948500005569</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.899932052031783</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>7.0424850995000003</v>
+        <v>7.0416755235000004</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.10896119729999931</v>
+        <v>-0.11190347079999974</v>
       </c>
       <c r="D357" s="5">
-        <v>-16.82656056140307</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.23788463021808</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>7.0576954309</v>
+        <v>7.0569709758999997</v>
       </c>
       <c r="C358" s="5">
-        <v>1.521033139999961E-2</v>
+        <v>1.5295452399999299E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>2.6227651151362164</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6379254499959481</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>7.1820592950000002</v>
+        <v>7.1709931643000004</v>
       </c>
       <c r="C359" s="5">
-        <v>0.12436386410000022</v>
+        <v>0.11402218840000078</v>
       </c>
       <c r="D359" s="5">
-        <v>23.319820065021712</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.20812331957125</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>7.1626284073999997</v>
+        <v>7.1639144553999996</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.9430887600000446E-2</v>
+        <v>-7.0787089000008407E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>-3.1986946272473116</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1781469676787615</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>7.2252352994000004</v>
+        <v>7.2271572733999996</v>
       </c>
       <c r="C361" s="5">
-        <v>6.2606892000000691E-2</v>
+        <v>6.3242817999999978E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>11.008156536090418</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.123362166344265</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>7.2071914738</v>
+        <v>7.2088193369000004</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.8043825600000396E-2</v>
+        <v>-1.8337936499999152E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-2.9559794371884607</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0027031859777731</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>7.3161212841000003</v>
+        <v>7.3161206160000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.10892981030000026</v>
+        <v>0.10730127909999965</v>
       </c>
       <c r="D363" s="5">
-        <v>19.723122659616287</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.398970412595062</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>7.3009821737999996</v>
+        <v>7.3023554585000001</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.5139110300000702E-2</v>
+        <v>-1.3765157499999958E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.4550704541928092</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2345618041334836</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>7.2563447774999998</v>
+        <v>7.2583393912999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-4.4637396299999743E-2</v>
+        <v>-4.4016067200000286E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-7.0949207231745799</v>
+        <v>-6.9981420962695324</v>
       </c>
       <c r="E365" s="5">
-        <v>3.8796786716071674</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8931846327662889</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>7.3511492865000001</v>
+        <v>7.3536011822000003</v>
       </c>
       <c r="C366" s="5">
-        <v>9.4804509000000259E-2</v>
+        <v>9.526179090000042E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>16.855186923871557</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.937448267976073</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>7.3022397368999998</v>
+        <v>7.3043099046000002</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.8909549600000268E-2</v>
+        <v>-4.9291277600000072E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-7.6982076278516276</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7536009043173699</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>7.3445821908999998</v>
+        <v>7.3476763050000002</v>
       </c>
       <c r="C368" s="5">
-        <v>4.2342453999999918E-2</v>
+        <v>4.336640040000006E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>7.1845277975191912</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3618274907308434</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>6.3455245340999999</v>
+        <v>6.3443445179999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.9990576567999998</v>
+        <v>-1.0033317870000005</v>
       </c>
       <c r="D369" s="5">
-        <v>-82.701629761234514</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-82.827207799590767</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>6.6880025255</v>
+        <v>6.6888674037999998</v>
       </c>
       <c r="C370" s="5">
-        <v>0.34247799140000001</v>
+        <v>0.34452288580000001</v>
       </c>
       <c r="D370" s="5">
-        <v>87.908666278601274</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>88.620955209355529</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>6.7007229093999996</v>
+        <v>6.6783681293999999</v>
       </c>
       <c r="C371" s="5">
-        <v>1.2720383899999632E-2</v>
+        <v>-1.0499274399999869E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>2.3063921354155914</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8674202120333216</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>6.7229684500999998</v>
+        <v>6.7265071684000004</v>
       </c>
       <c r="C372" s="5">
-        <v>2.2245540700000177E-2</v>
+        <v>4.8139039000000494E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>4.057399349113755</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0011435290645814</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>6.5870849415999997</v>
+        <v>6.5911879654999996</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.13588350850000008</v>
+        <v>-0.13531920290000077</v>
       </c>
       <c r="D373" s="5">
-        <v>-21.731630393747437</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.640970142452577</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>6.6717166011</v>
+        <v>6.6756079885000004</v>
       </c>
       <c r="C374" s="5">
-        <v>8.4631659500000289E-2</v>
+        <v>8.4420023000000732E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>16.555270641847365</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.499898131077771</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>6.8297711288</v>
+        <v>6.8310622646999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.15805452770000006</v>
+        <v>0.15545427619999952</v>
       </c>
       <c r="D375" s="5">
-        <v>32.441082523084994</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.81627012736541</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>6.811355303</v>
+        <v>6.8123224666000004</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.8415825800000007E-2</v>
+        <v>-1.8739798099999483E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-3.188128184411998</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2427665296138164</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>6.8487726616</v>
+        <v>6.8525266379999996</v>
       </c>
       <c r="C377" s="5">
-        <v>3.741735859999995E-2</v>
+        <v>4.0204171399999211E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>6.7949173807048124</v>
+        <v>7.3164802137313911</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.6167688884322668</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5909861942583738</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>6.8759712665999997</v>
+        <v>6.8793044279000002</v>
       </c>
       <c r="C378" s="5">
-        <v>2.7198604999999709E-2</v>
+        <v>2.677778990000057E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>4.8710539441137568</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.791378524595058</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>6.8240373573999999</v>
+        <v>6.8270449034</v>
       </c>
       <c r="C379" s="5">
-        <v>-5.1933909199999739E-2</v>
+        <v>-5.2259524500000154E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-8.6963562489969846</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7445588244073225</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>6.7682984116</v>
+        <v>6.7685044676999997</v>
       </c>
       <c r="C380" s="5">
-        <v>-5.5738945799999939E-2</v>
+        <v>-5.8540435700000337E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-9.3730776131915494</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8180697028053761</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>6.5526594268</v>
+        <v>6.5512531354999997</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.21563898479999999</v>
+        <v>-0.21725133220000004</v>
       </c>
       <c r="D381" s="5">
-        <v>-32.195709771417093</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-32.394827098116927</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>6.7142157214999996</v>
+        <v>6.7160370589999996</v>
       </c>
       <c r="C382" s="5">
-        <v>0.16155629469999955</v>
+        <v>0.16478392349999993</v>
       </c>
       <c r="D382" s="5">
-        <v>33.946797090783143</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.730040402889315</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>6.7194640085000001</v>
+        <v>6.6814480171000001</v>
       </c>
       <c r="C383" s="5">
-        <v>5.2482870000005732E-3</v>
+        <v>-3.4589041899999451E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>0.94204465427767392</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0081669168858154</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>6.8946363680999996</v>
+        <v>6.9052661718000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.17517235959999944</v>
+        <v>0.22381815469999999</v>
       </c>
       <c r="D384" s="5">
-        <v>36.182344184335257</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>48.497094838594457</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>6.9708304674999999</v>
+        <v>6.9819469875999998</v>
       </c>
       <c r="C385" s="5">
-        <v>7.6194099400000326E-2</v>
+        <v>7.6680815799999635E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>14.097954329642825</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.170388836008495</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>7.0489469455</v>
+        <v>7.0529403985999997</v>
       </c>
       <c r="C386" s="5">
-        <v>7.81164780000001E-2</v>
+        <v>7.0993410999999895E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>14.308007187630057</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.907814747599321</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>7.1430555741999999</v>
+        <v>7.1466135431</v>
       </c>
       <c r="C387" s="5">
-        <v>9.4108628699999919E-2</v>
+        <v>9.3673144500000305E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>17.251240551819436</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.15504913954511</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>7.1086711104000004</v>
+        <v>7.1089602155999998</v>
       </c>
       <c r="C388" s="5">
-        <v>-3.4384463799999487E-2</v>
+        <v>-3.7653327500000167E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-5.6259242636319318</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1424034773150948</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>7.1256145083</v>
+        <v>7.1320318546000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.6943397899999546E-2</v>
+        <v>2.307163900000031E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.8979738379413478</v>
+        <v>3.9647912352188452</v>
       </c>
       <c r="E389" s="5">
-        <v>4.0422110701996194</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0788636274689205</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>7.0893875402999997</v>
+        <v>7.0945272261000003</v>
       </c>
       <c r="C390" s="5">
-        <v>-3.6226968000000248E-2</v>
+        <v>-3.7504628499999804E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-5.9331223175062675</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.1309926076462133</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>7.1322626522999997</v>
+        <v>7.1338511707999999</v>
       </c>
       <c r="C391" s="5">
-        <v>4.2875111999999937E-2</v>
+        <v>3.9323944699999558E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>7.5036786370472175</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8579946299561545</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>7.1931701567999999</v>
+        <v>7.1887357802</v>
       </c>
       <c r="C392" s="5">
-        <v>6.0907504500000265E-2</v>
+        <v>5.4884609400000173E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>10.742944952739219</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6331070597046384</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>7.3656996867000002</v>
+        <v>7.3608035119000004</v>
       </c>
       <c r="C393" s="5">
-        <v>0.17252952990000026</v>
+        <v>0.17206773170000034</v>
       </c>
       <c r="D393" s="5">
-        <v>32.899727055798465</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.822741597370687</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>7.1327994941000004</v>
+        <v>7.1400116850000002</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.23290019259999983</v>
+        <v>-0.22079182690000021</v>
       </c>
       <c r="D394" s="5">
-        <v>-31.993237993733793</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-30.611999735365771</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>7.1300010997000003</v>
+        <v>7.0754955381000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-2.7983944000000704E-3</v>
+        <v>-6.451614689999996E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.46977861822411482</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.320068700608465</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>7.1615649765000002</v>
+        <v>7.1776125857000004</v>
       </c>
       <c r="C396" s="5">
-        <v>3.1563876799999946E-2</v>
+        <v>0.10211704760000018</v>
       </c>
       <c r="D396" s="5">
-        <v>5.4435641435695459</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.76208784999125</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>7.1377815593999996</v>
+        <v>7.1570245643000003</v>
       </c>
       <c r="C397" s="5">
-        <v>-2.3783417100000648E-2</v>
+        <v>-2.0588021400000045E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-3.9131854980090419</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3882536421278919</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>7.1176610042000004</v>
+        <v>7.1219145054000004</v>
       </c>
       <c r="C398" s="5">
-        <v>-2.0120555199999224E-2</v>
+        <v>-3.5110058899999963E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-3.3307024097898208</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.7305491265935649</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>6.9617390721000003</v>
+        <v>6.9688048999000003</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.15592193210000005</v>
+        <v>-0.15310960550000008</v>
       </c>
       <c r="D399" s="5">
-        <v>-23.340619858771582</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.956039090169376</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>7.2243352298000003</v>
+        <v>7.2239680071999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.2625961577</v>
+        <v>0.25516310729999958</v>
       </c>
       <c r="D400" s="5">
-        <v>55.941526801199728</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>53.960777029155381</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>7.1249419962999996</v>
+        <v>7.1338776508999997</v>
       </c>
       <c r="C401" s="5">
-        <v>-9.9393233500000733E-2</v>
+        <v>-9.0090356300000174E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>-15.316009602380365</v>
+        <v>-13.980262416207911</v>
       </c>
       <c r="E401" s="5">
-        <v>-9.4379509194220113E-3</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.588037094659601E-2</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>7.1214252997000003</v>
+        <v>7.1279521964999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-3.5166965999993138E-3</v>
+        <v>-5.9254543999998077E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.59068533681518876</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.99218853843063837</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>7.3509821550999996</v>
+        <v>7.3502001949000002</v>
       </c>
       <c r="C403" s="5">
-        <v>0.22955685539999937</v>
+        <v>0.22224799840000031</v>
       </c>
       <c r="D403" s="5">
-        <v>46.332686028649576</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>44.548195464721509</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>7.1291964111999997</v>
+        <v>7.1188226375000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.22178574389999994</v>
+        <v>-0.2313775574000001</v>
       </c>
       <c r="D404" s="5">
-        <v>-30.762315426191421</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-31.874758010883909</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>6.8606509737000003</v>
+        <v>6.8519801619000003</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.26854543749999937</v>
+        <v>-0.26684247559999985</v>
       </c>
       <c r="D405" s="5">
-        <v>-36.919235027362063</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-36.774089932339727</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>7.0121077872999997</v>
+        <v>7.0204955778000002</v>
       </c>
       <c r="C406" s="5">
-        <v>0.15145681359999941</v>
+        <v>0.16851541589999997</v>
       </c>
       <c r="D406" s="5">
-        <v>29.956824356168156</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.850524874002772</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>7.2113971817999998</v>
+        <v>7.1520106895</v>
       </c>
       <c r="C407" s="5">
-        <v>0.19928939450000005</v>
+        <v>0.13151511169999974</v>
       </c>
       <c r="D407" s="5">
-        <v>39.974843554958881</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.946650192942442</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>7.0228982376999998</v>
+        <v>7.0434013608999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.18849894410000001</v>
+        <v>-0.10860932860000005</v>
       </c>
       <c r="D408" s="5">
-        <v>-27.228133187656724</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.775463658182609</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>7.0054666821999998</v>
+        <v>7.0293122405000004</v>
       </c>
       <c r="C409" s="5">
-        <v>-1.7431555499999973E-2</v>
+        <v>-1.4089120399999544E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-2.9381964222756962</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3741614770881769</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>6.9935228431000001</v>
+        <v>6.9946120504999998</v>
       </c>
       <c r="C410" s="5">
-        <v>-1.1943839099999742E-2</v>
+        <v>-3.4700190000000575E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-2.0268412999601693</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.765580175924323</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>6.8807230340999999</v>
+        <v>6.8909728536000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.1127998090000002</v>
+        <v>-0.10363919689999967</v>
       </c>
       <c r="D411" s="5">
-        <v>-17.727073020065788</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.400652560082808</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>6.8486193889000004</v>
+        <v>6.8488951415999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-3.210364519999942E-2</v>
+        <v>-4.2077712000000211E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-5.4574197517387901</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.0863039171992437</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>7.0398100877000003</v>
+        <v>7.0508306441000004</v>
       </c>
       <c r="C413" s="5">
-        <v>0.19119069879999984</v>
+        <v>0.20193550250000047</v>
       </c>
       <c r="D413" s="5">
-        <v>39.153760830755921</v>
+        <v>41.72197475136845</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.1948435319783401</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1641215460083232</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>7.1534383230999996</v>
+        <v>7.1617414774999997</v>
       </c>
       <c r="C414" s="5">
-        <v>0.11362823539999933</v>
+        <v>0.1109108333999993</v>
       </c>
       <c r="D414" s="5">
-        <v>21.184401889987782</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.598048098765886</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>6.9792939872000002</v>
+        <v>6.9753723722999998</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.17414433589999945</v>
+        <v>-0.18636910519999983</v>
       </c>
       <c r="D415" s="5">
-        <v>-25.602239194225163</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.123906643444684</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>6.8597024834999996</v>
+        <v>6.8463448777</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.1195915037000006</v>
+        <v>-0.12902749459999985</v>
       </c>
       <c r="D416" s="5">
-        <v>-18.730899698622505</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.07244879132184</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>6.9585374526999999</v>
+        <v>6.9446760731000001</v>
       </c>
       <c r="C417" s="5">
-        <v>9.8834969200000344E-2</v>
+        <v>9.8331195400000126E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>18.727758359449997</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.663908877389979</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>6.9878428340000003</v>
+        <v>6.9989638344999996</v>
       </c>
       <c r="C418" s="5">
-        <v>2.9305381300000377E-2</v>
+        <v>5.4287761399999468E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>5.1724313151014556</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7946232111286271</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>6.9711326489000003</v>
+        <v>7.0153217625000002</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.6710185099999997E-2</v>
+        <v>1.6357928000000577E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.8321445184927962</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8409660372306744</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>7.1019746439000002</v>
+        <v>7.0218776427999998</v>
       </c>
       <c r="C420" s="5">
-        <v>0.13084199499999993</v>
+        <v>6.5558802999996502E-3</v>
       </c>
       <c r="D420" s="5">
-        <v>24.999779944990628</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.12719244183761</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>7.0855390468000001</v>
+        <v>7.0093068160999996</v>
       </c>
       <c r="C421" s="5">
-        <v>-1.6435597100000088E-2</v>
+        <v>-1.2570826700000204E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-2.7419989636330633</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1272577174814011</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>7.0841319899000004</v>
+        <v>7.0830531411999997</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.407056899999759E-3</v>
+        <v>7.3746325100000121E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.23803769155980037</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.382271692471214</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>7.0440603831999997</v>
+        <v>7.0080722779000002</v>
       </c>
       <c r="C423" s="5">
-        <v>-4.007160670000065E-2</v>
+        <v>-7.4980863299999534E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-6.5805919817206071</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.989018199052348</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>6.9953718964</v>
+        <v>6.9646660755000003</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.8688486799999708E-2</v>
+        <v>-4.3406202399999927E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-7.9862240704035914</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1844552462684845</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>7.0087254115000004</v>
+        <v>6.9694574285000002</v>
       </c>
       <c r="C425" s="5">
-        <v>1.3353515100000379E-2</v>
+        <v>4.7913529999998872E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>2.3148921266135547</v>
+        <v>0.82867269545703337</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.4415556075058169</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1540940310074244</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>7.0339072881</v>
+        <v>6.9865416104999998</v>
       </c>
       <c r="C426" s="5">
-        <v>2.5181876599999597E-2</v>
+        <v>1.7084181999999615E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>4.3977480500277721</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9815357313583979</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>7.0976771935</v>
+        <v>7.0859035685</v>
       </c>
       <c r="C427" s="5">
-        <v>6.3769905400000049E-2</v>
+        <v>9.936195800000025E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>11.438496850216783</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.4665806538437</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>7.1977135481000003</v>
+        <v>7.1584931847000002</v>
       </c>
       <c r="C428" s="5">
-        <v>0.10003635460000027</v>
+        <v>7.2589616200000151E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>18.287753365684267</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.009912006362324</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>7.3591043486999999</v>
+        <v>7.3418850489</v>
       </c>
       <c r="C429" s="5">
-        <v>0.16139080059999955</v>
+        <v>0.18339186419999987</v>
       </c>
       <c r="D429" s="5">
-        <v>30.486273208916902</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.466395859181077</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>7.4773686764000002</v>
+        <v>7.4855456756000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.11826432770000039</v>
+        <v>0.14366062670000002</v>
       </c>
       <c r="D430" s="5">
-        <v>21.083788076254841</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.180025308429666</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>7.5311729240999998</v>
+        <v>7.3957639642000004</v>
       </c>
       <c r="C431" s="5">
-        <v>5.3804247699999586E-2</v>
+        <v>-8.9781711399999686E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>8.9847928670826036</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.480314920886505</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>7.5545399871000001</v>
+        <v>7.4206686899000003</v>
       </c>
       <c r="C432" s="5">
-        <v>2.3367063000000243E-2</v>
+        <v>2.4904725699999908E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>3.787453552234421</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1166051245455693</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>7.5732502493</v>
+        <v>7.4070251026999996</v>
       </c>
       <c r="C433" s="5">
-        <v>1.8710262199999939E-2</v>
+        <v>-1.3643587200000695E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>3.0128498471446497</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1841366052571587</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>7.5850383175999996</v>
+        <v>7.3783985808999999</v>
       </c>
       <c r="C434" s="5">
-        <v>1.1788068299999566E-2</v>
+        <v>-2.8626521799999693E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>1.8839220673543045</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5404138385503607</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>7.649634174</v>
+        <v>7.4531255403000003</v>
       </c>
       <c r="C435" s="5">
-        <v>6.4595856400000429E-2</v>
+        <v>7.4726959400000403E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>10.711988056974398</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.853723625424607</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>7.5905125211</v>
+        <v>7.3850904678999996</v>
       </c>
       <c r="C436" s="5">
-        <v>-5.9121652900000043E-2</v>
+        <v>-6.8035072400000729E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-8.8901747305140777</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.420507153156178</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>7.6101011803</v>
+        <v>7.3966863888000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.958865920000008E-2</v>
+        <v>1.15959209000005E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>3.1411477123351572</v>
+        <v>1.9005734645702876</v>
       </c>
       <c r="E437" s="5">
-        <v>8.5803870674296299</v>
+        <v>6.1300175039874061</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>7.3417002703999996</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-5.498611840000045E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-8.5648174614805015</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>7.3496393505000004</v>
+      </c>
+      <c r="C439" s="5">
+        <v>7.9390801000007727E-3</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.3053873013483042</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcamanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>