--- v4 (2026-04-21)
+++ v5 (2026-05-11)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F1547F77-2917-45DC-98C3-631240324F82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CEF59F2C-4111-4680-B1CA-38EEE35132A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3F36C740-1CAF-453E-A0F3-D67DA1CB3F28}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{402535C9-EA8F-42FB-AAD9-CA2FBA307D1A}"/>
   </bookViews>
   <sheets>
     <sheet name="mcamanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0F8D21D-38B1-4E7B-979F-375600817F05}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB61AA25-7081-4384-96E1-9C49EE456084}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>13.073720366</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>12.675245076</v>
       </c>
       <c r="C7" s="5">
         <v>-0.39847529000000037</v>
       </c>
       <c r="D7" s="5">
         <v>-31.025893556253781</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>12.492465108999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.1827799670000001</v>
       </c>
       <c r="D8" s="5">
         <v>-15.995730476911396</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>12.760155658</v>
       </c>
       <c r="C9" s="5">
         <v>0.267690549000001</v>
       </c>
       <c r="D9" s="5">
         <v>28.971551832337596</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>12.678690869</v>
       </c>
       <c r="C10" s="5">
         <v>-8.1464788999999982E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-7.3978032882649263</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>12.854837501</v>
       </c>
       <c r="C11" s="5">
         <v>0.17614663200000003</v>
       </c>
       <c r="D11" s="5">
         <v>18.006556173675815</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>12.827018952</v>
       </c>
       <c r="C12" s="5">
         <v>-2.7818549000000914E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-2.5661767902450339</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>12.722990204</v>
       </c>
       <c r="C13" s="5">
         <v>-0.10402874799999928</v>
       </c>
       <c r="D13" s="5">
         <v>-9.3095667527529518</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>12.70281969</v>
       </c>
       <c r="C14" s="5">
         <v>-2.0170514000000139E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-1.8859305983890851</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>12.638755888</v>
       </c>
       <c r="C15" s="5">
         <v>-6.4063801999999725E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-5.8868507674558206</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>12.567409809999999</v>
       </c>
       <c r="C16" s="5">
         <v>-7.1346078000001256E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-6.5676187177040601</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>12.605812095999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.8402286000000174E-2</v>
       </c>
       <c r="D17" s="5">
         <v>3.7291033564188503</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>12.384031628000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.22178046799999862</v>
       </c>
       <c r="D18" s="5">
         <v>-19.184497102984444</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>12.26392237</v>
       </c>
       <c r="C19" s="5">
         <v>-0.12010925800000116</v>
       </c>
       <c r="D19" s="5">
         <v>-11.037273711476924</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>12.266980558</v>
       </c>
       <c r="C20" s="5">
         <v>3.0581880000006834E-3</v>
       </c>
       <c r="D20" s="5">
         <v>0.29964825773038939</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>12.183843615000001</v>
       </c>
       <c r="C21" s="5">
         <v>-8.3136942999999519E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-7.8363494612715971</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>12.069735251000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.1141083639999998</v>
       </c>
       <c r="D22" s="5">
         <v>-10.677445318695</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>12.077628581000001</v>
       </c>
       <c r="C23" s="5">
         <v>7.8933299999999207E-3</v>
       </c>
       <c r="D23" s="5">
         <v>0.7876013645219615</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>12.151770952</v>
       </c>
       <c r="C24" s="5">
         <v>7.4142370999998874E-2</v>
       </c>
       <c r="D24" s="5">
         <v>7.6204644582408942</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>12.224872568</v>
       </c>
       <c r="C25" s="5">
         <v>7.3101616000000647E-2</v>
       </c>
       <c r="D25" s="5">
         <v>7.4625618088117962</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>11.993299052999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.2315735150000009</v>
       </c>
       <c r="D26" s="5">
         <v>-20.50645465395705</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>11.828258177</v>
       </c>
       <c r="C27" s="5">
         <v>-0.16504087599999906</v>
       </c>
       <c r="D27" s="5">
         <v>-15.319075858309429</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.858675347</v>
       </c>
       <c r="C28" s="5">
         <v>3.0417169999999771E-2</v>
       </c>
       <c r="D28" s="5">
         <v>3.1299034243347679</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>11.680034449000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.17864089799999938</v>
       </c>
       <c r="D29" s="5">
         <v>-16.651972030898566</v>
       </c>
       <c r="E29" s="5">
         <v>-7.3440539962812963</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.802294387</v>
       </c>
       <c r="C30" s="5">
         <v>0.12225993799999912</v>
       </c>
       <c r="D30" s="5">
         <v>13.309894032787861</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.942263745</v>
       </c>
       <c r="C31" s="5">
         <v>0.1399693580000001</v>
       </c>
       <c r="D31" s="5">
         <v>15.197374909051264</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.732591892</v>
       </c>
       <c r="C32" s="5">
         <v>-0.20967185299999969</v>
       </c>
       <c r="D32" s="5">
         <v>-19.148576183868382</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.919746771</v>
       </c>
       <c r="C33" s="5">
         <v>0.1871548789999995</v>
       </c>
       <c r="D33" s="5">
         <v>20.914052513838179</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.857359016</v>
       </c>
       <c r="C34" s="5">
         <v>-6.2387754999999601E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-6.1030932553472255</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>12.209060151999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.35170113599999908</v>
       </c>
       <c r="D35" s="5">
         <v>42.014001987779672</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.801026318</v>
       </c>
       <c r="C36" s="5">
         <v>-0.40803383399999937</v>
       </c>
       <c r="D36" s="5">
         <v>-33.495574581141284</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.736202335</v>
       </c>
       <c r="C37" s="5">
         <v>-6.482398300000014E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-6.3961499825596846</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.494038213</v>
       </c>
       <c r="C38" s="5">
         <v>-0.24216412200000015</v>
       </c>
       <c r="D38" s="5">
         <v>-22.135306052225012</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.810096053000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.31605784000000092</v>
       </c>
       <c r="D39" s="5">
         <v>38.474408197864165</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.825518591</v>
       </c>
       <c r="C40" s="5">
         <v>1.5422537999999264E-2</v>
       </c>
       <c r="D40" s="5">
         <v>1.5783571496689186</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.838115316</v>
       </c>
       <c r="C41" s="5">
         <v>1.2596724999999864E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.2857740979397958</v>
       </c>
       <c r="E41" s="5">
         <v>1.3534280886777106</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.910413879</v>
       </c>
       <c r="C42" s="5">
         <v>7.2298563000000371E-2</v>
       </c>
       <c r="D42" s="5">
         <v>7.5799763464071246</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.808042429</v>
       </c>
       <c r="C43" s="5">
         <v>-0.1023714499999997</v>
       </c>
       <c r="D43" s="5">
         <v>-9.8402660014727417</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.991459106000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.18341667700000031</v>
       </c>
       <c r="D44" s="5">
         <v>20.317696522636687</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>12.066389214000001</v>
       </c>
       <c r="C45" s="5">
         <v>7.4930108000000217E-2</v>
       </c>
       <c r="D45" s="5">
         <v>7.7614903675355285</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>12.159134159000001</v>
       </c>
       <c r="C46" s="5">
         <v>9.2744944999999746E-2</v>
       </c>
       <c r="D46" s="5">
         <v>9.6235459395901835</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>12.448234601999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.28910044299999882</v>
       </c>
       <c r="D47" s="5">
         <v>32.574919013549383</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>11.863293327999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.58494127400000018</v>
       </c>
       <c r="D48" s="5">
         <v>-43.87322989817163</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.178709273000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.31541594500000159</v>
       </c>
       <c r="D49" s="5">
         <v>37.009895039712326</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.215829274000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.7120000999999903E-2</v>
       </c>
       <c r="D50" s="5">
         <v>3.7194714537864382</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.278859448</v>
       </c>
       <c r="C51" s="5">
         <v>6.3030173999999661E-2</v>
       </c>
       <c r="D51" s="5">
         <v>6.3704225138784487</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.171487858000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.10737158999999963</v>
       </c>
       <c r="D52" s="5">
         <v>-10.003068093900946</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.256229367</v>
       </c>
       <c r="C53" s="5">
         <v>8.4741508999998771E-2</v>
       </c>
       <c r="D53" s="5">
         <v>8.6822238965267537</v>
       </c>
       <c r="E53" s="5">
         <v>3.53193088459689</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.411432746999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.15520337999999967</v>
       </c>
       <c r="D54" s="5">
         <v>16.300199950043258</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.694618582</v>
       </c>
       <c r="C55" s="5">
         <v>0.28318583500000116</v>
       </c>
       <c r="D55" s="5">
         <v>31.090995320307325</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.749650765</v>
       </c>
       <c r="C56" s="5">
         <v>5.503218299999979E-2</v>
       </c>
       <c r="D56" s="5">
         <v>5.3279387718221827</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>12.500437912000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.24921285299999951</v>
       </c>
       <c r="D57" s="5">
         <v>-21.091595518526606</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>12.860798009</v>
       </c>
       <c r="C58" s="5">
         <v>0.36036009699999916</v>
       </c>
       <c r="D58" s="5">
         <v>40.641107928365663</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>12.682754019000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.17804398999999904</v>
       </c>
       <c r="D59" s="5">
         <v>-15.40439011160063</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>12.943421860999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.26066784199999837</v>
       </c>
       <c r="D60" s="5">
         <v>27.651652605521182</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>13.138870709000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.19544884800000162</v>
       </c>
       <c r="D61" s="5">
         <v>19.703595071563207</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>13.364637215</v>
       </c>
       <c r="C62" s="5">
         <v>0.22576650599999937</v>
       </c>
       <c r="D62" s="5">
         <v>22.684478901738302</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.345858493</v>
       </c>
       <c r="C63" s="5">
         <v>-1.8778722000000414E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-1.6731566287741195</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>13.307732586</v>
       </c>
       <c r="C64" s="5">
         <v>-3.8125906999999515E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-3.3747578470057937</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>13.253048016999999</v>
       </c>
       <c r="C65" s="5">
         <v>-5.4684569000000849E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-4.8211454324718961</v>
       </c>
       <c r="E65" s="5">
         <v>8.1331592299010111</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.797541705</v>
       </c>
       <c r="C66" s="5">
         <v>-0.45550631199999891</v>
       </c>
       <c r="D66" s="5">
         <v>-34.275183134249929</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>13.186563415</v>
       </c>
       <c r="C67" s="5">
         <v>0.38902170999999974</v>
       </c>
       <c r="D67" s="5">
         <v>43.238871167143976</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.125424463</v>
       </c>
       <c r="C68" s="5">
         <v>-6.1138952000000302E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-5.424041498801091</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.118570719999999</v>
       </c>
       <c r="C69" s="5">
         <v>-6.8537430000006339E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.6248112085341484</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.176508692000001</v>
       </c>
       <c r="C70" s="5">
         <v>5.7937972000001281E-2</v>
       </c>
       <c r="D70" s="5">
         <v>5.430431514339773</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.319905802999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.14339711099999874</v>
       </c>
       <c r="D71" s="5">
         <v>13.870075481225053</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.206245941000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11365986199999867</v>
       </c>
       <c r="D72" s="5">
         <v>-9.7725407120429431</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.271664613</v>
       </c>
       <c r="C73" s="5">
         <v>6.5418671999999845E-2</v>
       </c>
       <c r="D73" s="5">
         <v>6.1089963503025091</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.299117962</v>
       </c>
       <c r="C74" s="5">
         <v>2.745334899999996E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.5107192299462788</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.334331659</v>
       </c>
       <c r="C75" s="5">
         <v>3.5213696999999655E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.2240695802366881</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.565106878</v>
       </c>
       <c r="C76" s="5">
         <v>0.23077521899999986</v>
       </c>
       <c r="D76" s="5">
         <v>22.863703773031308</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.546874043000001</v>
       </c>
       <c r="C77" s="5">
         <v>-1.823283499999917E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.6010474761441462</v>
       </c>
       <c r="E77" s="5">
         <v>2.2170449063725117</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.374307030000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.1725670130000001</v>
       </c>
       <c r="D78" s="5">
         <v>-14.259432512868909</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>13.321780163</v>
       </c>
       <c r="C79" s="5">
         <v>-5.2526867000000976E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-4.6124522273246811</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>13.217287632</v>
       </c>
       <c r="C80" s="5">
         <v>-0.104492531</v>
       </c>
       <c r="D80" s="5">
         <v>-9.0168555873926142</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>12.779795211</v>
       </c>
       <c r="C81" s="5">
         <v>-0.43749242099999996</v>
       </c>
       <c r="D81" s="5">
         <v>-33.230420512617584</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>12.802233019999999</v>
       </c>
       <c r="C82" s="5">
         <v>2.2437808999999476E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.1273347949819055</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>12.937773648</v>
       </c>
       <c r="C83" s="5">
         <v>0.13554062800000111</v>
       </c>
       <c r="D83" s="5">
         <v>13.471253223076696</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.0400653</v>
       </c>
       <c r="C84" s="5">
         <v>0.1022916519999999</v>
       </c>
       <c r="D84" s="5">
         <v>9.911367146667672</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>12.976702007</v>
       </c>
       <c r="C85" s="5">
         <v>-6.3363293000000098E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-5.6776121823085894</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>12.933240815</v>
       </c>
       <c r="C86" s="5">
         <v>-4.3461192000000537E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-3.9457934617910806</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>13.054336927</v>
       </c>
       <c r="C87" s="5">
         <v>0.12109611200000003</v>
       </c>
       <c r="D87" s="5">
         <v>11.832862105207308</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>13.049931824</v>
       </c>
       <c r="C88" s="5">
         <v>-4.4051029999998548E-3</v>
       </c>
       <c r="D88" s="5">
         <v>-0.40418168520938158</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>13.086556921</v>
       </c>
       <c r="C89" s="5">
         <v>3.662509699999994E-2</v>
       </c>
       <c r="D89" s="5">
         <v>3.4203178585107796</v>
       </c>
       <c r="E89" s="5">
         <v>-3.3979582340463166</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>12.956286799000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.13027012199999888</v>
       </c>
       <c r="D90" s="5">
         <v>-11.312614272048327</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>12.733321338</v>
       </c>
       <c r="C91" s="5">
         <v>-0.22296546100000114</v>
       </c>
       <c r="D91" s="5">
         <v>-18.804164782445689</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>12.628682111</v>
       </c>
       <c r="C92" s="5">
         <v>-0.10463922699999983</v>
       </c>
       <c r="D92" s="5">
         <v>-9.4275767923147846</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>13.139329933999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.51064782299999933</v>
       </c>
       <c r="D93" s="5">
         <v>60.909705892911759</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>13.23147125</v>
       </c>
       <c r="C94" s="5">
         <v>9.2141316000001083E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.7474376423351217</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>13.357757694</v>
       </c>
       <c r="C95" s="5">
         <v>0.12628644399999978</v>
       </c>
       <c r="D95" s="5">
         <v>12.07405481501549</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>12.552602724</v>
       </c>
       <c r="C96" s="5">
         <v>-0.80515497000000025</v>
       </c>
       <c r="D96" s="5">
         <v>-52.57550941226544</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>12.77362727</v>
       </c>
       <c r="C97" s="5">
         <v>0.22102454600000065</v>
       </c>
       <c r="D97" s="5">
         <v>23.300677839395579</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>12.647874882</v>
       </c>
       <c r="C98" s="5">
         <v>-0.12575238800000044</v>
       </c>
       <c r="D98" s="5">
         <v>-11.19450172868186</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>12.681153403</v>
       </c>
       <c r="C99" s="5">
         <v>3.3278520999999728E-2</v>
       </c>
       <c r="D99" s="5">
         <v>3.2034809399154485</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>12.55782026</v>
       </c>
       <c r="C100" s="5">
         <v>-0.12333314299999998</v>
       </c>
       <c r="D100" s="5">
         <v>-11.06635796277291</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>12.571652702</v>
       </c>
       <c r="C101" s="5">
         <v>1.3832442E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.3298375583824518</v>
       </c>
       <c r="E101" s="5">
         <v>-3.9346042057382791</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>13.035070073</v>
       </c>
       <c r="C102" s="5">
         <v>0.46341737100000024</v>
       </c>
       <c r="D102" s="5">
         <v>54.401652081849974</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>12.649368926999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.38570114600000061</v>
       </c>
       <c r="D103" s="5">
         <v>-30.262581167519865</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.426863237999999</v>
       </c>
       <c r="C104" s="5">
         <v>-0.22250568900000012</v>
       </c>
       <c r="D104" s="5">
         <v>-19.181289884548136</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.482097638999999</v>
       </c>
       <c r="C105" s="5">
         <v>5.5234400999999878E-2</v>
       </c>
       <c r="D105" s="5">
         <v>5.4660497681554121</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.425520999</v>
       </c>
       <c r="C106" s="5">
         <v>-5.6576639999999401E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-5.305580434418367</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.354293766</v>
       </c>
       <c r="C107" s="5">
         <v>-7.1227233000000112E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-6.6660177873345212</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>12.256610820000001</v>
       </c>
       <c r="C108" s="5">
         <v>-9.7682945999999049E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-9.0862298687684468</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>12.372652796000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.11604197599999999</v>
       </c>
       <c r="D109" s="5">
         <v>11.971927496238632</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>12.358739094000001</v>
       </c>
       <c r="C110" s="5">
         <v>-1.3913701999999972E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-1.341148145186899</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.313658144</v>
       </c>
       <c r="C111" s="5">
         <v>-4.5080950000000897E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-4.2904792348010261</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>11.884883297</v>
       </c>
       <c r="C112" s="5">
         <v>-0.42877484699999968</v>
       </c>
       <c r="D112" s="5">
         <v>-34.642722971555564</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.388383607</v>
       </c>
       <c r="C113" s="5">
         <v>0.50350030999999973</v>
       </c>
       <c r="D113" s="5">
         <v>64.526810849155098</v>
       </c>
       <c r="E113" s="5">
         <v>-1.4577963561691831</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.432922698</v>
       </c>
       <c r="C114" s="5">
         <v>4.4539091000000752E-2</v>
       </c>
       <c r="D114" s="5">
         <v>4.4006164174544393</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.223742397000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.20918030099999996</v>
       </c>
       <c r="D115" s="5">
         <v>-18.422298042874839</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.504865605999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.28112320899999865</v>
       </c>
       <c r="D116" s="5">
         <v>31.370567153904293</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>12.664168221000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.15930261500000142</v>
       </c>
       <c r="D117" s="5">
         <v>16.405018902461844</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.307510735999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.35665748500000127</v>
       </c>
       <c r="D118" s="5">
         <v>-29.022184189622013</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>12.470696845000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.16318610900000152</v>
       </c>
       <c r="D119" s="5">
         <v>17.124023653437416</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>12.567033326000001</v>
       </c>
       <c r="C120" s="5">
         <v>9.6336480999999807E-2</v>
       </c>
       <c r="D120" s="5">
         <v>9.6742159056089516</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>12.574654754999999</v>
       </c>
       <c r="C121" s="5">
         <v>7.6214289999985141E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.73018684880881146</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>12.546982696000001</v>
       </c>
       <c r="C122" s="5">
         <v>-2.7672058999998583E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-2.6090173627394853</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>12.545232109000001</v>
       </c>
       <c r="C123" s="5">
         <v>-1.7505870000000812E-3</v>
       </c>
       <c r="D123" s="5">
         <v>-0.16729863859423766</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>12.604246342</v>
       </c>
       <c r="C124" s="5">
         <v>5.9014232999999194E-2</v>
       </c>
       <c r="D124" s="5">
         <v>5.7933037986794611</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>12.528948352</v>
       </c>
       <c r="C125" s="5">
         <v>-7.529798999999926E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-6.9379025999474653</v>
       </c>
       <c r="E125" s="5">
         <v>1.1346495996505501</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>12.342992878</v>
       </c>
       <c r="C126" s="5">
         <v>-0.18595547400000001</v>
       </c>
       <c r="D126" s="5">
         <v>-16.426168454600365</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>12.396878640000001</v>
       </c>
       <c r="C127" s="5">
         <v>5.388576200000017E-2</v>
       </c>
       <c r="D127" s="5">
         <v>5.3664760054814575</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>12.084833137</v>
       </c>
       <c r="C128" s="5">
         <v>-0.31204550300000022</v>
       </c>
       <c r="D128" s="5">
         <v>-26.355604380951991</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>11.940066499</v>
       </c>
       <c r="C129" s="5">
         <v>-0.14476663800000011</v>
       </c>
       <c r="D129" s="5">
         <v>-13.464750881832666</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.080432443999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.14036594499999921</v>
       </c>
       <c r="D130" s="5">
         <v>15.055881906385915</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.186147438000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.10571499400000128</v>
       </c>
       <c r="D131" s="5">
         <v>11.021570592419483</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.032277275</v>
       </c>
       <c r="C132" s="5">
         <v>-0.15387016300000056</v>
       </c>
       <c r="D132" s="5">
         <v>-14.14277705969692</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.143052479</v>
       </c>
       <c r="C133" s="5">
         <v>0.11077520399999941</v>
       </c>
       <c r="D133" s="5">
         <v>11.624746796772811</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.233605559000001</v>
       </c>
       <c r="C134" s="5">
         <v>9.0553080000001174E-2</v>
       </c>
       <c r="D134" s="5">
         <v>9.3249333162007009</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.179591324</v>
       </c>
       <c r="C135" s="5">
         <v>-5.4014235000000355E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-5.1714937337175808</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.140452807999999</v>
       </c>
       <c r="C136" s="5">
         <v>-3.9138516000001289E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-3.7887122366222603</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.086428679000001</v>
       </c>
       <c r="C137" s="5">
         <v>-5.4024128999998311E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-5.2111395094294739</v>
       </c>
       <c r="E137" s="5">
         <v>-3.5319777890963966</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.165205661</v>
       </c>
       <c r="C138" s="5">
         <v>7.8776981999999052E-2</v>
       </c>
       <c r="D138" s="5">
         <v>8.1079272187888574</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.069850903000001</v>
       </c>
       <c r="C139" s="5">
         <v>-9.5354757999999151E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-9.0108936012966758</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.070079362</v>
       </c>
       <c r="C140" s="5">
         <v>2.2845899999879293E-4</v>
       </c>
       <c r="D140" s="5">
         <v>2.2716050455406922E-2</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.944085011</v>
       </c>
       <c r="C141" s="5">
         <v>-0.12599435099999923</v>
       </c>
       <c r="D141" s="5">
         <v>-11.831567100946073</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.849921824999999</v>
       </c>
       <c r="C142" s="5">
         <v>-9.4163186000001176E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-9.0607864793609938</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.891116402</v>
       </c>
       <c r="C143" s="5">
         <v>4.1194577000000621E-2</v>
       </c>
       <c r="D143" s="5">
         <v>4.252323242777889</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>10.978787343</v>
       </c>
       <c r="C144" s="5">
         <v>-0.91232905899999928</v>
       </c>
       <c r="D144" s="5">
         <v>-61.630962022905877</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.974770735</v>
       </c>
       <c r="C145" s="5">
         <v>-4.0166080000005877E-3</v>
       </c>
       <c r="D145" s="5">
         <v>-0.43813972168265103</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>11.006001118</v>
       </c>
       <c r="C146" s="5">
         <v>3.1230383000000472E-2</v>
       </c>
       <c r="D146" s="5">
         <v>3.4687381982989818</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>11.002344017</v>
       </c>
       <c r="C147" s="5">
         <v>-3.6571009999999404E-3</v>
       </c>
       <c r="D147" s="5">
         <v>-0.39801102803506128</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.979345733000001</v>
       </c>
       <c r="C148" s="5">
         <v>-2.2998283999999813E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-2.4797312382054071</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.834910082</v>
       </c>
       <c r="C149" s="5">
         <v>-0.14443565100000022</v>
       </c>
       <c r="D149" s="5">
         <v>-14.692698091867662</v>
       </c>
       <c r="E149" s="5">
         <v>-10.354742746916601</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.709042855</v>
       </c>
       <c r="C150" s="5">
         <v>-0.12586722700000053</v>
       </c>
       <c r="D150" s="5">
         <v>-13.083117631632646</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.606709050999999</v>
       </c>
       <c r="C151" s="5">
         <v>-0.10233380400000058</v>
       </c>
       <c r="D151" s="5">
         <v>-10.883115714592694</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>10.589337946000001</v>
       </c>
       <c r="C152" s="5">
         <v>-1.7371104999998721E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9476899625051725</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.149114002999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.44022394300000123</v>
       </c>
       <c r="D153" s="5">
         <v>-39.922497746935029</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>9.7326064258000002</v>
       </c>
       <c r="C154" s="5">
         <v>-0.41650757719999909</v>
       </c>
       <c r="D154" s="5">
         <v>-39.519918681028841</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>9.8595631012999991</v>
       </c>
       <c r="C155" s="5">
         <v>0.12695667549999889</v>
       </c>
       <c r="D155" s="5">
         <v>16.826700984651932</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>9.8281445034000008</v>
       </c>
       <c r="C156" s="5">
         <v>-3.1418597899998346E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-3.7576210408334809</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.022046660000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.1939021566000001</v>
       </c>
       <c r="D157" s="5">
         <v>26.420832214771494</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>9.5947275425999994</v>
       </c>
       <c r="C158" s="5">
         <v>-0.4273191174000015</v>
       </c>
       <c r="D158" s="5">
         <v>-40.71910978281069</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>9.2998098642000002</v>
       </c>
       <c r="C159" s="5">
         <v>-0.29491767839999916</v>
       </c>
       <c r="D159" s="5">
         <v>-31.246142131712638</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9.2098516816</v>
       </c>
       <c r="C160" s="5">
         <v>-8.9958182600000214E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-11.009673214436855</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9.0677551589000007</v>
       </c>
       <c r="C161" s="5">
         <v>-0.14209652269999928</v>
       </c>
       <c r="D161" s="5">
         <v>-17.021460536165399</v>
       </c>
       <c r="E161" s="5">
         <v>-16.309825459795636</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>9.2353294555000005</v>
       </c>
       <c r="C162" s="5">
         <v>0.16757429659999978</v>
       </c>
       <c r="D162" s="5">
         <v>24.575113776690838</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9.4405047656000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.20517531009999956</v>
       </c>
       <c r="D163" s="5">
         <v>30.170890536752658</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9.4233018345000001</v>
       </c>
       <c r="C164" s="5">
         <v>-1.720293109999993E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-2.1649130725840071</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9.6537487071000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.23044687259999996</v>
       </c>
       <c r="D165" s="5">
         <v>33.633287099388333</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>9.6265577519000001</v>
       </c>
       <c r="C166" s="5">
         <v>-2.7190955200000033E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-3.3280740241208528</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>9.5392199055999995</v>
       </c>
       <c r="C167" s="5">
         <v>-8.7337846300000521E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-10.359952091126912</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>9.7281469735999995</v>
       </c>
       <c r="C168" s="5">
         <v>0.18892706799999992</v>
       </c>
       <c r="D168" s="5">
         <v>26.53397540609248</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9.7943972702999993</v>
       </c>
       <c r="C169" s="5">
         <v>6.6250296699999822E-2</v>
       </c>
       <c r="D169" s="5">
         <v>8.48535272382016</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>9.9053181665000007</v>
       </c>
       <c r="C170" s="5">
         <v>0.11092089620000145</v>
       </c>
       <c r="D170" s="5">
         <v>14.469180675858917</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>9.1878806371999993</v>
       </c>
       <c r="C171" s="5">
         <v>-0.71743752930000149</v>
       </c>
       <c r="D171" s="5">
         <v>-59.433926400593286</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>9.4102330932000005</v>
       </c>
       <c r="C172" s="5">
         <v>0.2223524560000012</v>
       </c>
       <c r="D172" s="5">
         <v>33.235648286371266</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>9.3456806425999996</v>
       </c>
       <c r="C173" s="5">
         <v>-6.455245060000081E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-7.9281937446987421</v>
       </c>
       <c r="E173" s="5">
         <v>3.064986634836675</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>9.4407351286000001</v>
       </c>
       <c r="C174" s="5">
         <v>9.5054486000000438E-2</v>
       </c>
       <c r="D174" s="5">
         <v>12.911589485526331</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>9.3761080568999997</v>
       </c>
       <c r="C175" s="5">
         <v>-6.4627071700000371E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-7.9123292452125789</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>9.3450990033999997</v>
       </c>
       <c r="C176" s="5">
         <v>-3.100905350000005E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-3.8972899320511067</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>9.3359388842000008</v>
       </c>
       <c r="C177" s="5">
         <v>-9.1601191999988174E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-1.1699261984281728</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>9.4395337303000009</v>
       </c>
       <c r="C178" s="5">
         <v>0.10359484610000003</v>
       </c>
       <c r="D178" s="5">
         <v>14.159093551339573</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>9.3283067553999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.111226974900001</v>
       </c>
       <c r="D179" s="5">
         <v>-13.258422171169881</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>9.2369837085000004</v>
       </c>
       <c r="C180" s="5">
         <v>-9.1323046899999483E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-11.135499925530457</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>9.1717350711000005</v>
       </c>
       <c r="C181" s="5">
         <v>-6.5248637399999865E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-8.1549222677970263</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>8.9878490208000006</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18388605029999994</v>
       </c>
       <c r="D182" s="5">
         <v>-21.575600173593635</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>8.9613224850000002</v>
       </c>
       <c r="C183" s="5">
         <v>-2.6526535800000417E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-3.4847247484297461</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>9.0045849299</v>
       </c>
       <c r="C184" s="5">
         <v>4.3262444899999863E-2</v>
       </c>
       <c r="D184" s="5">
         <v>5.94954803300074</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>9.0294022466000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.4817316700000092E-2</v>
       </c>
       <c r="D185" s="5">
         <v>3.3578874314742047</v>
       </c>
       <c r="E185" s="5">
         <v>-3.3842200273602518</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>8.6386160898999993</v>
       </c>
       <c r="C186" s="5">
         <v>-0.39078615670000083</v>
       </c>
       <c r="D186" s="5">
         <v>-41.193940501517737</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>8.5080961451999997</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13051994469999961</v>
       </c>
       <c r="D187" s="5">
         <v>-16.697395301823281</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>8.5782475296000005</v>
       </c>
       <c r="C188" s="5">
         <v>7.0151384400000794E-2</v>
       </c>
       <c r="D188" s="5">
         <v>10.355559940259894</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>8.2372993418</v>
       </c>
       <c r="C189" s="5">
         <v>-0.34094818780000047</v>
       </c>
       <c r="D189" s="5">
         <v>-38.533951411411529</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>8.3629195843000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.12562024250000015</v>
       </c>
       <c r="D190" s="5">
         <v>19.9159265770692</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>8.5028416767999992</v>
       </c>
       <c r="C191" s="5">
         <v>0.1399220924999991</v>
       </c>
       <c r="D191" s="5">
         <v>22.032093558711807</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>8.5669908498999998</v>
       </c>
       <c r="C192" s="5">
         <v>6.4149173100000567E-2</v>
       </c>
       <c r="D192" s="5">
         <v>9.4385992437494579</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>8.5667607507000003</v>
       </c>
       <c r="C193" s="5">
         <v>-2.3009919999950057E-4</v>
       </c>
       <c r="D193" s="5">
         <v>-3.2225814084019255E-2</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>8.5807031422000009</v>
       </c>
       <c r="C194" s="5">
         <v>1.3942391500000539E-2</v>
       </c>
       <c r="D194" s="5">
         <v>1.9705753208453469</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>8.7231100864000002</v>
       </c>
       <c r="C195" s="5">
         <v>0.14240694419999933</v>
       </c>
       <c r="D195" s="5">
         <v>21.837705461715593</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>8.6824349744999996</v>
       </c>
       <c r="C196" s="5">
         <v>-4.0675111900000616E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-5.4542017408945265</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>8.7035514332999995</v>
       </c>
       <c r="C197" s="5">
         <v>2.1116458799999904E-2</v>
       </c>
       <c r="D197" s="5">
         <v>2.9578650019667752</v>
       </c>
       <c r="E197" s="5">
         <v>-3.6087750263058549</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>8.8296785340999993</v>
       </c>
       <c r="C198" s="5">
         <v>0.12612710079999978</v>
       </c>
       <c r="D198" s="5">
         <v>18.844942956570641</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>8.8318342838999992</v>
       </c>
       <c r="C199" s="5">
         <v>2.1557497999999953E-3</v>
       </c>
       <c r="D199" s="5">
         <v>0.29337153171622443</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>8.6776864978999999</v>
       </c>
       <c r="C200" s="5">
         <v>-0.15414778599999934</v>
       </c>
       <c r="D200" s="5">
         <v>-19.04633133909206</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>8.8353292300999993</v>
       </c>
       <c r="C201" s="5">
         <v>0.15764273219999936</v>
       </c>
       <c r="D201" s="5">
         <v>24.115314706787984</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>8.6883644757000003</v>
       </c>
       <c r="C202" s="5">
         <v>-0.14696475439999901</v>
       </c>
       <c r="D202" s="5">
         <v>-18.231971247519287</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>8.8023802953000008</v>
       </c>
       <c r="C203" s="5">
         <v>0.11401581960000051</v>
       </c>
       <c r="D203" s="5">
         <v>16.935171899577472</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>8.6158667741000006</v>
       </c>
       <c r="C204" s="5">
         <v>-0.1865135212000002</v>
       </c>
       <c r="D204" s="5">
         <v>-22.663205746381777</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>8.5769499422000006</v>
       </c>
       <c r="C205" s="5">
         <v>-3.8916831899999949E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-5.2876078010502869</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>8.6875589450999993</v>
       </c>
       <c r="C206" s="5">
         <v>0.11060900289999864</v>
       </c>
       <c r="D206" s="5">
         <v>16.621511717600491</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8.1818017039999997</v>
       </c>
       <c r="C207" s="5">
         <v>-0.50575724109999953</v>
       </c>
       <c r="D207" s="5">
         <v>-51.312864460389541</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>8.5608506123999994</v>
       </c>
       <c r="C208" s="5">
         <v>0.37904890839999972</v>
       </c>
       <c r="D208" s="5">
         <v>72.193053763110868</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>8.5926616781000007</v>
       </c>
       <c r="C209" s="5">
         <v>3.1811065700001251E-2</v>
       </c>
       <c r="D209" s="5">
         <v>4.5513214433497096</v>
       </c>
       <c r="E209" s="5">
         <v>-1.2740747963610799</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>8.5164732545999993</v>
       </c>
       <c r="C210" s="5">
         <v>-7.6188423500001434E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-10.136176554479203</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>8.4448566964000005</v>
       </c>
       <c r="C211" s="5">
         <v>-7.1616558199998792E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-9.6371398337400276</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>8.3619715840000008</v>
       </c>
       <c r="C212" s="5">
         <v>-8.2885112399999628E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-11.162395936665559</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>8.6531724944999997</v>
       </c>
       <c r="C213" s="5">
         <v>0.29120091049999886</v>
       </c>
       <c r="D213" s="5">
         <v>50.799563722106612</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>8.7212222066000002</v>
       </c>
       <c r="C214" s="5">
         <v>6.8049712100000548E-2</v>
       </c>
       <c r="D214" s="5">
         <v>9.8560273230770434</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>8.4986295464000001</v>
       </c>
       <c r="C215" s="5">
         <v>-0.22259266020000013</v>
       </c>
       <c r="D215" s="5">
         <v>-26.673904062385812</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>8.3518129793</v>
       </c>
       <c r="C216" s="5">
         <v>-0.14681656710000013</v>
       </c>
       <c r="D216" s="5">
         <v>-18.869838193430223</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8.5839801920000003</v>
       </c>
       <c r="C217" s="5">
         <v>0.23216721270000029</v>
       </c>
       <c r="D217" s="5">
         <v>38.961775170361655</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8.7883144405000007</v>
       </c>
       <c r="C218" s="5">
         <v>0.20433424850000037</v>
       </c>
       <c r="D218" s="5">
         <v>32.618028129591579</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8.5411437385000006</v>
       </c>
       <c r="C219" s="5">
         <v>-0.24717070200000002</v>
       </c>
       <c r="D219" s="5">
         <v>-28.989050455068632</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8.5441553661</v>
       </c>
       <c r="C220" s="5">
         <v>3.0116275999994002E-3</v>
       </c>
       <c r="D220" s="5">
         <v>0.42394438747892504</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8.4812432526000006</v>
       </c>
       <c r="C221" s="5">
         <v>-6.2912113499999478E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-8.4866211116472297</v>
       </c>
       <c r="E221" s="5">
         <v>-1.29666952655626</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8.5046305685999997</v>
       </c>
       <c r="C222" s="5">
         <v>2.3387315999999103E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.3596912435159387</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8.5456605734999993</v>
       </c>
       <c r="C223" s="5">
         <v>4.1030004899999639E-2</v>
       </c>
       <c r="D223" s="5">
         <v>5.945430704884469</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8.4351743014</v>
       </c>
       <c r="C224" s="5">
         <v>-0.11048627209999928</v>
       </c>
       <c r="D224" s="5">
         <v>-14.457671975966303</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>8.2773901981000009</v>
       </c>
       <c r="C225" s="5">
         <v>-0.15778410329999915</v>
       </c>
       <c r="D225" s="5">
         <v>-20.275389228689487</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>8.1462393901999999</v>
       </c>
       <c r="C226" s="5">
         <v>-0.131150807900001</v>
       </c>
       <c r="D226" s="5">
         <v>-17.440913416460436</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>8.0074016316000005</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13883775859999936</v>
       </c>
       <c r="D227" s="5">
         <v>-18.639553008816666</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>7.7440042014000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.26339743020000039</v>
       </c>
       <c r="D228" s="5">
         <v>-33.059706426040989</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>7.6583099916000004</v>
       </c>
       <c r="C229" s="5">
         <v>-8.5694209799999754E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-12.499942014864217</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>7.4614987135000002</v>
       </c>
       <c r="C230" s="5">
         <v>-0.19681127810000021</v>
       </c>
       <c r="D230" s="5">
         <v>-26.832617056952003</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>7.5471967356</v>
       </c>
       <c r="C231" s="5">
         <v>8.5698022099999882E-2</v>
       </c>
       <c r="D231" s="5">
         <v>14.687274327986799</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>7.3647760249000003</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18242071069999977</v>
       </c>
       <c r="D232" s="5">
         <v>-25.443335146375745</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>7.4073689507999996</v>
       </c>
       <c r="C233" s="5">
         <v>4.2592925899999301E-2</v>
       </c>
       <c r="D233" s="5">
         <v>7.165056295018668</v>
       </c>
       <c r="E233" s="5">
         <v>-12.661755709822319</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>7.0050493231999997</v>
       </c>
       <c r="C234" s="5">
         <v>-0.40231962759999984</v>
       </c>
       <c r="D234" s="5">
         <v>-48.835745690402121</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>6.8422084361</v>
       </c>
       <c r="C235" s="5">
         <v>-0.16284088709999978</v>
       </c>
       <c r="D235" s="5">
         <v>-24.591338781663175</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>6.8401716336999998</v>
       </c>
       <c r="C236" s="5">
         <v>-2.0368024000001483E-3</v>
       </c>
       <c r="D236" s="5">
         <v>-0.35663414270223903</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>6.5046137291999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.33555790449999989</v>
       </c>
       <c r="D237" s="5">
         <v>-45.316771501025435</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>6.6572834244000001</v>
       </c>
       <c r="C238" s="5">
         <v>0.15266969520000018</v>
       </c>
       <c r="D238" s="5">
         <v>32.101097031225656</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>6.7010760787999999</v>
       </c>
       <c r="C239" s="5">
         <v>4.3792654399999797E-2</v>
       </c>
       <c r="D239" s="5">
         <v>8.185740354862947</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>6.7071164440000004</v>
       </c>
       <c r="C240" s="5">
         <v>6.0403652000005081E-3</v>
       </c>
       <c r="D240" s="5">
         <v>1.0870615437672093</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>6.7297165708</v>
       </c>
       <c r="C241" s="5">
         <v>2.2600126799999565E-2</v>
       </c>
       <c r="D241" s="5">
         <v>4.1192737879894858</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>6.6504003383999999</v>
       </c>
       <c r="C242" s="5">
         <v>-7.9316232400000075E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-13.261443749224044</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>6.6697256608000002</v>
       </c>
       <c r="C243" s="5">
         <v>1.9325322400000289E-2</v>
       </c>
       <c r="D243" s="5">
         <v>3.5433413196717556</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>6.5783002576999996</v>
       </c>
       <c r="C244" s="5">
         <v>-9.142540310000058E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-15.263863614415119</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>6.5208651815999996</v>
       </c>
       <c r="C245" s="5">
         <v>-5.7435076099999982E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-9.988427917362241</v>
       </c>
       <c r="E245" s="5">
         <v>-11.967863017060287</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>6.6985837515000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.17771856990000057</v>
       </c>
       <c r="D246" s="5">
         <v>38.080784077883514</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>6.4297269748000003</v>
       </c>
       <c r="C247" s="5">
         <v>-0.26885677669999986</v>
       </c>
       <c r="D247" s="5">
         <v>-38.833379980852314</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>6.6258845166000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.19615754179999989</v>
       </c>
       <c r="D248" s="5">
         <v>43.422062676595004</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>6.5275231974999999</v>
       </c>
       <c r="C249" s="5">
         <v>-9.8361319100000344E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-16.429165305144565</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>6.5776444213999996</v>
       </c>
       <c r="C250" s="5">
         <v>5.0121223899999734E-2</v>
       </c>
       <c r="D250" s="5">
         <v>9.6133932391840204</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>6.0982623958</v>
       </c>
       <c r="C251" s="5">
         <v>-0.47938202559999965</v>
       </c>
       <c r="D251" s="5">
         <v>-59.669966943573428</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>6.0677820970000003</v>
       </c>
       <c r="C252" s="5">
         <v>-3.0480298799999694E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-5.8356684011230282</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>6.1066684777000004</v>
       </c>
       <c r="C253" s="5">
         <v>3.8886380700000167E-2</v>
       </c>
       <c r="D253" s="5">
         <v>7.9673410640843878</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>6.1447959589999996</v>
       </c>
       <c r="C254" s="5">
         <v>3.8127481299999211E-2</v>
       </c>
       <c r="D254" s="5">
         <v>7.7550113692640199</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>6.0958094047999998</v>
       </c>
       <c r="C255" s="5">
         <v>-4.8986554199999865E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-9.1579434298759033</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>6.0939769653000004</v>
       </c>
       <c r="C256" s="5">
         <v>-1.8324394999993388E-3</v>
       </c>
       <c r="D256" s="5">
         <v>-0.36013190869982337</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>6.1326856540000003</v>
       </c>
       <c r="C257" s="5">
         <v>3.8708688699999882E-2</v>
       </c>
       <c r="D257" s="5">
         <v>7.8943625427818631</v>
       </c>
       <c r="E257" s="5">
         <v>-5.9528838089664804</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>6.1964473964</v>
       </c>
       <c r="C258" s="5">
         <v>6.3761742399999655E-2</v>
       </c>
       <c r="D258" s="5">
         <v>13.215203937079112</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>6.1129358087999996</v>
       </c>
       <c r="C259" s="5">
         <v>-8.3511587600000325E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-15.026243501185998</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>6.0357004954000004</v>
       </c>
       <c r="C260" s="5">
         <v>-7.7235313399999228E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-14.151216014836143</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>6.0346353819000003</v>
       </c>
       <c r="C261" s="5">
         <v>-1.0651135000001588E-3</v>
       </c>
       <c r="D261" s="5">
         <v>-0.21155728290792597</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>6.0819416184000001</v>
       </c>
       <c r="C262" s="5">
         <v>4.7306236499999876E-2</v>
       </c>
       <c r="D262" s="5">
         <v>9.8233144172333873</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>6.0950805965999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.3138978199999762E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.6234166687314708</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>6.1621306632000001</v>
       </c>
       <c r="C264" s="5">
         <v>6.7050066600000235E-2</v>
       </c>
       <c r="D264" s="5">
         <v>14.029547860091608</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>6.0997360702999996</v>
       </c>
       <c r="C265" s="5">
         <v>-6.239459290000049E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-11.496246153599355</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>6.1391326572000002</v>
       </c>
       <c r="C266" s="5">
         <v>3.9396586900000585E-2</v>
       </c>
       <c r="D266" s="5">
         <v>8.0318188482473296</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>6.2232866403999996</v>
       </c>
       <c r="C267" s="5">
         <v>8.4153983199999338E-2</v>
       </c>
       <c r="D267" s="5">
         <v>17.747973674102191</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>6.4991508381000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.2758641977000007</v>
       </c>
       <c r="D268" s="5">
         <v>68.283579767304431</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>6.4254756285000001</v>
       </c>
       <c r="C269" s="5">
         <v>-7.367520960000018E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-12.786449108934338</v>
       </c>
       <c r="E269" s="5">
         <v>4.7742537449156464</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>6.4913479020000002</v>
       </c>
       <c r="C270" s="5">
         <v>6.5872273500000134E-2</v>
       </c>
       <c r="D270" s="5">
         <v>13.019988748325817</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>6.4860761868000001</v>
       </c>
       <c r="C271" s="5">
         <v>-5.2717152000001377E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-0.97019579599990635</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>6.5353637390000001</v>
       </c>
       <c r="C272" s="5">
         <v>4.9287552200000029E-2</v>
       </c>
       <c r="D272" s="5">
         <v>9.509708127141959</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>6.5262280367000001</v>
       </c>
       <c r="C273" s="5">
         <v>-9.1357023000000481E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-1.6646277391319964</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>6.4848907635000002</v>
       </c>
       <c r="C274" s="5">
         <v>-4.1337273199999913E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-7.3415474677773318</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>6.4948520417999998</v>
       </c>
       <c r="C275" s="5">
         <v>9.9612782999995986E-3</v>
       </c>
       <c r="D275" s="5">
         <v>1.85894283494068</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>6.5617461483000001</v>
       </c>
       <c r="C276" s="5">
         <v>6.6894106500000383E-2</v>
       </c>
       <c r="D276" s="5">
         <v>13.084206975183488</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>6.7109176534000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.14917150509999999</v>
       </c>
       <c r="D277" s="5">
         <v>30.963362739739075</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>6.7522419272</v>
       </c>
       <c r="C278" s="5">
         <v>4.1324273799999922E-2</v>
       </c>
       <c r="D278" s="5">
         <v>7.6447897470928616</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>6.7508495591999997</v>
       </c>
       <c r="C279" s="5">
         <v>-1.3923680000003102E-3</v>
       </c>
       <c r="D279" s="5">
         <v>-0.24716945018248282</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>6.8037290489000002</v>
       </c>
       <c r="C280" s="5">
         <v>5.2879489700000448E-2</v>
       </c>
       <c r="D280" s="5">
         <v>9.8153272673995993</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>6.8194020367999997</v>
       </c>
       <c r="C281" s="5">
         <v>1.5672987899999491E-2</v>
       </c>
       <c r="D281" s="5">
         <v>2.7995988191114263</v>
       </c>
       <c r="E281" s="5">
         <v>6.1306964818721221</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>6.8845908965999998</v>
       </c>
       <c r="C282" s="5">
         <v>6.518885980000011E-2</v>
       </c>
       <c r="D282" s="5">
         <v>12.09393613352454</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>6.9592635323999996</v>
       </c>
       <c r="C283" s="5">
         <v>7.4672635799999831E-2</v>
       </c>
       <c r="D283" s="5">
         <v>13.820825804204429</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>6.9407445856000001</v>
       </c>
       <c r="C284" s="5">
         <v>-1.8518946799999547E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-3.1469360099490085</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>6.9093502162</v>
       </c>
       <c r="C285" s="5">
         <v>-3.1394369400000066E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-5.2948226430704182</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>6.8826280289000001</v>
       </c>
       <c r="C286" s="5">
         <v>-2.6722187299999867E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-4.5435876107854494</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>6.8909870983000001</v>
       </c>
       <c r="C287" s="5">
         <v>8.3590693999999743E-3</v>
       </c>
       <c r="D287" s="5">
         <v>1.4671953761485224</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>6.8680272814999999</v>
       </c>
       <c r="C288" s="5">
         <v>-2.2959816800000254E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-3.925773248703246</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>6.8214423161999997</v>
       </c>
       <c r="C289" s="5">
         <v>-4.6584965300000114E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-7.8425620790226631</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>6.7518546028999999</v>
       </c>
       <c r="C290" s="5">
         <v>-6.9587713299999798E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-11.577570057085151</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>6.7697887003000004</v>
       </c>
       <c r="C291" s="5">
         <v>1.7934097400000404E-2</v>
       </c>
       <c r="D291" s="5">
         <v>3.2343876781732339</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>6.7048038241999999</v>
       </c>
       <c r="C292" s="5">
         <v>-6.4984876100000477E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-10.929981872649908</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>6.6315954366999996</v>
       </c>
       <c r="C293" s="5">
         <v>-7.3208387500000249E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-12.343649719988603</v>
       </c>
       <c r="E293" s="5">
         <v>-2.754003930059068</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>6.2930351446000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.33856029209999949</v>
       </c>
       <c r="D294" s="5">
         <v>-46.678102287987514</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>6.5542451622</v>
       </c>
       <c r="C295" s="5">
         <v>0.26121001759999984</v>
       </c>
       <c r="D295" s="5">
         <v>62.910959041592854</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>6.3728734254999999</v>
       </c>
       <c r="C296" s="5">
         <v>-0.18137173670000006</v>
       </c>
       <c r="D296" s="5">
         <v>-28.591266911390221</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>6.7969852908000004</v>
       </c>
       <c r="C297" s="5">
         <v>0.42411186530000045</v>
       </c>
       <c r="D297" s="5">
         <v>116.65686104881594</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>6.6728907421999999</v>
       </c>
       <c r="C298" s="5">
         <v>-0.12409454860000046</v>
       </c>
       <c r="D298" s="5">
         <v>-19.837323794737451</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>6.6785063840000003</v>
       </c>
       <c r="C299" s="5">
         <v>5.6156418000004038E-3</v>
       </c>
       <c r="D299" s="5">
         <v>1.014560112349594</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>6.6532639113999998</v>
       </c>
       <c r="C300" s="5">
         <v>-2.5242472600000454E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-4.4424815170760912</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>6.6320652661999997</v>
       </c>
       <c r="C301" s="5">
         <v>-2.1198645200000144E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-3.757146927537558</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>6.6599155018999996</v>
       </c>
       <c r="C302" s="5">
         <v>2.7850235699999892E-2</v>
       </c>
       <c r="D302" s="5">
         <v>5.1572284710694305</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>6.4732205797000004</v>
       </c>
       <c r="C303" s="5">
         <v>-0.18669492219999917</v>
       </c>
       <c r="D303" s="5">
         <v>-28.908079714417244</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>6.4986043637000002</v>
       </c>
       <c r="C304" s="5">
         <v>2.5383783999999743E-2</v>
       </c>
       <c r="D304" s="5">
         <v>4.8084504160510244</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>6.4404273914000001</v>
       </c>
       <c r="C305" s="5">
         <v>-5.8176972300000074E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-10.229201776437302</v>
       </c>
       <c r="E305" s="5">
         <v>-2.8826855788284922</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>6.5778406710999997</v>
       </c>
       <c r="C306" s="5">
         <v>0.13741327969999961</v>
       </c>
       <c r="D306" s="5">
         <v>28.832055581186221</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>6.9429386859999997</v>
       </c>
       <c r="C307" s="5">
         <v>0.36509801490000005</v>
       </c>
       <c r="D307" s="5">
         <v>91.214033372873786</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>6.7792895460000002</v>
       </c>
       <c r="C308" s="5">
         <v>-0.16364913999999953</v>
       </c>
       <c r="D308" s="5">
         <v>-24.891301121340316</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>6.9954893454000002</v>
       </c>
       <c r="C309" s="5">
         <v>0.2161997994</v>
       </c>
       <c r="D309" s="5">
         <v>45.749473759869552</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>6.8670056416999996</v>
       </c>
       <c r="C310" s="5">
         <v>-0.12848370370000062</v>
       </c>
       <c r="D310" s="5">
         <v>-19.944411073797109</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>6.8779200331999997</v>
       </c>
       <c r="C311" s="5">
         <v>1.0914391500000065E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.9240366703071832</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>7.1728246828</v>
       </c>
       <c r="C312" s="5">
         <v>0.29490464960000029</v>
       </c>
       <c r="D312" s="5">
         <v>65.499667734632851</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>6.8575208241999999</v>
       </c>
       <c r="C313" s="5">
         <v>-0.3153038586000001</v>
       </c>
       <c r="D313" s="5">
         <v>-41.692686854191763</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>6.7690735093000001</v>
       </c>
       <c r="C314" s="5">
         <v>-8.8447314899999796E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-14.425347672272082</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>6.5687623677999998</v>
       </c>
       <c r="C315" s="5">
         <v>-0.20031114150000029</v>
       </c>
       <c r="D315" s="5">
         <v>-30.264832512520435</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>6.7811041313000002</v>
       </c>
       <c r="C316" s="5">
         <v>0.21234176350000045</v>
       </c>
       <c r="D316" s="5">
         <v>46.488101014760595</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>6.7313309737000004</v>
       </c>
       <c r="C317" s="5">
         <v>-4.9773157599999784E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-8.4609549236905117</v>
       </c>
       <c r="E317" s="5">
         <v>4.5168366106952407</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>6.6606371448999999</v>
       </c>
       <c r="C318" s="5">
         <v>-7.0693828800000524E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-11.899583712293072</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>6.5441608791999997</v>
       </c>
       <c r="C319" s="5">
         <v>-0.11647626570000025</v>
       </c>
       <c r="D319" s="5">
         <v>-19.079546532824189</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>6.4935145332999999</v>
       </c>
       <c r="C320" s="5">
         <v>-5.0646345899999723E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-8.901716368282786</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>6.4001555491</v>
       </c>
       <c r="C321" s="5">
         <v>-9.3358984199999995E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-15.95177468121458</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>6.3651472061999996</v>
       </c>
       <c r="C322" s="5">
         <v>-3.5008342900000322E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-6.3699891484312543</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>6.3780207085000002</v>
       </c>
       <c r="C323" s="5">
         <v>1.2873502300000617E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.4541786516954378</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>6.3397807957000003</v>
       </c>
       <c r="C324" s="5">
         <v>-3.8239912799999942E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-6.9621204593955817</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>6.3680860810000004</v>
       </c>
       <c r="C325" s="5">
         <v>2.8305285300000094E-2</v>
       </c>
       <c r="D325" s="5">
         <v>5.4911922710107364</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>6.4808237070999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.11273762609999949</v>
       </c>
       <c r="D326" s="5">
         <v>23.439851197121886</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>6.5565741753999998</v>
       </c>
       <c r="C327" s="5">
         <v>7.5750468299999874E-2</v>
       </c>
       <c r="D327" s="5">
         <v>14.96383737298852</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>6.5661060199000003</v>
       </c>
       <c r="C328" s="5">
         <v>9.5318445000005525E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.7585579856719713</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>6.5275884055000004</v>
       </c>
       <c r="C329" s="5">
         <v>-3.85176143999999E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-6.8166201936873838</v>
       </c>
       <c r="E329" s="5">
         <v>-3.0267798299629445</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>6.6339872158000004</v>
       </c>
       <c r="C330" s="5">
         <v>0.10639881029999998</v>
       </c>
       <c r="D330" s="5">
         <v>21.412224164736116</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>6.6372988417999998</v>
       </c>
       <c r="C331" s="5">
         <v>3.3116259999994568E-3</v>
       </c>
       <c r="D331" s="5">
         <v>0.60067647512440647</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>6.5859307967999996</v>
       </c>
       <c r="C332" s="5">
         <v>-5.1368045000000251E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-8.901863925275034</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>6.6106595758999998</v>
       </c>
       <c r="C333" s="5">
         <v>2.4728779100000153E-2</v>
       </c>
       <c r="D333" s="5">
         <v>4.5999707440387727</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>6.7856291050999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.1749695292000002</v>
       </c>
       <c r="D334" s="5">
         <v>36.818207542736324</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>6.8020680197000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.6438914600000132E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.9461788468108985</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>6.8650212566000004</v>
       </c>
       <c r="C336" s="5">
         <v>6.295323690000032E-2</v>
       </c>
       <c r="D336" s="5">
         <v>11.689151002985888</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>6.9054880809999997</v>
       </c>
       <c r="C337" s="5">
         <v>4.0466824399999268E-2</v>
       </c>
       <c r="D337" s="5">
         <v>7.3074622793003474</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>6.9044172324000002</v>
       </c>
       <c r="C338" s="5">
         <v>-1.0708485999995077E-3</v>
       </c>
       <c r="D338" s="5">
         <v>-0.18592790017307737</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>6.6412365401000004</v>
       </c>
       <c r="C339" s="5">
         <v>-0.26318069229999974</v>
       </c>
       <c r="D339" s="5">
         <v>-37.271767449999537</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>6.9395221382000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.29828559809999966</v>
       </c>
       <c r="D340" s="5">
         <v>69.421062931820359</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>7.0033107861000001</v>
       </c>
       <c r="C341" s="5">
         <v>6.3788647900000051E-2</v>
       </c>
       <c r="D341" s="5">
         <v>11.605605191717871</v>
       </c>
       <c r="E341" s="5">
         <v>7.2878734235015008</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>6.9916631698999998</v>
       </c>
       <c r="C342" s="5">
         <v>-1.1647616200000321E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.9776348542709377</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>7.0159496350000001</v>
       </c>
       <c r="C343" s="5">
         <v>2.4286465100000321E-2</v>
       </c>
       <c r="D343" s="5">
         <v>4.248924157912648</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>7.0673826698999997</v>
       </c>
       <c r="C344" s="5">
         <v>5.1433034899999619E-2</v>
       </c>
       <c r="D344" s="5">
         <v>9.1605547300133594</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>7.1291278142000003</v>
       </c>
       <c r="C345" s="5">
         <v>6.1745144300000554E-2</v>
       </c>
       <c r="D345" s="5">
         <v>11.002695616349722</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>7.1224888349000004</v>
       </c>
       <c r="C346" s="5">
         <v>-6.6389792999999031E-3</v>
       </c>
       <c r="D346" s="5">
         <v>-1.1117905399024686</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>6.9328911735999998</v>
       </c>
       <c r="C347" s="5">
         <v>-0.18959766130000055</v>
       </c>
       <c r="D347" s="5">
         <v>-27.657873361951644</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>7.0715116893000003</v>
       </c>
       <c r="C348" s="5">
         <v>0.13862051570000045</v>
       </c>
       <c r="D348" s="5">
         <v>26.81615056705504</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>7.0197801305</v>
       </c>
       <c r="C349" s="5">
         <v>-5.1731558800000244E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-8.4338504170450754</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>7.0134191798999996</v>
       </c>
       <c r="C350" s="5">
         <v>-6.3609506000004146E-3</v>
       </c>
       <c r="D350" s="5">
         <v>-1.081973103374112</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>7.0218483792999997</v>
       </c>
       <c r="C351" s="5">
         <v>8.4291994000000869E-3</v>
       </c>
       <c r="D351" s="5">
         <v>1.4518126975390455</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>7.0223770617000003</v>
       </c>
       <c r="C352" s="5">
         <v>5.2868240000059075E-4</v>
       </c>
       <c r="D352" s="5">
         <v>9.0386693793842454E-2</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>6.9863479659000003</v>
       </c>
       <c r="C353" s="5">
         <v>-3.6029095800000022E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-5.9859391948316132</v>
       </c>
       <c r="E353" s="5">
         <v>-0.24221144424529939</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>6.9706573285999998</v>
       </c>
       <c r="C354" s="5">
         <v>-1.5690637300000532E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-2.6620368629501567</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>7.0129637624000001</v>
       </c>
       <c r="C355" s="5">
         <v>4.230643380000032E-2</v>
       </c>
       <c r="D355" s="5">
         <v>7.5311605303950646</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>7.1535789943000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.14061523190000003</v>
       </c>
       <c r="D356" s="5">
         <v>26.899932052031783</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>7.0416755235000004</v>
       </c>
       <c r="C357" s="5">
         <v>-0.11190347079999974</v>
       </c>
       <c r="D357" s="5">
         <v>-17.23788463021808</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>7.0569709758999997</v>
       </c>
       <c r="C358" s="5">
         <v>1.5295452399999299E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.6379254499959481</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>7.1709931643000004</v>
       </c>
       <c r="C359" s="5">
         <v>0.11402218840000078</v>
       </c>
       <c r="D359" s="5">
         <v>21.20812331957125</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>7.1639144553999996</v>
       </c>
       <c r="C360" s="5">
         <v>-7.0787089000008407E-3</v>
       </c>
       <c r="D360" s="5">
         <v>-1.1781469676787615</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>7.2271572733999996</v>
       </c>
       <c r="C361" s="5">
         <v>6.3242817999999978E-2</v>
       </c>
       <c r="D361" s="5">
         <v>11.123362166344265</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>7.2088193369000004</v>
       </c>
       <c r="C362" s="5">
         <v>-1.8337936499999152E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-3.0027031859777731</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>7.3161206160000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.10730127909999965</v>
       </c>
       <c r="D363" s="5">
         <v>19.398970412595062</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>7.3023554585000001</v>
       </c>
       <c r="C364" s="5">
         <v>-1.3765157499999958E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-2.2345618041334836</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>7.2583393912999998</v>
       </c>
       <c r="C365" s="5">
         <v>-4.4016067200000286E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-6.9981420962695324</v>
       </c>
       <c r="E365" s="5">
         <v>3.8931846327662889</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>7.3536011822000003</v>
       </c>
       <c r="C366" s="5">
         <v>9.526179090000042E-2</v>
       </c>
       <c r="D366" s="5">
         <v>16.937448267976073</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>7.3043099046000002</v>
       </c>
       <c r="C367" s="5">
         <v>-4.9291277600000072E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-7.7536009043173699</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>7.3476763050000002</v>
       </c>
       <c r="C368" s="5">
         <v>4.336640040000006E-2</v>
       </c>
       <c r="D368" s="5">
         <v>7.3618274907308434</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>6.3443445179999998</v>
       </c>
       <c r="C369" s="5">
         <v>-1.0033317870000005</v>
       </c>
       <c r="D369" s="5">
         <v>-82.827207799590767</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>6.6888674037999998</v>
       </c>
       <c r="C370" s="5">
         <v>0.34452288580000001</v>
       </c>
       <c r="D370" s="5">
         <v>88.620955209355529</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>6.6783681293999999</v>
       </c>
       <c r="C371" s="5">
         <v>-1.0499274399999869E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-1.8674202120333216</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>6.7265071684000004</v>
       </c>
       <c r="C372" s="5">
         <v>4.8139039000000494E-2</v>
       </c>
       <c r="D372" s="5">
         <v>9.0011435290645814</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>6.5911879654999996</v>
       </c>
       <c r="C373" s="5">
         <v>-0.13531920290000077</v>
       </c>
       <c r="D373" s="5">
         <v>-21.640970142452577</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>6.6756079885000004</v>
       </c>
       <c r="C374" s="5">
         <v>8.4420023000000732E-2</v>
       </c>
       <c r="D374" s="5">
         <v>16.499898131077771</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>6.8310622646999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.15545427619999952</v>
       </c>
       <c r="D375" s="5">
         <v>31.81627012736541</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>6.8123224666000004</v>
       </c>
       <c r="C376" s="5">
         <v>-1.8739798099999483E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-3.2427665296138164</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>6.8525266379999996</v>
       </c>
       <c r="C377" s="5">
         <v>4.0204171399999211E-2</v>
       </c>
       <c r="D377" s="5">
         <v>7.3164802137313911</v>
       </c>
       <c r="E377" s="5">
         <v>-5.5909861942583738</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>6.8793044279000002</v>
       </c>
       <c r="C378" s="5">
         <v>2.677778990000057E-2</v>
       </c>
       <c r="D378" s="5">
         <v>4.791378524595058</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>6.8270449034</v>
       </c>
       <c r="C379" s="5">
         <v>-5.2259524500000154E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-8.7445588244073225</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>6.7685044676999997</v>
       </c>
       <c r="C380" s="5">
         <v>-5.8540435700000337E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-9.8180697028053761</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>6.5512531354999997</v>
       </c>
       <c r="C381" s="5">
         <v>-0.21725133220000004</v>
       </c>
       <c r="D381" s="5">
         <v>-32.394827098116927</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>6.7160370589999996</v>
       </c>
       <c r="C382" s="5">
         <v>0.16478392349999993</v>
       </c>
       <c r="D382" s="5">
         <v>34.730040402889315</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>6.6814480171000001</v>
       </c>
       <c r="C383" s="5">
         <v>-3.4589041899999451E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-6.0081669168858154</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>6.9052661718000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.22381815469999999</v>
       </c>
       <c r="D384" s="5">
         <v>48.497094838594457</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>6.9819469875999998</v>
       </c>
       <c r="C385" s="5">
         <v>7.6680815799999635E-2</v>
       </c>
       <c r="D385" s="5">
         <v>14.170388836008495</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>7.0529403985999997</v>
       </c>
       <c r="C386" s="5">
         <v>7.0993410999999895E-2</v>
       </c>
       <c r="D386" s="5">
         <v>12.907814747599321</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>7.1466135431</v>
       </c>
       <c r="C387" s="5">
         <v>9.3673144500000305E-2</v>
       </c>
       <c r="D387" s="5">
         <v>17.15504913954511</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>7.1089602155999998</v>
       </c>
       <c r="C388" s="5">
         <v>-3.7653327500000167E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-6.1424034773150948</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>7.1320318546000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.307163900000031E-2</v>
       </c>
       <c r="D389" s="5">
         <v>3.9647912352188452</v>
       </c>
       <c r="E389" s="5">
         <v>4.0788636274689205</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>7.0945272261000003</v>
       </c>
       <c r="C390" s="5">
         <v>-3.7504628499999804E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-6.1309926076462133</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>7.1338511707999999</v>
       </c>
       <c r="C391" s="5">
         <v>3.9323944699999558E-2</v>
       </c>
       <c r="D391" s="5">
         <v>6.8579946299561545</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>7.1887357802</v>
       </c>
       <c r="C392" s="5">
         <v>5.4884609400000173E-2</v>
       </c>
       <c r="D392" s="5">
         <v>9.6331070597046384</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>7.3608035119000004</v>
       </c>
       <c r="C393" s="5">
         <v>0.17206773170000034</v>
       </c>
       <c r="D393" s="5">
         <v>32.822741597370687</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>7.1400116850000002</v>
       </c>
       <c r="C394" s="5">
         <v>-0.22079182690000021</v>
       </c>
       <c r="D394" s="5">
         <v>-30.611999735365771</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>7.0754955381000002</v>
       </c>
       <c r="C395" s="5">
         <v>-6.451614689999996E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-10.320068700608465</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>7.1776125857000004</v>
       </c>
       <c r="C396" s="5">
         <v>0.10211704760000018</v>
       </c>
       <c r="D396" s="5">
         <v>18.76208784999125</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>7.1570245643000003</v>
       </c>
       <c r="C397" s="5">
         <v>-2.0588021400000045E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-3.3882536421278919</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>7.1219145054000004</v>
       </c>
       <c r="C398" s="5">
         <v>-3.5110058899999963E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-5.7305491265935649</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>6.9688048999000003</v>
       </c>
       <c r="C399" s="5">
         <v>-0.15310960550000008</v>
       </c>
       <c r="D399" s="5">
         <v>-22.956039090169376</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>7.2239680071999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.25516310729999958</v>
       </c>
       <c r="D400" s="5">
         <v>53.960777029155381</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>7.1338776508999997</v>
       </c>
       <c r="C401" s="5">
         <v>-9.0090356300000174E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-13.980262416207911</v>
       </c>
       <c r="E401" s="5">
         <v>2.588037094659601E-2</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>7.1279521964999999</v>
       </c>
       <c r="C402" s="5">
         <v>-5.9254543999998077E-3</v>
       </c>
       <c r="D402" s="5">
         <v>-0.99218853843063837</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>7.3502001949000002</v>
       </c>
       <c r="C403" s="5">
         <v>0.22224799840000031</v>
       </c>
       <c r="D403" s="5">
         <v>44.548195464721509</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>7.1188226375000001</v>
       </c>
       <c r="C404" s="5">
         <v>-0.2313775574000001</v>
       </c>
       <c r="D404" s="5">
         <v>-31.874758010883909</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>6.8519801619000003</v>
       </c>
       <c r="C405" s="5">
         <v>-0.26684247559999985</v>
       </c>
       <c r="D405" s="5">
         <v>-36.774089932339727</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>7.0204955778000002</v>
       </c>
       <c r="C406" s="5">
         <v>0.16851541589999997</v>
       </c>
       <c r="D406" s="5">
         <v>33.850524874002772</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>7.1520106895</v>
       </c>
       <c r="C407" s="5">
         <v>0.13151511169999974</v>
       </c>
       <c r="D407" s="5">
         <v>24.946650192942442</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>7.0434013608999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.10860932860000005</v>
       </c>
       <c r="D408" s="5">
         <v>-16.775463658182609</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>7.0293122405000004</v>
       </c>
       <c r="C409" s="5">
         <v>-1.4089120399999544E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-2.3741614770881769</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>6.9946120504999998</v>
       </c>
       <c r="C410" s="5">
         <v>-3.4700190000000575E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-5.765580175924323</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>6.8909728536000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.10363919689999967</v>
       </c>
       <c r="D411" s="5">
         <v>-16.400652560082808</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>6.8488951415999999</v>
       </c>
       <c r="C412" s="5">
         <v>-4.2077712000000211E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-7.0863039171992437</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>7.0508306441000004</v>
       </c>
       <c r="C413" s="5">
         <v>0.20193550250000047</v>
       </c>
       <c r="D413" s="5">
         <v>41.72197475136845</v>
       </c>
       <c r="E413" s="5">
         <v>-1.1641215460083232</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>7.1617414774999997</v>
       </c>
       <c r="C414" s="5">
         <v>0.1109108333999993</v>
       </c>
       <c r="D414" s="5">
         <v>20.598048098765886</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>6.9753723722999998</v>
       </c>
       <c r="C415" s="5">
         <v>-0.18636910519999983</v>
       </c>
       <c r="D415" s="5">
         <v>-27.123906643444684</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>6.8463448777</v>
       </c>
       <c r="C416" s="5">
         <v>-0.12902749459999985</v>
       </c>
       <c r="D416" s="5">
         <v>-20.07244879132184</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>6.9446760731000001</v>
       </c>
       <c r="C417" s="5">
         <v>9.8331195400000126E-2</v>
       </c>
       <c r="D417" s="5">
         <v>18.663908877389979</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>6.9989638344999996</v>
       </c>
       <c r="C418" s="5">
         <v>5.4287761399999468E-2</v>
       </c>
       <c r="D418" s="5">
         <v>9.7946232111286271</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>7.0153217625000002</v>
       </c>
       <c r="C419" s="5">
         <v>1.6357928000000577E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.8409660372306744</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>7.0218776427999998</v>
       </c>
       <c r="C420" s="5">
         <v>6.5558802999996502E-3</v>
       </c>
       <c r="D420" s="5">
         <v>1.12719244183761</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>7.0093068160999996</v>
       </c>
       <c r="C421" s="5">
         <v>-1.2570826700000204E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-2.1272577174814011</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>7.0830531411999997</v>
       </c>
       <c r="C422" s="5">
         <v>7.3746325100000121E-2</v>
       </c>
       <c r="D422" s="5">
         <v>13.382271692471214</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>7.0080722779000002</v>
       </c>
       <c r="C423" s="5">
         <v>-7.4980863299999534E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-11.989018199052348</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>6.9646660755000003</v>
       </c>
       <c r="C424" s="5">
         <v>-4.3406202399999927E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-7.1844552462684845</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>6.9694574285000002</v>
       </c>
       <c r="C425" s="5">
         <v>4.7913529999998872E-3</v>
       </c>
       <c r="D425" s="5">
         <v>0.82867269545703337</v>
       </c>
       <c r="E425" s="5">
         <v>-1.1540940310074244</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>6.9865416104999998</v>
       </c>
       <c r="C426" s="5">
         <v>1.7084181999999615E-2</v>
       </c>
       <c r="D426" s="5">
         <v>2.9815357313583979</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>7.0859035685</v>
       </c>
       <c r="C427" s="5">
         <v>9.936195800000025E-2</v>
       </c>
       <c r="D427" s="5">
         <v>18.4665806538437</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>7.1584931847000002</v>
       </c>
       <c r="C428" s="5">
         <v>7.2589616200000151E-2</v>
       </c>
       <c r="D428" s="5">
         <v>13.009912006362324</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>7.3418850489</v>
       </c>
       <c r="C429" s="5">
         <v>0.18339186419999987</v>
       </c>
       <c r="D429" s="5">
         <v>35.466395859181077</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>7.4855456756000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.14366062670000002</v>
       </c>
       <c r="D430" s="5">
         <v>26.180025308429666</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>7.3957639642000004</v>
       </c>
       <c r="C431" s="5">
         <v>-8.9781711399999686E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-13.480314920886505</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>7.4206686899000003</v>
       </c>
       <c r="C432" s="5">
         <v>2.4904725699999908E-2</v>
       </c>
       <c r="D432" s="5">
         <v>4.1166051245455693</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>7.4070251026999996</v>
       </c>
       <c r="C433" s="5">
         <v>-1.3643587200000695E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-2.1841366052571587</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>7.3783985808999999</v>
       </c>
       <c r="C434" s="5">
         <v>-2.8626521799999693E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-4.5404138385503607</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>7.4531255403000003</v>
       </c>
       <c r="C435" s="5">
         <v>7.4726959400000403E-2</v>
       </c>
       <c r="D435" s="5">
         <v>12.853723625424607</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>7.3850904678999996</v>
       </c>
       <c r="C436" s="5">
         <v>-6.8035072400000729E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-10.420507153156178</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>7.3966863888000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.15959209000005E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.9005734645702876</v>
       </c>
       <c r="E437" s="5">
         <v>6.1300175039874061</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>7.3417002703999996</v>
       </c>
       <c r="C438" s="5">
         <v>-5.498611840000045E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-8.5648174614805015</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>7.3496393505000004</v>
+        <v>7.3496821500999996</v>
       </c>
       <c r="C439" s="5">
-        <v>7.9390801000007727E-3</v>
+        <v>7.9818796999999719E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>1.3053873013483042</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.3124667816660107</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>7.3561897685000002</v>
+      </c>
+      <c r="C440" s="5">
+        <v>6.507618400000581E-3</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.0677038530509275</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcamanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>