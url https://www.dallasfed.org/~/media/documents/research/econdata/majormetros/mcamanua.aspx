--- v5 (2026-05-11)
+++ v6 (2026-05-31)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CEF59F2C-4111-4680-B1CA-38EEE35132A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A35AEB69-4B33-4B26-8330-4B185B091FC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{402535C9-EA8F-42FB-AAD9-CA2FBA307D1A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EA3915B2-02C1-4E58-A3EF-505DDE07AB5B}"/>
   </bookViews>
   <sheets>
     <sheet name="mcamanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB61AA25-7081-4384-96E1-9C49EE456084}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1ACAEC02-78A3-4483-8491-5BB106FFA95B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>13.073720366</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>12.675245076</v>
       </c>
       <c r="C7" s="5">
         <v>-0.39847529000000037</v>
       </c>
       <c r="D7" s="5">
         <v>-31.025893556253781</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>12.492465108999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.1827799670000001</v>
       </c>
       <c r="D8" s="5">
         <v>-15.995730476911396</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>12.760155658</v>
       </c>
       <c r="C9" s="5">
         <v>0.267690549000001</v>
       </c>
       <c r="D9" s="5">
         <v>28.971551832337596</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>12.678690869</v>
       </c>
       <c r="C10" s="5">
         <v>-8.1464788999999982E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-7.3978032882649263</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>12.854837501</v>
       </c>
       <c r="C11" s="5">
         <v>0.17614663200000003</v>
       </c>
       <c r="D11" s="5">
         <v>18.006556173675815</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>12.827018952</v>
       </c>
       <c r="C12" s="5">
         <v>-2.7818549000000914E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-2.5661767902450339</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>12.722990204</v>
       </c>
       <c r="C13" s="5">
         <v>-0.10402874799999928</v>
       </c>
       <c r="D13" s="5">
         <v>-9.3095667527529518</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>12.70281969</v>
       </c>
       <c r="C14" s="5">
         <v>-2.0170514000000139E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-1.8859305983890851</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>12.638755888</v>
       </c>
       <c r="C15" s="5">
         <v>-6.4063801999999725E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-5.8868507674558206</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>12.567409809999999</v>
       </c>
       <c r="C16" s="5">
         <v>-7.1346078000001256E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-6.5676187177040601</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>12.605812095999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.8402286000000174E-2</v>
       </c>
       <c r="D17" s="5">
         <v>3.7291033564188503</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>12.384031628000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.22178046799999862</v>
       </c>
       <c r="D18" s="5">
         <v>-19.184497102984444</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>12.26392237</v>
       </c>
       <c r="C19" s="5">
         <v>-0.12010925800000116</v>
       </c>
       <c r="D19" s="5">
         <v>-11.037273711476924</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>12.266980558</v>
       </c>
       <c r="C20" s="5">
         <v>3.0581880000006834E-3</v>
       </c>
       <c r="D20" s="5">
         <v>0.29964825773038939</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>12.183843615000001</v>
       </c>
       <c r="C21" s="5">
         <v>-8.3136942999999519E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-7.8363494612715971</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>12.069735251000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.1141083639999998</v>
       </c>
       <c r="D22" s="5">
         <v>-10.677445318695</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>12.077628581000001</v>
       </c>
       <c r="C23" s="5">
         <v>7.8933299999999207E-3</v>
       </c>
       <c r="D23" s="5">
         <v>0.7876013645219615</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>12.151770952</v>
       </c>
       <c r="C24" s="5">
         <v>7.4142370999998874E-2</v>
       </c>
       <c r="D24" s="5">
         <v>7.6204644582408942</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>12.224872568</v>
       </c>
       <c r="C25" s="5">
         <v>7.3101616000000647E-2</v>
       </c>
       <c r="D25" s="5">
         <v>7.4625618088117962</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>11.993299052999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.2315735150000009</v>
       </c>
       <c r="D26" s="5">
         <v>-20.50645465395705</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>11.828258177</v>
       </c>
       <c r="C27" s="5">
         <v>-0.16504087599999906</v>
       </c>
       <c r="D27" s="5">
         <v>-15.319075858309429</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.858675347</v>
       </c>
       <c r="C28" s="5">
         <v>3.0417169999999771E-2</v>
       </c>
       <c r="D28" s="5">
         <v>3.1299034243347679</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>11.680034449000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.17864089799999938</v>
       </c>
       <c r="D29" s="5">
         <v>-16.651972030898566</v>
       </c>
       <c r="E29" s="5">
         <v>-7.3440539962812963</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.802294387</v>
       </c>
       <c r="C30" s="5">
         <v>0.12225993799999912</v>
       </c>
       <c r="D30" s="5">
         <v>13.309894032787861</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.942263745</v>
       </c>
       <c r="C31" s="5">
         <v>0.1399693580000001</v>
       </c>
       <c r="D31" s="5">
         <v>15.197374909051264</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.732591892</v>
       </c>
       <c r="C32" s="5">
         <v>-0.20967185299999969</v>
       </c>
       <c r="D32" s="5">
         <v>-19.148576183868382</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.919746771</v>
       </c>
       <c r="C33" s="5">
         <v>0.1871548789999995</v>
       </c>
       <c r="D33" s="5">
         <v>20.914052513838179</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.857359016</v>
       </c>
       <c r="C34" s="5">
         <v>-6.2387754999999601E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-6.1030932553472255</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>12.209060151999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.35170113599999908</v>
       </c>
       <c r="D35" s="5">
         <v>42.014001987779672</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.801026318</v>
       </c>
       <c r="C36" s="5">
         <v>-0.40803383399999937</v>
       </c>
       <c r="D36" s="5">
         <v>-33.495574581141284</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.736202335</v>
       </c>
       <c r="C37" s="5">
         <v>-6.482398300000014E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-6.3961499825596846</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.494038213</v>
       </c>
       <c r="C38" s="5">
         <v>-0.24216412200000015</v>
       </c>
       <c r="D38" s="5">
         <v>-22.135306052225012</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.810096053000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.31605784000000092</v>
       </c>
       <c r="D39" s="5">
         <v>38.474408197864165</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.825518591</v>
       </c>
       <c r="C40" s="5">
         <v>1.5422537999999264E-2</v>
       </c>
       <c r="D40" s="5">
         <v>1.5783571496689186</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.838115316</v>
       </c>
       <c r="C41" s="5">
         <v>1.2596724999999864E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.2857740979397958</v>
       </c>
       <c r="E41" s="5">
         <v>1.3534280886777106</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.910413879</v>
       </c>
       <c r="C42" s="5">
         <v>7.2298563000000371E-2</v>
       </c>
       <c r="D42" s="5">
         <v>7.5799763464071246</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.808042429</v>
       </c>
       <c r="C43" s="5">
         <v>-0.1023714499999997</v>
       </c>
       <c r="D43" s="5">
         <v>-9.8402660014727417</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.991459106000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.18341667700000031</v>
       </c>
       <c r="D44" s="5">
         <v>20.317696522636687</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>12.066389214000001</v>
       </c>
       <c r="C45" s="5">
         <v>7.4930108000000217E-2</v>
       </c>
       <c r="D45" s="5">
         <v>7.7614903675355285</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>12.159134159000001</v>
       </c>
       <c r="C46" s="5">
         <v>9.2744944999999746E-2</v>
       </c>
       <c r="D46" s="5">
         <v>9.6235459395901835</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>12.448234601999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.28910044299999882</v>
       </c>
       <c r="D47" s="5">
         <v>32.574919013549383</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>11.863293327999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.58494127400000018</v>
       </c>
       <c r="D48" s="5">
         <v>-43.87322989817163</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.178709273000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.31541594500000159</v>
       </c>
       <c r="D49" s="5">
         <v>37.009895039712326</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.215829274000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.7120000999999903E-2</v>
       </c>
       <c r="D50" s="5">
         <v>3.7194714537864382</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.278859448</v>
       </c>
       <c r="C51" s="5">
         <v>6.3030173999999661E-2</v>
       </c>
       <c r="D51" s="5">
         <v>6.3704225138784487</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.171487858000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.10737158999999963</v>
       </c>
       <c r="D52" s="5">
         <v>-10.003068093900946</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.256229367</v>
       </c>
       <c r="C53" s="5">
         <v>8.4741508999998771E-2</v>
       </c>
       <c r="D53" s="5">
         <v>8.6822238965267537</v>
       </c>
       <c r="E53" s="5">
         <v>3.53193088459689</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.411432746999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.15520337999999967</v>
       </c>
       <c r="D54" s="5">
         <v>16.300199950043258</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.694618582</v>
       </c>
       <c r="C55" s="5">
         <v>0.28318583500000116</v>
       </c>
       <c r="D55" s="5">
         <v>31.090995320307325</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.749650765</v>
       </c>
       <c r="C56" s="5">
         <v>5.503218299999979E-2</v>
       </c>
       <c r="D56" s="5">
         <v>5.3279387718221827</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>12.500437912000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.24921285299999951</v>
       </c>
       <c r="D57" s="5">
         <v>-21.091595518526606</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>12.860798009</v>
       </c>
       <c r="C58" s="5">
         <v>0.36036009699999916</v>
       </c>
       <c r="D58" s="5">
         <v>40.641107928365663</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>12.682754019000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.17804398999999904</v>
       </c>
       <c r="D59" s="5">
         <v>-15.40439011160063</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>12.943421860999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.26066784199999837</v>
       </c>
       <c r="D60" s="5">
         <v>27.651652605521182</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>13.138870709000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.19544884800000162</v>
       </c>
       <c r="D61" s="5">
         <v>19.703595071563207</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>13.364637215</v>
       </c>
       <c r="C62" s="5">
         <v>0.22576650599999937</v>
       </c>
       <c r="D62" s="5">
         <v>22.684478901738302</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.345858493</v>
       </c>
       <c r="C63" s="5">
         <v>-1.8778722000000414E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-1.6731566287741195</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>13.307732586</v>
       </c>
       <c r="C64" s="5">
         <v>-3.8125906999999515E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-3.3747578470057937</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>13.253048016999999</v>
       </c>
       <c r="C65" s="5">
         <v>-5.4684569000000849E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-4.8211454324718961</v>
       </c>
       <c r="E65" s="5">
         <v>8.1331592299010111</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.797541705</v>
       </c>
       <c r="C66" s="5">
         <v>-0.45550631199999891</v>
       </c>
       <c r="D66" s="5">
         <v>-34.275183134249929</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>13.186563415</v>
       </c>
       <c r="C67" s="5">
         <v>0.38902170999999974</v>
       </c>
       <c r="D67" s="5">
         <v>43.238871167143976</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.125424463</v>
       </c>
       <c r="C68" s="5">
         <v>-6.1138952000000302E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-5.424041498801091</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.118570719999999</v>
       </c>
       <c r="C69" s="5">
         <v>-6.8537430000006339E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.6248112085341484</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.176508692000001</v>
       </c>
       <c r="C70" s="5">
         <v>5.7937972000001281E-2</v>
       </c>
       <c r="D70" s="5">
         <v>5.430431514339773</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.319905802999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.14339711099999874</v>
       </c>
       <c r="D71" s="5">
         <v>13.870075481225053</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.206245941000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11365986199999867</v>
       </c>
       <c r="D72" s="5">
         <v>-9.7725407120429431</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.271664613</v>
       </c>
       <c r="C73" s="5">
         <v>6.5418671999999845E-2</v>
       </c>
       <c r="D73" s="5">
         <v>6.1089963503025091</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.299117962</v>
       </c>
       <c r="C74" s="5">
         <v>2.745334899999996E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.5107192299462788</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.334331659</v>
       </c>
       <c r="C75" s="5">
         <v>3.5213696999999655E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.2240695802366881</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.565106878</v>
       </c>
       <c r="C76" s="5">
         <v>0.23077521899999986</v>
       </c>
       <c r="D76" s="5">
         <v>22.863703773031308</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.546874043000001</v>
       </c>
       <c r="C77" s="5">
         <v>-1.823283499999917E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.6010474761441462</v>
       </c>
       <c r="E77" s="5">
         <v>2.2170449063725117</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.374307030000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.1725670130000001</v>
       </c>
       <c r="D78" s="5">
         <v>-14.259432512868909</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>13.321780163</v>
       </c>
       <c r="C79" s="5">
         <v>-5.2526867000000976E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-4.6124522273246811</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>13.217287632</v>
       </c>
       <c r="C80" s="5">
         <v>-0.104492531</v>
       </c>
       <c r="D80" s="5">
         <v>-9.0168555873926142</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>12.779795211</v>
       </c>
       <c r="C81" s="5">
         <v>-0.43749242099999996</v>
       </c>
       <c r="D81" s="5">
         <v>-33.230420512617584</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>12.802233019999999</v>
       </c>
       <c r="C82" s="5">
         <v>2.2437808999999476E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.1273347949819055</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>12.937773648</v>
       </c>
       <c r="C83" s="5">
         <v>0.13554062800000111</v>
       </c>
       <c r="D83" s="5">
         <v>13.471253223076696</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.0400653</v>
       </c>
       <c r="C84" s="5">
         <v>0.1022916519999999</v>
       </c>
       <c r="D84" s="5">
         <v>9.911367146667672</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>12.976702007</v>
       </c>
       <c r="C85" s="5">
         <v>-6.3363293000000098E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-5.6776121823085894</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>12.933240815</v>
       </c>
       <c r="C86" s="5">
         <v>-4.3461192000000537E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-3.9457934617910806</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>13.054336927</v>
       </c>
       <c r="C87" s="5">
         <v>0.12109611200000003</v>
       </c>
       <c r="D87" s="5">
         <v>11.832862105207308</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>13.049931824</v>
       </c>
       <c r="C88" s="5">
         <v>-4.4051029999998548E-3</v>
       </c>
       <c r="D88" s="5">
         <v>-0.40418168520938158</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>13.086556921</v>
       </c>
       <c r="C89" s="5">
         <v>3.662509699999994E-2</v>
       </c>
       <c r="D89" s="5">
         <v>3.4203178585107796</v>
       </c>
       <c r="E89" s="5">
         <v>-3.3979582340463166</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>12.956286799000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.13027012199999888</v>
       </c>
       <c r="D90" s="5">
         <v>-11.312614272048327</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>12.733321338</v>
       </c>
       <c r="C91" s="5">
         <v>-0.22296546100000114</v>
       </c>
       <c r="D91" s="5">
         <v>-18.804164782445689</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>12.628682111</v>
       </c>
       <c r="C92" s="5">
         <v>-0.10463922699999983</v>
       </c>
       <c r="D92" s="5">
         <v>-9.4275767923147846</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>13.139329933999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.51064782299999933</v>
       </c>
       <c r="D93" s="5">
         <v>60.909705892911759</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>13.23147125</v>
       </c>
       <c r="C94" s="5">
         <v>9.2141316000001083E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.7474376423351217</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>13.357757694</v>
       </c>
       <c r="C95" s="5">
         <v>0.12628644399999978</v>
       </c>
       <c r="D95" s="5">
         <v>12.07405481501549</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>12.552602724</v>
       </c>
       <c r="C96" s="5">
         <v>-0.80515497000000025</v>
       </c>
       <c r="D96" s="5">
         <v>-52.57550941226544</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>12.77362727</v>
       </c>
       <c r="C97" s="5">
         <v>0.22102454600000065</v>
       </c>
       <c r="D97" s="5">
         <v>23.300677839395579</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>12.647874882</v>
       </c>
       <c r="C98" s="5">
         <v>-0.12575238800000044</v>
       </c>
       <c r="D98" s="5">
         <v>-11.19450172868186</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>12.681153403</v>
       </c>
       <c r="C99" s="5">
         <v>3.3278520999999728E-2</v>
       </c>
       <c r="D99" s="5">
         <v>3.2034809399154485</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>12.55782026</v>
       </c>
       <c r="C100" s="5">
         <v>-0.12333314299999998</v>
       </c>
       <c r="D100" s="5">
         <v>-11.06635796277291</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>12.571652702</v>
       </c>
       <c r="C101" s="5">
         <v>1.3832442E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.3298375583824518</v>
       </c>
       <c r="E101" s="5">
         <v>-3.9346042057382791</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>13.035070073</v>
       </c>
       <c r="C102" s="5">
         <v>0.46341737100000024</v>
       </c>
       <c r="D102" s="5">
         <v>54.401652081849974</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>12.649368926999999</v>
       </c>
       <c r="C103" s="5">
         <v>-0.38570114600000061</v>
       </c>
       <c r="D103" s="5">
         <v>-30.262581167519865</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.426863237999999</v>
       </c>
       <c r="C104" s="5">
         <v>-0.22250568900000012</v>
       </c>
       <c r="D104" s="5">
         <v>-19.181289884548136</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.482097638999999</v>
       </c>
       <c r="C105" s="5">
         <v>5.5234400999999878E-2</v>
       </c>
       <c r="D105" s="5">
         <v>5.4660497681554121</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.425520999</v>
       </c>
       <c r="C106" s="5">
         <v>-5.6576639999999401E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-5.305580434418367</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.354293766</v>
       </c>
       <c r="C107" s="5">
         <v>-7.1227233000000112E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-6.6660177873345212</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>12.256610820000001</v>
       </c>
       <c r="C108" s="5">
         <v>-9.7682945999999049E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-9.0862298687684468</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>12.372652796000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.11604197599999999</v>
       </c>
       <c r="D109" s="5">
         <v>11.971927496238632</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>12.358739094000001</v>
       </c>
       <c r="C110" s="5">
         <v>-1.3913701999999972E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-1.341148145186899</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.313658144</v>
       </c>
       <c r="C111" s="5">
         <v>-4.5080950000000897E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-4.2904792348010261</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>11.884883297</v>
       </c>
       <c r="C112" s="5">
         <v>-0.42877484699999968</v>
       </c>
       <c r="D112" s="5">
         <v>-34.642722971555564</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.388383607</v>
       </c>
       <c r="C113" s="5">
         <v>0.50350030999999973</v>
       </c>
       <c r="D113" s="5">
         <v>64.526810849155098</v>
       </c>
       <c r="E113" s="5">
         <v>-1.4577963561691831</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.432922698</v>
       </c>
       <c r="C114" s="5">
         <v>4.4539091000000752E-2</v>
       </c>
       <c r="D114" s="5">
         <v>4.4006164174544393</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.223742397000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.20918030099999996</v>
       </c>
       <c r="D115" s="5">
         <v>-18.422298042874839</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.504865605999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.28112320899999865</v>
       </c>
       <c r="D116" s="5">
         <v>31.370567153904293</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>12.664168221000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.15930261500000142</v>
       </c>
       <c r="D117" s="5">
         <v>16.405018902461844</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.307510735999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.35665748500000127</v>
       </c>
       <c r="D118" s="5">
         <v>-29.022184189622013</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>12.470696845000001</v>
       </c>
       <c r="C119" s="5">
         <v>0.16318610900000152</v>
       </c>
       <c r="D119" s="5">
         <v>17.124023653437416</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>12.567033326000001</v>
       </c>
       <c r="C120" s="5">
         <v>9.6336480999999807E-2</v>
       </c>
       <c r="D120" s="5">
         <v>9.6742159056089516</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>12.574654754999999</v>
       </c>
       <c r="C121" s="5">
         <v>7.6214289999985141E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.73018684880881146</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>12.546982696000001</v>
       </c>
       <c r="C122" s="5">
         <v>-2.7672058999998583E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-2.6090173627394853</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>12.545232109000001</v>
       </c>
       <c r="C123" s="5">
         <v>-1.7505870000000812E-3</v>
       </c>
       <c r="D123" s="5">
         <v>-0.16729863859423766</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>12.604246342</v>
       </c>
       <c r="C124" s="5">
         <v>5.9014232999999194E-2</v>
       </c>
       <c r="D124" s="5">
         <v>5.7933037986794611</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>12.528948352</v>
       </c>
       <c r="C125" s="5">
         <v>-7.529798999999926E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-6.9379025999474653</v>
       </c>
       <c r="E125" s="5">
         <v>1.1346495996505501</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>12.342992878</v>
       </c>
       <c r="C126" s="5">
         <v>-0.18595547400000001</v>
       </c>
       <c r="D126" s="5">
         <v>-16.426168454600365</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>12.396878640000001</v>
       </c>
       <c r="C127" s="5">
         <v>5.388576200000017E-2</v>
       </c>
       <c r="D127" s="5">
         <v>5.3664760054814575</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>12.084833137</v>
       </c>
       <c r="C128" s="5">
         <v>-0.31204550300000022</v>
       </c>
       <c r="D128" s="5">
         <v>-26.355604380951991</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>11.940066499</v>
       </c>
       <c r="C129" s="5">
         <v>-0.14476663800000011</v>
       </c>
       <c r="D129" s="5">
         <v>-13.464750881832666</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.080432443999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.14036594499999921</v>
       </c>
       <c r="D130" s="5">
         <v>15.055881906385915</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.186147438000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.10571499400000128</v>
       </c>
       <c r="D131" s="5">
         <v>11.021570592419483</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.032277275</v>
       </c>
       <c r="C132" s="5">
         <v>-0.15387016300000056</v>
       </c>
       <c r="D132" s="5">
         <v>-14.14277705969692</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.143052479</v>
       </c>
       <c r="C133" s="5">
         <v>0.11077520399999941</v>
       </c>
       <c r="D133" s="5">
         <v>11.624746796772811</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.233605559000001</v>
       </c>
       <c r="C134" s="5">
         <v>9.0553080000001174E-2</v>
       </c>
       <c r="D134" s="5">
         <v>9.3249333162007009</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.179591324</v>
       </c>
       <c r="C135" s="5">
         <v>-5.4014235000000355E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-5.1714937337175808</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.140452807999999</v>
       </c>
       <c r="C136" s="5">
         <v>-3.9138516000001289E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-3.7887122366222603</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.086428679000001</v>
       </c>
       <c r="C137" s="5">
         <v>-5.4024128999998311E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-5.2111395094294739</v>
       </c>
       <c r="E137" s="5">
         <v>-3.5319777890963966</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.165205661</v>
       </c>
       <c r="C138" s="5">
         <v>7.8776981999999052E-2</v>
       </c>
       <c r="D138" s="5">
         <v>8.1079272187888574</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.069850903000001</v>
       </c>
       <c r="C139" s="5">
         <v>-9.5354757999999151E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-9.0108936012966758</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.070079362</v>
       </c>
       <c r="C140" s="5">
         <v>2.2845899999879293E-4</v>
       </c>
       <c r="D140" s="5">
         <v>2.2716050455406922E-2</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.944085011</v>
       </c>
       <c r="C141" s="5">
         <v>-0.12599435099999923</v>
       </c>
       <c r="D141" s="5">
         <v>-11.831567100946073</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.849921824999999</v>
       </c>
       <c r="C142" s="5">
         <v>-9.4163186000001176E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-9.0607864793609938</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.891116402</v>
       </c>
       <c r="C143" s="5">
         <v>4.1194577000000621E-2</v>
       </c>
       <c r="D143" s="5">
         <v>4.252323242777889</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>10.978787343</v>
       </c>
       <c r="C144" s="5">
         <v>-0.91232905899999928</v>
       </c>
       <c r="D144" s="5">
         <v>-61.630962022905877</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.974770735</v>
       </c>
       <c r="C145" s="5">
         <v>-4.0166080000005877E-3</v>
       </c>
       <c r="D145" s="5">
         <v>-0.43813972168265103</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>11.006001118</v>
       </c>
       <c r="C146" s="5">
         <v>3.1230383000000472E-2</v>
       </c>
       <c r="D146" s="5">
         <v>3.4687381982989818</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>11.002344017</v>
       </c>
       <c r="C147" s="5">
         <v>-3.6571009999999404E-3</v>
       </c>
       <c r="D147" s="5">
         <v>-0.39801102803506128</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.979345733000001</v>
       </c>
       <c r="C148" s="5">
         <v>-2.2998283999999813E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-2.4797312382054071</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.834910082</v>
       </c>
       <c r="C149" s="5">
         <v>-0.14443565100000022</v>
       </c>
       <c r="D149" s="5">
         <v>-14.692698091867662</v>
       </c>
       <c r="E149" s="5">
         <v>-10.354742746916601</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.709042855</v>
       </c>
       <c r="C150" s="5">
         <v>-0.12586722700000053</v>
       </c>
       <c r="D150" s="5">
         <v>-13.083117631632646</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.606709050999999</v>
       </c>
       <c r="C151" s="5">
         <v>-0.10233380400000058</v>
       </c>
       <c r="D151" s="5">
         <v>-10.883115714592694</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>10.589337946000001</v>
       </c>
       <c r="C152" s="5">
         <v>-1.7371104999998721E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9476899625051725</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.149114002999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.44022394300000123</v>
       </c>
       <c r="D153" s="5">
         <v>-39.922497746935029</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>9.7326064258000002</v>
       </c>
       <c r="C154" s="5">
         <v>-0.41650757719999909</v>
       </c>
       <c r="D154" s="5">
         <v>-39.519918681028841</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>9.8595631012999991</v>
       </c>
       <c r="C155" s="5">
         <v>0.12695667549999889</v>
       </c>
       <c r="D155" s="5">
         <v>16.826700984651932</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>9.8281445034000008</v>
       </c>
       <c r="C156" s="5">
         <v>-3.1418597899998346E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-3.7576210408334809</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.022046660000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.1939021566000001</v>
       </c>
       <c r="D157" s="5">
         <v>26.420832214771494</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>9.5947275425999994</v>
       </c>
       <c r="C158" s="5">
         <v>-0.4273191174000015</v>
       </c>
       <c r="D158" s="5">
         <v>-40.71910978281069</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>9.2998098642000002</v>
       </c>
       <c r="C159" s="5">
         <v>-0.29491767839999916</v>
       </c>
       <c r="D159" s="5">
         <v>-31.246142131712638</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9.2098516816</v>
       </c>
       <c r="C160" s="5">
         <v>-8.9958182600000214E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-11.009673214436855</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9.0677551589000007</v>
       </c>
       <c r="C161" s="5">
         <v>-0.14209652269999928</v>
       </c>
       <c r="D161" s="5">
         <v>-17.021460536165399</v>
       </c>
       <c r="E161" s="5">
         <v>-16.309825459795636</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>9.2353294555000005</v>
       </c>
       <c r="C162" s="5">
         <v>0.16757429659999978</v>
       </c>
       <c r="D162" s="5">
         <v>24.575113776690838</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9.4405047656000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.20517531009999956</v>
       </c>
       <c r="D163" s="5">
         <v>30.170890536752658</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9.4233018345000001</v>
       </c>
       <c r="C164" s="5">
         <v>-1.720293109999993E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-2.1649130725840071</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9.6537487071000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.23044687259999996</v>
       </c>
       <c r="D165" s="5">
         <v>33.633287099388333</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>9.6265577519000001</v>
       </c>
       <c r="C166" s="5">
         <v>-2.7190955200000033E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-3.3280740241208528</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>9.5392199055999995</v>
       </c>
       <c r="C167" s="5">
         <v>-8.7337846300000521E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-10.359952091126912</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>9.7281469735999995</v>
       </c>
       <c r="C168" s="5">
         <v>0.18892706799999992</v>
       </c>
       <c r="D168" s="5">
         <v>26.53397540609248</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9.7943972702999993</v>
       </c>
       <c r="C169" s="5">
         <v>6.6250296699999822E-2</v>
       </c>
       <c r="D169" s="5">
         <v>8.48535272382016</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>9.9053181665000007</v>
       </c>
       <c r="C170" s="5">
         <v>0.11092089620000145</v>
       </c>
       <c r="D170" s="5">
         <v>14.469180675858917</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>9.1878806371999993</v>
       </c>
       <c r="C171" s="5">
         <v>-0.71743752930000149</v>
       </c>
       <c r="D171" s="5">
         <v>-59.433926400593286</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>9.4102330932000005</v>
       </c>
       <c r="C172" s="5">
         <v>0.2223524560000012</v>
       </c>
       <c r="D172" s="5">
         <v>33.235648286371266</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>9.3456806425999996</v>
       </c>
       <c r="C173" s="5">
         <v>-6.455245060000081E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-7.9281937446987421</v>
       </c>
       <c r="E173" s="5">
         <v>3.064986634836675</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>9.4407351286000001</v>
       </c>
       <c r="C174" s="5">
         <v>9.5054486000000438E-2</v>
       </c>
       <c r="D174" s="5">
         <v>12.911589485526331</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>9.3761080568999997</v>
       </c>
       <c r="C175" s="5">
         <v>-6.4627071700000371E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-7.9123292452125789</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>9.3450990033999997</v>
       </c>
       <c r="C176" s="5">
         <v>-3.100905350000005E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-3.8972899320511067</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>9.3359388842000008</v>
       </c>
       <c r="C177" s="5">
         <v>-9.1601191999988174E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-1.1699261984281728</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>9.4395337303000009</v>
       </c>
       <c r="C178" s="5">
         <v>0.10359484610000003</v>
       </c>
       <c r="D178" s="5">
         <v>14.159093551339573</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>9.3283067553999999</v>
       </c>
       <c r="C179" s="5">
         <v>-0.111226974900001</v>
       </c>
       <c r="D179" s="5">
         <v>-13.258422171169881</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>9.2369837085000004</v>
       </c>
       <c r="C180" s="5">
         <v>-9.1323046899999483E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-11.135499925530457</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>9.1717350711000005</v>
       </c>
       <c r="C181" s="5">
         <v>-6.5248637399999865E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-8.1549222677970263</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>8.9878490208000006</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18388605029999994</v>
       </c>
       <c r="D182" s="5">
         <v>-21.575600173593635</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>8.9613224850000002</v>
       </c>
       <c r="C183" s="5">
         <v>-2.6526535800000417E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-3.4847247484297461</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>9.0045849299</v>
       </c>
       <c r="C184" s="5">
         <v>4.3262444899999863E-2</v>
       </c>
       <c r="D184" s="5">
         <v>5.94954803300074</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>9.0294022466000001</v>
       </c>
       <c r="C185" s="5">
         <v>2.4817316700000092E-2</v>
       </c>
       <c r="D185" s="5">
         <v>3.3578874314742047</v>
       </c>
       <c r="E185" s="5">
         <v>-3.3842200273602518</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>8.6386160898999993</v>
       </c>
       <c r="C186" s="5">
         <v>-0.39078615670000083</v>
       </c>
       <c r="D186" s="5">
         <v>-41.193940501517737</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>8.5080961451999997</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13051994469999961</v>
       </c>
       <c r="D187" s="5">
         <v>-16.697395301823281</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>8.5782475296000005</v>
       </c>
       <c r="C188" s="5">
         <v>7.0151384400000794E-2</v>
       </c>
       <c r="D188" s="5">
         <v>10.355559940259894</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>8.2372993418</v>
       </c>
       <c r="C189" s="5">
         <v>-0.34094818780000047</v>
       </c>
       <c r="D189" s="5">
         <v>-38.533951411411529</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>8.3629195843000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.12562024250000015</v>
       </c>
       <c r="D190" s="5">
         <v>19.9159265770692</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>8.5028416767999992</v>
       </c>
       <c r="C191" s="5">
         <v>0.1399220924999991</v>
       </c>
       <c r="D191" s="5">
         <v>22.032093558711807</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>8.5669908498999998</v>
       </c>
       <c r="C192" s="5">
         <v>6.4149173100000567E-2</v>
       </c>
       <c r="D192" s="5">
         <v>9.4385992437494579</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>8.5667607507000003</v>
       </c>
       <c r="C193" s="5">
         <v>-2.3009919999950057E-4</v>
       </c>
       <c r="D193" s="5">
         <v>-3.2225814084019255E-2</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>8.5807031422000009</v>
       </c>
       <c r="C194" s="5">
         <v>1.3942391500000539E-2</v>
       </c>
       <c r="D194" s="5">
         <v>1.9705753208453469</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>8.7231100864000002</v>
       </c>
       <c r="C195" s="5">
         <v>0.14240694419999933</v>
       </c>
       <c r="D195" s="5">
         <v>21.837705461715593</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>8.6824349744999996</v>
       </c>
       <c r="C196" s="5">
         <v>-4.0675111900000616E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-5.4542017408945265</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>8.7035514332999995</v>
       </c>
       <c r="C197" s="5">
         <v>2.1116458799999904E-2</v>
       </c>
       <c r="D197" s="5">
         <v>2.9578650019667752</v>
       </c>
       <c r="E197" s="5">
         <v>-3.6087750263058549</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>8.8296785340999993</v>
       </c>
       <c r="C198" s="5">
         <v>0.12612710079999978</v>
       </c>
       <c r="D198" s="5">
         <v>18.844942956570641</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>8.8318342838999992</v>
       </c>
       <c r="C199" s="5">
         <v>2.1557497999999953E-3</v>
       </c>
       <c r="D199" s="5">
         <v>0.29337153171622443</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>8.6776864978999999</v>
       </c>
       <c r="C200" s="5">
         <v>-0.15414778599999934</v>
       </c>
       <c r="D200" s="5">
         <v>-19.04633133909206</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>8.8353292300999993</v>
       </c>
       <c r="C201" s="5">
         <v>0.15764273219999936</v>
       </c>
       <c r="D201" s="5">
         <v>24.115314706787984</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>8.6883644757000003</v>
       </c>
       <c r="C202" s="5">
         <v>-0.14696475439999901</v>
       </c>
       <c r="D202" s="5">
         <v>-18.231971247519287</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>8.8023802953000008</v>
       </c>
       <c r="C203" s="5">
         <v>0.11401581960000051</v>
       </c>
       <c r="D203" s="5">
         <v>16.935171899577472</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>8.6158667741000006</v>
       </c>
       <c r="C204" s="5">
         <v>-0.1865135212000002</v>
       </c>
       <c r="D204" s="5">
         <v>-22.663205746381777</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>8.5769499422000006</v>
       </c>
       <c r="C205" s="5">
         <v>-3.8916831899999949E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-5.2876078010502869</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>8.6875589450999993</v>
       </c>
       <c r="C206" s="5">
         <v>0.11060900289999864</v>
       </c>
       <c r="D206" s="5">
         <v>16.621511717600491</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8.1818017039999997</v>
       </c>
       <c r="C207" s="5">
         <v>-0.50575724109999953</v>
       </c>
       <c r="D207" s="5">
         <v>-51.312864460389541</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>8.5608506123999994</v>
       </c>
       <c r="C208" s="5">
         <v>0.37904890839999972</v>
       </c>
       <c r="D208" s="5">
         <v>72.193053763110868</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>8.5926616781000007</v>
       </c>
       <c r="C209" s="5">
         <v>3.1811065700001251E-2</v>
       </c>
       <c r="D209" s="5">
         <v>4.5513214433497096</v>
       </c>
       <c r="E209" s="5">
         <v>-1.2740747963610799</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>8.5164732545999993</v>
       </c>
       <c r="C210" s="5">
         <v>-7.6188423500001434E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-10.136176554479203</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>8.4448566964000005</v>
       </c>
       <c r="C211" s="5">
         <v>-7.1616558199998792E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-9.6371398337400276</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>8.3619715840000008</v>
       </c>
       <c r="C212" s="5">
         <v>-8.2885112399999628E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-11.162395936665559</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>8.6531724944999997</v>
       </c>
       <c r="C213" s="5">
         <v>0.29120091049999886</v>
       </c>
       <c r="D213" s="5">
         <v>50.799563722106612</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>8.7212222066000002</v>
       </c>
       <c r="C214" s="5">
         <v>6.8049712100000548E-2</v>
       </c>
       <c r="D214" s="5">
         <v>9.8560273230770434</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>8.4986295464000001</v>
       </c>
       <c r="C215" s="5">
         <v>-0.22259266020000013</v>
       </c>
       <c r="D215" s="5">
         <v>-26.673904062385812</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>8.3518129793</v>
       </c>
       <c r="C216" s="5">
         <v>-0.14681656710000013</v>
       </c>
       <c r="D216" s="5">
         <v>-18.869838193430223</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8.5839801920000003</v>
       </c>
       <c r="C217" s="5">
         <v>0.23216721270000029</v>
       </c>
       <c r="D217" s="5">
         <v>38.961775170361655</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8.7883144405000007</v>
       </c>
       <c r="C218" s="5">
         <v>0.20433424850000037</v>
       </c>
       <c r="D218" s="5">
         <v>32.618028129591579</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8.5411437385000006</v>
       </c>
       <c r="C219" s="5">
         <v>-0.24717070200000002</v>
       </c>
       <c r="D219" s="5">
         <v>-28.989050455068632</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8.5441553661</v>
       </c>
       <c r="C220" s="5">
         <v>3.0116275999994002E-3</v>
       </c>
       <c r="D220" s="5">
         <v>0.42394438747892504</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8.4812432526000006</v>
       </c>
       <c r="C221" s="5">
         <v>-6.2912113499999478E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-8.4866211116472297</v>
       </c>
       <c r="E221" s="5">
         <v>-1.29666952655626</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8.5046305685999997</v>
       </c>
       <c r="C222" s="5">
         <v>2.3387315999999103E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.3596912435159387</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8.5456605734999993</v>
       </c>
       <c r="C223" s="5">
         <v>4.1030004899999639E-2</v>
       </c>
       <c r="D223" s="5">
         <v>5.945430704884469</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8.4351743014</v>
       </c>
       <c r="C224" s="5">
         <v>-0.11048627209999928</v>
       </c>
       <c r="D224" s="5">
         <v>-14.457671975966303</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>8.2773901981000009</v>
       </c>
       <c r="C225" s="5">
         <v>-0.15778410329999915</v>
       </c>
       <c r="D225" s="5">
         <v>-20.275389228689487</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>8.1462393901999999</v>
       </c>
       <c r="C226" s="5">
         <v>-0.131150807900001</v>
       </c>
       <c r="D226" s="5">
         <v>-17.440913416460436</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>8.0074016316000005</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13883775859999936</v>
       </c>
       <c r="D227" s="5">
         <v>-18.639553008816666</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>7.7440042014000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.26339743020000039</v>
       </c>
       <c r="D228" s="5">
         <v>-33.059706426040989</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>7.6583099916000004</v>
       </c>
       <c r="C229" s="5">
         <v>-8.5694209799999754E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-12.499942014864217</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>7.4614987135000002</v>
       </c>
       <c r="C230" s="5">
         <v>-0.19681127810000021</v>
       </c>
       <c r="D230" s="5">
         <v>-26.832617056952003</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>7.5471967356</v>
       </c>
       <c r="C231" s="5">
         <v>8.5698022099999882E-2</v>
       </c>
       <c r="D231" s="5">
         <v>14.687274327986799</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>7.3647760249000003</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18242071069999977</v>
       </c>
       <c r="D232" s="5">
         <v>-25.443335146375745</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>7.4073689507999996</v>
       </c>
       <c r="C233" s="5">
         <v>4.2592925899999301E-2</v>
       </c>
       <c r="D233" s="5">
         <v>7.165056295018668</v>
       </c>
       <c r="E233" s="5">
         <v>-12.661755709822319</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>7.0050493231999997</v>
       </c>
       <c r="C234" s="5">
         <v>-0.40231962759999984</v>
       </c>
       <c r="D234" s="5">
         <v>-48.835745690402121</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>6.8422084361</v>
       </c>
       <c r="C235" s="5">
         <v>-0.16284088709999978</v>
       </c>
       <c r="D235" s="5">
         <v>-24.591338781663175</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>6.8401716336999998</v>
       </c>
       <c r="C236" s="5">
         <v>-2.0368024000001483E-3</v>
       </c>
       <c r="D236" s="5">
         <v>-0.35663414270223903</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>6.5046137291999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.33555790449999989</v>
       </c>
       <c r="D237" s="5">
         <v>-45.316771501025435</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>6.6572834244000001</v>
       </c>
       <c r="C238" s="5">
         <v>0.15266969520000018</v>
       </c>
       <c r="D238" s="5">
         <v>32.101097031225656</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>6.7010760787999999</v>
       </c>
       <c r="C239" s="5">
         <v>4.3792654399999797E-2</v>
       </c>
       <c r="D239" s="5">
         <v>8.185740354862947</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>6.7071164440000004</v>
       </c>
       <c r="C240" s="5">
         <v>6.0403652000005081E-3</v>
       </c>
       <c r="D240" s="5">
         <v>1.0870615437672093</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>6.7297165708</v>
       </c>
       <c r="C241" s="5">
         <v>2.2600126799999565E-2</v>
       </c>
       <c r="D241" s="5">
         <v>4.1192737879894858</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>6.6504003383999999</v>
       </c>
       <c r="C242" s="5">
         <v>-7.9316232400000075E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-13.261443749224044</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>6.6697256608000002</v>
       </c>
       <c r="C243" s="5">
         <v>1.9325322400000289E-2</v>
       </c>
       <c r="D243" s="5">
         <v>3.5433413196717556</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>6.5783002576999996</v>
       </c>
       <c r="C244" s="5">
         <v>-9.142540310000058E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-15.263863614415119</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>6.5208651815999996</v>
       </c>
       <c r="C245" s="5">
         <v>-5.7435076099999982E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-9.988427917362241</v>
       </c>
       <c r="E245" s="5">
         <v>-11.967863017060287</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>6.6985837515000002</v>
       </c>
       <c r="C246" s="5">
         <v>0.17771856990000057</v>
       </c>
       <c r="D246" s="5">
         <v>38.080784077883514</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>6.4297269748000003</v>
       </c>
       <c r="C247" s="5">
         <v>-0.26885677669999986</v>
       </c>
       <c r="D247" s="5">
         <v>-38.833379980852314</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>6.6258845166000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.19615754179999989</v>
       </c>
       <c r="D248" s="5">
         <v>43.422062676595004</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>6.5275231974999999</v>
       </c>
       <c r="C249" s="5">
         <v>-9.8361319100000344E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-16.429165305144565</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>6.5776444213999996</v>
       </c>
       <c r="C250" s="5">
         <v>5.0121223899999734E-2</v>
       </c>
       <c r="D250" s="5">
         <v>9.6133932391840204</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>6.0982623958</v>
       </c>
       <c r="C251" s="5">
         <v>-0.47938202559999965</v>
       </c>
       <c r="D251" s="5">
         <v>-59.669966943573428</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>6.0677820970000003</v>
       </c>
       <c r="C252" s="5">
         <v>-3.0480298799999694E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-5.8356684011230282</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>6.1066684777000004</v>
       </c>
       <c r="C253" s="5">
         <v>3.8886380700000167E-2</v>
       </c>
       <c r="D253" s="5">
         <v>7.9673410640843878</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>6.1447959589999996</v>
       </c>
       <c r="C254" s="5">
         <v>3.8127481299999211E-2</v>
       </c>
       <c r="D254" s="5">
         <v>7.7550113692640199</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>6.0958094047999998</v>
       </c>
       <c r="C255" s="5">
         <v>-4.8986554199999865E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-9.1579434298759033</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>6.0939769653000004</v>
       </c>
       <c r="C256" s="5">
         <v>-1.8324394999993388E-3</v>
       </c>
       <c r="D256" s="5">
         <v>-0.36013190869982337</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>6.1326856540000003</v>
       </c>
       <c r="C257" s="5">
         <v>3.8708688699999882E-2</v>
       </c>
       <c r="D257" s="5">
         <v>7.8943625427818631</v>
       </c>
       <c r="E257" s="5">
         <v>-5.9528838089664804</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>6.1964473964</v>
       </c>
       <c r="C258" s="5">
         <v>6.3761742399999655E-2</v>
       </c>
       <c r="D258" s="5">
         <v>13.215203937079112</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>6.1129358087999996</v>
       </c>
       <c r="C259" s="5">
         <v>-8.3511587600000325E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-15.026243501185998</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>6.0357004954000004</v>
       </c>
       <c r="C260" s="5">
         <v>-7.7235313399999228E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-14.151216014836143</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>6.0346353819000003</v>
       </c>
       <c r="C261" s="5">
         <v>-1.0651135000001588E-3</v>
       </c>
       <c r="D261" s="5">
         <v>-0.21155728290792597</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>6.0819416184000001</v>
       </c>
       <c r="C262" s="5">
         <v>4.7306236499999876E-2</v>
       </c>
       <c r="D262" s="5">
         <v>9.8233144172333873</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>6.0950805965999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.3138978199999762E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.6234166687314708</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>6.1621306632000001</v>
       </c>
       <c r="C264" s="5">
         <v>6.7050066600000235E-2</v>
       </c>
       <c r="D264" s="5">
         <v>14.029547860091608</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>6.0997360702999996</v>
       </c>
       <c r="C265" s="5">
         <v>-6.239459290000049E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-11.496246153599355</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>6.1391326572000002</v>
       </c>
       <c r="C266" s="5">
         <v>3.9396586900000585E-2</v>
       </c>
       <c r="D266" s="5">
         <v>8.0318188482473296</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>6.2232866403999996</v>
       </c>
       <c r="C267" s="5">
         <v>8.4153983199999338E-2</v>
       </c>
       <c r="D267" s="5">
         <v>17.747973674102191</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>6.4991508381000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.2758641977000007</v>
       </c>
       <c r="D268" s="5">
         <v>68.283579767304431</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>6.4254756285000001</v>
       </c>
       <c r="C269" s="5">
         <v>-7.367520960000018E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-12.786449108934338</v>
       </c>
       <c r="E269" s="5">
         <v>4.7742537449156464</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>6.4913479020000002</v>
       </c>
       <c r="C270" s="5">
         <v>6.5872273500000134E-2</v>
       </c>
       <c r="D270" s="5">
         <v>13.019988748325817</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>6.4860761868000001</v>
       </c>
       <c r="C271" s="5">
         <v>-5.2717152000001377E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-0.97019579599990635</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>6.5353637390000001</v>
       </c>
       <c r="C272" s="5">
         <v>4.9287552200000029E-2</v>
       </c>
       <c r="D272" s="5">
         <v>9.509708127141959</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>6.5262280367000001</v>
       </c>
       <c r="C273" s="5">
         <v>-9.1357023000000481E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-1.6646277391319964</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>6.4848907635000002</v>
       </c>
       <c r="C274" s="5">
         <v>-4.1337273199999913E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-7.3415474677773318</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>6.4948520417999998</v>
       </c>
       <c r="C275" s="5">
         <v>9.9612782999995986E-3</v>
       </c>
       <c r="D275" s="5">
         <v>1.85894283494068</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>6.5617461483000001</v>
       </c>
       <c r="C276" s="5">
         <v>6.6894106500000383E-2</v>
       </c>
       <c r="D276" s="5">
         <v>13.084206975183488</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>6.7109176534000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.14917150509999999</v>
       </c>
       <c r="D277" s="5">
         <v>30.963362739739075</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>6.7522419272</v>
       </c>
       <c r="C278" s="5">
         <v>4.1324273799999922E-2</v>
       </c>
       <c r="D278" s="5">
         <v>7.6447897470928616</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>6.7508495591999997</v>
       </c>
       <c r="C279" s="5">
         <v>-1.3923680000003102E-3</v>
       </c>
       <c r="D279" s="5">
         <v>-0.24716945018248282</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>6.8037290489000002</v>
       </c>
       <c r="C280" s="5">
         <v>5.2879489700000448E-2</v>
       </c>
       <c r="D280" s="5">
         <v>9.8153272673995993</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>6.8194020367999997</v>
       </c>
       <c r="C281" s="5">
         <v>1.5672987899999491E-2</v>
       </c>
       <c r="D281" s="5">
         <v>2.7995988191114263</v>
       </c>
       <c r="E281" s="5">
         <v>6.1306964818721221</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>6.8845908965999998</v>
       </c>
       <c r="C282" s="5">
         <v>6.518885980000011E-2</v>
       </c>
       <c r="D282" s="5">
         <v>12.09393613352454</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>6.9592635323999996</v>
       </c>
       <c r="C283" s="5">
         <v>7.4672635799999831E-2</v>
       </c>
       <c r="D283" s="5">
         <v>13.820825804204429</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>6.9407445856000001</v>
       </c>
       <c r="C284" s="5">
         <v>-1.8518946799999547E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-3.1469360099490085</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>6.9093502162</v>
       </c>
       <c r="C285" s="5">
         <v>-3.1394369400000066E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-5.2948226430704182</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>6.8826280289000001</v>
       </c>
       <c r="C286" s="5">
         <v>-2.6722187299999867E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-4.5435876107854494</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>6.8909870983000001</v>
       </c>
       <c r="C287" s="5">
         <v>8.3590693999999743E-3</v>
       </c>
       <c r="D287" s="5">
         <v>1.4671953761485224</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>6.8680272814999999</v>
       </c>
       <c r="C288" s="5">
         <v>-2.2959816800000254E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-3.925773248703246</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>6.8214423161999997</v>
       </c>
       <c r="C289" s="5">
         <v>-4.6584965300000114E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-7.8425620790226631</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>6.7518546028999999</v>
       </c>
       <c r="C290" s="5">
         <v>-6.9587713299999798E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-11.577570057085151</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>6.7697887003000004</v>
       </c>
       <c r="C291" s="5">
         <v>1.7934097400000404E-2</v>
       </c>
       <c r="D291" s="5">
         <v>3.2343876781732339</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>6.7048038241999999</v>
       </c>
       <c r="C292" s="5">
         <v>-6.4984876100000477E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-10.929981872649908</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>6.6315954366999996</v>
       </c>
       <c r="C293" s="5">
         <v>-7.3208387500000249E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-12.343649719988603</v>
       </c>
       <c r="E293" s="5">
         <v>-2.754003930059068</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>6.2930351446000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.33856029209999949</v>
       </c>
       <c r="D294" s="5">
         <v>-46.678102287987514</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>6.5542451622</v>
       </c>
       <c r="C295" s="5">
         <v>0.26121001759999984</v>
       </c>
       <c r="D295" s="5">
         <v>62.910959041592854</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>6.3728734254999999</v>
       </c>
       <c r="C296" s="5">
         <v>-0.18137173670000006</v>
       </c>
       <c r="D296" s="5">
         <v>-28.591266911390221</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>6.7969852908000004</v>
       </c>
       <c r="C297" s="5">
         <v>0.42411186530000045</v>
       </c>
       <c r="D297" s="5">
         <v>116.65686104881594</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>6.6728907421999999</v>
       </c>
       <c r="C298" s="5">
         <v>-0.12409454860000046</v>
       </c>
       <c r="D298" s="5">
         <v>-19.837323794737451</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>6.6785063840000003</v>
       </c>
       <c r="C299" s="5">
         <v>5.6156418000004038E-3</v>
       </c>
       <c r="D299" s="5">
         <v>1.014560112349594</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>6.6532639113999998</v>
       </c>
       <c r="C300" s="5">
         <v>-2.5242472600000454E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-4.4424815170760912</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>6.6320652661999997</v>
       </c>
       <c r="C301" s="5">
         <v>-2.1198645200000144E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-3.757146927537558</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>6.6599155018999996</v>
       </c>
       <c r="C302" s="5">
         <v>2.7850235699999892E-2</v>
       </c>
       <c r="D302" s="5">
         <v>5.1572284710694305</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>6.4732205797000004</v>
       </c>
       <c r="C303" s="5">
         <v>-0.18669492219999917</v>
       </c>
       <c r="D303" s="5">
         <v>-28.908079714417244</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>6.4986043637000002</v>
       </c>
       <c r="C304" s="5">
         <v>2.5383783999999743E-2</v>
       </c>
       <c r="D304" s="5">
         <v>4.8084504160510244</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>6.4404273914000001</v>
       </c>
       <c r="C305" s="5">
         <v>-5.8176972300000074E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-10.229201776437302</v>
       </c>
       <c r="E305" s="5">
         <v>-2.8826855788284922</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>6.5778406710999997</v>
       </c>
       <c r="C306" s="5">
         <v>0.13741327969999961</v>
       </c>
       <c r="D306" s="5">
         <v>28.832055581186221</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>6.9429386859999997</v>
       </c>
       <c r="C307" s="5">
         <v>0.36509801490000005</v>
       </c>
       <c r="D307" s="5">
         <v>91.214033372873786</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>6.7792895460000002</v>
       </c>
       <c r="C308" s="5">
         <v>-0.16364913999999953</v>
       </c>
       <c r="D308" s="5">
         <v>-24.891301121340316</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>6.9954893454000002</v>
       </c>
       <c r="C309" s="5">
         <v>0.2161997994</v>
       </c>
       <c r="D309" s="5">
         <v>45.749473759869552</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>6.8670056416999996</v>
       </c>
       <c r="C310" s="5">
         <v>-0.12848370370000062</v>
       </c>
       <c r="D310" s="5">
         <v>-19.944411073797109</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>6.8779200331999997</v>
       </c>
       <c r="C311" s="5">
         <v>1.0914391500000065E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.9240366703071832</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>7.1728246828</v>
       </c>
       <c r="C312" s="5">
         <v>0.29490464960000029</v>
       </c>
       <c r="D312" s="5">
         <v>65.499667734632851</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>6.8575208241999999</v>
       </c>
       <c r="C313" s="5">
         <v>-0.3153038586000001</v>
       </c>
       <c r="D313" s="5">
         <v>-41.692686854191763</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>6.7690735093000001</v>
       </c>
       <c r="C314" s="5">
         <v>-8.8447314899999796E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-14.425347672272082</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>6.5687623677999998</v>
       </c>
       <c r="C315" s="5">
         <v>-0.20031114150000029</v>
       </c>
       <c r="D315" s="5">
         <v>-30.264832512520435</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>6.7811041313000002</v>
       </c>
       <c r="C316" s="5">
         <v>0.21234176350000045</v>
       </c>
       <c r="D316" s="5">
         <v>46.488101014760595</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>6.7313309737000004</v>
       </c>
       <c r="C317" s="5">
         <v>-4.9773157599999784E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-8.4609549236905117</v>
       </c>
       <c r="E317" s="5">
         <v>4.5168366106952407</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>6.6606371448999999</v>
       </c>
       <c r="C318" s="5">
         <v>-7.0693828800000524E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-11.899583712293072</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>6.5441608791999997</v>
       </c>
       <c r="C319" s="5">
         <v>-0.11647626570000025</v>
       </c>
       <c r="D319" s="5">
         <v>-19.079546532824189</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>6.4935145332999999</v>
       </c>
       <c r="C320" s="5">
         <v>-5.0646345899999723E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-8.901716368282786</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>6.4001555491</v>
       </c>
       <c r="C321" s="5">
         <v>-9.3358984199999995E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-15.95177468121458</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>6.3651472061999996</v>
       </c>
       <c r="C322" s="5">
         <v>-3.5008342900000322E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-6.3699891484312543</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>6.3780207085000002</v>
       </c>
       <c r="C323" s="5">
         <v>1.2873502300000617E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.4541786516954378</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>6.3397807957000003</v>
       </c>
       <c r="C324" s="5">
         <v>-3.8239912799999942E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-6.9621204593955817</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>6.3680860810000004</v>
       </c>
       <c r="C325" s="5">
         <v>2.8305285300000094E-2</v>
       </c>
       <c r="D325" s="5">
         <v>5.4911922710107364</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>6.4808237070999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.11273762609999949</v>
       </c>
       <c r="D326" s="5">
         <v>23.439851197121886</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>6.5565741753999998</v>
       </c>
       <c r="C327" s="5">
         <v>7.5750468299999874E-2</v>
       </c>
       <c r="D327" s="5">
         <v>14.96383737298852</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>6.5661060199000003</v>
       </c>
       <c r="C328" s="5">
         <v>9.5318445000005525E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.7585579856719713</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>6.5275884055000004</v>
       </c>
       <c r="C329" s="5">
         <v>-3.85176143999999E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-6.8166201936873838</v>
       </c>
       <c r="E329" s="5">
         <v>-3.0267798299629445</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>6.6339872158000004</v>
       </c>
       <c r="C330" s="5">
         <v>0.10639881029999998</v>
       </c>
       <c r="D330" s="5">
         <v>21.412224164736116</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>6.6372988417999998</v>
       </c>
       <c r="C331" s="5">
         <v>3.3116259999994568E-3</v>
       </c>
       <c r="D331" s="5">
         <v>0.60067647512440647</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>6.5859307967999996</v>
       </c>
       <c r="C332" s="5">
         <v>-5.1368045000000251E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-8.901863925275034</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>6.6106595758999998</v>
       </c>
       <c r="C333" s="5">
         <v>2.4728779100000153E-2</v>
       </c>
       <c r="D333" s="5">
         <v>4.5999707440387727</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>6.7856291050999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.1749695292000002</v>
       </c>
       <c r="D334" s="5">
         <v>36.818207542736324</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>6.8020680197000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.6438914600000132E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.9461788468108985</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>6.8650212566000004</v>
       </c>
       <c r="C336" s="5">
         <v>6.295323690000032E-2</v>
       </c>
       <c r="D336" s="5">
         <v>11.689151002985888</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>6.9054880809999997</v>
       </c>
       <c r="C337" s="5">
         <v>4.0466824399999268E-2</v>
       </c>
       <c r="D337" s="5">
         <v>7.3074622793003474</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>6.9044172324000002</v>
       </c>
       <c r="C338" s="5">
         <v>-1.0708485999995077E-3</v>
       </c>
       <c r="D338" s="5">
         <v>-0.18592790017307737</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>6.6412365401000004</v>
       </c>
       <c r="C339" s="5">
         <v>-0.26318069229999974</v>
       </c>
       <c r="D339" s="5">
         <v>-37.271767449999537</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>6.9395221382000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.29828559809999966</v>
       </c>
       <c r="D340" s="5">
         <v>69.421062931820359</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>7.0033107861000001</v>
       </c>
       <c r="C341" s="5">
         <v>6.3788647900000051E-2</v>
       </c>
       <c r="D341" s="5">
         <v>11.605605191717871</v>
       </c>
       <c r="E341" s="5">
         <v>7.2878734235015008</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>6.9916631698999998</v>
       </c>
       <c r="C342" s="5">
         <v>-1.1647616200000321E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.9776348542709377</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>7.0159496350000001</v>
       </c>
       <c r="C343" s="5">
         <v>2.4286465100000321E-2</v>
       </c>
       <c r="D343" s="5">
         <v>4.248924157912648</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>7.0673826698999997</v>
       </c>
       <c r="C344" s="5">
         <v>5.1433034899999619E-2</v>
       </c>
       <c r="D344" s="5">
         <v>9.1605547300133594</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>7.1291278142000003</v>
       </c>
       <c r="C345" s="5">
         <v>6.1745144300000554E-2</v>
       </c>
       <c r="D345" s="5">
         <v>11.002695616349722</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>7.1224888349000004</v>
       </c>
       <c r="C346" s="5">
         <v>-6.6389792999999031E-3</v>
       </c>
       <c r="D346" s="5">
         <v>-1.1117905399024686</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>6.9328911735999998</v>
       </c>
       <c r="C347" s="5">
         <v>-0.18959766130000055</v>
       </c>
       <c r="D347" s="5">
         <v>-27.657873361951644</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>7.0715116893000003</v>
       </c>
       <c r="C348" s="5">
         <v>0.13862051570000045</v>
       </c>
       <c r="D348" s="5">
         <v>26.81615056705504</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>7.0197801305</v>
       </c>
       <c r="C349" s="5">
         <v>-5.1731558800000244E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-8.4338504170450754</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>7.0134191798999996</v>
       </c>
       <c r="C350" s="5">
         <v>-6.3609506000004146E-3</v>
       </c>
       <c r="D350" s="5">
         <v>-1.081973103374112</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>7.0218483792999997</v>
       </c>
       <c r="C351" s="5">
         <v>8.4291994000000869E-3</v>
       </c>
       <c r="D351" s="5">
         <v>1.4518126975390455</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>7.0223770617000003</v>
       </c>
       <c r="C352" s="5">
         <v>5.2868240000059075E-4</v>
       </c>
       <c r="D352" s="5">
         <v>9.0386693793842454E-2</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>6.9863479659000003</v>
       </c>
       <c r="C353" s="5">
         <v>-3.6029095800000022E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-5.9859391948316132</v>
       </c>
       <c r="E353" s="5">
         <v>-0.24221144424529939</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>6.9706573285999998</v>
       </c>
       <c r="C354" s="5">
         <v>-1.5690637300000532E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-2.6620368629501567</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>7.0129637624000001</v>
       </c>
       <c r="C355" s="5">
         <v>4.230643380000032E-2</v>
       </c>
       <c r="D355" s="5">
         <v>7.5311605303950646</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>7.1535789943000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.14061523190000003</v>
       </c>
       <c r="D356" s="5">
         <v>26.899932052031783</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>7.0416755235000004</v>
       </c>
       <c r="C357" s="5">
         <v>-0.11190347079999974</v>
       </c>
       <c r="D357" s="5">
         <v>-17.23788463021808</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>7.0569709758999997</v>
       </c>
       <c r="C358" s="5">
         <v>1.5295452399999299E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.6379254499959481</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>7.1709931643000004</v>
       </c>
       <c r="C359" s="5">
         <v>0.11402218840000078</v>
       </c>
       <c r="D359" s="5">
         <v>21.20812331957125</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>7.1639144553999996</v>
       </c>
       <c r="C360" s="5">
         <v>-7.0787089000008407E-3</v>
       </c>
       <c r="D360" s="5">
         <v>-1.1781469676787615</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>7.2271572733999996</v>
       </c>
       <c r="C361" s="5">
         <v>6.3242817999999978E-2</v>
       </c>
       <c r="D361" s="5">
         <v>11.123362166344265</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>7.2088193369000004</v>
       </c>
       <c r="C362" s="5">
         <v>-1.8337936499999152E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-3.0027031859777731</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>7.3161206160000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.10730127909999965</v>
       </c>
       <c r="D363" s="5">
         <v>19.398970412595062</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>7.3023554585000001</v>
       </c>
       <c r="C364" s="5">
         <v>-1.3765157499999958E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-2.2345618041334836</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>7.2583393912999998</v>
       </c>
       <c r="C365" s="5">
         <v>-4.4016067200000286E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-6.9981420962695324</v>
       </c>
       <c r="E365" s="5">
         <v>3.8931846327662889</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>7.3536011822000003</v>
       </c>
       <c r="C366" s="5">
         <v>9.526179090000042E-2</v>
       </c>
       <c r="D366" s="5">
         <v>16.937448267976073</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>7.3043099046000002</v>
       </c>
       <c r="C367" s="5">
         <v>-4.9291277600000072E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-7.7536009043173699</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>7.3476763050000002</v>
       </c>
       <c r="C368" s="5">
         <v>4.336640040000006E-2</v>
       </c>
       <c r="D368" s="5">
         <v>7.3618274907308434</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>6.3443445179999998</v>
       </c>
       <c r="C369" s="5">
         <v>-1.0033317870000005</v>
       </c>
       <c r="D369" s="5">
         <v>-82.827207799590767</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>6.6888674037999998</v>
       </c>
       <c r="C370" s="5">
         <v>0.34452288580000001</v>
       </c>
       <c r="D370" s="5">
         <v>88.620955209355529</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>6.6783681293999999</v>
       </c>
       <c r="C371" s="5">
         <v>-1.0499274399999869E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-1.8674202120333216</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>6.7265071684000004</v>
       </c>
       <c r="C372" s="5">
         <v>4.8139039000000494E-2</v>
       </c>
       <c r="D372" s="5">
         <v>9.0011435290645814</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>6.5911879654999996</v>
       </c>
       <c r="C373" s="5">
         <v>-0.13531920290000077</v>
       </c>
       <c r="D373" s="5">
         <v>-21.640970142452577</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>6.6756079885000004</v>
       </c>
       <c r="C374" s="5">
         <v>8.4420023000000732E-2</v>
       </c>
       <c r="D374" s="5">
         <v>16.499898131077771</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>6.8310622646999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.15545427619999952</v>
       </c>
       <c r="D375" s="5">
         <v>31.81627012736541</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>6.8123224666000004</v>
       </c>
       <c r="C376" s="5">
         <v>-1.8739798099999483E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-3.2427665296138164</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>6.8525266379999996</v>
       </c>
       <c r="C377" s="5">
         <v>4.0204171399999211E-2</v>
       </c>
       <c r="D377" s="5">
         <v>7.3164802137313911</v>
       </c>
       <c r="E377" s="5">
         <v>-5.5909861942583738</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>6.8793044279000002</v>
       </c>
       <c r="C378" s="5">
         <v>2.677778990000057E-2</v>
       </c>
       <c r="D378" s="5">
         <v>4.791378524595058</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>6.8270449034</v>
       </c>
       <c r="C379" s="5">
         <v>-5.2259524500000154E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-8.7445588244073225</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>6.7685044676999997</v>
       </c>
       <c r="C380" s="5">
         <v>-5.8540435700000337E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-9.8180697028053761</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>6.5512531354999997</v>
       </c>
       <c r="C381" s="5">
         <v>-0.21725133220000004</v>
       </c>
       <c r="D381" s="5">
         <v>-32.394827098116927</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>6.7160370589999996</v>
       </c>
       <c r="C382" s="5">
         <v>0.16478392349999993</v>
       </c>
       <c r="D382" s="5">
         <v>34.730040402889315</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>6.6814480171000001</v>
       </c>
       <c r="C383" s="5">
         <v>-3.4589041899999451E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-6.0081669168858154</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>6.9052661718000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.22381815469999999</v>
       </c>
       <c r="D384" s="5">
         <v>48.497094838594457</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>6.9819469875999998</v>
       </c>
       <c r="C385" s="5">
         <v>7.6680815799999635E-2</v>
       </c>
       <c r="D385" s="5">
         <v>14.170388836008495</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>7.0529403985999997</v>
       </c>
       <c r="C386" s="5">
         <v>7.0993410999999895E-2</v>
       </c>
       <c r="D386" s="5">
         <v>12.907814747599321</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>7.1466135431</v>
       </c>
       <c r="C387" s="5">
         <v>9.3673144500000305E-2</v>
       </c>
       <c r="D387" s="5">
         <v>17.15504913954511</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>7.1089602155999998</v>
       </c>
       <c r="C388" s="5">
         <v>-3.7653327500000167E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-6.1424034773150948</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>7.1320318546000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.307163900000031E-2</v>
       </c>
       <c r="D389" s="5">
         <v>3.9647912352188452</v>
       </c>
       <c r="E389" s="5">
         <v>4.0788636274689205</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>7.0945272261000003</v>
       </c>
       <c r="C390" s="5">
         <v>-3.7504628499999804E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-6.1309926076462133</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>7.1338511707999999</v>
       </c>
       <c r="C391" s="5">
         <v>3.9323944699999558E-2</v>
       </c>
       <c r="D391" s="5">
         <v>6.8579946299561545</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>7.1887357802</v>
       </c>
       <c r="C392" s="5">
         <v>5.4884609400000173E-2</v>
       </c>
       <c r="D392" s="5">
         <v>9.6331070597046384</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>7.3608035119000004</v>
       </c>
       <c r="C393" s="5">
         <v>0.17206773170000034</v>
       </c>
       <c r="D393" s="5">
         <v>32.822741597370687</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>7.1400116850000002</v>
       </c>
       <c r="C394" s="5">
         <v>-0.22079182690000021</v>
       </c>
       <c r="D394" s="5">
         <v>-30.611999735365771</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>7.0754955381000002</v>
       </c>
       <c r="C395" s="5">
         <v>-6.451614689999996E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-10.320068700608465</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>7.1776125857000004</v>
       </c>
       <c r="C396" s="5">
         <v>0.10211704760000018</v>
       </c>
       <c r="D396" s="5">
         <v>18.76208784999125</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>7.1570245643000003</v>
       </c>
       <c r="C397" s="5">
         <v>-2.0588021400000045E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-3.3882536421278919</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>7.1219145054000004</v>
       </c>
       <c r="C398" s="5">
         <v>-3.5110058899999963E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-5.7305491265935649</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>6.9688048999000003</v>
       </c>
       <c r="C399" s="5">
         <v>-0.15310960550000008</v>
       </c>
       <c r="D399" s="5">
         <v>-22.956039090169376</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>7.2239680071999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.25516310729999958</v>
       </c>
       <c r="D400" s="5">
         <v>53.960777029155381</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>7.1338776508999997</v>
       </c>
       <c r="C401" s="5">
         <v>-9.0090356300000174E-2</v>
       </c>
       <c r="D401" s="5">
         <v>-13.980262416207911</v>
       </c>
       <c r="E401" s="5">
         <v>2.588037094659601E-2</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>7.1279521964999999</v>
       </c>
       <c r="C402" s="5">
         <v>-5.9254543999998077E-3</v>
       </c>
       <c r="D402" s="5">
         <v>-0.99218853843063837</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>7.3502001949000002</v>
       </c>
       <c r="C403" s="5">
         <v>0.22224799840000031</v>
       </c>
       <c r="D403" s="5">
         <v>44.548195464721509</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>7.1188226375000001</v>
       </c>
       <c r="C404" s="5">
         <v>-0.2313775574000001</v>
       </c>
       <c r="D404" s="5">
         <v>-31.874758010883909</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>6.8519801619000003</v>
       </c>
       <c r="C405" s="5">
         <v>-0.26684247559999985</v>
       </c>
       <c r="D405" s="5">
         <v>-36.774089932339727</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>7.0204955778000002</v>
       </c>
       <c r="C406" s="5">
         <v>0.16851541589999997</v>
       </c>
       <c r="D406" s="5">
         <v>33.850524874002772</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>7.1520106895</v>
       </c>
       <c r="C407" s="5">
         <v>0.13151511169999974</v>
       </c>
       <c r="D407" s="5">
         <v>24.946650192942442</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>7.0434013608999999</v>
       </c>
       <c r="C408" s="5">
         <v>-0.10860932860000005</v>
       </c>
       <c r="D408" s="5">
         <v>-16.775463658182609</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>7.0293122405000004</v>
       </c>
       <c r="C409" s="5">
         <v>-1.4089120399999544E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-2.3741614770881769</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>6.9946120504999998</v>
       </c>
       <c r="C410" s="5">
         <v>-3.4700190000000575E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-5.765580175924323</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>6.8909728536000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.10363919689999967</v>
       </c>
       <c r="D411" s="5">
         <v>-16.400652560082808</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>6.8488951415999999</v>
       </c>
       <c r="C412" s="5">
         <v>-4.2077712000000211E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-7.0863039171992437</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>7.0508306441000004</v>
       </c>
       <c r="C413" s="5">
         <v>0.20193550250000047</v>
       </c>
       <c r="D413" s="5">
         <v>41.72197475136845</v>
       </c>
       <c r="E413" s="5">
         <v>-1.1641215460083232</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>7.1617414774999997</v>
       </c>
       <c r="C414" s="5">
         <v>0.1109108333999993</v>
       </c>
       <c r="D414" s="5">
         <v>20.598048098765886</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>6.9753723722999998</v>
       </c>
       <c r="C415" s="5">
         <v>-0.18636910519999983</v>
       </c>
       <c r="D415" s="5">
         <v>-27.123906643444684</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>6.8463448777</v>
       </c>
       <c r="C416" s="5">
         <v>-0.12902749459999985</v>
       </c>
       <c r="D416" s="5">
         <v>-20.07244879132184</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>6.9446760731000001</v>
       </c>
       <c r="C417" s="5">
         <v>9.8331195400000126E-2</v>
       </c>
       <c r="D417" s="5">
         <v>18.663908877389979</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>6.9989638344999996</v>
       </c>
       <c r="C418" s="5">
         <v>5.4287761399999468E-2</v>
       </c>
       <c r="D418" s="5">
         <v>9.7946232111286271</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>7.0153217625000002</v>
       </c>
       <c r="C419" s="5">
         <v>1.6357928000000577E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.8409660372306744</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>7.0218776427999998</v>
       </c>
       <c r="C420" s="5">
         <v>6.5558802999996502E-3</v>
       </c>
       <c r="D420" s="5">
         <v>1.12719244183761</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>7.0093068160999996</v>
       </c>
       <c r="C421" s="5">
         <v>-1.2570826700000204E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-2.1272577174814011</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>7.0830531411999997</v>
       </c>
       <c r="C422" s="5">
         <v>7.3746325100000121E-2</v>
       </c>
       <c r="D422" s="5">
         <v>13.382271692471214</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>7.0080722779000002</v>
       </c>
       <c r="C423" s="5">
         <v>-7.4980863299999534E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-11.989018199052348</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>6.9646660755000003</v>
       </c>
       <c r="C424" s="5">
         <v>-4.3406202399999927E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-7.1844552462684845</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>6.9694574285000002</v>
       </c>
       <c r="C425" s="5">
         <v>4.7913529999998872E-3</v>
       </c>
       <c r="D425" s="5">
         <v>0.82867269545703337</v>
       </c>
       <c r="E425" s="5">
         <v>-1.1540940310074244</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>6.9865416104999998</v>
       </c>
       <c r="C426" s="5">
         <v>1.7084181999999615E-2</v>
       </c>
       <c r="D426" s="5">
         <v>2.9815357313583979</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>7.0859035685</v>
       </c>
       <c r="C427" s="5">
         <v>9.936195800000025E-2</v>
       </c>
       <c r="D427" s="5">
         <v>18.4665806538437</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>7.1584931847000002</v>
       </c>
       <c r="C428" s="5">
         <v>7.2589616200000151E-2</v>
       </c>
       <c r="D428" s="5">
         <v>13.009912006362324</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>7.3418850489</v>
       </c>
       <c r="C429" s="5">
         <v>0.18339186419999987</v>
       </c>
       <c r="D429" s="5">
         <v>35.466395859181077</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>7.4855456756000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.14366062670000002</v>
       </c>
       <c r="D430" s="5">
         <v>26.180025308429666</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>7.3957639642000004</v>
       </c>
       <c r="C431" s="5">
         <v>-8.9781711399999686E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-13.480314920886505</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>7.4206686899000003</v>
       </c>
       <c r="C432" s="5">
         <v>2.4904725699999908E-2</v>
       </c>
       <c r="D432" s="5">
         <v>4.1166051245455693</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>7.4070251026999996</v>
       </c>
       <c r="C433" s="5">
         <v>-1.3643587200000695E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-2.1841366052571587</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>7.3783985808999999</v>
       </c>
       <c r="C434" s="5">
         <v>-2.8626521799999693E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-4.5404138385503607</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>7.4531255403000003</v>
       </c>
       <c r="C435" s="5">
         <v>7.4726959400000403E-2</v>
       </c>
       <c r="D435" s="5">
         <v>12.853723625424607</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>7.3850904678999996</v>
       </c>
       <c r="C436" s="5">
         <v>-6.8035072400000729E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-10.420507153156178</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>7.3966863888000001</v>
       </c>
       <c r="C437" s="5">
         <v>1.15959209000005E-2</v>
       </c>
       <c r="D437" s="5">
         <v>1.9005734645702876</v>
       </c>
       <c r="E437" s="5">
         <v>6.1300175039874061</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>7.3417002703999996</v>
       </c>
       <c r="C438" s="5">
         <v>-5.498611840000045E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-8.5648174614805015</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>7.3496821500999996</v>
       </c>
       <c r="C439" s="5">
         <v>7.9818796999999719E-3</v>
       </c>
       <c r="D439" s="5">
         <v>1.3124667816660107</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>7.3561897685000002</v>
+        <v>7.3570972944999999</v>
       </c>
       <c r="C440" s="5">
-        <v>6.507618400000581E-3</v>
+        <v>7.4151444000003508E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>1.0677038530509275</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.217428914477714</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>7.3717438756</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.4646581100000056E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>2.4153040121769997</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>