--- v6 (2026-05-31)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A35AEB69-4B33-4B26-8330-4B185B091FC4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{002B7455-3BD4-4185-86D0-9EB82762FE59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EA3915B2-02C1-4E58-A3EF-505DDE07AB5B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25D4FC2E-1683-4183-B217-A19101DFD447}"/>
   </bookViews>
   <sheets>
     <sheet name="mcamanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1ACAEC02-78A3-4483-8491-5BB106FFA95B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{256169A5-9B2D-4EF6-A7FC-E2D2965C0E09}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>13.073720366</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>12.675245076</v>
       </c>
       <c r="C7" s="5">
         <v>-0.39847529000000037</v>
       </c>
       <c r="D7" s="5">
         <v>-31.025893556253781</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>12.492465108999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.1827799670000001</v>
       </c>
       <c r="D8" s="5">
         <v>-15.995730476911396</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>12.760155658</v>
       </c>
       <c r="C9" s="5">
         <v>0.267690549000001</v>
       </c>
       <c r="D9" s="5">
         <v>28.971551832337596</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>12.678690869</v>
       </c>
       <c r="C10" s="5">
         <v>-8.1464788999999982E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-7.3978032882649263</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>12.854837501</v>
       </c>
       <c r="C11" s="5">
         <v>0.17614663200000003</v>
       </c>
       <c r="D11" s="5">
         <v>18.006556173675815</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>12.827018952</v>
       </c>
       <c r="C12" s="5">
         <v>-2.7818549000000914E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-2.5661767902450339</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>12.722990204</v>
       </c>
       <c r="C13" s="5">
         <v>-0.10402874799999928</v>
       </c>
       <c r="D13" s="5">
         <v>-9.3095667527529518</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>12.70281969</v>
       </c>
       <c r="C14" s="5">
         <v>-2.0170514000000139E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-1.8859305983890851</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>12.638755888</v>
       </c>
       <c r="C15" s="5">
         <v>-6.4063801999999725E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-5.8868507674558206</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>12.567409809999999</v>
       </c>
       <c r="C16" s="5">
         <v>-7.1346078000001256E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-6.5676187177040601</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>12.605812095999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.8402286000000174E-2</v>
       </c>
       <c r="D17" s="5">
         <v>3.7291033564188503</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>12.384031628000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.22178046799999862</v>
       </c>
       <c r="D18" s="5">
         <v>-19.184497102984444</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>12.26392237</v>
       </c>
       <c r="C19" s="5">
         <v>-0.12010925800000116</v>
       </c>
       <c r="D19" s="5">
         <v>-11.037273711476924</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>12.266980558</v>
       </c>
       <c r="C20" s="5">
         <v>3.0581880000006834E-3</v>
       </c>
       <c r="D20" s="5">
         <v>0.29964825773038939</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>12.183843615000001</v>
       </c>
       <c r="C21" s="5">
         <v>-8.3136942999999519E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-7.8363494612715971</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>12.069735251000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.1141083639999998</v>
       </c>
       <c r="D22" s="5">
         <v>-10.677445318695</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>12.077628581000001</v>
       </c>
       <c r="C23" s="5">
         <v>7.8933299999999207E-3</v>
       </c>
       <c r="D23" s="5">
         <v>0.7876013645219615</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>12.151770952</v>
       </c>
       <c r="C24" s="5">
         <v>7.4142370999998874E-2</v>
       </c>
       <c r="D24" s="5">
         <v>7.6204644582408942</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>12.224872568</v>
       </c>
       <c r="C25" s="5">
         <v>7.3101616000000647E-2</v>
       </c>
       <c r="D25" s="5">
         <v>7.4625618088117962</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>11.993299052999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.2315735150000009</v>
       </c>
       <c r="D26" s="5">
         <v>-20.50645465395705</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>11.828258177</v>
       </c>
       <c r="C27" s="5">
         <v>-0.16504087599999906</v>
       </c>
       <c r="D27" s="5">
         <v>-15.319075858309429</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.858675347</v>
       </c>
       <c r="C28" s="5">
         <v>3.0417169999999771E-2</v>
       </c>
       <c r="D28" s="5">
         <v>3.1299034243347679</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>11.680034449000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.17864089799999938</v>
       </c>
       <c r="D29" s="5">
         <v>-16.651972030898566</v>
       </c>
       <c r="E29" s="5">
         <v>-7.3440539962812963</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.802294387</v>
       </c>
       <c r="C30" s="5">
         <v>0.12225993799999912</v>
       </c>
       <c r="D30" s="5">
         <v>13.309894032787861</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.942263745</v>
       </c>
       <c r="C31" s="5">
         <v>0.1399693580000001</v>
       </c>
       <c r="D31" s="5">
         <v>15.197374909051264</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.732591892</v>
       </c>
       <c r="C32" s="5">
         <v>-0.20967185299999969</v>
       </c>
       <c r="D32" s="5">
         <v>-19.148576183868382</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.919746771</v>
       </c>
       <c r="C33" s="5">
         <v>0.1871548789999995</v>
       </c>
       <c r="D33" s="5">
         <v>20.914052513838179</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.857359016</v>
       </c>
       <c r="C34" s="5">
         <v>-6.2387754999999601E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-6.1030932553472255</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>12.209060151999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.35170113599999908</v>
       </c>
       <c r="D35" s="5">
         <v>42.014001987779672</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.801026318</v>
       </c>
       <c r="C36" s="5">
         <v>-0.40803383399999937</v>
       </c>
       <c r="D36" s="5">
         <v>-33.495574581141284</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>11.736202335</v>
+        <v>11.736202336</v>
       </c>
       <c r="C37" s="5">
-        <v>-6.482398300000014E-2</v>
+        <v>-6.4823982000000058E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-6.3961499825596846</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-6.3961498868518323</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.494038213</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.24216412200000015</v>
+        <v>-0.24216412300000023</v>
       </c>
       <c r="D38" s="5">
-        <v>-22.135306052225012</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-22.13530613183995</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.810096053000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.31605784000000092</v>
       </c>
       <c r="D39" s="5">
         <v>38.474408197864165</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.825518591</v>
       </c>
       <c r="C40" s="5">
         <v>1.5422537999999264E-2</v>
       </c>
       <c r="D40" s="5">
         <v>1.5783571496689186</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.838115316</v>
       </c>
       <c r="C41" s="5">
         <v>1.2596724999999864E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.2857740979397958</v>
       </c>
       <c r="E41" s="5">
         <v>1.3534280886777106</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.910413879</v>
       </c>
       <c r="C42" s="5">
         <v>7.2298563000000371E-2</v>
       </c>
       <c r="D42" s="5">
         <v>7.5799763464071246</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.808042429</v>
       </c>
       <c r="C43" s="5">
         <v>-0.1023714499999997</v>
       </c>
       <c r="D43" s="5">
         <v>-9.8402660014727417</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.991459106000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.18341667700000031</v>
       </c>
       <c r="D44" s="5">
         <v>20.317696522636687</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>12.066389214000001</v>
       </c>
       <c r="C45" s="5">
         <v>7.4930108000000217E-2</v>
       </c>
       <c r="D45" s="5">
         <v>7.7614903675355285</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>12.159134159000001</v>
       </c>
       <c r="C46" s="5">
         <v>9.2744944999999746E-2</v>
       </c>
       <c r="D46" s="5">
         <v>9.6235459395901835</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>12.448234601999999</v>
+        <v>12.448234603</v>
       </c>
       <c r="C47" s="5">
-        <v>0.28910044299999882</v>
+        <v>0.2891004439999989</v>
       </c>
       <c r="D47" s="5">
-        <v>32.574919013549383</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>32.574919141350492</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>11.863293327999999</v>
+        <v>11.863293328999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.58494127400000018</v>
       </c>
       <c r="D48" s="5">
-        <v>-43.87322989817163</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>-43.873229895503897</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.178709273000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.31541594500000159</v>
+        <v>0.3154159440000015</v>
       </c>
       <c r="D49" s="5">
-        <v>37.009895039712326</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>37.009894901123609</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.215829274000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.7120000999999903E-2</v>
       </c>
       <c r="D50" s="5">
         <v>3.7194714537864382</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.278859448</v>
       </c>
       <c r="C51" s="5">
         <v>6.3030173999999661E-2</v>
       </c>
       <c r="D51" s="5">
         <v>6.3704225138784487</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.171487858000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.10737158999999963</v>
       </c>
       <c r="D52" s="5">
         <v>-10.003068093900946</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.256229367</v>
       </c>
       <c r="C53" s="5">
         <v>8.4741508999998771E-2</v>
       </c>
       <c r="D53" s="5">
         <v>8.6822238965267537</v>
       </c>
       <c r="E53" s="5">
         <v>3.53193088459689</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.411432746999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.15520337999999967</v>
       </c>
       <c r="D54" s="5">
         <v>16.300199950043258</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>12.694618582</v>
+        <v>12.694618581</v>
       </c>
       <c r="C55" s="5">
-        <v>0.28318583500000116</v>
+        <v>0.28318583400000108</v>
       </c>
       <c r="D55" s="5">
-        <v>31.090995320307325</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>31.090995196389294</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.749650765</v>
       </c>
       <c r="C56" s="5">
-        <v>5.503218299999979E-2</v>
+        <v>5.5032183999999873E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>5.3279387718221827</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>5.3279388713870057</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>12.500437912000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.24921285299999951</v>
       </c>
       <c r="D57" s="5">
         <v>-21.091595518526606</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>12.860798009</v>
       </c>
       <c r="C58" s="5">
         <v>0.36036009699999916</v>
       </c>
       <c r="D58" s="5">
         <v>40.641107928365663</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>12.682754019000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.17804398999999904</v>
       </c>
       <c r="D59" s="5">
         <v>-15.40439011160063</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>12.943421860999999</v>
+        <v>12.943421861999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.26066784199999837</v>
+        <v>0.26066784299999846</v>
       </c>
       <c r="D60" s="5">
-        <v>27.651652605521182</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>27.651652723868423</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>13.138870709000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.19544884800000162</v>
+        <v>0.19544884700000154</v>
       </c>
       <c r="D61" s="5">
-        <v>19.703595071563207</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>19.70359496058429</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>13.364637215</v>
       </c>
       <c r="C62" s="5">
         <v>0.22576650599999937</v>
       </c>
       <c r="D62" s="5">
         <v>22.684478901738302</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.345858493</v>
       </c>
       <c r="C63" s="5">
         <v>-1.8778722000000414E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-1.6731566287741195</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>13.307732586</v>
       </c>
       <c r="C64" s="5">
         <v>-3.8125906999999515E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-3.3747578470057937</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>13.253048016999999</v>
       </c>
       <c r="C65" s="5">
         <v>-5.4684569000000849E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-4.8211454324718961</v>
       </c>
       <c r="E65" s="5">
         <v>8.1331592299010111</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.797541705</v>
       </c>
       <c r="C66" s="5">
         <v>-0.45550631199999891</v>
       </c>
       <c r="D66" s="5">
         <v>-34.275183134249929</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>13.186563415</v>
+        <v>13.186563414</v>
       </c>
       <c r="C67" s="5">
-        <v>0.38902170999999974</v>
+        <v>0.38902170899999966</v>
       </c>
       <c r="D67" s="5">
-        <v>43.238871167143976</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>43.238871036793867</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.125424463</v>
       </c>
       <c r="C68" s="5">
-        <v>-6.1138952000000302E-2</v>
+        <v>-6.1138951000000219E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-5.424041498801091</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-5.4240414127353258</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.118570719999999</v>
       </c>
       <c r="C69" s="5">
         <v>-6.8537430000006339E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.6248112085341484</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>13.176508692000001</v>
+        <v>13.176508693000001</v>
       </c>
       <c r="C70" s="5">
-        <v>5.7937972000001281E-2</v>
+        <v>5.7937973000001364E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>5.430431514339773</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.4304316103566119</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.319905802999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.14339711099999874</v>
+        <v>0.14339710999999866</v>
       </c>
       <c r="D71" s="5">
-        <v>13.870075481225053</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>13.87007537752214</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.206245941000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11365986199999867</v>
       </c>
       <c r="D72" s="5">
         <v>-9.7725407120429431</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>13.271664613</v>
+        <v>13.271664614000001</v>
       </c>
       <c r="C73" s="5">
-        <v>6.5418671999999845E-2</v>
+        <v>6.5418672999999927E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>6.1089963503025091</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>6.1089964462442303</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.299117962</v>
       </c>
       <c r="C74" s="5">
-        <v>2.745334899999996E-2</v>
+        <v>2.7453347999999878E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>2.5107192299462788</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>2.510719137258044</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.334331659</v>
       </c>
       <c r="C75" s="5">
         <v>3.5213696999999655E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.2240695802366881</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.565106878</v>
       </c>
       <c r="C76" s="5">
         <v>0.23077521899999986</v>
       </c>
       <c r="D76" s="5">
         <v>22.863703773031308</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.546874043000001</v>
       </c>
       <c r="C77" s="5">
         <v>-1.823283499999917E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.6010474761441462</v>
       </c>
       <c r="E77" s="5">
         <v>2.2170449063725117</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.374307030000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.1725670130000001</v>
       </c>
       <c r="D78" s="5">
         <v>-14.259432512868909</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>13.321780163</v>
+        <v>13.321780161</v>
       </c>
       <c r="C79" s="5">
-        <v>-5.2526867000000976E-2</v>
+        <v>-5.2526869000001142E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-4.6124522273246811</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-4.6124523991712074</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>13.217287632</v>
+        <v>13.217287631</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.104492531</v>
+        <v>-0.10449252999999992</v>
       </c>
       <c r="D80" s="5">
-        <v>-9.0168555873926142</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-9.0168555060847098</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>12.779795211</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.43749242099999996</v>
+        <v>-0.43749241999999988</v>
       </c>
       <c r="D81" s="5">
-        <v>-33.230420512617584</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-33.230420451997311</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>12.802233019999999</v>
+        <v>12.802233020999999</v>
       </c>
       <c r="C82" s="5">
-        <v>2.2437808999999476E-2</v>
+        <v>2.2437809999999558E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>2.1273347949819055</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.1273348907095979</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>12.937773648</v>
+        <v>12.937773649</v>
       </c>
       <c r="C83" s="5">
         <v>0.13554062800000111</v>
       </c>
       <c r="D83" s="5">
-        <v>13.471253223076696</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>13.471253221962254</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.0400653</v>
+        <v>13.040065301</v>
       </c>
       <c r="C84" s="5">
         <v>0.1022916519999999</v>
       </c>
       <c r="D84" s="5">
-        <v>9.911367146667672</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>9.911367145868045</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>12.976702007</v>
+        <v>12.976702008</v>
       </c>
       <c r="C85" s="5">
         <v>-6.3363293000000098E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-5.6776121823085894</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>-5.6776121818848058</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>12.933240815</v>
+        <v>12.933240817</v>
       </c>
       <c r="C86" s="5">
-        <v>-4.3461192000000537E-2</v>
+        <v>-4.3461191000000454E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-3.9457934617910806</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-3.9457933723695104</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>13.054336927</v>
+        <v>13.054336928</v>
       </c>
       <c r="C87" s="5">
-        <v>0.12109611200000003</v>
+        <v>0.12109611099999995</v>
       </c>
       <c r="D87" s="5">
-        <v>11.832862105207308</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>11.832862000481526</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>13.049931824</v>
       </c>
       <c r="C88" s="5">
-        <v>-4.4051029999998548E-3</v>
+        <v>-4.4051039999999375E-3</v>
       </c>
       <c r="D88" s="5">
-        <v>-0.40418168520938158</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>-0.40418177676135869</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>13.086556921</v>
+        <v>13.08655692</v>
       </c>
       <c r="C89" s="5">
-        <v>3.662509699999994E-2</v>
+        <v>3.6625095999999857E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>3.4203178585107796</v>
+        <v>3.4203177636773496</v>
       </c>
       <c r="E89" s="5">
-        <v>-3.3979582340463166</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>-3.3979582414280896</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>12.956286799000001</v>
+        <v>12.956286797000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.13027012199999888</v>
+        <v>-0.13027012299999896</v>
       </c>
       <c r="D90" s="5">
-        <v>-11.312614272048327</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-11.312614355007454</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>12.733321338</v>
+        <v>12.733321332999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.22296546100000114</v>
+        <v>-0.22296546400000139</v>
       </c>
       <c r="D91" s="5">
-        <v>-18.804164782445689</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-18.804165014638485</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>12.628682111</v>
+        <v>12.628682108</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.10463922699999983</v>
+        <v>-0.10463922499999967</v>
       </c>
       <c r="D92" s="5">
-        <v>-9.4275767923147846</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-9.4275766237238994</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>13.139329933999999</v>
+        <v>13.139329933000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.51064782299999933</v>
+        <v>0.51064782500000128</v>
       </c>
       <c r="D93" s="5">
-        <v>60.909705892911759</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>60.909706204652814</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>13.23147125</v>
+        <v>13.231471252</v>
       </c>
       <c r="C94" s="5">
-        <v>9.2141316000001083E-2</v>
+        <v>9.2141318999999555E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>8.7474376423351217</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>8.7474379389048895</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>13.357757694</v>
+        <v>13.357757697</v>
       </c>
       <c r="C95" s="5">
-        <v>0.12628644399999978</v>
+        <v>0.12628644499999986</v>
       </c>
       <c r="D95" s="5">
-        <v>12.07405481501549</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>12.074054913775779</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>12.552602724</v>
+        <v>12.552602729</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.80515497000000025</v>
+        <v>-0.80515496800000008</v>
       </c>
       <c r="D96" s="5">
-        <v>-52.57550941226544</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-52.575509313393823</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>12.77362727</v>
+        <v>12.773627275000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.22102454600000065</v>
       </c>
       <c r="D97" s="5">
-        <v>23.300677839395579</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>23.300677829197912</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>12.647874882</v>
+        <v>12.647874886</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.12575238800000044</v>
+        <v>-0.12575238900000052</v>
       </c>
       <c r="D98" s="5">
-        <v>-11.19450172868186</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-11.194501808791003</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>12.681153403</v>
+        <v>12.681153406</v>
       </c>
       <c r="C99" s="5">
-        <v>3.3278520999999728E-2</v>
+        <v>3.3278519999999645E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>3.2034809399154485</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.203480841227635</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>12.55782026</v>
+        <v>12.557820258</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.12333314299999998</v>
+        <v>-0.12333314800000039</v>
       </c>
       <c r="D100" s="5">
-        <v>-11.06635796277291</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-11.066358385209373</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>12.571652702</v>
+        <v>12.571652698999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.3832442E-2</v>
+        <v>1.3832440999999918E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>1.3298375583824518</v>
+        <v>1.32983746187334</v>
       </c>
       <c r="E101" s="5">
-        <v>-3.9346042057382791</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-3.9346042213218024</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>13.035070073</v>
+        <v>13.035070065999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.46341737100000024</v>
+        <v>0.46341736699999991</v>
       </c>
       <c r="D102" s="5">
-        <v>54.401652081849974</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>54.40165152900429</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>12.649368926999999</v>
+        <v>12.649368917</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.38570114600000061</v>
+        <v>-0.38570114899999908</v>
       </c>
       <c r="D103" s="5">
-        <v>-30.262581167519865</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-30.262581379694829</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>12.426863237999999</v>
+        <v>12.42686323</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.22250568900000012</v>
+        <v>-0.22250568699999995</v>
       </c>
       <c r="D104" s="5">
-        <v>-19.181289884548136</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-19.181289742190831</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>12.482097638999999</v>
+        <v>12.482097634</v>
       </c>
       <c r="C105" s="5">
-        <v>5.5234400999999878E-2</v>
+        <v>5.5234404000000126E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>5.4660497681554121</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>5.4660500759386776</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>12.425520999</v>
+        <v>12.425520998</v>
       </c>
       <c r="C106" s="5">
-        <v>-5.6576639999999401E-2</v>
+        <v>-5.6576636000000846E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.305580434418367</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-5.3055800706850009</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>12.354293766</v>
+        <v>12.354293785999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-7.1227233000000112E-2</v>
+        <v>-7.1227212000000151E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.6660177873345212</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-6.6660158840494921</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>12.256610820000001</v>
+        <v>12.256610831</v>
       </c>
       <c r="C108" s="5">
-        <v>-9.7682945999999049E-2</v>
+        <v>-9.7682954999999794E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-9.0862298687684468</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-9.0862306557859096</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>12.372652796000001</v>
+        <v>12.372652821000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.11604197599999999</v>
+        <v>0.11604199000000115</v>
       </c>
       <c r="D109" s="5">
-        <v>11.971927496238632</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>11.971929005320803</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>12.358739094000001</v>
+        <v>12.358739091</v>
       </c>
       <c r="C110" s="5">
-        <v>-1.3913701999999972E-2</v>
+        <v>-1.3913730000000513E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-1.341148145186899</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-1.3411508247555104</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>12.313658144</v>
+        <v>12.313658137999999</v>
       </c>
       <c r="C111" s="5">
-        <v>-4.5080950000000897E-2</v>
+        <v>-4.5080953000001145E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.2904792348010261</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-4.2904795156365587</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>11.884883297</v>
+        <v>11.884883286000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.42877484699999968</v>
+        <v>-0.42877485199999832</v>
       </c>
       <c r="D112" s="5">
-        <v>-34.642722971555564</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-34.642723315294191</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>12.388383607</v>
+        <v>12.388383596000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.50350030999999973</v>
       </c>
       <c r="D113" s="5">
-        <v>64.526810849155098</v>
+        <v>64.526810923422744</v>
       </c>
       <c r="E113" s="5">
-        <v>-1.4577963561691831</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>-1.4577964201522797</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>12.432922698</v>
+        <v>12.432922686</v>
       </c>
       <c r="C114" s="5">
-        <v>4.4539091000000752E-2</v>
+        <v>4.4539089999998893E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>4.4006164174544393</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>4.4006163206739224</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>12.223742397000001</v>
+        <v>12.223742387</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.20918030099999996</v>
+        <v>-0.20918029899999979</v>
       </c>
       <c r="D115" s="5">
-        <v>-18.422298042874839</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-18.42229789887454</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>12.504865605999999</v>
+        <v>12.504865571</v>
       </c>
       <c r="C116" s="5">
-        <v>0.28112320899999865</v>
+        <v>0.28112318400000014</v>
       </c>
       <c r="D116" s="5">
-        <v>31.370567153904293</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>31.370564031230685</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>12.664168221000001</v>
+        <v>12.664168226999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.15930261500000142</v>
+        <v>0.15930265599999949</v>
       </c>
       <c r="D117" s="5">
-        <v>16.405018902461844</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>16.405023473949718</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>12.307510735999999</v>
+        <v>12.307510756999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.35665748500000127</v>
+        <v>-0.35665747000000003</v>
       </c>
       <c r="D118" s="5">
-        <v>-29.022184189622013</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-29.022183139862079</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>12.470696845000001</v>
+        <v>12.470696902</v>
       </c>
       <c r="C119" s="5">
-        <v>0.16318610900000152</v>
+        <v>0.16318614500000095</v>
       </c>
       <c r="D119" s="5">
-        <v>17.124023653437416</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>17.124027679374109</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>12.567033326000001</v>
+        <v>12.567033364</v>
       </c>
       <c r="C120" s="5">
-        <v>9.6336480999999807E-2</v>
+        <v>9.6336462000000012E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>9.6742159056089516</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>9.67421386970857</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>12.574654754999999</v>
+        <v>12.574654795000001</v>
       </c>
       <c r="C121" s="5">
-        <v>7.6214289999985141E-3</v>
+        <v>7.6214310000004559E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.73018684880881146</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>0.73018703884737413</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>12.546982696000001</v>
+        <v>12.546982683</v>
       </c>
       <c r="C122" s="5">
-        <v>-2.7672058999998583E-2</v>
+        <v>-2.7672112000001192E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.6090173627394853</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-2.6090222912386274</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>12.545232109000001</v>
+        <v>12.545232072999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.7505870000000812E-3</v>
+        <v>-1.7506100000002078E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.16729863859423766</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-0.16730083512586091</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>12.604246342</v>
+        <v>12.604246289000001</v>
       </c>
       <c r="C124" s="5">
-        <v>5.9014232999999194E-2</v>
+        <v>5.901421600000134E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>5.7933037986794611</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>5.793302103469844</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>12.528948352</v>
+        <v>12.528948238</v>
       </c>
       <c r="C125" s="5">
-        <v>-7.529798999999926E-2</v>
+        <v>-7.5298051000000754E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-6.9379025999474653</v>
+        <v>-6.9379080652937963</v>
       </c>
       <c r="E125" s="5">
-        <v>1.1346495996505501</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.1346487692339924</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>12.342992878</v>
+        <v>12.342992855</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.18595547400000001</v>
+        <v>-0.18595538299999959</v>
       </c>
       <c r="D126" s="5">
-        <v>-16.426168454600365</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-16.426161198195654</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>12.396878640000001</v>
+        <v>12.396878652</v>
       </c>
       <c r="C127" s="5">
-        <v>5.388576200000017E-2</v>
+        <v>5.3885796999999513E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>5.3664760054814575</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.3664795854859726</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>12.084833137</v>
+        <v>12.084833121000001</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.31204550300000022</v>
+        <v>-0.31204553099999899</v>
       </c>
       <c r="D128" s="5">
-        <v>-26.355604380951991</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-26.355606406431299</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>11.940066499</v>
+        <v>11.940066574999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.14476663800000011</v>
+        <v>-0.14476654600000138</v>
       </c>
       <c r="D129" s="5">
-        <v>-13.464750881832666</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-13.464742897297066</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>12.080432443999999</v>
+        <v>12.080432546000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.14036594499999921</v>
+        <v>0.14036597100000137</v>
       </c>
       <c r="D130" s="5">
-        <v>15.055881906385915</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>15.055884775809968</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>12.186147438000001</v>
+        <v>12.186147576</v>
       </c>
       <c r="C131" s="5">
-        <v>0.10571499400000128</v>
+        <v>0.10571502999999893</v>
       </c>
       <c r="D131" s="5">
-        <v>11.021570592419483</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>11.02157443056031</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>12.032277275</v>
+        <v>12.032277365000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.15387016300000056</v>
+        <v>-0.1538702109999992</v>
       </c>
       <c r="D132" s="5">
-        <v>-14.14277705969692</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-14.142781020585316</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>12.143052479</v>
+        <v>12.143052547</v>
       </c>
       <c r="C133" s="5">
-        <v>0.11077520399999941</v>
+        <v>0.11077518199999936</v>
       </c>
       <c r="D133" s="5">
-        <v>11.624746796772811</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>11.624744278557642</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>12.233605559000001</v>
+        <v>12.233605452999999</v>
       </c>
       <c r="C134" s="5">
-        <v>9.0553080000001174E-2</v>
+        <v>9.0552905999999211E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>9.3249333162007009</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>9.324914602527512</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>12.179591324</v>
+        <v>12.179591062</v>
       </c>
       <c r="C135" s="5">
-        <v>-5.4014235000000355E-2</v>
+        <v>-5.4014390999999051E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.1714937337175808</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-5.1715083525599503</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>12.140452807999999</v>
+        <v>12.140452682999999</v>
       </c>
       <c r="C136" s="5">
-        <v>-3.9138516000001289E-2</v>
+        <v>-3.9138379000000612E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.7887122366222603</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-3.7886992882304682</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>12.086428679000001</v>
+        <v>12.08642843</v>
       </c>
       <c r="C137" s="5">
-        <v>-5.4024128999998311E-2</v>
+        <v>-5.4024252999999689E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-5.2111395094294739</v>
+        <v>-5.2111512315458857</v>
       </c>
       <c r="E137" s="5">
-        <v>-3.5319777890963966</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>-3.5319788987382639</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>12.165205661</v>
+        <v>12.165205610999999</v>
       </c>
       <c r="C138" s="5">
-        <v>7.8776981999999052E-2</v>
+        <v>7.877718099999953E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>8.1079272187888574</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>8.1079486131812253</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>12.069850903000001</v>
+        <v>12.069850969000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-9.5354757999999151E-2</v>
+        <v>-9.5354641999998435E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-9.0108936012966758</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-9.0108831430959828</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>12.070079362</v>
+        <v>12.070079451</v>
       </c>
       <c r="C140" s="5">
-        <v>2.2845899999879293E-4</v>
+        <v>2.284819999989196E-4</v>
       </c>
       <c r="D140" s="5">
-        <v>2.2716050455406922E-2</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.2718337496896446E-2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.944085011</v>
+        <v>11.944085283</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.12599435099999923</v>
+        <v>-0.12599416800000007</v>
       </c>
       <c r="D141" s="5">
-        <v>-11.831567100946073</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-11.831550808293445</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.849921824999999</v>
+        <v>11.849922145000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-9.4163186000001176E-2</v>
+        <v>-9.416313799999898E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-9.0607864793609938</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-9.0607818615193061</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.891116402</v>
+        <v>11.891116716000001</v>
       </c>
       <c r="C143" s="5">
-        <v>4.1194577000000621E-2</v>
+        <v>4.1194571000000124E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>4.252323242777889</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.2523224945004268</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>10.978787343</v>
+        <v>10.978787526</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.91232905899999928</v>
+        <v>-0.91232919000000123</v>
       </c>
       <c r="D144" s="5">
-        <v>-61.630962022905877</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-61.630966506447308</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>10.974770735</v>
+        <v>10.974770806</v>
       </c>
       <c r="C145" s="5">
-        <v>-4.0166080000005877E-3</v>
+        <v>-4.0167199999991965E-3</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.43813972168265103</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-0.43815190700694506</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>11.006001118</v>
+        <v>11.006000873</v>
       </c>
       <c r="C146" s="5">
-        <v>3.1230383000000472E-2</v>
+        <v>3.1230066999999195E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>3.4687381982989818</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>3.4687025264641624</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>11.002344017</v>
+        <v>11.002343374000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.6571009999999404E-3</v>
+        <v>-3.6574989999991203E-3</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.39801102803506128</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-0.39805427303050145</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>10.979345733000001</v>
+        <v>10.979345235</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.2998283999999813E-2</v>
+        <v>-2.2998139000000251E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.4797312382054071</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-2.4797159265095403</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>10.834910082</v>
+        <v>10.834909585</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.14443565100000022</v>
+        <v>-0.14443565000000014</v>
       </c>
       <c r="D149" s="5">
-        <v>-14.692698091867662</v>
+        <v>-14.692698616356969</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.354742746916601</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-10.354745012129275</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>10.709042855</v>
+        <v>10.709042491</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.12586722700000053</v>
+        <v>-0.12586709400000018</v>
       </c>
       <c r="D150" s="5">
-        <v>-13.083117631632646</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-13.083105240467251</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>10.606709050999999</v>
+        <v>10.606708891</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.10233380400000058</v>
+        <v>-0.10233359999999969</v>
       </c>
       <c r="D151" s="5">
-        <v>-10.883115714592694</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-10.883095497347639</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>10.589337946000001</v>
+        <v>10.589337919</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.7371104999998721E-2</v>
+        <v>-1.7370972000000151E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.9476899625051725</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-1.9476752134079622</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>10.149114002999999</v>
+        <v>10.149116808</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.44022394300000123</v>
+        <v>-0.44022111099999961</v>
       </c>
       <c r="D153" s="5">
-        <v>-39.922497746935029</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-39.922296658666376</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9.7326064258000002</v>
+        <v>9.7326067032000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.41650757719999909</v>
+        <v>-0.41651010480000039</v>
       </c>
       <c r="D154" s="5">
-        <v>-39.519918681028841</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-39.520098579952453</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9.8595631012999991</v>
+        <v>9.8595633235999998</v>
       </c>
       <c r="C155" s="5">
-        <v>0.12695667549999889</v>
+        <v>0.12695662039999966</v>
       </c>
       <c r="D155" s="5">
-        <v>16.826700984651932</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>16.826692635528605</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9.8281445034000008</v>
+        <v>9.8281445197000004</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.1418597899998346E-2</v>
+        <v>-3.1418803899999403E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.7576210408334809</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-3.7576451647168163</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>10.022046660000001</v>
+        <v>10.022046426999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.1939021566000001</v>
+        <v>0.19390190729999901</v>
       </c>
       <c r="D157" s="5">
-        <v>26.420832214771494</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>26.420794429238505</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9.5947275425999994</v>
+        <v>9.5947267859000007</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.4273191174000015</v>
+        <v>-0.42731964109999865</v>
       </c>
       <c r="D158" s="5">
-        <v>-40.71910978281069</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-40.719149347448891</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>9.2998098642000002</v>
+        <v>9.2998085842999991</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.29491767839999916</v>
+        <v>-0.29491820160000159</v>
       </c>
       <c r="D159" s="5">
-        <v>-31.246142131712638</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-31.246190611618029</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9.2098516816</v>
+        <v>9.2098506288999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-8.9958182600000214E-2</v>
+        <v>-8.9957955399999179E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-11.009673214436855</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-11.00964830608614</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9.0677551589000007</v>
+        <v>9.0677543741999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.14209652269999928</v>
+        <v>-0.1420962547000002</v>
       </c>
       <c r="D161" s="5">
-        <v>-17.021460536165399</v>
+        <v>-17.021432890254438</v>
       </c>
       <c r="E161" s="5">
-        <v>-16.309825459795636</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-16.309828863237353</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9.2353294555000005</v>
+        <v>9.2353288985000006</v>
       </c>
       <c r="C162" s="5">
-        <v>0.16757429659999978</v>
+        <v>0.16757452430000086</v>
       </c>
       <c r="D162" s="5">
-        <v>24.575113776690838</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>24.575152981286475</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9.4405047656000001</v>
+        <v>9.4405047216</v>
       </c>
       <c r="C163" s="5">
-        <v>0.20517531009999956</v>
+        <v>0.20517582309999938</v>
       </c>
       <c r="D163" s="5">
-        <v>30.170890536752658</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>30.170977466628734</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>9.4233018345000001</v>
+        <v>9.4233022100999992</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.720293109999993E-2</v>
+        <v>-1.7202511500000739E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.1649130725840071</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.1648608058490337</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>9.6537487071000001</v>
+        <v>9.6537544074999992</v>
       </c>
       <c r="C165" s="5">
-        <v>0.23044687259999996</v>
+        <v>0.2304521974</v>
       </c>
       <c r="D165" s="5">
-        <v>33.633287099388333</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>33.634170087181168</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9.6265577519000001</v>
+        <v>9.6265584850000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.7190955200000033E-2</v>
+        <v>-2.7195922499998915E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.3280740241208528</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-3.3286706793511978</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9.5392199055999995</v>
+        <v>9.5392202443999992</v>
       </c>
       <c r="C167" s="5">
-        <v>-8.7337846300000521E-2</v>
+        <v>-8.7338240600001171E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-10.359952091126912</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-10.359995803951549</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9.7281469735999995</v>
+        <v>9.7281467463000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.18892706799999992</v>
+        <v>0.18892650190000104</v>
       </c>
       <c r="D168" s="5">
-        <v>26.53397540609248</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>26.533885999666218</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>9.7943972702999993</v>
+        <v>9.7943965190999993</v>
       </c>
       <c r="C169" s="5">
-        <v>6.6250296699999822E-2</v>
+        <v>6.6249772799999107E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>8.48535272382016</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>8.4852832953136605</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>9.9053181665000007</v>
+        <v>9.9053165642999996</v>
       </c>
       <c r="C170" s="5">
-        <v>0.11092089620000145</v>
+        <v>0.11092004520000032</v>
       </c>
       <c r="D170" s="5">
-        <v>14.469180675858917</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>14.469063842362861</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>9.1878806371999993</v>
+        <v>9.1878778039999993</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.71743752930000149</v>
+        <v>-0.71743876030000031</v>
       </c>
       <c r="D171" s="5">
-        <v>-59.433926400593286</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-59.433997769856404</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>9.4102330932000005</v>
+        <v>9.4102310408999994</v>
       </c>
       <c r="C172" s="5">
-        <v>0.2223524560000012</v>
+        <v>0.22235323690000008</v>
       </c>
       <c r="D172" s="5">
-        <v>33.235648286371266</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>33.235792613260173</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>9.3456806425999996</v>
+        <v>9.3456788291000006</v>
       </c>
       <c r="C173" s="5">
-        <v>-6.455245060000081E-2</v>
+        <v>-6.4552211799998815E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-7.9281937446987421</v>
+        <v>-7.9281671777332363</v>
       </c>
       <c r="E173" s="5">
-        <v>3.064986634836675</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>3.0649755543750157</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>9.4407351286000001</v>
+        <v>9.4407333543000007</v>
       </c>
       <c r="C174" s="5">
-        <v>9.5054486000000438E-2</v>
+        <v>9.5054525200000128E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>12.911589485526331</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>12.911597758771132</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>9.3761080568999997</v>
+        <v>9.3761066852999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-6.4627071700000371E-2</v>
+        <v>-6.4626669000000803E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.9123292452125789</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-7.9122832151754974</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>9.3450990033999997</v>
+        <v>9.3451046564000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-3.100905350000005E-2</v>
+        <v>-3.1002028899999701E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.8972899320511067</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-3.8964236169389599</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>9.3359388842000008</v>
+        <v>9.3359455870999994</v>
       </c>
       <c r="C177" s="5">
-        <v>-9.1601191999988174E-3</v>
+        <v>-9.1590693000007661E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.1699261984281728</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-1.169792123869795</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>9.4395337303000009</v>
+        <v>9.4395399161999993</v>
       </c>
       <c r="C178" s="5">
-        <v>0.10359484610000003</v>
+        <v>0.10359432909999988</v>
       </c>
       <c r="D178" s="5">
-        <v>14.159093551339573</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>14.159007727939432</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>9.3283067553999999</v>
+        <v>9.3283066243999997</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.111226974900001</v>
+        <v>-0.11123329179999963</v>
       </c>
       <c r="D179" s="5">
-        <v>-13.258422171169881</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-13.259118905989109</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>9.2369837085000004</v>
+        <v>9.2369803699999995</v>
       </c>
       <c r="C180" s="5">
-        <v>-9.1323046899999483E-2</v>
+        <v>-9.1326254400000195E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-11.135499925530457</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-11.135870366339361</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>9.1717350711000005</v>
+        <v>9.1717343365000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-6.5248637399999865E-2</v>
+        <v>-6.5246033499999356E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.1549222677970263</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-8.1546121979165989</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>8.9878490208000006</v>
+        <v>8.9878419729000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.18388605029999994</v>
+        <v>-0.18389236360000005</v>
       </c>
       <c r="D182" s="5">
-        <v>-21.575600173593635</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-21.576262761396279</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>8.9613224850000002</v>
+        <v>8.9613185124000001</v>
       </c>
       <c r="C183" s="5">
-        <v>-2.6526535800000417E-2</v>
+        <v>-2.6523460499999985E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-3.4847247484297461</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-3.4843299764373503</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>9.0045849299</v>
+        <v>9.0045821888000006</v>
       </c>
       <c r="C184" s="5">
-        <v>4.3262444899999863E-2</v>
+        <v>4.3263676400000506E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>5.94954803300074</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>5.9497246216771327</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>9.0294022466000001</v>
+        <v>9.0293998436000003</v>
       </c>
       <c r="C185" s="5">
-        <v>2.4817316700000092E-2</v>
+        <v>2.4817654799999644E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>3.3578874314742047</v>
+        <v>3.3579349112360379</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.3842200273602518</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-3.384226991785666</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>8.6386160898999993</v>
+        <v>8.6386143006000005</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.39078615670000083</v>
+        <v>-0.39078554299999979</v>
       </c>
       <c r="D186" s="5">
-        <v>-41.193940501517737</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-41.193898865046073</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8.5080961451999997</v>
+        <v>8.5080953926999996</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.13051994469999961</v>
+        <v>-0.13051890790000087</v>
       </c>
       <c r="D187" s="5">
-        <v>-16.697395301823281</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-16.697276662569791</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>8.5782475296000005</v>
+        <v>8.5782597582999998</v>
       </c>
       <c r="C188" s="5">
-        <v>7.0151384400000794E-2</v>
+        <v>7.0164365600000167E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>10.355559940259894</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>10.357564887341786</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>8.2372993418</v>
+        <v>8.2373060594999998</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.34094818780000047</v>
+        <v>-0.34095369879999993</v>
       </c>
       <c r="D189" s="5">
-        <v>-38.533951411411529</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-38.534401359498759</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>8.3629195843000002</v>
+        <v>8.3629310279000002</v>
       </c>
       <c r="C190" s="5">
-        <v>0.12562024250000015</v>
+        <v>0.12562496840000037</v>
       </c>
       <c r="D190" s="5">
-        <v>19.9159265770692</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>19.916722127457387</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>8.5028416767999992</v>
+        <v>8.5028410510000008</v>
       </c>
       <c r="C191" s="5">
-        <v>0.1399220924999991</v>
+        <v>0.13991002310000056</v>
       </c>
       <c r="D191" s="5">
-        <v>22.032093558711807</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>22.029981974952296</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>8.5669908498999998</v>
+        <v>8.5669835295999999</v>
       </c>
       <c r="C192" s="5">
-        <v>6.4149173100000567E-2</v>
+        <v>6.4142478599999109E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>9.4385992437494579</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>9.4375737491296352</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8.5667607507000003</v>
+        <v>8.5667578845999994</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.3009919999950057E-4</v>
+        <v>-2.2564500000044063E-4</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.2225814084019255E-2</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-3.1602112587669762E-2</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8.5807031422000009</v>
+        <v>8.5806889002000002</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3942391500000539E-2</v>
+        <v>1.3931015600000762E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>1.9705753208453469</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>1.9689537427495907</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>8.7231100864000002</v>
+        <v>8.7231039264000003</v>
       </c>
       <c r="C195" s="5">
-        <v>0.14240694419999933</v>
+        <v>0.14241502620000013</v>
       </c>
       <c r="D195" s="5">
-        <v>21.837705461715593</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>21.83909968542843</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>8.6824349744999996</v>
+        <v>8.6824305438000007</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.0675111900000616E-2</v>
+        <v>-4.0673382599999641E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-5.4542017408945265</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-5.4539795230784343</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>8.7035514332999995</v>
+        <v>8.7035482525999992</v>
       </c>
       <c r="C197" s="5">
-        <v>2.1116458799999904E-2</v>
+        <v>2.1117708799998525E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>2.9578650019667752</v>
+        <v>2.9580439729918639</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.6087750263058549</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-3.6087845996870205</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>8.8296785340999993</v>
+        <v>8.8296780525000003</v>
       </c>
       <c r="C198" s="5">
-        <v>0.12612710079999978</v>
+        <v>0.12612979990000106</v>
       </c>
       <c r="D198" s="5">
-        <v>18.844942956570641</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>18.845386351618899</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>8.8318342838999992</v>
+        <v>8.8318364365999997</v>
       </c>
       <c r="C199" s="5">
-        <v>2.1557497999999953E-3</v>
+        <v>2.1583840999994663E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>0.29337153171622443</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>0.29373052631784802</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8.6776864978999999</v>
+        <v>8.6777085768000006</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.15414778599999934</v>
+        <v>-0.1541278597999991</v>
       </c>
       <c r="D200" s="5">
-        <v>-19.04633133909206</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>-19.044096419894942</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8.8353292300999993</v>
+        <v>8.8353422605999992</v>
       </c>
       <c r="C201" s="5">
-        <v>0.15764273219999936</v>
+        <v>0.15763368379999854</v>
       </c>
       <c r="D201" s="5">
-        <v>24.115314706787984</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>24.113721805625275</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8.6883644757000003</v>
+        <v>8.6883828747000003</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.14696475439999901</v>
+        <v>-0.14695938589999891</v>
       </c>
       <c r="D202" s="5">
-        <v>-18.231971247519287</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-18.231340479071001</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8.8023802953000008</v>
+        <v>8.8023776983000008</v>
       </c>
       <c r="C203" s="5">
-        <v>0.11401581960000051</v>
+        <v>0.11399482360000057</v>
       </c>
       <c r="D203" s="5">
-        <v>16.935171899577472</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>16.931786406763692</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8.6158667741000006</v>
+        <v>8.6158524084000003</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.1865135212000002</v>
+        <v>-0.1865252899000005</v>
       </c>
       <c r="D204" s="5">
-        <v>-22.663205746381777</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-22.664479307261331</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8.5769499422000006</v>
+        <v>8.5769415255000006</v>
       </c>
       <c r="C205" s="5">
-        <v>-3.8916831899999949E-2</v>
+        <v>-3.8910882899999777E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-5.2876078010502869</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>-5.2868280814345798</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8.6875589450999993</v>
+        <v>8.6875337383000009</v>
       </c>
       <c r="C206" s="5">
-        <v>0.11060900289999864</v>
+        <v>0.11059221280000031</v>
       </c>
       <c r="D206" s="5">
-        <v>16.621511717600491</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>16.618824551035161</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8.1818017039999997</v>
+        <v>8.1817919124999996</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.50575724109999953</v>
+        <v>-0.50574182580000127</v>
       </c>
       <c r="D207" s="5">
-        <v>-51.312864460389541</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-51.31186846058695</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8.5608506123999994</v>
+        <v>8.5608421265000008</v>
       </c>
       <c r="C208" s="5">
-        <v>0.37904890839999972</v>
+        <v>0.37905021400000116</v>
       </c>
       <c r="D208" s="5">
-        <v>72.193053763110868</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>72.193478384610856</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>8.5926616781000007</v>
+        <v>8.5926561685999996</v>
       </c>
       <c r="C209" s="5">
-        <v>3.1811065700001251E-2</v>
+        <v>3.1814042099998829E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5513214433497096</v>
+        <v>4.5517606333270066</v>
       </c>
       <c r="E209" s="5">
-        <v>-1.2740747963610799</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>-1.2741020188734242</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8.5164732545999993</v>
+        <v>8.5164760563000002</v>
       </c>
       <c r="C210" s="5">
-        <v>-7.6188423500001434E-2</v>
+        <v>-7.6180112299999436E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-10.136176554479203</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-10.135130359857115</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8.4448566964000005</v>
+        <v>8.4448655329999998</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.1616558199998792E-2</v>
+        <v>-7.1610523300000395E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-9.6371398337400276</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-9.6363618997524103</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8.3619715840000008</v>
+        <v>8.3620039241999997</v>
       </c>
       <c r="C212" s="5">
-        <v>-8.2885112399999628E-2</v>
+        <v>-8.2861608800000042E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-11.162395936665559</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-11.159388408545901</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8.6531724944999997</v>
+        <v>8.6532037711999994</v>
       </c>
       <c r="C213" s="5">
-        <v>0.29120091049999886</v>
+        <v>0.29119984699999968</v>
       </c>
       <c r="D213" s="5">
-        <v>50.799563722106612</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>50.799105797401189</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8.7212222066000002</v>
+        <v>8.7212660367999995</v>
       </c>
       <c r="C214" s="5">
-        <v>6.8049712100000548E-2</v>
+        <v>6.806226560000006E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>9.8560273230770434</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>9.8578876989286801</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8.4986295464000001</v>
+        <v>8.4986024799000006</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.22259266020000013</v>
+        <v>-0.22266355689999884</v>
       </c>
       <c r="D215" s="5">
-        <v>-26.673904062385812</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-26.681128228779315</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8.3518129793</v>
+        <v>8.3517816670999991</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.14681656710000013</v>
+        <v>-0.14682081280000148</v>
       </c>
       <c r="D216" s="5">
-        <v>-18.869838193430223</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-18.870387615797014</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8.5839801920000003</v>
+        <v>8.5839595527999997</v>
       </c>
       <c r="C217" s="5">
-        <v>0.23216721270000029</v>
+        <v>0.23217788570000053</v>
       </c>
       <c r="D217" s="5">
-        <v>38.961775170361655</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>38.96401764528936</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8.7883144405000007</v>
+        <v>8.7882810364000008</v>
       </c>
       <c r="C218" s="5">
-        <v>0.20433424850000037</v>
+        <v>0.20432148360000113</v>
       </c>
       <c r="D218" s="5">
-        <v>32.618028129591579</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>32.615805597929956</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8.5411437385000006</v>
+        <v>8.5411298716000008</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.24717070200000002</v>
+        <v>-0.24715116479999999</v>
       </c>
       <c r="D219" s="5">
-        <v>-28.989050455068632</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-28.987194972374088</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8.5441553661</v>
+        <v>8.5441455812000004</v>
       </c>
       <c r="C220" s="5">
-        <v>3.0116275999994002E-3</v>
+        <v>3.0157095999996386E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>0.42394438747892504</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>0.42452081423056676</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8.4812432526000006</v>
+        <v>8.4812389252999996</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.2912113499999478E-2</v>
+        <v>-6.2906655900000885E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-8.4866211116472297</v>
+        <v>-8.4859237813088342</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.29666952655626</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>-1.2966565997037161</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8.5046305685999997</v>
+        <v>8.5046348785999992</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3387315999999103E-2</v>
+        <v>2.3395953299999661E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.3596912435159387</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>3.360952656298255</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8.5456605734999993</v>
+        <v>8.5456787011999999</v>
       </c>
       <c r="C223" s="5">
-        <v>4.1030004899999639E-2</v>
+        <v>4.1043822600000723E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>5.945430704884469</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>5.9474832995777271</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8.4351743014</v>
+        <v>8.4352193713000005</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.11048627209999928</v>
+        <v>-0.1104593298999994</v>
       </c>
       <c r="D224" s="5">
-        <v>-14.457671975966303</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-14.454364705622691</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8.2773901981000009</v>
+        <v>8.2774382332999998</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.15778410329999915</v>
+        <v>-0.15778113800000071</v>
       </c>
       <c r="D225" s="5">
-        <v>-20.275389228689487</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-20.274949062783964</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8.1462393901999999</v>
+        <v>8.1463035666000003</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.131150807900001</v>
+        <v>-0.13113466669999951</v>
       </c>
       <c r="D226" s="5">
-        <v>-17.440913416460436</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-17.438857824111786</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8.0074016316000005</v>
+        <v>8.0073517985000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.13883775859999936</v>
+        <v>-0.13895176810000009</v>
       </c>
       <c r="D227" s="5">
-        <v>-18.639553008816666</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-18.653319406295331</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>7.7440042014000001</v>
+        <v>7.7439578275000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.26339743020000039</v>
+        <v>-0.26339397100000017</v>
       </c>
       <c r="D228" s="5">
-        <v>-33.059706426040989</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-33.059517638802127</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>7.6583099916000004</v>
+        <v>7.6582799267999997</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.5694209799999754E-2</v>
+        <v>-8.5677900700000365E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-12.499942014864217</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-12.497776259345594</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>7.4614987135000002</v>
+        <v>7.4614635837999996</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.19681127810000021</v>
+        <v>-0.19681634300000006</v>
       </c>
       <c r="D230" s="5">
-        <v>-26.832617056952003</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-26.833303970627398</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>7.5471967356</v>
+        <v>7.5471819387999997</v>
       </c>
       <c r="C231" s="5">
-        <v>8.5698022099999882E-2</v>
+        <v>8.5718355000000024E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>14.687274327986799</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>14.691055725215429</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>7.3647760249000003</v>
+        <v>7.3647681626999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.18242071069999977</v>
+        <v>-0.18241377609999976</v>
       </c>
       <c r="D232" s="5">
-        <v>-25.443335146375745</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-25.442536166564189</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>7.4073689507999996</v>
+        <v>7.4073678185</v>
       </c>
       <c r="C233" s="5">
-        <v>4.2592925899999301E-2</v>
+        <v>4.2599655800000136E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>7.165056295018668</v>
+        <v>7.1662325625553303</v>
       </c>
       <c r="E233" s="5">
-        <v>-12.661755709822319</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-12.661724498723681</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>7.0050493231999997</v>
+        <v>7.0050549151999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.40231962759999984</v>
+        <v>-0.40231290330000036</v>
       </c>
       <c r="D234" s="5">
-        <v>-48.835745690402121</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-48.835161713228928</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>6.8422084361</v>
+        <v>6.8422307361000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.16284088709999978</v>
+        <v>-0.16282417909999936</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.591338781663175</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-24.589111874929781</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>6.8401716336999998</v>
+        <v>6.8402136308000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.0368024000001483E-3</v>
+        <v>-2.0171053000002104E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.35663414270223903</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-0.35318971770720298</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>6.5046137291999999</v>
+        <v>6.5046637689000004</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.33555790449999989</v>
+        <v>-0.33554986189999969</v>
       </c>
       <c r="D237" s="5">
-        <v>-45.316771501025435</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-45.315752302467175</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>6.6572834244000001</v>
+        <v>6.6573509368000003</v>
       </c>
       <c r="C238" s="5">
-        <v>0.15266969520000018</v>
+        <v>0.15268716789999992</v>
       </c>
       <c r="D238" s="5">
-        <v>32.101097031225656</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>32.10497793859706</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>6.7010760787999999</v>
+        <v>6.7010146982999998</v>
       </c>
       <c r="C239" s="5">
-        <v>4.3792654399999797E-2</v>
+        <v>4.3663761499999509E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>8.185740354862947</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>8.1606862425307902</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>6.7071164440000004</v>
+        <v>6.7070644233000003</v>
       </c>
       <c r="C240" s="5">
-        <v>6.0403652000005081E-3</v>
+        <v>6.0497250000004499E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>1.0870615437672093</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>1.0887643865621133</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>6.7297165708</v>
+        <v>6.7296811437999997</v>
       </c>
       <c r="C241" s="5">
-        <v>2.2600126799999565E-2</v>
+        <v>2.261672049999941E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>4.1192737879894858</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>4.1223871653769617</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>6.6504003383999999</v>
+        <v>6.6503683226000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.9316232400000075E-2</v>
+        <v>-7.9312821199999384E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.261443749224044</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-13.260975204276114</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>6.6697256608000002</v>
+        <v>6.6697121079999997</v>
       </c>
       <c r="C243" s="5">
-        <v>1.9325322400000289E-2</v>
+        <v>1.9343785399999369E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>3.5433413196717556</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>3.5467982398736053</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>6.5783002576999996</v>
+        <v>6.5782961077</v>
       </c>
       <c r="C244" s="5">
-        <v>-9.142540310000058E-2</v>
+        <v>-9.1416000299999745E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-15.263863614415119</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-15.26243888892993</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>6.5208651815999996</v>
+        <v>6.5208685541999998</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.7435076099999982E-2</v>
+        <v>-5.7427553500000172E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-9.988427917362241</v>
+        <v>-9.9871878408951513</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.967863017060287</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-11.967804030008566</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>6.6985837515000002</v>
+        <v>6.6985902256000003</v>
       </c>
       <c r="C246" s="5">
-        <v>0.17771856990000057</v>
+        <v>0.1777216714000005</v>
       </c>
       <c r="D246" s="5">
-        <v>38.080784077883514</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>38.081528533441933</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>6.4297269748000003</v>
+        <v>6.4297524368000003</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.26885677669999986</v>
+        <v>-0.26883778879999998</v>
       </c>
       <c r="D247" s="5">
-        <v>-38.833379980852314</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-38.831182678478527</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>6.6258845166000002</v>
+        <v>6.6259242606999997</v>
       </c>
       <c r="C248" s="5">
-        <v>0.19615754179999989</v>
+        <v>0.19617182389999943</v>
       </c>
       <c r="D248" s="5">
-        <v>43.422062676595004</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>43.42557068783006</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>6.5275231974999999</v>
+        <v>6.5275758485999997</v>
       </c>
       <c r="C249" s="5">
-        <v>-9.8361319100000344E-2</v>
+        <v>-9.8348412100000004E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-16.429165305144565</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-16.42709169459571</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>6.5776444213999996</v>
+        <v>6.5777072362000002</v>
       </c>
       <c r="C250" s="5">
-        <v>5.0121223899999734E-2</v>
+        <v>5.0131387600000465E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>9.6133932391840204</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>9.6153448741483452</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>6.0982623958</v>
+        <v>6.0982052712000003</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.47938202559999965</v>
+        <v>-0.47950196499999986</v>
       </c>
       <c r="D251" s="5">
-        <v>-59.669966943573428</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-59.679121029819314</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>6.0677820970000003</v>
+        <v>6.0677349078000002</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.0480298799999694E-2</v>
+        <v>-3.0470363400000089E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-5.8356684011230282</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-5.8338713208165967</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>6.1066684777000004</v>
+        <v>6.1066341590000004</v>
       </c>
       <c r="C253" s="5">
-        <v>3.8886380700000167E-2</v>
+        <v>3.8899251200000151E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>7.9673410640843878</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>7.9701359229717106</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>6.1447959589999996</v>
+        <v>6.1447687575999996</v>
       </c>
       <c r="C254" s="5">
-        <v>3.8127481299999211E-2</v>
+        <v>3.8134598599999237E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>7.7550113692640199</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>7.756554183462927</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>6.0958094047999998</v>
+        <v>6.0957971721000002</v>
       </c>
       <c r="C255" s="5">
-        <v>-4.8986554199999865E-2</v>
+        <v>-4.897158549999947E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-9.1579434298759033</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-9.1553053314405215</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>6.0939769653000004</v>
+        <v>6.0939747696</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.8324394999993388E-3</v>
+        <v>-1.8224025000002086E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.36013190869982337</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.35816328291299326</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>6.1326856540000003</v>
+        <v>6.1326905953999997</v>
       </c>
       <c r="C257" s="5">
-        <v>3.8708688699999882E-2</v>
+        <v>3.871582579999977E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>7.8943625427818631</v>
+        <v>7.8958722817642712</v>
       </c>
       <c r="E257" s="5">
-        <v>-5.9528838089664804</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-5.9528566719839855</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>6.1964473964</v>
+        <v>6.1964555199999998</v>
       </c>
       <c r="C258" s="5">
-        <v>6.3761742399999655E-2</v>
+        <v>6.376492460000005E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>13.215203937079112</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>13.215890377353867</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>6.1129358087999996</v>
+        <v>6.1129598946000003</v>
       </c>
       <c r="C259" s="5">
-        <v>-8.3511587600000325E-2</v>
+        <v>-8.349562539999944E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-15.026243501185998</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-15.023562584383932</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>6.0357004954000004</v>
+        <v>6.0357309097999998</v>
       </c>
       <c r="C260" s="5">
-        <v>-7.7235313399999228E-2</v>
+        <v>-7.7228984800000511E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-14.151216014836143</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>-14.150083892829024</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>6.0346353819000003</v>
+        <v>6.0346795754000002</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.0651135000001588E-3</v>
+        <v>-1.0513343999996039E-3</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.21155728290792597</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-0.20882199082570274</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>6.0819416184000001</v>
+        <v>6.0819954572999997</v>
       </c>
       <c r="C262" s="5">
-        <v>4.7306236499999876E-2</v>
+        <v>4.7315881899999468E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>9.8233144172333873</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>9.8253293867535128</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>6.0950805965999999</v>
+        <v>6.0950242538000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.3138978199999762E-2</v>
+        <v>1.3028796500000439E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>2.6234166687314708</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.6011339145320278</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>6.1621306632000001</v>
+        <v>6.1620866446999996</v>
       </c>
       <c r="C264" s="5">
-        <v>6.7050066600000235E-2</v>
+        <v>6.7062390899999436E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>14.029547860091608</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>14.032422271671052</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>6.0997360702999996</v>
+        <v>6.0997045254</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.239459290000049E-2</v>
+        <v>-6.2382119299999594E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-11.496246153599355</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-11.494151900369099</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>6.1391326572000002</v>
+        <v>6.1391123467000002</v>
       </c>
       <c r="C266" s="5">
-        <v>3.9396586900000585E-2</v>
+        <v>3.9407821300000201E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>8.0318188482473296</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>8.0342342424948967</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>6.2232866403999996</v>
+        <v>6.2232768932000004</v>
       </c>
       <c r="C267" s="5">
-        <v>8.4153983199999338E-2</v>
+        <v>8.416454650000027E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>17.747973674102191</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>17.75043527905067</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>6.4991508381000003</v>
+        <v>6.4991514670999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.2758641977000007</v>
+        <v>0.27587457389999948</v>
       </c>
       <c r="D268" s="5">
-        <v>68.283579767304431</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>68.286938127400873</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>6.4254756285000001</v>
+        <v>6.4254843742999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-7.367520960000018E-2</v>
+        <v>-7.3667092800000056E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-12.786449108934338</v>
+        <v>-12.78512589791826</v>
       </c>
       <c r="E269" s="5">
-        <v>4.7742537449156464</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.7743119328344852</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>6.4913479020000002</v>
+        <v>6.4913547565999998</v>
       </c>
       <c r="C270" s="5">
-        <v>6.5872273500000134E-2</v>
+        <v>6.5870382299999974E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>13.019988748325817</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>13.019574887805007</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>6.4860761868000001</v>
+        <v>6.4860988398000003</v>
       </c>
       <c r="C271" s="5">
-        <v>-5.2717152000001377E-3</v>
+        <v>-5.2559167999994827E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.97019579599990635</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-0.96730020919648663</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>6.5353637390000001</v>
+        <v>6.5353860551</v>
       </c>
       <c r="C272" s="5">
-        <v>4.9287552200000029E-2</v>
+        <v>4.9287215299999687E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>9.509708127141959</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>9.509605770974261</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>6.5262280367000001</v>
+        <v>6.5262638669999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-9.1357023000000481E-3</v>
+        <v>-9.1221881000000948E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.6646277391319964</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-1.6621785409465906</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>6.4848907635000002</v>
+        <v>6.4849274121000002</v>
       </c>
       <c r="C274" s="5">
-        <v>-4.1337273199999913E-2</v>
+        <v>-4.1336454899999708E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-7.3415474677773318</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-7.3413682497197925</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>6.4948520417999998</v>
+        <v>6.4948089074000004</v>
       </c>
       <c r="C275" s="5">
-        <v>9.9612782999995986E-3</v>
+        <v>9.8814953000001537E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>1.85894283494068</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>1.8439184734142522</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>6.5617461483000001</v>
+        <v>6.5617121288</v>
       </c>
       <c r="C276" s="5">
-        <v>6.6894106500000383E-2</v>
+        <v>6.6903221399999602E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>13.084206975183488</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>13.086183899811665</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>6.7109176534000001</v>
+        <v>6.7108886091000004</v>
       </c>
       <c r="C277" s="5">
-        <v>0.14917150509999999</v>
+        <v>0.14917648030000041</v>
       </c>
       <c r="D277" s="5">
-        <v>30.963362739739075</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>30.964708954117228</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>6.7522419272</v>
+        <v>6.7522214702000003</v>
       </c>
       <c r="C278" s="5">
-        <v>4.1324273799999922E-2</v>
+        <v>4.1332861099999896E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>7.6447897470928616</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>7.6464667740660186</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>6.7508495591999997</v>
+        <v>6.7508491360000003</v>
       </c>
       <c r="C279" s="5">
-        <v>-1.3923680000003102E-3</v>
+        <v>-1.3723342000000471E-3</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.24716945018248282</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-0.24361781520733095</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>6.8037290489000002</v>
+        <v>6.8037292887999996</v>
       </c>
       <c r="C280" s="5">
-        <v>5.2879489700000448E-2</v>
+        <v>5.2880152799999358E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>9.8153272673995993</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.8154563424121442</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>6.8194020367999997</v>
+        <v>6.8194150834</v>
       </c>
       <c r="C281" s="5">
-        <v>1.5672987899999491E-2</v>
+        <v>1.5685794600000413E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7995988191114263</v>
+        <v>2.8019154099603094</v>
       </c>
       <c r="E281" s="5">
-        <v>6.1306964818721221</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>6.1307550707866421</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>6.8845908965999998</v>
+        <v>6.8846044256000001</v>
       </c>
       <c r="C282" s="5">
-        <v>6.518885980000011E-2</v>
+        <v>6.5189342200000056E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>12.09393613352454</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>12.094006018407777</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>6.9592635323999996</v>
+        <v>6.9592900341000004</v>
       </c>
       <c r="C283" s="5">
-        <v>7.4672635799999831E-2</v>
+        <v>7.4685608500000278E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>13.820825804204429</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>13.823343093445551</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>6.9407445856000001</v>
+        <v>6.9407584639</v>
       </c>
       <c r="C284" s="5">
-        <v>-1.8518946799999547E-2</v>
+        <v>-1.8531570200000402E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.1469360099490085</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-3.1490379768340904</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>6.9093502162</v>
+        <v>6.9093696144000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-3.1394369400000066E-2</v>
+        <v>-3.1388849499999871E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.2948226430704182</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-5.293904392693416</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>6.8826280289000001</v>
+        <v>6.8826312785999999</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.6722187299999867E-2</v>
+        <v>-2.6738335800000179E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-4.5435876107854494</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>-4.5462626803628003</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>6.8909870983000001</v>
+        <v>6.8909414925999997</v>
       </c>
       <c r="C287" s="5">
-        <v>8.3590693999999743E-3</v>
+        <v>8.3102139999997604E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4671953761485224</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.4585624906395367</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>6.8680272814999999</v>
+        <v>6.8679902329000004</v>
       </c>
       <c r="C288" s="5">
-        <v>-2.2959816800000254E-2</v>
+        <v>-2.2951259699999227E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-3.925773248703246</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-3.9243623127495852</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>6.8214423161999997</v>
+        <v>6.8214131393999997</v>
       </c>
       <c r="C289" s="5">
-        <v>-4.6584965300000114E-2</v>
+        <v>-4.6577093500000721E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.8425620790226631</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>-7.841326631979606</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>6.7518546028999999</v>
+        <v>6.7518479055</v>
       </c>
       <c r="C290" s="5">
-        <v>-6.9587713299999798E-2</v>
+        <v>-6.956523389999969E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-11.577570057085151</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-11.574084065931078</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>6.7697887003000004</v>
+        <v>6.7698261362999999</v>
       </c>
       <c r="C291" s="5">
-        <v>1.7934097400000404E-2</v>
+        <v>1.7978230799999828E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>3.2343876781732339</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>3.2424672609686622</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>6.7048038241999999</v>
+        <v>6.7048336853999997</v>
       </c>
       <c r="C292" s="5">
-        <v>-6.4984876100000477E-2</v>
+        <v>-6.4992450900000165E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-10.929981872649908</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>-10.931132102712017</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>6.6315954366999996</v>
+        <v>6.6316344548000004</v>
       </c>
       <c r="C293" s="5">
-        <v>-7.3208387500000249E-2</v>
+        <v>-7.3199230599999332E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-12.343649719988603</v>
+        <v>-12.342145568862339</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.754003930059068</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>-2.753617814775644</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>6.2930351446000001</v>
+        <v>6.2930591592000003</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.33856029209999949</v>
+        <v>-0.3385752956000001</v>
       </c>
       <c r="D294" s="5">
-        <v>-46.678102287987514</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-46.679425249949979</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>6.5542451622</v>
+        <v>6.5542612595999996</v>
       </c>
       <c r="C295" s="5">
-        <v>0.26121001759999984</v>
+        <v>0.26120210039999936</v>
       </c>
       <c r="D295" s="5">
-        <v>62.910959041592854</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>62.908300299247344</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>6.3728734254999999</v>
+        <v>6.3728519006999997</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.18137173670000006</v>
+        <v>-0.18140935889999987</v>
       </c>
       <c r="D296" s="5">
-        <v>-28.591266911390221</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-28.596265572071943</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>6.7969852908000004</v>
+        <v>6.7969535249000002</v>
       </c>
       <c r="C297" s="5">
-        <v>0.42411186530000045</v>
+        <v>0.42410162420000042</v>
       </c>
       <c r="D297" s="5">
-        <v>116.65686104881594</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>116.65349171290798</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>6.6728907421999999</v>
+        <v>6.6728233952</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.12409454860000046</v>
+        <v>-0.12413012970000015</v>
       </c>
       <c r="D298" s="5">
-        <v>-19.837323794737451</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>-19.84253657801688</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>6.6785063840000003</v>
+        <v>6.6784374939999998</v>
       </c>
       <c r="C299" s="5">
-        <v>5.6156418000004038E-3</v>
+        <v>5.6140987999997449E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>1.014560112349594</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.014290336511614</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>6.6532639113999998</v>
+        <v>6.6532197519</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.5242472600000454E-2</v>
+        <v>-2.5217742099999718E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-4.4424815170760912</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-4.4382639625031528</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>6.6320652661999997</v>
+        <v>6.6320493457999996</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.1198645200000144E-2</v>
+        <v>-2.1170406100000427E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.757146927537558</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>-3.7522536987756983</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>6.6599155018999996</v>
+        <v>6.6599581231</v>
       </c>
       <c r="C302" s="5">
-        <v>2.7850235699999892E-2</v>
+        <v>2.7908777300000409E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>5.1572284710694305</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>5.1683338656630884</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>6.4732205797000004</v>
+        <v>6.4733399658000002</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.18669492219999917</v>
+        <v>-0.18661815729999987</v>
       </c>
       <c r="D303" s="5">
-        <v>-28.908079714417244</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>-28.897804825296213</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>6.4986043637000002</v>
+        <v>6.4987047659000003</v>
       </c>
       <c r="C304" s="5">
-        <v>2.5383783999999743E-2</v>
+        <v>2.5364800100000195E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>4.8084504160510244</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.8046859119105445</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>6.4404273914000001</v>
+        <v>6.4405151017</v>
       </c>
       <c r="C305" s="5">
-        <v>-5.8176972300000074E-2</v>
+        <v>-5.8189664200000379E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-10.229201776437302</v>
+        <v>-10.231174279516752</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.8826855788284922</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>-2.8819343768513583</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>6.5778406710999997</v>
+        <v>6.5778814244000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.13741327969999961</v>
+        <v>0.13736632270000015</v>
       </c>
       <c r="D306" s="5">
-        <v>28.832055581186221</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>28.82058010796742</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>6.9429386859999997</v>
+        <v>6.9429188215000002</v>
       </c>
       <c r="C307" s="5">
-        <v>0.36509801490000005</v>
+        <v>0.36503739710000005</v>
       </c>
       <c r="D307" s="5">
-        <v>91.214033372873786</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>91.193253428826765</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>6.7792895460000002</v>
+        <v>6.7792130073000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.16364913999999953</v>
+        <v>-0.16370581420000008</v>
       </c>
       <c r="D308" s="5">
-        <v>-24.891301121340316</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-24.898897857157777</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>6.9954893454000002</v>
+        <v>6.9954212017000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.2161997994</v>
+        <v>0.21620819440000005</v>
       </c>
       <c r="D309" s="5">
-        <v>45.749473759869552</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>45.75218297959325</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>6.8670056416999996</v>
+        <v>6.8669444781999998</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.12848370370000062</v>
+        <v>-0.12847672350000039</v>
       </c>
       <c r="D310" s="5">
-        <v>-19.944411073797109</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-19.9436096497259</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>6.8779200331999997</v>
+        <v>6.877365717</v>
       </c>
       <c r="C311" s="5">
-        <v>1.0914391500000065E-2</v>
+        <v>1.0421238800000232E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>1.9240366703071832</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.8363912602795907</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>7.1728246828</v>
+        <v>7.1728514991000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.29490464960000029</v>
+        <v>0.29548578210000009</v>
       </c>
       <c r="D312" s="5">
-        <v>65.499667734632851</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>65.667242318973138</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>6.8575208241999999</v>
+        <v>6.8575616570999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.3153038586000001</v>
+        <v>-0.31528984200000032</v>
       </c>
       <c r="D313" s="5">
-        <v>-41.692686854191763</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-41.691136422006196</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>6.7690735093000001</v>
+        <v>6.7692117472</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.8447314899999796E-2</v>
+        <v>-8.8349909899999801E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-14.425347672272082</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-14.410489950114268</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>6.5687623677999998</v>
+        <v>6.5690260278999997</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.20031114150000029</v>
+        <v>-0.20018571930000029</v>
       </c>
       <c r="D315" s="5">
-        <v>-30.264832512520435</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-30.248331865777356</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>6.7811041313000002</v>
+        <v>6.7813831048999997</v>
       </c>
       <c r="C316" s="5">
-        <v>0.21234176350000045</v>
+        <v>0.21235707700000006</v>
       </c>
       <c r="D316" s="5">
-        <v>46.488101014760595</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>46.489861227398691</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>6.7313309737000004</v>
+        <v>6.7316716320000003</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.9773157599999784E-2</v>
+        <v>-4.9711472899999443E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-8.4609549236905117</v>
+        <v>-8.4505544904927667</v>
       </c>
       <c r="E317" s="5">
-        <v>4.5168366106952407</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.5207025478932295</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>6.6606371448999999</v>
+        <v>6.6610058346000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-7.0693828800000524E-2</v>
+        <v>-7.066579740000023E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-11.899583712293072</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-11.894566708582044</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>6.5441608791999997</v>
+        <v>6.5445020801</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.11647626570000025</v>
+        <v>-0.11650375450000006</v>
       </c>
       <c r="D319" s="5">
-        <v>-19.079546532824189</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-19.082668505492649</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>6.4935145332999999</v>
+        <v>6.4919198645999998</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.0646345899999723E-2</v>
+        <v>-5.2582215500000196E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-8.901716368282786</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-9.2266250440800501</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>6.4001555491</v>
+        <v>6.4003473969</v>
       </c>
       <c r="C321" s="5">
-        <v>-9.3358984199999995E-2</v>
+        <v>-9.1572467699999827E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-15.95177468121458</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-15.673366557676882</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>6.3651472061999996</v>
+        <v>6.3652462345999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.5008342900000322E-2</v>
+        <v>-3.5101162300000155E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.3699891484312543</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-6.3861863945510189</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>6.3780207085000002</v>
+        <v>6.3770881119</v>
       </c>
       <c r="C323" s="5">
-        <v>1.2873502300000617E-2</v>
+        <v>1.1841877300000192E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.4541786516954378</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.2554602789697675</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>6.3397807957000003</v>
+        <v>6.3398418728000001</v>
       </c>
       <c r="C324" s="5">
-        <v>-3.8239912799999942E-2</v>
+        <v>-3.7246239099999912E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-6.9621204593955817</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-6.7879414662462274</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>6.3680860810000004</v>
+        <v>6.3681694794999997</v>
       </c>
       <c r="C325" s="5">
-        <v>2.8305285300000094E-2</v>
+        <v>2.8327606699999563E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>5.4911922710107364</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>5.4955753143230979</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>6.4808237070999999</v>
+        <v>6.4810443511000004</v>
       </c>
       <c r="C326" s="5">
-        <v>0.11273762609999949</v>
+        <v>0.11287487160000076</v>
       </c>
       <c r="D326" s="5">
-        <v>23.439851197121886</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>23.470886183936535</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>6.5565741753999998</v>
+        <v>6.5569906353</v>
       </c>
       <c r="C327" s="5">
-        <v>7.5750468299999874E-2</v>
+        <v>7.5946284199999603E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>14.96383737298852</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>15.00450148065724</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>6.5661060199000003</v>
+        <v>6.5666060984000003</v>
       </c>
       <c r="C328" s="5">
-        <v>9.5318445000005525E-3</v>
+        <v>9.6154631000002766E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>1.7585579856719713</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.7739960854206593</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>6.5275884055000004</v>
+        <v>6.5282695675999998</v>
       </c>
       <c r="C329" s="5">
-        <v>-3.85176143999999E-2</v>
+        <v>-3.8336530800000546E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-6.8166201936873838</v>
+        <v>-6.7850948783499838</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.0267798299629445</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-3.0215684234076168</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>6.6339872158000004</v>
+        <v>6.6348229750999996</v>
       </c>
       <c r="C330" s="5">
-        <v>0.10639881029999998</v>
+        <v>0.10655340749999986</v>
       </c>
       <c r="D330" s="5">
-        <v>21.412224164736116</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>21.443738646943487</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>6.6372988417999998</v>
+        <v>6.6381437964999996</v>
       </c>
       <c r="C331" s="5">
-        <v>3.3116259999994568E-3</v>
+        <v>3.3208214000000069E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>0.60067647512440647</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>0.60227288544183466</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>6.5859307967999996</v>
+        <v>6.5828521957000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-5.1368045000000251E-2</v>
+        <v>-5.5291600799999507E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-8.901863925275034</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-9.5498321583975976</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>6.6106595758999998</v>
+        <v>6.6110072025999997</v>
       </c>
       <c r="C333" s="5">
-        <v>2.4728779100000153E-2</v>
+        <v>2.8155006899999613E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>4.5999707440387727</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>5.2548982124906551</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>6.7856291050999999</v>
+        <v>6.7856516309000003</v>
       </c>
       <c r="C334" s="5">
-        <v>0.1749695292000002</v>
+        <v>0.1746444283000006</v>
       </c>
       <c r="D334" s="5">
-        <v>36.818207542736324</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>36.737347634120113</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>6.8020680197000001</v>
+        <v>6.8003666876000004</v>
       </c>
       <c r="C335" s="5">
-        <v>1.6438914600000132E-2</v>
+        <v>1.4715056700000062E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>2.9461788468108985</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.633528440448285</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>6.8650212566000004</v>
+        <v>6.8650043374000003</v>
       </c>
       <c r="C336" s="5">
-        <v>6.295323690000032E-2</v>
+        <v>6.4637649799999863E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>11.689151002985888</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>12.021611654863307</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>6.9054880809999997</v>
+        <v>6.9055473969000003</v>
       </c>
       <c r="C337" s="5">
-        <v>4.0466824399999268E-2</v>
+        <v>4.0543059500000034E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>7.3074622793003474</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>7.3216975923681593</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>6.9044172324000002</v>
+        <v>6.9048188052999997</v>
       </c>
       <c r="C338" s="5">
-        <v>-1.0708485999995077E-3</v>
+        <v>-7.2859160000060541E-4</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.18592790017307737</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-0.12653634688177817</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>6.6412365401000004</v>
+        <v>6.6418443411999997</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.26318069229999974</v>
+        <v>-0.26297446410000003</v>
       </c>
       <c r="D339" s="5">
-        <v>-37.271767449999537</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-37.246654796910249</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>6.9395221382000001</v>
+        <v>6.9403010126</v>
       </c>
       <c r="C340" s="5">
-        <v>0.29828559809999966</v>
+        <v>0.29845667140000032</v>
       </c>
       <c r="D340" s="5">
-        <v>69.421062931820359</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>69.463185073884375</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>7.0033107861000001</v>
+        <v>7.0045051439000003</v>
       </c>
       <c r="C341" s="5">
-        <v>6.3788647900000051E-2</v>
+        <v>6.4204131300000356E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>11.605605191717871</v>
+        <v>11.683706659195714</v>
       </c>
       <c r="E341" s="5">
-        <v>7.2878734235015008</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>7.2949741331695739</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>6.9916631698999998</v>
+        <v>6.9932260102999999</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.1647616200000321E-2</v>
+        <v>-1.1279133600000435E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.9776348542709377</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-1.9153000936702025</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>7.0159496350000001</v>
+        <v>7.0176010700999996</v>
       </c>
       <c r="C343" s="5">
-        <v>2.4286465100000321E-2</v>
+        <v>2.4375059799999654E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>4.248924157912648</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.2637508152656434</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>7.0673826698999997</v>
+        <v>7.0629304666000001</v>
       </c>
       <c r="C344" s="5">
-        <v>5.1433034899999619E-2</v>
+        <v>4.5329396500000563E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>9.1605547300133594</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>8.032656119091385</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>7.1291278142000003</v>
+        <v>7.1306165478999999</v>
       </c>
       <c r="C345" s="5">
-        <v>6.1745144300000554E-2</v>
+        <v>6.7686081299999756E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>11.002695616349722</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>12.125869474294815</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>7.1224888349000004</v>
+        <v>7.1232328629000001</v>
       </c>
       <c r="C346" s="5">
-        <v>-6.6389792999999031E-3</v>
+        <v>-7.3836849999997511E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.1117905399024686</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-1.235536066322751</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>6.9328911735999998</v>
+        <v>6.9258192179</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.18959766130000055</v>
+        <v>-0.19741364500000014</v>
       </c>
       <c r="D347" s="5">
-        <v>-27.657873361951644</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>-28.627959967819216</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>7.0715116893000003</v>
+        <v>7.0722380703000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.13862051570000045</v>
+        <v>0.14641885240000008</v>
       </c>
       <c r="D348" s="5">
-        <v>26.81615056705504</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>28.537144441861351</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>7.0197801305</v>
+        <v>7.0204812374000003</v>
       </c>
       <c r="C349" s="5">
-        <v>-5.1731558800000244E-2</v>
+        <v>-5.1756832899999772E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-8.4338504170450754</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-8.436974392901309</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>7.0134191798999996</v>
+        <v>7.0144503038000003</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.3609506000004146E-3</v>
+        <v>-6.0309335999999547E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.081973103374112</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-1.0260015085920893</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>7.0218483792999997</v>
+        <v>7.0229532813000004</v>
       </c>
       <c r="C351" s="5">
-        <v>8.4291994000000869E-3</v>
+        <v>8.502977500000064E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>1.4518126975390455</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.4643880729080738</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>7.0223770617000003</v>
+        <v>7.0236232994999996</v>
       </c>
       <c r="C352" s="5">
-        <v>5.2868240000059075E-4</v>
+        <v>6.7001819999923384E-4</v>
       </c>
       <c r="D352" s="5">
-        <v>9.0386693793842454E-2</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>0.11454495425933242</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>6.9863479659000003</v>
+        <v>6.9879943742000004</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.6029095800000022E-2</v>
+        <v>-3.5628925299999281E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-5.9859391948316132</v>
+        <v>-5.9202770327935639</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.24221144424529939</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-0.23571643336401937</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>6.9706573285999998</v>
+        <v>6.9726540243999997</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.5690637300000532E-2</v>
+        <v>-1.5340349800000652E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.6620368629501567</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-2.6027178696416464</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>7.0129637624000001</v>
+        <v>7.0150221911999999</v>
       </c>
       <c r="C355" s="5">
-        <v>4.230643380000032E-2</v>
+        <v>4.2368166800000218E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>7.5311605303950646</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>7.5402872804982479</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>7.1535789943000001</v>
+        <v>7.1495473526</v>
       </c>
       <c r="C356" s="5">
-        <v>0.14061523190000003</v>
+        <v>0.13452516140000004</v>
       </c>
       <c r="D356" s="5">
-        <v>26.899932052031783</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>25.601253133428202</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>7.0416755235000004</v>
+        <v>7.0442950927999997</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.11190347079999974</v>
+        <v>-0.1052522598000003</v>
       </c>
       <c r="D357" s="5">
-        <v>-17.23788463021808</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-16.303378854789919</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>7.0569709758999997</v>
+        <v>7.0580278926000002</v>
       </c>
       <c r="C358" s="5">
-        <v>1.5295452399999299E-2</v>
+        <v>1.3732799800000528E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>2.6379254499959481</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>2.3646380424451108</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>7.1709931643000004</v>
+        <v>7.1567831062999998</v>
       </c>
       <c r="C359" s="5">
-        <v>0.11402218840000078</v>
+        <v>9.8755213699999622E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>21.20812331957125</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>18.144585860106588</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>7.1639144553999996</v>
+        <v>7.1650591774999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-7.0787089000008407E-3</v>
+        <v>8.276071200000068E-3</v>
       </c>
       <c r="D360" s="5">
-        <v>-1.1781469676787615</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.3965344646620581</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>7.2271572733999996</v>
+        <v>7.2281574218999998</v>
       </c>
       <c r="C361" s="5">
-        <v>6.3242817999999978E-2</v>
+        <v>6.3098244399999892E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>11.123362166344265</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>11.09483028250342</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>7.2088193369000004</v>
+        <v>7.2101558133000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.8337936499999152E-2</v>
+        <v>-1.8001608599999663E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-3.0027031859777731</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-2.9479818810044023</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>7.3161206160000001</v>
+        <v>7.3196522603999998</v>
       </c>
       <c r="C363" s="5">
-        <v>0.10730127909999965</v>
+        <v>0.10949644709999973</v>
       </c>
       <c r="D363" s="5">
-        <v>19.398970412595062</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>19.825593943699758</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>7.3023554585000001</v>
+        <v>7.3041088598000004</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.3765157499999958E-2</v>
+        <v>-1.554340059999948E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.2345618041334836</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-2.5186676530334684</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>7.2583393912999998</v>
+        <v>7.2603828273</v>
       </c>
       <c r="C365" s="5">
-        <v>-4.4016067200000286E-2</v>
+        <v>-4.37260325000004E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-6.9981420962695324</v>
+        <v>-6.9519226854683041</v>
       </c>
       <c r="E365" s="5">
-        <v>3.8931846327662889</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.8979489466343997</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>7.3536011822000003</v>
+        <v>7.3561026495000004</v>
       </c>
       <c r="C366" s="5">
-        <v>9.526179090000042E-2</v>
+        <v>9.5719822200000415E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>16.937448267976073</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>17.019737633633959</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>7.3043099046000002</v>
+        <v>7.3072301029000002</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.9291277600000072E-2</v>
+        <v>-4.8872546600000177E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-7.7536009043173699</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-7.6876026164367843</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>7.3476763050000002</v>
+        <v>7.3440277360000001</v>
       </c>
       <c r="C368" s="5">
-        <v>4.336640040000006E-2</v>
+        <v>3.6797633099999949E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>7.3618274907308434</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>6.2131526682909888</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>6.3443445179999998</v>
+        <v>6.3482074527999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-1.0033317870000005</v>
+        <v>-0.99582028320000049</v>
       </c>
       <c r="D369" s="5">
-        <v>-82.827207799590767</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-82.597901335343835</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>6.6888674037999998</v>
+        <v>6.6902337359999997</v>
       </c>
       <c r="C370" s="5">
-        <v>0.34452288580000001</v>
+        <v>0.34202628320000006</v>
       </c>
       <c r="D370" s="5">
-        <v>88.620955209355529</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>87.707732702511649</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>6.6783681293999999</v>
+        <v>6.6577842183999998</v>
       </c>
       <c r="C371" s="5">
-        <v>-1.0499274399999869E-2</v>
+        <v>-3.2449517599999922E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-1.8674202120333216</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-5.6675544974911674</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>6.7265071684000004</v>
+        <v>6.7274110025000002</v>
       </c>
       <c r="C372" s="5">
-        <v>4.8139039000000494E-2</v>
+        <v>6.9626784100000449E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>9.0011435290645814</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>13.297140608242032</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>6.5911879654999996</v>
+        <v>6.5916677803999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.13531920290000077</v>
+        <v>-0.13574322210000034</v>
       </c>
       <c r="D373" s="5">
-        <v>-21.640970142452577</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-21.698839984319239</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>6.6756079885000004</v>
+        <v>6.6762319273999999</v>
       </c>
       <c r="C374" s="5">
-        <v>8.4420023000000732E-2</v>
+        <v>8.4564147000000034E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>16.499898131077771</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>16.528794629232422</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>6.8310622646999999</v>
+        <v>6.8358332740999996</v>
       </c>
       <c r="C375" s="5">
-        <v>0.15545427619999952</v>
+        <v>0.1596013466999997</v>
       </c>
       <c r="D375" s="5">
-        <v>31.81627012736541</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>32.77629833130726</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>6.8123224666000004</v>
+        <v>6.8180877841000003</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.8739798099999483E-2</v>
+        <v>-1.7745489999999364E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-3.2427665296138164</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-3.0710469861486178</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>6.8525266379999996</v>
+        <v>6.8543461788000002</v>
       </c>
       <c r="C377" s="5">
-        <v>4.0204171399999211E-2</v>
+        <v>3.6258394699999918E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>7.3164802137313911</v>
+        <v>6.5715675326312173</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.5909861942583738</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-5.5924964035401592</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>6.8793044279000002</v>
+        <v>6.8824315142000003</v>
       </c>
       <c r="C378" s="5">
-        <v>2.677778990000057E-2</v>
+        <v>2.8085335400000133E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>4.791378524595058</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>5.029274536433137</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>6.8270449034</v>
+        <v>6.8302257325999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-5.2259524500000154E-2</v>
+        <v>-5.2205781600000556E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-8.7445588244073225</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-8.7321329005623625</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>6.7685044676999997</v>
+        <v>6.7661689800999998</v>
       </c>
       <c r="C380" s="5">
-        <v>-5.8540435700000337E-2</v>
+        <v>-6.405675249999998E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-9.8180697028053761</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>-10.691376868205571</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>6.5512531354999997</v>
+        <v>6.5555859287000002</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.21725133220000004</v>
+        <v>-0.21058305139999955</v>
       </c>
       <c r="D381" s="5">
-        <v>-32.394827098116927</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-31.573536453296636</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>6.7160370589999996</v>
+        <v>6.7163479917000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.16478392349999993</v>
+        <v>0.16076206299999996</v>
       </c>
       <c r="D382" s="5">
-        <v>34.730040402889315</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>33.739626958644145</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>6.6814480171000001</v>
+        <v>6.6575177875999998</v>
       </c>
       <c r="C383" s="5">
-        <v>-3.4589041899999451E-2</v>
+        <v>-5.8830204100000394E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-6.0081669168858154</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>-10.019221630582209</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>6.9052661718000001</v>
+        <v>6.9039252847999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.22381815469999999</v>
+        <v>0.24640749719999988</v>
       </c>
       <c r="D384" s="5">
-        <v>48.497094838594457</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>54.669601759397594</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>6.9819469875999998</v>
+        <v>6.9801623285999996</v>
       </c>
       <c r="C385" s="5">
-        <v>7.6680815799999635E-2</v>
+        <v>7.623704379999996E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>14.170388836008495</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>14.086242839374229</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>7.0529403985999997</v>
+        <v>7.05178554</v>
       </c>
       <c r="C386" s="5">
-        <v>7.0993410999999895E-2</v>
+        <v>7.1623211400000386E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>12.907814747599321</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>13.032382346001326</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>7.1466135431</v>
+        <v>7.1528428278999998</v>
       </c>
       <c r="C387" s="5">
-        <v>9.3673144500000305E-2</v>
+        <v>0.10105728789999979</v>
       </c>
       <c r="D387" s="5">
-        <v>17.15504913954511</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>18.619212054751721</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>7.1089602155999998</v>
+        <v>7.1198092201999996</v>
       </c>
       <c r="C388" s="5">
-        <v>-3.7653327500000167E-2</v>
+        <v>-3.3033607700000189E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-6.1424034773150948</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>-5.4032769050218583</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>7.1320318546000001</v>
+        <v>7.1349496423999996</v>
       </c>
       <c r="C389" s="5">
-        <v>2.307163900000031E-2</v>
+        <v>1.5140422200000003E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.9647912352188452</v>
+        <v>2.5818832991406193</v>
       </c>
       <c r="E389" s="5">
-        <v>4.0788636274689205</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.0938034975222859</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>7.0945272261000003</v>
+        <v>7.0998535564000003</v>
       </c>
       <c r="C390" s="5">
-        <v>-3.7504628499999804E-2</v>
+        <v>-3.509608599999936E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-6.1309926076462133</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-5.7455759473191037</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>7.1338511707999999</v>
+        <v>7.1388846182999997</v>
       </c>
       <c r="C391" s="5">
-        <v>3.9323944699999558E-2</v>
+        <v>3.9031061899999386E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>6.8579946299561545</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>6.8001006533816133</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>7.1887357802</v>
+        <v>7.1886269182999998</v>
       </c>
       <c r="C392" s="5">
-        <v>5.4884609400000173E-2</v>
+        <v>4.9742300000000128E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>9.6331070597046384</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>8.6893482228884942</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>7.3608035119000004</v>
+        <v>7.3671378201</v>
       </c>
       <c r="C393" s="5">
-        <v>0.17206773170000034</v>
+        <v>0.17851090180000018</v>
       </c>
       <c r="D393" s="5">
-        <v>32.822741597370687</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>34.225242083390086</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>7.1400116850000002</v>
+        <v>7.1355406572</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.22079182690000021</v>
+        <v>-0.23159716289999999</v>
       </c>
       <c r="D394" s="5">
-        <v>-30.611999735365771</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>-31.838822115963904</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>7.0754955381000002</v>
+        <v>7.0483292561999997</v>
       </c>
       <c r="C395" s="5">
-        <v>-6.451614689999996E-2</v>
+        <v>-8.7211401000000244E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-10.320068700608465</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-13.719712767177306</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>7.1776125857000004</v>
+        <v>7.1732115640999998</v>
       </c>
       <c r="C396" s="5">
-        <v>0.10211704760000018</v>
+        <v>0.1248823079000001</v>
       </c>
       <c r="D396" s="5">
-        <v>18.76208784999125</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>23.460910889874278</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>7.1570245643000003</v>
+        <v>7.1502593085999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-2.0588021400000045E-2</v>
+        <v>-2.2952255499999907E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-3.3882536421278919</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>-3.7728052709175564</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>7.1219145054000004</v>
+        <v>7.1135731978000001</v>
       </c>
       <c r="C398" s="5">
-        <v>-3.5110058899999963E-2</v>
+        <v>-3.6686110799999838E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-5.7305491265935649</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>-5.9860820466130171</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>6.9688048999000003</v>
+        <v>6.9741197699999997</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.15310960550000008</v>
+        <v>-0.13945342780000036</v>
       </c>
       <c r="D399" s="5">
-        <v>-22.956039090169376</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-21.146829312188419</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>7.2239680071999999</v>
+        <v>7.2453639666000003</v>
       </c>
       <c r="C400" s="5">
-        <v>0.25516310729999958</v>
+        <v>0.27124419660000054</v>
       </c>
       <c r="D400" s="5">
-        <v>53.960777029155381</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>58.070077094895737</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>7.1338776508999997</v>
+        <v>7.1426632344999996</v>
       </c>
       <c r="C401" s="5">
-        <v>-9.0090356300000174E-2</v>
+        <v>-0.10270073210000064</v>
       </c>
       <c r="D401" s="5">
-        <v>-13.980262416207911</v>
+        <v>-15.744238332358796</v>
       </c>
       <c r="E401" s="5">
-        <v>2.588037094659601E-2</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>0.10810997255203958</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>7.1279521964999999</v>
+        <v>7.1375770726000001</v>
       </c>
       <c r="C402" s="5">
-        <v>-5.9254543999998077E-3</v>
+        <v>-5.0861618999995528E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.99218853843063837</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-0.85115972613024615</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>7.3502001949000002</v>
+        <v>7.3573733617999997</v>
       </c>
       <c r="C403" s="5">
-        <v>0.22224799840000031</v>
+        <v>0.21979628919999961</v>
       </c>
       <c r="D403" s="5">
-        <v>44.548195464721509</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>43.901001561961436</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>7.1188226375000001</v>
+        <v>7.1200179700000001</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.2313775574000001</v>
+        <v>-0.23735539179999954</v>
       </c>
       <c r="D404" s="5">
-        <v>-31.874758010883909</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-32.531736880126616</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>6.8519801619000003</v>
+        <v>6.8562857633999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.26684247559999985</v>
+        <v>-0.2637322066000003</v>
       </c>
       <c r="D405" s="5">
-        <v>-36.774089932339727</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-36.423905384929391</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>7.0204955778000002</v>
+        <v>7.0082054116999997</v>
       </c>
       <c r="C406" s="5">
-        <v>0.16851541589999997</v>
+        <v>0.15191964829999982</v>
       </c>
       <c r="D406" s="5">
-        <v>33.850524874002772</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>30.081323775235514</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>7.1520106895</v>
+        <v>7.1261411961999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.13151511169999974</v>
+        <v>0.1179357845000002</v>
       </c>
       <c r="D407" s="5">
-        <v>24.946650192942442</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>22.171865838208515</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>7.0434013608999999</v>
+        <v>7.0335933292000004</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.10860932860000005</v>
+        <v>-9.2547866999999506E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-16.775463658182609</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-14.51813742643372</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>7.0293122405000004</v>
+        <v>7.0174235315000004</v>
       </c>
       <c r="C409" s="5">
-        <v>-1.4089120399999544E-2</v>
+        <v>-1.6169797699999933E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-2.3741614770881769</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-2.7241102129602401</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>6.9946120504999998</v>
+        <v>6.9818307207999997</v>
       </c>
       <c r="C410" s="5">
-        <v>-3.4700190000000575E-2</v>
+        <v>-3.5592810700000754E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-5.765580175924323</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-5.9195227239499992</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>6.8909728536000001</v>
+        <v>6.8936457175000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.10363919689999967</v>
+        <v>-8.8185003299999565E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-16.400652560082808</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-14.146947068692938</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>6.8488951415999999</v>
+        <v>6.8771814097000004</v>
       </c>
       <c r="C412" s="5">
-        <v>-4.2077712000000211E-2</v>
+        <v>-1.6464307799999744E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-7.0863039171992437</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-2.8286480892936061</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>7.0508306441000004</v>
+        <v>7.0713996677999997</v>
       </c>
       <c r="C413" s="5">
-        <v>0.20193550250000047</v>
+        <v>0.19421825809999937</v>
       </c>
       <c r="D413" s="5">
-        <v>41.72197475136845</v>
+        <v>39.681483587057834</v>
       </c>
       <c r="E413" s="5">
-        <v>-1.1641215460083232</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-0.99771701899352694</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>7.1617414774999997</v>
+        <v>7.1756817035999996</v>
       </c>
       <c r="C414" s="5">
-        <v>0.1109108333999993</v>
+        <v>0.10428203579999984</v>
       </c>
       <c r="D414" s="5">
-        <v>20.598048098765886</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>19.204702634382475</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>6.9753723722999998</v>
+        <v>6.9842632653000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.18636910519999983</v>
+        <v>-0.19141843829999949</v>
       </c>
       <c r="D415" s="5">
-        <v>-27.123906643444684</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-27.708169469056408</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>6.8463448777</v>
+        <v>6.8474522800999997</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.12902749459999985</v>
+        <v>-0.13681098520000035</v>
       </c>
       <c r="D416" s="5">
-        <v>-20.07244879132184</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-21.131976700075349</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>6.9446760731000001</v>
+        <v>6.9470812844000003</v>
       </c>
       <c r="C417" s="5">
-        <v>9.8331195400000126E-2</v>
+        <v>9.9629004300000545E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>18.663908877389979</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>18.926980475312227</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>6.9989638344999996</v>
+        <v>6.9774565954999996</v>
       </c>
       <c r="C418" s="5">
-        <v>5.4287761399999468E-2</v>
+        <v>3.0375311099999358E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>9.7946232111286271</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>5.3748958305585015</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>7.0153217625000002</v>
+        <v>6.9919524982999999</v>
       </c>
       <c r="C419" s="5">
-        <v>1.6357928000000577E-2</v>
+        <v>1.4495902800000238E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8409660372306744</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.521725481749848</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>7.0218776427999998</v>
+        <v>7.0066909708000003</v>
       </c>
       <c r="C420" s="5">
-        <v>6.5558802999996502E-3</v>
+        <v>1.4738472500000377E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>1.12719244183761</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>2.5590362884996498</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>7.0093068160999996</v>
+        <v>6.9922007541999998</v>
       </c>
       <c r="C421" s="5">
-        <v>-1.2570826700000204E-2</v>
+        <v>-1.4490216600000494E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>-2.1272577174814011</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-2.4536315090868288</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>7.0830531411999997</v>
+        <v>7.0650513126999996</v>
       </c>
       <c r="C422" s="5">
-        <v>7.3746325100000121E-2</v>
+        <v>7.2850558499999885E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>13.382271692471214</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>13.244515566817917</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>7.0080722779000002</v>
+        <v>7.0057084687</v>
       </c>
       <c r="C423" s="5">
-        <v>-7.4980863299999534E-2</v>
+        <v>-5.9342843999999673E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-11.989018199052348</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-9.6265450526538778</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>6.9646660755000003</v>
+        <v>7.0054865279999996</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.3406202399999927E-2</v>
+        <v>-2.2194070000036703E-4</v>
       </c>
       <c r="D424" s="5">
-        <v>-7.1844552462684845</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-3.8009352085288661E-2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>6.9694574285000002</v>
+        <v>7.0034453761000002</v>
       </c>
       <c r="C425" s="5">
-        <v>4.7913529999998872E-3</v>
+        <v>-2.0411518999994271E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>0.82867269545703337</v>
+        <v>-0.34907795906198302</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.1540940310074244</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.9609737094826265</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>6.9865416104999998</v>
+        <v>7.0037348922999998</v>
       </c>
       <c r="C426" s="5">
-        <v>1.7084181999999615E-2</v>
+        <v>2.8951619999961764E-4</v>
       </c>
       <c r="D426" s="5">
-        <v>2.9815357313583979</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.9618212648416815E-2</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>7.0859035685</v>
+        <v>7.0956924746999999</v>
       </c>
       <c r="C427" s="5">
-        <v>9.936195800000025E-2</v>
+        <v>9.1957582400000071E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>18.4665806538437</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>16.944832564296618</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>7.1584931847000002</v>
+        <v>7.1579370853000004</v>
       </c>
       <c r="C428" s="5">
-        <v>7.2589616200000151E-2</v>
+        <v>6.2244610600000527E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>13.009912006362324</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>11.049626368207655</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>7.3418850489</v>
+        <v>7.3402552331999997</v>
       </c>
       <c r="C429" s="5">
-        <v>0.18339186419999987</v>
+        <v>0.18231814789999934</v>
       </c>
       <c r="D429" s="5">
-        <v>35.466395859181077</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>35.231982240490979</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>7.4855456756000001</v>
+        <v>7.4550513973000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.14366062670000002</v>
+        <v>0.11479616410000038</v>
       </c>
       <c r="D430" s="5">
-        <v>26.180025308429666</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>20.468573384431355</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>7.3957639642000004</v>
+        <v>7.3731056923000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-8.9781711399999686E-2</v>
+        <v>-8.1945704999999869E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-13.480314920886505</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-12.421437907648404</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>7.4206686899000003</v>
+        <v>7.3989834070000002</v>
       </c>
       <c r="C432" s="5">
-        <v>2.4904725699999908E-2</v>
+        <v>2.5877714699999999E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>4.1166051245455693</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>4.2939525118419031</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>7.4070251026999996</v>
+        <v>7.3856466863000003</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.3643587200000695E-2</v>
+        <v>-1.3336720699999915E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.1841366052571587</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-2.1416933212548117</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>7.3783985808999999</v>
+        <v>7.3596346282000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.8626521799999693E-2</v>
+        <v>-2.6012058100000068E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.5404138385503607</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-4.1454543588073323</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>7.4531255403000003</v>
+        <v>7.3443772763000004</v>
       </c>
       <c r="C435" s="5">
-        <v>7.4726959400000403E-2</v>
+        <v>-1.5257351899999883E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>12.853723625424607</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-2.459564870958586</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>7.3850904678999996</v>
+        <v>7.2679484463000001</v>
       </c>
       <c r="C436" s="5">
-        <v>-6.8035072400000729E-2</v>
+        <v>-7.6428830000000225E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-10.420507153156178</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-11.797210928888735</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>7.3966863888000001</v>
+        <v>7.2136193644000004</v>
       </c>
       <c r="C437" s="5">
-        <v>1.15959209000005E-2</v>
+        <v>-5.4329081899999743E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>1.9005734645702876</v>
+        <v>-8.6104343680074358</v>
       </c>
       <c r="E437" s="5">
-        <v>6.1300175039874061</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>3.0010084610246457</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>7.3417002703999996</v>
+        <v>7.1609890378000003</v>
       </c>
       <c r="C438" s="5">
-        <v>-5.498611840000045E-2</v>
+        <v>-5.263032660000011E-2</v>
       </c>
       <c r="D438" s="5">
-        <v>-8.5648174614805015</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-8.4122401295746325</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>7.3496821500999996</v>
+        <v>7.1695156028999998</v>
       </c>
       <c r="C439" s="5">
-        <v>7.9818796999999719E-3</v>
+        <v>8.5265650999994946E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>1.3124667816660107</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.4382303297770793</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>7.3570972944999999</v>
+        <v>7.1767489760999998</v>
       </c>
       <c r="C440" s="5">
-        <v>7.4151444000003508E-3</v>
+        <v>7.2333732000000595E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>1.217428914477714</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.2174289241374314</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>7.3717438756</v>
+        <v>7.1891044170000002</v>
       </c>
       <c r="C441" s="5">
-        <v>1.4646581100000056E-2</v>
+        <v>1.2355440900000403E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>2.4153040121769997</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>2.0855859344810934</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>7.1465236636</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-4.2580753400000226E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-6.8805215119679186</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>