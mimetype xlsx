--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{002B7455-3BD4-4185-86D0-9EB82762FE59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{71BB33DC-C6A4-4872-B4EE-4D4647BA5CCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{25D4FC2E-1683-4183-B217-A19101DFD447}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB430036-FB59-47F9-A2C8-C12B44F8BCF5}"/>
   </bookViews>
   <sheets>
     <sheet name="mcamanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{256169A5-9B2D-4EF6-A7FC-E2D2965C0E09}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C6F5ACE-6998-4057-B7C0-0379C1C40551}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>13.073720366</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>12.675245076</v>
       </c>
       <c r="C7" s="5">
         <v>-0.39847529000000037</v>
       </c>
       <c r="D7" s="5">
         <v>-31.025893556253781</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>12.492465108999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.1827799670000001</v>
       </c>
       <c r="D8" s="5">
         <v>-15.995730476911396</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>12.760155658</v>
       </c>
       <c r="C9" s="5">
         <v>0.267690549000001</v>
       </c>
       <c r="D9" s="5">
         <v>28.971551832337596</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>12.678690869</v>
       </c>
       <c r="C10" s="5">
         <v>-8.1464788999999982E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-7.3978032882649263</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>12.854837501</v>
       </c>
       <c r="C11" s="5">
         <v>0.17614663200000003</v>
       </c>
       <c r="D11" s="5">
         <v>18.006556173675815</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>12.827018952</v>
       </c>
       <c r="C12" s="5">
         <v>-2.7818549000000914E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-2.5661767902450339</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>12.722990204</v>
       </c>
       <c r="C13" s="5">
         <v>-0.10402874799999928</v>
       </c>
       <c r="D13" s="5">
         <v>-9.3095667527529518</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>12.70281969</v>
       </c>
       <c r="C14" s="5">
         <v>-2.0170514000000139E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-1.8859305983890851</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>12.638755888</v>
       </c>
       <c r="C15" s="5">
         <v>-6.4063801999999725E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-5.8868507674558206</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>12.567409809999999</v>
       </c>
       <c r="C16" s="5">
         <v>-7.1346078000001256E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-6.5676187177040601</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>12.605812095999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.8402286000000174E-2</v>
       </c>
       <c r="D17" s="5">
         <v>3.7291033564188503</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>12.384031628000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.22178046799999862</v>
       </c>
       <c r="D18" s="5">
         <v>-19.184497102984444</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>12.26392237</v>
       </c>
       <c r="C19" s="5">
         <v>-0.12010925800000116</v>
       </c>
       <c r="D19" s="5">
         <v>-11.037273711476924</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>12.266980558</v>
       </c>
       <c r="C20" s="5">
         <v>3.0581880000006834E-3</v>
       </c>
       <c r="D20" s="5">
         <v>0.29964825773038939</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>12.183843615000001</v>
       </c>
       <c r="C21" s="5">
         <v>-8.3136942999999519E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-7.8363494612715971</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>12.069735251000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.1141083639999998</v>
       </c>
       <c r="D22" s="5">
         <v>-10.677445318695</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>12.077628581000001</v>
       </c>
       <c r="C23" s="5">
         <v>7.8933299999999207E-3</v>
       </c>
       <c r="D23" s="5">
         <v>0.7876013645219615</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>12.151770952</v>
       </c>
       <c r="C24" s="5">
         <v>7.4142370999998874E-2</v>
       </c>
       <c r="D24" s="5">
         <v>7.6204644582408942</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>12.224872568</v>
       </c>
       <c r="C25" s="5">
         <v>7.3101616000000647E-2</v>
       </c>
       <c r="D25" s="5">
         <v>7.4625618088117962</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>11.993299052999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.2315735150000009</v>
       </c>
       <c r="D26" s="5">
         <v>-20.50645465395705</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>11.828258177</v>
       </c>
       <c r="C27" s="5">
         <v>-0.16504087599999906</v>
       </c>
       <c r="D27" s="5">
         <v>-15.319075858309429</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.858675347</v>
       </c>
       <c r="C28" s="5">
         <v>3.0417169999999771E-2</v>
       </c>
       <c r="D28" s="5">
         <v>3.1299034243347679</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>11.680034449000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.17864089799999938</v>
       </c>
       <c r="D29" s="5">
         <v>-16.651972030898566</v>
       </c>
       <c r="E29" s="5">
         <v>-7.3440539962812963</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.802294387</v>
       </c>
       <c r="C30" s="5">
         <v>0.12225993799999912</v>
       </c>
       <c r="D30" s="5">
         <v>13.309894032787861</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.942263745</v>
       </c>
       <c r="C31" s="5">
         <v>0.1399693580000001</v>
       </c>
       <c r="D31" s="5">
         <v>15.197374909051264</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.732591892</v>
       </c>
       <c r="C32" s="5">
         <v>-0.20967185299999969</v>
       </c>
       <c r="D32" s="5">
         <v>-19.148576183868382</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.919746771</v>
       </c>
       <c r="C33" s="5">
         <v>0.1871548789999995</v>
       </c>
       <c r="D33" s="5">
         <v>20.914052513838179</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.857359016</v>
       </c>
       <c r="C34" s="5">
         <v>-6.2387754999999601E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-6.1030932553472255</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>12.209060151999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.35170113599999908</v>
       </c>
       <c r="D35" s="5">
         <v>42.014001987779672</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.801026318</v>
       </c>
       <c r="C36" s="5">
         <v>-0.40803383399999937</v>
       </c>
       <c r="D36" s="5">
         <v>-33.495574581141284</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.736202336</v>
       </c>
       <c r="C37" s="5">
         <v>-6.4823982000000058E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-6.3961498868518323</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.494038213</v>
       </c>
       <c r="C38" s="5">
         <v>-0.24216412300000023</v>
       </c>
       <c r="D38" s="5">
         <v>-22.13530613183995</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.810096053000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.31605784000000092</v>
       </c>
       <c r="D39" s="5">
         <v>38.474408197864165</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.825518591</v>
       </c>
       <c r="C40" s="5">
         <v>1.5422537999999264E-2</v>
       </c>
       <c r="D40" s="5">
         <v>1.5783571496689186</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.838115316</v>
       </c>
       <c r="C41" s="5">
         <v>1.2596724999999864E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.2857740979397958</v>
       </c>
       <c r="E41" s="5">
         <v>1.3534280886777106</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.910413879</v>
       </c>
       <c r="C42" s="5">
         <v>7.2298563000000371E-2</v>
       </c>
       <c r="D42" s="5">
         <v>7.5799763464071246</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.808042429</v>
       </c>
       <c r="C43" s="5">
         <v>-0.1023714499999997</v>
       </c>
       <c r="D43" s="5">
         <v>-9.8402660014727417</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.991459106000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.18341667700000031</v>
       </c>
       <c r="D44" s="5">
         <v>20.317696522636687</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>12.066389214000001</v>
       </c>
       <c r="C45" s="5">
         <v>7.4930108000000217E-2</v>
       </c>
       <c r="D45" s="5">
         <v>7.7614903675355285</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>12.159134159000001</v>
       </c>
       <c r="C46" s="5">
         <v>9.2744944999999746E-2</v>
       </c>
       <c r="D46" s="5">
         <v>9.6235459395901835</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>12.448234603</v>
       </c>
       <c r="C47" s="5">
         <v>0.2891004439999989</v>
       </c>
       <c r="D47" s="5">
         <v>32.574919141350492</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>11.863293328999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.58494127400000018</v>
       </c>
       <c r="D48" s="5">
         <v>-43.873229895503897</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.178709273000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.3154159440000015</v>
       </c>
       <c r="D49" s="5">
         <v>37.009894901123609</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.215829274000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.7120000999999903E-2</v>
       </c>
       <c r="D50" s="5">
         <v>3.7194714537864382</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.278859448</v>
       </c>
       <c r="C51" s="5">
         <v>6.3030173999999661E-2</v>
       </c>
       <c r="D51" s="5">
         <v>6.3704225138784487</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.171487858000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.10737158999999963</v>
       </c>
       <c r="D52" s="5">
         <v>-10.003068093900946</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.256229367</v>
       </c>
       <c r="C53" s="5">
         <v>8.4741508999998771E-2</v>
       </c>
       <c r="D53" s="5">
         <v>8.6822238965267537</v>
       </c>
       <c r="E53" s="5">
         <v>3.53193088459689</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.411432746999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.15520337999999967</v>
       </c>
       <c r="D54" s="5">
         <v>16.300199950043258</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.694618581</v>
       </c>
       <c r="C55" s="5">
         <v>0.28318583400000108</v>
       </c>
       <c r="D55" s="5">
         <v>31.090995196389294</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.749650765</v>
       </c>
       <c r="C56" s="5">
         <v>5.5032183999999873E-2</v>
       </c>
       <c r="D56" s="5">
         <v>5.3279388713870057</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>12.500437912000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.24921285299999951</v>
       </c>
       <c r="D57" s="5">
         <v>-21.091595518526606</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>12.860798009</v>
       </c>
       <c r="C58" s="5">
         <v>0.36036009699999916</v>
       </c>
       <c r="D58" s="5">
         <v>40.641107928365663</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>12.682754019000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.17804398999999904</v>
       </c>
       <c r="D59" s="5">
         <v>-15.40439011160063</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>12.943421861999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.26066784299999846</v>
       </c>
       <c r="D60" s="5">
         <v>27.651652723868423</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>13.138870709000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.19544884700000154</v>
       </c>
       <c r="D61" s="5">
         <v>19.70359496058429</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>13.364637215</v>
       </c>
       <c r="C62" s="5">
         <v>0.22576650599999937</v>
       </c>
       <c r="D62" s="5">
         <v>22.684478901738302</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.345858493</v>
       </c>
       <c r="C63" s="5">
         <v>-1.8778722000000414E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-1.6731566287741195</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>13.307732586</v>
       </c>
       <c r="C64" s="5">
         <v>-3.8125906999999515E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-3.3747578470057937</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>13.253048016999999</v>
       </c>
       <c r="C65" s="5">
         <v>-5.4684569000000849E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-4.8211454324718961</v>
       </c>
       <c r="E65" s="5">
         <v>8.1331592299010111</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.797541705</v>
       </c>
       <c r="C66" s="5">
         <v>-0.45550631199999891</v>
       </c>
       <c r="D66" s="5">
         <v>-34.275183134249929</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>13.186563414</v>
       </c>
       <c r="C67" s="5">
         <v>0.38902170899999966</v>
       </c>
       <c r="D67" s="5">
         <v>43.238871036793867</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.125424463</v>
       </c>
       <c r="C68" s="5">
         <v>-6.1138951000000219E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-5.4240414127353258</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.118570719999999</v>
       </c>
       <c r="C69" s="5">
         <v>-6.8537430000006339E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.6248112085341484</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.176508693000001</v>
       </c>
       <c r="C70" s="5">
         <v>5.7937973000001364E-2</v>
       </c>
       <c r="D70" s="5">
         <v>5.4304316103566119</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.319905802999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.14339710999999866</v>
       </c>
       <c r="D71" s="5">
         <v>13.87007537752214</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.206245941000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11365986199999867</v>
       </c>
       <c r="D72" s="5">
         <v>-9.7725407120429431</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.271664614000001</v>
       </c>
       <c r="C73" s="5">
         <v>6.5418672999999927E-2</v>
       </c>
       <c r="D73" s="5">
         <v>6.1089964462442303</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.299117962</v>
       </c>
       <c r="C74" s="5">
         <v>2.7453347999999878E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.510719137258044</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.334331659</v>
       </c>
       <c r="C75" s="5">
         <v>3.5213696999999655E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.2240695802366881</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.565106878</v>
       </c>
       <c r="C76" s="5">
         <v>0.23077521899999986</v>
       </c>
       <c r="D76" s="5">
         <v>22.863703773031308</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.546874043000001</v>
       </c>
       <c r="C77" s="5">
         <v>-1.823283499999917E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.6010474761441462</v>
       </c>
       <c r="E77" s="5">
         <v>2.2170449063725117</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.374307030000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.1725670130000001</v>
       </c>
       <c r="D78" s="5">
         <v>-14.259432512868909</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>13.321780161</v>
       </c>
       <c r="C79" s="5">
         <v>-5.2526869000001142E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-4.6124523991712074</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>13.217287631</v>
       </c>
       <c r="C80" s="5">
         <v>-0.10449252999999992</v>
       </c>
       <c r="D80" s="5">
         <v>-9.0168555060847098</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>12.779795211</v>
       </c>
       <c r="C81" s="5">
         <v>-0.43749241999999988</v>
       </c>
       <c r="D81" s="5">
         <v>-33.230420451997311</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>12.802233020999999</v>
       </c>
       <c r="C82" s="5">
         <v>2.2437809999999558E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.1273348907095979</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>12.937773649</v>
       </c>
       <c r="C83" s="5">
         <v>0.13554062800000111</v>
       </c>
       <c r="D83" s="5">
         <v>13.471253221962254</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.040065301</v>
       </c>
       <c r="C84" s="5">
         <v>0.1022916519999999</v>
       </c>
       <c r="D84" s="5">
         <v>9.911367145868045</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>12.976702008</v>
       </c>
       <c r="C85" s="5">
         <v>-6.3363293000000098E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-5.6776121818848058</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>12.933240817</v>
       </c>
       <c r="C86" s="5">
         <v>-4.3461191000000454E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-3.9457933723695104</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>13.054336928</v>
       </c>
       <c r="C87" s="5">
         <v>0.12109611099999995</v>
       </c>
       <c r="D87" s="5">
         <v>11.832862000481526</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>13.049931824</v>
       </c>
       <c r="C88" s="5">
         <v>-4.4051039999999375E-3</v>
       </c>
       <c r="D88" s="5">
         <v>-0.40418177676135869</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>13.08655692</v>
       </c>
       <c r="C89" s="5">
         <v>3.6625095999999857E-2</v>
       </c>
       <c r="D89" s="5">
         <v>3.4203177636773496</v>
       </c>
       <c r="E89" s="5">
         <v>-3.3979582414280896</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>12.956286797000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.13027012299999896</v>
       </c>
       <c r="D90" s="5">
         <v>-11.312614355007454</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>12.733321332999999</v>
       </c>
       <c r="C91" s="5">
         <v>-0.22296546400000139</v>
       </c>
       <c r="D91" s="5">
         <v>-18.804165014638485</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>12.628682108</v>
       </c>
       <c r="C92" s="5">
         <v>-0.10463922499999967</v>
       </c>
       <c r="D92" s="5">
         <v>-9.4275766237238994</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>13.139329933000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.51064782500000128</v>
       </c>
       <c r="D93" s="5">
         <v>60.909706204652814</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>13.231471252</v>
       </c>
       <c r="C94" s="5">
         <v>9.2141318999999555E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.7474379389048895</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>13.357757697</v>
       </c>
       <c r="C95" s="5">
         <v>0.12628644499999986</v>
       </c>
       <c r="D95" s="5">
         <v>12.074054913775779</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>12.552602729</v>
       </c>
       <c r="C96" s="5">
         <v>-0.80515496800000008</v>
       </c>
       <c r="D96" s="5">
         <v>-52.575509313393823</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>12.773627275000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.22102454600000065</v>
       </c>
       <c r="D97" s="5">
         <v>23.300677829197912</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>12.647874886</v>
       </c>
       <c r="C98" s="5">
         <v>-0.12575238900000052</v>
       </c>
       <c r="D98" s="5">
         <v>-11.194501808791003</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>12.681153406</v>
       </c>
       <c r="C99" s="5">
         <v>3.3278519999999645E-2</v>
       </c>
       <c r="D99" s="5">
         <v>3.203480841227635</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>12.557820258</v>
       </c>
       <c r="C100" s="5">
         <v>-0.12333314800000039</v>
       </c>
       <c r="D100" s="5">
         <v>-11.066358385209373</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>12.571652698999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.3832440999999918E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.32983746187334</v>
       </c>
       <c r="E101" s="5">
         <v>-3.9346042213218024</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>13.035070065999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.46341736699999991</v>
       </c>
       <c r="D102" s="5">
         <v>54.40165152900429</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>12.649368917</v>
       </c>
       <c r="C103" s="5">
         <v>-0.38570114899999908</v>
       </c>
       <c r="D103" s="5">
         <v>-30.262581379694829</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.42686323</v>
       </c>
       <c r="C104" s="5">
         <v>-0.22250568699999995</v>
       </c>
       <c r="D104" s="5">
         <v>-19.181289742190831</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.482097634</v>
       </c>
       <c r="C105" s="5">
         <v>5.5234404000000126E-2</v>
       </c>
       <c r="D105" s="5">
         <v>5.4660500759386776</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.425520998</v>
       </c>
       <c r="C106" s="5">
         <v>-5.6576636000000846E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-5.3055800706850009</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.354293785999999</v>
       </c>
       <c r="C107" s="5">
         <v>-7.1227212000000151E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-6.6660158840494921</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>12.256610831</v>
       </c>
       <c r="C108" s="5">
         <v>-9.7682954999999794E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-9.0862306557859096</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>12.372652821000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.11604199000000115</v>
       </c>
       <c r="D109" s="5">
         <v>11.971929005320803</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>12.358739091</v>
       </c>
       <c r="C110" s="5">
         <v>-1.3913730000000513E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-1.3411508247555104</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.313658137999999</v>
       </c>
       <c r="C111" s="5">
         <v>-4.5080953000001145E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-4.2904795156365587</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>11.884883286000001</v>
       </c>
       <c r="C112" s="5">
         <v>-0.42877485199999832</v>
       </c>
       <c r="D112" s="5">
         <v>-34.642723315294191</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.388383596000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.50350030999999973</v>
       </c>
       <c r="D113" s="5">
         <v>64.526810923422744</v>
       </c>
       <c r="E113" s="5">
         <v>-1.4577964201522797</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.432922686</v>
       </c>
       <c r="C114" s="5">
         <v>4.4539089999998893E-2</v>
       </c>
       <c r="D114" s="5">
         <v>4.4006163206739224</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.223742387</v>
       </c>
       <c r="C115" s="5">
         <v>-0.20918029899999979</v>
       </c>
       <c r="D115" s="5">
         <v>-18.42229789887454</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.504865571</v>
       </c>
       <c r="C116" s="5">
         <v>0.28112318400000014</v>
       </c>
       <c r="D116" s="5">
         <v>31.370564031230685</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>12.664168226999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.15930265599999949</v>
       </c>
       <c r="D117" s="5">
         <v>16.405023473949718</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.307510756999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.35665747000000003</v>
       </c>
       <c r="D118" s="5">
         <v>-29.022183139862079</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>12.470696902</v>
       </c>
       <c r="C119" s="5">
         <v>0.16318614500000095</v>
       </c>
       <c r="D119" s="5">
         <v>17.124027679374109</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>12.567033364</v>
       </c>
       <c r="C120" s="5">
         <v>9.6336462000000012E-2</v>
       </c>
       <c r="D120" s="5">
         <v>9.67421386970857</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>12.574654795000001</v>
       </c>
       <c r="C121" s="5">
         <v>7.6214310000004559E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.73018703884737413</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>12.546982683</v>
       </c>
       <c r="C122" s="5">
         <v>-2.7672112000001192E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-2.6090222912386274</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>12.545232072999999</v>
       </c>
       <c r="C123" s="5">
         <v>-1.7506100000002078E-3</v>
       </c>
       <c r="D123" s="5">
         <v>-0.16730083512586091</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>12.604246289000001</v>
       </c>
       <c r="C124" s="5">
         <v>5.901421600000134E-2</v>
       </c>
       <c r="D124" s="5">
         <v>5.793302103469844</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>12.528948238</v>
       </c>
       <c r="C125" s="5">
         <v>-7.5298051000000754E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-6.9379080652937963</v>
       </c>
       <c r="E125" s="5">
         <v>1.1346487692339924</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>12.342992855</v>
       </c>
       <c r="C126" s="5">
         <v>-0.18595538299999959</v>
       </c>
       <c r="D126" s="5">
         <v>-16.426161198195654</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>12.396878652</v>
       </c>
       <c r="C127" s="5">
         <v>5.3885796999999513E-2</v>
       </c>
       <c r="D127" s="5">
         <v>5.3664795854859726</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>12.084833121000001</v>
       </c>
       <c r="C128" s="5">
         <v>-0.31204553099999899</v>
       </c>
       <c r="D128" s="5">
         <v>-26.355606406431299</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>11.940066574999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.14476654600000138</v>
       </c>
       <c r="D129" s="5">
         <v>-13.464742897297066</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.080432546000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.14036597100000137</v>
       </c>
       <c r="D130" s="5">
         <v>15.055884775809968</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.186147576</v>
       </c>
       <c r="C131" s="5">
         <v>0.10571502999999893</v>
       </c>
       <c r="D131" s="5">
         <v>11.02157443056031</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.032277365000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.1538702109999992</v>
       </c>
       <c r="D132" s="5">
         <v>-14.142781020585316</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.143052547</v>
       </c>
       <c r="C133" s="5">
         <v>0.11077518199999936</v>
       </c>
       <c r="D133" s="5">
         <v>11.624744278557642</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.233605452999999</v>
       </c>
       <c r="C134" s="5">
         <v>9.0552905999999211E-2</v>
       </c>
       <c r="D134" s="5">
         <v>9.324914602527512</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.179591062</v>
       </c>
       <c r="C135" s="5">
         <v>-5.4014390999999051E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-5.1715083525599503</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.140452682999999</v>
       </c>
       <c r="C136" s="5">
         <v>-3.9138379000000612E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-3.7886992882304682</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.08642843</v>
       </c>
       <c r="C137" s="5">
         <v>-5.4024252999999689E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-5.2111512315458857</v>
       </c>
       <c r="E137" s="5">
         <v>-3.5319788987382639</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.165205610999999</v>
       </c>
       <c r="C138" s="5">
         <v>7.877718099999953E-2</v>
       </c>
       <c r="D138" s="5">
         <v>8.1079486131812253</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.069850969000001</v>
       </c>
       <c r="C139" s="5">
         <v>-9.5354641999998435E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-9.0108831430959828</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.070079451</v>
       </c>
       <c r="C140" s="5">
         <v>2.284819999989196E-4</v>
       </c>
       <c r="D140" s="5">
         <v>2.2718337496896446E-2</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.944085283</v>
       </c>
       <c r="C141" s="5">
         <v>-0.12599416800000007</v>
       </c>
       <c r="D141" s="5">
         <v>-11.831550808293445</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.849922145000001</v>
       </c>
       <c r="C142" s="5">
         <v>-9.416313799999898E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-9.0607818615193061</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.891116716000001</v>
       </c>
       <c r="C143" s="5">
         <v>4.1194571000000124E-2</v>
       </c>
       <c r="D143" s="5">
         <v>4.2523224945004268</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>10.978787526</v>
       </c>
       <c r="C144" s="5">
         <v>-0.91232919000000123</v>
       </c>
       <c r="D144" s="5">
         <v>-61.630966506447308</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.974770806</v>
       </c>
       <c r="C145" s="5">
         <v>-4.0167199999991965E-3</v>
       </c>
       <c r="D145" s="5">
         <v>-0.43815190700694506</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>11.006000873</v>
       </c>
       <c r="C146" s="5">
         <v>3.1230066999999195E-2</v>
       </c>
       <c r="D146" s="5">
         <v>3.4687025264641624</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>11.002343374000001</v>
       </c>
       <c r="C147" s="5">
         <v>-3.6574989999991203E-3</v>
       </c>
       <c r="D147" s="5">
         <v>-0.39805427303050145</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.979345235</v>
       </c>
       <c r="C148" s="5">
         <v>-2.2998139000000251E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-2.4797159265095403</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.834909585</v>
       </c>
       <c r="C149" s="5">
         <v>-0.14443565000000014</v>
       </c>
       <c r="D149" s="5">
         <v>-14.692698616356969</v>
       </c>
       <c r="E149" s="5">
         <v>-10.354745012129275</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.709042491</v>
       </c>
       <c r="C150" s="5">
         <v>-0.12586709400000018</v>
       </c>
       <c r="D150" s="5">
         <v>-13.083105240467251</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.606708891</v>
       </c>
       <c r="C151" s="5">
         <v>-0.10233359999999969</v>
       </c>
       <c r="D151" s="5">
         <v>-10.883095497347639</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>10.589337919</v>
       </c>
       <c r="C152" s="5">
         <v>-1.7370972000000151E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9476752134079622</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.149116808</v>
       </c>
       <c r="C153" s="5">
         <v>-0.44022111099999961</v>
       </c>
       <c r="D153" s="5">
         <v>-39.922296658666376</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>9.7326067032000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.41651010480000039</v>
       </c>
       <c r="D154" s="5">
         <v>-39.520098579952453</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>9.8595633235999998</v>
       </c>
       <c r="C155" s="5">
         <v>0.12695662039999966</v>
       </c>
       <c r="D155" s="5">
         <v>16.826692635528605</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>9.8281445197000004</v>
       </c>
       <c r="C156" s="5">
         <v>-3.1418803899999403E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-3.7576451647168163</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.022046426999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.19390190729999901</v>
       </c>
       <c r="D157" s="5">
         <v>26.420794429238505</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>9.5947267859000007</v>
       </c>
       <c r="C158" s="5">
         <v>-0.42731964109999865</v>
       </c>
       <c r="D158" s="5">
         <v>-40.719149347448891</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>9.2998085842999991</v>
       </c>
       <c r="C159" s="5">
         <v>-0.29491820160000159</v>
       </c>
       <c r="D159" s="5">
         <v>-31.246190611618029</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9.2098506288999999</v>
       </c>
       <c r="C160" s="5">
         <v>-8.9957955399999179E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-11.00964830608614</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9.0677543741999997</v>
       </c>
       <c r="C161" s="5">
         <v>-0.1420962547000002</v>
       </c>
       <c r="D161" s="5">
         <v>-17.021432890254438</v>
       </c>
       <c r="E161" s="5">
         <v>-16.309828863237353</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>9.2353288985000006</v>
       </c>
       <c r="C162" s="5">
         <v>0.16757452430000086</v>
       </c>
       <c r="D162" s="5">
         <v>24.575152981286475</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9.4405047216</v>
       </c>
       <c r="C163" s="5">
         <v>0.20517582309999938</v>
       </c>
       <c r="D163" s="5">
         <v>30.170977466628734</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9.4233022100999992</v>
       </c>
       <c r="C164" s="5">
         <v>-1.7202511500000739E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-2.1648608058490337</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9.6537544074999992</v>
       </c>
       <c r="C165" s="5">
         <v>0.2304521974</v>
       </c>
       <c r="D165" s="5">
         <v>33.634170087181168</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>9.6265584850000003</v>
       </c>
       <c r="C166" s="5">
         <v>-2.7195922499998915E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-3.3286706793511978</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>9.5392202443999992</v>
       </c>
       <c r="C167" s="5">
         <v>-8.7338240600001171E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-10.359995803951549</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>9.7281467463000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.18892650190000104</v>
       </c>
       <c r="D168" s="5">
         <v>26.533885999666218</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9.7943965190999993</v>
       </c>
       <c r="C169" s="5">
         <v>6.6249772799999107E-2</v>
       </c>
       <c r="D169" s="5">
         <v>8.4852832953136605</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>9.9053165642999996</v>
       </c>
       <c r="C170" s="5">
         <v>0.11092004520000032</v>
       </c>
       <c r="D170" s="5">
         <v>14.469063842362861</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>9.1878778039999993</v>
       </c>
       <c r="C171" s="5">
         <v>-0.71743876030000031</v>
       </c>
       <c r="D171" s="5">
         <v>-59.433997769856404</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>9.4102310408999994</v>
       </c>
       <c r="C172" s="5">
         <v>0.22235323690000008</v>
       </c>
       <c r="D172" s="5">
         <v>33.235792613260173</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>9.3456788291000006</v>
       </c>
       <c r="C173" s="5">
         <v>-6.4552211799998815E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-7.9281671777332363</v>
       </c>
       <c r="E173" s="5">
         <v>3.0649755543750157</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>9.4407333543000007</v>
       </c>
       <c r="C174" s="5">
         <v>9.5054525200000128E-2</v>
       </c>
       <c r="D174" s="5">
         <v>12.911597758771132</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>9.3761066852999999</v>
       </c>
       <c r="C175" s="5">
         <v>-6.4626669000000803E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-7.9122832151754974</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>9.3451046564000002</v>
       </c>
       <c r="C176" s="5">
         <v>-3.1002028899999701E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-3.8964236169389599</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>9.3359455870999994</v>
       </c>
       <c r="C177" s="5">
         <v>-9.1590693000007661E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-1.169792123869795</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>9.4395399161999993</v>
       </c>
       <c r="C178" s="5">
         <v>0.10359432909999988</v>
       </c>
       <c r="D178" s="5">
         <v>14.159007727939432</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>9.3283066243999997</v>
       </c>
       <c r="C179" s="5">
         <v>-0.11123329179999963</v>
       </c>
       <c r="D179" s="5">
         <v>-13.259118905989109</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>9.2369803699999995</v>
       </c>
       <c r="C180" s="5">
         <v>-9.1326254400000195E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-11.135870366339361</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>9.1717343365000001</v>
       </c>
       <c r="C181" s="5">
         <v>-6.5246033499999356E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-8.1546121979165989</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>8.9878419729000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18389236360000005</v>
       </c>
       <c r="D182" s="5">
         <v>-21.576262761396279</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>8.9613185124000001</v>
       </c>
       <c r="C183" s="5">
         <v>-2.6523460499999985E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-3.4843299764373503</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>9.0045821888000006</v>
       </c>
       <c r="C184" s="5">
         <v>4.3263676400000506E-2</v>
       </c>
       <c r="D184" s="5">
         <v>5.9497246216771327</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>9.0293998436000003</v>
       </c>
       <c r="C185" s="5">
         <v>2.4817654799999644E-2</v>
       </c>
       <c r="D185" s="5">
         <v>3.3579349112360379</v>
       </c>
       <c r="E185" s="5">
         <v>-3.384226991785666</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>8.6386143006000005</v>
       </c>
       <c r="C186" s="5">
         <v>-0.39078554299999979</v>
       </c>
       <c r="D186" s="5">
         <v>-41.193898865046073</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>8.5080953926999996</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13051890790000087</v>
       </c>
       <c r="D187" s="5">
         <v>-16.697276662569791</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>8.5782597582999998</v>
       </c>
       <c r="C188" s="5">
         <v>7.0164365600000167E-2</v>
       </c>
       <c r="D188" s="5">
         <v>10.357564887341786</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>8.2373060594999998</v>
       </c>
       <c r="C189" s="5">
         <v>-0.34095369879999993</v>
       </c>
       <c r="D189" s="5">
         <v>-38.534401359498759</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>8.3629310279000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.12562496840000037</v>
       </c>
       <c r="D190" s="5">
         <v>19.916722127457387</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>8.5028410510000008</v>
       </c>
       <c r="C191" s="5">
         <v>0.13991002310000056</v>
       </c>
       <c r="D191" s="5">
         <v>22.029981974952296</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>8.5669835295999999</v>
       </c>
       <c r="C192" s="5">
         <v>6.4142478599999109E-2</v>
       </c>
       <c r="D192" s="5">
         <v>9.4375737491296352</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>8.5667578845999994</v>
       </c>
       <c r="C193" s="5">
         <v>-2.2564500000044063E-4</v>
       </c>
       <c r="D193" s="5">
         <v>-3.1602112587669762E-2</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>8.5806889002000002</v>
       </c>
       <c r="C194" s="5">
         <v>1.3931015600000762E-2</v>
       </c>
       <c r="D194" s="5">
         <v>1.9689537427495907</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>8.7231039264000003</v>
       </c>
       <c r="C195" s="5">
         <v>0.14241502620000013</v>
       </c>
       <c r="D195" s="5">
         <v>21.83909968542843</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>8.6824305438000007</v>
       </c>
       <c r="C196" s="5">
         <v>-4.0673382599999641E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-5.4539795230784343</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>8.7035482525999992</v>
       </c>
       <c r="C197" s="5">
         <v>2.1117708799998525E-2</v>
       </c>
       <c r="D197" s="5">
         <v>2.9580439729918639</v>
       </c>
       <c r="E197" s="5">
         <v>-3.6087845996870205</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>8.8296780525000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.12612979990000106</v>
       </c>
       <c r="D198" s="5">
         <v>18.845386351618899</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>8.8318364365999997</v>
       </c>
       <c r="C199" s="5">
         <v>2.1583840999994663E-3</v>
       </c>
       <c r="D199" s="5">
         <v>0.29373052631784802</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>8.6777085768000006</v>
       </c>
       <c r="C200" s="5">
         <v>-0.1541278597999991</v>
       </c>
       <c r="D200" s="5">
         <v>-19.044096419894942</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>8.8353422605999992</v>
       </c>
       <c r="C201" s="5">
         <v>0.15763368379999854</v>
       </c>
       <c r="D201" s="5">
         <v>24.113721805625275</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>8.6883828747000003</v>
       </c>
       <c r="C202" s="5">
         <v>-0.14695938589999891</v>
       </c>
       <c r="D202" s="5">
         <v>-18.231340479071001</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>8.8023776983000008</v>
       </c>
       <c r="C203" s="5">
         <v>0.11399482360000057</v>
       </c>
       <c r="D203" s="5">
         <v>16.931786406763692</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>8.6158524084000003</v>
       </c>
       <c r="C204" s="5">
         <v>-0.1865252899000005</v>
       </c>
       <c r="D204" s="5">
         <v>-22.664479307261331</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>8.5769415255000006</v>
       </c>
       <c r="C205" s="5">
         <v>-3.8910882899999777E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-5.2868280814345798</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>8.6875337383000009</v>
       </c>
       <c r="C206" s="5">
         <v>0.11059221280000031</v>
       </c>
       <c r="D206" s="5">
         <v>16.618824551035161</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8.1817919124999996</v>
       </c>
       <c r="C207" s="5">
         <v>-0.50574182580000127</v>
       </c>
       <c r="D207" s="5">
         <v>-51.31186846058695</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>8.5608421265000008</v>
       </c>
       <c r="C208" s="5">
         <v>0.37905021400000116</v>
       </c>
       <c r="D208" s="5">
         <v>72.193478384610856</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>8.5926561685999996</v>
       </c>
       <c r="C209" s="5">
         <v>3.1814042099998829E-2</v>
       </c>
       <c r="D209" s="5">
         <v>4.5517606333270066</v>
       </c>
       <c r="E209" s="5">
         <v>-1.2741020188734242</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>8.5164760563000002</v>
       </c>
       <c r="C210" s="5">
         <v>-7.6180112299999436E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-10.135130359857115</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>8.4448655329999998</v>
       </c>
       <c r="C211" s="5">
         <v>-7.1610523300000395E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-9.6363618997524103</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>8.3620039241999997</v>
       </c>
       <c r="C212" s="5">
         <v>-8.2861608800000042E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-11.159388408545901</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>8.6532037711999994</v>
       </c>
       <c r="C213" s="5">
         <v>0.29119984699999968</v>
       </c>
       <c r="D213" s="5">
         <v>50.799105797401189</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>8.7212660367999995</v>
       </c>
       <c r="C214" s="5">
         <v>6.806226560000006E-2</v>
       </c>
       <c r="D214" s="5">
         <v>9.8578876989286801</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>8.4986024799000006</v>
       </c>
       <c r="C215" s="5">
         <v>-0.22266355689999884</v>
       </c>
       <c r="D215" s="5">
         <v>-26.681128228779315</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>8.3517816670999991</v>
       </c>
       <c r="C216" s="5">
         <v>-0.14682081280000148</v>
       </c>
       <c r="D216" s="5">
         <v>-18.870387615797014</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8.5839595527999997</v>
       </c>
       <c r="C217" s="5">
         <v>0.23217788570000053</v>
       </c>
       <c r="D217" s="5">
         <v>38.96401764528936</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8.7882810364000008</v>
       </c>
       <c r="C218" s="5">
         <v>0.20432148360000113</v>
       </c>
       <c r="D218" s="5">
         <v>32.615805597929956</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8.5411298716000008</v>
       </c>
       <c r="C219" s="5">
         <v>-0.24715116479999999</v>
       </c>
       <c r="D219" s="5">
         <v>-28.987194972374088</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8.5441455812000004</v>
       </c>
       <c r="C220" s="5">
         <v>3.0157095999996386E-3</v>
       </c>
       <c r="D220" s="5">
         <v>0.42452081423056676</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8.4812389252999996</v>
       </c>
       <c r="C221" s="5">
         <v>-6.2906655900000885E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-8.4859237813088342</v>
       </c>
       <c r="E221" s="5">
         <v>-1.2966565997037161</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8.5046348785999992</v>
       </c>
       <c r="C222" s="5">
         <v>2.3395953299999661E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.360952656298255</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8.5456787011999999</v>
       </c>
       <c r="C223" s="5">
         <v>4.1043822600000723E-2</v>
       </c>
       <c r="D223" s="5">
         <v>5.9474832995777271</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8.4352193713000005</v>
       </c>
       <c r="C224" s="5">
         <v>-0.1104593298999994</v>
       </c>
       <c r="D224" s="5">
         <v>-14.454364705622691</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>8.2774382332999998</v>
       </c>
       <c r="C225" s="5">
         <v>-0.15778113800000071</v>
       </c>
       <c r="D225" s="5">
         <v>-20.274949062783964</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>8.1463035666000003</v>
       </c>
       <c r="C226" s="5">
         <v>-0.13113466669999951</v>
       </c>
       <c r="D226" s="5">
         <v>-17.438857824111786</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>8.0073517985000002</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13895176810000009</v>
       </c>
       <c r="D227" s="5">
         <v>-18.653319406295331</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>7.7439578275000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.26339397100000017</v>
       </c>
       <c r="D228" s="5">
         <v>-33.059517638802127</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>7.6582799267999997</v>
       </c>
       <c r="C229" s="5">
         <v>-8.5677900700000365E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-12.497776259345594</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>7.4614635837999996</v>
       </c>
       <c r="C230" s="5">
         <v>-0.19681634300000006</v>
       </c>
       <c r="D230" s="5">
         <v>-26.833303970627398</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>7.5471819387999997</v>
       </c>
       <c r="C231" s="5">
         <v>8.5718355000000024E-2</v>
       </c>
       <c r="D231" s="5">
         <v>14.691055725215429</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>7.3647681626999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18241377609999976</v>
       </c>
       <c r="D232" s="5">
         <v>-25.442536166564189</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>7.4073678185</v>
       </c>
       <c r="C233" s="5">
         <v>4.2599655800000136E-2</v>
       </c>
       <c r="D233" s="5">
         <v>7.1662325625553303</v>
       </c>
       <c r="E233" s="5">
         <v>-12.661724498723681</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>7.0050549151999997</v>
       </c>
       <c r="C234" s="5">
         <v>-0.40231290330000036</v>
       </c>
       <c r="D234" s="5">
         <v>-48.835161713228928</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>6.8422307361000003</v>
       </c>
       <c r="C235" s="5">
         <v>-0.16282417909999936</v>
       </c>
       <c r="D235" s="5">
         <v>-24.589111874929781</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>6.8402136308000001</v>
       </c>
       <c r="C236" s="5">
         <v>-2.0171053000002104E-3</v>
       </c>
       <c r="D236" s="5">
         <v>-0.35318971770720298</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>6.5046637689000004</v>
       </c>
       <c r="C237" s="5">
         <v>-0.33554986189999969</v>
       </c>
       <c r="D237" s="5">
         <v>-45.315752302467175</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>6.6573509368000003</v>
       </c>
       <c r="C238" s="5">
         <v>0.15268716789999992</v>
       </c>
       <c r="D238" s="5">
         <v>32.10497793859706</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>6.7010146982999998</v>
       </c>
       <c r="C239" s="5">
         <v>4.3663761499999509E-2</v>
       </c>
       <c r="D239" s="5">
         <v>8.1606862425307902</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>6.7070644233000003</v>
       </c>
       <c r="C240" s="5">
         <v>6.0497250000004499E-3</v>
       </c>
       <c r="D240" s="5">
         <v>1.0887643865621133</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>6.7296811437999997</v>
       </c>
       <c r="C241" s="5">
         <v>2.261672049999941E-2</v>
       </c>
       <c r="D241" s="5">
         <v>4.1223871653769617</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>6.6503683226000003</v>
       </c>
       <c r="C242" s="5">
         <v>-7.9312821199999384E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-13.260975204276114</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>6.6697121079999997</v>
       </c>
       <c r="C243" s="5">
         <v>1.9343785399999369E-2</v>
       </c>
       <c r="D243" s="5">
         <v>3.5467982398736053</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>6.5782961077</v>
       </c>
       <c r="C244" s="5">
         <v>-9.1416000299999745E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-15.26243888892993</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>6.5208685541999998</v>
       </c>
       <c r="C245" s="5">
         <v>-5.7427553500000172E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-9.9871878408951513</v>
       </c>
       <c r="E245" s="5">
         <v>-11.967804030008566</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>6.6985902256000003</v>
       </c>
       <c r="C246" s="5">
         <v>0.1777216714000005</v>
       </c>
       <c r="D246" s="5">
         <v>38.081528533441933</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>6.4297524368000003</v>
       </c>
       <c r="C247" s="5">
         <v>-0.26883778879999998</v>
       </c>
       <c r="D247" s="5">
         <v>-38.831182678478527</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>6.6259242606999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.19617182389999943</v>
       </c>
       <c r="D248" s="5">
         <v>43.42557068783006</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>6.5275758485999997</v>
       </c>
       <c r="C249" s="5">
         <v>-9.8348412100000004E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-16.42709169459571</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>6.5777072362000002</v>
       </c>
       <c r="C250" s="5">
         <v>5.0131387600000465E-2</v>
       </c>
       <c r="D250" s="5">
         <v>9.6153448741483452</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>6.0982052712000003</v>
       </c>
       <c r="C251" s="5">
         <v>-0.47950196499999986</v>
       </c>
       <c r="D251" s="5">
         <v>-59.679121029819314</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>6.0677349078000002</v>
       </c>
       <c r="C252" s="5">
         <v>-3.0470363400000089E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-5.8338713208165967</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>6.1066341590000004</v>
       </c>
       <c r="C253" s="5">
         <v>3.8899251200000151E-2</v>
       </c>
       <c r="D253" s="5">
         <v>7.9701359229717106</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>6.1447687575999996</v>
       </c>
       <c r="C254" s="5">
         <v>3.8134598599999237E-2</v>
       </c>
       <c r="D254" s="5">
         <v>7.756554183462927</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>6.0957971721000002</v>
       </c>
       <c r="C255" s="5">
         <v>-4.897158549999947E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-9.1553053314405215</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>6.0939747696</v>
       </c>
       <c r="C256" s="5">
         <v>-1.8224025000002086E-3</v>
       </c>
       <c r="D256" s="5">
         <v>-0.35816328291299326</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>6.1326905953999997</v>
       </c>
       <c r="C257" s="5">
         <v>3.871582579999977E-2</v>
       </c>
       <c r="D257" s="5">
         <v>7.8958722817642712</v>
       </c>
       <c r="E257" s="5">
         <v>-5.9528566719839855</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>6.1964555199999998</v>
       </c>
       <c r="C258" s="5">
         <v>6.376492460000005E-2</v>
       </c>
       <c r="D258" s="5">
         <v>13.215890377353867</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>6.1129598946000003</v>
       </c>
       <c r="C259" s="5">
         <v>-8.349562539999944E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-15.023562584383932</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>6.0357309097999998</v>
       </c>
       <c r="C260" s="5">
         <v>-7.7228984800000511E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-14.150083892829024</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>6.0346795754000002</v>
       </c>
       <c r="C261" s="5">
         <v>-1.0513343999996039E-3</v>
       </c>
       <c r="D261" s="5">
         <v>-0.20882199082570274</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>6.0819954572999997</v>
       </c>
       <c r="C262" s="5">
         <v>4.7315881899999468E-2</v>
       </c>
       <c r="D262" s="5">
         <v>9.8253293867535128</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>6.0950242538000001</v>
       </c>
       <c r="C263" s="5">
         <v>1.3028796500000439E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.6011339145320278</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>6.1620866446999996</v>
       </c>
       <c r="C264" s="5">
         <v>6.7062390899999436E-2</v>
       </c>
       <c r="D264" s="5">
         <v>14.032422271671052</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>6.0997045254</v>
       </c>
       <c r="C265" s="5">
         <v>-6.2382119299999594E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-11.494151900369099</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>6.1391123467000002</v>
       </c>
       <c r="C266" s="5">
         <v>3.9407821300000201E-2</v>
       </c>
       <c r="D266" s="5">
         <v>8.0342342424948967</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>6.2232768932000004</v>
       </c>
       <c r="C267" s="5">
         <v>8.416454650000027E-2</v>
       </c>
       <c r="D267" s="5">
         <v>17.75043527905067</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>6.4991514670999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.27587457389999948</v>
       </c>
       <c r="D268" s="5">
         <v>68.286938127400873</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>6.4254843742999999</v>
       </c>
       <c r="C269" s="5">
         <v>-7.3667092800000056E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-12.78512589791826</v>
       </c>
       <c r="E269" s="5">
         <v>4.7743119328344852</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>6.4913547565999998</v>
       </c>
       <c r="C270" s="5">
         <v>6.5870382299999974E-2</v>
       </c>
       <c r="D270" s="5">
         <v>13.019574887805007</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>6.4860988398000003</v>
       </c>
       <c r="C271" s="5">
         <v>-5.2559167999994827E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-0.96730020919648663</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>6.5353860551</v>
       </c>
       <c r="C272" s="5">
         <v>4.9287215299999687E-2</v>
       </c>
       <c r="D272" s="5">
         <v>9.509605770974261</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>6.5262638669999999</v>
       </c>
       <c r="C273" s="5">
         <v>-9.1221881000000948E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-1.6621785409465906</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>6.4849274121000002</v>
       </c>
       <c r="C274" s="5">
         <v>-4.1336454899999708E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-7.3413682497197925</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>6.4948089074000004</v>
       </c>
       <c r="C275" s="5">
         <v>9.8814953000001537E-3</v>
       </c>
       <c r="D275" s="5">
         <v>1.8439184734142522</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>6.5617121288</v>
       </c>
       <c r="C276" s="5">
         <v>6.6903221399999602E-2</v>
       </c>
       <c r="D276" s="5">
         <v>13.086183899811665</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>6.7108886091000004</v>
       </c>
       <c r="C277" s="5">
         <v>0.14917648030000041</v>
       </c>
       <c r="D277" s="5">
         <v>30.964708954117228</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>6.7522214702000003</v>
       </c>
       <c r="C278" s="5">
         <v>4.1332861099999896E-2</v>
       </c>
       <c r="D278" s="5">
         <v>7.6464667740660186</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>6.7508491360000003</v>
       </c>
       <c r="C279" s="5">
         <v>-1.3723342000000471E-3</v>
       </c>
       <c r="D279" s="5">
         <v>-0.24361781520733095</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>6.8037292887999996</v>
       </c>
       <c r="C280" s="5">
         <v>5.2880152799999358E-2</v>
       </c>
       <c r="D280" s="5">
         <v>9.8154563424121442</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>6.8194150834</v>
       </c>
       <c r="C281" s="5">
         <v>1.5685794600000413E-2</v>
       </c>
       <c r="D281" s="5">
         <v>2.8019154099603094</v>
       </c>
       <c r="E281" s="5">
         <v>6.1307550707866421</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>6.8846044256000001</v>
       </c>
       <c r="C282" s="5">
         <v>6.5189342200000056E-2</v>
       </c>
       <c r="D282" s="5">
         <v>12.094006018407777</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>6.9592900341000004</v>
       </c>
       <c r="C283" s="5">
         <v>7.4685608500000278E-2</v>
       </c>
       <c r="D283" s="5">
         <v>13.823343093445551</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>6.9407584639</v>
       </c>
       <c r="C284" s="5">
         <v>-1.8531570200000402E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-3.1490379768340904</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>6.9093696144000001</v>
       </c>
       <c r="C285" s="5">
         <v>-3.1388849499999871E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-5.293904392693416</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>6.8826312785999999</v>
       </c>
       <c r="C286" s="5">
         <v>-2.6738335800000179E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-4.5462626803628003</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>6.8909414925999997</v>
       </c>
       <c r="C287" s="5">
         <v>8.3102139999997604E-3</v>
       </c>
       <c r="D287" s="5">
         <v>1.4585624906395367</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>6.8679902329000004</v>
       </c>
       <c r="C288" s="5">
         <v>-2.2951259699999227E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-3.9243623127495852</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>6.8214131393999997</v>
       </c>
       <c r="C289" s="5">
         <v>-4.6577093500000721E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-7.841326631979606</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>6.7518479055</v>
       </c>
       <c r="C290" s="5">
         <v>-6.956523389999969E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-11.574084065931078</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>6.7698261362999999</v>
       </c>
       <c r="C291" s="5">
         <v>1.7978230799999828E-2</v>
       </c>
       <c r="D291" s="5">
         <v>3.2424672609686622</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>6.7048336853999997</v>
       </c>
       <c r="C292" s="5">
         <v>-6.4992450900000165E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-10.931132102712017</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>6.6316344548000004</v>
       </c>
       <c r="C293" s="5">
         <v>-7.3199230599999332E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-12.342145568862339</v>
       </c>
       <c r="E293" s="5">
         <v>-2.753617814775644</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>6.2930591592000003</v>
       </c>
       <c r="C294" s="5">
         <v>-0.3385752956000001</v>
       </c>
       <c r="D294" s="5">
         <v>-46.679425249949979</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>6.5542612595999996</v>
       </c>
       <c r="C295" s="5">
         <v>0.26120210039999936</v>
       </c>
       <c r="D295" s="5">
         <v>62.908300299247344</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>6.3728519006999997</v>
       </c>
       <c r="C296" s="5">
         <v>-0.18140935889999987</v>
       </c>
       <c r="D296" s="5">
         <v>-28.596265572071943</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>6.7969535249000002</v>
       </c>
       <c r="C297" s="5">
         <v>0.42410162420000042</v>
       </c>
       <c r="D297" s="5">
         <v>116.65349171290798</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>6.6728233952</v>
       </c>
       <c r="C298" s="5">
         <v>-0.12413012970000015</v>
       </c>
       <c r="D298" s="5">
         <v>-19.84253657801688</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>6.6784374939999998</v>
       </c>
       <c r="C299" s="5">
         <v>5.6140987999997449E-3</v>
       </c>
       <c r="D299" s="5">
         <v>1.014290336511614</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>6.6532197519</v>
       </c>
       <c r="C300" s="5">
         <v>-2.5217742099999718E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-4.4382639625031528</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>6.6320493457999996</v>
       </c>
       <c r="C301" s="5">
         <v>-2.1170406100000427E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-3.7522536987756983</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>6.6599581231</v>
       </c>
       <c r="C302" s="5">
         <v>2.7908777300000409E-2</v>
       </c>
       <c r="D302" s="5">
         <v>5.1683338656630884</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>6.4733399658000002</v>
       </c>
       <c r="C303" s="5">
         <v>-0.18661815729999987</v>
       </c>
       <c r="D303" s="5">
         <v>-28.897804825296213</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>6.4987047659000003</v>
       </c>
       <c r="C304" s="5">
         <v>2.5364800100000195E-2</v>
       </c>
       <c r="D304" s="5">
         <v>4.8046859119105445</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>6.4405151017</v>
       </c>
       <c r="C305" s="5">
         <v>-5.8189664200000379E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-10.231174279516752</v>
       </c>
       <c r="E305" s="5">
         <v>-2.8819343768513583</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>6.5778814244000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.13736632270000015</v>
       </c>
       <c r="D306" s="5">
         <v>28.82058010796742</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>6.9429188215000002</v>
       </c>
       <c r="C307" s="5">
         <v>0.36503739710000005</v>
       </c>
       <c r="D307" s="5">
         <v>91.193253428826765</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>6.7792130073000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.16370581420000008</v>
       </c>
       <c r="D308" s="5">
         <v>-24.898897857157777</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>6.9954212017000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.21620819440000005</v>
       </c>
       <c r="D309" s="5">
         <v>45.75218297959325</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>6.8669444781999998</v>
       </c>
       <c r="C310" s="5">
         <v>-0.12847672350000039</v>
       </c>
       <c r="D310" s="5">
         <v>-19.9436096497259</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>6.877365717</v>
       </c>
       <c r="C311" s="5">
         <v>1.0421238800000232E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.8363912602795907</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>7.1728514991000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.29548578210000009</v>
       </c>
       <c r="D312" s="5">
         <v>65.667242318973138</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>6.8575616570999998</v>
       </c>
       <c r="C313" s="5">
         <v>-0.31528984200000032</v>
       </c>
       <c r="D313" s="5">
         <v>-41.691136422006196</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>6.7692117472</v>
       </c>
       <c r="C314" s="5">
         <v>-8.8349909899999801E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-14.410489950114268</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>6.5690260278999997</v>
       </c>
       <c r="C315" s="5">
         <v>-0.20018571930000029</v>
       </c>
       <c r="D315" s="5">
         <v>-30.248331865777356</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>6.7813831048999997</v>
       </c>
       <c r="C316" s="5">
         <v>0.21235707700000006</v>
       </c>
       <c r="D316" s="5">
         <v>46.489861227398691</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>6.7316716320000003</v>
       </c>
       <c r="C317" s="5">
         <v>-4.9711472899999443E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-8.4505544904927667</v>
       </c>
       <c r="E317" s="5">
         <v>4.5207025478932295</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>6.6610058346000001</v>
       </c>
       <c r="C318" s="5">
         <v>-7.066579740000023E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-11.894566708582044</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>6.5445020801</v>
       </c>
       <c r="C319" s="5">
         <v>-0.11650375450000006</v>
       </c>
       <c r="D319" s="5">
         <v>-19.082668505492649</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>6.4919198645999998</v>
       </c>
       <c r="C320" s="5">
         <v>-5.2582215500000196E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-9.2266250440800501</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>6.4003473969</v>
       </c>
       <c r="C321" s="5">
         <v>-9.1572467699999827E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-15.673366557676882</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>6.3652462345999998</v>
       </c>
       <c r="C322" s="5">
         <v>-3.5101162300000155E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-6.3861863945510189</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>6.3770881119</v>
       </c>
       <c r="C323" s="5">
         <v>1.1841877300000192E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.2554602789697675</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>6.3398418728000001</v>
       </c>
       <c r="C324" s="5">
         <v>-3.7246239099999912E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-6.7879414662462274</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>6.3681694794999997</v>
       </c>
       <c r="C325" s="5">
         <v>2.8327606699999563E-2</v>
       </c>
       <c r="D325" s="5">
         <v>5.4955753143230979</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>6.4810443511000004</v>
       </c>
       <c r="C326" s="5">
         <v>0.11287487160000076</v>
       </c>
       <c r="D326" s="5">
         <v>23.470886183936535</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>6.5569906353</v>
       </c>
       <c r="C327" s="5">
         <v>7.5946284199999603E-2</v>
       </c>
       <c r="D327" s="5">
         <v>15.00450148065724</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>6.5666060984000003</v>
       </c>
       <c r="C328" s="5">
         <v>9.6154631000002766E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.7739960854206593</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>6.5282695675999998</v>
       </c>
       <c r="C329" s="5">
         <v>-3.8336530800000546E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-6.7850948783499838</v>
       </c>
       <c r="E329" s="5">
         <v>-3.0215684234076168</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>6.6348229750999996</v>
       </c>
       <c r="C330" s="5">
         <v>0.10655340749999986</v>
       </c>
       <c r="D330" s="5">
         <v>21.443738646943487</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>6.6381437964999996</v>
       </c>
       <c r="C331" s="5">
         <v>3.3208214000000069E-3</v>
       </c>
       <c r="D331" s="5">
         <v>0.60227288544183466</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>6.5828521957000001</v>
       </c>
       <c r="C332" s="5">
         <v>-5.5291600799999507E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-9.5498321583975976</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>6.6110072025999997</v>
       </c>
       <c r="C333" s="5">
         <v>2.8155006899999613E-2</v>
       </c>
       <c r="D333" s="5">
         <v>5.2548982124906551</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>6.7856516309000003</v>
       </c>
       <c r="C334" s="5">
         <v>0.1746444283000006</v>
       </c>
       <c r="D334" s="5">
         <v>36.737347634120113</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>6.8003666876000004</v>
       </c>
       <c r="C335" s="5">
         <v>1.4715056700000062E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.633528440448285</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>6.8650043374000003</v>
       </c>
       <c r="C336" s="5">
         <v>6.4637649799999863E-2</v>
       </c>
       <c r="D336" s="5">
         <v>12.021611654863307</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>6.9055473969000003</v>
       </c>
       <c r="C337" s="5">
         <v>4.0543059500000034E-2</v>
       </c>
       <c r="D337" s="5">
         <v>7.3216975923681593</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>6.9048188052999997</v>
       </c>
       <c r="C338" s="5">
         <v>-7.2859160000060541E-4</v>
       </c>
       <c r="D338" s="5">
         <v>-0.12653634688177817</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>6.6418443411999997</v>
       </c>
       <c r="C339" s="5">
         <v>-0.26297446410000003</v>
       </c>
       <c r="D339" s="5">
         <v>-37.246654796910249</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>6.9403010126</v>
       </c>
       <c r="C340" s="5">
         <v>0.29845667140000032</v>
       </c>
       <c r="D340" s="5">
         <v>69.463185073884375</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>7.0045051439000003</v>
       </c>
       <c r="C341" s="5">
         <v>6.4204131300000356E-2</v>
       </c>
       <c r="D341" s="5">
         <v>11.683706659195714</v>
       </c>
       <c r="E341" s="5">
         <v>7.2949741331695739</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>6.9932260102999999</v>
       </c>
       <c r="C342" s="5">
         <v>-1.1279133600000435E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.9153000936702025</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>7.0176010700999996</v>
       </c>
       <c r="C343" s="5">
         <v>2.4375059799999654E-2</v>
       </c>
       <c r="D343" s="5">
         <v>4.2637508152656434</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>7.0629304666000001</v>
       </c>
       <c r="C344" s="5">
         <v>4.5329396500000563E-2</v>
       </c>
       <c r="D344" s="5">
         <v>8.032656119091385</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>7.1306165478999999</v>
       </c>
       <c r="C345" s="5">
         <v>6.7686081299999756E-2</v>
       </c>
       <c r="D345" s="5">
         <v>12.125869474294815</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>7.1232328629000001</v>
       </c>
       <c r="C346" s="5">
         <v>-7.3836849999997511E-3</v>
       </c>
       <c r="D346" s="5">
         <v>-1.235536066322751</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>6.9258192179</v>
       </c>
       <c r="C347" s="5">
         <v>-0.19741364500000014</v>
       </c>
       <c r="D347" s="5">
         <v>-28.627959967819216</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>7.0722380703000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.14641885240000008</v>
       </c>
       <c r="D348" s="5">
         <v>28.537144441861351</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>7.0204812374000003</v>
       </c>
       <c r="C349" s="5">
         <v>-5.1756832899999772E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-8.436974392901309</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>7.0144503038000003</v>
       </c>
       <c r="C350" s="5">
         <v>-6.0309335999999547E-3</v>
       </c>
       <c r="D350" s="5">
         <v>-1.0260015085920893</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>7.0229532813000004</v>
       </c>
       <c r="C351" s="5">
         <v>8.502977500000064E-3</v>
       </c>
       <c r="D351" s="5">
         <v>1.4643880729080738</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>7.0236232994999996</v>
       </c>
       <c r="C352" s="5">
         <v>6.7001819999923384E-4</v>
       </c>
       <c r="D352" s="5">
         <v>0.11454495425933242</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>6.9879943742000004</v>
       </c>
       <c r="C353" s="5">
         <v>-3.5628925299999281E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-5.9202770327935639</v>
       </c>
       <c r="E353" s="5">
         <v>-0.23571643336401937</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>6.9726540243999997</v>
       </c>
       <c r="C354" s="5">
         <v>-1.5340349800000652E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-2.6027178696416464</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>7.0150221911999999</v>
       </c>
       <c r="C355" s="5">
         <v>4.2368166800000218E-2</v>
       </c>
       <c r="D355" s="5">
         <v>7.5402872804982479</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>7.1495473526</v>
       </c>
       <c r="C356" s="5">
         <v>0.13452516140000004</v>
       </c>
       <c r="D356" s="5">
         <v>25.601253133428202</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>7.0442950927999997</v>
       </c>
       <c r="C357" s="5">
         <v>-0.1052522598000003</v>
       </c>
       <c r="D357" s="5">
         <v>-16.303378854789919</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>7.0580278926000002</v>
       </c>
       <c r="C358" s="5">
         <v>1.3732799800000528E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.3646380424451108</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>7.1567831062999998</v>
       </c>
       <c r="C359" s="5">
         <v>9.8755213699999622E-2</v>
       </c>
       <c r="D359" s="5">
         <v>18.144585860106588</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>7.1650591774999999</v>
       </c>
       <c r="C360" s="5">
         <v>8.276071200000068E-3</v>
       </c>
       <c r="D360" s="5">
         <v>1.3965344646620581</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>7.2281574218999998</v>
       </c>
       <c r="C361" s="5">
         <v>6.3098244399999892E-2</v>
       </c>
       <c r="D361" s="5">
         <v>11.09483028250342</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>7.2101558133000001</v>
       </c>
       <c r="C362" s="5">
         <v>-1.8001608599999663E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-2.9479818810044023</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>7.3196522603999998</v>
       </c>
       <c r="C363" s="5">
         <v>0.10949644709999973</v>
       </c>
       <c r="D363" s="5">
         <v>19.825593943699758</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>7.3041088598000004</v>
       </c>
       <c r="C364" s="5">
         <v>-1.554340059999948E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-2.5186676530334684</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>7.2603828273</v>
       </c>
       <c r="C365" s="5">
         <v>-4.37260325000004E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-6.9519226854683041</v>
       </c>
       <c r="E365" s="5">
         <v>3.8979489466343997</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>7.3561026495000004</v>
       </c>
       <c r="C366" s="5">
         <v>9.5719822200000415E-2</v>
       </c>
       <c r="D366" s="5">
         <v>17.019737633633959</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>7.3072301029000002</v>
       </c>
       <c r="C367" s="5">
         <v>-4.8872546600000177E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-7.6876026164367843</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>7.3440277360000001</v>
       </c>
       <c r="C368" s="5">
         <v>3.6797633099999949E-2</v>
       </c>
       <c r="D368" s="5">
         <v>6.2131526682909888</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>6.3482074527999997</v>
       </c>
       <c r="C369" s="5">
         <v>-0.99582028320000049</v>
       </c>
       <c r="D369" s="5">
         <v>-82.597901335343835</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>6.6902337359999997</v>
       </c>
       <c r="C370" s="5">
         <v>0.34202628320000006</v>
       </c>
       <c r="D370" s="5">
         <v>87.707732702511649</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>6.6577842183999998</v>
       </c>
       <c r="C371" s="5">
         <v>-3.2449517599999922E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-5.6675544974911674</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>6.7274110025000002</v>
       </c>
       <c r="C372" s="5">
         <v>6.9626784100000449E-2</v>
       </c>
       <c r="D372" s="5">
         <v>13.297140608242032</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>6.5916677803999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.13574322210000034</v>
       </c>
       <c r="D373" s="5">
         <v>-21.698839984319239</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>6.6762319273999999</v>
       </c>
       <c r="C374" s="5">
         <v>8.4564147000000034E-2</v>
       </c>
       <c r="D374" s="5">
         <v>16.528794629232422</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>6.8358332740999996</v>
       </c>
       <c r="C375" s="5">
         <v>0.1596013466999997</v>
       </c>
       <c r="D375" s="5">
         <v>32.77629833130726</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>6.8180877841000003</v>
       </c>
       <c r="C376" s="5">
         <v>-1.7745489999999364E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-3.0710469861486178</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>6.8543461788000002</v>
       </c>
       <c r="C377" s="5">
         <v>3.6258394699999918E-2</v>
       </c>
       <c r="D377" s="5">
         <v>6.5715675326312173</v>
       </c>
       <c r="E377" s="5">
         <v>-5.5924964035401592</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>6.8824315142000003</v>
       </c>
       <c r="C378" s="5">
         <v>2.8085335400000133E-2</v>
       </c>
       <c r="D378" s="5">
         <v>5.029274536433137</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>6.8302257325999998</v>
       </c>
       <c r="C379" s="5">
         <v>-5.2205781600000556E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-8.7321329005623625</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>6.7661689800999998</v>
       </c>
       <c r="C380" s="5">
         <v>-6.405675249999998E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-10.691376868205571</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>6.5555859287000002</v>
       </c>
       <c r="C381" s="5">
         <v>-0.21058305139999955</v>
       </c>
       <c r="D381" s="5">
         <v>-31.573536453296636</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>6.7163479917000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.16076206299999996</v>
       </c>
       <c r="D382" s="5">
         <v>33.739626958644145</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>6.6575177875999998</v>
       </c>
       <c r="C383" s="5">
         <v>-5.8830204100000394E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-10.019221630582209</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>6.9039252847999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.24640749719999988</v>
       </c>
       <c r="D384" s="5">
         <v>54.669601759397594</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>6.9801623285999996</v>
       </c>
       <c r="C385" s="5">
         <v>7.623704379999996E-2</v>
       </c>
       <c r="D385" s="5">
         <v>14.086242839374229</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>7.05178554</v>
       </c>
       <c r="C386" s="5">
         <v>7.1623211400000386E-2</v>
       </c>
       <c r="D386" s="5">
         <v>13.032382346001326</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>7.1528428278999998</v>
       </c>
       <c r="C387" s="5">
         <v>0.10105728789999979</v>
       </c>
       <c r="D387" s="5">
         <v>18.619212054751721</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>7.1198092201999996</v>
       </c>
       <c r="C388" s="5">
         <v>-3.3033607700000189E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-5.4032769050218583</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>7.1349496423999996</v>
       </c>
       <c r="C389" s="5">
         <v>1.5140422200000003E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.5818832991406193</v>
       </c>
       <c r="E389" s="5">
         <v>4.0938034975222859</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>7.0998535564000003</v>
       </c>
       <c r="C390" s="5">
         <v>-3.509608599999936E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-5.7455759473191037</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>7.1388846182999997</v>
       </c>
       <c r="C391" s="5">
         <v>3.9031061899999386E-2</v>
       </c>
       <c r="D391" s="5">
         <v>6.8001006533816133</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>7.1886269182999998</v>
       </c>
       <c r="C392" s="5">
         <v>4.9742300000000128E-2</v>
       </c>
       <c r="D392" s="5">
         <v>8.6893482228884942</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>7.3671378201</v>
       </c>
       <c r="C393" s="5">
         <v>0.17851090180000018</v>
       </c>
       <c r="D393" s="5">
         <v>34.225242083390086</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>7.1355406572</v>
       </c>
       <c r="C394" s="5">
         <v>-0.23159716289999999</v>
       </c>
       <c r="D394" s="5">
         <v>-31.838822115963904</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>7.0483292561999997</v>
       </c>
       <c r="C395" s="5">
         <v>-8.7211401000000244E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-13.719712767177306</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>7.1732115640999998</v>
       </c>
       <c r="C396" s="5">
         <v>0.1248823079000001</v>
       </c>
       <c r="D396" s="5">
         <v>23.460910889874278</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>7.1502593085999999</v>
       </c>
       <c r="C397" s="5">
         <v>-2.2952255499999907E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-3.7728052709175564</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>7.1135731978000001</v>
       </c>
       <c r="C398" s="5">
         <v>-3.6686110799999838E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-5.9860820466130171</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>6.9741197699999997</v>
       </c>
       <c r="C399" s="5">
         <v>-0.13945342780000036</v>
       </c>
       <c r="D399" s="5">
         <v>-21.146829312188419</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>7.2453639666000003</v>
       </c>
       <c r="C400" s="5">
         <v>0.27124419660000054</v>
       </c>
       <c r="D400" s="5">
         <v>58.070077094895737</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>7.1426632344999996</v>
       </c>
       <c r="C401" s="5">
         <v>-0.10270073210000064</v>
       </c>
       <c r="D401" s="5">
         <v>-15.744238332358796</v>
       </c>
       <c r="E401" s="5">
         <v>0.10810997255203958</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>7.1375770726000001</v>
       </c>
       <c r="C402" s="5">
         <v>-5.0861618999995528E-3</v>
       </c>
       <c r="D402" s="5">
         <v>-0.85115972613024615</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>7.3573733617999997</v>
       </c>
       <c r="C403" s="5">
         <v>0.21979628919999961</v>
       </c>
       <c r="D403" s="5">
         <v>43.901001561961436</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>7.1200179700000001</v>
       </c>
       <c r="C404" s="5">
         <v>-0.23735539179999954</v>
       </c>
       <c r="D404" s="5">
         <v>-32.531736880126616</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>6.8562857633999998</v>
       </c>
       <c r="C405" s="5">
         <v>-0.2637322066000003</v>
       </c>
       <c r="D405" s="5">
         <v>-36.423905384929391</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>7.0082054116999997</v>
       </c>
       <c r="C406" s="5">
         <v>0.15191964829999982</v>
       </c>
       <c r="D406" s="5">
         <v>30.081323775235514</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>7.1261411961999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.1179357845000002</v>
       </c>
       <c r="D407" s="5">
         <v>22.171865838208515</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>7.0335933292000004</v>
       </c>
       <c r="C408" s="5">
         <v>-9.2547866999999506E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-14.51813742643372</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>7.0174235315000004</v>
       </c>
       <c r="C409" s="5">
         <v>-1.6169797699999933E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-2.7241102129602401</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>6.9818307207999997</v>
       </c>
       <c r="C410" s="5">
         <v>-3.5592810700000754E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-5.9195227239499992</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>6.8936457175000001</v>
       </c>
       <c r="C411" s="5">
         <v>-8.8185003299999565E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-14.146947068692938</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>6.8771814097000004</v>
       </c>
       <c r="C412" s="5">
         <v>-1.6464307799999744E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-2.8286480892936061</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>7.0713996677999997</v>
       </c>
       <c r="C413" s="5">
         <v>0.19421825809999937</v>
       </c>
       <c r="D413" s="5">
         <v>39.681483587057834</v>
       </c>
       <c r="E413" s="5">
         <v>-0.99771701899352694</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>7.1756817035999996</v>
       </c>
       <c r="C414" s="5">
         <v>0.10428203579999984</v>
       </c>
       <c r="D414" s="5">
         <v>19.204702634382475</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>6.9842632653000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.19141843829999949</v>
       </c>
       <c r="D415" s="5">
         <v>-27.708169469056408</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>6.8474522800999997</v>
       </c>
       <c r="C416" s="5">
         <v>-0.13681098520000035</v>
       </c>
       <c r="D416" s="5">
         <v>-21.131976700075349</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>6.9470812844000003</v>
       </c>
       <c r="C417" s="5">
         <v>9.9629004300000545E-2</v>
       </c>
       <c r="D417" s="5">
         <v>18.926980475312227</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>6.9774565954999996</v>
       </c>
       <c r="C418" s="5">
         <v>3.0375311099999358E-2</v>
       </c>
       <c r="D418" s="5">
         <v>5.3748958305585015</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>6.9919524982999999</v>
       </c>
       <c r="C419" s="5">
         <v>1.4495902800000238E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.521725481749848</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>7.0066909708000003</v>
       </c>
       <c r="C420" s="5">
         <v>1.4738472500000377E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.5590362884996498</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>6.9922007541999998</v>
       </c>
       <c r="C421" s="5">
         <v>-1.4490216600000494E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-2.4536315090868288</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>7.0650513126999996</v>
       </c>
       <c r="C422" s="5">
         <v>7.2850558499999885E-2</v>
       </c>
       <c r="D422" s="5">
         <v>13.244515566817917</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>7.0057084687</v>
       </c>
       <c r="C423" s="5">
         <v>-5.9342843999999673E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-9.6265450526538778</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>7.0054865279999996</v>
       </c>
       <c r="C424" s="5">
         <v>-2.2194070000036703E-4</v>
       </c>
       <c r="D424" s="5">
         <v>-3.8009352085288661E-2</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>7.0034453761000002</v>
       </c>
       <c r="C425" s="5">
         <v>-2.0411518999994271E-3</v>
       </c>
       <c r="D425" s="5">
         <v>-0.34907795906198302</v>
       </c>
       <c r="E425" s="5">
         <v>-0.9609737094826265</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>7.0037348922999998</v>
       </c>
       <c r="C426" s="5">
         <v>2.8951619999961764E-4</v>
       </c>
       <c r="D426" s="5">
         <v>4.9618212648416815E-2</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>7.0956924746999999</v>
       </c>
       <c r="C427" s="5">
         <v>9.1957582400000071E-2</v>
       </c>
       <c r="D427" s="5">
         <v>16.944832564296618</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>7.1579370853000004</v>
       </c>
       <c r="C428" s="5">
         <v>6.2244610600000527E-2</v>
       </c>
       <c r="D428" s="5">
         <v>11.049626368207655</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>7.3402552331999997</v>
       </c>
       <c r="C429" s="5">
         <v>0.18231814789999934</v>
       </c>
       <c r="D429" s="5">
         <v>35.231982240490979</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>7.4550513973000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.11479616410000038</v>
       </c>
       <c r="D430" s="5">
         <v>20.468573384431355</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>7.3731056923000002</v>
       </c>
       <c r="C431" s="5">
         <v>-8.1945704999999869E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-12.421437907648404</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>7.3989834070000002</v>
       </c>
       <c r="C432" s="5">
         <v>2.5877714699999999E-2</v>
       </c>
       <c r="D432" s="5">
         <v>4.2939525118419031</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>7.3856466863000003</v>
       </c>
       <c r="C433" s="5">
         <v>-1.3336720699999915E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-2.1416933212548117</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>7.3596346282000003</v>
       </c>
       <c r="C434" s="5">
         <v>-2.6012058100000068E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-4.1454543588073323</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>7.3443772763000004</v>
       </c>
       <c r="C435" s="5">
         <v>-1.5257351899999883E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-2.459564870958586</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>7.2679484463000001</v>
       </c>
       <c r="C436" s="5">
         <v>-7.6428830000000225E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-11.797210928888735</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>7.2136193644000004</v>
       </c>
       <c r="C437" s="5">
         <v>-5.4329081899999743E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-8.6104343680074358</v>
       </c>
       <c r="E437" s="5">
         <v>3.0010084610246457</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>7.1609890378000003</v>
       </c>
       <c r="C438" s="5">
         <v>-5.263032660000011E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-8.4122401295746325</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>7.1695156028999998</v>
       </c>
       <c r="C439" s="5">
         <v>8.5265650999994946E-3</v>
       </c>
       <c r="D439" s="5">
         <v>1.4382303297770793</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>7.1767489760999998</v>
       </c>
       <c r="C440" s="5">
         <v>7.2333732000000595E-3</v>
       </c>
       <c r="D440" s="5">
         <v>1.2174289241374314</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>7.1891044170000002</v>
       </c>
       <c r="C441" s="5">
         <v>1.2355440900000403E-2</v>
       </c>
       <c r="D441" s="5">
         <v>2.0855859344810934</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>7.1465236636</v>
+        <v>7.1468152581000002</v>
       </c>
       <c r="C442" s="5">
-        <v>-4.2580753400000226E-2</v>
+        <v>-4.2289158900000068E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-6.8805215119679186</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.8349174280011642</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>7.1586443407999996</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.1829082699999383E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>2.0043663429867076</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA719945-01E2-4B09-89F2-D81F30C68D15}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A6872D6-FA17-40AD-9E85-9932DBADD56F}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86832F03-038E-422B-A1FF-35B6AA4AA211}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcamanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>