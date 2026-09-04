--- v8 (2026-07-26)
+++ v9 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{71BB33DC-C6A4-4872-B4EE-4D4647BA5CCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{186C02C2-058A-4AC6-A4C3-892DB8FA2165}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DB430036-FB59-47F9-A2C8-C12B44F8BCF5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{04B12C53-2EC3-421B-B174-E3CE1DFC0667}"/>
   </bookViews>
   <sheets>
     <sheet name="mcamanua" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Manufacturing Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C6F5ACE-6998-4057-B7C0-0379C1C40551}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D005726-B705-4202-B97A-86816CEC558F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>13.073720366</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>12.675245076</v>
       </c>
       <c r="C7" s="5">
         <v>-0.39847529000000037</v>
       </c>
       <c r="D7" s="5">
         <v>-31.025893556253781</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>12.492465108999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.1827799670000001</v>
       </c>
       <c r="D8" s="5">
         <v>-15.995730476911396</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>12.760155658</v>
       </c>
       <c r="C9" s="5">
         <v>0.267690549000001</v>
       </c>
       <c r="D9" s="5">
         <v>28.971551832337596</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>12.678690869</v>
       </c>
       <c r="C10" s="5">
         <v>-8.1464788999999982E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-7.3978032882649263</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>12.854837501</v>
       </c>
       <c r="C11" s="5">
         <v>0.17614663200000003</v>
       </c>
       <c r="D11" s="5">
         <v>18.006556173675815</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>12.827018952</v>
       </c>
       <c r="C12" s="5">
         <v>-2.7818549000000914E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-2.5661767902450339</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>12.722990204</v>
       </c>
       <c r="C13" s="5">
         <v>-0.10402874799999928</v>
       </c>
       <c r="D13" s="5">
         <v>-9.3095667527529518</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>12.70281969</v>
       </c>
       <c r="C14" s="5">
         <v>-2.0170514000000139E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-1.8859305983890851</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>12.638755888</v>
       </c>
       <c r="C15" s="5">
         <v>-6.4063801999999725E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-5.8868507674558206</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>12.567409809999999</v>
       </c>
       <c r="C16" s="5">
         <v>-7.1346078000001256E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-6.5676187177040601</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>12.605812095999999</v>
       </c>
       <c r="C17" s="5">
         <v>3.8402286000000174E-2</v>
       </c>
       <c r="D17" s="5">
         <v>3.7291033564188503</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>12.384031628000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.22178046799999862</v>
       </c>
       <c r="D18" s="5">
         <v>-19.184497102984444</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>12.26392237</v>
       </c>
       <c r="C19" s="5">
         <v>-0.12010925800000116</v>
       </c>
       <c r="D19" s="5">
         <v>-11.037273711476924</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>12.266980558</v>
       </c>
       <c r="C20" s="5">
         <v>3.0581880000006834E-3</v>
       </c>
       <c r="D20" s="5">
         <v>0.29964825773038939</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>12.183843615000001</v>
       </c>
       <c r="C21" s="5">
         <v>-8.3136942999999519E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-7.8363494612715971</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>12.069735251000001</v>
       </c>
       <c r="C22" s="5">
         <v>-0.1141083639999998</v>
       </c>
       <c r="D22" s="5">
         <v>-10.677445318695</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>12.077628581000001</v>
       </c>
       <c r="C23" s="5">
         <v>7.8933299999999207E-3</v>
       </c>
       <c r="D23" s="5">
         <v>0.7876013645219615</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>12.151770952</v>
       </c>
       <c r="C24" s="5">
         <v>7.4142370999998874E-2</v>
       </c>
       <c r="D24" s="5">
         <v>7.6204644582408942</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>12.224872568</v>
       </c>
       <c r="C25" s="5">
         <v>7.3101616000000647E-2</v>
       </c>
       <c r="D25" s="5">
         <v>7.4625618088117962</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>11.993299052999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.2315735150000009</v>
       </c>
       <c r="D26" s="5">
         <v>-20.50645465395705</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>11.828258177</v>
       </c>
       <c r="C27" s="5">
         <v>-0.16504087599999906</v>
       </c>
       <c r="D27" s="5">
         <v>-15.319075858309429</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>11.858675347</v>
       </c>
       <c r="C28" s="5">
         <v>3.0417169999999771E-2</v>
       </c>
       <c r="D28" s="5">
         <v>3.1299034243347679</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>11.680034449000001</v>
       </c>
       <c r="C29" s="5">
         <v>-0.17864089799999938</v>
       </c>
       <c r="D29" s="5">
         <v>-16.651972030898566</v>
       </c>
       <c r="E29" s="5">
         <v>-7.3440539962812963</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>11.802294387</v>
       </c>
       <c r="C30" s="5">
         <v>0.12225993799999912</v>
       </c>
       <c r="D30" s="5">
         <v>13.309894032787861</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>11.942263745</v>
       </c>
       <c r="C31" s="5">
         <v>0.1399693580000001</v>
       </c>
       <c r="D31" s="5">
         <v>15.197374909051264</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>11.732591892</v>
       </c>
       <c r="C32" s="5">
         <v>-0.20967185299999969</v>
       </c>
       <c r="D32" s="5">
         <v>-19.148576183868382</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>11.919746771</v>
       </c>
       <c r="C33" s="5">
         <v>0.1871548789999995</v>
       </c>
       <c r="D33" s="5">
         <v>20.914052513838179</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>11.857359016</v>
       </c>
       <c r="C34" s="5">
         <v>-6.2387754999999601E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-6.1030932553472255</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>12.209060151999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.35170113599999908</v>
       </c>
       <c r="D35" s="5">
         <v>42.014001987779672</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>11.801026318</v>
       </c>
       <c r="C36" s="5">
         <v>-0.40803383399999937</v>
       </c>
       <c r="D36" s="5">
         <v>-33.495574581141284</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>11.736202336</v>
       </c>
       <c r="C37" s="5">
         <v>-6.4823982000000058E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-6.3961498868518323</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>11.494038213</v>
       </c>
       <c r="C38" s="5">
         <v>-0.24216412300000023</v>
       </c>
       <c r="D38" s="5">
         <v>-22.13530613183995</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>11.810096053000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.31605784000000092</v>
       </c>
       <c r="D39" s="5">
         <v>38.474408197864165</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>11.825518591</v>
       </c>
       <c r="C40" s="5">
         <v>1.5422537999999264E-2</v>
       </c>
       <c r="D40" s="5">
         <v>1.5783571496689186</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>11.838115316</v>
       </c>
       <c r="C41" s="5">
         <v>1.2596724999999864E-2</v>
       </c>
       <c r="D41" s="5">
         <v>1.2857740979397958</v>
       </c>
       <c r="E41" s="5">
         <v>1.3534280886777106</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>11.910413879</v>
       </c>
       <c r="C42" s="5">
         <v>7.2298563000000371E-2</v>
       </c>
       <c r="D42" s="5">
         <v>7.5799763464071246</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>11.808042429</v>
       </c>
       <c r="C43" s="5">
         <v>-0.1023714499999997</v>
       </c>
       <c r="D43" s="5">
         <v>-9.8402660014727417</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>11.991459106000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.18341667700000031</v>
       </c>
       <c r="D44" s="5">
         <v>20.317696522636687</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>12.066389214000001</v>
       </c>
       <c r="C45" s="5">
         <v>7.4930108000000217E-2</v>
       </c>
       <c r="D45" s="5">
         <v>7.7614903675355285</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>12.159134159000001</v>
       </c>
       <c r="C46" s="5">
         <v>9.2744944999999746E-2</v>
       </c>
       <c r="D46" s="5">
         <v>9.6235459395901835</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>12.448234603</v>
       </c>
       <c r="C47" s="5">
         <v>0.2891004439999989</v>
       </c>
       <c r="D47" s="5">
         <v>32.574919141350492</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>11.863293328999999</v>
       </c>
       <c r="C48" s="5">
         <v>-0.58494127400000018</v>
       </c>
       <c r="D48" s="5">
         <v>-43.873229895503897</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>12.178709273000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.3154159440000015</v>
       </c>
       <c r="D49" s="5">
         <v>37.009894901123609</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>12.215829274000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.7120000999999903E-2</v>
       </c>
       <c r="D50" s="5">
         <v>3.7194714537864382</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>12.278859448</v>
       </c>
       <c r="C51" s="5">
         <v>6.3030173999999661E-2</v>
       </c>
       <c r="D51" s="5">
         <v>6.3704225138784487</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>12.171487858000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.10737158999999963</v>
       </c>
       <c r="D52" s="5">
         <v>-10.003068093900946</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>12.256229367</v>
       </c>
       <c r="C53" s="5">
         <v>8.4741508999998771E-2</v>
       </c>
       <c r="D53" s="5">
         <v>8.6822238965267537</v>
       </c>
       <c r="E53" s="5">
         <v>3.53193088459689</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>12.411432746999999</v>
       </c>
       <c r="C54" s="5">
         <v>0.15520337999999967</v>
       </c>
       <c r="D54" s="5">
         <v>16.300199950043258</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>12.694618581</v>
       </c>
       <c r="C55" s="5">
         <v>0.28318583400000108</v>
       </c>
       <c r="D55" s="5">
         <v>31.090995196389294</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>12.749650765</v>
       </c>
       <c r="C56" s="5">
         <v>5.5032183999999873E-2</v>
       </c>
       <c r="D56" s="5">
         <v>5.3279388713870057</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>12.500437912000001</v>
       </c>
       <c r="C57" s="5">
         <v>-0.24921285299999951</v>
       </c>
       <c r="D57" s="5">
         <v>-21.091595518526606</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>12.860798009</v>
       </c>
       <c r="C58" s="5">
         <v>0.36036009699999916</v>
       </c>
       <c r="D58" s="5">
         <v>40.641107928365663</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>12.682754019000001</v>
       </c>
       <c r="C59" s="5">
         <v>-0.17804398999999904</v>
       </c>
       <c r="D59" s="5">
         <v>-15.40439011160063</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>12.943421861999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.26066784299999846</v>
       </c>
       <c r="D60" s="5">
         <v>27.651652723868423</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>13.138870709000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.19544884700000154</v>
       </c>
       <c r="D61" s="5">
         <v>19.70359496058429</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>13.364637215</v>
       </c>
       <c r="C62" s="5">
         <v>0.22576650599999937</v>
       </c>
       <c r="D62" s="5">
         <v>22.684478901738302</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.345858493</v>
       </c>
       <c r="C63" s="5">
         <v>-1.8778722000000414E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-1.6731566287741195</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>13.307732586</v>
       </c>
       <c r="C64" s="5">
         <v>-3.8125906999999515E-2</v>
       </c>
       <c r="D64" s="5">
         <v>-3.3747578470057937</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>13.253048016999999</v>
       </c>
       <c r="C65" s="5">
         <v>-5.4684569000000849E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-4.8211454324718961</v>
       </c>
       <c r="E65" s="5">
         <v>8.1331592299010111</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>12.797541705</v>
       </c>
       <c r="C66" s="5">
         <v>-0.45550631199999891</v>
       </c>
       <c r="D66" s="5">
         <v>-34.275183134249929</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>13.186563414</v>
       </c>
       <c r="C67" s="5">
         <v>0.38902170899999966</v>
       </c>
       <c r="D67" s="5">
         <v>43.238871036793867</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.125424463</v>
       </c>
       <c r="C68" s="5">
         <v>-6.1138951000000219E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-5.4240414127353258</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.118570719999999</v>
       </c>
       <c r="C69" s="5">
         <v>-6.8537430000006339E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.6248112085341484</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.176508693000001</v>
       </c>
       <c r="C70" s="5">
         <v>5.7937973000001364E-2</v>
       </c>
       <c r="D70" s="5">
         <v>5.4304316103566119</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>13.319905802999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.14339710999999866</v>
       </c>
       <c r="D71" s="5">
         <v>13.87007537752214</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>13.206245941000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11365986199999867</v>
       </c>
       <c r="D72" s="5">
         <v>-9.7725407120429431</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>13.271664614000001</v>
       </c>
       <c r="C73" s="5">
         <v>6.5418672999999927E-2</v>
       </c>
       <c r="D73" s="5">
         <v>6.1089964462442303</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.299117962</v>
       </c>
       <c r="C74" s="5">
         <v>2.7453347999999878E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.510719137258044</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>13.334331659</v>
       </c>
       <c r="C75" s="5">
         <v>3.5213696999999655E-2</v>
       </c>
       <c r="D75" s="5">
         <v>3.2240695802366881</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.565106878</v>
       </c>
       <c r="C76" s="5">
         <v>0.23077521899999986</v>
       </c>
       <c r="D76" s="5">
         <v>22.863703773031308</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.546874043000001</v>
       </c>
       <c r="C77" s="5">
         <v>-1.823283499999917E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.6010474761441462</v>
       </c>
       <c r="E77" s="5">
         <v>2.2170449063725117</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>13.374307030000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.1725670130000001</v>
       </c>
       <c r="D78" s="5">
         <v>-14.259432512868909</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>13.321780161</v>
       </c>
       <c r="C79" s="5">
         <v>-5.2526869000001142E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-4.6124523991712074</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>13.217287631</v>
       </c>
       <c r="C80" s="5">
         <v>-0.10449252999999992</v>
       </c>
       <c r="D80" s="5">
         <v>-9.0168555060847098</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>12.779795211</v>
       </c>
       <c r="C81" s="5">
         <v>-0.43749241999999988</v>
       </c>
       <c r="D81" s="5">
         <v>-33.230420451997311</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>12.802233020999999</v>
       </c>
       <c r="C82" s="5">
         <v>2.2437809999999558E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.1273348907095979</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>12.937773649</v>
       </c>
       <c r="C83" s="5">
         <v>0.13554062800000111</v>
       </c>
       <c r="D83" s="5">
         <v>13.471253221962254</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>13.040065301</v>
       </c>
       <c r="C84" s="5">
         <v>0.1022916519999999</v>
       </c>
       <c r="D84" s="5">
         <v>9.911367145868045</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>12.976702008</v>
       </c>
       <c r="C85" s="5">
         <v>-6.3363293000000098E-2</v>
       </c>
       <c r="D85" s="5">
         <v>-5.6776121818848058</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>12.933240817</v>
       </c>
       <c r="C86" s="5">
         <v>-4.3461191000000454E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-3.9457933723695104</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>13.054336928</v>
       </c>
       <c r="C87" s="5">
         <v>0.12109611099999995</v>
       </c>
       <c r="D87" s="5">
         <v>11.832862000481526</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>13.049931824</v>
       </c>
       <c r="C88" s="5">
         <v>-4.4051039999999375E-3</v>
       </c>
       <c r="D88" s="5">
         <v>-0.40418177676135869</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>13.08655692</v>
       </c>
       <c r="C89" s="5">
         <v>3.6625095999999857E-2</v>
       </c>
       <c r="D89" s="5">
         <v>3.4203177636773496</v>
       </c>
       <c r="E89" s="5">
         <v>-3.3979582414280896</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>12.956286797000001</v>
       </c>
       <c r="C90" s="5">
         <v>-0.13027012299999896</v>
       </c>
       <c r="D90" s="5">
         <v>-11.312614355007454</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>12.733321332999999</v>
       </c>
       <c r="C91" s="5">
         <v>-0.22296546400000139</v>
       </c>
       <c r="D91" s="5">
         <v>-18.804165014638485</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>12.628682108</v>
       </c>
       <c r="C92" s="5">
         <v>-0.10463922499999967</v>
       </c>
       <c r="D92" s="5">
         <v>-9.4275766237238994</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>13.139329933000001</v>
       </c>
       <c r="C93" s="5">
         <v>0.51064782500000128</v>
       </c>
       <c r="D93" s="5">
         <v>60.909706204652814</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>13.231471252</v>
       </c>
       <c r="C94" s="5">
         <v>9.2141318999999555E-2</v>
       </c>
       <c r="D94" s="5">
         <v>8.7474379389048895</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>13.357757697</v>
       </c>
       <c r="C95" s="5">
         <v>0.12628644499999986</v>
       </c>
       <c r="D95" s="5">
         <v>12.074054913775779</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>12.552602729</v>
       </c>
       <c r="C96" s="5">
         <v>-0.80515496800000008</v>
       </c>
       <c r="D96" s="5">
         <v>-52.575509313393823</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>12.773627275000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.22102454600000065</v>
       </c>
       <c r="D97" s="5">
         <v>23.300677829197912</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>12.647874886</v>
       </c>
       <c r="C98" s="5">
         <v>-0.12575238900000052</v>
       </c>
       <c r="D98" s="5">
         <v>-11.194501808791003</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>12.681153406</v>
       </c>
       <c r="C99" s="5">
         <v>3.3278519999999645E-2</v>
       </c>
       <c r="D99" s="5">
         <v>3.203480841227635</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>12.557820258</v>
       </c>
       <c r="C100" s="5">
         <v>-0.12333314800000039</v>
       </c>
       <c r="D100" s="5">
         <v>-11.066358385209373</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>12.571652698999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.3832440999999918E-2</v>
       </c>
       <c r="D101" s="5">
         <v>1.32983746187334</v>
       </c>
       <c r="E101" s="5">
         <v>-3.9346042213218024</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>13.035070065999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.46341736699999991</v>
       </c>
       <c r="D102" s="5">
         <v>54.40165152900429</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>12.649368917</v>
       </c>
       <c r="C103" s="5">
         <v>-0.38570114899999908</v>
       </c>
       <c r="D103" s="5">
         <v>-30.262581379694829</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>12.42686323</v>
       </c>
       <c r="C104" s="5">
         <v>-0.22250568699999995</v>
       </c>
       <c r="D104" s="5">
         <v>-19.181289742190831</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>12.482097634</v>
       </c>
       <c r="C105" s="5">
         <v>5.5234404000000126E-2</v>
       </c>
       <c r="D105" s="5">
         <v>5.4660500759386776</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.425520998</v>
       </c>
       <c r="C106" s="5">
         <v>-5.6576636000000846E-2</v>
       </c>
       <c r="D106" s="5">
         <v>-5.3055800706850009</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>12.354293785999999</v>
       </c>
       <c r="C107" s="5">
         <v>-7.1227212000000151E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-6.6660158840494921</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>12.256610831</v>
       </c>
       <c r="C108" s="5">
         <v>-9.7682954999999794E-2</v>
       </c>
       <c r="D108" s="5">
         <v>-9.0862306557859096</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>12.372652821000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.11604199000000115</v>
       </c>
       <c r="D109" s="5">
         <v>11.971929005320803</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>12.358739091</v>
       </c>
       <c r="C110" s="5">
         <v>-1.3913730000000513E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-1.3411508247555104</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>12.313658137999999</v>
       </c>
       <c r="C111" s="5">
         <v>-4.5080953000001145E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-4.2904795156365587</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>11.884883286000001</v>
       </c>
       <c r="C112" s="5">
         <v>-0.42877485199999832</v>
       </c>
       <c r="D112" s="5">
         <v>-34.642723315294191</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>12.388383596000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.50350030999999973</v>
       </c>
       <c r="D113" s="5">
         <v>64.526810923422744</v>
       </c>
       <c r="E113" s="5">
         <v>-1.4577964201522797</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>12.432922686</v>
       </c>
       <c r="C114" s="5">
         <v>4.4539089999998893E-2</v>
       </c>
       <c r="D114" s="5">
         <v>4.4006163206739224</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>12.223742387</v>
       </c>
       <c r="C115" s="5">
         <v>-0.20918029899999979</v>
       </c>
       <c r="D115" s="5">
         <v>-18.42229789887454</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>12.504865571</v>
       </c>
       <c r="C116" s="5">
         <v>0.28112318400000014</v>
       </c>
       <c r="D116" s="5">
         <v>31.370564031230685</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>12.664168226999999</v>
       </c>
       <c r="C117" s="5">
         <v>0.15930265599999949</v>
       </c>
       <c r="D117" s="5">
         <v>16.405023473949718</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>12.307510756999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.35665747000000003</v>
       </c>
       <c r="D118" s="5">
         <v>-29.022183139862079</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>12.470696902</v>
       </c>
       <c r="C119" s="5">
         <v>0.16318614500000095</v>
       </c>
       <c r="D119" s="5">
         <v>17.124027679374109</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>12.567033364</v>
       </c>
       <c r="C120" s="5">
         <v>9.6336462000000012E-2</v>
       </c>
       <c r="D120" s="5">
         <v>9.67421386970857</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>12.574654795000001</v>
       </c>
       <c r="C121" s="5">
         <v>7.6214310000004559E-3</v>
       </c>
       <c r="D121" s="5">
         <v>0.73018703884737413</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>12.546982683</v>
       </c>
       <c r="C122" s="5">
         <v>-2.7672112000001192E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-2.6090222912386274</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>12.545232072999999</v>
       </c>
       <c r="C123" s="5">
         <v>-1.7506100000002078E-3</v>
       </c>
       <c r="D123" s="5">
         <v>-0.16730083512586091</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>12.604246289000001</v>
       </c>
       <c r="C124" s="5">
         <v>5.901421600000134E-2</v>
       </c>
       <c r="D124" s="5">
         <v>5.793302103469844</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>12.528948238</v>
       </c>
       <c r="C125" s="5">
         <v>-7.5298051000000754E-2</v>
       </c>
       <c r="D125" s="5">
         <v>-6.9379080652937963</v>
       </c>
       <c r="E125" s="5">
         <v>1.1346487692339924</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>12.342992855</v>
       </c>
       <c r="C126" s="5">
         <v>-0.18595538299999959</v>
       </c>
       <c r="D126" s="5">
         <v>-16.426161198195654</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>12.396878652</v>
       </c>
       <c r="C127" s="5">
         <v>5.3885796999999513E-2</v>
       </c>
       <c r="D127" s="5">
         <v>5.3664795854859726</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>12.084833121000001</v>
       </c>
       <c r="C128" s="5">
         <v>-0.31204553099999899</v>
       </c>
       <c r="D128" s="5">
         <v>-26.355606406431299</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>11.940066574999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.14476654600000138</v>
       </c>
       <c r="D129" s="5">
         <v>-13.464742897297066</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>12.080432546000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.14036597100000137</v>
       </c>
       <c r="D130" s="5">
         <v>15.055884775809968</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>12.186147576</v>
       </c>
       <c r="C131" s="5">
         <v>0.10571502999999893</v>
       </c>
       <c r="D131" s="5">
         <v>11.02157443056031</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>12.032277365000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.1538702109999992</v>
       </c>
       <c r="D132" s="5">
         <v>-14.142781020585316</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>12.143052547</v>
       </c>
       <c r="C133" s="5">
         <v>0.11077518199999936</v>
       </c>
       <c r="D133" s="5">
         <v>11.624744278557642</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>12.233605452999999</v>
       </c>
       <c r="C134" s="5">
         <v>9.0552905999999211E-2</v>
       </c>
       <c r="D134" s="5">
         <v>9.324914602527512</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>12.179591062</v>
       </c>
       <c r="C135" s="5">
         <v>-5.4014390999999051E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-5.1715083525599503</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>12.140452682999999</v>
       </c>
       <c r="C136" s="5">
         <v>-3.9138379000000612E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-3.7886992882304682</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>12.08642843</v>
       </c>
       <c r="C137" s="5">
         <v>-5.4024252999999689E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-5.2111512315458857</v>
       </c>
       <c r="E137" s="5">
         <v>-3.5319788987382639</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>12.165205610999999</v>
       </c>
       <c r="C138" s="5">
         <v>7.877718099999953E-2</v>
       </c>
       <c r="D138" s="5">
         <v>8.1079486131812253</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>12.069850969000001</v>
       </c>
       <c r="C139" s="5">
         <v>-9.5354641999998435E-2</v>
       </c>
       <c r="D139" s="5">
         <v>-9.0108831430959828</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>12.070079451</v>
       </c>
       <c r="C140" s="5">
         <v>2.284819999989196E-4</v>
       </c>
       <c r="D140" s="5">
         <v>2.2718337496896446E-2</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>11.944085283</v>
       </c>
       <c r="C141" s="5">
         <v>-0.12599416800000007</v>
       </c>
       <c r="D141" s="5">
         <v>-11.831550808293445</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>11.849922145000001</v>
       </c>
       <c r="C142" s="5">
         <v>-9.416313799999898E-2</v>
       </c>
       <c r="D142" s="5">
         <v>-9.0607818615193061</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>11.891116716000001</v>
       </c>
       <c r="C143" s="5">
         <v>4.1194571000000124E-2</v>
       </c>
       <c r="D143" s="5">
         <v>4.2523224945004268</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>10.978787526</v>
       </c>
       <c r="C144" s="5">
         <v>-0.91232919000000123</v>
       </c>
       <c r="D144" s="5">
         <v>-61.630966506447308</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.974770806</v>
       </c>
       <c r="C145" s="5">
         <v>-4.0167199999991965E-3</v>
       </c>
       <c r="D145" s="5">
         <v>-0.43815190700694506</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>11.006000873</v>
       </c>
       <c r="C146" s="5">
         <v>3.1230066999999195E-2</v>
       </c>
       <c r="D146" s="5">
         <v>3.4687025264641624</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>11.002343374000001</v>
       </c>
       <c r="C147" s="5">
         <v>-3.6574989999991203E-3</v>
       </c>
       <c r="D147" s="5">
         <v>-0.39805427303050145</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.979345235</v>
       </c>
       <c r="C148" s="5">
         <v>-2.2998139000000251E-2</v>
       </c>
       <c r="D148" s="5">
         <v>-2.4797159265095403</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.834909585</v>
       </c>
       <c r="C149" s="5">
         <v>-0.14443565000000014</v>
       </c>
       <c r="D149" s="5">
         <v>-14.692698616356969</v>
       </c>
       <c r="E149" s="5">
         <v>-10.354745012129275</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.709042491</v>
       </c>
       <c r="C150" s="5">
         <v>-0.12586709400000018</v>
       </c>
       <c r="D150" s="5">
         <v>-13.083105240467251</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.606708891</v>
       </c>
       <c r="C151" s="5">
         <v>-0.10233359999999969</v>
       </c>
       <c r="D151" s="5">
         <v>-10.883095497347639</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>10.589337919</v>
       </c>
       <c r="C152" s="5">
         <v>-1.7370972000000151E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-1.9476752134079622</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.149116808</v>
       </c>
       <c r="C153" s="5">
         <v>-0.44022111099999961</v>
       </c>
       <c r="D153" s="5">
         <v>-39.922296658666376</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>9.7326067032000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.41651010480000039</v>
       </c>
       <c r="D154" s="5">
         <v>-39.520098579952453</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>9.8595633235999998</v>
       </c>
       <c r="C155" s="5">
         <v>0.12695662039999966</v>
       </c>
       <c r="D155" s="5">
         <v>16.826692635528605</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>9.8281445197000004</v>
       </c>
       <c r="C156" s="5">
         <v>-3.1418803899999403E-2</v>
       </c>
       <c r="D156" s="5">
         <v>-3.7576451647168163</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.022046426999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.19390190729999901</v>
       </c>
       <c r="D157" s="5">
         <v>26.420794429238505</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>9.5947267859000007</v>
       </c>
       <c r="C158" s="5">
         <v>-0.42731964109999865</v>
       </c>
       <c r="D158" s="5">
         <v>-40.719149347448891</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>9.2998085842999991</v>
       </c>
       <c r="C159" s="5">
         <v>-0.29491820160000159</v>
       </c>
       <c r="D159" s="5">
         <v>-31.246190611618029</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>9.2098506288999999</v>
       </c>
       <c r="C160" s="5">
         <v>-8.9957955399999179E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-11.00964830608614</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>9.0677543741999997</v>
       </c>
       <c r="C161" s="5">
         <v>-0.1420962547000002</v>
       </c>
       <c r="D161" s="5">
         <v>-17.021432890254438</v>
       </c>
       <c r="E161" s="5">
         <v>-16.309828863237353</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>9.2353288985000006</v>
       </c>
       <c r="C162" s="5">
         <v>0.16757452430000086</v>
       </c>
       <c r="D162" s="5">
         <v>24.575152981286475</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>9.4405047216</v>
       </c>
       <c r="C163" s="5">
         <v>0.20517582309999938</v>
       </c>
       <c r="D163" s="5">
         <v>30.170977466628734</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>9.4233022100999992</v>
       </c>
       <c r="C164" s="5">
         <v>-1.7202511500000739E-2</v>
       </c>
       <c r="D164" s="5">
         <v>-2.1648608058490337</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>9.6537544074999992</v>
       </c>
       <c r="C165" s="5">
         <v>0.2304521974</v>
       </c>
       <c r="D165" s="5">
         <v>33.634170087181168</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>9.6265584850000003</v>
       </c>
       <c r="C166" s="5">
         <v>-2.7195922499998915E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-3.3286706793511978</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>9.5392202443999992</v>
       </c>
       <c r="C167" s="5">
         <v>-8.7338240600001171E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-10.359995803951549</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>9.7281467463000002</v>
       </c>
       <c r="C168" s="5">
         <v>0.18892650190000104</v>
       </c>
       <c r="D168" s="5">
         <v>26.533885999666218</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>9.7943965190999993</v>
       </c>
       <c r="C169" s="5">
         <v>6.6249772799999107E-2</v>
       </c>
       <c r="D169" s="5">
         <v>8.4852832953136605</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>9.9053165642999996</v>
       </c>
       <c r="C170" s="5">
         <v>0.11092004520000032</v>
       </c>
       <c r="D170" s="5">
         <v>14.469063842362861</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>9.1878778039999993</v>
       </c>
       <c r="C171" s="5">
         <v>-0.71743876030000031</v>
       </c>
       <c r="D171" s="5">
         <v>-59.433997769856404</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>9.4102310408999994</v>
       </c>
       <c r="C172" s="5">
         <v>0.22235323690000008</v>
       </c>
       <c r="D172" s="5">
         <v>33.235792613260173</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>9.3456788291000006</v>
       </c>
       <c r="C173" s="5">
         <v>-6.4552211799998815E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-7.9281671777332363</v>
       </c>
       <c r="E173" s="5">
         <v>3.0649755543750157</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>9.4407333543000007</v>
       </c>
       <c r="C174" s="5">
         <v>9.5054525200000128E-2</v>
       </c>
       <c r="D174" s="5">
         <v>12.911597758771132</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>9.3761066852999999</v>
       </c>
       <c r="C175" s="5">
         <v>-6.4626669000000803E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-7.9122832151754974</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>9.3451046564000002</v>
       </c>
       <c r="C176" s="5">
         <v>-3.1002028899999701E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-3.8964236169389599</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>9.3359455870999994</v>
       </c>
       <c r="C177" s="5">
         <v>-9.1590693000007661E-3</v>
       </c>
       <c r="D177" s="5">
         <v>-1.169792123869795</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>9.4395399161999993</v>
       </c>
       <c r="C178" s="5">
         <v>0.10359432909999988</v>
       </c>
       <c r="D178" s="5">
         <v>14.159007727939432</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>9.3283066243999997</v>
       </c>
       <c r="C179" s="5">
         <v>-0.11123329179999963</v>
       </c>
       <c r="D179" s="5">
         <v>-13.259118905989109</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>9.2369803699999995</v>
       </c>
       <c r="C180" s="5">
         <v>-9.1326254400000195E-2</v>
       </c>
       <c r="D180" s="5">
         <v>-11.135870366339361</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>9.1717343365000001</v>
       </c>
       <c r="C181" s="5">
         <v>-6.5246033499999356E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-8.1546121979165989</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>8.9878419729000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.18389236360000005</v>
       </c>
       <c r="D182" s="5">
         <v>-21.576262761396279</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>8.9613185124000001</v>
       </c>
       <c r="C183" s="5">
         <v>-2.6523460499999985E-2</v>
       </c>
       <c r="D183" s="5">
         <v>-3.4843299764373503</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>9.0045821888000006</v>
       </c>
       <c r="C184" s="5">
         <v>4.3263676400000506E-2</v>
       </c>
       <c r="D184" s="5">
         <v>5.9497246216771327</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>9.0293998436000003</v>
       </c>
       <c r="C185" s="5">
         <v>2.4817654799999644E-2</v>
       </c>
       <c r="D185" s="5">
         <v>3.3579349112360379</v>
       </c>
       <c r="E185" s="5">
         <v>-3.384226991785666</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>8.6386143006000005</v>
       </c>
       <c r="C186" s="5">
         <v>-0.39078554299999979</v>
       </c>
       <c r="D186" s="5">
         <v>-41.193898865046073</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>8.5080953926999996</v>
       </c>
       <c r="C187" s="5">
         <v>-0.13051890790000087</v>
       </c>
       <c r="D187" s="5">
         <v>-16.697276662569791</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>8.5782597582999998</v>
       </c>
       <c r="C188" s="5">
         <v>7.0164365600000167E-2</v>
       </c>
       <c r="D188" s="5">
         <v>10.357564887341786</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>8.2373060594999998</v>
       </c>
       <c r="C189" s="5">
         <v>-0.34095369879999993</v>
       </c>
       <c r="D189" s="5">
         <v>-38.534401359498759</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>8.3629310279000002</v>
       </c>
       <c r="C190" s="5">
         <v>0.12562496840000037</v>
       </c>
       <c r="D190" s="5">
         <v>19.916722127457387</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>8.5028410510000008</v>
       </c>
       <c r="C191" s="5">
         <v>0.13991002310000056</v>
       </c>
       <c r="D191" s="5">
         <v>22.029981974952296</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>8.5669835295999999</v>
       </c>
       <c r="C192" s="5">
         <v>6.4142478599999109E-2</v>
       </c>
       <c r="D192" s="5">
         <v>9.4375737491296352</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>8.5667578845999994</v>
       </c>
       <c r="C193" s="5">
         <v>-2.2564500000044063E-4</v>
       </c>
       <c r="D193" s="5">
         <v>-3.1602112587669762E-2</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>8.5806889002000002</v>
       </c>
       <c r="C194" s="5">
         <v>1.3931015600000762E-2</v>
       </c>
       <c r="D194" s="5">
         <v>1.9689537427495907</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>8.7231039264000003</v>
       </c>
       <c r="C195" s="5">
         <v>0.14241502620000013</v>
       </c>
       <c r="D195" s="5">
         <v>21.83909968542843</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>8.6824305438000007</v>
       </c>
       <c r="C196" s="5">
         <v>-4.0673382599999641E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-5.4539795230784343</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>8.7035482525999992</v>
       </c>
       <c r="C197" s="5">
         <v>2.1117708799998525E-2</v>
       </c>
       <c r="D197" s="5">
         <v>2.9580439729918639</v>
       </c>
       <c r="E197" s="5">
         <v>-3.6087845996870205</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>8.8296780525000003</v>
       </c>
       <c r="C198" s="5">
         <v>0.12612979990000106</v>
       </c>
       <c r="D198" s="5">
         <v>18.845386351618899</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>8.8318364365999997</v>
       </c>
       <c r="C199" s="5">
         <v>2.1583840999994663E-3</v>
       </c>
       <c r="D199" s="5">
         <v>0.29373052631784802</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>8.6777085768000006</v>
       </c>
       <c r="C200" s="5">
         <v>-0.1541278597999991</v>
       </c>
       <c r="D200" s="5">
         <v>-19.044096419894942</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>8.8353422605999992</v>
       </c>
       <c r="C201" s="5">
         <v>0.15763368379999854</v>
       </c>
       <c r="D201" s="5">
         <v>24.113721805625275</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>8.6883828747000003</v>
       </c>
       <c r="C202" s="5">
         <v>-0.14695938589999891</v>
       </c>
       <c r="D202" s="5">
         <v>-18.231340479071001</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>8.8023776983000008</v>
       </c>
       <c r="C203" s="5">
         <v>0.11399482360000057</v>
       </c>
       <c r="D203" s="5">
         <v>16.931786406763692</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>8.6158524084000003</v>
       </c>
       <c r="C204" s="5">
         <v>-0.1865252899000005</v>
       </c>
       <c r="D204" s="5">
         <v>-22.664479307261331</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>8.5769415255000006</v>
       </c>
       <c r="C205" s="5">
         <v>-3.8910882899999777E-2</v>
       </c>
       <c r="D205" s="5">
         <v>-5.2868280814345798</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>8.6875337383000009</v>
       </c>
       <c r="C206" s="5">
         <v>0.11059221280000031</v>
       </c>
       <c r="D206" s="5">
         <v>16.618824551035161</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>8.1817919124999996</v>
       </c>
       <c r="C207" s="5">
         <v>-0.50574182580000127</v>
       </c>
       <c r="D207" s="5">
         <v>-51.31186846058695</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>8.5608421265000008</v>
       </c>
       <c r="C208" s="5">
         <v>0.37905021400000116</v>
       </c>
       <c r="D208" s="5">
         <v>72.193478384610856</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>8.5926561685999996</v>
       </c>
       <c r="C209" s="5">
         <v>3.1814042099998829E-2</v>
       </c>
       <c r="D209" s="5">
         <v>4.5517606333270066</v>
       </c>
       <c r="E209" s="5">
         <v>-1.2741020188734242</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>8.5164760563000002</v>
       </c>
       <c r="C210" s="5">
         <v>-7.6180112299999436E-2</v>
       </c>
       <c r="D210" s="5">
         <v>-10.135130359857115</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>8.4448655329999998</v>
       </c>
       <c r="C211" s="5">
         <v>-7.1610523300000395E-2</v>
       </c>
       <c r="D211" s="5">
         <v>-9.6363618997524103</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>8.3620039241999997</v>
       </c>
       <c r="C212" s="5">
         <v>-8.2861608800000042E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-11.159388408545901</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>8.6532037711999994</v>
       </c>
       <c r="C213" s="5">
         <v>0.29119984699999968</v>
       </c>
       <c r="D213" s="5">
         <v>50.799105797401189</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>8.7212660367999995</v>
       </c>
       <c r="C214" s="5">
         <v>6.806226560000006E-2</v>
       </c>
       <c r="D214" s="5">
         <v>9.8578876989286801</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>8.4986024799000006</v>
       </c>
       <c r="C215" s="5">
         <v>-0.22266355689999884</v>
       </c>
       <c r="D215" s="5">
         <v>-26.681128228779315</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>8.3517816670999991</v>
       </c>
       <c r="C216" s="5">
         <v>-0.14682081280000148</v>
       </c>
       <c r="D216" s="5">
         <v>-18.870387615797014</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>8.5839595527999997</v>
       </c>
       <c r="C217" s="5">
         <v>0.23217788570000053</v>
       </c>
       <c r="D217" s="5">
         <v>38.96401764528936</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>8.7882810364000008</v>
       </c>
       <c r="C218" s="5">
         <v>0.20432148360000113</v>
       </c>
       <c r="D218" s="5">
         <v>32.615805597929956</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>8.5411298716000008</v>
       </c>
       <c r="C219" s="5">
         <v>-0.24715116479999999</v>
       </c>
       <c r="D219" s="5">
         <v>-28.987194972374088</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>8.5441455812000004</v>
       </c>
       <c r="C220" s="5">
         <v>3.0157095999996386E-3</v>
       </c>
       <c r="D220" s="5">
         <v>0.42452081423056676</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>8.4812389252999996</v>
       </c>
       <c r="C221" s="5">
         <v>-6.2906655900000885E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-8.4859237813088342</v>
       </c>
       <c r="E221" s="5">
         <v>-1.2966565997037161</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>8.5046348785999992</v>
       </c>
       <c r="C222" s="5">
         <v>2.3395953299999661E-2</v>
       </c>
       <c r="D222" s="5">
         <v>3.360952656298255</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>8.5456787011999999</v>
       </c>
       <c r="C223" s="5">
         <v>4.1043822600000723E-2</v>
       </c>
       <c r="D223" s="5">
         <v>5.9474832995777271</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>8.4352193713000005</v>
       </c>
       <c r="C224" s="5">
         <v>-0.1104593298999994</v>
       </c>
       <c r="D224" s="5">
         <v>-14.454364705622691</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>8.2774382332999998</v>
       </c>
       <c r="C225" s="5">
         <v>-0.15778113800000071</v>
       </c>
       <c r="D225" s="5">
         <v>-20.274949062783964</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>8.1463035666000003</v>
       </c>
       <c r="C226" s="5">
         <v>-0.13113466669999951</v>
       </c>
       <c r="D226" s="5">
         <v>-17.438857824111786</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>8.0073517985000002</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13895176810000009</v>
       </c>
       <c r="D227" s="5">
         <v>-18.653319406295331</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>7.7439578275000001</v>
       </c>
       <c r="C228" s="5">
         <v>-0.26339397100000017</v>
       </c>
       <c r="D228" s="5">
         <v>-33.059517638802127</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>7.6582799267999997</v>
       </c>
       <c r="C229" s="5">
         <v>-8.5677900700000365E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-12.497776259345594</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>7.4614635837999996</v>
       </c>
       <c r="C230" s="5">
         <v>-0.19681634300000006</v>
       </c>
       <c r="D230" s="5">
         <v>-26.833303970627398</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>7.5471819387999997</v>
       </c>
       <c r="C231" s="5">
         <v>8.5718355000000024E-2</v>
       </c>
       <c r="D231" s="5">
         <v>14.691055725215429</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>7.3647681626999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18241377609999976</v>
       </c>
       <c r="D232" s="5">
         <v>-25.442536166564189</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>7.4073678185</v>
       </c>
       <c r="C233" s="5">
         <v>4.2599655800000136E-2</v>
       </c>
       <c r="D233" s="5">
         <v>7.1662325625553303</v>
       </c>
       <c r="E233" s="5">
         <v>-12.661724498723681</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>7.0050549151999997</v>
       </c>
       <c r="C234" s="5">
         <v>-0.40231290330000036</v>
       </c>
       <c r="D234" s="5">
         <v>-48.835161713228928</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>6.8422307361000003</v>
       </c>
       <c r="C235" s="5">
         <v>-0.16282417909999936</v>
       </c>
       <c r="D235" s="5">
         <v>-24.589111874929781</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>6.8402136308000001</v>
       </c>
       <c r="C236" s="5">
         <v>-2.0171053000002104E-3</v>
       </c>
       <c r="D236" s="5">
         <v>-0.35318971770720298</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>6.5046637689000004</v>
       </c>
       <c r="C237" s="5">
         <v>-0.33554986189999969</v>
       </c>
       <c r="D237" s="5">
         <v>-45.315752302467175</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>6.6573509368000003</v>
       </c>
       <c r="C238" s="5">
         <v>0.15268716789999992</v>
       </c>
       <c r="D238" s="5">
         <v>32.10497793859706</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>6.7010146982999998</v>
       </c>
       <c r="C239" s="5">
         <v>4.3663761499999509E-2</v>
       </c>
       <c r="D239" s="5">
         <v>8.1606862425307902</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>6.7070644233000003</v>
       </c>
       <c r="C240" s="5">
         <v>6.0497250000004499E-3</v>
       </c>
       <c r="D240" s="5">
         <v>1.0887643865621133</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>6.7296811437999997</v>
       </c>
       <c r="C241" s="5">
         <v>2.261672049999941E-2</v>
       </c>
       <c r="D241" s="5">
         <v>4.1223871653769617</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>6.6503683226000003</v>
       </c>
       <c r="C242" s="5">
         <v>-7.9312821199999384E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-13.260975204276114</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>6.6697121079999997</v>
       </c>
       <c r="C243" s="5">
         <v>1.9343785399999369E-2</v>
       </c>
       <c r="D243" s="5">
         <v>3.5467982398736053</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>6.5782961077</v>
       </c>
       <c r="C244" s="5">
         <v>-9.1416000299999745E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-15.26243888892993</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>6.5208685541999998</v>
       </c>
       <c r="C245" s="5">
         <v>-5.7427553500000172E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-9.9871878408951513</v>
       </c>
       <c r="E245" s="5">
         <v>-11.967804030008566</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>6.6985902256000003</v>
       </c>
       <c r="C246" s="5">
         <v>0.1777216714000005</v>
       </c>
       <c r="D246" s="5">
         <v>38.081528533441933</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>6.4297524368000003</v>
       </c>
       <c r="C247" s="5">
         <v>-0.26883778879999998</v>
       </c>
       <c r="D247" s="5">
         <v>-38.831182678478527</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>6.6259242606999997</v>
       </c>
       <c r="C248" s="5">
         <v>0.19617182389999943</v>
       </c>
       <c r="D248" s="5">
         <v>43.42557068783006</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>6.5275758485999997</v>
       </c>
       <c r="C249" s="5">
         <v>-9.8348412100000004E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-16.42709169459571</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>6.5777072362000002</v>
       </c>
       <c r="C250" s="5">
         <v>5.0131387600000465E-2</v>
       </c>
       <c r="D250" s="5">
         <v>9.6153448741483452</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>6.0982052712000003</v>
       </c>
       <c r="C251" s="5">
         <v>-0.47950196499999986</v>
       </c>
       <c r="D251" s="5">
         <v>-59.679121029819314</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>6.0677349078000002</v>
       </c>
       <c r="C252" s="5">
         <v>-3.0470363400000089E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-5.8338713208165967</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>6.1066341590000004</v>
       </c>
       <c r="C253" s="5">
         <v>3.8899251200000151E-2</v>
       </c>
       <c r="D253" s="5">
         <v>7.9701359229717106</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>6.1447687575999996</v>
       </c>
       <c r="C254" s="5">
         <v>3.8134598599999237E-2</v>
       </c>
       <c r="D254" s="5">
         <v>7.756554183462927</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>6.0957971721000002</v>
       </c>
       <c r="C255" s="5">
         <v>-4.897158549999947E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-9.1553053314405215</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>6.0939747696</v>
       </c>
       <c r="C256" s="5">
         <v>-1.8224025000002086E-3</v>
       </c>
       <c r="D256" s="5">
         <v>-0.35816328291299326</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>6.1326905953999997</v>
       </c>
       <c r="C257" s="5">
         <v>3.871582579999977E-2</v>
       </c>
       <c r="D257" s="5">
         <v>7.8958722817642712</v>
       </c>
       <c r="E257" s="5">
         <v>-5.9528566719839855</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>6.1964555199999998</v>
       </c>
       <c r="C258" s="5">
         <v>6.376492460000005E-2</v>
       </c>
       <c r="D258" s="5">
         <v>13.215890377353867</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>6.1129598946000003</v>
       </c>
       <c r="C259" s="5">
         <v>-8.349562539999944E-2</v>
       </c>
       <c r="D259" s="5">
         <v>-15.023562584383932</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>6.0357309097999998</v>
       </c>
       <c r="C260" s="5">
         <v>-7.7228984800000511E-2</v>
       </c>
       <c r="D260" s="5">
         <v>-14.150083892829024</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>6.0346795754000002</v>
       </c>
       <c r="C261" s="5">
         <v>-1.0513343999996039E-3</v>
       </c>
       <c r="D261" s="5">
         <v>-0.20882199082570274</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>6.0819954572999997</v>
       </c>
       <c r="C262" s="5">
         <v>4.7315881899999468E-2</v>
       </c>
       <c r="D262" s="5">
         <v>9.8253293867535128</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>6.0950242538000001</v>
       </c>
       <c r="C263" s="5">
         <v>1.3028796500000439E-2</v>
       </c>
       <c r="D263" s="5">
         <v>2.6011339145320278</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>6.1620866446999996</v>
       </c>
       <c r="C264" s="5">
         <v>6.7062390899999436E-2</v>
       </c>
       <c r="D264" s="5">
         <v>14.032422271671052</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>6.0997045254</v>
       </c>
       <c r="C265" s="5">
         <v>-6.2382119299999594E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-11.494151900369099</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>6.1391123467000002</v>
       </c>
       <c r="C266" s="5">
         <v>3.9407821300000201E-2</v>
       </c>
       <c r="D266" s="5">
         <v>8.0342342424948967</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>6.2232768932000004</v>
       </c>
       <c r="C267" s="5">
         <v>8.416454650000027E-2</v>
       </c>
       <c r="D267" s="5">
         <v>17.75043527905067</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>6.4991514670999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.27587457389999948</v>
       </c>
       <c r="D268" s="5">
         <v>68.286938127400873</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>6.4254843742999999</v>
       </c>
       <c r="C269" s="5">
         <v>-7.3667092800000056E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-12.78512589791826</v>
       </c>
       <c r="E269" s="5">
         <v>4.7743119328344852</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>6.4913547565999998</v>
       </c>
       <c r="C270" s="5">
         <v>6.5870382299999974E-2</v>
       </c>
       <c r="D270" s="5">
         <v>13.019574887805007</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>6.4860988398000003</v>
       </c>
       <c r="C271" s="5">
         <v>-5.2559167999994827E-3</v>
       </c>
       <c r="D271" s="5">
         <v>-0.96730020919648663</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>6.5353860551</v>
       </c>
       <c r="C272" s="5">
         <v>4.9287215299999687E-2</v>
       </c>
       <c r="D272" s="5">
         <v>9.509605770974261</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>6.5262638669999999</v>
       </c>
       <c r="C273" s="5">
         <v>-9.1221881000000948E-3</v>
       </c>
       <c r="D273" s="5">
         <v>-1.6621785409465906</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>6.4849274121000002</v>
       </c>
       <c r="C274" s="5">
         <v>-4.1336454899999708E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-7.3413682497197925</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>6.4948089074000004</v>
       </c>
       <c r="C275" s="5">
         <v>9.8814953000001537E-3</v>
       </c>
       <c r="D275" s="5">
         <v>1.8439184734142522</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>6.5617121288</v>
       </c>
       <c r="C276" s="5">
         <v>6.6903221399999602E-2</v>
       </c>
       <c r="D276" s="5">
         <v>13.086183899811665</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>6.7108886091000004</v>
       </c>
       <c r="C277" s="5">
         <v>0.14917648030000041</v>
       </c>
       <c r="D277" s="5">
         <v>30.964708954117228</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>6.7522214702000003</v>
       </c>
       <c r="C278" s="5">
         <v>4.1332861099999896E-2</v>
       </c>
       <c r="D278" s="5">
         <v>7.6464667740660186</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>6.7508491360000003</v>
       </c>
       <c r="C279" s="5">
         <v>-1.3723342000000471E-3</v>
       </c>
       <c r="D279" s="5">
         <v>-0.24361781520733095</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>6.8037292887999996</v>
       </c>
       <c r="C280" s="5">
         <v>5.2880152799999358E-2</v>
       </c>
       <c r="D280" s="5">
         <v>9.8154563424121442</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>6.8194150834</v>
       </c>
       <c r="C281" s="5">
         <v>1.5685794600000413E-2</v>
       </c>
       <c r="D281" s="5">
         <v>2.8019154099603094</v>
       </c>
       <c r="E281" s="5">
         <v>6.1307550707866421</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>6.8846044256000001</v>
       </c>
       <c r="C282" s="5">
         <v>6.5189342200000056E-2</v>
       </c>
       <c r="D282" s="5">
         <v>12.094006018407777</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>6.9592900341000004</v>
       </c>
       <c r="C283" s="5">
         <v>7.4685608500000278E-2</v>
       </c>
       <c r="D283" s="5">
         <v>13.823343093445551</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>6.9407584639</v>
       </c>
       <c r="C284" s="5">
         <v>-1.8531570200000402E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-3.1490379768340904</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>6.9093696144000001</v>
       </c>
       <c r="C285" s="5">
         <v>-3.1388849499999871E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-5.293904392693416</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>6.8826312785999999</v>
       </c>
       <c r="C286" s="5">
         <v>-2.6738335800000179E-2</v>
       </c>
       <c r="D286" s="5">
         <v>-4.5462626803628003</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>6.8909414925999997</v>
       </c>
       <c r="C287" s="5">
         <v>8.3102139999997604E-3</v>
       </c>
       <c r="D287" s="5">
         <v>1.4585624906395367</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>6.8679902329000004</v>
       </c>
       <c r="C288" s="5">
         <v>-2.2951259699999227E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-3.9243623127495852</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>6.8214131393999997</v>
       </c>
       <c r="C289" s="5">
         <v>-4.6577093500000721E-2</v>
       </c>
       <c r="D289" s="5">
         <v>-7.841326631979606</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>6.7518479055</v>
       </c>
       <c r="C290" s="5">
         <v>-6.956523389999969E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-11.574084065931078</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>6.7698261362999999</v>
       </c>
       <c r="C291" s="5">
         <v>1.7978230799999828E-2</v>
       </c>
       <c r="D291" s="5">
         <v>3.2424672609686622</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>6.7048336853999997</v>
       </c>
       <c r="C292" s="5">
         <v>-6.4992450900000165E-2</v>
       </c>
       <c r="D292" s="5">
         <v>-10.931132102712017</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>6.6316344548000004</v>
       </c>
       <c r="C293" s="5">
         <v>-7.3199230599999332E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-12.342145568862339</v>
       </c>
       <c r="E293" s="5">
         <v>-2.753617814775644</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>6.2930591592000003</v>
       </c>
       <c r="C294" s="5">
         <v>-0.3385752956000001</v>
       </c>
       <c r="D294" s="5">
         <v>-46.679425249949979</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>6.5542612595999996</v>
       </c>
       <c r="C295" s="5">
         <v>0.26120210039999936</v>
       </c>
       <c r="D295" s="5">
         <v>62.908300299247344</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>6.3728519006999997</v>
       </c>
       <c r="C296" s="5">
         <v>-0.18140935889999987</v>
       </c>
       <c r="D296" s="5">
         <v>-28.596265572071943</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>6.7969535249000002</v>
       </c>
       <c r="C297" s="5">
         <v>0.42410162420000042</v>
       </c>
       <c r="D297" s="5">
         <v>116.65349171290798</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>6.6728233952</v>
       </c>
       <c r="C298" s="5">
         <v>-0.12413012970000015</v>
       </c>
       <c r="D298" s="5">
         <v>-19.84253657801688</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>6.6784374939999998</v>
       </c>
       <c r="C299" s="5">
         <v>5.6140987999997449E-3</v>
       </c>
       <c r="D299" s="5">
         <v>1.014290336511614</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>6.6532197519</v>
       </c>
       <c r="C300" s="5">
         <v>-2.5217742099999718E-2</v>
       </c>
       <c r="D300" s="5">
         <v>-4.4382639625031528</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>6.6320493457999996</v>
       </c>
       <c r="C301" s="5">
         <v>-2.1170406100000427E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-3.7522536987756983</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>6.6599581231</v>
       </c>
       <c r="C302" s="5">
         <v>2.7908777300000409E-2</v>
       </c>
       <c r="D302" s="5">
         <v>5.1683338656630884</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>6.4733399658000002</v>
       </c>
       <c r="C303" s="5">
         <v>-0.18661815729999987</v>
       </c>
       <c r="D303" s="5">
         <v>-28.897804825296213</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>6.4987047659000003</v>
       </c>
       <c r="C304" s="5">
         <v>2.5364800100000195E-2</v>
       </c>
       <c r="D304" s="5">
         <v>4.8046859119105445</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>6.4405151017</v>
       </c>
       <c r="C305" s="5">
         <v>-5.8189664200000379E-2</v>
       </c>
       <c r="D305" s="5">
         <v>-10.231174279516752</v>
       </c>
       <c r="E305" s="5">
         <v>-2.8819343768513583</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>6.5778814244000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.13736632270000015</v>
       </c>
       <c r="D306" s="5">
         <v>28.82058010796742</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>6.9429188215000002</v>
       </c>
       <c r="C307" s="5">
         <v>0.36503739710000005</v>
       </c>
       <c r="D307" s="5">
         <v>91.193253428826765</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>6.7792130073000001</v>
       </c>
       <c r="C308" s="5">
         <v>-0.16370581420000008</v>
       </c>
       <c r="D308" s="5">
         <v>-24.898897857157777</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>6.9954212017000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.21620819440000005</v>
       </c>
       <c r="D309" s="5">
         <v>45.75218297959325</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>6.8669444781999998</v>
       </c>
       <c r="C310" s="5">
         <v>-0.12847672350000039</v>
       </c>
       <c r="D310" s="5">
         <v>-19.9436096497259</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>6.877365717</v>
       </c>
       <c r="C311" s="5">
         <v>1.0421238800000232E-2</v>
       </c>
       <c r="D311" s="5">
         <v>1.8363912602795907</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>7.1728514991000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.29548578210000009</v>
       </c>
       <c r="D312" s="5">
         <v>65.667242318973138</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>6.8575616570999998</v>
       </c>
       <c r="C313" s="5">
         <v>-0.31528984200000032</v>
       </c>
       <c r="D313" s="5">
         <v>-41.691136422006196</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>6.7692117472</v>
       </c>
       <c r="C314" s="5">
         <v>-8.8349909899999801E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-14.410489950114268</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>6.5690260278999997</v>
       </c>
       <c r="C315" s="5">
         <v>-0.20018571930000029</v>
       </c>
       <c r="D315" s="5">
         <v>-30.248331865777356</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>6.7813831048999997</v>
       </c>
       <c r="C316" s="5">
         <v>0.21235707700000006</v>
       </c>
       <c r="D316" s="5">
         <v>46.489861227398691</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>6.7316716320000003</v>
       </c>
       <c r="C317" s="5">
         <v>-4.9711472899999443E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-8.4505544904927667</v>
       </c>
       <c r="E317" s="5">
         <v>4.5207025478932295</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>6.6610058346000001</v>
       </c>
       <c r="C318" s="5">
         <v>-7.066579740000023E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-11.894566708582044</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>6.5445020801</v>
       </c>
       <c r="C319" s="5">
         <v>-0.11650375450000006</v>
       </c>
       <c r="D319" s="5">
         <v>-19.082668505492649</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>6.4919198645999998</v>
       </c>
       <c r="C320" s="5">
         <v>-5.2582215500000196E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-9.2266250440800501</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>6.4003473969</v>
       </c>
       <c r="C321" s="5">
         <v>-9.1572467699999827E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-15.673366557676882</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>6.3652462345999998</v>
       </c>
       <c r="C322" s="5">
         <v>-3.5101162300000155E-2</v>
       </c>
       <c r="D322" s="5">
         <v>-6.3861863945510189</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>6.3770881119</v>
       </c>
       <c r="C323" s="5">
         <v>1.1841877300000192E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.2554602789697675</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>6.3398418728000001</v>
       </c>
       <c r="C324" s="5">
         <v>-3.7246239099999912E-2</v>
       </c>
       <c r="D324" s="5">
         <v>-6.7879414662462274</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>6.3681694794999997</v>
       </c>
       <c r="C325" s="5">
         <v>2.8327606699999563E-2</v>
       </c>
       <c r="D325" s="5">
         <v>5.4955753143230979</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>6.4810443511000004</v>
       </c>
       <c r="C326" s="5">
         <v>0.11287487160000076</v>
       </c>
       <c r="D326" s="5">
         <v>23.470886183936535</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>6.5569906353</v>
       </c>
       <c r="C327" s="5">
         <v>7.5946284199999603E-2</v>
       </c>
       <c r="D327" s="5">
         <v>15.00450148065724</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>6.5666060984000003</v>
       </c>
       <c r="C328" s="5">
         <v>9.6154631000002766E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.7739960854206593</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>6.5282695675999998</v>
       </c>
       <c r="C329" s="5">
         <v>-3.8336530800000546E-2</v>
       </c>
       <c r="D329" s="5">
         <v>-6.7850948783499838</v>
       </c>
       <c r="E329" s="5">
         <v>-3.0215684234076168</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>6.6348229750999996</v>
       </c>
       <c r="C330" s="5">
         <v>0.10655340749999986</v>
       </c>
       <c r="D330" s="5">
         <v>21.443738646943487</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>6.6381437964999996</v>
       </c>
       <c r="C331" s="5">
         <v>3.3208214000000069E-3</v>
       </c>
       <c r="D331" s="5">
         <v>0.60227288544183466</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>6.5828521957000001</v>
       </c>
       <c r="C332" s="5">
         <v>-5.5291600799999507E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-9.5498321583975976</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>6.6110072025999997</v>
       </c>
       <c r="C333" s="5">
         <v>2.8155006899999613E-2</v>
       </c>
       <c r="D333" s="5">
         <v>5.2548982124906551</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>6.7856516309000003</v>
       </c>
       <c r="C334" s="5">
         <v>0.1746444283000006</v>
       </c>
       <c r="D334" s="5">
         <v>36.737347634120113</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>6.8003666876000004</v>
       </c>
       <c r="C335" s="5">
         <v>1.4715056700000062E-2</v>
       </c>
       <c r="D335" s="5">
         <v>2.633528440448285</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>6.8650043374000003</v>
       </c>
       <c r="C336" s="5">
         <v>6.4637649799999863E-2</v>
       </c>
       <c r="D336" s="5">
         <v>12.021611654863307</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>6.9055473969000003</v>
       </c>
       <c r="C337" s="5">
         <v>4.0543059500000034E-2</v>
       </c>
       <c r="D337" s="5">
         <v>7.3216975923681593</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>6.9048188052999997</v>
       </c>
       <c r="C338" s="5">
         <v>-7.2859160000060541E-4</v>
       </c>
       <c r="D338" s="5">
         <v>-0.12653634688177817</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>6.6418443411999997</v>
       </c>
       <c r="C339" s="5">
         <v>-0.26297446410000003</v>
       </c>
       <c r="D339" s="5">
         <v>-37.246654796910249</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>6.9403010126</v>
       </c>
       <c r="C340" s="5">
         <v>0.29845667140000032</v>
       </c>
       <c r="D340" s="5">
         <v>69.463185073884375</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>7.0045051439000003</v>
       </c>
       <c r="C341" s="5">
         <v>6.4204131300000356E-2</v>
       </c>
       <c r="D341" s="5">
         <v>11.683706659195714</v>
       </c>
       <c r="E341" s="5">
         <v>7.2949741331695739</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>6.9932260102999999</v>
       </c>
       <c r="C342" s="5">
         <v>-1.1279133600000435E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-1.9153000936702025</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>7.0176010700999996</v>
       </c>
       <c r="C343" s="5">
         <v>2.4375059799999654E-2</v>
       </c>
       <c r="D343" s="5">
         <v>4.2637508152656434</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>7.0629304666000001</v>
       </c>
       <c r="C344" s="5">
         <v>4.5329396500000563E-2</v>
       </c>
       <c r="D344" s="5">
         <v>8.032656119091385</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>7.1306165478999999</v>
       </c>
       <c r="C345" s="5">
         <v>6.7686081299999756E-2</v>
       </c>
       <c r="D345" s="5">
         <v>12.125869474294815</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>7.1232328629000001</v>
       </c>
       <c r="C346" s="5">
         <v>-7.3836849999997511E-3</v>
       </c>
       <c r="D346" s="5">
         <v>-1.235536066322751</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>6.9258192179</v>
       </c>
       <c r="C347" s="5">
         <v>-0.19741364500000014</v>
       </c>
       <c r="D347" s="5">
         <v>-28.627959967819216</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>7.0722380703000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.14641885240000008</v>
       </c>
       <c r="D348" s="5">
         <v>28.537144441861351</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>7.0204812374000003</v>
       </c>
       <c r="C349" s="5">
         <v>-5.1756832899999772E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-8.436974392901309</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>7.0144503038000003</v>
       </c>
       <c r="C350" s="5">
         <v>-6.0309335999999547E-3</v>
       </c>
       <c r="D350" s="5">
         <v>-1.0260015085920893</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>7.0229532813000004</v>
       </c>
       <c r="C351" s="5">
         <v>8.502977500000064E-3</v>
       </c>
       <c r="D351" s="5">
         <v>1.4643880729080738</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>7.0236232994999996</v>
       </c>
       <c r="C352" s="5">
         <v>6.7001819999923384E-4</v>
       </c>
       <c r="D352" s="5">
         <v>0.11454495425933242</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>6.9879943742000004</v>
       </c>
       <c r="C353" s="5">
         <v>-3.5628925299999281E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-5.9202770327935639</v>
       </c>
       <c r="E353" s="5">
         <v>-0.23571643336401937</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>6.9726540243999997</v>
       </c>
       <c r="C354" s="5">
         <v>-1.5340349800000652E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-2.6027178696416464</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>7.0150221911999999</v>
       </c>
       <c r="C355" s="5">
         <v>4.2368166800000218E-2</v>
       </c>
       <c r="D355" s="5">
         <v>7.5402872804982479</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>7.1495473526</v>
       </c>
       <c r="C356" s="5">
         <v>0.13452516140000004</v>
       </c>
       <c r="D356" s="5">
         <v>25.601253133428202</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>7.0442950927999997</v>
       </c>
       <c r="C357" s="5">
         <v>-0.1052522598000003</v>
       </c>
       <c r="D357" s="5">
         <v>-16.303378854789919</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>7.0580278926000002</v>
       </c>
       <c r="C358" s="5">
         <v>1.3732799800000528E-2</v>
       </c>
       <c r="D358" s="5">
         <v>2.3646380424451108</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>7.1567831062999998</v>
       </c>
       <c r="C359" s="5">
         <v>9.8755213699999622E-2</v>
       </c>
       <c r="D359" s="5">
         <v>18.144585860106588</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>7.1650591774999999</v>
       </c>
       <c r="C360" s="5">
         <v>8.276071200000068E-3</v>
       </c>
       <c r="D360" s="5">
         <v>1.3965344646620581</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>7.2281574218999998</v>
       </c>
       <c r="C361" s="5">
         <v>6.3098244399999892E-2</v>
       </c>
       <c r="D361" s="5">
         <v>11.09483028250342</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>7.2101558133000001</v>
       </c>
       <c r="C362" s="5">
         <v>-1.8001608599999663E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-2.9479818810044023</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>7.3196522603999998</v>
       </c>
       <c r="C363" s="5">
         <v>0.10949644709999973</v>
       </c>
       <c r="D363" s="5">
         <v>19.825593943699758</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>7.3041088598000004</v>
       </c>
       <c r="C364" s="5">
         <v>-1.554340059999948E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-2.5186676530334684</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>7.2603828273</v>
       </c>
       <c r="C365" s="5">
         <v>-4.37260325000004E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-6.9519226854683041</v>
       </c>
       <c r="E365" s="5">
         <v>3.8979489466343997</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>7.3561026495000004</v>
       </c>
       <c r="C366" s="5">
         <v>9.5719822200000415E-2</v>
       </c>
       <c r="D366" s="5">
         <v>17.019737633633959</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>7.3072301029000002</v>
       </c>
       <c r="C367" s="5">
         <v>-4.8872546600000177E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-7.6876026164367843</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>7.3440277360000001</v>
       </c>
       <c r="C368" s="5">
         <v>3.6797633099999949E-2</v>
       </c>
       <c r="D368" s="5">
         <v>6.2131526682909888</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>6.3482074527999997</v>
       </c>
       <c r="C369" s="5">
         <v>-0.99582028320000049</v>
       </c>
       <c r="D369" s="5">
         <v>-82.597901335343835</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>6.6902337359999997</v>
       </c>
       <c r="C370" s="5">
         <v>0.34202628320000006</v>
       </c>
       <c r="D370" s="5">
         <v>87.707732702511649</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>6.6577842183999998</v>
       </c>
       <c r="C371" s="5">
         <v>-3.2449517599999922E-2</v>
       </c>
       <c r="D371" s="5">
         <v>-5.6675544974911674</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>6.7274110025000002</v>
       </c>
       <c r="C372" s="5">
         <v>6.9626784100000449E-2</v>
       </c>
       <c r="D372" s="5">
         <v>13.297140608242032</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>6.5916677803999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.13574322210000034</v>
       </c>
       <c r="D373" s="5">
         <v>-21.698839984319239</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>6.6762319273999999</v>
       </c>
       <c r="C374" s="5">
         <v>8.4564147000000034E-2</v>
       </c>
       <c r="D374" s="5">
         <v>16.528794629232422</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>6.8358332740999996</v>
       </c>
       <c r="C375" s="5">
         <v>0.1596013466999997</v>
       </c>
       <c r="D375" s="5">
         <v>32.77629833130726</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>6.8180877841000003</v>
       </c>
       <c r="C376" s="5">
         <v>-1.7745489999999364E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-3.0710469861486178</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>6.8543461788000002</v>
       </c>
       <c r="C377" s="5">
         <v>3.6258394699999918E-2</v>
       </c>
       <c r="D377" s="5">
         <v>6.5715675326312173</v>
       </c>
       <c r="E377" s="5">
         <v>-5.5924964035401592</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>6.8824315142000003</v>
       </c>
       <c r="C378" s="5">
         <v>2.8085335400000133E-2</v>
       </c>
       <c r="D378" s="5">
         <v>5.029274536433137</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>6.8302257325999998</v>
       </c>
       <c r="C379" s="5">
         <v>-5.2205781600000556E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-8.7321329005623625</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>6.7661689800999998</v>
       </c>
       <c r="C380" s="5">
         <v>-6.405675249999998E-2</v>
       </c>
       <c r="D380" s="5">
         <v>-10.691376868205571</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>6.5555859287000002</v>
       </c>
       <c r="C381" s="5">
         <v>-0.21058305139999955</v>
       </c>
       <c r="D381" s="5">
         <v>-31.573536453296636</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>6.7163479917000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.16076206299999996</v>
       </c>
       <c r="D382" s="5">
         <v>33.739626958644145</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>6.6575177875999998</v>
       </c>
       <c r="C383" s="5">
         <v>-5.8830204100000394E-2</v>
       </c>
       <c r="D383" s="5">
         <v>-10.019221630582209</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>6.9039252847999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.24640749719999988</v>
       </c>
       <c r="D384" s="5">
         <v>54.669601759397594</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>6.9801623285999996</v>
       </c>
       <c r="C385" s="5">
         <v>7.623704379999996E-2</v>
       </c>
       <c r="D385" s="5">
         <v>14.086242839374229</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>7.05178554</v>
       </c>
       <c r="C386" s="5">
         <v>7.1623211400000386E-2</v>
       </c>
       <c r="D386" s="5">
         <v>13.032382346001326</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>7.1528428278999998</v>
       </c>
       <c r="C387" s="5">
         <v>0.10105728789999979</v>
       </c>
       <c r="D387" s="5">
         <v>18.619212054751721</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>7.1198092201999996</v>
       </c>
       <c r="C388" s="5">
         <v>-3.3033607700000189E-2</v>
       </c>
       <c r="D388" s="5">
         <v>-5.4032769050218583</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>7.1349496423999996</v>
       </c>
       <c r="C389" s="5">
         <v>1.5140422200000003E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.5818832991406193</v>
       </c>
       <c r="E389" s="5">
         <v>4.0938034975222859</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>7.0998535564000003</v>
       </c>
       <c r="C390" s="5">
         <v>-3.509608599999936E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-5.7455759473191037</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>7.1388846182999997</v>
       </c>
       <c r="C391" s="5">
         <v>3.9031061899999386E-2</v>
       </c>
       <c r="D391" s="5">
         <v>6.8001006533816133</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>7.1886269182999998</v>
       </c>
       <c r="C392" s="5">
         <v>4.9742300000000128E-2</v>
       </c>
       <c r="D392" s="5">
         <v>8.6893482228884942</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>7.3671378201</v>
       </c>
       <c r="C393" s="5">
         <v>0.17851090180000018</v>
       </c>
       <c r="D393" s="5">
         <v>34.225242083390086</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>7.1355406572</v>
       </c>
       <c r="C394" s="5">
         <v>-0.23159716289999999</v>
       </c>
       <c r="D394" s="5">
         <v>-31.838822115963904</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>7.0483292561999997</v>
       </c>
       <c r="C395" s="5">
         <v>-8.7211401000000244E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-13.719712767177306</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>7.1732115640999998</v>
       </c>
       <c r="C396" s="5">
         <v>0.1248823079000001</v>
       </c>
       <c r="D396" s="5">
         <v>23.460910889874278</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>7.1502593085999999</v>
       </c>
       <c r="C397" s="5">
         <v>-2.2952255499999907E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-3.7728052709175564</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>7.1135731978000001</v>
       </c>
       <c r="C398" s="5">
         <v>-3.6686110799999838E-2</v>
       </c>
       <c r="D398" s="5">
         <v>-5.9860820466130171</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>6.9741197699999997</v>
       </c>
       <c r="C399" s="5">
         <v>-0.13945342780000036</v>
       </c>
       <c r="D399" s="5">
         <v>-21.146829312188419</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>7.2453639666000003</v>
       </c>
       <c r="C400" s="5">
         <v>0.27124419660000054</v>
       </c>
       <c r="D400" s="5">
         <v>58.070077094895737</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>7.1426632344999996</v>
       </c>
       <c r="C401" s="5">
         <v>-0.10270073210000064</v>
       </c>
       <c r="D401" s="5">
         <v>-15.744238332358796</v>
       </c>
       <c r="E401" s="5">
         <v>0.10810997255203958</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>7.1375770726000001</v>
       </c>
       <c r="C402" s="5">
         <v>-5.0861618999995528E-3</v>
       </c>
       <c r="D402" s="5">
         <v>-0.85115972613024615</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>7.3573733617999997</v>
       </c>
       <c r="C403" s="5">
         <v>0.21979628919999961</v>
       </c>
       <c r="D403" s="5">
         <v>43.901001561961436</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>7.1200179700000001</v>
       </c>
       <c r="C404" s="5">
         <v>-0.23735539179999954</v>
       </c>
       <c r="D404" s="5">
         <v>-32.531736880126616</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>6.8562857633999998</v>
       </c>
       <c r="C405" s="5">
         <v>-0.2637322066000003</v>
       </c>
       <c r="D405" s="5">
         <v>-36.423905384929391</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>7.0082054116999997</v>
       </c>
       <c r="C406" s="5">
         <v>0.15191964829999982</v>
       </c>
       <c r="D406" s="5">
         <v>30.081323775235514</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>7.1261411961999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.1179357845000002</v>
       </c>
       <c r="D407" s="5">
         <v>22.171865838208515</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>7.0335933292000004</v>
       </c>
       <c r="C408" s="5">
         <v>-9.2547866999999506E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-14.51813742643372</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>7.0174235315000004</v>
       </c>
       <c r="C409" s="5">
         <v>-1.6169797699999933E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-2.7241102129602401</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>6.9818307207999997</v>
       </c>
       <c r="C410" s="5">
         <v>-3.5592810700000754E-2</v>
       </c>
       <c r="D410" s="5">
         <v>-5.9195227239499992</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>6.8936457175000001</v>
       </c>
       <c r="C411" s="5">
         <v>-8.8185003299999565E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-14.146947068692938</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>6.8771814097000004</v>
       </c>
       <c r="C412" s="5">
         <v>-1.6464307799999744E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-2.8286480892936061</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>7.0713996677999997</v>
       </c>
       <c r="C413" s="5">
         <v>0.19421825809999937</v>
       </c>
       <c r="D413" s="5">
         <v>39.681483587057834</v>
       </c>
       <c r="E413" s="5">
         <v>-0.99771701899352694</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>7.1756817035999996</v>
       </c>
       <c r="C414" s="5">
         <v>0.10428203579999984</v>
       </c>
       <c r="D414" s="5">
         <v>19.204702634382475</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>6.9842632653000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.19141843829999949</v>
       </c>
       <c r="D415" s="5">
         <v>-27.708169469056408</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>6.8474522800999997</v>
       </c>
       <c r="C416" s="5">
         <v>-0.13681098520000035</v>
       </c>
       <c r="D416" s="5">
         <v>-21.131976700075349</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>6.9470812844000003</v>
       </c>
       <c r="C417" s="5">
         <v>9.9629004300000545E-2</v>
       </c>
       <c r="D417" s="5">
         <v>18.926980475312227</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>6.9774565954999996</v>
       </c>
       <c r="C418" s="5">
         <v>3.0375311099999358E-2</v>
       </c>
       <c r="D418" s="5">
         <v>5.3748958305585015</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>6.9919524982999999</v>
       </c>
       <c r="C419" s="5">
         <v>1.4495902800000238E-2</v>
       </c>
       <c r="D419" s="5">
         <v>2.521725481749848</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>7.0066909708000003</v>
       </c>
       <c r="C420" s="5">
         <v>1.4738472500000377E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.5590362884996498</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>6.9922007541999998</v>
       </c>
       <c r="C421" s="5">
         <v>-1.4490216600000494E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-2.4536315090868288</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>7.0650513126999996</v>
       </c>
       <c r="C422" s="5">
         <v>7.2850558499999885E-2</v>
       </c>
       <c r="D422" s="5">
         <v>13.244515566817917</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>7.0057084687</v>
       </c>
       <c r="C423" s="5">
         <v>-5.9342843999999673E-2</v>
       </c>
       <c r="D423" s="5">
         <v>-9.6265450526538778</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>7.0054865279999996</v>
       </c>
       <c r="C424" s="5">
         <v>-2.2194070000036703E-4</v>
       </c>
       <c r="D424" s="5">
         <v>-3.8009352085288661E-2</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>7.0034453761000002</v>
       </c>
       <c r="C425" s="5">
         <v>-2.0411518999994271E-3</v>
       </c>
       <c r="D425" s="5">
         <v>-0.34907795906198302</v>
       </c>
       <c r="E425" s="5">
         <v>-0.9609737094826265</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>7.0037348922999998</v>
       </c>
       <c r="C426" s="5">
         <v>2.8951619999961764E-4</v>
       </c>
       <c r="D426" s="5">
         <v>4.9618212648416815E-2</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>7.0956924746999999</v>
       </c>
       <c r="C427" s="5">
         <v>9.1957582400000071E-2</v>
       </c>
       <c r="D427" s="5">
         <v>16.944832564296618</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>7.1579370853000004</v>
       </c>
       <c r="C428" s="5">
         <v>6.2244610600000527E-2</v>
       </c>
       <c r="D428" s="5">
         <v>11.049626368207655</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>7.3402552331999997</v>
       </c>
       <c r="C429" s="5">
         <v>0.18231814789999934</v>
       </c>
       <c r="D429" s="5">
         <v>35.231982240490979</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>7.4550513973000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.11479616410000038</v>
       </c>
       <c r="D430" s="5">
         <v>20.468573384431355</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>7.3731056923000002</v>
       </c>
       <c r="C431" s="5">
         <v>-8.1945704999999869E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-12.421437907648404</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>7.3989834070000002</v>
       </c>
       <c r="C432" s="5">
         <v>2.5877714699999999E-2</v>
       </c>
       <c r="D432" s="5">
         <v>4.2939525118419031</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>7.3856466863000003</v>
       </c>
       <c r="C433" s="5">
         <v>-1.3336720699999915E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-2.1416933212548117</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>7.3596346282000003</v>
       </c>
       <c r="C434" s="5">
         <v>-2.6012058100000068E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-4.1454543588073323</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>7.3443772763000004</v>
       </c>
       <c r="C435" s="5">
         <v>-1.5257351899999883E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-2.459564870958586</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>7.2679484463000001</v>
       </c>
       <c r="C436" s="5">
         <v>-7.6428830000000225E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-11.797210928888735</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>7.2136193644000004</v>
       </c>
       <c r="C437" s="5">
         <v>-5.4329081899999743E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-8.6104343680074358</v>
       </c>
       <c r="E437" s="5">
         <v>3.0010084610246457</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>7.1609890378000003</v>
       </c>
       <c r="C438" s="5">
         <v>-5.263032660000011E-2</v>
       </c>
       <c r="D438" s="5">
         <v>-8.4122401295746325</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>7.1695156028999998</v>
       </c>
       <c r="C439" s="5">
         <v>8.5265650999994946E-3</v>
       </c>
       <c r="D439" s="5">
         <v>1.4382303297770793</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>7.1767489760999998</v>
       </c>
       <c r="C440" s="5">
         <v>7.2333732000000595E-3</v>
       </c>
       <c r="D440" s="5">
         <v>1.2174289241374314</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>7.1891044170000002</v>
       </c>
       <c r="C441" s="5">
         <v>1.2355440900000403E-2</v>
       </c>
       <c r="D441" s="5">
         <v>2.0855859344810934</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>7.1468152581000002</v>
       </c>
       <c r="C442" s="5">
         <v>-4.2289158900000068E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-6.8349174280011642</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>7.1586443407999996</v>
+        <v>7.1590884231</v>
       </c>
       <c r="C443" s="5">
-        <v>1.1829082699999383E-2</v>
+        <v>1.2273164999999864E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>2.0043663429867076</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.080325627946622</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>7.1730737818000003</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.3985358700000283E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.3695650101565935</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86832F03-038E-422B-A1FF-35B6AA4AA211}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcamanua</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>