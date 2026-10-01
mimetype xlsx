--- v9 (2026-09-04)
+++ v10 (2026-10-01)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{186C02C2-058A-4AC6-A4C3-892DB8FA2165}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EE3D3AAC-DC61-46EF-9B26-FB9CD7501BBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{04B12C53-2EC3-421B-B174-E3CE1DFC0667}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{367CD8CF-30F2-4A45-8E9B-8156558E8062}"/>
   </bookViews>
   <sheets>
     <sheet name="mcamanua" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Manufacturing Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D005726-B705-4202-B97A-86816CEC558F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B02CE88B-3FF3-4E1F-985A-18DB89357E37}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -1802,116 +1802,116 @@
         <v>0.22576650599999937</v>
       </c>
       <c r="D62" s="5">
         <v>22.684478901738302</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>13.345858493</v>
       </c>
       <c r="C63" s="5">
         <v>-1.8778722000000414E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-1.6731566287741195</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>13.307732586</v>
+        <v>13.307732587</v>
       </c>
       <c r="C64" s="5">
-        <v>-3.8125906999999515E-2</v>
+        <v>-3.8125905999999432E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>-3.3747578470057937</v>
+        <v>-3.3747577598757794</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>13.253048016999999</v>
       </c>
       <c r="C65" s="5">
-        <v>-5.4684569000000849E-2</v>
+        <v>-5.4684570000000932E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-4.8211454324718961</v>
+        <v>-4.8211455182976204</v>
       </c>
       <c r="E65" s="5">
         <v>8.1331592299010111</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>12.797541705</v>
+        <v>12.797541704</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.45550631199999891</v>
+        <v>-0.455506312999999</v>
       </c>
       <c r="D66" s="5">
-        <v>-34.275183134249929</v>
+        <v>-34.275183195878768</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>13.186563414</v>
+        <v>13.186563413</v>
       </c>
       <c r="C67" s="5">
         <v>0.38902170899999966</v>
       </c>
       <c r="D67" s="5">
-        <v>43.238871036793867</v>
+        <v>43.238871040756479</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>13.125424463</v>
       </c>
       <c r="C68" s="5">
-        <v>-6.1138951000000219E-2</v>
+        <v>-6.1138950000000136E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-5.4240414127353258</v>
+        <v>-5.4240413266695597</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>13.118570719999999</v>
       </c>
       <c r="C69" s="5">
         <v>-6.8537430000006339E-3</v>
       </c>
       <c r="D69" s="5">
         <v>-0.6248112085341484</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>13.176508693000001</v>
       </c>
       <c r="C70" s="5">
         <v>5.7937973000001364E-2</v>
@@ -1959,5321 +1959,5330 @@
         <v>6.5418672999999927E-2</v>
       </c>
       <c r="D73" s="5">
         <v>6.1089964462442303</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>13.299117962</v>
       </c>
       <c r="C74" s="5">
         <v>2.7453347999999878E-2</v>
       </c>
       <c r="D74" s="5">
         <v>2.510719137258044</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>13.334331659</v>
+        <v>13.33433166</v>
       </c>
       <c r="C75" s="5">
-        <v>3.5213696999999655E-2</v>
+        <v>3.5213697999999738E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>3.2240695802366881</v>
+        <v>3.2240696731314245</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>13.565106878</v>
       </c>
       <c r="C76" s="5">
-        <v>0.23077521899999986</v>
+        <v>0.23077521799999978</v>
       </c>
       <c r="D76" s="5">
-        <v>22.863703773031308</v>
+        <v>22.863703662462264</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>13.546874043000001</v>
       </c>
       <c r="C77" s="5">
         <v>-1.823283499999917E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-1.6010474761441462</v>
       </c>
       <c r="E77" s="5">
         <v>2.2170449063725117</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>13.374307030000001</v>
+        <v>13.374307029000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.1725670130000001</v>
+        <v>-0.17256701400000019</v>
       </c>
       <c r="D78" s="5">
-        <v>-14.259432512868909</v>
+        <v>-14.259432589799093</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>13.321780161</v>
+        <v>13.321780159999999</v>
       </c>
       <c r="C79" s="5">
         <v>-5.2526869000001142E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-4.6124523991712074</v>
+        <v>-4.6124523995086708</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>13.217287631</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.10449252999999992</v>
+        <v>-0.10449252899999983</v>
       </c>
       <c r="D80" s="5">
-        <v>-9.0168555060847098</v>
+        <v>-9.0168554241287993</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>12.779795211</v>
       </c>
       <c r="C81" s="5">
         <v>-0.43749241999999988</v>
       </c>
       <c r="D81" s="5">
         <v>-33.230420451997311</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>12.802233020999999</v>
       </c>
       <c r="C82" s="5">
         <v>2.2437809999999558E-2</v>
       </c>
       <c r="D82" s="5">
         <v>2.1273348907095979</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>12.937773649</v>
       </c>
       <c r="C83" s="5">
         <v>0.13554062800000111</v>
       </c>
       <c r="D83" s="5">
         <v>13.471253221962254</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>13.040065301</v>
+        <v>13.040065302</v>
       </c>
       <c r="C84" s="5">
-        <v>0.1022916519999999</v>
+        <v>0.10229165299999998</v>
       </c>
       <c r="D84" s="5">
-        <v>9.911367145868045</v>
+        <v>9.911367247012981</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>12.976702008</v>
       </c>
       <c r="C85" s="5">
-        <v>-6.3363293000000098E-2</v>
+        <v>-6.3363294000000181E-2</v>
       </c>
       <c r="D85" s="5">
-        <v>-5.6776121818848058</v>
+        <v>-5.677612268684074</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>12.933240817</v>
       </c>
       <c r="C86" s="5">
         <v>-4.3461191000000454E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-3.9457933723695104</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>13.054336928</v>
+        <v>13.054336929</v>
       </c>
       <c r="C87" s="5">
-        <v>0.12109611099999995</v>
+        <v>0.12109611200000003</v>
       </c>
       <c r="D87" s="5">
-        <v>11.832862000481526</v>
+        <v>11.832862103282181</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>13.049931824</v>
       </c>
       <c r="C88" s="5">
-        <v>-4.4051039999999375E-3</v>
+        <v>-4.4051050000000203E-3</v>
       </c>
       <c r="D88" s="5">
-        <v>-0.40418177676135869</v>
+        <v>-0.4041818683133358</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>13.08655692</v>
       </c>
       <c r="C89" s="5">
         <v>3.6625095999999857E-2</v>
       </c>
       <c r="D89" s="5">
         <v>3.4203177636773496</v>
       </c>
       <c r="E89" s="5">
         <v>-3.3979582414280896</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>12.956286797000001</v>
+        <v>12.956286796000001</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.13027012299999896</v>
+        <v>-0.13027012399999904</v>
       </c>
       <c r="D90" s="5">
-        <v>-11.312614355007454</v>
+        <v>-11.312614437148971</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>12.733321332999999</v>
+        <v>12.733321331000001</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.22296546400000139</v>
+        <v>-0.2229654649999997</v>
       </c>
       <c r="D91" s="5">
-        <v>-18.804165014638485</v>
+        <v>-18.804165092474932</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>12.628682108</v>
+        <v>12.628682105999999</v>
       </c>
       <c r="C92" s="5">
-        <v>-0.10463922499999967</v>
+        <v>-0.10463922500000145</v>
       </c>
       <c r="D92" s="5">
-        <v>-9.4275766237238994</v>
+        <v>-9.427576625138645</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>13.139329933000001</v>
+        <v>13.139329932000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.51064782500000128</v>
+        <v>0.51064782600000136</v>
       </c>
       <c r="D93" s="5">
-        <v>60.909706204652814</v>
+        <v>60.909706363494486</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>13.231471252</v>
+        <v>13.231471253</v>
       </c>
       <c r="C94" s="5">
-        <v>9.2141318999999555E-2</v>
+        <v>9.2141320999999721E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>8.7474379389048895</v>
+        <v>8.7474381368488618</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>13.357757697</v>
+        <v>13.357757699</v>
       </c>
       <c r="C95" s="5">
-        <v>0.12628644499999986</v>
+        <v>0.12628644599999994</v>
       </c>
       <c r="D95" s="5">
-        <v>12.074054913775779</v>
+        <v>12.074055013496853</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>12.552602729</v>
+        <v>12.552602731</v>
       </c>
       <c r="C96" s="5">
         <v>-0.80515496800000008</v>
       </c>
       <c r="D96" s="5">
-        <v>-52.575509313393823</v>
+        <v>-52.575509307928378</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>12.773627275000001</v>
+        <v>12.773627276999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.22102454600000065</v>
+        <v>0.22102454599999888</v>
       </c>
       <c r="D97" s="5">
-        <v>23.300677829197912</v>
+        <v>23.300677825118331</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>12.647874886</v>
+        <v>12.647874888</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.12575238900000052</v>
+        <v>-0.12575238899999874</v>
       </c>
       <c r="D98" s="5">
-        <v>-11.194501808791003</v>
+        <v>-11.194501807131896</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>12.681153406</v>
+        <v>12.681153407</v>
       </c>
       <c r="C99" s="5">
-        <v>3.3278519999999645E-2</v>
+        <v>3.3278518999999562E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>3.203480841227635</v>
+        <v>3.2034807430537882</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>12.557820258</v>
+        <v>12.557820256999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.12333314800000039</v>
+        <v>-0.12333315000000056</v>
       </c>
       <c r="D100" s="5">
-        <v>-11.066358385209373</v>
+        <v>-11.066358554349154</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>12.571652698999999</v>
+        <v>12.571652696999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.3832440999999918E-2</v>
+        <v>1.3832439999999835E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>1.32983746187334</v>
+        <v>1.3298373652576689</v>
       </c>
       <c r="E101" s="5">
-        <v>-3.9346042213218024</v>
+        <v>-3.9346042366046552</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>13.035070065999999</v>
+        <v>13.035070062000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.46341736699999991</v>
+        <v>0.46341736500000152</v>
       </c>
       <c r="D102" s="5">
-        <v>54.40165152900429</v>
+        <v>54.401651255201422</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>12.649368917</v>
+        <v>12.649368912</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.38570114899999908</v>
+        <v>-0.38570115000000094</v>
       </c>
       <c r="D103" s="5">
-        <v>-30.262581379694829</v>
+        <v>-30.262581453682614</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>12.42686323</v>
+        <v>12.426863226</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.22250568699999995</v>
+        <v>-0.22250568599999987</v>
       </c>
       <c r="D104" s="5">
-        <v>-19.181289742190831</v>
+        <v>-19.181289671012181</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>12.482097634</v>
+        <v>12.482097632</v>
       </c>
       <c r="C105" s="5">
-        <v>5.5234404000000126E-2</v>
+        <v>5.5234406000000291E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>5.4660500759386776</v>
+        <v>5.4660502805265576</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>12.425520998</v>
       </c>
       <c r="C106" s="5">
-        <v>-5.6576636000000846E-2</v>
+        <v>-5.6576634000000681E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.3055800706850009</v>
+        <v>-5.3055798886108558</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>12.354293785999999</v>
+        <v>12.354293795</v>
       </c>
       <c r="C107" s="5">
-        <v>-7.1227212000000151E-2</v>
+        <v>-7.1227202999999406E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.6660158840494921</v>
+        <v>-6.6660150681330022</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>12.256610831</v>
+        <v>12.256610837</v>
       </c>
       <c r="C108" s="5">
-        <v>-9.7682954999999794E-2</v>
+        <v>-9.7682958000000042E-2</v>
       </c>
       <c r="D108" s="5">
-        <v>-9.0862306557859096</v>
+        <v>-9.0862309164829504</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>12.372652821000001</v>
+        <v>12.372652832</v>
       </c>
       <c r="C109" s="5">
-        <v>0.11604199000000115</v>
+        <v>0.11604199499999979</v>
       </c>
       <c r="D109" s="5">
-        <v>11.971929005320803</v>
+        <v>11.97192954214874</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>12.358739091</v>
+        <v>12.358739089</v>
       </c>
       <c r="C110" s="5">
-        <v>-1.3913730000000513E-2</v>
+        <v>-1.3913742999999812E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-1.3411508247555104</v>
+        <v>-1.3411520689063372</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>12.313658137999999</v>
+        <v>12.313658135000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-4.5080953000001145E-2</v>
+        <v>-4.5080953999999451E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-4.2904795156365587</v>
+        <v>-4.2904796095883047</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>11.884883286000001</v>
+        <v>11.884883281</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.42877485199999832</v>
+        <v>-0.42877485400000026</v>
       </c>
       <c r="D112" s="5">
-        <v>-34.642723315294191</v>
+        <v>-34.642723454168532</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>12.388383596000001</v>
+        <v>12.388383591</v>
       </c>
       <c r="C113" s="5">
         <v>0.50350030999999973</v>
       </c>
       <c r="D113" s="5">
-        <v>64.526810923422744</v>
+        <v>64.52681095718107</v>
       </c>
       <c r="E113" s="5">
-        <v>-1.4577964201522797</v>
+        <v>-1.4577964442474056</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>12.432922686</v>
+        <v>12.432922680000001</v>
       </c>
       <c r="C114" s="5">
-        <v>4.4539089999998893E-2</v>
+        <v>4.4539089000000587E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>4.4006163206739224</v>
+        <v>4.4006162217202771</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>12.223742387</v>
+        <v>12.223742381999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.20918029899999979</v>
+        <v>-0.20918029800000149</v>
       </c>
       <c r="D115" s="5">
-        <v>-18.42229789887454</v>
+        <v>-18.422297826874555</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>12.504865571</v>
+        <v>12.504865554</v>
       </c>
       <c r="C116" s="5">
-        <v>0.28112318400000014</v>
+        <v>0.28112317200000092</v>
       </c>
       <c r="D116" s="5">
-        <v>31.370564031230685</v>
+        <v>31.370562532927138</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>12.664168226999999</v>
+        <v>12.66416823</v>
       </c>
       <c r="C117" s="5">
-        <v>0.15930265599999949</v>
+        <v>0.15930267599999937</v>
       </c>
       <c r="D117" s="5">
-        <v>16.405023473949718</v>
+        <v>16.40502570384119</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>12.307510756999999</v>
+        <v>12.307510767</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.35665747000000003</v>
+        <v>-0.35665746299999945</v>
       </c>
       <c r="D118" s="5">
-        <v>-29.022183139862079</v>
+        <v>-29.022182649584348</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>12.470696902</v>
+        <v>12.470696930000001</v>
       </c>
       <c r="C119" s="5">
-        <v>0.16318614500000095</v>
+        <v>0.16318616300000066</v>
       </c>
       <c r="D119" s="5">
-        <v>17.124027679374109</v>
+        <v>17.124029693089394</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>12.567033364</v>
+        <v>12.567033382</v>
       </c>
       <c r="C120" s="5">
-        <v>9.6336462000000012E-2</v>
+        <v>9.6336451999999184E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>9.67421386970857</v>
+        <v>9.6742127997997649</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>12.574654795000001</v>
+        <v>12.574654814000001</v>
       </c>
       <c r="C121" s="5">
-        <v>7.6214310000004559E-3</v>
+        <v>7.6214320000005387E-3</v>
       </c>
       <c r="D121" s="5">
-        <v>0.73018703884737413</v>
+        <v>0.73018713392485335</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>12.546982683</v>
+        <v>12.546982676000001</v>
       </c>
       <c r="C122" s="5">
-        <v>-2.7672112000001192E-2</v>
+        <v>-2.7672137999999791E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.6090222912386274</v>
+        <v>-2.6090247091201113</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>12.545232072999999</v>
+        <v>12.545232056</v>
       </c>
       <c r="C123" s="5">
-        <v>-1.7506100000002078E-3</v>
+        <v>-1.7506200000010352E-3</v>
       </c>
       <c r="D123" s="5">
-        <v>-0.16730083512586091</v>
+        <v>-0.16730179015749247</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>12.604246289000001</v>
+        <v>12.604246264</v>
       </c>
       <c r="C124" s="5">
-        <v>5.901421600000134E-2</v>
+        <v>5.9014208000000679E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>5.793302103469844</v>
+        <v>5.7933013057516636</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>12.528948238</v>
+        <v>12.528948185000001</v>
       </c>
       <c r="C125" s="5">
-        <v>-7.5298051000000754E-2</v>
+        <v>-7.5298078999999518E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>-6.9379080652937963</v>
+        <v>-6.9379105743350822</v>
       </c>
       <c r="E125" s="5">
-        <v>1.1346487692339924</v>
+        <v>1.1346483822322062</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>12.342992855</v>
+        <v>12.342992844999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.18595538299999959</v>
+        <v>-0.18595534000000136</v>
       </c>
       <c r="D126" s="5">
-        <v>-16.426161198195654</v>
+        <v>-16.426157768298168</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>12.396878652</v>
+        <v>12.396878657</v>
       </c>
       <c r="C127" s="5">
-        <v>5.3885796999999513E-2</v>
+        <v>5.3885812000000755E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>5.3664795854859726</v>
+        <v>5.3664811198373519</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>12.084833121000001</v>
+        <v>12.084833114</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.31204553099999899</v>
+        <v>-0.31204554299999998</v>
       </c>
       <c r="D128" s="5">
-        <v>-26.355606406431299</v>
+        <v>-26.355607274756878</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>11.940066574999999</v>
+        <v>11.940066611000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.14476654600000138</v>
+        <v>-0.1447665029999996</v>
       </c>
       <c r="D129" s="5">
-        <v>-13.464742897297066</v>
+        <v>-13.464739164895811</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>12.080432546000001</v>
+        <v>12.080432592999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.14036597100000137</v>
+        <v>0.14036598199999872</v>
       </c>
       <c r="D130" s="5">
-        <v>15.055884775809968</v>
+        <v>15.055885984628992</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>12.186147576</v>
+        <v>12.18614764</v>
       </c>
       <c r="C131" s="5">
-        <v>0.10571502999999893</v>
+        <v>0.10571504700000034</v>
       </c>
       <c r="D131" s="5">
-        <v>11.02157443056031</v>
+        <v>11.021576244132113</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>12.032277365000001</v>
+        <v>12.032277407</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.1538702109999992</v>
+        <v>-0.15387023299999925</v>
       </c>
       <c r="D132" s="5">
-        <v>-14.142781020585316</v>
+        <v>-14.142782835181523</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>12.143052547</v>
+        <v>12.143052580000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.11077518199999936</v>
+        <v>0.11077517300000039</v>
       </c>
       <c r="D133" s="5">
-        <v>11.624744278557642</v>
+        <v>11.624743243116198</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>12.233605452999999</v>
+        <v>12.233605403</v>
       </c>
       <c r="C134" s="5">
-        <v>9.0552905999999211E-2</v>
+        <v>9.0552822999999449E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>9.324914602527512</v>
+        <v>9.3249056754414852</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>12.179591062</v>
+        <v>12.179590940000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-5.4014390999999051E-2</v>
+        <v>-5.4014462999999679E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.1715083525599503</v>
+        <v>-5.1715151001616384</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>12.140452682999999</v>
+        <v>12.140452625</v>
       </c>
       <c r="C136" s="5">
-        <v>-3.9138379000000612E-2</v>
+        <v>-3.9138315000000645E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.7886992882304682</v>
+        <v>-3.7886932392254935</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>12.08642843</v>
+        <v>12.086428313000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-5.4024252999999689E-2</v>
+        <v>-5.4024311999999242E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-5.2111512315458857</v>
+        <v>-5.2111568083859749</v>
       </c>
       <c r="E137" s="5">
-        <v>-3.5319788987382639</v>
+        <v>-3.5319794244962788</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>12.165205610999999</v>
+        <v>12.165205587999999</v>
       </c>
       <c r="C138" s="5">
-        <v>7.877718099999953E-2</v>
+        <v>7.8777274999998426E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>8.1079486131812253</v>
+        <v>8.1079587186470228</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>12.069850969000001</v>
+        <v>12.069850999</v>
       </c>
       <c r="C139" s="5">
-        <v>-9.5354641999998435E-2</v>
+        <v>-9.5354588999999379E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-9.0108831430959828</v>
+        <v>-9.010878364889896</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>12.070079451</v>
+        <v>12.070079493</v>
       </c>
       <c r="C140" s="5">
-        <v>2.284819999989196E-4</v>
+        <v>2.2849399999991249E-4</v>
       </c>
       <c r="D140" s="5">
-        <v>2.2718337496896446E-2</v>
+        <v>2.2719530744108596E-2</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>11.944085283</v>
+        <v>11.944085411</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.12599416800000007</v>
+        <v>-0.12599408200000006</v>
       </c>
       <c r="D141" s="5">
-        <v>-11.831550808293445</v>
+        <v>-11.831543151474344</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>11.849922145000001</v>
+        <v>11.849922294000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-9.416313799999898E-2</v>
+        <v>-9.4163116999999019E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>-9.0607818615193061</v>
+        <v>-9.0607798346795114</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>11.891116716000001</v>
+        <v>11.891116864000001</v>
       </c>
       <c r="C143" s="5">
-        <v>4.1194571000000124E-2</v>
+        <v>4.1194570000000041E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>4.2523224945004268</v>
+        <v>4.252322334798686</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>10.978787526</v>
+        <v>10.978787612</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.91232919000000123</v>
+        <v>-0.91232925200000103</v>
       </c>
       <c r="D144" s="5">
-        <v>-61.630966506447308</v>
+        <v>-61.630968630393454</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>10.974770806</v>
+        <v>10.97477084</v>
       </c>
       <c r="C145" s="5">
-        <v>-4.0167199999991965E-3</v>
+        <v>-4.0167719999999463E-3</v>
       </c>
       <c r="D145" s="5">
-        <v>-0.43815190700694506</v>
+        <v>-0.43815756443719156</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>11.006000873</v>
+        <v>11.006000758000001</v>
       </c>
       <c r="C146" s="5">
-        <v>3.1230066999999195E-2</v>
+        <v>3.1229918000001078E-2</v>
       </c>
       <c r="D146" s="5">
-        <v>3.4687025264641624</v>
+        <v>3.468685706353658</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>11.002343374000001</v>
+        <v>11.002343073</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.6574989999991203E-3</v>
+        <v>-3.6576850000002992E-3</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.39805427303050145</v>
+        <v>-0.39807448301626414</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>10.979345235</v>
+        <v>10.979345001</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.2998139000000251E-2</v>
+        <v>-2.2998072000000036E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.4797159265095403</v>
+        <v>-2.4797088523152544</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>10.834909585</v>
+        <v>10.834909351</v>
       </c>
       <c r="C149" s="5">
         <v>-0.14443565000000014</v>
       </c>
       <c r="D149" s="5">
-        <v>-14.692698616356969</v>
+        <v>-14.692698907198153</v>
       </c>
       <c r="E149" s="5">
-        <v>-10.354745012129275</v>
+        <v>-10.354746080394017</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>10.709042491</v>
+        <v>10.709042321</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.12586709400000018</v>
+        <v>-0.12586703000000021</v>
       </c>
       <c r="D150" s="5">
-        <v>-13.083105240467251</v>
+        <v>-13.083099271964549</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>10.606708891</v>
+        <v>10.606708816999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.10233359999999969</v>
+        <v>-0.10233350400000063</v>
       </c>
       <c r="D151" s="5">
-        <v>-10.883095497347639</v>
+        <v>-10.88308598210137</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>10.589337919</v>
+        <v>10.589337907000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-1.7370972000000151E-2</v>
+        <v>-1.7370909999998574E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.9476752134079622</v>
+        <v>-1.9476683377811832</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>10.149116808</v>
+        <v>10.149118122999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.44022111099999961</v>
+        <v>-0.44021978400000172</v>
       </c>
       <c r="D153" s="5">
-        <v>-39.922296658666376</v>
+        <v>-39.922202431907024</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>9.7326067032000001</v>
+        <v>9.7326068332000002</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.41651010480000039</v>
+        <v>-0.41651128979999896</v>
       </c>
       <c r="D154" s="5">
-        <v>-39.520098579952453</v>
+        <v>-39.520182920873317</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>9.8595633235999998</v>
+        <v>9.8595634276999995</v>
       </c>
       <c r="C155" s="5">
-        <v>0.12695662039999966</v>
+        <v>0.1269565944999993</v>
       </c>
       <c r="D155" s="5">
-        <v>16.826692635528605</v>
+        <v>16.826688711715754</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>9.8281445197000004</v>
+        <v>9.8281445272999992</v>
       </c>
       <c r="C156" s="5">
-        <v>-3.1418803899999403E-2</v>
+        <v>-3.1418900400000283E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.7576451647168163</v>
+        <v>-3.7576564654790423</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>10.022046426999999</v>
+        <v>10.022046316999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.19390190729999901</v>
+        <v>0.19390178969999994</v>
       </c>
       <c r="D157" s="5">
-        <v>26.420794429238505</v>
+        <v>26.420776605285834</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>9.5947267859000007</v>
+        <v>9.5947264310999998</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.42731964109999865</v>
+        <v>-0.42731988589999936</v>
       </c>
       <c r="D158" s="5">
-        <v>-40.719149347448891</v>
+        <v>-40.719167845094397</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>9.2998085842999991</v>
+        <v>9.2998079842999992</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.29491820160000159</v>
+        <v>-0.29491844680000057</v>
       </c>
       <c r="D159" s="5">
-        <v>-31.246190611618029</v>
+        <v>-31.246213332393701</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>9.2098506288999999</v>
+        <v>9.2098501355</v>
       </c>
       <c r="C160" s="5">
-        <v>-8.9957955399999179E-2</v>
+        <v>-8.995784879999924E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-11.00964830608614</v>
+        <v>-11.009636618749674</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>9.0677543741999997</v>
+        <v>9.0677540065999995</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.1420962547000002</v>
+        <v>-0.14209612890000045</v>
       </c>
       <c r="D161" s="5">
-        <v>-17.021432890254438</v>
+        <v>-17.021419911921576</v>
       </c>
       <c r="E161" s="5">
-        <v>-16.309828863237353</v>
+        <v>-16.309830448529805</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>9.2353288985000006</v>
+        <v>9.2353286380000004</v>
       </c>
       <c r="C162" s="5">
-        <v>0.16757452430000086</v>
+        <v>0.16757463140000084</v>
       </c>
       <c r="D162" s="5">
-        <v>24.575152981286475</v>
+        <v>24.575171416947139</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>9.4405047216</v>
+        <v>9.4405047014000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.20517582309999938</v>
+        <v>0.20517606339999972</v>
       </c>
       <c r="D163" s="5">
-        <v>30.170977466628734</v>
+        <v>30.171018184925778</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>9.4233022100999992</v>
+        <v>9.4233023864999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.7202511500000739E-2</v>
+        <v>-1.7202314900000459E-2</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.1648608058490337</v>
+        <v>-2.1648363166128171</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>9.6537544074999992</v>
+        <v>9.6537570787</v>
       </c>
       <c r="C165" s="5">
-        <v>0.2304521974</v>
+        <v>0.23045469220000037</v>
       </c>
       <c r="D165" s="5">
-        <v>33.634170087181168</v>
+        <v>33.634583788818787</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>9.6265584850000003</v>
+        <v>9.6265588282000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-2.7195922499998915E-2</v>
+        <v>-2.7198250499999688E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-3.3286706793511978</v>
+        <v>-3.3289503095406348</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>9.5392202443999992</v>
+        <v>9.5392204025999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-8.7338240600001171E-2</v>
+        <v>-8.7338425600000491E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-10.359995803951549</v>
+        <v>-10.360016314161157</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>9.7281467463000002</v>
+        <v>9.7281466391000002</v>
       </c>
       <c r="C168" s="5">
-        <v>0.18892650190000104</v>
+        <v>0.1889262365000004</v>
       </c>
       <c r="D168" s="5">
-        <v>26.533885999666218</v>
+        <v>26.533844085978519</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>9.7943965190999993</v>
+        <v>9.7943961666000003</v>
       </c>
       <c r="C169" s="5">
-        <v>6.6249772799999107E-2</v>
+        <v>6.6249527500000127E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>8.4852832953136605</v>
+        <v>8.4852507882727792</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>9.9053165642999996</v>
+        <v>9.9053158130999996</v>
       </c>
       <c r="C170" s="5">
-        <v>0.11092004520000032</v>
+        <v>0.1109196464999993</v>
       </c>
       <c r="D170" s="5">
-        <v>14.469063842362861</v>
+        <v>14.4690091058836</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>9.1878778039999993</v>
+        <v>9.1878764767999996</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.71743876030000031</v>
+        <v>-0.71743933630000001</v>
       </c>
       <c r="D171" s="5">
-        <v>-59.433997769856404</v>
+        <v>-59.434031170176773</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>9.4102310408999994</v>
+        <v>9.4102300796999998</v>
       </c>
       <c r="C172" s="5">
-        <v>0.22235323690000008</v>
+        <v>0.22235360290000017</v>
       </c>
       <c r="D172" s="5">
-        <v>33.235792613260173</v>
+        <v>33.235860255059045</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>9.3456788291000006</v>
+        <v>9.3456779800999996</v>
       </c>
       <c r="C173" s="5">
-        <v>-6.4552211799998815E-2</v>
+        <v>-6.455209960000019E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-7.9281671777332363</v>
+        <v>-7.9281546927672082</v>
       </c>
       <c r="E173" s="5">
-        <v>3.0649755543750157</v>
+        <v>3.0649703697047004</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>9.4407333543000007</v>
+        <v>9.4407325235999995</v>
       </c>
       <c r="C174" s="5">
-        <v>9.5054525200000128E-2</v>
+        <v>9.5054543499999866E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>12.911597758771132</v>
+        <v>12.911601624518365</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>9.3761066852999999</v>
+        <v>9.3761060427</v>
       </c>
       <c r="C175" s="5">
-        <v>-6.4626669000000803E-2</v>
+        <v>-6.462648089999945E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.9122832151754974</v>
+        <v>-7.9122617162223357</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>9.3451046564000002</v>
+        <v>9.3451073101999995</v>
       </c>
       <c r="C176" s="5">
-        <v>-3.1002028899999701E-2</v>
+        <v>-3.0998732500000514E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-3.8964236169389599</v>
+        <v>-3.8960170824634099</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>9.3359455870999994</v>
+        <v>9.3359487267999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-9.1590693000007661E-3</v>
+        <v>-9.1585833999996424E-3</v>
       </c>
       <c r="D177" s="5">
-        <v>-1.169792123869795</v>
+        <v>-1.1697300686844936</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>9.4395399161999993</v>
+        <v>9.4395428078000005</v>
       </c>
       <c r="C178" s="5">
-        <v>0.10359432909999988</v>
+        <v>0.10359408100000067</v>
       </c>
       <c r="D178" s="5">
-        <v>14.159007727939432</v>
+        <v>14.158966666589956</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>9.3283066243999997</v>
+        <v>9.3283065610999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.11123329179999963</v>
+        <v>-0.11123624670000076</v>
       </c>
       <c r="D179" s="5">
-        <v>-13.259118905989109</v>
+        <v>-13.259444823037313</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>9.2369803699999995</v>
+        <v>9.2369788059999998</v>
       </c>
       <c r="C180" s="5">
-        <v>-9.1326254400000195E-2</v>
+        <v>-9.1327755100000019E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>-11.135870366339361</v>
+        <v>-11.136043687074027</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>9.1717343365000001</v>
+        <v>9.1717339929000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-6.5246033499999356E-2</v>
+        <v>-6.5244813099999632E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-8.1546121979165989</v>
+        <v>-8.1544668728750445</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>8.9878419729000001</v>
+        <v>8.9878386705000004</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.18389236360000005</v>
+        <v>-0.18389532239999973</v>
       </c>
       <c r="D182" s="5">
-        <v>-21.576262761396279</v>
+        <v>-21.576573287567513</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>8.9613185124000001</v>
+        <v>8.9613166549999992</v>
       </c>
       <c r="C183" s="5">
-        <v>-2.6523460499999985E-2</v>
+        <v>-2.6522015500001217E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>-3.4843299764373503</v>
+        <v>-3.4841444795532306</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>9.0045821888000006</v>
+        <v>9.0045809072999994</v>
       </c>
       <c r="C184" s="5">
-        <v>4.3263676400000506E-2</v>
+        <v>4.3264252300000194E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>5.9497246216771327</v>
+        <v>5.9498072017047932</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>9.0293998436000003</v>
+        <v>9.0293987193999996</v>
       </c>
       <c r="C185" s="5">
-        <v>2.4817654799999644E-2</v>
+        <v>2.4817812100000225E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>3.3579349112360379</v>
+        <v>3.3579570034198092</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.384226991785666</v>
+        <v>-3.3842302438994998</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>8.6386143006000005</v>
+        <v>8.6386134619000003</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.39078554299999979</v>
+        <v>-0.39078525749999926</v>
       </c>
       <c r="D186" s="5">
-        <v>-41.193898865046073</v>
+        <v>-41.193879517549782</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>8.5080953926999996</v>
+        <v>8.5080950375000004</v>
       </c>
       <c r="C187" s="5">
-        <v>-0.13051890790000087</v>
+        <v>-0.13051842439999994</v>
       </c>
       <c r="D187" s="5">
-        <v>-16.697276662569791</v>
+        <v>-16.697221344018242</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>8.5782597582999998</v>
+        <v>8.5782654942000001</v>
       </c>
       <c r="C188" s="5">
-        <v>7.0164365600000167E-2</v>
+        <v>7.0170456699999662E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>10.357564887341786</v>
+        <v>10.358505672401286</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>8.2373060594999998</v>
+        <v>8.2373092023000005</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.34095369879999993</v>
+        <v>-0.34095629189999954</v>
       </c>
       <c r="D189" s="5">
-        <v>-38.534401359498759</v>
+        <v>-38.534613137216468</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>8.3629310279000002</v>
+        <v>8.3629363763000004</v>
       </c>
       <c r="C190" s="5">
-        <v>0.12562496840000037</v>
+        <v>0.1256271739999999</v>
       </c>
       <c r="D190" s="5">
-        <v>19.916722127457387</v>
+        <v>19.917093395827813</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>8.5028410510000008</v>
+        <v>8.5028407545999993</v>
       </c>
       <c r="C191" s="5">
-        <v>0.13991002310000056</v>
+        <v>0.13990437829999891</v>
       </c>
       <c r="D191" s="5">
-        <v>22.029981974952296</v>
+        <v>22.028994421627356</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>8.5669835295999999</v>
+        <v>8.5669801019000005</v>
       </c>
       <c r="C192" s="5">
-        <v>6.4142478599999109E-2</v>
+        <v>6.4139347300001148E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>9.4375737491296352</v>
+        <v>9.4370940892798174</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>8.5667578845999994</v>
+        <v>8.5667565455000005</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.2564500000044063E-4</v>
+        <v>-2.2355639999993571E-4</v>
       </c>
       <c r="D193" s="5">
-        <v>-3.1602112587669762E-2</v>
+        <v>-3.1309653755307032E-2</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>8.5806889002000002</v>
+        <v>8.5806822285000006</v>
       </c>
       <c r="C194" s="5">
-        <v>1.3931015600000762E-2</v>
+        <v>1.3925683000000078E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>1.9689537427495907</v>
+        <v>1.9681936138198353</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>8.7231039264000003</v>
+        <v>8.7231010625999996</v>
       </c>
       <c r="C195" s="5">
-        <v>0.14241502620000013</v>
+        <v>0.142418834099999</v>
       </c>
       <c r="D195" s="5">
-        <v>21.83909968542843</v>
+        <v>21.839756484738192</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>8.6824305438000007</v>
+        <v>8.6824284683999995</v>
       </c>
       <c r="C196" s="5">
-        <v>-4.0673382599999641E-2</v>
+        <v>-4.0672594200000134E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-5.4539795230784343</v>
+        <v>-5.4538782459162993</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>8.7035482525999992</v>
+        <v>8.7035467713999992</v>
       </c>
       <c r="C197" s="5">
-        <v>2.1117708799998525E-2</v>
+        <v>2.1118302999999727E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>2.9580439729918639</v>
+        <v>2.9581290381961001</v>
       </c>
       <c r="E197" s="5">
-        <v>-3.6087845996870205</v>
+        <v>-3.6087890027482694</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>8.8296780525000003</v>
+        <v>8.8296778167000003</v>
       </c>
       <c r="C198" s="5">
-        <v>0.12612979990000106</v>
+        <v>0.12613104530000108</v>
       </c>
       <c r="D198" s="5">
-        <v>18.845386351618899</v>
+        <v>18.845590972301828</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>8.8318364365999997</v>
+        <v>8.8318374329000005</v>
       </c>
       <c r="C199" s="5">
-        <v>2.1583840999994663E-3</v>
+        <v>2.1596162000001584E-3</v>
       </c>
       <c r="D199" s="5">
-        <v>0.29373052631784802</v>
+        <v>0.29389843402578553</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>8.6777085768000006</v>
+        <v>8.6777189261000007</v>
       </c>
       <c r="C200" s="5">
-        <v>-0.1541278597999991</v>
+        <v>-0.15411850679999972</v>
       </c>
       <c r="D200" s="5">
-        <v>-19.044096419894942</v>
+        <v>-19.043047397501311</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>8.8353422605999992</v>
+        <v>8.8353483414999996</v>
       </c>
       <c r="C201" s="5">
-        <v>0.15763368379999854</v>
+        <v>0.15762941539999886</v>
       </c>
       <c r="D201" s="5">
-        <v>24.113721805625275</v>
+        <v>24.112970598000373</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>8.6883828747000003</v>
+        <v>8.6883914763999996</v>
       </c>
       <c r="C202" s="5">
-        <v>-0.14695938589999891</v>
+        <v>-0.14695686509999994</v>
       </c>
       <c r="D202" s="5">
-        <v>-18.231340479071001</v>
+        <v>-18.231044369072634</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>8.8023776983000008</v>
+        <v>8.8023764795999995</v>
       </c>
       <c r="C203" s="5">
-        <v>0.11399482360000057</v>
+        <v>0.11398500319999982</v>
       </c>
       <c r="D203" s="5">
-        <v>16.931786406763692</v>
+        <v>16.930202963889496</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>8.6158524084000003</v>
+        <v>8.6158456851</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.1865252899000005</v>
+        <v>-0.18653079449999943</v>
       </c>
       <c r="D204" s="5">
-        <v>-22.664479307261331</v>
+        <v>-22.665074995487068</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>8.5769415255000006</v>
+        <v>8.5769375951000004</v>
       </c>
       <c r="C205" s="5">
-        <v>-3.8910882899999777E-2</v>
+        <v>-3.8908089999999618E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>-5.2868280814345798</v>
+        <v>-5.2864620079503872</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>8.6875337383000009</v>
+        <v>8.6875219400999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.11059221280000031</v>
+        <v>0.11058434499999947</v>
       </c>
       <c r="D206" s="5">
-        <v>16.618824551035161</v>
+        <v>16.617565340697293</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>8.1817919124999996</v>
+        <v>8.1817873728000006</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.50574182580000127</v>
+        <v>-0.50573456729999933</v>
       </c>
       <c r="D207" s="5">
-        <v>-51.31186846058695</v>
+        <v>-51.311399178152584</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>8.5608421265000008</v>
+        <v>8.5608381624999996</v>
       </c>
       <c r="C208" s="5">
-        <v>0.37905021400000116</v>
+        <v>0.37905078969999906</v>
       </c>
       <c r="D208" s="5">
-        <v>72.193478384610856</v>
+        <v>72.193668105061491</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>8.5926561685999996</v>
+        <v>8.5926536206000002</v>
       </c>
       <c r="C209" s="5">
-        <v>3.1814042099998829E-2</v>
+        <v>3.1815458100000527E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>4.5517606333270066</v>
+        <v>4.5519695358997803</v>
       </c>
       <c r="E209" s="5">
-        <v>-1.2741020188734242</v>
+        <v>-1.2741144927766235</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>8.5164760563000002</v>
+        <v>8.5164773243000003</v>
       </c>
       <c r="C210" s="5">
-        <v>-7.6180112299999436E-2</v>
+        <v>-7.617629629999989E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>-10.135130359857115</v>
+        <v>-10.13465002704158</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>8.4448655329999998</v>
+        <v>8.4448695880999995</v>
       </c>
       <c r="C211" s="5">
-        <v>-7.1610523300000395E-2</v>
+        <v>-7.1607736200000716E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-9.6363618997524103</v>
+        <v>-9.6360026522982025</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>8.3620039241999997</v>
+        <v>8.3620190917000006</v>
       </c>
       <c r="C212" s="5">
-        <v>-8.2861608800000042E-2</v>
+        <v>-8.2850496399998974E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-11.159388408545901</v>
+        <v>-11.157966585616276</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>8.6532037711999994</v>
+        <v>8.6532183958999997</v>
       </c>
       <c r="C213" s="5">
-        <v>0.29119984699999968</v>
+        <v>0.29119930419999918</v>
       </c>
       <c r="D213" s="5">
-        <v>50.799105797401189</v>
+        <v>50.798881827486532</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>8.7212660367999995</v>
+        <v>8.7212865619999995</v>
       </c>
       <c r="C214" s="5">
-        <v>6.806226560000006E-2</v>
+        <v>6.8068166099999772E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>9.8578876989286801</v>
+        <v>9.8587622241651083</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>8.4986024799000006</v>
+        <v>8.4985897961999992</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.22266355689999884</v>
+        <v>-0.22269676580000031</v>
       </c>
       <c r="D215" s="5">
-        <v>-26.681128228779315</v>
+        <v>-26.684511883529581</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>8.3517816670999991</v>
+        <v>8.3517670081999995</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.14682081280000148</v>
+        <v>-0.1468227879999997</v>
       </c>
       <c r="D216" s="5">
-        <v>-18.870387615797014</v>
+        <v>-18.870643404818598</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>8.5839595527999997</v>
+        <v>8.5839499089999993</v>
       </c>
       <c r="C217" s="5">
-        <v>0.23217788570000053</v>
+        <v>0.23218290079999981</v>
       </c>
       <c r="D217" s="5">
-        <v>38.96401764528936</v>
+        <v>38.965071078364289</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>8.7882810364000008</v>
+        <v>8.7882654180999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.20432148360000113</v>
+        <v>0.20431550910000063</v>
       </c>
       <c r="D218" s="5">
-        <v>32.615805597929956</v>
+        <v>32.614765299636204</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>8.5411298716000008</v>
+        <v>8.5411234696000005</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.24715116479999999</v>
+        <v>-0.24714194849999949</v>
       </c>
       <c r="D219" s="5">
-        <v>-28.987194972374088</v>
+        <v>-28.986319272369109</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>8.5441455812000004</v>
+        <v>8.5441410474000001</v>
       </c>
       <c r="C220" s="5">
-        <v>3.0157095999996386E-3</v>
+        <v>3.0175777999996711E-3</v>
       </c>
       <c r="D220" s="5">
-        <v>0.42452081423056676</v>
+        <v>0.42478463060418026</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>8.4812389252999996</v>
+        <v>8.4812369894999993</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.2906655900000885E-2</v>
+        <v>-6.2904057900000865E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-8.4859237813088342</v>
+        <v>-8.485591708149542</v>
       </c>
       <c r="E221" s="5">
-        <v>-1.2966565997037161</v>
+        <v>-1.29664985951361</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>8.5046348785999992</v>
+        <v>8.5046366900999999</v>
       </c>
       <c r="C222" s="5">
-        <v>2.3395953299999661E-2</v>
+        <v>2.3399700600000628E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>3.360952656298255</v>
+        <v>3.3614999496015097</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>8.5456787011999999</v>
+        <v>8.5456870594000005</v>
       </c>
       <c r="C223" s="5">
-        <v>4.1043822600000723E-2</v>
+        <v>4.1050369300000611E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>5.9474832995777271</v>
+        <v>5.9484559777400081</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>8.4352193713000005</v>
+        <v>8.4352405228999991</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.1104593298999994</v>
+        <v>-0.11044653650000136</v>
       </c>
       <c r="D224" s="5">
-        <v>-14.454364705622691</v>
+        <v>-14.452794617594755</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>8.2774382332999998</v>
+        <v>8.2774606977000005</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.15778113800000071</v>
+        <v>-0.15777982519999867</v>
       </c>
       <c r="D225" s="5">
-        <v>-20.274949062783964</v>
+        <v>-20.274751602553266</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>8.1463035666000003</v>
+        <v>8.1463336086999991</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.13113466669999951</v>
+        <v>-0.13112708900000136</v>
       </c>
       <c r="D226" s="5">
-        <v>-17.438857824111786</v>
+        <v>-17.437892957504531</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>8.0073517985000002</v>
+        <v>8.0073284205000004</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.13895176810000009</v>
+        <v>-0.13900518819999874</v>
       </c>
       <c r="D227" s="5">
-        <v>-18.653319406295331</v>
+        <v>-18.659769015967708</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>7.7439578275000001</v>
+        <v>7.7439361048000004</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.26339397100000017</v>
+        <v>-0.26339231569999999</v>
       </c>
       <c r="D228" s="5">
-        <v>-33.059517638802127</v>
+        <v>-33.059425701620384</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>7.6582799267999997</v>
+        <v>7.6582658892</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.5677900700000365E-2</v>
+        <v>-8.5670215600000432E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-12.497776259345594</v>
+        <v>-12.496755499568135</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>7.4614635837999996</v>
+        <v>7.4614472159999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.19681634300000006</v>
+        <v>-0.19681867320000013</v>
       </c>
       <c r="D230" s="5">
-        <v>-26.833303970627398</v>
+        <v>-26.833620619855701</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>7.5471819387999997</v>
+        <v>7.5471751844000003</v>
       </c>
       <c r="C231" s="5">
-        <v>8.5718355000000024E-2</v>
+        <v>8.572796840000052E-2</v>
       </c>
       <c r="D231" s="5">
-        <v>14.691055725215429</v>
+        <v>14.69284311685839</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>7.3647681626999999</v>
+        <v>7.3647647564999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.18241377609999976</v>
+        <v>-0.18241042790000073</v>
       </c>
       <c r="D232" s="5">
-        <v>-25.442536166564189</v>
+        <v>-25.44214925028324</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>7.4073678185</v>
+        <v>7.4073674155000004</v>
       </c>
       <c r="C233" s="5">
-        <v>4.2599655800000136E-2</v>
+        <v>4.260265900000082E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>7.1662325625553303</v>
+        <v>7.1667573707253629</v>
       </c>
       <c r="E233" s="5">
-        <v>-12.661724498723681</v>
+        <v>-12.661709315863689</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>7.0050549151999997</v>
+        <v>7.0050571703999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.40231290330000036</v>
+        <v>-0.40231024510000069</v>
       </c>
       <c r="D234" s="5">
-        <v>-48.835161713228928</v>
+        <v>-48.834930645633577</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>6.8422307361000003</v>
+        <v>6.8422409175999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.16282417909999936</v>
+        <v>-0.16281625279999989</v>
       </c>
       <c r="D235" s="5">
-        <v>-24.589111874929781</v>
+        <v>-24.588056629631339</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>6.8402136308000001</v>
+        <v>6.8402331969999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.0171053000002104E-3</v>
+        <v>-2.0077205999999848E-3</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.35318971770720298</v>
+        <v>-0.35154861074828681</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>6.5046637689000004</v>
+        <v>6.5046870501000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.33554986189999969</v>
+        <v>-0.33554614689999962</v>
       </c>
       <c r="D237" s="5">
-        <v>-45.315752302467175</v>
+        <v>-45.315280690471241</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>6.6573509368000003</v>
+        <v>6.6573824550999996</v>
       </c>
       <c r="C238" s="5">
-        <v>0.15268716789999992</v>
+        <v>0.15269540499999934</v>
       </c>
       <c r="D238" s="5">
-        <v>32.10497793859706</v>
+        <v>32.106809244571231</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>6.7010146982999998</v>
+        <v>6.7009859017000002</v>
       </c>
       <c r="C239" s="5">
-        <v>4.3663761499999509E-2</v>
+        <v>4.3603446600000595E-2</v>
       </c>
       <c r="D239" s="5">
-        <v>8.1606862425307902</v>
+        <v>8.1489643691809999</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>6.7070644233000003</v>
+        <v>6.7070401563999997</v>
       </c>
       <c r="C240" s="5">
-        <v>6.0497250000004499E-3</v>
+        <v>6.0542546999995395E-3</v>
       </c>
       <c r="D240" s="5">
-        <v>1.0887643865621133</v>
+        <v>1.0895883540029239</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>6.7296811437999997</v>
+        <v>6.7296647855999998</v>
       </c>
       <c r="C241" s="5">
-        <v>2.261672049999941E-2</v>
+        <v>2.2624629200000079E-2</v>
       </c>
       <c r="D241" s="5">
-        <v>4.1223871653769617</v>
+        <v>4.123870744992697</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>6.6503683226000003</v>
+        <v>6.6503536616999996</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.9312821199999384E-2</v>
+        <v>-7.9311123900000169E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-13.260975204276114</v>
+        <v>-13.260739728212734</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>6.6697121079999997</v>
+        <v>6.6697061836999998</v>
       </c>
       <c r="C243" s="5">
-        <v>1.9343785399999369E-2</v>
+        <v>1.935252200000015E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>3.5467982398736053</v>
+        <v>3.548433820832142</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>6.5782961077</v>
+        <v>6.5782947406999996</v>
       </c>
       <c r="C244" s="5">
-        <v>-9.1416000299999745E-2</v>
+        <v>-9.1411443000000148E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-15.26243888892993</v>
+        <v>-15.261746985235892</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>6.5208685541999998</v>
+        <v>6.5208702910999996</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.7427553500000172E-2</v>
+        <v>-5.7424449600000038E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-9.9871878408951513</v>
+        <v>-9.9866756685750619</v>
       </c>
       <c r="E245" s="5">
-        <v>-11.967804030008566</v>
+        <v>-11.967775792314495</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>6.6985902256000003</v>
+        <v>6.6985926189000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.1777216714000005</v>
+        <v>0.17772232780000063</v>
       </c>
       <c r="D246" s="5">
-        <v>38.081528533441933</v>
+        <v>38.081679192427245</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>6.4297524368000003</v>
+        <v>6.4297637751999996</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.26883778879999998</v>
+        <v>-0.2688288437000006</v>
       </c>
       <c r="D247" s="5">
-        <v>-38.831182678478527</v>
+        <v>-38.830150525602527</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>6.6259242606999997</v>
+        <v>6.6259423263999997</v>
       </c>
       <c r="C248" s="5">
-        <v>0.19617182389999943</v>
+        <v>0.19617855120000005</v>
       </c>
       <c r="D248" s="5">
-        <v>43.42557068783006</v>
+        <v>43.427228275490926</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>6.5275758485999997</v>
+        <v>6.5275999136999996</v>
       </c>
       <c r="C249" s="5">
-        <v>-9.8348412100000004E-2</v>
+        <v>-9.8342412700000104E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-16.42709169459571</v>
+        <v>-16.426128766938476</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>6.5777072362000002</v>
+        <v>6.5777362283</v>
       </c>
       <c r="C250" s="5">
-        <v>5.0131387600000465E-2</v>
+        <v>5.0136314600000453E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>9.6153448741483452</v>
+        <v>9.6162931972986208</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>6.0982052712000003</v>
+        <v>6.0981783825000004</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.47950196499999986</v>
+        <v>-0.4795578457999996</v>
       </c>
       <c r="D251" s="5">
-        <v>-59.679121029819314</v>
+        <v>-59.683386871333695</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>6.0677349078000002</v>
+        <v>6.0677130995999997</v>
       </c>
       <c r="C252" s="5">
-        <v>-3.0470363400000089E-2</v>
+        <v>-3.0465282900000723E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-5.8338713208165967</v>
+        <v>-5.8329501921493998</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>6.1066341590000004</v>
+        <v>6.1066187322000003</v>
       </c>
       <c r="C253" s="5">
-        <v>3.8899251200000151E-2</v>
+        <v>3.8905632600000573E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>7.9701359229717106</v>
+        <v>7.9715195378013082</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>6.1447687575999996</v>
+        <v>6.1447569237000002</v>
       </c>
       <c r="C254" s="5">
-        <v>3.8134598599999237E-2</v>
+        <v>3.8138191499999863E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>7.756554183462927</v>
+        <v>7.7573305351201549</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>6.0957971721000002</v>
+        <v>6.0957925534999999</v>
       </c>
       <c r="C255" s="5">
-        <v>-4.897158549999947E-2</v>
+        <v>-4.8964370200000218E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-9.1553053314405215</v>
+        <v>-9.1540318453848251</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>6.0939747696</v>
+        <v>6.0939751309999997</v>
       </c>
       <c r="C256" s="5">
-        <v>-1.8224025000002086E-3</v>
+        <v>-1.8174225000002764E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.35816328291299326</v>
+        <v>-0.35718642025007741</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>6.1326905953999997</v>
+        <v>6.1326937384000004</v>
       </c>
       <c r="C257" s="5">
-        <v>3.871582579999977E-2</v>
+        <v>3.8718607400000771E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>7.8958722817642712</v>
+        <v>7.8964590574747806</v>
       </c>
       <c r="E257" s="5">
-        <v>-5.9528566719839855</v>
+        <v>-5.9528335233074881</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>6.1964555199999998</v>
+        <v>6.1964575321000002</v>
       </c>
       <c r="C258" s="5">
-        <v>6.376492460000005E-2</v>
+        <v>6.3763793699999738E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>13.215890377353867</v>
+        <v>13.215635259601655</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>6.1129598946000003</v>
+        <v>6.1129712526000004</v>
       </c>
       <c r="C259" s="5">
-        <v>-8.349562539999944E-2</v>
+        <v>-8.348627949999976E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>-15.023562584383932</v>
+        <v>-15.021999037393652</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>6.0357309097999998</v>
+        <v>6.0357416375000001</v>
       </c>
       <c r="C260" s="5">
-        <v>-7.7228984800000511E-2</v>
+        <v>-7.722961510000026E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>-14.150083892829024</v>
+        <v>-14.150166982509194</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>6.0346795754000002</v>
+        <v>6.0346983114999997</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.0513343999996039E-3</v>
+        <v>-1.0433260000004552E-3</v>
       </c>
       <c r="D261" s="5">
-        <v>-0.20882199082570274</v>
+        <v>-0.20723246108460547</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>6.0819954572999997</v>
+        <v>6.0820204970000002</v>
       </c>
       <c r="C262" s="5">
-        <v>4.7315881899999468E-2</v>
+        <v>4.7322185500000558E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>9.8253293867535128</v>
+        <v>9.8266634809327069</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>6.0950242538000001</v>
+        <v>6.0949980318000003</v>
       </c>
       <c r="C263" s="5">
-        <v>1.3028796500000439E-2</v>
+        <v>1.2977534800000079E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>2.6011339145320278</v>
+        <v>2.5907685810406145</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>6.1620866446999996</v>
+        <v>6.1620669078999999</v>
       </c>
       <c r="C264" s="5">
-        <v>6.7062390899999436E-2</v>
+        <v>6.7068876099999564E-2</v>
       </c>
       <c r="D264" s="5">
-        <v>14.032422271671052</v>
+        <v>14.033926498229764</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>6.0997045254</v>
+        <v>6.0996913152000003</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.2382119299999594E-2</v>
+        <v>-6.2375592699999594E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-11.494151900369099</v>
+        <v>-11.493050279989102</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>6.1391123467000002</v>
+        <v>6.1391051026000003</v>
       </c>
       <c r="C266" s="5">
-        <v>3.9407821300000201E-2</v>
+        <v>3.9413787400000011E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>8.0342342424948967</v>
+        <v>8.0355121502863724</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>6.2232768932000004</v>
+        <v>6.223275289</v>
       </c>
       <c r="C267" s="5">
-        <v>8.416454650000027E-2</v>
+        <v>8.4170186399999736E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>17.75043527905067</v>
+        <v>17.751738385021309</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>6.4991514670999999</v>
+        <v>6.4991555517000004</v>
       </c>
       <c r="C268" s="5">
-        <v>0.27587457389999948</v>
+        <v>0.27588026270000032</v>
       </c>
       <c r="D268" s="5">
-        <v>68.286938127400873</v>
+        <v>68.288727880711235</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>6.4254843742999999</v>
+        <v>6.4254860203000002</v>
       </c>
       <c r="C269" s="5">
-        <v>-7.3667092800000056E-2</v>
+        <v>-7.366953140000021E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-12.78512589791826</v>
+        <v>-12.785515553312477</v>
       </c>
       <c r="E269" s="5">
-        <v>4.7743119328344852</v>
+        <v>4.7742850758496935</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>6.4913547565999998</v>
+        <v>6.4913564933999996</v>
       </c>
       <c r="C270" s="5">
-        <v>6.5870382299999974E-2</v>
+        <v>6.5870473099999494E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>13.019574887805007</v>
+        <v>13.019590333149011</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>6.4860988398000003</v>
+        <v>6.4861100394999998</v>
       </c>
       <c r="C271" s="5">
-        <v>-5.2559167999994827E-3</v>
+        <v>-5.2464538999998922E-3</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.96730020919648663</v>
+        <v>-0.96556613188293339</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>6.5353860551</v>
+        <v>6.5353907822000004</v>
       </c>
       <c r="C272" s="5">
-        <v>4.9287215299999687E-2</v>
+        <v>4.9280742700000602E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>9.509605770974261</v>
+        <v>9.5082871773544788</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>6.5262638669999999</v>
+        <v>6.5262733324999997</v>
       </c>
       <c r="C273" s="5">
-        <v>-9.1221881000000948E-3</v>
+        <v>-9.1174497000006127E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.6621785409465906</v>
+        <v>-1.6613205658735697</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>6.4849274121000002</v>
+        <v>6.4849452134999996</v>
       </c>
       <c r="C274" s="5">
-        <v>-4.1336454899999708E-2</v>
+        <v>-4.1328119000000108E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-7.3413682497197925</v>
+        <v>-7.3399286912563477</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>6.4948089074000004</v>
+        <v>6.4947896023</v>
       </c>
       <c r="C275" s="5">
-        <v>9.8814953000001537E-3</v>
+        <v>9.844388800000381E-3</v>
       </c>
       <c r="D275" s="5">
-        <v>1.8439184734142522</v>
+        <v>1.8369312847678287</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>6.5617121288</v>
+        <v>6.5616966630000002</v>
       </c>
       <c r="C276" s="5">
-        <v>6.6903221399999602E-2</v>
+        <v>6.6907060700000187E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>13.086183899811665</v>
+        <v>13.087019041503044</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>6.7108886091000004</v>
+        <v>6.7108777581999997</v>
       </c>
       <c r="C277" s="5">
-        <v>0.14917648030000041</v>
+        <v>0.14918109519999945</v>
       </c>
       <c r="D277" s="5">
-        <v>30.964708954117228</v>
+        <v>30.96587203308896</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>6.7522214702000003</v>
+        <v>6.7522155616999999</v>
       </c>
       <c r="C278" s="5">
-        <v>4.1332861099999896E-2</v>
+        <v>4.133780350000027E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>7.6464667740660186</v>
+        <v>7.6474250882680783</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>6.7508491360000003</v>
+        <v>6.7508624939999997</v>
       </c>
       <c r="C279" s="5">
-        <v>-1.3723342000000471E-3</v>
+        <v>-1.35306770000021E-3</v>
       </c>
       <c r="D279" s="5">
-        <v>-0.24361781520733095</v>
+        <v>-0.24020159004407571</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>6.8037292887999996</v>
+        <v>6.8037335181999996</v>
       </c>
       <c r="C280" s="5">
-        <v>5.2880152799999358E-2</v>
+        <v>5.2871024199999894E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>9.8154563424121442</v>
+        <v>9.8136680132211893</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>6.8194150834</v>
+        <v>6.8194113063000001</v>
       </c>
       <c r="C281" s="5">
-        <v>1.5685794600000413E-2</v>
+        <v>1.5677788100000534E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>2.8019154099603094</v>
+        <v>2.8004652912943406</v>
       </c>
       <c r="E281" s="5">
-        <v>6.1307550707866421</v>
+        <v>6.1306691004458624</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>6.8846044256000001</v>
+        <v>6.8846049234000004</v>
       </c>
       <c r="C282" s="5">
-        <v>6.5189342200000056E-2</v>
+        <v>6.5193617100000267E-2</v>
       </c>
       <c r="D282" s="5">
-        <v>12.094006018407777</v>
+        <v>12.094848315070706</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>6.9592900341000004</v>
+        <v>6.9592992668000004</v>
       </c>
       <c r="C283" s="5">
-        <v>7.4685608500000278E-2</v>
+        <v>7.4694343400000029E-2</v>
       </c>
       <c r="D283" s="5">
-        <v>13.823343093445551</v>
+        <v>13.825056419301674</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>6.9407584639</v>
+        <v>6.9407557768999997</v>
       </c>
       <c r="C284" s="5">
-        <v>-1.8531570200000402E-2</v>
+        <v>-1.8543489900000765E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-3.1490379768340904</v>
+        <v>-3.1510297607313942</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>6.9093696144000001</v>
+        <v>6.9093708907</v>
       </c>
       <c r="C285" s="5">
-        <v>-3.1388849499999871E-2</v>
+        <v>-3.1384886199999684E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-5.293904392693416</v>
+        <v>-5.2932544940651916</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>6.8826312785999999</v>
+        <v>6.8826466163999998</v>
       </c>
       <c r="C286" s="5">
-        <v>-2.6738335800000179E-2</v>
+        <v>-2.6724274300000239E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>-4.5462626803628003</v>
+        <v>-4.5439216413485584</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>6.8909414925999997</v>
+        <v>6.8909373399999998</v>
       </c>
       <c r="C287" s="5">
-        <v>8.3102139999997604E-3</v>
+        <v>8.2907236000000495E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>1.4585624906395367</v>
+        <v>1.4551156844299973</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>6.8679902329000004</v>
+        <v>6.8679851419000002</v>
       </c>
       <c r="C288" s="5">
-        <v>-2.2951259699999227E-2</v>
+        <v>-2.2952198099999599E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-3.9243623127495852</v>
+        <v>-3.9245221606805769</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>6.8214131393999997</v>
+        <v>6.8214058666000001</v>
       </c>
       <c r="C289" s="5">
-        <v>-4.6577093500000721E-2</v>
+        <v>-4.6579275300000056E-2</v>
       </c>
       <c r="D289" s="5">
-        <v>-7.841326631979606</v>
+        <v>-7.8416859477567709</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>6.7518479055</v>
+        <v>6.7518322975</v>
       </c>
       <c r="C290" s="5">
-        <v>-6.956523389999969E-2</v>
+        <v>-6.9573569100000121E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-11.574084065931078</v>
+        <v>-11.575405662902138</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>6.7698261362999999</v>
+        <v>6.7698330188</v>
       </c>
       <c r="C291" s="5">
-        <v>1.7978230799999828E-2</v>
+        <v>1.8000721299999967E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>3.2424672609686622</v>
+        <v>3.2465908174843738</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>6.7048336853999997</v>
+        <v>6.7048151111000003</v>
       </c>
       <c r="C292" s="5">
-        <v>-6.4992450900000165E-2</v>
+        <v>-6.5017907699999711E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>-10.931132102712017</v>
+        <v>-10.935179583518472</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>6.6316344548000004</v>
+        <v>6.6316138492999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-7.3199230599999332E-2</v>
+        <v>-7.3201261800000417E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-12.342145568862339</v>
+        <v>-12.342499918271555</v>
       </c>
       <c r="E293" s="5">
-        <v>-2.753617814775644</v>
+        <v>-2.7538661119693275</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>6.2930591592000003</v>
+        <v>6.2930651203999997</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.3385752956000001</v>
+        <v>-0.33854872890000021</v>
       </c>
       <c r="D294" s="5">
-        <v>-46.679425249949979</v>
+        <v>-46.676830977001273</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>6.5542612595999996</v>
+        <v>6.5542888750000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.26120210039999936</v>
+        <v>0.26122375460000047</v>
       </c>
       <c r="D295" s="5">
-        <v>62.908300299247344</v>
+        <v>62.914685275506407</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>6.3728519006999997</v>
+        <v>6.3728751380000004</v>
       </c>
       <c r="C296" s="5">
-        <v>-0.18140935889999987</v>
+        <v>-0.18141373699999974</v>
       </c>
       <c r="D296" s="5">
-        <v>-28.596265572071943</v>
+        <v>-28.596751446813162</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>6.7969535249000002</v>
+        <v>6.7969782868999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.42410162420000042</v>
+        <v>0.42410314889999956</v>
       </c>
       <c r="D297" s="5">
-        <v>116.65349171290798</v>
+        <v>116.65348341275545</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>6.6728233952</v>
+        <v>6.6728514236000001</v>
       </c>
       <c r="C298" s="5">
-        <v>-0.12413012970000015</v>
+        <v>-0.12412686329999989</v>
       </c>
       <c r="D298" s="5">
-        <v>-19.84253657801688</v>
+        <v>-19.842000538271677</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>6.6784374939999998</v>
+        <v>6.6784500638999997</v>
       </c>
       <c r="C299" s="5">
-        <v>5.6140987999997449E-3</v>
+        <v>5.5986402999996798E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>1.014290336511614</v>
+        <v>1.0114803050572441</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>6.6532197519</v>
+        <v>6.6532103715000002</v>
       </c>
       <c r="C300" s="5">
-        <v>-2.5217742099999718E-2</v>
+        <v>-2.5239692399999569E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>-4.4382639625031528</v>
+        <v>-4.4420390331349928</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>6.6320493457999996</v>
+        <v>6.6320190322999997</v>
       </c>
       <c r="C301" s="5">
-        <v>-2.1170406100000427E-2</v>
+        <v>-2.1191339200000492E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-3.7522536987756983</v>
+        <v>-3.7559043428297745</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>6.6599581231</v>
+        <v>6.6598912702000002</v>
       </c>
       <c r="C302" s="5">
-        <v>2.7908777300000409E-2</v>
+        <v>2.7872237900000485E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>5.1683338656630884</v>
+        <v>5.1614342286780523</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>6.4733399658000002</v>
+        <v>6.4733149350000003</v>
       </c>
       <c r="C303" s="5">
-        <v>-0.18661815729999987</v>
+        <v>-0.18657633519999983</v>
       </c>
       <c r="D303" s="5">
-        <v>-28.897804825296213</v>
+        <v>-28.892539091526547</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>6.4987047659000003</v>
+        <v>6.4986204563000003</v>
       </c>
       <c r="C304" s="5">
-        <v>2.5364800100000195E-2</v>
+        <v>2.5305521299999967E-2</v>
       </c>
       <c r="D304" s="5">
-        <v>4.8046859119105445</v>
+        <v>4.7932335433629847</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>6.4405151017</v>
+        <v>6.4404648469000003</v>
       </c>
       <c r="C305" s="5">
-        <v>-5.8189664200000379E-2</v>
+        <v>-5.8155609399999975E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>-10.231174279516752</v>
+        <v>-10.225604385257526</v>
       </c>
       <c r="E305" s="5">
-        <v>-2.8819343768513583</v>
+        <v>-2.8823904217549767</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>6.5778814244000001</v>
+        <v>6.5779115322999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.13736632270000015</v>
+        <v>0.1374466853999996</v>
       </c>
       <c r="D306" s="5">
-        <v>28.82058010796742</v>
+        <v>28.839719236527685</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>6.9429188215000002</v>
+        <v>6.9430199353999997</v>
       </c>
       <c r="C307" s="5">
-        <v>0.36503739710000005</v>
+        <v>0.36510840309999981</v>
       </c>
       <c r="D307" s="5">
-        <v>91.193253428826765</v>
+        <v>91.216166704722795</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>6.7792130073000001</v>
+        <v>6.7793325369000002</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.16370581420000008</v>
+        <v>-0.16368739849999958</v>
       </c>
       <c r="D308" s="5">
-        <v>-24.898897857157777</v>
+        <v>-24.896132766317926</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>6.9954212017000001</v>
+        <v>6.9955387581000004</v>
       </c>
       <c r="C309" s="5">
-        <v>0.21620819440000005</v>
+        <v>0.21620622120000021</v>
       </c>
       <c r="D309" s="5">
-        <v>45.75218297959325</v>
+        <v>45.750736536451697</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>6.8669444781999998</v>
+        <v>6.8670328184000002</v>
       </c>
       <c r="C310" s="5">
-        <v>-0.12847672350000039</v>
+        <v>-0.12850593970000013</v>
       </c>
       <c r="D310" s="5">
-        <v>-19.9436096497259</v>
+        <v>-19.94739476857087</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>6.877365717</v>
+        <v>6.8773196554</v>
       </c>
       <c r="C311" s="5">
-        <v>1.0421238800000232E-2</v>
+        <v>1.0286836999999771E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>1.8363912602795907</v>
+        <v>1.8124885091624243</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>7.1728514991000001</v>
+        <v>7.1728276314999997</v>
       </c>
       <c r="C312" s="5">
-        <v>0.29548578210000009</v>
+        <v>0.29550797609999968</v>
       </c>
       <c r="D312" s="5">
-        <v>65.667242318973138</v>
+        <v>65.673942216959119</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>6.8575616570999998</v>
+        <v>6.8575088414999996</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.31528984200000032</v>
+        <v>-0.31531879000000007</v>
       </c>
       <c r="D313" s="5">
-        <v>-41.691136422006196</v>
+        <v>-41.6941970935057</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>6.7692117472</v>
+        <v>6.7690712948999998</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.8349909899999801E-2</v>
+        <v>-8.8437546599999806E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-14.410489950114268</v>
+        <v>-14.42388921374712</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>6.5690260278999997</v>
+        <v>6.5689084893</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.20018571930000029</v>
+        <v>-0.20016280559999977</v>
       </c>
       <c r="D315" s="5">
-        <v>-30.248331865777356</v>
+        <v>-30.245941380762421</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>6.7813831048999997</v>
+        <v>6.7811734789000004</v>
       </c>
       <c r="C316" s="5">
-        <v>0.21235707700000006</v>
+        <v>0.2122649896000004</v>
       </c>
       <c r="D316" s="5">
-        <v>46.489861227398691</v>
+        <v>46.466976405318029</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>6.7316716320000003</v>
+        <v>6.7314735772000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-4.9711472899999443E-2</v>
+        <v>-4.9699901700000382E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-8.4505544904927667</v>
+        <v>-8.4489168158647043</v>
       </c>
       <c r="E317" s="5">
-        <v>4.5207025478932295</v>
+        <v>4.5184429574221197</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>6.6610058346000001</v>
+        <v>6.6608509385000003</v>
       </c>
       <c r="C318" s="5">
-        <v>-7.066579740000023E-2</v>
+        <v>-7.062263869999974E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-11.894566708582044</v>
+        <v>-11.888045951462678</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>6.5445020801</v>
+        <v>6.5443731515000003</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.11650375450000006</v>
+        <v>-0.116477787</v>
       </c>
       <c r="D319" s="5">
-        <v>-19.082668505492649</v>
+        <v>-19.079217522651447</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>6.4919198645999998</v>
+        <v>6.4935348881000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-5.2582215500000196E-2</v>
+        <v>-5.0838263400000194E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-9.2266250440800501</v>
+        <v>-8.9337428012184255</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>6.4003473969</v>
+        <v>6.4002314011000001</v>
       </c>
       <c r="C321" s="5">
-        <v>-9.1572467699999827E-2</v>
+        <v>-9.3303487000000018E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-15.673366557676882</v>
+        <v>-15.942982555479791</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>6.3652462345999998</v>
+        <v>6.3651405055000003</v>
       </c>
       <c r="C322" s="5">
-        <v>-3.5101162300000155E-2</v>
+        <v>-3.5090895599999783E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>-6.3861863945510189</v>
+        <v>-6.3844867093019841</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>6.3770881119</v>
+        <v>6.3768270972999996</v>
       </c>
       <c r="C323" s="5">
-        <v>1.1841877300000192E-2</v>
+        <v>1.1686591799999313E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.2554602789697675</v>
+        <v>2.2256219223052209</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>6.3398418728000001</v>
+        <v>6.3397099097999998</v>
       </c>
       <c r="C324" s="5">
-        <v>-3.7246239099999912E-2</v>
+        <v>-3.7117187499999815E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>-6.7879414662462274</v>
+        <v>-6.7654383190688723</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>6.3681694794999997</v>
+        <v>6.3680252089999998</v>
       </c>
       <c r="C325" s="5">
-        <v>2.8327606699999563E-2</v>
+        <v>2.8315299199999977E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>5.4955753143230979</v>
+        <v>5.4932458611026691</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>6.4810443511000004</v>
+        <v>6.4808203019999997</v>
       </c>
       <c r="C326" s="5">
-        <v>0.11287487160000076</v>
+        <v>0.1127950929999999</v>
       </c>
       <c r="D326" s="5">
-        <v>23.470886183936535</v>
+        <v>23.453233123169849</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>6.5569906353</v>
+        <v>6.5568207323000003</v>
       </c>
       <c r="C327" s="5">
-        <v>7.5946284199999603E-2</v>
+        <v>7.6000430300000588E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>15.00450148065724</v>
+        <v>15.016451208533033</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>6.5666060984000003</v>
+        <v>6.5663434617999998</v>
       </c>
       <c r="C328" s="5">
-        <v>9.6154631000002766E-3</v>
+        <v>9.5227294999995493E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>1.7739960854206593</v>
+        <v>1.7567962844484919</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>6.5282695675999998</v>
+        <v>6.5280233145000004</v>
       </c>
       <c r="C329" s="5">
-        <v>-3.8336530800000546E-2</v>
+        <v>-3.8320147299999441E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>-6.7850948783499838</v>
+        <v>-6.7825502542261713</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.0215684234076168</v>
+        <v>-3.0223733387159224</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>6.6348229750999996</v>
+        <v>6.6345791624999997</v>
       </c>
       <c r="C330" s="5">
-        <v>0.10655340749999986</v>
+        <v>0.10655584799999929</v>
       </c>
       <c r="D330" s="5">
-        <v>21.443738646943487</v>
+        <v>21.445157590613984</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>6.6381437964999996</v>
+        <v>6.6378594392999997</v>
       </c>
       <c r="C331" s="5">
-        <v>3.3208214000000069E-3</v>
+        <v>3.2802767999999816E-3</v>
       </c>
       <c r="D331" s="5">
-        <v>0.60227288544183466</v>
+        <v>0.59492152526983144</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>6.5828521957000001</v>
+        <v>6.5860345203000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-5.5291600799999507E-2</v>
+        <v>-5.1824918999999525E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-9.5498321583975976</v>
+        <v>-8.9769441068513149</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>6.6110072025999997</v>
+        <v>6.6105839017000001</v>
       </c>
       <c r="C333" s="5">
-        <v>2.8155006899999613E-2</v>
+        <v>2.4549381399999959E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>5.2548982124906551</v>
+        <v>4.5658392823280991</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>6.7856516309000003</v>
+        <v>6.7851799355000004</v>
       </c>
       <c r="C334" s="5">
-        <v>0.1746444283000006</v>
+        <v>0.17459603380000033</v>
       </c>
       <c r="D334" s="5">
-        <v>36.737347634120113</v>
+        <v>36.728349025911932</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>6.8003666876000004</v>
+        <v>6.7996903978000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.4715056700000062E-2</v>
+        <v>1.4510462299999638E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>2.633528440448285</v>
+        <v>2.5966634742856431</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>6.8650043374000003</v>
+        <v>6.8646609036999999</v>
       </c>
       <c r="C336" s="5">
-        <v>6.4637649799999863E-2</v>
+        <v>6.4970505899999864E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>12.021611654863307</v>
+        <v>12.088072706032715</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>6.9055473969000003</v>
+        <v>6.9052696720000002</v>
       </c>
       <c r="C337" s="5">
-        <v>4.0543059500000034E-2</v>
+        <v>4.0608768300000264E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>7.3216975923681593</v>
+        <v>7.3343316257603153</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>6.9048188052999997</v>
+        <v>6.9044851576999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-7.2859160000060541E-4</v>
+        <v>-7.8451430000026079E-4</v>
       </c>
       <c r="D338" s="5">
-        <v>-0.12653634688177817</v>
+        <v>-0.13624799221878536</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>6.6418443411999997</v>
+        <v>6.6417176386000003</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.26297446410000003</v>
+        <v>-0.26276751909999962</v>
       </c>
       <c r="D339" s="5">
-        <v>-37.246654796910249</v>
+        <v>-37.224627862076034</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>6.9403010126</v>
+        <v>6.9401573346000003</v>
       </c>
       <c r="C340" s="5">
-        <v>0.29845667140000032</v>
+        <v>0.29843969599999998</v>
       </c>
       <c r="D340" s="5">
-        <v>69.463185073884375</v>
+        <v>69.459879357750552</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>7.0045051439000003</v>
+        <v>7.0043875579000003</v>
       </c>
       <c r="C341" s="5">
-        <v>6.4204131300000356E-2</v>
+        <v>6.4230223300000056E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>11.683706659195714</v>
+        <v>11.688953497241727</v>
       </c>
       <c r="E341" s="5">
-        <v>7.2949741331695739</v>
+        <v>7.297220313872077</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>6.9932260102999999</v>
+        <v>6.9930608990999996</v>
       </c>
       <c r="C342" s="5">
-        <v>-1.1279133600000435E-2</v>
+        <v>-1.1326658800000722E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-1.9153000936702025</v>
+        <v>-1.9233306702802433</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>7.0176010700999996</v>
+        <v>7.0172822777999997</v>
       </c>
       <c r="C343" s="5">
-        <v>2.4375059799999654E-2</v>
+        <v>2.4221378700000074E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>4.2637508152656434</v>
+        <v>4.2364563159358326</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>7.0629304666000001</v>
+        <v>7.0681045942000003</v>
       </c>
       <c r="C344" s="5">
-        <v>4.5329396500000563E-2</v>
+        <v>5.0822316400000567E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>8.032656119091385</v>
+        <v>9.0456257455222335</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>7.1306165478999999</v>
+        <v>7.1289729916000004</v>
       </c>
       <c r="C345" s="5">
-        <v>6.7686081299999756E-2</v>
+        <v>6.0868397400000163E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>12.125869474294815</v>
+        <v>10.837831742726944</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>7.1232328629000001</v>
+        <v>7.1224140920999996</v>
       </c>
       <c r="C346" s="5">
-        <v>-7.3836849999997511E-3</v>
+        <v>-6.5588995000007699E-3</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.235536066322751</v>
+        <v>-1.0984715717560101</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>6.9258192179</v>
+        <v>6.9241662712999998</v>
       </c>
       <c r="C347" s="5">
-        <v>-0.19741364500000014</v>
+        <v>-0.19824782079999981</v>
       </c>
       <c r="D347" s="5">
-        <v>-28.627959967819216</v>
+        <v>-28.733862450310266</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>7.0722380703000001</v>
+        <v>7.0717290543000004</v>
       </c>
       <c r="C348" s="5">
-        <v>0.14641885240000008</v>
+        <v>0.14756278300000059</v>
       </c>
       <c r="D348" s="5">
-        <v>28.537144441861351</v>
+        <v>28.794552979180299</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>7.0204812374000003</v>
+        <v>7.0201438554999998</v>
       </c>
       <c r="C349" s="5">
-        <v>-5.1756832899999772E-2</v>
+        <v>-5.1585198800000676E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-8.436974392901309</v>
+        <v>-8.4106900714463588</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>7.0144503038000003</v>
+        <v>7.0141572492000002</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.0309335999999547E-3</v>
+        <v>-5.9866062999995862E-3</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.0260015085920893</v>
+        <v>-1.0185444599962845</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>7.0229532813000004</v>
+        <v>7.0230935979</v>
       </c>
       <c r="C351" s="5">
-        <v>8.502977500000064E-3</v>
+        <v>8.9363486999998187E-3</v>
       </c>
       <c r="D351" s="5">
-        <v>1.4643880729080738</v>
+        <v>1.5396121176763478</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>7.0236232994999996</v>
+        <v>7.0238701339</v>
       </c>
       <c r="C352" s="5">
-        <v>6.7001819999923384E-4</v>
+        <v>7.7653600000004985E-4</v>
       </c>
       <c r="D352" s="5">
-        <v>0.11454495425933242</v>
+        <v>0.13276344347865621</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>6.9879943742000004</v>
+        <v>6.9883567924000003</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.5628925299999281E-2</v>
+        <v>-3.551334149999974E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-5.9202770327935639</v>
+        <v>-5.9014003447605878</v>
       </c>
       <c r="E353" s="5">
-        <v>-0.23571643336401937</v>
+        <v>-0.22886748295244397</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>6.9726540243999997</v>
+        <v>6.9730275116999998</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.5340349800000652E-2</v>
+        <v>-1.5329280700000503E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-2.6027178696416464</v>
+        <v>-2.6007291748694872</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>7.0150221911999999</v>
+        <v>7.0152506581000003</v>
       </c>
       <c r="C355" s="5">
-        <v>4.2368166800000218E-2</v>
+        <v>4.2223146400000466E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>7.5402872804982479</v>
+        <v>7.5131964232267423</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>7.1495473526</v>
+        <v>7.1553611838000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.13452516140000004</v>
+        <v>0.14011052569999993</v>
       </c>
       <c r="D356" s="5">
-        <v>25.601253133428202</v>
+        <v>26.782820780032758</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>7.0442950927999997</v>
+        <v>7.0407946567000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.1052522598000003</v>
+        <v>-0.11456652710000004</v>
       </c>
       <c r="D357" s="5">
-        <v>-16.303378854789919</v>
+        <v>-17.608689171428836</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>7.0580278926000002</v>
+        <v>7.0576180656999998</v>
       </c>
       <c r="C358" s="5">
-        <v>1.3732799800000528E-2</v>
+        <v>1.6823408999999678E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>2.3646380424451108</v>
+        <v>2.9052861583982459</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>7.1567831062999998</v>
+        <v>7.1525187053000003</v>
       </c>
       <c r="C359" s="5">
-        <v>9.8755213699999622E-2</v>
+        <v>9.4900639600000503E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>18.144585860106588</v>
+        <v>17.3843505663813</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>7.1650591774999999</v>
+        <v>7.1647940395000003</v>
       </c>
       <c r="C360" s="5">
-        <v>8.276071200000068E-3</v>
+        <v>1.2275334199999932E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>1.3965344646620581</v>
+        <v>2.0790219436068291</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>7.2281574218999998</v>
+        <v>7.2279028100999998</v>
       </c>
       <c r="C361" s="5">
-        <v>6.3098244399999892E-2</v>
+        <v>6.3108770599999531E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>11.09483028250342</v>
+        <v>11.097202454336585</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>7.2101558133000001</v>
+        <v>7.2097532424999997</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.8001608599999663E-2</v>
+        <v>-1.8149567600000083E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-2.9479818810044023</v>
+        <v>-2.9719815857788157</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>7.3196522603999998</v>
+        <v>7.320710826</v>
       </c>
       <c r="C363" s="5">
-        <v>0.10949644709999973</v>
+        <v>0.11095758350000029</v>
       </c>
       <c r="D363" s="5">
-        <v>19.825593943699758</v>
+        <v>20.114161596476986</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>7.3041088598000004</v>
+        <v>7.3062928191000003</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.554340059999948E-2</v>
+        <v>-1.4418006899999725E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.5186676530334684</v>
+        <v>-2.3379450430841775</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>7.2603828273</v>
+        <v>7.2609276346999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-4.37260325000004E-2</v>
+        <v>-4.536518440000048E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-6.9519226854683041</v>
+        <v>-7.2016153757984647</v>
       </c>
       <c r="E365" s="5">
-        <v>3.8979489466343997</v>
+        <v>3.9003566989657124</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>7.3561026495000004</v>
+        <v>7.3568748699000004</v>
       </c>
       <c r="C366" s="5">
-        <v>9.5719822200000415E-2</v>
+        <v>9.5947235200000591E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>17.019737633633959</v>
+        <v>17.061782081413334</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>7.3072301029000002</v>
+        <v>7.3075201130999998</v>
       </c>
       <c r="C367" s="5">
-        <v>-4.8872546600000177E-2</v>
+        <v>-4.9354756800000565E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-7.6876026164367843</v>
+        <v>-7.7598925669101204</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>7.3440277360000001</v>
+        <v>7.3506747220999999</v>
       </c>
       <c r="C368" s="5">
-        <v>3.6797633099999949E-2</v>
+        <v>4.3154609000000121E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>6.2131526682909888</v>
+        <v>7.3213748832054337</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>6.3482074527999997</v>
+        <v>6.3422171375999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.99582028320000049</v>
+        <v>-1.0084575845000003</v>
       </c>
       <c r="D369" s="5">
-        <v>-82.597901335343835</v>
+        <v>-82.979715247067659</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>6.6902337359999997</v>
+        <v>6.6903755767000002</v>
       </c>
       <c r="C370" s="5">
-        <v>0.34202628320000006</v>
+        <v>0.34815843910000055</v>
       </c>
       <c r="D370" s="5">
-        <v>87.707732702511649</v>
+        <v>89.894636611315917</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>6.6577842183999998</v>
+        <v>6.6516761742000003</v>
       </c>
       <c r="C371" s="5">
-        <v>-3.2449517599999922E-2</v>
+        <v>-3.8699402499999813E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>-5.6675544974911674</v>
+        <v>-6.7245834272777856</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>6.7274110025000002</v>
+        <v>6.7275369912</v>
       </c>
       <c r="C372" s="5">
-        <v>6.9626784100000449E-2</v>
+        <v>7.5860816999999692E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>13.297140608242032</v>
+        <v>14.577661697653355</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>6.5916677803999999</v>
+        <v>6.5917381264000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.13574322210000034</v>
+        <v>-0.13579886479999992</v>
       </c>
       <c r="D373" s="5">
-        <v>-21.698839984319239</v>
+        <v>-21.706408761959196</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>6.6762319273999999</v>
+        <v>6.6761563617000004</v>
       </c>
       <c r="C374" s="5">
-        <v>8.4564147000000034E-2</v>
+        <v>8.4418235300000255E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>16.528794629232422</v>
+        <v>16.498048256789044</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>6.8358332740999996</v>
+        <v>6.8379737946999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.1596013466999997</v>
+        <v>0.16181743299999951</v>
       </c>
       <c r="D375" s="5">
-        <v>32.77629833130726</v>
+        <v>33.294180486349553</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>6.8180877841000003</v>
+        <v>6.8219892853999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-1.7745489999999364E-2</v>
+        <v>-1.5984509299999949E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-3.0710469861486178</v>
+        <v>-2.7693452405146757</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>6.8543461788000002</v>
+        <v>6.8547283407000004</v>
       </c>
       <c r="C377" s="5">
-        <v>3.6258394699999918E-2</v>
+        <v>3.273905530000043E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>6.5715675326312173</v>
+        <v>5.9133195567972585</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.5924964035401592</v>
+        <v>-5.5943167930605942</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>6.8824315142000003</v>
+        <v>6.8842834747000001</v>
       </c>
       <c r="C378" s="5">
-        <v>2.8085335400000133E-2</v>
+        <v>2.9555133999999761E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>5.029274536433137</v>
+        <v>5.2984466074566416</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>6.8302257325999998</v>
+        <v>6.8294810198000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-5.2205781600000556E-2</v>
+        <v>-5.4802454899999908E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-8.7321329005623625</v>
+        <v>-9.1452811740788231</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>6.7661689800999998</v>
+        <v>6.7725310962999998</v>
       </c>
       <c r="C380" s="5">
-        <v>-6.405675249999998E-2</v>
+        <v>-5.6949923500000388E-2</v>
       </c>
       <c r="D380" s="5">
-        <v>-10.691376868205571</v>
+        <v>-9.5601851183617406</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>6.5555859287000002</v>
+        <v>6.5462491655999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.21058305139999955</v>
+        <v>-0.22628193069999991</v>
       </c>
       <c r="D381" s="5">
-        <v>-31.573536453296636</v>
+        <v>-33.488263718148851</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>6.7163479917000002</v>
+        <v>6.7162216979</v>
       </c>
       <c r="C382" s="5">
-        <v>0.16076206299999996</v>
+        <v>0.16997253230000009</v>
       </c>
       <c r="D382" s="5">
-        <v>33.739626958644145</v>
+        <v>36.015969976271876</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>6.6575177875999998</v>
+        <v>6.6496189949</v>
       </c>
       <c r="C383" s="5">
-        <v>-5.8830204100000394E-2</v>
+        <v>-6.6602703000000041E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>-10.019221630582209</v>
+        <v>-11.271964947010781</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>6.9039252847999997</v>
+        <v>6.9046658293999998</v>
       </c>
       <c r="C384" s="5">
-        <v>0.24640749719999988</v>
+        <v>0.25504683449999987</v>
       </c>
       <c r="D384" s="5">
-        <v>54.669601759397594</v>
+        <v>57.090828025222166</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>6.9801623285999996</v>
+        <v>6.9812292828000002</v>
       </c>
       <c r="C385" s="5">
-        <v>7.623704379999996E-2</v>
+        <v>7.656345340000037E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>14.086242839374229</v>
+        <v>14.148667369013701</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>7.05178554</v>
+        <v>7.0529386545000001</v>
       </c>
       <c r="C386" s="5">
-        <v>7.1623211400000386E-2</v>
+        <v>7.1709371699999913E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>13.032382346001326</v>
+        <v>13.046847834445741</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>7.1528428278999998</v>
+        <v>7.1571882153999997</v>
       </c>
       <c r="C387" s="5">
-        <v>0.10105728789999979</v>
+        <v>0.10424956089999959</v>
       </c>
       <c r="D387" s="5">
-        <v>18.619212054751721</v>
+        <v>19.252634187264238</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>7.1198092201999996</v>
+        <v>7.1263840181000004</v>
       </c>
       <c r="C388" s="5">
-        <v>-3.3033607700000189E-2</v>
+        <v>-3.0804197299999281E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-5.4032769050218583</v>
+        <v>-5.044221535893934</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>7.1349496423999996</v>
+        <v>7.1351899762000004</v>
       </c>
       <c r="C389" s="5">
-        <v>1.5140422200000003E-2</v>
+        <v>8.8059580999999554E-3</v>
       </c>
       <c r="D389" s="5">
-        <v>2.5818832991406193</v>
+        <v>1.4929399595933646</v>
       </c>
       <c r="E389" s="5">
-        <v>4.0938034975222859</v>
+        <v>4.0915062065225438</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>7.0998535564000003</v>
+        <v>7.1022544497000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-3.509608599999936E-2</v>
+        <v>-3.2935526500000201E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-5.7455759473191037</v>
+        <v>-5.400630712053478</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>7.1388846182999997</v>
+        <v>7.1356718971999999</v>
       </c>
       <c r="C391" s="5">
-        <v>3.9031061899999386E-2</v>
+        <v>3.3417447499999753E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>6.8001006533816133</v>
+        <v>5.7946586698459646</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>7.1886269182999998</v>
+        <v>7.1936871364000003</v>
       </c>
       <c r="C392" s="5">
-        <v>4.9742300000000128E-2</v>
+        <v>5.8015239200000401E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>8.6893482228884942</v>
+        <v>10.204690068795097</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>7.3671378201</v>
+        <v>7.3523522957000003</v>
       </c>
       <c r="C393" s="5">
-        <v>0.17851090180000018</v>
+        <v>0.15866515929999991</v>
       </c>
       <c r="D393" s="5">
-        <v>34.225242083390086</v>
+        <v>29.926324519150981</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>7.1355406572</v>
+        <v>7.1357892697</v>
       </c>
       <c r="C394" s="5">
-        <v>-0.23159716289999999</v>
+        <v>-0.21656302600000021</v>
       </c>
       <c r="D394" s="5">
-        <v>-31.838822115963904</v>
+        <v>-30.146448439567898</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>7.0483292561999997</v>
+        <v>7.0388523146999997</v>
       </c>
       <c r="C395" s="5">
-        <v>-8.7211401000000244E-2</v>
+        <v>-9.6936955000000324E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-13.719712767177306</v>
+        <v>-15.137065828976704</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>7.1732115640999998</v>
+        <v>7.1741416597000001</v>
       </c>
       <c r="C396" s="5">
-        <v>0.1248823079000001</v>
+        <v>0.13528934500000034</v>
       </c>
       <c r="D396" s="5">
-        <v>23.460910889874278</v>
+        <v>25.665810698683345</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>7.1502593085999999</v>
+        <v>7.1528409425000001</v>
       </c>
       <c r="C397" s="5">
-        <v>-2.2952255499999907E-2</v>
+        <v>-2.130071719999993E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-3.7728052709175564</v>
+        <v>-3.5053050046186751</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>7.1135731978000001</v>
+        <v>7.1178162531</v>
       </c>
       <c r="C398" s="5">
-        <v>-3.6686110799999838E-2</v>
+        <v>-3.5024689400000142E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>-5.9860820466130171</v>
+        <v>-5.7202425520732731</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>6.9741197699999997</v>
+        <v>6.9826936657000003</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.13945342780000036</v>
+        <v>-0.13512258739999972</v>
       </c>
       <c r="D399" s="5">
-        <v>-21.146829312188419</v>
+        <v>-20.546212003932286</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>7.2453639666000003</v>
+        <v>7.2577146611999996</v>
       </c>
       <c r="C400" s="5">
-        <v>0.27124419660000054</v>
+        <v>0.27502099549999937</v>
       </c>
       <c r="D400" s="5">
-        <v>58.070077094895737</v>
+        <v>58.972791671208505</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>7.1426632344999996</v>
+        <v>7.1372599453000003</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.10270073210000064</v>
+        <v>-0.12045471589999934</v>
       </c>
       <c r="D401" s="5">
-        <v>-15.744238332358796</v>
+        <v>-18.195066582259322</v>
       </c>
       <c r="E401" s="5">
-        <v>0.10810997255203958</v>
+        <v>2.9010707590182427E-2</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>7.1375770726000001</v>
+        <v>7.1429511459999997</v>
       </c>
       <c r="C402" s="5">
-        <v>-5.0861618999995528E-3</v>
+        <v>5.6912006999993991E-3</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.85115972613024615</v>
+        <v>0.96107921804995389</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>7.3573733617999997</v>
+        <v>7.3517259052000004</v>
       </c>
       <c r="C403" s="5">
-        <v>0.21979628919999961</v>
+        <v>0.20877475920000066</v>
       </c>
       <c r="D403" s="5">
-        <v>43.901001561961436</v>
+        <v>41.299142015644044</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>7.1200179700000001</v>
+        <v>7.1174429771999996</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.23735539179999954</v>
+        <v>-0.23428292800000072</v>
       </c>
       <c r="D404" s="5">
-        <v>-32.531736880126616</v>
+        <v>-32.202094935085036</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>6.8562857633999998</v>
+        <v>6.8385453489000003</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.2637322066000003</v>
+        <v>-0.27889762829999931</v>
       </c>
       <c r="D405" s="5">
-        <v>-36.423905384929391</v>
+        <v>-38.101971299388602</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>7.0082054116999997</v>
+        <v>7.0080991222</v>
       </c>
       <c r="C406" s="5">
-        <v>0.15191964829999982</v>
+        <v>0.16955377329999965</v>
       </c>
       <c r="D406" s="5">
-        <v>30.081323775235514</v>
+        <v>34.164635568605476</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>7.1261411961999999</v>
+        <v>7.1164249466999996</v>
       </c>
       <c r="C407" s="5">
-        <v>0.1179357845000002</v>
+        <v>0.10832582449999961</v>
       </c>
       <c r="D407" s="5">
-        <v>22.171865838208515</v>
+        <v>20.209738135564592</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>7.0335933292000004</v>
+        <v>7.0355119311000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-9.2547866999999506E-2</v>
+        <v>-8.0913015599999305E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-14.51813742643372</v>
+        <v>-12.822187921394368</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>7.0174235315000004</v>
+        <v>7.0223489747999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-1.6169797699999933E-2</v>
+        <v>-1.3162956300000417E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-2.7241102129602401</v>
+        <v>-2.2221579669791991</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>6.9818307207999997</v>
+        <v>6.9897345564000002</v>
       </c>
       <c r="C410" s="5">
-        <v>-3.5592810700000754E-2</v>
+        <v>-3.2614418399999678E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>-5.9195227239499992</v>
+        <v>-5.4330670692243066</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>6.8936457175000001</v>
+        <v>6.9070470027999997</v>
       </c>
       <c r="C411" s="5">
-        <v>-8.8185003299999565E-2</v>
+        <v>-8.2687553600000463E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-14.146947068692938</v>
+        <v>-13.307657419159625</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>6.8771814097000004</v>
+        <v>6.8947886975000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.6464307799999744E-2</v>
+        <v>-1.2258305299999606E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.8286480892936061</v>
+        <v>-2.1090382485624115</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>7.0713996677999997</v>
+        <v>7.0603906573000002</v>
       </c>
       <c r="C413" s="5">
-        <v>0.19421825809999937</v>
+        <v>0.16560195980000003</v>
       </c>
       <c r="D413" s="5">
-        <v>39.681483587057834</v>
+        <v>32.951501614671017</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.99771701899352694</v>
+        <v>-1.0770139884090923</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>7.1756817035999996</v>
+        <v>7.1834408996999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.10428203579999984</v>
+        <v>0.12305024239999973</v>
       </c>
       <c r="D414" s="5">
-        <v>19.204702634382475</v>
+        <v>23.039766256928029</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>6.9842632653000001</v>
+        <v>6.9776811842999997</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.19141843829999949</v>
+        <v>-0.20575971540000015</v>
       </c>
       <c r="D415" s="5">
-        <v>-27.708169469056408</v>
+        <v>-29.442498897823167</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>6.8474522800999997</v>
+        <v>6.8369659631999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.13681098520000035</v>
+        <v>-0.14071522109999979</v>
       </c>
       <c r="D416" s="5">
-        <v>-21.131976700075349</v>
+        <v>-21.688138702897696</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>6.9470812844000003</v>
+        <v>6.9249221628999997</v>
       </c>
       <c r="C417" s="5">
-        <v>9.9629004300000545E-2</v>
+        <v>8.7956199699999793E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>18.926980475312227</v>
+        <v>16.578306125299179</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>6.9774565954999996</v>
+        <v>6.9765776023999999</v>
       </c>
       <c r="C418" s="5">
-        <v>3.0375311099999358E-2</v>
+        <v>5.1655439500000178E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>5.3748958305585015</v>
+        <v>9.3277468249727935</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>6.9919524982999999</v>
+        <v>6.9835305347999999</v>
       </c>
       <c r="C419" s="5">
-        <v>1.4495902800000238E-2</v>
+        <v>6.9529323999999448E-3</v>
       </c>
       <c r="D419" s="5">
-        <v>2.521725481749848</v>
+        <v>1.2025100920784126</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>7.0066909708000003</v>
+        <v>7.0089290145999996</v>
       </c>
       <c r="C420" s="5">
-        <v>1.4738472500000377E-2</v>
+        <v>2.5398479799999762E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.5590362884996498</v>
+        <v>4.4526593820222837</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>6.9922007541999998</v>
+        <v>6.9990257286000004</v>
       </c>
       <c r="C421" s="5">
-        <v>-1.4490216600000494E-2</v>
+        <v>-9.903285999999234E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>-2.4536315090868288</v>
+        <v>-1.6824287680875072</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>7.0650513126999996</v>
+        <v>7.0768264957999998</v>
       </c>
       <c r="C422" s="5">
-        <v>7.2850558499999885E-2</v>
+        <v>7.7800767199999399E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>13.244515566817917</v>
+        <v>14.185641603298649</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>7.0057084687</v>
+        <v>7.0238967469000002</v>
       </c>
       <c r="C423" s="5">
-        <v>-5.9342843999999673E-2</v>
+        <v>-5.2929748899999574E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>-9.6265450526538778</v>
+        <v>-8.6150143451451218</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>7.0054865279999996</v>
+        <v>7.0286999161999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-2.2194070000036703E-4</v>
+        <v>4.8031692999996878E-3</v>
       </c>
       <c r="D424" s="5">
-        <v>-3.8009352085288661E-2</v>
+        <v>0.82369245706730432</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>7.0034453761000002</v>
+        <v>6.9854260797999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-2.0411518999994271E-3</v>
+        <v>-4.3273836400000043E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.34907795906198302</v>
+        <v>-7.1429692240909333</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.9609737094826265</v>
+        <v>-1.0617624595955166</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>7.0037348922999998</v>
+        <v>7.0158480937999999</v>
       </c>
       <c r="C426" s="5">
-        <v>2.8951619999961764E-4</v>
+        <v>3.0422013999999997E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>4.9618212648416815E-2</v>
+        <v>5.3530979416190227</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>7.0956924746999999</v>
+        <v>7.0890880522000002</v>
       </c>
       <c r="C427" s="5">
-        <v>9.1957582400000071E-2</v>
+        <v>7.3239958400000305E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>16.944832564296618</v>
+        <v>13.271935642810195</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>7.1579370853000004</v>
+        <v>7.1389198513999998</v>
       </c>
       <c r="C428" s="5">
-        <v>6.2244610600000527E-2</v>
+        <v>4.9831799199999693E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>11.049626368207655</v>
+        <v>8.7691227602523689</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>7.3402552331999997</v>
+        <v>7.3135559345000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.18231814789999934</v>
+        <v>0.17463608310000023</v>
       </c>
       <c r="D429" s="5">
-        <v>35.231982240490979</v>
+        <v>33.645079298157007</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>7.4550513973000001</v>
+        <v>7.4516217105000004</v>
       </c>
       <c r="C430" s="5">
-        <v>0.11479616410000038</v>
+        <v>0.13806577600000036</v>
       </c>
       <c r="D430" s="5">
-        <v>20.468573384431355</v>
+        <v>25.160285562200222</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>7.3731056923000002</v>
+        <v>7.3657797711999997</v>
       </c>
       <c r="C431" s="5">
-        <v>-8.1945704999999869E-2</v>
+        <v>-8.5841939300000725E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.421437907648404</v>
+        <v>-12.980784236604903</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>7.3989834070000002</v>
+        <v>7.4016994768000002</v>
       </c>
       <c r="C432" s="5">
-        <v>2.5877714699999999E-2</v>
+        <v>3.5919705600000462E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>4.2939525118419031</v>
+        <v>6.0114116853888122</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>7.3856466863000003</v>
+        <v>7.3943154844999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.3336720699999915E-2</v>
+        <v>-7.3839923000003083E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.1416933212548117</v>
+        <v>-1.1905825595083575</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>7.3596346282000003</v>
+        <v>7.3744108953999996</v>
       </c>
       <c r="C434" s="5">
-        <v>-2.6012058100000068E-2</v>
+        <v>-1.9904589100000258E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.1454543588073323</v>
+        <v>-3.182854217132125</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>7.3443772763000004</v>
+        <v>7.3658869712000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.5257351899999883E-2</v>
+        <v>-8.5239241999994775E-3</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.459564870958586</v>
+        <v>-1.3782703152141806</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>7.2679484463000001</v>
+        <v>7.2949575661999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-7.6428830000000225E-2</v>
+        <v>-7.0929405000000223E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-11.797210928888735</v>
+        <v>-10.962565950887749</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>7.2136193644000004</v>
+        <v>7.1930323472</v>
       </c>
       <c r="C437" s="5">
-        <v>-5.4329081899999743E-2</v>
+        <v>-0.10192521899999996</v>
       </c>
       <c r="D437" s="5">
-        <v>-8.6104343680074358</v>
+        <v>-15.536140938120024</v>
       </c>
       <c r="E437" s="5">
-        <v>3.0010084610246457</v>
+        <v>2.9719914723647545</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>7.1609890378000003</v>
+        <v>7.3893258996000002</v>
       </c>
       <c r="C438" s="5">
-        <v>-5.263032660000011E-2</v>
+        <v>0.19629355240000024</v>
       </c>
       <c r="D438" s="5">
-        <v>-8.4122401295746325</v>
+        <v>38.13816854667855</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>7.1695156028999998</v>
+        <v>7.4419497494</v>
       </c>
       <c r="C439" s="5">
-        <v>8.5265650999994946E-3</v>
+        <v>5.2623849799999789E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>1.4382303297770793</v>
+        <v>8.8887329933510664</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>7.1767489760999998</v>
+        <v>7.5447747968999996</v>
       </c>
       <c r="C440" s="5">
-        <v>7.2333732000000595E-3</v>
+        <v>0.10282504749999966</v>
       </c>
       <c r="D440" s="5">
-        <v>1.2174289241374314</v>
+        <v>17.900208988079935</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>7.1891044170000002</v>
+        <v>7.5591733693999998</v>
       </c>
       <c r="C441" s="5">
-        <v>1.2355440900000403E-2</v>
+        <v>1.4398572500000206E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>2.0855859344810934</v>
+        <v>2.3142908898620362</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>7.1468152581000002</v>
+        <v>7.5157082495000003</v>
       </c>
       <c r="C442" s="5">
-        <v>-4.2289158900000068E-2</v>
+        <v>-4.3465119899999571E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-6.8349174280011642</v>
+        <v>-6.6858973729296833</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>7.1590884231</v>
+        <v>7.5291949052999998</v>
       </c>
       <c r="C443" s="5">
-        <v>1.2273164999999864E-2</v>
+        <v>1.3486655799999525E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>2.080325627946622</v>
+        <v>2.174735136959538</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>7.1730737818000003</v>
+        <v>7.5448683933999998</v>
       </c>
       <c r="C444" s="5">
-        <v>1.3985358700000283E-2</v>
+        <v>1.5673488100000021E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>2.3695650101565935</v>
+        <v>2.5268343060310006</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>7.5572898754000004</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.2421482000000594E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>1.9936056715933015</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>