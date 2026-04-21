--- v3 (2026-02-15)
+++ v4 (2026-04-21)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{035E2EA9-39BE-4144-8DE1-DD395399F8A1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9461FC1A-4971-4427-906B-1079AC6327EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AC82B546-4C7E-4DE0-86C0-1A32BA1F71BC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{89E36269-93D2-464F-941F-B9CD4FE8481C}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A7B0C93-14B1-4B8C-956D-08DA1C7BC9D9}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A8A4D53-B2DA-4F11-894C-2141C18162F6}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>5.0534884115000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>5.0534886825000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>5.1481886680000004</v>
+        <v>5.1481867210000001</v>
       </c>
       <c r="C7" s="5">
-        <v>9.4700256500000357E-2</v>
+        <v>9.4698038499999804E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>24.956301462525875</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>24.955653964149739</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>5.1600489886999998</v>
+        <v>5.1600400024999997</v>
       </c>
       <c r="C8" s="5">
-        <v>1.1860320699999427E-2</v>
+        <v>1.1853281499999646E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>2.7998416121978176</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.7981598551630071</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>5.2699615567000002</v>
+        <v>5.2699512316000003</v>
       </c>
       <c r="C9" s="5">
-        <v>0.10991256800000038</v>
+        <v>0.10991122910000062</v>
       </c>
       <c r="D9" s="5">
-        <v>28.778531489064751</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>28.778195004163788</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>5.2815351430000002</v>
+        <v>5.2815210520000004</v>
       </c>
       <c r="C10" s="5">
-        <v>1.1573586299999938E-2</v>
+        <v>1.1569820400000097E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>2.6674371999833246</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.6665640299173843</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>5.3484991266000002</v>
+        <v>5.3484901098000002</v>
       </c>
       <c r="C11" s="5">
-        <v>6.6963983599999999E-2</v>
+        <v>6.6969057799999732E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>16.321786562831896</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>16.323157474779592</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>5.3251313332999999</v>
+        <v>5.3251441276999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.3367793300000272E-2</v>
+        <v>-2.3345982100000384E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-5.1186778370305719</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-5.1140226558341606</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>5.3051024391999997</v>
+        <v>5.3051136075000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.0028894100000194E-2</v>
+        <v>-2.0030520199999735E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-4.4212351973877855</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-4.4215763494389382</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>5.2752019764</v>
+        <v>5.2752109729000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.9900462799999694E-2</v>
+        <v>-2.9902634599999978E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.5576358377173349</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-6.5580840982722659</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>5.1131559696000002</v>
+        <v>5.1131618668999996</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.16204600679999981</v>
+        <v>-0.16204910600000044</v>
       </c>
       <c r="D15" s="5">
-        <v>-31.229944397099906</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-31.230399989022395</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>5.0942891130000003</v>
+        <v>5.0942933758000004</v>
       </c>
       <c r="C16" s="5">
-        <v>-1.8866856599999871E-2</v>
+        <v>-1.8868491099999218E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-4.3390747310219417</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3394381396798298</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>5.0302636639999996</v>
+        <v>5.0302666844999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-6.4025449000000734E-2</v>
+        <v>-6.4026691300000493E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-14.081649556541265</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.081893201154095</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>5.0503444253999996</v>
+        <v>5.0503451616000001</v>
       </c>
       <c r="C18" s="5">
-        <v>2.0080761400000036E-2</v>
+        <v>2.0078477100000214E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>4.896977494918664</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8964051452514257</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>5.0467264525999997</v>
+        <v>5.0467238657999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.617972799999869E-3</v>
+        <v>-3.6212958000003681E-3</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.85627861765328328</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85706186055768407</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>4.9538406202000003</v>
+        <v>4.9538307968000002</v>
       </c>
       <c r="C20" s="5">
-        <v>-9.2885832399999479E-2</v>
+        <v>-9.2893068999999606E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-19.982095281762181</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.983507187125671</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>5.067017077</v>
+        <v>5.0670051086000001</v>
       </c>
       <c r="C21" s="5">
-        <v>0.11317645679999977</v>
+        <v>0.11317431179999993</v>
       </c>
       <c r="D21" s="5">
-        <v>31.136641361659258</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.136044898509919</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>5.0791490055999997</v>
+        <v>5.0791313797999997</v>
       </c>
       <c r="C22" s="5">
-        <v>1.2131928599999675E-2</v>
+        <v>1.212627119999965E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.9112918493034101</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9099232913023076</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>5.0517712717999999</v>
+        <v>5.0517555186000003</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.7377733799999859E-2</v>
+        <v>-2.7375861199999463E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-6.2799092019439673</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.2795134664913483</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>5.0287433950000002</v>
+        <v>5.0287637602000004</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.3027876799999625E-2</v>
+        <v>-2.2991758399999895E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-5.3349746192599357</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3268314398829624</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>5.0169831331000001</v>
+        <v>5.0169983580000004</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.1760261900000124E-2</v>
+        <v>-1.1765402199999997E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.7705140797314454</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7716984248325027</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>4.9820623890000002</v>
+        <v>4.9820732298000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-3.4920744099999901E-2</v>
+        <v>-3.4925128200000266E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-8.0401508827444133</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0410984731099422</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>5.0126043989999998</v>
+        <v>5.0126113971999997</v>
       </c>
       <c r="C27" s="5">
-        <v>3.0542009999999564E-2</v>
+        <v>3.0538167399999594E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>7.6096526145974508</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6086455939067488</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>5.0912636172000001</v>
+        <v>5.0912687392000002</v>
       </c>
       <c r="C28" s="5">
-        <v>7.8659218200000325E-2</v>
+        <v>7.8657342000000519E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>20.54406846662722</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.54350420165143</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>5.1322703645000001</v>
+        <v>5.1322738607999998</v>
       </c>
       <c r="C29" s="5">
-        <v>4.1006747299999979E-2</v>
+        <v>4.1005121599999583E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>10.105066533437057</v>
+        <v>10.10463739095715</v>
       </c>
       <c r="E29" s="5">
-        <v>2.0278599157739885</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0278681568577595</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>5.1426613435000004</v>
+        <v>5.1426614941000004</v>
       </c>
       <c r="C30" s="5">
-        <v>1.03909790000003E-2</v>
+        <v>1.0387633300000587E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>2.4568009332617713</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4559993712037986</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>5.1399030443999996</v>
+        <v>5.1398986954000003</v>
       </c>
       <c r="C31" s="5">
-        <v>-2.758299100000805E-3</v>
+        <v>-2.7627987000000687E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.64173234231974519</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.64277608715135326</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>5.1405842270999997</v>
+        <v>5.1405724618999997</v>
       </c>
       <c r="C32" s="5">
-        <v>6.8118270000017134E-4</v>
+        <v>6.7376649999939531E-4</v>
       </c>
       <c r="D32" s="5">
-        <v>0.15914995240222662</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15741613244160124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>5.0612857369000004</v>
+        <v>5.0612706629000002</v>
       </c>
       <c r="C33" s="5">
-        <v>-7.929849019999935E-2</v>
+        <v>-7.9301798999999562E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-17.018644813451345</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.019331505033129</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>4.9715994436999997</v>
+        <v>4.9715763522999996</v>
       </c>
       <c r="C34" s="5">
-        <v>-8.9686293200000655E-2</v>
+        <v>-8.9694310600000549E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-19.309335162517339</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.310948676243189</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>5.0562254353</v>
+        <v>5.0562010695000001</v>
       </c>
       <c r="C35" s="5">
-        <v>8.4625991600000283E-2</v>
+        <v>8.4624717200000532E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>22.451350509587044</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.451094377552195</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>5.3397847928999997</v>
+        <v>5.3398192759000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.28355935759999973</v>
+        <v>0.28361820639999991</v>
       </c>
       <c r="D36" s="5">
-        <v>92.47215195705185</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>92.498199155473188</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>5.4436195768999998</v>
+        <v>5.4436388027999998</v>
       </c>
       <c r="C37" s="5">
-        <v>0.10383478400000001</v>
+        <v>0.10381952689999974</v>
       </c>
       <c r="D37" s="5">
-        <v>25.999307093542257</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.994883214432353</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>5.5008337692999998</v>
+        <v>5.5008460369999996</v>
       </c>
       <c r="C38" s="5">
-        <v>5.721419240000003E-2</v>
+        <v>5.7207234199999846E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>13.367624449120052</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.365853661198468</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>5.4098621198999997</v>
+        <v>5.4098709315000004</v>
       </c>
       <c r="C39" s="5">
-        <v>-9.0971649400000132E-2</v>
+        <v>-9.0975105499999209E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>-18.136161539144403</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.13675228147401</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>5.3848618870999996</v>
+        <v>5.3848682071000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-2.5000232800000077E-2</v>
+        <v>-2.5002724400000176E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-5.4066800127335668</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4071966518895227</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>5.4289219335999999</v>
+        <v>5.4289250558999997</v>
       </c>
       <c r="C41" s="5">
-        <v>4.4060046500000283E-2</v>
+        <v>4.4056848799999493E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>10.272782695643091</v>
+        <v>10.271990670875986</v>
       </c>
       <c r="E41" s="5">
-        <v>5.7801235716641752</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7801123468060434</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>5.4349251497999997</v>
+        <v>5.4349237836000004</v>
       </c>
       <c r="C42" s="5">
-        <v>6.0032161999998834E-3</v>
+        <v>5.99872770000065E-3</v>
       </c>
       <c r="D42" s="5">
-        <v>1.3350410908988142</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3340360580269328</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>5.4214997554000002</v>
+        <v>5.4214935238999997</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.3425394399999568E-2</v>
+        <v>-1.3430259700000668E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-2.9243063944547787</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9253525133269287</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>5.5246246103000001</v>
+        <v>5.5246111143999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.1031248548999999</v>
+        <v>0.10311759050000013</v>
       </c>
       <c r="D44" s="5">
-        <v>25.371832697136874</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.369886750928018</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>5.6559051161999996</v>
+        <v>5.6558869646999996</v>
       </c>
       <c r="C45" s="5">
-        <v>0.13128050589999951</v>
+        <v>0.13127585029999977</v>
       </c>
       <c r="D45" s="5">
-        <v>32.553773786605312</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32.552554658019737</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>5.558508979</v>
+        <v>5.5584811245000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-9.7396137199999622E-2</v>
+        <v>-9.7405840199999538E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-18.815268763262903</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.817024139453707</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>5.7596987285000001</v>
+        <v>5.7596640710999996</v>
       </c>
       <c r="C47" s="5">
-        <v>0.20118974950000013</v>
+        <v>0.20118294659999947</v>
       </c>
       <c r="D47" s="5">
-        <v>53.213654275482433</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>53.211804536971052</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>5.8508206388000001</v>
+        <v>5.8508719882999998</v>
       </c>
       <c r="C48" s="5">
-        <v>9.1121910300000053E-2</v>
+        <v>9.120791720000021E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>20.726943883028916</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.748377713318277</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>5.9810525824000003</v>
+        <v>5.9810753831000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.13023194360000012</v>
+        <v>0.13020339480000054</v>
       </c>
       <c r="D49" s="5">
-        <v>30.235694387928504</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.227936309677506</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>6.0272930756000003</v>
+        <v>6.0273060030999996</v>
       </c>
       <c r="C50" s="5">
-        <v>4.624049320000001E-2</v>
+        <v>4.6230619999999334E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>9.6822288001704226</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6800343133355291</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>6.1099027217000001</v>
+        <v>6.1099125711999998</v>
       </c>
       <c r="C51" s="5">
-        <v>8.2609646099999878E-2</v>
+        <v>8.2606568100000111E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>17.745369062292184</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.744616289278081</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>6.0814156829000003</v>
+        <v>6.0814224400999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-2.8487038799999809E-2</v>
+        <v>-2.8490131099999871E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.4536584821782146</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.4542268154505802</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>6.1248903892</v>
+        <v>6.1248919189000004</v>
       </c>
       <c r="C53" s="5">
-        <v>4.347470629999961E-2</v>
+        <v>4.3469478800000516E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>8.923998337113769</v>
+        <v>8.9228724554249581</v>
       </c>
       <c r="E53" s="5">
-        <v>12.819643828226734</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.819607119896492</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>6.1231690185999996</v>
+        <v>6.1231653670000004</v>
       </c>
       <c r="C54" s="5">
-        <v>-1.721370600000327E-3</v>
+        <v>-1.7265519000000396E-3</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.33673333099353275</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.33774523820073732</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>6.0972506968999998</v>
+        <v>6.0972431867000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-2.5918321699999858E-2</v>
+        <v>-2.5922180300000264E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-4.9627952554418764</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9635198674897296</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>6.1166122680999999</v>
+        <v>6.1165978687000004</v>
       </c>
       <c r="C56" s="5">
-        <v>1.9361571200000149E-2</v>
+        <v>1.9354682000000345E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>3.8778119848033699</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8764128687811761</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>6.0403376597999996</v>
+        <v>6.0403174293999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-7.6274608300000324E-2</v>
+        <v>-7.6280439300000502E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-13.979258246709037</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.980285403896442</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>6.0389918120999999</v>
+        <v>6.0389632008999996</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.3458476999996805E-3</v>
+        <v>-1.3542285000003318E-3</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.26704460395488017</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.26870638050841</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>6.0634972067000001</v>
+        <v>6.0634606278999996</v>
       </c>
       <c r="C59" s="5">
-        <v>2.450539460000023E-2</v>
+        <v>2.4497427000000016E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>4.979594945047916</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9779637175262126</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>6.6627286565999997</v>
+        <v>6.662789031</v>
       </c>
       <c r="C60" s="5">
-        <v>0.59923144989999955</v>
+        <v>0.59932840310000035</v>
       </c>
       <c r="D60" s="5">
-        <v>209.8470308503214</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>209.90315833018292</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>6.6144744041000001</v>
+        <v>6.6144962057000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-4.8254252499999595E-2</v>
+        <v>-4.8292825299999897E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>-8.3529349014266341</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3592753020627182</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>6.6602095342999998</v>
+        <v>6.6602215100000004</v>
       </c>
       <c r="C62" s="5">
-        <v>4.5735130199999752E-2</v>
+        <v>4.5725304300000325E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>8.6202075053697804</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6182550393172583</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>6.6154861433000001</v>
+        <v>6.6154960770000004</v>
       </c>
       <c r="C63" s="5">
-        <v>-4.4723390999999779E-2</v>
+        <v>-4.4725432999999981E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-7.7669737199557272</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7673018992264637</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>6.6840273438000004</v>
+        <v>6.6840334158000001</v>
       </c>
       <c r="C64" s="5">
-        <v>6.8541200500000343E-2</v>
+        <v>6.8537338799999681E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>13.166385623365628</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.165580133643395</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>6.6193348305999997</v>
+        <v>6.6193345635999998</v>
       </c>
       <c r="C65" s="5">
-        <v>-6.469251320000069E-2</v>
+        <v>-6.4698852200000267E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-11.015659949731482</v>
+        <v>-11.016673052365167</v>
       </c>
       <c r="E65" s="5">
-        <v>8.0727067748322732</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0726754242677057</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>6.7050134091000002</v>
+        <v>6.7050083631000001</v>
       </c>
       <c r="C66" s="5">
-        <v>8.5678578500000491E-2</v>
+        <v>8.5673799500000314E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>16.687305153509978</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.686307852231351</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>6.7751956313999999</v>
+        <v>6.7751881944000001</v>
       </c>
       <c r="C67" s="5">
-        <v>7.0182222299999708E-2</v>
+        <v>7.017983129999994E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>13.309485960594735</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.309016711271937</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>6.8111826805</v>
+        <v>6.8111695645000001</v>
       </c>
       <c r="C68" s="5">
-        <v>3.5987049100000057E-2</v>
+        <v>3.5981370100000021E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>6.563447986276616</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5623892058451094</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>6.8269488988999996</v>
+        <v>6.8269298587999998</v>
       </c>
       <c r="C69" s="5">
-        <v>1.5766218399999588E-2</v>
+        <v>1.57602942999997E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>2.8133435453867373</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8122784370102627</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>6.8236524839000001</v>
+        <v>6.8236275274000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-3.2964149999994419E-3</v>
+        <v>-3.3023313999995807E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>-0.5778876958759227</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.57892374018324588</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>6.8709156081999998</v>
+        <v>6.8708779133000002</v>
       </c>
       <c r="C71" s="5">
-        <v>4.7263124299999681E-2</v>
+        <v>4.7250385899999969E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>8.6356986150096127</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.633314552473049</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>6.7596181900000003</v>
+        <v>6.7596806686999997</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.1112974181999995</v>
+        <v>-0.11119724460000047</v>
       </c>
       <c r="D72" s="5">
-        <v>-17.796441293100006</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.781910635755306</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>6.8375084442</v>
+        <v>6.8375278844</v>
       </c>
       <c r="C73" s="5">
-        <v>7.7890254199999731E-2</v>
+        <v>7.7847215700000305E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>14.73832794040748</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.729516754550186</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>6.8839722184000003</v>
+        <v>6.8839819338000003</v>
       </c>
       <c r="C74" s="5">
-        <v>4.6463774200000252E-2</v>
+        <v>4.6454049400000308E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>8.4662934412395465</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4644297548789318</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>7.1315446125999999</v>
+        <v>7.1315525864999998</v>
       </c>
       <c r="C75" s="5">
-        <v>0.24757239419999966</v>
+        <v>0.24757065269999945</v>
       </c>
       <c r="D75" s="5">
-        <v>52.803721848910314</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>52.803184243446722</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>7.2920021197000002</v>
+        <v>7.2920063495000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.16045750710000029</v>
+        <v>0.16045376300000047</v>
       </c>
       <c r="D76" s="5">
-        <v>30.604516113128955</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.603672845025166</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>7.3165165802000001</v>
+        <v>7.3165144908000004</v>
       </c>
       <c r="C77" s="5">
-        <v>2.4514460499999835E-2</v>
+        <v>2.4508141300000119E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>4.1096289188184532</v>
+        <v>4.1085474755454099</v>
       </c>
       <c r="E77" s="5">
-        <v>10.532504661602161</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.532477554976927</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>7.2819654666</v>
+        <v>7.2819597033000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-3.4551113600000072E-2</v>
+        <v>-3.4554787500000295E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-5.521922533306844</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5224960614469021</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>7.4610863362000002</v>
+        <v>7.4610801288999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.17912086960000018</v>
+        <v>0.17912042559999986</v>
       </c>
       <c r="D79" s="5">
-        <v>33.857097950081425</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>33.857032882346026</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>7.4112083737000001</v>
+        <v>7.4111979684999998</v>
       </c>
       <c r="C80" s="5">
-        <v>-4.9877962500000095E-2</v>
+        <v>-4.9882160400000153E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-7.7336154388642715</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7342487815167722</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>7.4150458254</v>
+        <v>7.4150303966999997</v>
       </c>
       <c r="C81" s="5">
-        <v>3.8374516999999386E-3</v>
+        <v>3.8324281999999599E-3</v>
       </c>
       <c r="D81" s="5">
-        <v>0.62312090506122519</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6223037498433337</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>7.5192601423000003</v>
+        <v>7.5192426704999997</v>
       </c>
       <c r="C82" s="5">
-        <v>0.10421431690000027</v>
+        <v>0.10421227379999998</v>
       </c>
       <c r="D82" s="5">
-        <v>18.232058591438751</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.231714000459533</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>7.6814039474999998</v>
+        <v>7.6813740548</v>
       </c>
       <c r="C83" s="5">
-        <v>0.16214380519999949</v>
+        <v>0.16213138430000029</v>
       </c>
       <c r="D83" s="5">
-        <v>29.177218179303544</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>29.174787656569954</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>7.3479771063000001</v>
+        <v>7.3480305177999998</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.33342684119999966</v>
+        <v>-0.33334353700000019</v>
       </c>
       <c r="D84" s="5">
-        <v>-41.288079972849189</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-41.280216450263971</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>7.5417512148999997</v>
+        <v>7.5417638917999996</v>
       </c>
       <c r="C85" s="5">
-        <v>0.19377410859999955</v>
+        <v>0.19373337399999979</v>
       </c>
       <c r="D85" s="5">
-        <v>36.663610078488794</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>36.654446352306195</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>7.5995412095999999</v>
+        <v>7.5995470234000004</v>
       </c>
       <c r="C86" s="5">
-        <v>5.7789994700000236E-2</v>
+        <v>5.7783131600000814E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>9.5928117004873581</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5916072271954533</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>7.7498268243000004</v>
+        <v>7.7498322690999997</v>
       </c>
       <c r="C87" s="5">
-        <v>0.15028561470000046</v>
+        <v>0.15028524569999924</v>
       </c>
       <c r="D87" s="5">
-        <v>26.489793435649144</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.489698645322136</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>7.7977974020999996</v>
+        <v>7.7977997032999999</v>
       </c>
       <c r="C88" s="5">
-        <v>4.7970577799999248E-2</v>
+        <v>4.796743420000027E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>7.6860366433463279</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6855101098473044</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>7.9056370202000004</v>
+        <v>7.9056340657000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.10783961810000076</v>
+        <v>0.10783436240000022</v>
       </c>
       <c r="D89" s="5">
-        <v>17.917720210114862</v>
+        <v>17.916773811465305</v>
       </c>
       <c r="E89" s="5">
-        <v>8.0519251687924953</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0519156442699025</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>7.9636065975000001</v>
+        <v>7.9636017302999997</v>
       </c>
       <c r="C90" s="5">
-        <v>5.7969577299999742E-2</v>
+        <v>5.796766459999958E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>9.1629163735764898</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.1626053123565079</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>8.0616620943000008</v>
+        <v>8.0616582717000007</v>
       </c>
       <c r="C91" s="5">
-        <v>9.8055496800000697E-2</v>
+        <v>9.8056541400000974E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>15.818387892076636</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.818578311883735</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>8.0113661323999992</v>
+        <v>8.0113593501999993</v>
       </c>
       <c r="C92" s="5">
-        <v>-5.0295961900001629E-2</v>
+        <v>-5.029892150000137E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-7.2350588067254247</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2354733562790319</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>8.2188534953999994</v>
+        <v>8.2188432516999992</v>
       </c>
       <c r="C93" s="5">
-        <v>0.20748736300000026</v>
+        <v>0.20748390149999985</v>
       </c>
       <c r="D93" s="5">
-        <v>35.911406405076505</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.910754367448462</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>8.2270307709000008</v>
+        <v>8.2270215419999992</v>
       </c>
       <c r="C94" s="5">
-        <v>8.1772755000013575E-3</v>
+        <v>8.1782903000000573E-3</v>
       </c>
       <c r="D94" s="5">
-        <v>1.2004844813289006</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2006357823916014</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>8.1957170709000007</v>
+        <v>8.1956955421999993</v>
       </c>
       <c r="C95" s="5">
-        <v>-3.1313700000000111E-2</v>
+        <v>-3.1325999799999948E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-4.473024101222145</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4747493582066529</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>7.92814686</v>
+        <v>7.9281848722000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.26757021090000066</v>
+        <v>-0.26751066999999917</v>
       </c>
       <c r="D96" s="5">
-        <v>-32.854525543019719</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-32.848545512860348</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>8.1311199431999999</v>
+        <v>8.1311271011000006</v>
       </c>
       <c r="C97" s="5">
-        <v>0.20297308319999985</v>
+        <v>0.20294222890000047</v>
       </c>
       <c r="D97" s="5">
-        <v>35.439135467225277</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.43277387585362</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7.9970611525999997</v>
+        <v>7.9970640718999997</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.13405879060000014</v>
+        <v>-0.1340630292000009</v>
       </c>
       <c r="D98" s="5">
-        <v>-18.08553577886024</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.086042266532097</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7.9611563091999997</v>
+        <v>7.9611589460000003</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.5904843399999997E-2</v>
+        <v>-3.5905125899999391E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.2566347081815623</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2566731797651371</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7.9030319563999996</v>
+        <v>7.9030325496999998</v>
       </c>
       <c r="C100" s="5">
-        <v>-5.8124352800000167E-2</v>
+        <v>-5.8126396300000494E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-8.4178056343989773</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4180871235590473</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7.8881298661999999</v>
+        <v>7.8881270252000002</v>
       </c>
       <c r="C101" s="5">
-        <v>-1.4902090199999662E-2</v>
+        <v>-1.4905524499999601E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.2394204536499873</v>
+        <v>-2.2399310369701331</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.22145152826100745</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2214501753370679</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>8.0506973279</v>
+        <v>8.0506939932999995</v>
       </c>
       <c r="C102" s="5">
-        <v>0.16256746170000014</v>
+        <v>0.16256696809999927</v>
       </c>
       <c r="D102" s="5">
-        <v>27.736016338914492</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.735933506601128</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7.9753830138000001</v>
+        <v>7.9753812614999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-7.5314314099999891E-2</v>
+        <v>-7.5312731799999533E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-10.666037855070442</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.665829363702029</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>8.1198259743999994</v>
+        <v>8.1198226443999992</v>
       </c>
       <c r="C104" s="5">
-        <v>0.14444296059999928</v>
+        <v>0.1444413828999993</v>
       </c>
       <c r="D104" s="5">
-        <v>24.034376957146229</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.034093572974857</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>8.1332527795999994</v>
+        <v>8.1332468701000007</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3426805199999947E-2</v>
+        <v>1.3424225700001458E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>2.002445915875084</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0020585383315082</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>8.1519950730000001</v>
+        <v>8.1519921197999992</v>
       </c>
       <c r="C106" s="5">
-        <v>1.8742293400000776E-2</v>
+        <v>1.8745249699998467E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.8006022142060827</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8010516406488328</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>8.1031752402000006</v>
+        <v>8.1031646667999997</v>
       </c>
       <c r="C107" s="5">
-        <v>-4.8819832799999574E-2</v>
+        <v>-4.8827452999999466E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.9543934860011198</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9554459153575383</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>8.3114372457000005</v>
+        <v>8.3114574684000004</v>
       </c>
       <c r="C108" s="5">
-        <v>0.20826200549999996</v>
+        <v>0.20829280160000074</v>
       </c>
       <c r="D108" s="5">
-        <v>35.597220846423298</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>35.603303269128482</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>8.3051367528999993</v>
+        <v>8.3051389423999993</v>
       </c>
       <c r="C109" s="5">
-        <v>-6.3004928000012228E-3</v>
+        <v>-6.3185260000011567E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.90587806051999342</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.90845782207389369</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>8.3793402632999996</v>
+        <v>8.3793413887000003</v>
       </c>
       <c r="C110" s="5">
-        <v>7.4203510400000283E-2</v>
+        <v>7.4202446300001057E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>11.264459007646298</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.264286335824835</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>8.3640626625000003</v>
+        <v>8.3640635442000004</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.5277600799999291E-2</v>
+        <v>-1.5277844499999915E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.1660884088608001</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1661223273640062</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>8.4005850434999996</v>
+        <v>8.4005846965999993</v>
       </c>
       <c r="C112" s="5">
-        <v>3.6522380999999271E-2</v>
+        <v>3.6521152399998869E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>5.3675929843413961</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3674074827276597</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>8.4631341872999997</v>
+        <v>8.4631324389000007</v>
       </c>
       <c r="C113" s="5">
-        <v>6.2549143800000095E-2</v>
+        <v>6.2547742300001374E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>9.3101095328220307</v>
+        <v>9.3098927115268246</v>
       </c>
       <c r="E113" s="5">
-        <v>7.2894885207690052</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2895049973592529</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>8.5508104404999994</v>
+        <v>8.5508092120000008</v>
       </c>
       <c r="C114" s="5">
-        <v>8.7676253199999721E-2</v>
+        <v>8.7676773100000105E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>13.165129151222432</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.165214594842434</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>8.6026066245999999</v>
+        <v>8.6026062670000005</v>
       </c>
       <c r="C115" s="5">
-        <v>5.1796184100000531E-2</v>
+        <v>5.1797054999999759E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>7.5160805385223517</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5162122696343925</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>8.6231993839999994</v>
+        <v>8.6231983542999995</v>
       </c>
       <c r="C116" s="5">
-        <v>2.0592759399999494E-2</v>
+        <v>2.0592087299998951E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>2.9106602844307661</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9105641556527173</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>8.6635968396000003</v>
+        <v>8.6635944375000005</v>
       </c>
       <c r="C117" s="5">
-        <v>4.0397455600000853E-2</v>
+        <v>4.0396083200000987E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>5.7688240063242135</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7686236551595771</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>8.6908899516000009</v>
+        <v>8.6908898847000007</v>
       </c>
       <c r="C118" s="5">
-        <v>2.7293112000000619E-2</v>
+        <v>2.7295447200000211E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>3.8465799224550956</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8469158449810026</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>8.8035151206000002</v>
+        <v>8.8035083231000009</v>
       </c>
       <c r="C119" s="5">
-        <v>0.1126251689999993</v>
+        <v>0.11261843840000019</v>
       </c>
       <c r="D119" s="5">
-        <v>16.708467274365745</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.707396683555341</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>8.9999915071000007</v>
+        <v>9.0000003712000005</v>
       </c>
       <c r="C120" s="5">
-        <v>0.19647638650000054</v>
+        <v>0.19649204809999965</v>
       </c>
       <c r="D120" s="5">
-        <v>30.326226689755043</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30.328974572403734</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>9.0731044520000008</v>
+        <v>9.0731058804</v>
       </c>
       <c r="C121" s="5">
-        <v>7.3112944900000088E-2</v>
+        <v>7.3105509199999474E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>10.195975057568241</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.194880859119637</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>9.1415083982999992</v>
+        <v>9.1415092521000005</v>
       </c>
       <c r="C122" s="5">
-        <v>6.8403946299998353E-2</v>
+        <v>6.8403371700000548E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>9.4317699512320061</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.4316858627913938</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>9.2652074680999998</v>
+        <v>9.2652073771999994</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12369906980000067</v>
+        <v>0.12369812509999889</v>
       </c>
       <c r="D123" s="5">
-        <v>17.502587902800503</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.502442374930148</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>9.3889481062000009</v>
+        <v>9.3889475350999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.12374063810000102</v>
+        <v>0.12374015790000037</v>
       </c>
       <c r="D124" s="5">
-        <v>17.257729712605062</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.257657928467829</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>9.4401440723000007</v>
+        <v>9.4401433078999997</v>
       </c>
       <c r="C125" s="5">
-        <v>5.1195966099999879E-2</v>
+        <v>5.1195772799999872E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>6.74319672011372</v>
+        <v>6.7431709140866714</v>
       </c>
       <c r="E125" s="5">
-        <v>11.544303367730224</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.544317379570469</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>9.3584346022999991</v>
+        <v>9.3584344129999995</v>
       </c>
       <c r="C126" s="5">
-        <v>-8.1709470000001616E-2</v>
+        <v>-8.1708894900000217E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-9.9061701941212892</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.9061045204504321</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>9.5315152576000006</v>
+        <v>9.5315151623999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.1730806553000015</v>
+        <v>0.1730807494000004</v>
       </c>
       <c r="D127" s="5">
-        <v>24.596215512110888</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.596230822230435</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>9.6339262786000006</v>
+        <v>9.6339262615999992</v>
       </c>
       <c r="C128" s="5">
-        <v>0.10241102099999999</v>
+        <v>0.10241109919999936</v>
       </c>
       <c r="D128" s="5">
-        <v>13.683243234485554</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.683254452732353</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>9.8965782162</v>
+        <v>9.8965774164999996</v>
       </c>
       <c r="C129" s="5">
-        <v>0.26265193759999939</v>
+        <v>0.26265115490000035</v>
       </c>
       <c r="D129" s="5">
-        <v>38.095940744494186</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.095809761474108</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>9.8318375360000001</v>
+        <v>9.8318377366000007</v>
       </c>
       <c r="C130" s="5">
-        <v>-6.47406801999999E-2</v>
+        <v>-6.4739679899998848E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-7.5736961846936897</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.573583932346617</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>9.7907163576999992</v>
+        <v>9.7907127918000008</v>
       </c>
       <c r="C131" s="5">
-        <v>-4.1121178300000949E-2</v>
+        <v>-4.1124944799999952E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-4.9050825771601136</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9055214759420434</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>9.8042165360000002</v>
+        <v>9.8042201638000002</v>
       </c>
       <c r="C132" s="5">
-        <v>1.3500178300001053E-2</v>
+        <v>1.3507371999999407E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>1.6672569438585638</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6681527219431391</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>9.8389444375000004</v>
+        <v>9.8389449449999997</v>
       </c>
       <c r="C133" s="5">
-        <v>3.4727901500000158E-2</v>
+        <v>3.4724781199999555E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>4.3343613856314578</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3339626909979279</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>9.9002416734000001</v>
+        <v>9.9002420209000004</v>
       </c>
       <c r="C134" s="5">
-        <v>6.1297235899999691E-2</v>
+        <v>6.1297075900000664E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>7.7376400805103218</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7376187735636259</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>9.9639698942999999</v>
+        <v>9.9639698253999995</v>
       </c>
       <c r="C135" s="5">
-        <v>6.3728220899999855E-2</v>
+        <v>6.3727804499999152E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>8.0038719424312177</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0038174889656801</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>9.9687912488000006</v>
+        <v>9.9687910238999997</v>
       </c>
       <c r="C136" s="5">
-        <v>4.8213545000006519E-3</v>
+        <v>4.8211985000001789E-3</v>
       </c>
       <c r="D136" s="5">
-        <v>0.58220245585016706</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.58218357195298776</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>9.9178617048</v>
+        <v>9.9178613991999995</v>
       </c>
       <c r="C137" s="5">
-        <v>-5.0929544000000604E-2</v>
+        <v>-5.0929624700000176E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-5.9613129593947605</v>
+        <v>-5.9613222722548542</v>
       </c>
       <c r="E137" s="5">
-        <v>5.0604909082029303</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0604961780635227</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>10.1822646</v>
+        <v>10.182264765999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.26440289519999993</v>
+        <v>0.26440336679999987</v>
       </c>
       <c r="D138" s="5">
-        <v>37.12478666286998</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>37.124864192067754</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>10.456062671</v>
+        <v>10.456062707999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.27379807099999987</v>
+        <v>0.27379794199999985</v>
       </c>
       <c r="D139" s="5">
-        <v>37.494583127752513</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>37.494562067588348</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>10.240495506</v>
+        <v>10.240495474999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.21556716499999951</v>
+        <v>-0.2155672329999998</v>
       </c>
       <c r="D140" s="5">
-        <v>-22.118640451277273</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.118646587531408</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>10.225781254999999</v>
+        <v>10.225781113</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.47142510000009E-2</v>
+        <v>-1.4714361999999426E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.7106815962929844</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7106944044977701</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>10.260204977000001</v>
+        <v>10.260205013</v>
       </c>
       <c r="C142" s="5">
-        <v>3.4423722000001433E-2</v>
+        <v>3.4423900000000174E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>4.1152788018368192</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1153005350764715</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>10.379551512999999</v>
+        <v>10.379549728000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.11934653599999834</v>
+        <v>0.11934471500000043</v>
       </c>
       <c r="D143" s="5">
-        <v>14.88692822661597</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.886686300553187</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>10.416900736000001</v>
+        <v>10.416901884</v>
       </c>
       <c r="C144" s="5">
-        <v>3.734922300000143E-2</v>
+        <v>3.7352155999998971E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>4.404506625885718</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4048601546940347</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>10.316849172</v>
+        <v>10.316849546</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.10005156400000104</v>
+        <v>-0.10005233799999935</v>
       </c>
       <c r="D145" s="5">
-        <v>-10.935903250528256</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.935982290397373</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>10.056736502</v>
+        <v>10.056736839999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.26011266999999982</v>
+        <v>-0.26011270600000103</v>
       </c>
       <c r="D146" s="5">
-        <v>-26.392871020008613</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.392873353706925</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>10.355933746</v>
+        <v>10.355933818</v>
       </c>
       <c r="C147" s="5">
-        <v>0.29919724400000014</v>
+        <v>0.29919697800000122</v>
       </c>
       <c r="D147" s="5">
-        <v>42.162909888679437</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>42.162864413428466</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>10.352496883000001</v>
+        <v>10.35249687</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.4368629999992351E-3</v>
+        <v>-3.4369480000009389E-3</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.39752242831765372</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.39753223908743918</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>10.410741487999999</v>
+        <v>10.410741334000001</v>
       </c>
       <c r="C149" s="5">
-        <v>5.8244604999998728E-2</v>
+        <v>5.8244464000001273E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>6.9642497418820115</v>
+        <v>6.9642323665956907</v>
       </c>
       <c r="E149" s="5">
-        <v>4.9696174222862766</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9696191039709348</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>10.305688930000001</v>
+        <v>10.305688964</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.1050525579999988</v>
+        <v>-0.10505237000000101</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.459003995813589</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.458984773671688</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>10.366375015999999</v>
+        <v>10.366375006</v>
       </c>
       <c r="C151" s="5">
-        <v>6.0686085999998696E-2</v>
+        <v>6.0686042000000384E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>7.2997320725780801</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2997265825155422</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>10.458461442000001</v>
+        <v>10.458461396000001</v>
       </c>
       <c r="C152" s="5">
-        <v>9.2086426000001609E-2</v>
+        <v>9.2086390000000407E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>11.196368544244262</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.196363962471057</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>10.435740991999999</v>
+        <v>10.435740799</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.2720450000001335E-2</v>
+        <v>-2.2720597000001064E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.5760116373894637</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5760281165961074</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>10.469930334000001</v>
+        <v>10.469930099999999</v>
       </c>
       <c r="C154" s="5">
-        <v>3.4189342000001233E-2</v>
+        <v>3.4189300999999617E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>4.0030326434451702</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0030278315356327</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>10.669470923</v>
+        <v>10.669470664</v>
       </c>
       <c r="C155" s="5">
-        <v>0.19954058899999971</v>
+        <v>0.1995405640000012</v>
       </c>
       <c r="D155" s="5">
-        <v>25.426443279307232</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.426440381732142</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>10.736845176999999</v>
+        <v>10.736845779999999</v>
       </c>
       <c r="C156" s="5">
-        <v>6.7374253999998857E-2</v>
+        <v>6.7375115999999124E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>7.8464063977570442</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8465104954064113</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>10.907213464</v>
+        <v>10.907213414999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.17036828700000051</v>
+        <v>0.17036763499999985</v>
       </c>
       <c r="D157" s="5">
-        <v>20.794028244015884</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.793940324085213</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>10.922160781000001</v>
+        <v>10.92216093</v>
       </c>
       <c r="C158" s="5">
-        <v>1.4947317000000737E-2</v>
+        <v>1.4947515000001133E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>1.6569395735686498</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6569616954577482</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>10.849405902999999</v>
+        <v>10.849405944000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-7.2754878000001355E-2</v>
+        <v>-7.2754985999999633E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.707012041774453</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7070229651808209</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>10.937175264</v>
+        <v>10.937175243</v>
       </c>
       <c r="C160" s="5">
-        <v>8.7769361000001211E-2</v>
+        <v>8.7769298999999634E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>10.151538787633619</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.151531254503322</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>10.916400320999999</v>
+        <v>10.916400211999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.0774943000001045E-2</v>
+        <v>-2.0775031000001221E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.2557128845927421</v>
+        <v>-2.2557223441899699</v>
       </c>
       <c r="E161" s="5">
-        <v>4.8570875915308287</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8570880956247509</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>11.027493699000001</v>
+        <v>11.027493666</v>
       </c>
       <c r="C162" s="5">
-        <v>0.11109337800000141</v>
+        <v>0.11109345400000059</v>
       </c>
       <c r="D162" s="5">
-        <v>12.919352001147931</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.919361476151714</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>10.763903899000001</v>
+        <v>10.763903893</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.2635898000000001</v>
+        <v>-0.26358977299999964</v>
       </c>
       <c r="D163" s="5">
-        <v>-25.197533084392109</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.197530898572584</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>10.76638833</v>
+        <v>10.766388294</v>
       </c>
       <c r="C164" s="5">
-        <v>2.4844309999991765E-3</v>
+        <v>2.484401000000247E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>0.27732547700263233</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2773221241447521</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>10.833395823</v>
+        <v>10.833395742</v>
       </c>
       <c r="C165" s="5">
-        <v>6.7007493000000196E-2</v>
+        <v>6.7007448000000025E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>7.7295520524563122</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7295467093203118</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>10.874184825</v>
+        <v>10.874184739</v>
       </c>
       <c r="C166" s="5">
-        <v>4.0789002000000352E-2</v>
+        <v>4.0788996999999938E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>4.6128868607654194</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6128863187549829</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>10.876306242</v>
+        <v>10.876306141000001</v>
       </c>
       <c r="C167" s="5">
-        <v>2.1214169999996813E-3</v>
+        <v>2.1214020000002165E-3</v>
       </c>
       <c r="D167" s="5">
-        <v>0.23435629485486498</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.2343546378583472</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>10.750493801999999</v>
+        <v>10.750494238</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.12581244000000069</v>
+        <v>-0.12581190300000067</v>
       </c>
       <c r="D168" s="5">
-        <v>-13.031129748115378</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.031077731131413</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>10.806065124</v>
+        <v>10.806065067</v>
       </c>
       <c r="C169" s="5">
-        <v>5.5571322000000478E-2</v>
+        <v>5.5570829000000543E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>6.3824550956849579</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3823965882130462</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>10.694250446</v>
+        <v>10.694250498000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.111814678</v>
+        <v>-0.11181456899999986</v>
       </c>
       <c r="D170" s="5">
-        <v>-11.73404188579682</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.734031148516234</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>10.643831864999999</v>
+        <v>10.643831849</v>
       </c>
       <c r="C171" s="5">
-        <v>-5.0418581000000628E-2</v>
+        <v>-5.0418649000000926E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.5130433067577815</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5130505244014198</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>10.627392787</v>
+        <v>10.627392768</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.6439077999999441E-2</v>
+        <v>-1.6439080999999689E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.8377011016122324</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8377014368733069</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>10.633535670000001</v>
+        <v>10.633535617</v>
       </c>
       <c r="C173" s="5">
-        <v>6.142883000000765E-3</v>
+        <v>6.1428489999997282E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>0.69583761357208118</v>
+        <v>0.69583375120383373</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.5911897940921857</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5911893069755387</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>10.533823632000001</v>
+        <v>10.533823503000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-9.9712037999999836E-2</v>
+        <v>-9.9712113999999019E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-10.689976165696169</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.689983948565162</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>10.553186968</v>
+        <v>10.553186984</v>
       </c>
       <c r="C175" s="5">
-        <v>1.936333599999962E-2</v>
+        <v>1.9363480999999183E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>2.2282856143990948</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2283024972733267</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>10.574079754</v>
+        <v>10.574079734</v>
       </c>
       <c r="C176" s="5">
-        <v>2.0892785999999219E-2</v>
+        <v>2.0892749999999793E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>2.4017528368301733</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4017486495646168</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>10.419324924</v>
+        <v>10.419324906</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.1547548299999999</v>
+        <v>-0.15475482799999973</v>
       </c>
       <c r="D177" s="5">
-        <v>-16.215438939074723</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.215438774329062</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>10.376690369</v>
+        <v>10.376690349</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.2634554999999352E-2</v>
+        <v>-4.2634556999999518E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.8012345473186784</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8012347756102081</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>10.291107923</v>
+        <v>10.291107916</v>
       </c>
       <c r="C179" s="5">
-        <v>-8.558244600000009E-2</v>
+        <v>-8.558243300000079E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-9.4602488645453846</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4602475094935023</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>10.364357144</v>
+        <v>10.364357398999999</v>
       </c>
       <c r="C180" s="5">
-        <v>7.3249220999999309E-2</v>
+        <v>7.3249482999999671E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>8.8836939781507205</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8837270140136972</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>10.204039481000001</v>
+        <v>10.204039456</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.16031766299999894</v>
+        <v>-0.16031794299999902</v>
       </c>
       <c r="D181" s="5">
-        <v>-17.061318856581455</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.061345782017987</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>10.383721563</v>
+        <v>10.383721575999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.17968208199999935</v>
+        <v>0.17968211999999895</v>
       </c>
       <c r="D182" s="5">
-        <v>23.30220576575741</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23.302211243289705</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>10.442814904</v>
+        <v>10.442814866999999</v>
       </c>
       <c r="C183" s="5">
-        <v>5.9093341000000521E-2</v>
+        <v>5.9093290999999937E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>7.0470132819281384</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0470071223589503</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>10.318929969999999</v>
+        <v>10.318929938</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.12388493400000122</v>
+        <v>-0.12388492899999903</v>
       </c>
       <c r="D184" s="5">
-        <v>-13.342727173336144</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.342726713696107</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>10.248643781</v>
+        <v>10.248643754</v>
       </c>
       <c r="C185" s="5">
-        <v>-7.0286188999999055E-2</v>
+        <v>-7.0286184000000418E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-7.8743004321363719</v>
+        <v>-7.8742999163043725</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.6196040615717462</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6196038351032356</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>10.13078982</v>
+        <v>10.130789718999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.11785396099999979</v>
+        <v>-0.11785403500000058</v>
       </c>
       <c r="D186" s="5">
-        <v>-12.959198089245749</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.959205750694736</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>10.332856380000001</v>
+        <v>10.332856399000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.20206656000000045</v>
+        <v>0.2020666800000015</v>
       </c>
       <c r="D187" s="5">
-        <v>26.743312297019163</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.743330256652786</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>10.269269937000001</v>
+        <v>10.269269939999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-6.3586443000000159E-2</v>
+        <v>-6.3586459000001483E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-7.1396915926833397</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.1396933161642639</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>10.505317607</v>
+        <v>10.505317614999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.2360476699999996</v>
+        <v>0.23604767500000001</v>
       </c>
       <c r="D189" s="5">
-        <v>31.351611551259072</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>31.351612291113696</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>10.488622124999999</v>
+        <v>10.488622137</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.6695482000001149E-2</v>
+        <v>-1.6695477999999042E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.890507718200074</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8905072677857793</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>10.517793273000001</v>
+        <v>10.517793306</v>
       </c>
       <c r="C191" s="5">
-        <v>2.9171148000001423E-2</v>
+        <v>2.9171168999999608E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3889904062089249</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3889928794099244</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>10.17392413</v>
+        <v>10.173924169999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.34386914300000093</v>
+        <v>-0.34386913600000035</v>
       </c>
       <c r="D192" s="5">
-        <v>-32.893224774029527</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-32.893224134572193</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>10.104309941</v>
+        <v>10.104309954</v>
       </c>
       <c r="C193" s="5">
-        <v>-6.9614188999999271E-2</v>
+        <v>-6.9614215999999729E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-7.908832973625179</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.9088358966428629</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>10.186781398999999</v>
+        <v>10.186781404</v>
       </c>
       <c r="C194" s="5">
-        <v>8.2471457999998776E-2</v>
+        <v>8.2471449999999891E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>10.24627564920646</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.246274596468229</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>10.130131942</v>
+        <v>10.130131926000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-5.6649456999998904E-2</v>
+        <v>-5.6649477999998865E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.4729181392367057</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.472920462762044</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>10.218250815999999</v>
+        <v>10.2182508</v>
       </c>
       <c r="C196" s="5">
         <v>8.8118873999999181E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>10.952599046204092</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.952599064338898</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>10.164406470999999</v>
+        <v>10.164406462000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-5.3844344999999905E-2</v>
+        <v>-5.3844337999999325E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-6.1432342362353847</v>
+        <v>-6.1432334699327296</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.82193616833642347</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.82193599486880542</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>10.011683538</v>
+        <v>10.011683469999999</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.15272293299999973</v>
+        <v>-0.15272299200000106</v>
       </c>
       <c r="D198" s="5">
-        <v>-16.612477091071696</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.612483001534308</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>10.207237620000001</v>
+        <v>10.207237642000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.19555408200000102</v>
+        <v>0.19555417200000136</v>
       </c>
       <c r="D199" s="5">
-        <v>26.128531643131893</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>26.128545185398732</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>10.369298874</v>
+        <v>10.369298884000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.16206125399999927</v>
+        <v>0.16206124200000005</v>
       </c>
       <c r="D200" s="5">
-        <v>20.80753054547284</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.80752881896688</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>10.09198836</v>
+        <v>10.091988374</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.27731051399999984</v>
+        <v>-0.27731051000000129</v>
       </c>
       <c r="D201" s="5">
-        <v>-27.768242258117638</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-27.768241891596158</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>10.101433362</v>
+        <v>10.101433370000001</v>
       </c>
       <c r="C202" s="5">
-        <v>9.4450019999996471E-3</v>
+        <v>9.444996000000927E-3</v>
       </c>
       <c r="D202" s="5">
-        <v>1.1288682699990948</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1288675476088139</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>10.142467269000001</v>
+        <v>10.142467282</v>
       </c>
       <c r="C203" s="5">
-        <v>4.103390700000098E-2</v>
+        <v>4.1033911999999617E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>4.9850211274182099</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9850217444434408</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>10.283677467</v>
+        <v>10.283677478</v>
       </c>
       <c r="C204" s="5">
-        <v>0.14121019799999956</v>
+        <v>0.1412101959999994</v>
       </c>
       <c r="D204" s="5">
-        <v>18.047824407863565</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.047824107432</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>10.303579694</v>
+        <v>10.303579686000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9902226999999328E-2</v>
+        <v>1.9902208000001309E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3472666490804928</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3472643817791905</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>10.304778496999999</v>
+        <v>10.304778491</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1988029999994154E-3</v>
+        <v>1.1988049999995809E-3</v>
       </c>
       <c r="D206" s="5">
-        <v>0.1397072239424757</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.13970745727795997</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>10.3167551</v>
+        <v>10.316755096</v>
       </c>
       <c r="C207" s="5">
-        <v>1.1976603000000807E-2</v>
+        <v>1.1976604999999196E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>1.4036352369704019</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4036354736893575</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>10.315711694999999</v>
+        <v>10.315711689</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.0434050000007744E-3</v>
+        <v>-1.0434069999991635E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.12129683663485435</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.1212970690542714</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>10.376957364000001</v>
+        <v>10.376957361000001</v>
       </c>
       <c r="C209" s="5">
-        <v>6.1245669000001612E-2</v>
+        <v>6.1245672000000084E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>7.3618625548687922</v>
+        <v>7.3618629317536044</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0911294093406196</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0911294702216976</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>10.386122456000001</v>
+        <v>10.386122429</v>
       </c>
       <c r="C210" s="5">
-        <v>9.1650919999999303E-3</v>
+        <v>9.1650679999997209E-3</v>
       </c>
       <c r="D210" s="5">
-        <v>1.065022528779469</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0650197266254935</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>10.384153677</v>
+        <v>10.384153703999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-1.9687790000002536E-3</v>
+        <v>-1.9687250000011147E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>-0.22723333487856268</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.2272271093711975</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>10.560778092</v>
+        <v>10.560778106000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.17662441499999915</v>
+        <v>0.17662440200000162</v>
       </c>
       <c r="D212" s="5">
-        <v>22.432783974634816</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>22.432782102213199</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>10.592277876000001</v>
+        <v>10.592277892</v>
       </c>
       <c r="C213" s="5">
-        <v>3.1499784000001085E-2</v>
+        <v>3.1499785999999474E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>3.6385623657954058</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6385625957169099</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>10.618182521</v>
+        <v>10.618182524</v>
       </c>
       <c r="C214" s="5">
-        <v>2.5904644999998894E-2</v>
+        <v>2.5904631999999594E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>2.9745377143423068</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9745361969094386</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>10.760715858999999</v>
+        <v>10.760715846</v>
       </c>
       <c r="C215" s="5">
-        <v>0.14253333799999979</v>
+        <v>0.14253332200000024</v>
       </c>
       <c r="D215" s="5">
-        <v>17.352333442394684</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.352331343244852</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>10.790076407999999</v>
+        <v>10.790076398</v>
       </c>
       <c r="C216" s="5">
-        <v>2.9360548999999736E-2</v>
+        <v>2.9360551999999984E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>3.3237773604286813</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3237777092341769</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>10.898930850999999</v>
+        <v>10.898930835</v>
       </c>
       <c r="C217" s="5">
-        <v>0.10885444300000024</v>
+        <v>0.10885443699999975</v>
       </c>
       <c r="D217" s="5">
-        <v>12.800889752439648</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.800889019789086</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>10.823118946999999</v>
+        <v>10.823118936</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.5811904000000041E-2</v>
+        <v>-7.5811898999999627E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-8.0350348281572401</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.0350343296802578</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>10.701411154000001</v>
+        <v>10.701411161999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.12170779299999879</v>
+        <v>-0.12170777400000077</v>
       </c>
       <c r="D219" s="5">
-        <v>-12.690113106351575</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.690111258272619</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>10.716308881</v>
       </c>
       <c r="C220" s="5">
-        <v>1.489772699999925E-2</v>
+        <v>1.4897719000000365E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>1.6834032669271526</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6834023547478205</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>10.690876750999999</v>
+        <v>10.690876748999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.5432130000000441E-2</v>
+        <v>-2.5432132000000607E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.8109810374269184</v>
+        <v>-2.810981255606948</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0251583001492888</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0251583106605917</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>10.662656432</v>
+        <v>10.662656420999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-2.8220318999998995E-2</v>
+        <v>-2.8220327999999739E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.1220110145789515</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1220119964132209</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>10.573287516000001</v>
+        <v>10.573287557</v>
       </c>
       <c r="C223" s="5">
-        <v>-8.9368915999999743E-2</v>
+        <v>-8.9368863999998993E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-9.6068512584574499</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.6068459332148688</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>10.452793464999999</v>
+        <v>10.452793482000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.12049405100000143</v>
+        <v>-0.12049407499999987</v>
       </c>
       <c r="D224" s="5">
-        <v>-12.849892334678337</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.849894689129282</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>10.395914771999999</v>
+        <v>10.395914792999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-5.6878692999999814E-2</v>
+        <v>-5.6878689000001259E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.3378564362840066</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.337855993826369</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>10.22562849</v>
+        <v>10.225628509</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.17028628199999929</v>
+        <v>-0.17028628399999945</v>
       </c>
       <c r="D226" s="5">
-        <v>-17.978520709284908</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.978520868683233</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>10.168721267</v>
       </c>
       <c r="C227" s="5">
-        <v>-5.6907222999999618E-2</v>
+        <v>-5.6907241999999414E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.4775242560788593</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4775263413418882</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>10.094882779000001</v>
+        <v>10.094882661</v>
       </c>
       <c r="C228" s="5">
-        <v>-7.3838487999999813E-2</v>
+        <v>-7.3838606000000695E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-8.3738905674095481</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3739034197196425</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>10.086005548999999</v>
+        <v>10.086005554</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.8772300000012905E-3</v>
+        <v>-8.8771069999999952E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.0501661465806889</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0501516783400167</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>9.9391038938000005</v>
+        <v>9.9391038885</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.14690165519999887</v>
+        <v>-0.14690166549999972</v>
       </c>
       <c r="D230" s="5">
-        <v>-16.143577452068257</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.143578487510968</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>10.095886826999999</v>
+        <v>10.09588683</v>
       </c>
       <c r="C231" s="5">
-        <v>0.15678293319999881</v>
+        <v>0.1567829414999995</v>
       </c>
       <c r="D231" s="5">
-        <v>20.660999631069977</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.661000833429899</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>9.9139968431999996</v>
+        <v>9.9139968316000004</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.18188998379999965</v>
+        <v>-0.18188999839999909</v>
       </c>
       <c r="D232" s="5">
-        <v>-19.600817553366689</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.600818968919988</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>10.007289816</v>
+        <v>10.007289814</v>
       </c>
       <c r="C233" s="5">
-        <v>9.3292972800000484E-2</v>
+        <v>9.3292982399999502E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>11.895446288950605</v>
+        <v>11.895447591693564</v>
       </c>
       <c r="E233" s="5">
-        <v>-6.3941148225851396</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3941148237813161</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>9.7567091406999999</v>
+        <v>9.7567091603999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.25058067530000017</v>
+        <v>-0.25058065360000015</v>
       </c>
       <c r="D234" s="5">
-        <v>-26.236320547318293</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-26.23631858315867</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>9.6691101108000002</v>
+        <v>9.6691101865999993</v>
       </c>
       <c r="C235" s="5">
-        <v>-8.7599029899999792E-2</v>
+        <v>-8.7598973800000479E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-10.257581058557108</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.257574790651059</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>9.3383245823000003</v>
+        <v>9.3383246389999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.33078552849999987</v>
+        <v>-0.33078554759999967</v>
       </c>
       <c r="D236" s="5">
-        <v>-34.144885419089157</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-34.144886815990496</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>9.2039377261999995</v>
+        <v>9.2039377791000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.13438685610000078</v>
+        <v>-0.13438685989999932</v>
       </c>
       <c r="D237" s="5">
-        <v>-15.965721119124343</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.965721446064297</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>9.0261357738000001</v>
+        <v>9.0261358139999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.17780195239999941</v>
+        <v>-0.17780196510000046</v>
       </c>
       <c r="D238" s="5">
-        <v>-20.870524810687961</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.870526039227155</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8.7649155841000006</v>
+        <v>8.7649155748999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.26122018969999949</v>
+        <v>-0.26122023910000003</v>
       </c>
       <c r="D239" s="5">
-        <v>-29.700779687302294</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.700784329895736</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8.6919785736000001</v>
+        <v>8.6919782996000006</v>
       </c>
       <c r="C240" s="5">
-        <v>-7.2937010500000454E-2</v>
+        <v>-7.2937275299999271E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.5411812092323967</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.5412142885819566</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8.4810566642000005</v>
+        <v>8.4810566154</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.21092190939999966</v>
+        <v>-0.21092168420000057</v>
       </c>
       <c r="D241" s="5">
-        <v>-25.530950048787382</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.530927020584436</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>8.3471985817000007</v>
+        <v>8.3471985118000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.13385808249999975</v>
+        <v>-0.13385810359999972</v>
       </c>
       <c r="D242" s="5">
-        <v>-17.379205152853338</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.379207750517534</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>8.3913612948999994</v>
+        <v>8.3913612495999992</v>
       </c>
       <c r="C243" s="5">
-        <v>4.4162713199998649E-2</v>
+        <v>4.4162737799998908E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>6.5369100359451648</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5369138401540905</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8.3111533311999999</v>
+        <v>8.3111533456999993</v>
       </c>
       <c r="C244" s="5">
-        <v>-8.0207963699999496E-2</v>
+        <v>-8.0207903899999877E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-10.885886344450102</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.885878705888341</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>8.2203241330000001</v>
+        <v>8.2203242509999992</v>
       </c>
       <c r="C245" s="5">
-        <v>-9.0829198199999794E-2</v>
+        <v>-9.0829094700000113E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-12.354065997276631</v>
+        <v>-12.354052734670384</v>
       </c>
       <c r="E245" s="5">
-        <v>-17.856639668244021</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-17.856638472686893</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>8.2690445190999995</v>
+        <v>8.2690446288999997</v>
       </c>
       <c r="C246" s="5">
-        <v>4.8720386099999402E-2</v>
+        <v>4.87203779000005E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>7.3486661077702076</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3486647213927281</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>8.1741271403999995</v>
+        <v>8.1741274449999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-9.4917378699999944E-2</v>
+        <v>-9.4917183899999813E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-12.937185993490786</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.937160934568336</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>8.2314099392000006</v>
+        <v>8.2314101613999995</v>
       </c>
       <c r="C248" s="5">
-        <v>5.7282798800001089E-2</v>
+        <v>5.72827163999996E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>8.7411969826254321</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7411835816780137</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>8.2068954553999998</v>
+        <v>8.2068955095000007</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.4514483800000875E-2</v>
+        <v>-2.4514651899998796E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.5158349083433182</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.5158585301442336</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>8.3160040986000006</v>
+        <v>8.3160039762999993</v>
       </c>
       <c r="C250" s="5">
-        <v>0.1091086432000008</v>
+        <v>0.10910846679999864</v>
       </c>
       <c r="D250" s="5">
-        <v>17.173532418263626</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.173502470680635</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>8.3534554796999991</v>
+        <v>8.3534552379000004</v>
       </c>
       <c r="C251" s="5">
-        <v>3.7451381099998571E-2</v>
+        <v>3.7451261600001118E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>5.540126830959835</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.540108796869303</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8.1840629073999995</v>
+        <v>8.1840623076999996</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.1693925722999996</v>
+        <v>-0.16939293020000079</v>
       </c>
       <c r="D252" s="5">
-        <v>-21.795173072712892</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-21.795214674973373</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8.1759132827999998</v>
+        <v>8.1759131279999995</v>
       </c>
       <c r="C253" s="5">
-        <v>-8.149624599999683E-3</v>
+        <v>-8.1491797000001753E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.1884275368335251</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1883631003229089</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>8.2528513087000004</v>
+        <v>8.2528512487000008</v>
       </c>
       <c r="C254" s="5">
-        <v>7.693802590000054E-2</v>
+        <v>7.6938120700001278E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>11.895579062158834</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.895594723222281</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8.1975024176000009</v>
+        <v>8.1975024675999997</v>
       </c>
       <c r="C255" s="5">
-        <v>-5.534889109999952E-2</v>
+        <v>-5.5348781100001077E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-7.7576423012173041</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7576275022582353</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8.2025526075999995</v>
+        <v>8.2025527325999992</v>
       </c>
       <c r="C256" s="5">
-        <v>5.0501899999986222E-3</v>
+        <v>5.0502649999994986E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>0.74178745160555781</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.74179850065105857</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8.2290384558999996</v>
+        <v>8.2290386497999997</v>
       </c>
       <c r="C257" s="5">
-        <v>2.6485848300000114E-2</v>
+        <v>2.6485917200000486E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>3.9443311766805822</v>
+        <v>3.9443415591480013</v>
       </c>
       <c r="E257" s="5">
-        <v>0.10600948039283242</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10601040219235802</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8.2868770018000006</v>
+        <v>8.2868769132000004</v>
       </c>
       <c r="C258" s="5">
-        <v>5.7838545900001037E-2</v>
+        <v>5.7838263400000756E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>8.7681174604525616</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7680727508898002</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8.3836558953000004</v>
+        <v>8.3836569827999998</v>
       </c>
       <c r="C259" s="5">
-        <v>9.6778893499999796E-2</v>
+        <v>9.6780069599999408E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>14.950435196034896</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.950628876103922</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8.4271134949000004</v>
+        <v>8.4271138365000002</v>
       </c>
       <c r="C260" s="5">
-        <v>4.3457599599999952E-2</v>
+        <v>4.3456853700000408E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>6.4007725730205189</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4006587061504971</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8.4161938025000005</v>
+        <v>8.4161939909000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.0919692399999903E-2</v>
+        <v>-1.0919845600000144E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.5439030445833501</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5439244888017511</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8.4051257891999995</v>
+        <v>8.4051255582</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.1068013300000956E-2</v>
+        <v>-1.106843270000013E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.5667379598523823</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5667968646360886</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>8.4350574585999993</v>
+        <v>8.4350568371999994</v>
       </c>
       <c r="C263" s="5">
-        <v>2.9931669399999805E-2</v>
+        <v>2.9931278999999478E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>4.3580451044247903</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3579872664910146</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8.6763244880000006</v>
+        <v>8.6763234783000005</v>
       </c>
       <c r="C264" s="5">
-        <v>0.24126702940000122</v>
+        <v>0.24126664110000107</v>
       </c>
       <c r="D264" s="5">
-        <v>40.272613166096541</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>40.272541281281924</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8.6766870761000003</v>
+        <v>8.6766867025999996</v>
       </c>
       <c r="C265" s="5">
-        <v>3.6258809999978325E-4</v>
+        <v>3.6322429999913197E-4</v>
       </c>
       <c r="D265" s="5">
-        <v>5.0160150493461231E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0248188012003148E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>8.6527994399000008</v>
+        <v>8.6527989547999997</v>
       </c>
       <c r="C266" s="5">
-        <v>-2.3887636199999562E-2</v>
+        <v>-2.3887747799999914E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>-3.2541308972854455</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2541460086772833</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8.6024166963000006</v>
+        <v>8.6024167678999994</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.0382743600000168E-2</v>
+        <v>-5.0382186900000292E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.76777285980058</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7677008255427218</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>8.5911979944999999</v>
+        <v>8.5911991176000004</v>
       </c>
       <c r="C268" s="5">
-        <v>-1.121870180000073E-2</v>
+        <v>-1.1217650299998994E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.5537840857634877</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5536394836380474</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>8.5259157690999992</v>
+        <v>8.5259161016</v>
       </c>
       <c r="C269" s="5">
-        <v>-6.5282225400000726E-2</v>
+        <v>-6.5283016000000416E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-8.7468810245184372</v>
+        <v>-8.7469814701326634</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6076792542772296</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6076808535492333</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>8.5038557641000008</v>
+        <v>8.5038553577999991</v>
       </c>
       <c r="C270" s="5">
-        <v>-2.2060004999998384E-2</v>
+        <v>-2.2060743800000893E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-3.0610811658037029</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0611821106561354</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>8.6019698440999992</v>
+        <v>8.6019714382999997</v>
       </c>
       <c r="C271" s="5">
-        <v>9.8114079999998438E-2</v>
+        <v>9.8116080500000535E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>14.758368072393946</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.75868908590372</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>8.6256500659000004</v>
+        <v>8.6256494486000008</v>
       </c>
       <c r="C272" s="5">
-        <v>2.3680221800001178E-2</v>
+        <v>2.3678010300001162E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3539393897485503</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3536207766078574</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>8.6275660981000009</v>
+        <v>8.6275667764000001</v>
       </c>
       <c r="C273" s="5">
-        <v>1.9160322000004726E-3</v>
+        <v>1.9173277999993132E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>0.26688420489766607</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26706490889556456</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>8.6002715427999998</v>
+        <v>8.6002724947000004</v>
       </c>
       <c r="C274" s="5">
-        <v>-2.7294555300001022E-2</v>
+        <v>-2.7294281699999701E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.7310084416031897</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7309714021461104</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>8.6190923324999993</v>
+        <v>8.6190858544999998</v>
       </c>
       <c r="C275" s="5">
-        <v>1.8820789699999452E-2</v>
+        <v>1.8813359799999319E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>2.6579133668376942</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.656851146155903</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>8.5677307828</v>
+        <v>8.5677325080000006</v>
       </c>
       <c r="C276" s="5">
-        <v>-5.1361549699999287E-2</v>
+        <v>-5.135334649999912E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.9210788707413151</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9200144725015118</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>8.4782398684999993</v>
+        <v>8.4782424226999993</v>
       </c>
       <c r="C277" s="5">
-        <v>-8.9490914300000668E-2</v>
+        <v>-8.9490085300001354E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-11.838563803918822</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.838458110493699</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>8.4500975262000004</v>
+        <v>8.4500996193999995</v>
       </c>
       <c r="C278" s="5">
-        <v>-2.8142342299998901E-2</v>
+        <v>-2.8142803299999741E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-3.9113124766118168</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9113742257535722</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>8.4039841833000004</v>
+        <v>8.4039862907000007</v>
       </c>
       <c r="C279" s="5">
-        <v>-4.6113342900000021E-2</v>
+        <v>-4.6113328699998846E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-6.3555463540909685</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3555429279443576</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>8.4828461435999998</v>
+        <v>8.4828475471000004</v>
       </c>
       <c r="C280" s="5">
-        <v>7.8861960299999367E-2</v>
+        <v>7.8861256399999746E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>11.860399224972173</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.86028471069729</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>8.5203361248</v>
+        <v>8.5203326750000006</v>
       </c>
       <c r="C281" s="5">
-        <v>3.7489981200000244E-2</v>
+        <v>3.7485127900000137E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>5.4342354989014297</v>
+        <v>5.4335138988229614</v>
       </c>
       <c r="E281" s="5">
-        <v>-6.5443342992210773E-2</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.5487702828226357E-2</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>8.3101171117000003</v>
+        <v>8.3101116481999995</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.21021901309999969</v>
+        <v>-0.2102210268000011</v>
       </c>
       <c r="D282" s="5">
-        <v>-25.902254287547066</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.902478858175616</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>8.4136280550000002</v>
+        <v>8.4136257092999998</v>
       </c>
       <c r="C283" s="5">
-        <v>0.10351094329999988</v>
+        <v>0.10351406110000028</v>
       </c>
       <c r="D283" s="5">
-        <v>16.014955649394992</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.015482805084336</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>8.5284074664999991</v>
+        <v>8.5284024849000009</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11477941149999893</v>
+        <v>0.1147767756000011</v>
       </c>
       <c r="D284" s="5">
-        <v>17.656409735930367</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.655978661214977</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>8.6395467730999993</v>
+        <v>8.6395452969999997</v>
       </c>
       <c r="C285" s="5">
-        <v>0.11113930660000015</v>
+        <v>0.11114281209999888</v>
       </c>
       <c r="D285" s="5">
-        <v>16.808977309138662</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.809556586924359</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>8.7009250200999997</v>
+        <v>8.7009412729999998</v>
       </c>
       <c r="C286" s="5">
-        <v>6.1378247000000385E-2</v>
+        <v>6.1395976000000019E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>8.8663322875817805</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8689958041659125</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>8.8100803349000003</v>
+        <v>8.8100706065000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.10915531480000062</v>
+        <v>0.10912933350000031</v>
       </c>
       <c r="D287" s="5">
-        <v>16.137723477767054</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.133581358332492</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>8.8603087244999994</v>
+        <v>8.8603188390999996</v>
       </c>
       <c r="C288" s="5">
-        <v>5.022838959999909E-2</v>
+        <v>5.0248232599999554E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0601460339860145</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0630312984016008</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>8.9936376760000005</v>
+        <v>8.9936473932999998</v>
       </c>
       <c r="C289" s="5">
-        <v>0.13332895150000112</v>
+        <v>0.13332855420000023</v>
       </c>
       <c r="D289" s="5">
-        <v>19.62952915676588</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.629441445781247</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>8.9452408604000002</v>
+        <v>8.9452457045999996</v>
       </c>
       <c r="C290" s="5">
-        <v>-4.8396815600000309E-2</v>
+        <v>-4.8401688700000278E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-6.2697404852874561</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.270346645176228</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>8.9944936617</v>
+        <v>8.9944926036999995</v>
       </c>
       <c r="C291" s="5">
-        <v>4.925280129999976E-2</v>
+        <v>4.9246899099999908E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>6.8110474571625446</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.810202585023184</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9.0773144938999994</v>
+        <v>9.0773086554999995</v>
       </c>
       <c r="C292" s="5">
-        <v>8.2820832199999472E-2</v>
+        <v>8.2816051800000068E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>11.62666427262986</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.625960278740743</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9.2119660756999995</v>
+        <v>9.2119515409999995</v>
       </c>
       <c r="C293" s="5">
-        <v>0.13465158180000003</v>
+        <v>0.13464288549999992</v>
       </c>
       <c r="D293" s="5">
-        <v>19.327178377171283</v>
+        <v>19.325840075404656</v>
       </c>
       <c r="E293" s="5">
-        <v>8.1174021865978219</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.117275373874989</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9.3049028762999999</v>
+        <v>9.3048865340999996</v>
       </c>
       <c r="C294" s="5">
-        <v>9.2936800600000424E-2</v>
+        <v>9.2934993100000085E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>12.801317722007299</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.801076110380528</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9.4231502586999998</v>
+        <v>9.4231377775999992</v>
       </c>
       <c r="C295" s="5">
-        <v>0.11824738239999988</v>
+        <v>0.1182512434999996</v>
       </c>
       <c r="D295" s="5">
-        <v>16.362023056428665</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>16.362625979867417</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9.3329688214999997</v>
+        <v>9.3329669520999996</v>
       </c>
       <c r="C296" s="5">
-        <v>-9.0181437200000047E-2</v>
+        <v>-9.0170825499999552E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-10.898629472277321</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.89742743525094</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9.3528651898999993</v>
+        <v>9.3528661607999997</v>
       </c>
       <c r="C297" s="5">
-        <v>1.9896368399999531E-2</v>
+        <v>1.9899208700000059E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>2.588413806212575</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5887881829454784</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9.3998917191999993</v>
+        <v>9.3999308989999992</v>
       </c>
       <c r="C298" s="5">
-        <v>4.7026529300000064E-2</v>
+        <v>4.7064738199999567E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>6.2033253353463103</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2085051618991915</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9.4092054481999998</v>
+        <v>9.4091976936999995</v>
       </c>
       <c r="C299" s="5">
-        <v>9.3137290000004924E-3</v>
+        <v>9.2667947000002471E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>1.1955013842544604</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1894392551669908</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9.4497598498999995</v>
+        <v>9.4497776307999999</v>
       </c>
       <c r="C300" s="5">
-        <v>4.0554401699999687E-2</v>
+        <v>4.0579937100000407E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>5.2964779501605497</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.299896893221967</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9.5109552482000002</v>
+        <v>9.5110056454999992</v>
       </c>
       <c r="C301" s="5">
-        <v>6.1195398300000647E-2</v>
+        <v>6.1228014699999278E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>8.0538877099489259</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0583187426775957</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9.4466067008000003</v>
+        <v>9.4465911669999993</v>
       </c>
       <c r="C302" s="5">
-        <v>-6.4348547399999845E-2</v>
+        <v>-6.4414478499999817E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-7.8234702419109237</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.8311499611254831</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9.6829064193000001</v>
+        <v>9.6828800485999995</v>
       </c>
       <c r="C303" s="5">
-        <v>0.23629971849999976</v>
+        <v>0.23628888160000017</v>
       </c>
       <c r="D303" s="5">
-        <v>34.511310292487394</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>34.509568567878389</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9.6796049524000001</v>
+        <v>9.6795843210000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-3.3014668999999941E-3</v>
+        <v>-3.2957275999994096E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.40838351359888669</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.40767601267805986</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9.7076400735000004</v>
+        <v>9.7076321568000008</v>
       </c>
       <c r="C305" s="5">
-        <v>2.8035121100000282E-2</v>
+        <v>2.8047835800000698E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>3.5314728623526026</v>
+        <v>3.5331077443775172</v>
       </c>
       <c r="E305" s="5">
-        <v>5.3807623011935091</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3808426324634562</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9.3943521267999994</v>
+        <v>9.3942549270000004</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.31328794670000093</v>
+        <v>-0.31337722980000038</v>
       </c>
       <c r="D306" s="5">
-        <v>-32.541290719279424</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-32.549005796525378</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>9.2213536673000007</v>
+        <v>9.2213669114000005</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.1729984594999987</v>
+        <v>-0.17288801559999989</v>
       </c>
       <c r="D307" s="5">
-        <v>-19.991868206762987</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.980554657898551</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>8.9306455662000008</v>
+        <v>8.9306749600999993</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.29070810109999989</v>
+        <v>-0.29069195130000125</v>
       </c>
       <c r="D308" s="5">
-        <v>-31.913956491396146</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-31.912440793141215</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9.0647807804999996</v>
+        <v>9.0648168119000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.13413521429999875</v>
+        <v>0.13414185180000082</v>
       </c>
       <c r="D309" s="5">
-        <v>19.589603045702543</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.590583957464446</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>8.9993101617000004</v>
+        <v>8.9994005149999996</v>
       </c>
       <c r="C310" s="5">
-        <v>-6.5470618799999158E-2</v>
+        <v>-6.5416296900000503E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-8.3308990743077516</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.3242270395516904</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>8.9122468523999991</v>
+        <v>8.9122461422000008</v>
       </c>
       <c r="C311" s="5">
-        <v>-8.7063309300001279E-2</v>
+        <v>-8.7154372799998825E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-11.011098673769837</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.021904469754107</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>8.6392727061999999</v>
+        <v>8.6392727428999994</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.27297414619999927</v>
+        <v>-0.27297339930000142</v>
       </c>
       <c r="D312" s="5">
-        <v>-31.1538416086103</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-31.153772264402889</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>8.4321909488000006</v>
+        <v>8.4322624087999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.20708175739999923</v>
+        <v>-0.20701033409999958</v>
       </c>
       <c r="D313" s="5">
-        <v>-25.258984410117691</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.251387004733104</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>8.3503991944999996</v>
+        <v>8.3503787640000002</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.1791754300001074E-2</v>
+        <v>-8.1883644799999544E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-11.038589657652198</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.050247765875243</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>8.1776095456999993</v>
+        <v>8.1773455586000008</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.17278964880000025</v>
+        <v>-0.17303320539999945</v>
       </c>
       <c r="D315" s="5">
-        <v>-22.191042726336274</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.21889542944977</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>7.9793863698000003</v>
+        <v>7.9794163032999998</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.19822317589999905</v>
+        <v>-0.19792925530000094</v>
       </c>
       <c r="D316" s="5">
-        <v>-25.506652960669605</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-25.474434867011773</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>7.9095933983000002</v>
+        <v>7.9096461021</v>
       </c>
       <c r="C317" s="5">
-        <v>-6.9792971500000078E-2</v>
+        <v>-6.9770201199999882E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-10.005499798999828</v>
+        <v>-10.002355076976777</v>
       </c>
       <c r="E317" s="5">
-        <v>-18.521975079281351</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.521365721923733</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>7.8867572929999996</v>
+        <v>7.8866154825999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-2.2836105300000575E-2</v>
+        <v>-2.3030619500000071E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.4100794842064741</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4386398826629305</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>7.8132605639000001</v>
+        <v>7.8133340516000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-7.3496729099999492E-2</v>
+        <v>-7.3281430999999841E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-10.627073097335183</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.597696982043093</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>7.7166930925999999</v>
+        <v>7.7168000810999997</v>
       </c>
       <c r="C320" s="5">
-        <v>-9.6567471300000207E-2</v>
+        <v>-9.6533970500000343E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-13.863535720692344</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.858926616631051</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>7.6707995489999998</v>
+        <v>7.6709198376999996</v>
       </c>
       <c r="C321" s="5">
-        <v>-4.5893543600000086E-2</v>
+        <v>-4.5880243400000076E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-6.9078900251000164</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9058604490947477</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>7.5020028798</v>
+        <v>7.5021515612999998</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.1687966691999998</v>
+        <v>-0.16876827639999981</v>
       </c>
       <c r="D322" s="5">
-        <v>-23.433444519213499</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.429642935000128</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>7.5182923905000001</v>
+        <v>7.5183064120000003</v>
       </c>
       <c r="C323" s="5">
-        <v>1.6289510700000065E-2</v>
+        <v>1.6154850700000445E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.6369697681747351</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6148595551297005</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>7.6281866243999996</v>
+        <v>7.6281503609000003</v>
       </c>
       <c r="C324" s="5">
-        <v>0.10989423389999953</v>
+        <v>0.10984394890000004</v>
       </c>
       <c r="D324" s="5">
-        <v>19.021433028997457</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.011979946646097</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>7.6455860753999998</v>
+        <v>7.6456121649000002</v>
       </c>
       <c r="C325" s="5">
-        <v>1.7399451000000177E-2</v>
+        <v>1.7461803999999859E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>2.7717305749302312</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7818021824546291</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>7.7631284766000004</v>
+        <v>7.7629438278</v>
       </c>
       <c r="C326" s="5">
-        <v>0.11754240120000059</v>
+        <v>0.11733166289999986</v>
       </c>
       <c r="D326" s="5">
-        <v>20.0913975667379</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20.0522090159992</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>7.7778679798999999</v>
+        <v>7.7772940318000003</v>
       </c>
       <c r="C327" s="5">
-        <v>1.4739503299999512E-2</v>
+        <v>1.4350204000000311E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>2.3023295973879199</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2409548911269006</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>7.7852432044000004</v>
+        <v>7.7853097167999996</v>
       </c>
       <c r="C328" s="5">
-        <v>7.375224500000499E-3</v>
+        <v>8.015684999999273E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>1.1438317325977776</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2438175599314594</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>7.8179053188000003</v>
+        <v>7.8180377151</v>
       </c>
       <c r="C329" s="5">
-        <v>3.2662114399999886E-2</v>
+        <v>3.2727998300000394E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>5.1522738175035387</v>
+        <v>5.1628629850454022</v>
       </c>
       <c r="E329" s="5">
-        <v>-1.1592009207414655</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.15818566112178</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>7.8807771939000002</v>
+        <v>7.8806645079999997</v>
       </c>
       <c r="C330" s="5">
-        <v>6.2871875099999919E-2</v>
+        <v>6.2626792899999728E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>10.088945941149575</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.047691720583485</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>7.8907369573999997</v>
+        <v>7.8910593785999996</v>
       </c>
       <c r="C331" s="5">
-        <v>9.9597634999994966E-3</v>
+        <v>1.0394870599999884E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5271517474550356</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5943754064667193</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>7.7974728196000003</v>
+        <v>7.7978456493000001</v>
       </c>
       <c r="C332" s="5">
-        <v>-9.3264137799999425E-2</v>
+        <v>-9.3213729299999493E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-13.296697272937363</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.289462646572158</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>7.9641508170000002</v>
+        <v>7.9640547571999996</v>
       </c>
       <c r="C333" s="5">
-        <v>0.16667799739999989</v>
+        <v>0.16620910789999943</v>
       </c>
       <c r="D333" s="5">
-        <v>28.892388926306811</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.799813585860392</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>8.1091298692000002</v>
+        <v>8.1094960030000003</v>
       </c>
       <c r="C334" s="5">
-        <v>0.14497905220000007</v>
+        <v>0.14544124580000073</v>
       </c>
       <c r="D334" s="5">
-        <v>24.170194507098273</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.255471169871832</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>8.1293486800999997</v>
+        <v>8.1297541218999996</v>
       </c>
       <c r="C335" s="5">
-        <v>2.021881089999944E-2</v>
+        <v>2.0258118899999289E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>3.0333803837539364</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0392198206184329</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>8.1241367777000004</v>
+        <v>8.1240663495999996</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.2119023999992464E-3</v>
+        <v>-5.6877722999999492E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.76663906601441845</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.83632597140126386</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>8.2604821913999995</v>
+        <v>8.2593691205000006</v>
       </c>
       <c r="C337" s="5">
-        <v>0.13634541369999909</v>
+        <v>0.13530277090000098</v>
       </c>
       <c r="D337" s="5">
-        <v>22.106300167129977</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>21.921688353149783</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>8.0801554815000003</v>
+        <v>8.0803446442000002</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.18032670989999922</v>
+        <v>-0.1790244763000004</v>
       </c>
       <c r="D338" s="5">
-        <v>-23.268829785714807</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-23.12305628844895</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>8.0847565621000008</v>
+        <v>8.0838188085000002</v>
       </c>
       <c r="C339" s="5">
-        <v>4.6010806000005289E-3</v>
+        <v>3.4741643000000266E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>0.68545977163116945</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51716480864030245</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>8.0851090763000002</v>
+        <v>8.0848100332000001</v>
       </c>
       <c r="C340" s="5">
-        <v>3.5251419999937639E-4</v>
+        <v>9.9122469999990415E-4</v>
       </c>
       <c r="D340" s="5">
-        <v>5.233534199760026E-2</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.14724131944665597</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>8.1192348631000009</v>
+        <v>8.1198356138999994</v>
       </c>
       <c r="C341" s="5">
-        <v>3.4125786800000668E-2</v>
+        <v>3.5025580699999281E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>5.184234723082648</v>
+        <v>5.3244030218645877</v>
       </c>
       <c r="E341" s="5">
-        <v>3.8543514152746594</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.860276834135723</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>7.9707854598000001</v>
+        <v>7.9708312858000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.14844940330000078</v>
+        <v>-0.14900432809999931</v>
       </c>
       <c r="D342" s="5">
-        <v>-19.863164821725309</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-19.928759542501972</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>7.9691876804000001</v>
+        <v>7.9696834051999996</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.5977793999999435E-3</v>
+        <v>-1.1478806000004838E-3</v>
       </c>
       <c r="D343" s="5">
-        <v>-0.24028031369628389</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.17267536742383571</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>7.9792743823999999</v>
+        <v>7.9802454294</v>
       </c>
       <c r="C344" s="5">
-        <v>1.0086701999999725E-2</v>
+        <v>1.0562024200000408E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.5294733573771202</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6019736060164824</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>7.9546123294999997</v>
+        <v>7.9544107458999997</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.466205290000012E-2</v>
+        <v>-2.5834683500000288E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.6465130796485612</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8163663515400459</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>7.9175084394999997</v>
+        <v>7.9178637177000004</v>
       </c>
       <c r="C346" s="5">
-        <v>-3.7103890000000028E-2</v>
+        <v>-3.6547028199999332E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-5.4559523781128716</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.376259571266651</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>7.9426622011000001</v>
+        <v>7.9430630058</v>
       </c>
       <c r="C347" s="5">
-        <v>2.5153761600000379E-2</v>
+        <v>2.5199288099999606E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>3.8797009663060544</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8866688524520132</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>7.9318926570999997</v>
+        <v>7.9319155552999998</v>
       </c>
       <c r="C348" s="5">
-        <v>-1.0769544000000408E-2</v>
+        <v>-1.1147450500000211E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.615013952534694</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6711648972648541</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>7.8657256887999996</v>
+        <v>7.8638939119</v>
       </c>
       <c r="C349" s="5">
-        <v>-6.6166968300000129E-2</v>
+        <v>-6.8021643399999832E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-9.5635260934907365</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.819057830507294</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>7.7990099588000001</v>
+        <v>7.8006479026999997</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.6715729999999418E-2</v>
+        <v>-6.3246009200000231E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-9.7165515212796265</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.2354297970726247</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>7.6939190329000002</v>
+        <v>7.6902014723000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.10509092589999991</v>
+        <v>-0.11044643039999968</v>
       </c>
       <c r="D351" s="5">
-        <v>-15.023734420285395</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-15.727766051380399</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>7.7833587514999998</v>
+        <v>7.7833872780000002</v>
       </c>
       <c r="C352" s="5">
-        <v>8.9439718599999551E-2</v>
+        <v>9.3185805700000124E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>14.877041210800179</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.550297501296107</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>7.7103139293999998</v>
+        <v>7.7117537600999997</v>
       </c>
       <c r="C353" s="5">
-        <v>-7.3044822099999962E-2</v>
+        <v>-7.1633517900000498E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-10.698212979658672</v>
+        <v>-10.501828078174203</v>
       </c>
       <c r="E353" s="5">
-        <v>-5.0364466676342872</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.025740337666706</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>7.7616807668999996</v>
+        <v>7.7618919813999998</v>
       </c>
       <c r="C354" s="5">
-        <v>5.1366837499999818E-2</v>
+        <v>5.0138221300000119E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>8.294047771689117</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0869565004151323</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>7.8460071219999996</v>
+        <v>7.8464880530999999</v>
       </c>
       <c r="C355" s="5">
-        <v>8.4326355099999972E-2</v>
+        <v>8.4596071700000053E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>13.845287462187272</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.89185830790729</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>7.8709344491</v>
+        <v>7.8723012945999997</v>
       </c>
       <c r="C356" s="5">
-        <v>2.492732710000034E-2</v>
+        <v>2.5813241499999862E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>3.8798155846796689</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0199581194443335</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>7.8414066537</v>
+        <v>7.8408229333000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-2.9527795399999945E-2</v>
+        <v>-3.1478361299999591E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.4100628167955573</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6942137229671328</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>7.8254205800000003</v>
+        <v>7.8255950906000002</v>
       </c>
       <c r="C358" s="5">
-        <v>-1.5986073699999714E-2</v>
+        <v>-1.5227842699999883E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.4191637653701803</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3058139221186713</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>7.8580375861</v>
+        <v>7.8587455801999999</v>
       </c>
       <c r="C359" s="5">
-        <v>3.2617006099999735E-2</v>
+        <v>3.3150489599999666E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>5.1179695235693323</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2035204702966631</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>7.9520516173000004</v>
+        <v>7.9529409664999999</v>
       </c>
       <c r="C360" s="5">
-        <v>9.4014031200000403E-2</v>
+        <v>9.4195386300000017E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>15.340296614186787</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.370388698449489</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>7.9735714195999998</v>
+        <v>7.9719370549999997</v>
       </c>
       <c r="C361" s="5">
-        <v>2.1519802299999391E-2</v>
+        <v>1.8996088499999786E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>3.2962077188761318</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9042296933066369</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>7.9087271952</v>
+        <v>7.9124788856999997</v>
       </c>
       <c r="C362" s="5">
-        <v>-6.4844224399999817E-2</v>
+        <v>-5.945816930000003E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-9.3339951300113189</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5919512604188402</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>7.9967058683000003</v>
+        <v>7.9900898290000004</v>
       </c>
       <c r="C363" s="5">
-        <v>8.7978673100000293E-2</v>
+        <v>7.7610943300000734E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>14.196902705630476</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.42662501817582</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>7.8726160345</v>
+        <v>7.8721604649000003</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.12408983380000027</v>
+        <v>-0.1179293641000001</v>
       </c>
       <c r="D364" s="5">
-        <v>-17.11129053715942</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-16.342031500446797</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>7.7966448867000002</v>
+        <v>7.7978449310000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-7.5971147799999805E-2</v>
+        <v>-7.4315533900000119E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-10.98479392871241</v>
+        <v>-10.758291371192119</v>
       </c>
       <c r="E365" s="5">
-        <v>1.1196814823688728</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1163630683519665</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>7.8532545689999997</v>
+        <v>7.8527916252000001</v>
       </c>
       <c r="C366" s="5">
-        <v>5.660968229999952E-2</v>
+        <v>5.4946694199999868E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>9.0694344444836936</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7911953400470644</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>7.8325895158999996</v>
+        <v>7.8323970922999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.0665053100000108E-2</v>
+        <v>-2.0394532900000151E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.1123781882111845</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0723937034438764</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>7.7748436500000002</v>
+        <v>7.7761810633000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.7745865899999416E-2</v>
+        <v>-5.6216028999999779E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.4969506668945982</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.2808541997954279</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>7.3309785178000002</v>
+        <v>7.3302960734999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.44386513220000001</v>
+        <v>-0.44588498980000058</v>
       </c>
       <c r="D369" s="5">
-        <v>-50.609503532094834</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-50.766373775487935</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>7.5300543956999997</v>
+        <v>7.5302225760999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.19907587789999948</v>
+        <v>0.19992650260000033</v>
       </c>
       <c r="D370" s="5">
-        <v>37.922143832628819</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>38.113318978255336</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>7.5702028496000002</v>
+        <v>7.5722649385</v>
       </c>
       <c r="C371" s="5">
-        <v>4.0148453900000547E-2</v>
+        <v>4.2042362400000144E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>6.5891113328869988</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9093896712130398</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>7.4751896888999996</v>
+        <v>7.4780510325999998</v>
       </c>
       <c r="C372" s="5">
-        <v>-9.5013160700000654E-2</v>
+        <v>-9.4213905900000228E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-14.063747833733398</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-13.949878632561596</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>7.3806914428999999</v>
+        <v>7.381218337</v>
       </c>
       <c r="C373" s="5">
-        <v>-9.4498245999999675E-2</v>
+        <v>-9.6832695599999852E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-14.158364647233523</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-14.478456851908472</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>7.4052002314000003</v>
+        <v>7.4126830433000004</v>
       </c>
       <c r="C374" s="5">
-        <v>2.4508788500000378E-2</v>
+        <v>3.1464706300000422E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>4.0583840251166459</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2370205764412869</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>7.6887995916999996</v>
+        <v>7.6787651947000004</v>
       </c>
       <c r="C375" s="5">
-        <v>0.28359936029999933</v>
+        <v>0.26608215140000002</v>
       </c>
       <c r="D375" s="5">
-        <v>56.985963124097026</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>52.683281277186289</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>7.9679941978000004</v>
+        <v>7.9654298563000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.2791946061000008</v>
+        <v>0.2866646615999997</v>
       </c>
       <c r="D376" s="5">
-        <v>53.421284975152794</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>55.243690505778446</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>7.9888697352999998</v>
+        <v>7.9861185057000004</v>
       </c>
       <c r="C377" s="5">
-        <v>2.0875537499999375E-2</v>
+        <v>2.0688649400000259E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>3.1896089149591189</v>
+        <v>3.1616770725194421</v>
       </c>
       <c r="E377" s="5">
-        <v>2.4654816449048322</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4144308634751921</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>8.0435872456999995</v>
+        <v>8.0430022521000009</v>
       </c>
       <c r="C378" s="5">
-        <v>5.4717510399999725E-2</v>
+        <v>5.688374640000049E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>8.5358583351915929</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8903212519323649</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>8.0267313698000002</v>
+        <v>8.0243526242000005</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.6855875899999262E-2</v>
+        <v>-1.8649627900000354E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.4858986424663332</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7472751235151693</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>8.1924418985000003</v>
+        <v>8.1927194700000001</v>
       </c>
       <c r="C380" s="5">
-        <v>0.16571052870000003</v>
+        <v>0.16836684579999961</v>
       </c>
       <c r="D380" s="5">
-        <v>27.789654404108035</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28.29713229891242</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>8.0175218119</v>
+        <v>8.0168015483000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.17492008660000025</v>
+        <v>-0.17591792169999998</v>
       </c>
       <c r="D381" s="5">
-        <v>-22.817052213464983</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-22.931557067719766</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>8.0270993813999993</v>
+        <v>8.0283556233999995</v>
       </c>
       <c r="C382" s="5">
-        <v>9.5775694999993277E-3</v>
+        <v>1.1554075099999395E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>1.4429516865596126</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7432542966373532</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>8.0799941647000004</v>
+        <v>8.0850865104</v>
       </c>
       <c r="C383" s="5">
-        <v>5.289478330000108E-2</v>
+        <v>5.6730887000000507E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>8.2004051160528668</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.817021409217606</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>8.1981854276000004</v>
+        <v>8.2048241421999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.11819126289999993</v>
+        <v>0.11973763179999963</v>
       </c>
       <c r="D384" s="5">
-        <v>19.036535555252133</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.293085045548075</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>8.2886537101000002</v>
+        <v>8.2934325416999997</v>
       </c>
       <c r="C385" s="5">
-        <v>9.046828249999983E-2</v>
+        <v>8.860839949999999E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>14.076215353793842</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.757613669612056</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>8.3904731520000002</v>
+        <v>8.4057530855000007</v>
       </c>
       <c r="C386" s="5">
-        <v>0.10181944190000003</v>
+        <v>0.112320543800001</v>
       </c>
       <c r="D386" s="5">
-        <v>15.778915231574931</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.518907780648753</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>8.1783342889000004</v>
+        <v>8.1658378741999993</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.21213886309999985</v>
+        <v>-0.23991521130000137</v>
       </c>
       <c r="D387" s="5">
-        <v>-26.457079009737971</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-29.353688289038693</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>8.2647215252000006</v>
+        <v>8.2558729958000008</v>
       </c>
       <c r="C388" s="5">
-        <v>8.6387236300000225E-2</v>
+        <v>9.0035121600001489E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>13.438479909616641</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.063581231429612</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>8.2865460938000002</v>
+        <v>8.2718655776999999</v>
       </c>
       <c r="C389" s="5">
-        <v>2.1824568599999594E-2</v>
+        <v>1.5992581899999081E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>3.2152591040541134</v>
+        <v>2.3494655122934027</v>
       </c>
       <c r="E389" s="5">
-        <v>3.7261385948587078</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5780469798444736</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>8.2356694014999992</v>
+        <v>8.2344183763000007</v>
       </c>
       <c r="C390" s="5">
-        <v>-5.0876692300001025E-2</v>
+        <v>-3.744720139999913E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.1238399548974591</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2992261028826482</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>8.3310449379999998</v>
+        <v>8.3252102133000001</v>
       </c>
       <c r="C391" s="5">
-        <v>9.5375536500000635E-2</v>
+        <v>9.0791836999999376E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>14.817177927644675</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.063673071717453</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>8.4094862996999993</v>
+        <v>8.4124414767999998</v>
       </c>
       <c r="C392" s="5">
-        <v>7.844136169999949E-2</v>
+        <v>8.7231263499999656E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>11.902524330040197</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.324072035412659</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>8.5141300423999997</v>
+        <v>8.5107320904999995</v>
       </c>
       <c r="C393" s="5">
-        <v>0.10464374270000043</v>
+        <v>9.8290613699999696E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>15.99779709716762</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.95777863255503</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>8.6179212235999998</v>
+        <v>8.6241763362999997</v>
       </c>
       <c r="C394" s="5">
-        <v>0.10379118120000008</v>
+        <v>0.11344424580000023</v>
       </c>
       <c r="D394" s="5">
-        <v>15.650333223219492</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.221830602549492</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>8.6850930494000007</v>
+        <v>8.6977016681000006</v>
       </c>
       <c r="C395" s="5">
-        <v>6.7171825800000917E-2</v>
+        <v>7.352533180000087E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>9.7648958940087951</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.72420045009903</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>8.7110067910000009</v>
+        <v>8.7195291909999995</v>
       </c>
       <c r="C396" s="5">
-        <v>2.5913741600000151E-2</v>
+        <v>2.1827522899998897E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>3.6397887929691564</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0534045978386937</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>8.7858599396999999</v>
+        <v>8.7953524862000005</v>
       </c>
       <c r="C397" s="5">
-        <v>7.4853148699999039E-2</v>
+        <v>7.5823295200001084E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>10.813093791930006</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.948786905963015</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>8.8757700181000008</v>
+        <v>8.9007454114000009</v>
       </c>
       <c r="C398" s="5">
-        <v>8.991007840000087E-2</v>
+        <v>0.10539292520000032</v>
       </c>
       <c r="D398" s="5">
-        <v>12.99550813783663</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.365926818946573</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>8.9724915812999999</v>
+        <v>8.9572547307000008</v>
       </c>
       <c r="C399" s="5">
-        <v>9.6721563199999139E-2</v>
+        <v>5.6509319299999916E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>13.889641751313174</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8903375982341872</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>8.9651072452000005</v>
+        <v>8.9480797192000008</v>
       </c>
       <c r="C400" s="5">
-        <v>-7.3843360999994445E-3</v>
+        <v>-9.1750114999999965E-3</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.9831386262886932</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2222715793962391</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>8.9894771704000007</v>
+        <v>8.9598291866000004</v>
       </c>
       <c r="C401" s="5">
-        <v>2.4369925200000253E-2</v>
+        <v>1.1749467399999602E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>3.3111832569083344</v>
+        <v>1.5871150447210436</v>
       </c>
       <c r="E401" s="5">
-        <v>8.4827993309049887</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3169099211992901</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>8.9373034503</v>
+        <v>8.9340360268999994</v>
       </c>
       <c r="C402" s="5">
-        <v>-5.2173720100000764E-2</v>
+        <v>-2.5793159700000956E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-6.7465644244136929</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4003326078903218</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>8.9394924000000007</v>
+        <v>8.9297956947999992</v>
       </c>
       <c r="C403" s="5">
-        <v>2.1889497000007196E-3</v>
+        <v>-4.2403321000001881E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>0.29430364112359442</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.5680676127887585</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>8.9209594336000002</v>
+        <v>8.9269086874999992</v>
       </c>
       <c r="C404" s="5">
-        <v>-1.8532966400000461E-2</v>
+        <v>-2.8870073000000218E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-2.4596162137410893</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38727147454988842</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>9.0121560078999998</v>
+        <v>9.0065163216999995</v>
       </c>
       <c r="C405" s="5">
-        <v>9.1196574299999611E-2</v>
+        <v>7.9607634200000277E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>12.981058531225532</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.24204790336114</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>9.0060590501999993</v>
+        <v>9.0190807930000005</v>
       </c>
       <c r="C406" s="5">
-        <v>-6.096957700000516E-3</v>
+        <v>1.2564471300001046E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.80881724409797018</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6869552282844147</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>9.1820505959999998</v>
+        <v>9.2033398203000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.17599154580000054</v>
+        <v>0.18425902729999954</v>
       </c>
       <c r="D407" s="5">
-        <v>26.141704820136201</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.467118431843218</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>9.0175979055000006</v>
+        <v>9.0271180067000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.16445269049999922</v>
+        <v>-0.17622181359999978</v>
       </c>
       <c r="D408" s="5">
-        <v>-19.496601231532495</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-20.705340018186902</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>8.9825863659999996</v>
+        <v>8.9963322368000007</v>
       </c>
       <c r="C409" s="5">
-        <v>-3.5011539500001021E-2</v>
+        <v>-3.0785769899999593E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-4.5608804723763274</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0165424032107211</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>9.0659674537000008</v>
+        <v>9.1019126412000002</v>
       </c>
       <c r="C410" s="5">
-        <v>8.3381087700001189E-2</v>
+        <v>0.10558040439999949</v>
       </c>
       <c r="D410" s="5">
-        <v>11.725690868839855</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.028677531397605</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>9.0693236334999998</v>
+        <v>9.0534453125999992</v>
       </c>
       <c r="C411" s="5">
-        <v>3.3561797999990262E-3</v>
+        <v>-4.8467328600001025E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.44514013844210165</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.206090988750379</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>9.0659596887999996</v>
+        <v>9.0394702464000005</v>
       </c>
       <c r="C412" s="5">
-        <v>-3.363944700000232E-3</v>
+        <v>-1.3975066199998665E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.44419064934413388</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8366967025370662</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>9.0976714855999994</v>
+        <v>9.0518736491999992</v>
       </c>
       <c r="C413" s="5">
-        <v>3.1711796799999803E-2</v>
+        <v>1.2403402799998631E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>4.2791787687343597</v>
+        <v>1.6590491377668215</v>
       </c>
       <c r="E413" s="5">
-        <v>1.2035662714207085</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0273015331325519</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>9.2418162089999996</v>
+        <v>9.2350423115000009</v>
       </c>
       <c r="C414" s="5">
-        <v>0.14414472340000017</v>
+        <v>0.18316866230000173</v>
       </c>
       <c r="D414" s="5">
-        <v>20.760505898376259</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.175916501136889</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>9.2464396935999993</v>
+        <v>9.2334154073000008</v>
       </c>
       <c r="C415" s="5">
-        <v>4.6234845999997276E-3</v>
+        <v>-1.6269042000001122E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>0.60198914225824129</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21119497733312897</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>9.2232459838</v>
+        <v>9.2338197621999996</v>
       </c>
       <c r="C416" s="5">
-        <v>-2.319370979999924E-2</v>
+        <v>4.0435489999879337E-4</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.9688900941485241</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2563731480881337E-2</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>9.3136009454999993</v>
+        <v>9.3052090075000002</v>
       </c>
       <c r="C417" s="5">
-        <v>9.0354961699999237E-2</v>
+        <v>7.1389245300000681E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>12.410276311735281</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6823813374622869</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>9.2975238941999994</v>
+        <v>9.3183726873000001</v>
       </c>
       <c r="C418" s="5">
-        <v>-1.6077051299999923E-2</v>
+        <v>1.3163679799999883E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-2.0518753095823183</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7108592589364147</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>9.2772645736000001</v>
+        <v>9.3081374041</v>
       </c>
       <c r="C419" s="5">
-        <v>-2.0259320599999242E-2</v>
+        <v>-1.0235283200000111E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.5836914494034469</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3101440889021876</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>9.3165480164000005</v>
+        <v>9.3246140188000002</v>
       </c>
       <c r="C420" s="5">
-        <v>3.9283442800000401E-2</v>
+        <v>1.6476614700000169E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>5.2012773274825008</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1449588756882854</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>9.4785486068000004</v>
+        <v>9.3939285142000006</v>
       </c>
       <c r="C421" s="5">
-        <v>0.16200059039999992</v>
+        <v>6.9314495400000453E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>22.982064414859636</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2940819927431981</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>9.3627671413000009</v>
+        <v>9.4075305547999992</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.11578146549999957</v>
+        <v>1.3602040599998588E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>-13.7123643024616</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7514575082996142</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>9.3666211399999995</v>
+        <v>9.5510364916999997</v>
       </c>
       <c r="C423" s="5">
-        <v>3.8539986999985842E-3</v>
+        <v>0.14350593690000046</v>
       </c>
       <c r="D423" s="5">
-        <v>0.4950762033663958</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.9218727559469</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>9.3707302601000002</v>
+        <v>9.6365947039000002</v>
       </c>
       <c r="C424" s="5">
-        <v>4.1091201000007516E-3</v>
+        <v>8.5558212200000483E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>0.52770994384621073</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.295363707264094</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>9.3096486445999993</v>
+        <v>9.6523639820000007</v>
       </c>
       <c r="C425" s="5">
-        <v>-6.1081615500000908E-2</v>
+        <v>1.5769278100000506E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-7.5475879524235285</v>
+        <v>1.9814445063705444</v>
       </c>
       <c r="E425" s="5">
-        <v>2.3300155356842822</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.633878863886622</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>9.3432450873999997</v>
+        <v>9.6335670543000003</v>
       </c>
       <c r="C426" s="5">
-        <v>3.3596442800000403E-2</v>
+        <v>-1.879692770000041E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>4.4175279768096765</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3120016903399709</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>9.3483716152999996</v>
+        <v>9.6328358204000004</v>
       </c>
       <c r="C427" s="5">
-        <v>5.1265278999998998E-3</v>
+        <v>-7.3123389999985022E-4</v>
       </c>
       <c r="D427" s="5">
-        <v>0.66041641084877423</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.1047733439975076E-2</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>9.4225855757999994</v>
+        <v>9.6352639989999993</v>
       </c>
       <c r="C428" s="5">
-        <v>7.4213960499999843E-2</v>
+        <v>2.428178599998887E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>9.9536036851983987</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.30290741880267813</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>9.3125535192999997</v>
+        <v>9.6036233454000008</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.1100320564999997</v>
+        <v>-3.1640653599998458E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-13.147105780707403</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8702081269208932</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>9.3909648625000006</v>
+        <v>9.6172039839999997</v>
       </c>
       <c r="C430" s="5">
-        <v>7.8411343200000871E-2</v>
+        <v>1.3580638599998807E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>10.585250767730315</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7101999381145427</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>9.3725299154999995</v>
+        <v>9.6091009022999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.8434947000001145E-2</v>
+        <v>-8.1030816999998478E-3</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.3303938395494606</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0064010203483797</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>9.3696122916999993</v>
+        <v>9.7244469443000003</v>
       </c>
       <c r="C432" s="5">
-        <v>-2.9176238000001575E-3</v>
+        <v>0.11534604200000054</v>
       </c>
       <c r="D432" s="5">
-        <v>-0.37291536092282085</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.394706974174843</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>9.4209350531999991</v>
+        <v>9.6940783682999996</v>
       </c>
       <c r="C433" s="5">
-        <v>5.1322761499999814E-2</v>
+        <v>-3.0368576000000758E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>6.7747768926307073</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6837908191449165</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>9.3556871770000001</v>
+        <v>9.6161847376999994</v>
       </c>
       <c r="C434" s="5">
-        <v>-6.5247876199999055E-2</v>
+        <v>-7.7893630600000208E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-8.0016186536493787</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.227298510469673</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>9.4455832954000005</v>
+        <v>9.7084012824000006</v>
       </c>
       <c r="C435" s="5">
-        <v>8.9896118400000447E-2</v>
+        <v>9.221654470000118E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>12.159762734483937</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.134448418258881</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>9.4679753574000003</v>
+        <v>9.7330097659000003</v>
       </c>
       <c r="C436" s="5">
-        <v>2.2392061999999768E-2</v>
+        <v>2.4608483499999778E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>2.8821522042753012</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0844794622434835</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>9.5092682407000009</v>
+        <v>9.7097210323999992</v>
       </c>
       <c r="C437" s="5">
-        <v>4.1292883300000582E-2</v>
+        <v>-2.3288733500001157E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>5.3609681627829975</v>
+        <v>-2.8338220291605154</v>
       </c>
       <c r="E437" s="5">
-        <v>2.1442226631806394</v>
+        <v>0.59422800991508762</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>9.8372281447999992</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.12750711240000001</v>
+      </c>
+      <c r="D438" s="5">
+        <v>16.947756308082983</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>9.8210437200000005</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.6184424799998709E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.956499499483888</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcanrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>