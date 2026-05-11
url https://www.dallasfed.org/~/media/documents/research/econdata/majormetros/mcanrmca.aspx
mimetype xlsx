--- v4 (2026-04-21)
+++ v5 (2026-05-11)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9461FC1A-4971-4427-906B-1079AC6327EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BFA57793-5E11-435A-A3CB-E1705A6A5B11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{89E36269-93D2-464F-941F-B9CD4FE8481C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FE2C8599-DA7C-440E-8E84-F58AFFE466A7}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A8A4D53-B2DA-4F11-894C-2141C18162F6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A006AB9A-C815-4475-A081-820827A53A9A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>5.0534886825000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>5.1481867210000001</v>
       </c>
       <c r="C7" s="5">
         <v>9.4698038499999804E-2</v>
       </c>
       <c r="D7" s="5">
         <v>24.955653964149739</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>5.1600400024999997</v>
       </c>
       <c r="C8" s="5">
         <v>1.1853281499999646E-2</v>
       </c>
       <c r="D8" s="5">
         <v>2.7981598551630071</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>5.2699512316000003</v>
       </c>
       <c r="C9" s="5">
         <v>0.10991122910000062</v>
       </c>
       <c r="D9" s="5">
         <v>28.778195004163788</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>5.2815210520000004</v>
       </c>
       <c r="C10" s="5">
         <v>1.1569820400000097E-2</v>
       </c>
       <c r="D10" s="5">
         <v>2.6665640299173843</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>5.3484901098000002</v>
       </c>
       <c r="C11" s="5">
         <v>6.6969057799999732E-2</v>
       </c>
       <c r="D11" s="5">
         <v>16.323157474779592</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>5.3251441276999998</v>
       </c>
       <c r="C12" s="5">
         <v>-2.3345982100000384E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-5.1140226558341606</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>5.3051136075000001</v>
       </c>
       <c r="C13" s="5">
         <v>-2.0030520199999735E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-4.4215763494389382</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>5.2752109729000001</v>
       </c>
       <c r="C14" s="5">
         <v>-2.9902634599999978E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-6.5580840982722659</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>5.1131618668999996</v>
       </c>
       <c r="C15" s="5">
         <v>-0.16204910600000044</v>
       </c>
       <c r="D15" s="5">
         <v>-31.230399989022395</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>5.0942933758000004</v>
       </c>
       <c r="C16" s="5">
         <v>-1.8868491099999218E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-4.3394381396798298</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>5.0302666844999999</v>
       </c>
       <c r="C17" s="5">
         <v>-6.4026691300000493E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-14.081893201154095</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>5.0503451616000001</v>
       </c>
       <c r="C18" s="5">
         <v>2.0078477100000214E-2</v>
       </c>
       <c r="D18" s="5">
         <v>4.8964051452514257</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>5.0467238657999998</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6212958000003681E-3</v>
       </c>
       <c r="D19" s="5">
         <v>-0.85706186055768407</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>4.9538307968000002</v>
       </c>
       <c r="C20" s="5">
         <v>-9.2893068999999606E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-19.983507187125671</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>5.0670051086000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.11317431179999993</v>
       </c>
       <c r="D21" s="5">
         <v>31.136044898509919</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>5.0791313797999997</v>
       </c>
       <c r="C22" s="5">
         <v>1.212627119999965E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.9099232913023076</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>5.0517555186000003</v>
       </c>
       <c r="C23" s="5">
         <v>-2.7375861199999463E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-6.2795134664913483</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>5.0287637602000004</v>
       </c>
       <c r="C24" s="5">
         <v>-2.2991758399999895E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-5.3268314398829624</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>5.0169983580000004</v>
       </c>
       <c r="C25" s="5">
         <v>-1.1765402199999997E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-2.7716984248325027</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>4.9820732298000001</v>
       </c>
       <c r="C26" s="5">
         <v>-3.4925128200000266E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-8.0410984731099422</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>5.0126113971999997</v>
       </c>
       <c r="C27" s="5">
         <v>3.0538167399999594E-2</v>
       </c>
       <c r="D27" s="5">
         <v>7.6086455939067488</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>5.0912687392000002</v>
       </c>
       <c r="C28" s="5">
         <v>7.8657342000000519E-2</v>
       </c>
       <c r="D28" s="5">
         <v>20.54350420165143</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>5.1322738607999998</v>
       </c>
       <c r="C29" s="5">
         <v>4.1005121599999583E-2</v>
       </c>
       <c r="D29" s="5">
         <v>10.10463739095715</v>
       </c>
       <c r="E29" s="5">
         <v>2.0278681568577595</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>5.1426614941000004</v>
       </c>
       <c r="C30" s="5">
         <v>1.0387633300000587E-2</v>
       </c>
       <c r="D30" s="5">
         <v>2.4559993712037986</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>5.1398986954000003</v>
       </c>
       <c r="C31" s="5">
         <v>-2.7627987000000687E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-0.64277608715135326</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>5.1405724618999997</v>
       </c>
       <c r="C32" s="5">
         <v>6.7376649999939531E-4</v>
       </c>
       <c r="D32" s="5">
         <v>0.15741613244160124</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>5.0612706629000002</v>
       </c>
       <c r="C33" s="5">
         <v>-7.9301798999999562E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-17.019331505033129</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.9715763522999996</v>
       </c>
       <c r="C34" s="5">
         <v>-8.9694310600000549E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-19.310948676243189</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>5.0562010695000001</v>
       </c>
       <c r="C35" s="5">
         <v>8.4624717200000532E-2</v>
       </c>
       <c r="D35" s="5">
         <v>22.451094377552195</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5.3398192759000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.28361820639999991</v>
       </c>
       <c r="D36" s="5">
         <v>92.498199155473188</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>5.4436388027999998</v>
       </c>
       <c r="C37" s="5">
         <v>0.10381952689999974</v>
       </c>
       <c r="D37" s="5">
         <v>25.994883214432353</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5.5008460369999996</v>
       </c>
       <c r="C38" s="5">
         <v>5.7207234199999846E-2</v>
       </c>
       <c r="D38" s="5">
         <v>13.365853661198468</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5.4098709315000004</v>
       </c>
       <c r="C39" s="5">
         <v>-9.0975105499999209E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-18.13675228147401</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5.3848682071000002</v>
       </c>
       <c r="C40" s="5">
         <v>-2.5002724400000176E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-5.4071966518895227</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5.4289250558999997</v>
       </c>
       <c r="C41" s="5">
         <v>4.4056848799999493E-2</v>
       </c>
       <c r="D41" s="5">
         <v>10.271990670875986</v>
       </c>
       <c r="E41" s="5">
         <v>5.7801123468060434</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5.4349237836000004</v>
       </c>
       <c r="C42" s="5">
         <v>5.99872770000065E-3</v>
       </c>
       <c r="D42" s="5">
         <v>1.3340360580269328</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5.4214935238999997</v>
       </c>
       <c r="C43" s="5">
         <v>-1.3430259700000668E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-2.9253525133269287</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5.5246111143999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.10311759050000013</v>
       </c>
       <c r="D44" s="5">
         <v>25.369886750928018</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>5.6558869646999996</v>
       </c>
       <c r="C45" s="5">
         <v>0.13127585029999977</v>
       </c>
       <c r="D45" s="5">
         <v>32.552554658019737</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>5.5584811245000001</v>
       </c>
       <c r="C46" s="5">
         <v>-9.7405840199999538E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-18.817024139453707</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>5.7596640710999996</v>
       </c>
       <c r="C47" s="5">
         <v>0.20118294659999947</v>
       </c>
       <c r="D47" s="5">
         <v>53.211804536971052</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>5.8508719882999998</v>
       </c>
       <c r="C48" s="5">
         <v>9.120791720000021E-2</v>
       </c>
       <c r="D48" s="5">
         <v>20.748377713318277</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>5.9810753831000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.13020339480000054</v>
       </c>
       <c r="D49" s="5">
         <v>30.227936309677506</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>6.0273060030999996</v>
       </c>
       <c r="C50" s="5">
         <v>4.6230619999999334E-2</v>
       </c>
       <c r="D50" s="5">
         <v>9.6800343133355291</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>6.1099125711999998</v>
       </c>
       <c r="C51" s="5">
         <v>8.2606568100000111E-2</v>
       </c>
       <c r="D51" s="5">
         <v>17.744616289278081</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>6.0814224400999999</v>
       </c>
       <c r="C52" s="5">
         <v>-2.8490131099999871E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-5.4542268154505802</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6.1248919189000004</v>
       </c>
       <c r="C53" s="5">
         <v>4.3469478800000516E-2</v>
       </c>
       <c r="D53" s="5">
         <v>8.9228724554249581</v>
       </c>
       <c r="E53" s="5">
         <v>12.819607119896492</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>6.1231653670000004</v>
       </c>
       <c r="C54" s="5">
         <v>-1.7265519000000396E-3</v>
       </c>
       <c r="D54" s="5">
         <v>-0.33774523820073732</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>6.0972431867000001</v>
       </c>
       <c r="C55" s="5">
         <v>-2.5922180300000264E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-4.9635198674897296</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>6.1165978687000004</v>
       </c>
       <c r="C56" s="5">
         <v>1.9354682000000345E-2</v>
       </c>
       <c r="D56" s="5">
         <v>3.8764128687811761</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>6.0403174293999999</v>
       </c>
       <c r="C57" s="5">
         <v>-7.6280439300000502E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-13.980285403896442</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>6.0389632008999996</v>
       </c>
       <c r="C58" s="5">
         <v>-1.3542285000003318E-3</v>
       </c>
       <c r="D58" s="5">
         <v>-0.26870638050841</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>6.0634606278999996</v>
       </c>
       <c r="C59" s="5">
         <v>2.4497427000000016E-2</v>
       </c>
       <c r="D59" s="5">
         <v>4.9779637175262126</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6.662789031</v>
       </c>
       <c r="C60" s="5">
         <v>0.59932840310000035</v>
       </c>
       <c r="D60" s="5">
         <v>209.90315833018292</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6.6144962057000001</v>
       </c>
       <c r="C61" s="5">
         <v>-4.8292825299999897E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-8.3592753020627182</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6.6602215100000004</v>
       </c>
       <c r="C62" s="5">
         <v>4.5725304300000325E-2</v>
       </c>
       <c r="D62" s="5">
         <v>8.6182550393172583</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>6.6154960770000004</v>
       </c>
       <c r="C63" s="5">
         <v>-4.4725432999999981E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-7.7673018992264637</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>6.6840334158000001</v>
       </c>
       <c r="C64" s="5">
         <v>6.8537338799999681E-2</v>
       </c>
       <c r="D64" s="5">
         <v>13.165580133643395</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>6.6193345635999998</v>
       </c>
       <c r="C65" s="5">
         <v>-6.4698852200000267E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-11.016673052365167</v>
       </c>
       <c r="E65" s="5">
         <v>8.0726754242677057</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>6.7050083631000001</v>
       </c>
       <c r="C66" s="5">
         <v>8.5673799500000314E-2</v>
       </c>
       <c r="D66" s="5">
         <v>16.686307852231351</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>6.7751881944000001</v>
       </c>
       <c r="C67" s="5">
         <v>7.017983129999994E-2</v>
       </c>
       <c r="D67" s="5">
         <v>13.309016711271937</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>6.8111695645000001</v>
       </c>
       <c r="C68" s="5">
         <v>3.5981370100000021E-2</v>
       </c>
       <c r="D68" s="5">
         <v>6.5623892058451094</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>6.8269298587999998</v>
       </c>
       <c r="C69" s="5">
         <v>1.57602942999997E-2</v>
       </c>
       <c r="D69" s="5">
         <v>2.8122784370102627</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>6.8236275274000002</v>
       </c>
       <c r="C70" s="5">
         <v>-3.3023313999995807E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-0.57892374018324588</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6.8708779133000002</v>
       </c>
       <c r="C71" s="5">
         <v>4.7250385899999969E-2</v>
       </c>
       <c r="D71" s="5">
         <v>8.633314552473049</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>6.7596806686999997</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11119724460000047</v>
       </c>
       <c r="D72" s="5">
         <v>-17.781910635755306</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>6.8375278844</v>
       </c>
       <c r="C73" s="5">
         <v>7.7847215700000305E-2</v>
       </c>
       <c r="D73" s="5">
         <v>14.729516754550186</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>6.8839819338000003</v>
       </c>
       <c r="C74" s="5">
         <v>4.6454049400000308E-2</v>
       </c>
       <c r="D74" s="5">
         <v>8.4644297548789318</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>7.1315525864999998</v>
       </c>
       <c r="C75" s="5">
         <v>0.24757065269999945</v>
       </c>
       <c r="D75" s="5">
         <v>52.803184243446722</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>7.2920063495000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.16045376300000047</v>
       </c>
       <c r="D76" s="5">
         <v>30.603672845025166</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>7.3165144908000004</v>
       </c>
       <c r="C77" s="5">
         <v>2.4508141300000119E-2</v>
       </c>
       <c r="D77" s="5">
         <v>4.1085474755454099</v>
       </c>
       <c r="E77" s="5">
         <v>10.532477554976927</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>7.2819597033000001</v>
       </c>
       <c r="C78" s="5">
         <v>-3.4554787500000295E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-5.5224960614469021</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>7.4610801288999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.17912042559999986</v>
       </c>
       <c r="D79" s="5">
         <v>33.857032882346026</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>7.4111979684999998</v>
       </c>
       <c r="C80" s="5">
         <v>-4.9882160400000153E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-7.7342487815167722</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>7.4150303966999997</v>
       </c>
       <c r="C81" s="5">
         <v>3.8324281999999599E-3</v>
       </c>
       <c r="D81" s="5">
         <v>0.6223037498433337</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>7.5192426704999997</v>
       </c>
       <c r="C82" s="5">
         <v>0.10421227379999998</v>
       </c>
       <c r="D82" s="5">
         <v>18.231714000459533</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>7.6813740548</v>
       </c>
       <c r="C83" s="5">
         <v>0.16213138430000029</v>
       </c>
       <c r="D83" s="5">
         <v>29.174787656569954</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>7.3480305177999998</v>
       </c>
       <c r="C84" s="5">
         <v>-0.33334353700000019</v>
       </c>
       <c r="D84" s="5">
         <v>-41.280216450263971</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>7.5417638917999996</v>
       </c>
       <c r="C85" s="5">
         <v>0.19373337399999979</v>
       </c>
       <c r="D85" s="5">
         <v>36.654446352306195</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>7.5995470234000004</v>
       </c>
       <c r="C86" s="5">
         <v>5.7783131600000814E-2</v>
       </c>
       <c r="D86" s="5">
         <v>9.5916072271954533</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>7.7498322690999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.15028524569999924</v>
       </c>
       <c r="D87" s="5">
         <v>26.489698645322136</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>7.7977997032999999</v>
       </c>
       <c r="C88" s="5">
         <v>4.796743420000027E-2</v>
       </c>
       <c r="D88" s="5">
         <v>7.6855101098473044</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>7.9056340657000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.10783436240000022</v>
       </c>
       <c r="D89" s="5">
         <v>17.916773811465305</v>
       </c>
       <c r="E89" s="5">
         <v>8.0519156442699025</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>7.9636017302999997</v>
       </c>
       <c r="C90" s="5">
         <v>5.796766459999958E-2</v>
       </c>
       <c r="D90" s="5">
         <v>9.1626053123565079</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>8.0616582717000007</v>
       </c>
       <c r="C91" s="5">
         <v>9.8056541400000974E-2</v>
       </c>
       <c r="D91" s="5">
         <v>15.818578311883735</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>8.0113593501999993</v>
       </c>
       <c r="C92" s="5">
         <v>-5.029892150000137E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-7.2354733562790319</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>8.2188432516999992</v>
       </c>
       <c r="C93" s="5">
         <v>0.20748390149999985</v>
       </c>
       <c r="D93" s="5">
         <v>35.910754367448462</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>8.2270215419999992</v>
       </c>
       <c r="C94" s="5">
         <v>8.1782903000000573E-3</v>
       </c>
       <c r="D94" s="5">
         <v>1.2006357823916014</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>8.1956955421999993</v>
       </c>
       <c r="C95" s="5">
         <v>-3.1325999799999948E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-4.4747493582066529</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>7.9281848722000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26751066999999917</v>
       </c>
       <c r="D96" s="5">
         <v>-32.848545512860348</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>8.1311271011000006</v>
       </c>
       <c r="C97" s="5">
         <v>0.20294222890000047</v>
       </c>
       <c r="D97" s="5">
         <v>35.43277387585362</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>7.9970640718999997</v>
       </c>
       <c r="C98" s="5">
         <v>-0.1340630292000009</v>
       </c>
       <c r="D98" s="5">
         <v>-18.086042266532097</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>7.9611589460000003</v>
       </c>
       <c r="C99" s="5">
         <v>-3.5905125899999391E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-5.2566731797651371</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>7.9030325496999998</v>
       </c>
       <c r="C100" s="5">
         <v>-5.8126396300000494E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-8.4180871235590473</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>7.8881270252000002</v>
       </c>
       <c r="C101" s="5">
         <v>-1.4905524499999601E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-2.2399310369701331</v>
       </c>
       <c r="E101" s="5">
         <v>-0.2214501753370679</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>8.0506939932999995</v>
       </c>
       <c r="C102" s="5">
         <v>0.16256696809999927</v>
       </c>
       <c r="D102" s="5">
         <v>27.735933506601128</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>7.9753812614999999</v>
       </c>
       <c r="C103" s="5">
         <v>-7.5312731799999533E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-10.665829363702029</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>8.1198226443999992</v>
       </c>
       <c r="C104" s="5">
         <v>0.1444413828999993</v>
       </c>
       <c r="D104" s="5">
         <v>24.034093572974857</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>8.1332468701000007</v>
       </c>
       <c r="C105" s="5">
         <v>1.3424225700001458E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.0020585383315082</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>8.1519921197999992</v>
       </c>
       <c r="C106" s="5">
         <v>1.8745249699998467E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.8010516406488328</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>8.1031646667999997</v>
       </c>
       <c r="C107" s="5">
         <v>-4.8827452999999466E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-6.9554459153575383</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>8.3114574684000004</v>
       </c>
       <c r="C108" s="5">
         <v>0.20829280160000074</v>
       </c>
       <c r="D108" s="5">
         <v>35.603303269128482</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>8.3051389423999993</v>
       </c>
       <c r="C109" s="5">
         <v>-6.3185260000011567E-3</v>
       </c>
       <c r="D109" s="5">
         <v>-0.90845782207389369</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>8.3793413887000003</v>
       </c>
       <c r="C110" s="5">
         <v>7.4202446300001057E-2</v>
       </c>
       <c r="D110" s="5">
         <v>11.264286335824835</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>8.3640635442000004</v>
       </c>
       <c r="C111" s="5">
         <v>-1.5277844499999915E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-2.1661223273640062</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>8.4005846965999993</v>
       </c>
       <c r="C112" s="5">
         <v>3.6521152399998869E-2</v>
       </c>
       <c r="D112" s="5">
         <v>5.3674074827276597</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>8.4631324389000007</v>
       </c>
       <c r="C113" s="5">
         <v>6.2547742300001374E-2</v>
       </c>
       <c r="D113" s="5">
         <v>9.3098927115268246</v>
       </c>
       <c r="E113" s="5">
         <v>7.2895049973592529</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>8.5508092120000008</v>
       </c>
       <c r="C114" s="5">
         <v>8.7676773100000105E-2</v>
       </c>
       <c r="D114" s="5">
         <v>13.165214594842434</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>8.6026062670000005</v>
       </c>
       <c r="C115" s="5">
         <v>5.1797054999999759E-2</v>
       </c>
       <c r="D115" s="5">
         <v>7.5162122696343925</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>8.6231983542999995</v>
       </c>
       <c r="C116" s="5">
         <v>2.0592087299998951E-2</v>
       </c>
       <c r="D116" s="5">
         <v>2.9105641556527173</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>8.6635944375000005</v>
       </c>
       <c r="C117" s="5">
         <v>4.0396083200000987E-2</v>
       </c>
       <c r="D117" s="5">
         <v>5.7686236551595771</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>8.6908898847000007</v>
       </c>
       <c r="C118" s="5">
         <v>2.7295447200000211E-2</v>
       </c>
       <c r="D118" s="5">
         <v>3.8469158449810026</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>8.8035083231000009</v>
       </c>
       <c r="C119" s="5">
         <v>0.11261843840000019</v>
       </c>
       <c r="D119" s="5">
         <v>16.707396683555341</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>9.0000003712000005</v>
       </c>
       <c r="C120" s="5">
         <v>0.19649204809999965</v>
       </c>
       <c r="D120" s="5">
         <v>30.328974572403734</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>9.0731058804</v>
       </c>
       <c r="C121" s="5">
         <v>7.3105509199999474E-2</v>
       </c>
       <c r="D121" s="5">
         <v>10.194880859119637</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>9.1415092521000005</v>
       </c>
       <c r="C122" s="5">
         <v>6.8403371700000548E-2</v>
       </c>
       <c r="D122" s="5">
         <v>9.4316858627913938</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>9.2652073771999994</v>
       </c>
       <c r="C123" s="5">
         <v>0.12369812509999889</v>
       </c>
       <c r="D123" s="5">
         <v>17.502442374930148</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>9.3889475350999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.12374015790000037</v>
       </c>
       <c r="D124" s="5">
         <v>17.257657928467829</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>9.4401433078999997</v>
       </c>
       <c r="C125" s="5">
         <v>5.1195772799999872E-2</v>
       </c>
       <c r="D125" s="5">
         <v>6.7431709140866714</v>
       </c>
       <c r="E125" s="5">
         <v>11.544317379570469</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>9.3584344129999995</v>
       </c>
       <c r="C126" s="5">
         <v>-8.1708894900000217E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-9.9061045204504321</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>9.5315151623999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.1730807494000004</v>
       </c>
       <c r="D127" s="5">
         <v>24.596230822230435</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>9.6339262615999992</v>
       </c>
       <c r="C128" s="5">
         <v>0.10241109919999936</v>
       </c>
       <c r="D128" s="5">
         <v>13.683254452732353</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>9.8965774164999996</v>
       </c>
       <c r="C129" s="5">
         <v>0.26265115490000035</v>
       </c>
       <c r="D129" s="5">
         <v>38.095809761474108</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>9.8318377366000007</v>
       </c>
       <c r="C130" s="5">
         <v>-6.4739679899998848E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-7.573583932346617</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>9.7907127918000008</v>
       </c>
       <c r="C131" s="5">
         <v>-4.1124944799999952E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-4.9055214759420434</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>9.8042201638000002</v>
       </c>
       <c r="C132" s="5">
         <v>1.3507371999999407E-2</v>
       </c>
       <c r="D132" s="5">
         <v>1.6681527219431391</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>9.8389449449999997</v>
       </c>
       <c r="C133" s="5">
         <v>3.4724781199999555E-2</v>
       </c>
       <c r="D133" s="5">
         <v>4.3339626909979279</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>9.9002420209000004</v>
       </c>
       <c r="C134" s="5">
         <v>6.1297075900000664E-2</v>
       </c>
       <c r="D134" s="5">
         <v>7.7376187735636259</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>9.9639698253999995</v>
       </c>
       <c r="C135" s="5">
         <v>6.3727804499999152E-2</v>
       </c>
       <c r="D135" s="5">
         <v>8.0038174889656801</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>9.9687910238999997</v>
       </c>
       <c r="C136" s="5">
         <v>4.8211985000001789E-3</v>
       </c>
       <c r="D136" s="5">
         <v>0.58218357195298776</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>9.9178613991999995</v>
       </c>
       <c r="C137" s="5">
         <v>-5.0929624700000176E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-5.9613222722548542</v>
       </c>
       <c r="E137" s="5">
         <v>5.0604961780635227</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>10.182264765999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.26440336679999987</v>
       </c>
       <c r="D138" s="5">
         <v>37.124864192067754</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>10.456062707999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.27379794199999985</v>
       </c>
       <c r="D139" s="5">
         <v>37.494562067588348</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>10.240495474999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.2155672329999998</v>
       </c>
       <c r="D140" s="5">
         <v>-22.118646587531408</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>10.225781113</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4714361999999426E-2</v>
       </c>
       <c r="D141" s="5">
         <v>-1.7106944044977701</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>10.260205013</v>
       </c>
       <c r="C142" s="5">
         <v>3.4423900000000174E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.1153005350764715</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>10.379549728000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.11934471500000043</v>
       </c>
       <c r="D143" s="5">
         <v>14.886686300553187</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>10.416901884</v>
       </c>
       <c r="C144" s="5">
         <v>3.7352155999998971E-2</v>
       </c>
       <c r="D144" s="5">
         <v>4.4048601546940347</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.316849546</v>
       </c>
       <c r="C145" s="5">
         <v>-0.10005233799999935</v>
       </c>
       <c r="D145" s="5">
         <v>-10.935982290397373</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>10.056736839999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.26011270600000103</v>
       </c>
       <c r="D146" s="5">
         <v>-26.392873353706925</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>10.355933818</v>
       </c>
       <c r="C147" s="5">
         <v>0.29919697800000122</v>
       </c>
       <c r="D147" s="5">
         <v>42.162864413428466</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.35249687</v>
       </c>
       <c r="C148" s="5">
         <v>-3.4369480000009389E-3</v>
       </c>
       <c r="D148" s="5">
         <v>-0.39753223908743918</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.410741334000001</v>
       </c>
       <c r="C149" s="5">
         <v>5.8244464000001273E-2</v>
       </c>
       <c r="D149" s="5">
         <v>6.9642323665956907</v>
       </c>
       <c r="E149" s="5">
         <v>4.9696191039709348</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.305688964</v>
       </c>
       <c r="C150" s="5">
         <v>-0.10505237000000101</v>
       </c>
       <c r="D150" s="5">
         <v>-11.458984773671688</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.366375006</v>
       </c>
       <c r="C151" s="5">
         <v>6.0686042000000384E-2</v>
       </c>
       <c r="D151" s="5">
         <v>7.2997265825155422</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>10.458461396000001</v>
       </c>
       <c r="C152" s="5">
         <v>9.2086390000000407E-2</v>
       </c>
       <c r="D152" s="5">
         <v>11.196363962471057</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.435740799</v>
       </c>
       <c r="C153" s="5">
         <v>-2.2720597000001064E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-2.5760281165961074</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>10.469930099999999</v>
       </c>
       <c r="C154" s="5">
         <v>3.4189300999999617E-2</v>
       </c>
       <c r="D154" s="5">
         <v>4.0030278315356327</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>10.669470664</v>
       </c>
       <c r="C155" s="5">
         <v>0.1995405640000012</v>
       </c>
       <c r="D155" s="5">
         <v>25.426440381732142</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>10.736845779999999</v>
       </c>
       <c r="C156" s="5">
         <v>6.7375115999999124E-2</v>
       </c>
       <c r="D156" s="5">
         <v>7.8465104954064113</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.907213414999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.17036763499999985</v>
       </c>
       <c r="D157" s="5">
         <v>20.793940324085213</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>10.92216093</v>
       </c>
       <c r="C158" s="5">
         <v>1.4947515000001133E-2</v>
       </c>
       <c r="D158" s="5">
         <v>1.6569616954577482</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>10.849405944000001</v>
       </c>
       <c r="C159" s="5">
         <v>-7.2754985999999633E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-7.7070229651808209</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>10.937175243</v>
       </c>
       <c r="C160" s="5">
         <v>8.7769298999999634E-2</v>
       </c>
       <c r="D160" s="5">
         <v>10.151531254503322</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>10.916400211999999</v>
       </c>
       <c r="C161" s="5">
         <v>-2.0775031000001221E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-2.2557223441899699</v>
       </c>
       <c r="E161" s="5">
         <v>4.8570880956247509</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>11.027493666</v>
       </c>
       <c r="C162" s="5">
         <v>0.11109345400000059</v>
       </c>
       <c r="D162" s="5">
         <v>12.919361476151714</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>10.763903893</v>
       </c>
       <c r="C163" s="5">
         <v>-0.26358977299999964</v>
       </c>
       <c r="D163" s="5">
         <v>-25.197530898572584</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>10.766388294</v>
       </c>
       <c r="C164" s="5">
         <v>2.484401000000247E-3</v>
       </c>
       <c r="D164" s="5">
         <v>0.2773221241447521</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>10.833395742</v>
       </c>
       <c r="C165" s="5">
         <v>6.7007448000000025E-2</v>
       </c>
       <c r="D165" s="5">
         <v>7.7295467093203118</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>10.874184739</v>
       </c>
       <c r="C166" s="5">
         <v>4.0788996999999938E-2</v>
       </c>
       <c r="D166" s="5">
         <v>4.6128863187549829</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>10.876306141000001</v>
       </c>
       <c r="C167" s="5">
         <v>2.1214020000002165E-3</v>
       </c>
       <c r="D167" s="5">
         <v>0.2343546378583472</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>10.750494238</v>
       </c>
       <c r="C168" s="5">
         <v>-0.12581190300000067</v>
       </c>
       <c r="D168" s="5">
         <v>-13.031077731131413</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>10.806065067</v>
       </c>
       <c r="C169" s="5">
         <v>5.5570829000000543E-2</v>
       </c>
       <c r="D169" s="5">
         <v>6.3823965882130462</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>10.694250498000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.11181456899999986</v>
       </c>
       <c r="D170" s="5">
         <v>-11.734031148516234</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>10.643831849</v>
       </c>
       <c r="C171" s="5">
         <v>-5.0418649000000926E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-5.5130505244014198</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>10.627392768</v>
       </c>
       <c r="C172" s="5">
         <v>-1.6439080999999689E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.8377014368733069</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>10.633535617</v>
       </c>
       <c r="C173" s="5">
         <v>6.1428489999997282E-3</v>
       </c>
       <c r="D173" s="5">
         <v>0.69583375120383373</v>
       </c>
       <c r="E173" s="5">
         <v>-2.5911893069755387</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>10.533823503000001</v>
       </c>
       <c r="C174" s="5">
         <v>-9.9712113999999019E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-10.689983948565162</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>10.553186984</v>
       </c>
       <c r="C175" s="5">
         <v>1.9363480999999183E-2</v>
       </c>
       <c r="D175" s="5">
         <v>2.2283024972733267</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>10.574079734</v>
       </c>
       <c r="C176" s="5">
         <v>2.0892749999999793E-2</v>
       </c>
       <c r="D176" s="5">
         <v>2.4017486495646168</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>10.419324906</v>
       </c>
       <c r="C177" s="5">
         <v>-0.15475482799999973</v>
       </c>
       <c r="D177" s="5">
         <v>-16.215438774329062</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>10.376690349</v>
       </c>
       <c r="C178" s="5">
         <v>-4.2634556999999518E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-4.8012347756102081</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>10.291107916</v>
       </c>
       <c r="C179" s="5">
         <v>-8.558243300000079E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-9.4602475094935023</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>10.364357398999999</v>
       </c>
       <c r="C180" s="5">
         <v>7.3249482999999671E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.8837270140136972</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>10.204039456</v>
       </c>
       <c r="C181" s="5">
         <v>-0.16031794299999902</v>
       </c>
       <c r="D181" s="5">
         <v>-17.061345782017987</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>10.383721575999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.17968211999999895</v>
       </c>
       <c r="D182" s="5">
         <v>23.302211243289705</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>10.442814866999999</v>
       </c>
       <c r="C183" s="5">
         <v>5.9093290999999937E-2</v>
       </c>
       <c r="D183" s="5">
         <v>7.0470071223589503</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>10.318929938</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12388492899999903</v>
       </c>
       <c r="D184" s="5">
         <v>-13.342726713696107</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>10.248643754</v>
       </c>
       <c r="C185" s="5">
         <v>-7.0286184000000418E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-7.8742999163043725</v>
       </c>
       <c r="E185" s="5">
         <v>-3.6196038351032356</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>10.130789718999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.11785403500000058</v>
       </c>
       <c r="D186" s="5">
         <v>-12.959205750694736</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>10.332856399000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.2020666800000015</v>
       </c>
       <c r="D187" s="5">
         <v>26.743330256652786</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>10.269269939999999</v>
       </c>
       <c r="C188" s="5">
         <v>-6.3586459000001483E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-7.1396933161642639</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>10.505317614999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.23604767500000001</v>
       </c>
       <c r="D189" s="5">
         <v>31.351612291113696</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>10.488622137</v>
       </c>
       <c r="C190" s="5">
         <v>-1.6695477999999042E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.8905072677857793</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>10.517793306</v>
       </c>
       <c r="C191" s="5">
         <v>2.9171168999999608E-2</v>
       </c>
       <c r="D191" s="5">
         <v>3.3889928794099244</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>10.173924169999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.34386913600000035</v>
       </c>
       <c r="D192" s="5">
         <v>-32.893224134572193</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>10.104309954</v>
       </c>
       <c r="C193" s="5">
         <v>-6.9614215999999729E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-7.9088358966428629</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>10.186781404</v>
       </c>
       <c r="C194" s="5">
         <v>8.2471449999999891E-2</v>
       </c>
       <c r="D194" s="5">
         <v>10.246274596468229</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>10.130131926000001</v>
       </c>
       <c r="C195" s="5">
         <v>-5.6649477999998865E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-6.472920462762044</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>10.2182508</v>
       </c>
       <c r="C196" s="5">
         <v>8.8118873999999181E-2</v>
       </c>
       <c r="D196" s="5">
         <v>10.952599064338898</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>10.164406462000001</v>
       </c>
       <c r="C197" s="5">
         <v>-5.3844337999999325E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-6.1432334699327296</v>
       </c>
       <c r="E197" s="5">
         <v>-0.82193599486880542</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>10.011683469999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.15272299200000106</v>
       </c>
       <c r="D198" s="5">
         <v>-16.612483001534308</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>10.207237642000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.19555417200000136</v>
       </c>
       <c r="D199" s="5">
         <v>26.128545185398732</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>10.369298884000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.16206124200000005</v>
       </c>
       <c r="D200" s="5">
         <v>20.80752881896688</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>10.091988374</v>
       </c>
       <c r="C201" s="5">
         <v>-0.27731051000000129</v>
       </c>
       <c r="D201" s="5">
         <v>-27.768241891596158</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>10.101433370000001</v>
       </c>
       <c r="C202" s="5">
         <v>9.444996000000927E-3</v>
       </c>
       <c r="D202" s="5">
         <v>1.1288675476088139</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>10.142467282</v>
       </c>
       <c r="C203" s="5">
         <v>4.1033911999999617E-2</v>
       </c>
       <c r="D203" s="5">
         <v>4.9850217444434408</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>10.283677478</v>
       </c>
       <c r="C204" s="5">
         <v>0.1412101959999994</v>
       </c>
       <c r="D204" s="5">
         <v>18.047824107432</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>10.303579686000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.9902208000001309E-2</v>
       </c>
       <c r="D205" s="5">
         <v>2.3472643817791905</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>10.304778491</v>
       </c>
       <c r="C206" s="5">
         <v>1.1988049999995809E-3</v>
       </c>
       <c r="D206" s="5">
         <v>0.13970745727795997</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>10.316755096</v>
       </c>
       <c r="C207" s="5">
         <v>1.1976604999999196E-2</v>
       </c>
       <c r="D207" s="5">
         <v>1.4036354736893575</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>10.315711689</v>
       </c>
       <c r="C208" s="5">
         <v>-1.0434069999991635E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-0.1212970690542714</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>10.376957361000001</v>
       </c>
       <c r="C209" s="5">
         <v>6.1245672000000084E-2</v>
       </c>
       <c r="D209" s="5">
         <v>7.3618629317536044</v>
       </c>
       <c r="E209" s="5">
         <v>2.0911294702216976</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>10.386122429</v>
       </c>
       <c r="C210" s="5">
         <v>9.1650679999997209E-3</v>
       </c>
       <c r="D210" s="5">
         <v>1.0650197266254935</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>10.384153703999999</v>
       </c>
       <c r="C211" s="5">
         <v>-1.9687250000011147E-3</v>
       </c>
       <c r="D211" s="5">
         <v>-0.2272271093711975</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>10.560778106000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.17662440200000162</v>
       </c>
       <c r="D212" s="5">
         <v>22.432782102213199</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>10.592277892</v>
       </c>
       <c r="C213" s="5">
         <v>3.1499785999999474E-2</v>
       </c>
       <c r="D213" s="5">
         <v>3.6385625957169099</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>10.618182524</v>
       </c>
       <c r="C214" s="5">
         <v>2.5904631999999594E-2</v>
       </c>
       <c r="D214" s="5">
         <v>2.9745361969094386</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>10.760715846</v>
       </c>
       <c r="C215" s="5">
         <v>0.14253332200000024</v>
       </c>
       <c r="D215" s="5">
         <v>17.352331343244852</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>10.790076398</v>
       </c>
       <c r="C216" s="5">
         <v>2.9360551999999984E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.3237777092341769</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>10.898930835</v>
       </c>
       <c r="C217" s="5">
         <v>0.10885443699999975</v>
       </c>
       <c r="D217" s="5">
         <v>12.800889019789086</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>10.823118936</v>
       </c>
       <c r="C218" s="5">
         <v>-7.5811898999999627E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-8.0350343296802578</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>10.701411161999999</v>
       </c>
       <c r="C219" s="5">
         <v>-0.12170777400000077</v>
       </c>
       <c r="D219" s="5">
         <v>-12.690111258272619</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>10.716308881</v>
       </c>
       <c r="C220" s="5">
         <v>1.4897719000000365E-2</v>
       </c>
       <c r="D220" s="5">
         <v>1.6834023547478205</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>10.690876748999999</v>
       </c>
       <c r="C221" s="5">
         <v>-2.5432132000000607E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.810981255606948</v>
       </c>
       <c r="E221" s="5">
         <v>3.0251583106605917</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>10.662656420999999</v>
       </c>
       <c r="C222" s="5">
         <v>-2.8220327999999739E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-3.1220119964132209</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>10.573287557</v>
       </c>
       <c r="C223" s="5">
         <v>-8.9368863999998993E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-9.6068459332148688</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>10.452793482000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.12049407499999987</v>
       </c>
       <c r="D224" s="5">
         <v>-12.849894689129282</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>10.395914792999999</v>
       </c>
       <c r="C225" s="5">
         <v>-5.6878689000001259E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-6.337855993826369</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>10.225628509</v>
       </c>
       <c r="C226" s="5">
         <v>-0.17028628399999945</v>
       </c>
       <c r="D226" s="5">
         <v>-17.978520868683233</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>10.168721267</v>
       </c>
       <c r="C227" s="5">
         <v>-5.6907241999999414E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-6.4775263413418882</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>10.094882661</v>
       </c>
       <c r="C228" s="5">
         <v>-7.3838606000000695E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-8.3739034197196425</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>10.086005554</v>
       </c>
       <c r="C229" s="5">
         <v>-8.8771069999999952E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-1.0501516783400167</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>9.9391038885</v>
       </c>
       <c r="C230" s="5">
         <v>-0.14690166549999972</v>
       </c>
       <c r="D230" s="5">
         <v>-16.143578487510968</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>10.09588683</v>
       </c>
       <c r="C231" s="5">
         <v>0.1567829414999995</v>
       </c>
       <c r="D231" s="5">
         <v>20.661000833429899</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>9.9139968316000004</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18188999839999909</v>
       </c>
       <c r="D232" s="5">
         <v>-19.600818968919988</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>10.007289814</v>
       </c>
       <c r="C233" s="5">
         <v>9.3292982399999502E-2</v>
       </c>
       <c r="D233" s="5">
         <v>11.895447591693564</v>
       </c>
       <c r="E233" s="5">
         <v>-6.3941148237813161</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>9.7567091603999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.25058065360000015</v>
       </c>
       <c r="D234" s="5">
         <v>-26.23631858315867</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>9.6691101865999993</v>
       </c>
       <c r="C235" s="5">
         <v>-8.7598973800000479E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-10.257574790651059</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>9.3383246389999996</v>
       </c>
       <c r="C236" s="5">
         <v>-0.33078554759999967</v>
       </c>
       <c r="D236" s="5">
         <v>-34.144886815990496</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>9.2039377791000003</v>
       </c>
       <c r="C237" s="5">
         <v>-0.13438685989999932</v>
       </c>
       <c r="D237" s="5">
         <v>-15.965721446064297</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>9.0261358139999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.17780196510000046</v>
       </c>
       <c r="D238" s="5">
         <v>-20.870526039227155</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>8.7649155748999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.26122023910000003</v>
       </c>
       <c r="D239" s="5">
         <v>-29.700784329895736</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>8.6919782996000006</v>
       </c>
       <c r="C240" s="5">
         <v>-7.2937275299999271E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-9.5412142885819566</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>8.4810566154</v>
       </c>
       <c r="C241" s="5">
         <v>-0.21092168420000057</v>
       </c>
       <c r="D241" s="5">
         <v>-25.530927020584436</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>8.3471985118000003</v>
       </c>
       <c r="C242" s="5">
         <v>-0.13385810359999972</v>
       </c>
       <c r="D242" s="5">
         <v>-17.379207750517534</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>8.3913612495999992</v>
       </c>
       <c r="C243" s="5">
         <v>4.4162737799998908E-2</v>
       </c>
       <c r="D243" s="5">
         <v>6.5369138401540905</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>8.3111533456999993</v>
       </c>
       <c r="C244" s="5">
         <v>-8.0207903899999877E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-10.885878705888341</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>8.2203242509999992</v>
       </c>
       <c r="C245" s="5">
         <v>-9.0829094700000113E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-12.354052734670384</v>
       </c>
       <c r="E245" s="5">
         <v>-17.856638472686893</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>8.2690446288999997</v>
       </c>
       <c r="C246" s="5">
         <v>4.87203779000005E-2</v>
       </c>
       <c r="D246" s="5">
         <v>7.3486647213927281</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>8.1741274449999999</v>
       </c>
       <c r="C247" s="5">
         <v>-9.4917183899999813E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-12.937160934568336</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>8.2314101613999995</v>
       </c>
       <c r="C248" s="5">
         <v>5.72827163999996E-2</v>
       </c>
       <c r="D248" s="5">
         <v>8.7411835816780137</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>8.2068955095000007</v>
       </c>
       <c r="C249" s="5">
         <v>-2.4514651899998796E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-3.5158585301442336</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>8.3160039762999993</v>
       </c>
       <c r="C250" s="5">
         <v>0.10910846679999864</v>
       </c>
       <c r="D250" s="5">
         <v>17.173502470680635</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>8.3534552379000004</v>
       </c>
       <c r="C251" s="5">
         <v>3.7451261600001118E-2</v>
       </c>
       <c r="D251" s="5">
         <v>5.540108796869303</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>8.1840623076999996</v>
       </c>
       <c r="C252" s="5">
         <v>-0.16939293020000079</v>
       </c>
       <c r="D252" s="5">
         <v>-21.795214674973373</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>8.1759131279999995</v>
       </c>
       <c r="C253" s="5">
         <v>-8.1491797000001753E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-1.1883631003229089</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>8.2528512487000008</v>
       </c>
       <c r="C254" s="5">
         <v>7.6938120700001278E-2</v>
       </c>
       <c r="D254" s="5">
         <v>11.895594723222281</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>8.1975024675999997</v>
       </c>
       <c r="C255" s="5">
         <v>-5.5348781100001077E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-7.7576275022582353</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>8.2025527325999992</v>
       </c>
       <c r="C256" s="5">
         <v>5.0502649999994986E-3</v>
       </c>
       <c r="D256" s="5">
         <v>0.74179850065105857</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>8.2290386497999997</v>
       </c>
       <c r="C257" s="5">
         <v>2.6485917200000486E-2</v>
       </c>
       <c r="D257" s="5">
         <v>3.9443415591480013</v>
       </c>
       <c r="E257" s="5">
         <v>0.10601040219235802</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>8.2868769132000004</v>
       </c>
       <c r="C258" s="5">
         <v>5.7838263400000756E-2</v>
       </c>
       <c r="D258" s="5">
         <v>8.7680727508898002</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>8.3836569827999998</v>
       </c>
       <c r="C259" s="5">
         <v>9.6780069599999408E-2</v>
       </c>
       <c r="D259" s="5">
         <v>14.950628876103922</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>8.4271138365000002</v>
       </c>
       <c r="C260" s="5">
         <v>4.3456853700000408E-2</v>
       </c>
       <c r="D260" s="5">
         <v>6.4006587061504971</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>8.4161939909000001</v>
       </c>
       <c r="C261" s="5">
         <v>-1.0919845600000144E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.5439244888017511</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>8.4051255582</v>
       </c>
       <c r="C262" s="5">
         <v>-1.106843270000013E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-1.5667968646360886</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>8.4350568371999994</v>
       </c>
       <c r="C263" s="5">
         <v>2.9931278999999478E-2</v>
       </c>
       <c r="D263" s="5">
         <v>4.3579872664910146</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>8.6763234783000005</v>
       </c>
       <c r="C264" s="5">
         <v>0.24126664110000107</v>
       </c>
       <c r="D264" s="5">
         <v>40.272541281281924</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>8.6766867025999996</v>
       </c>
       <c r="C265" s="5">
         <v>3.6322429999913197E-4</v>
       </c>
       <c r="D265" s="5">
         <v>5.0248188012003148E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>8.6527989547999997</v>
       </c>
       <c r="C266" s="5">
         <v>-2.3887747799999914E-2</v>
       </c>
       <c r="D266" s="5">
         <v>-3.2541460086772833</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>8.6024167678999994</v>
       </c>
       <c r="C267" s="5">
         <v>-5.0382186900000292E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-6.7677008255427218</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>8.5911991176000004</v>
       </c>
       <c r="C268" s="5">
         <v>-1.1217650299998994E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-1.5536394836380474</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>8.5259161016</v>
       </c>
       <c r="C269" s="5">
         <v>-6.5283016000000416E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-8.7469814701326634</v>
       </c>
       <c r="E269" s="5">
         <v>3.6076808535492333</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>8.5038553577999991</v>
       </c>
       <c r="C270" s="5">
         <v>-2.2060743800000893E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-3.0611821106561354</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>8.6019714382999997</v>
       </c>
       <c r="C271" s="5">
         <v>9.8116080500000535E-2</v>
       </c>
       <c r="D271" s="5">
         <v>14.75868908590372</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>8.6256494486000008</v>
       </c>
       <c r="C272" s="5">
         <v>2.3678010300001162E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.3536207766078574</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>8.6275667764000001</v>
       </c>
       <c r="C273" s="5">
         <v>1.9173277999993132E-3</v>
       </c>
       <c r="D273" s="5">
         <v>0.26706490889556456</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>8.6002724947000004</v>
       </c>
       <c r="C274" s="5">
         <v>-2.7294281699999701E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.7309714021461104</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>8.6190858544999998</v>
       </c>
       <c r="C275" s="5">
         <v>1.8813359799999319E-2</v>
       </c>
       <c r="D275" s="5">
         <v>2.656851146155903</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>8.5677325080000006</v>
       </c>
       <c r="C276" s="5">
         <v>-5.135334649999912E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.9200144725015118</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>8.4782424226999993</v>
       </c>
       <c r="C277" s="5">
         <v>-8.9490085300001354E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-11.838458110493699</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>8.4500996193999995</v>
       </c>
       <c r="C278" s="5">
         <v>-2.8142803299999741E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-3.9113742257535722</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>8.4039862907000007</v>
       </c>
       <c r="C279" s="5">
         <v>-4.6113328699998846E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-6.3555429279443576</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>8.4828475471000004</v>
       </c>
       <c r="C280" s="5">
         <v>7.8861256399999746E-2</v>
       </c>
       <c r="D280" s="5">
         <v>11.86028471069729</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>8.5203326750000006</v>
       </c>
       <c r="C281" s="5">
         <v>3.7485127900000137E-2</v>
       </c>
       <c r="D281" s="5">
         <v>5.4335138988229614</v>
       </c>
       <c r="E281" s="5">
         <v>-6.5487702828226357E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>8.3101116481999995</v>
       </c>
       <c r="C282" s="5">
         <v>-0.2102210268000011</v>
       </c>
       <c r="D282" s="5">
         <v>-25.902478858175616</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>8.4136257092999998</v>
       </c>
       <c r="C283" s="5">
         <v>0.10351406110000028</v>
       </c>
       <c r="D283" s="5">
         <v>16.015482805084336</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>8.5284024849000009</v>
       </c>
       <c r="C284" s="5">
         <v>0.1147767756000011</v>
       </c>
       <c r="D284" s="5">
         <v>17.655978661214977</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>8.6395452969999997</v>
       </c>
       <c r="C285" s="5">
         <v>0.11114281209999888</v>
       </c>
       <c r="D285" s="5">
         <v>16.809556586924359</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>8.7009412729999998</v>
       </c>
       <c r="C286" s="5">
         <v>6.1395976000000019E-2</v>
       </c>
       <c r="D286" s="5">
         <v>8.8689958041659125</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>8.8100706065000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.10912933350000031</v>
       </c>
       <c r="D287" s="5">
         <v>16.133581358332492</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>8.8603188390999996</v>
       </c>
       <c r="C288" s="5">
         <v>5.0248232599999554E-2</v>
       </c>
       <c r="D288" s="5">
         <v>7.0630312984016008</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>8.9936473932999998</v>
       </c>
       <c r="C289" s="5">
         <v>0.13332855420000023</v>
       </c>
       <c r="D289" s="5">
         <v>19.629441445781247</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>8.9452457045999996</v>
       </c>
       <c r="C290" s="5">
         <v>-4.8401688700000278E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-6.270346645176228</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>8.9944926036999995</v>
       </c>
       <c r="C291" s="5">
         <v>4.9246899099999908E-2</v>
       </c>
       <c r="D291" s="5">
         <v>6.810202585023184</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9.0773086554999995</v>
       </c>
       <c r="C292" s="5">
         <v>8.2816051800000068E-2</v>
       </c>
       <c r="D292" s="5">
         <v>11.625960278740743</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9.2119515409999995</v>
       </c>
       <c r="C293" s="5">
         <v>0.13464288549999992</v>
       </c>
       <c r="D293" s="5">
         <v>19.325840075404656</v>
       </c>
       <c r="E293" s="5">
         <v>8.117275373874989</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>9.3048865340999996</v>
       </c>
       <c r="C294" s="5">
         <v>9.2934993100000085E-2</v>
       </c>
       <c r="D294" s="5">
         <v>12.801076110380528</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>9.4231377775999992</v>
       </c>
       <c r="C295" s="5">
         <v>0.1182512434999996</v>
       </c>
       <c r="D295" s="5">
         <v>16.362625979867417</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>9.3329669520999996</v>
       </c>
       <c r="C296" s="5">
         <v>-9.0170825499999552E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-10.89742743525094</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>9.3528661607999997</v>
       </c>
       <c r="C297" s="5">
         <v>1.9899208700000059E-2</v>
       </c>
       <c r="D297" s="5">
         <v>2.5887881829454784</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>9.3999308989999992</v>
       </c>
       <c r="C298" s="5">
         <v>4.7064738199999567E-2</v>
       </c>
       <c r="D298" s="5">
         <v>6.2085051618991915</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>9.4091976936999995</v>
       </c>
       <c r="C299" s="5">
         <v>9.2667947000002471E-3</v>
       </c>
       <c r="D299" s="5">
         <v>1.1894392551669908</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>9.4497776307999999</v>
       </c>
       <c r="C300" s="5">
         <v>4.0579937100000407E-2</v>
       </c>
       <c r="D300" s="5">
         <v>5.299896893221967</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>9.5110056454999992</v>
       </c>
       <c r="C301" s="5">
         <v>6.1228014699999278E-2</v>
       </c>
       <c r="D301" s="5">
         <v>8.0583187426775957</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>9.4465911669999993</v>
       </c>
       <c r="C302" s="5">
         <v>-6.4414478499999817E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-7.8311499611254831</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>9.6828800485999995</v>
       </c>
       <c r="C303" s="5">
         <v>0.23628888160000017</v>
       </c>
       <c r="D303" s="5">
         <v>34.509568567878389</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>9.6795843210000001</v>
       </c>
       <c r="C304" s="5">
         <v>-3.2957275999994096E-3</v>
       </c>
       <c r="D304" s="5">
         <v>-0.40767601267805986</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>9.7076321568000008</v>
       </c>
       <c r="C305" s="5">
         <v>2.8047835800000698E-2</v>
       </c>
       <c r="D305" s="5">
         <v>3.5331077443775172</v>
       </c>
       <c r="E305" s="5">
         <v>5.3808426324634562</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>9.3942549270000004</v>
       </c>
       <c r="C306" s="5">
         <v>-0.31337722980000038</v>
       </c>
       <c r="D306" s="5">
         <v>-32.549005796525378</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9.2213669114000005</v>
       </c>
       <c r="C307" s="5">
         <v>-0.17288801559999989</v>
       </c>
       <c r="D307" s="5">
         <v>-19.980554657898551</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>8.9306749600999993</v>
       </c>
       <c r="C308" s="5">
         <v>-0.29069195130000125</v>
       </c>
       <c r="D308" s="5">
         <v>-31.912440793141215</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>9.0648168119000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.13414185180000082</v>
       </c>
       <c r="D309" s="5">
         <v>19.590583957464446</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>8.9994005149999996</v>
       </c>
       <c r="C310" s="5">
         <v>-6.5416296900000503E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-8.3242270395516904</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>8.9122461422000008</v>
       </c>
       <c r="C311" s="5">
         <v>-8.7154372799998825E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-11.021904469754107</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>8.6392727428999994</v>
       </c>
       <c r="C312" s="5">
         <v>-0.27297339930000142</v>
       </c>
       <c r="D312" s="5">
         <v>-31.153772264402889</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>8.4322624087999998</v>
       </c>
       <c r="C313" s="5">
         <v>-0.20701033409999958</v>
       </c>
       <c r="D313" s="5">
         <v>-25.251387004733104</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>8.3503787640000002</v>
       </c>
       <c r="C314" s="5">
         <v>-8.1883644799999544E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-11.050247765875243</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>8.1773455586000008</v>
       </c>
       <c r="C315" s="5">
         <v>-0.17303320539999945</v>
       </c>
       <c r="D315" s="5">
         <v>-22.21889542944977</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>7.9794163032999998</v>
       </c>
       <c r="C316" s="5">
         <v>-0.19792925530000094</v>
       </c>
       <c r="D316" s="5">
         <v>-25.474434867011773</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>7.9096461021</v>
       </c>
       <c r="C317" s="5">
         <v>-6.9770201199999882E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-10.002355076976777</v>
       </c>
       <c r="E317" s="5">
         <v>-18.521365721923733</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>7.8866154825999999</v>
       </c>
       <c r="C318" s="5">
         <v>-2.3030619500000071E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-3.4386398826629305</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>7.8133340516000001</v>
       </c>
       <c r="C319" s="5">
         <v>-7.3281430999999841E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-10.597696982043093</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>7.7168000810999997</v>
       </c>
       <c r="C320" s="5">
         <v>-9.6533970500000343E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-13.858926616631051</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>7.6709198376999996</v>
       </c>
       <c r="C321" s="5">
         <v>-4.5880243400000076E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-6.9058604490947477</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>7.5021515612999998</v>
       </c>
       <c r="C322" s="5">
         <v>-0.16876827639999981</v>
       </c>
       <c r="D322" s="5">
         <v>-23.429642935000128</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>7.5183064120000003</v>
       </c>
       <c r="C323" s="5">
         <v>1.6154850700000445E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.6148595551297005</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>7.6281503609000003</v>
       </c>
       <c r="C324" s="5">
         <v>0.10984394890000004</v>
       </c>
       <c r="D324" s="5">
         <v>19.011979946646097</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>7.6456121649000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.7461803999999859E-2</v>
       </c>
       <c r="D325" s="5">
         <v>2.7818021824546291</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>7.7629438278</v>
       </c>
       <c r="C326" s="5">
         <v>0.11733166289999986</v>
       </c>
       <c r="D326" s="5">
         <v>20.0522090159992</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>7.7772940318000003</v>
       </c>
       <c r="C327" s="5">
         <v>1.4350204000000311E-2</v>
       </c>
       <c r="D327" s="5">
         <v>2.2409548911269006</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>7.7853097167999996</v>
       </c>
       <c r="C328" s="5">
         <v>8.015684999999273E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.2438175599314594</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>7.8180377151</v>
       </c>
       <c r="C329" s="5">
         <v>3.2727998300000394E-2</v>
       </c>
       <c r="D329" s="5">
         <v>5.1628629850454022</v>
       </c>
       <c r="E329" s="5">
         <v>-1.15818566112178</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>7.8806645079999997</v>
       </c>
       <c r="C330" s="5">
         <v>6.2626792899999728E-2</v>
       </c>
       <c r="D330" s="5">
         <v>10.047691720583485</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>7.8910593785999996</v>
       </c>
       <c r="C331" s="5">
         <v>1.0394870599999884E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.5943754064667193</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>7.7978456493000001</v>
       </c>
       <c r="C332" s="5">
         <v>-9.3213729299999493E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-13.289462646572158</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>7.9640547571999996</v>
       </c>
       <c r="C333" s="5">
         <v>0.16620910789999943</v>
       </c>
       <c r="D333" s="5">
         <v>28.799813585860392</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>8.1094960030000003</v>
       </c>
       <c r="C334" s="5">
         <v>0.14544124580000073</v>
       </c>
       <c r="D334" s="5">
         <v>24.255471169871832</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>8.1297541218999996</v>
       </c>
       <c r="C335" s="5">
         <v>2.0258118899999289E-2</v>
       </c>
       <c r="D335" s="5">
         <v>3.0392198206184329</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>8.1240663495999996</v>
       </c>
       <c r="C336" s="5">
         <v>-5.6877722999999492E-3</v>
       </c>
       <c r="D336" s="5">
         <v>-0.83632597140126386</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>8.2593691205000006</v>
       </c>
       <c r="C337" s="5">
         <v>0.13530277090000098</v>
       </c>
       <c r="D337" s="5">
         <v>21.921688353149783</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>8.0803446442000002</v>
       </c>
       <c r="C338" s="5">
         <v>-0.1790244763000004</v>
       </c>
       <c r="D338" s="5">
         <v>-23.12305628844895</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>8.0838188085000002</v>
       </c>
       <c r="C339" s="5">
         <v>3.4741643000000266E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.51716480864030245</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>8.0848100332000001</v>
       </c>
       <c r="C340" s="5">
         <v>9.9122469999990415E-4</v>
       </c>
       <c r="D340" s="5">
         <v>0.14724131944665597</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>8.1198356138999994</v>
       </c>
       <c r="C341" s="5">
         <v>3.5025580699999281E-2</v>
       </c>
       <c r="D341" s="5">
         <v>5.3244030218645877</v>
       </c>
       <c r="E341" s="5">
         <v>3.860276834135723</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>7.9708312858000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.14900432809999931</v>
       </c>
       <c r="D342" s="5">
         <v>-19.928759542501972</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>7.9696834051999996</v>
       </c>
       <c r="C343" s="5">
         <v>-1.1478806000004838E-3</v>
       </c>
       <c r="D343" s="5">
         <v>-0.17267536742383571</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>7.9802454294</v>
       </c>
       <c r="C344" s="5">
         <v>1.0562024200000408E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.6019736060164824</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>7.9544107458999997</v>
       </c>
       <c r="C345" s="5">
         <v>-2.5834683500000288E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-3.8163663515400459</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>7.9178637177000004</v>
       </c>
       <c r="C346" s="5">
         <v>-3.6547028199999332E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-5.376259571266651</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>7.9430630058</v>
       </c>
       <c r="C347" s="5">
         <v>2.5199288099999606E-2</v>
       </c>
       <c r="D347" s="5">
         <v>3.8866688524520132</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>7.9319155552999998</v>
       </c>
       <c r="C348" s="5">
         <v>-1.1147450500000211E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-1.6711648972648541</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>7.8638939119</v>
       </c>
       <c r="C349" s="5">
         <v>-6.8021643399999832E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-9.819057830507294</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>7.8006479026999997</v>
       </c>
       <c r="C350" s="5">
         <v>-6.3246009200000231E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-9.2354297970726247</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>7.6902014723000001</v>
       </c>
       <c r="C351" s="5">
         <v>-0.11044643039999968</v>
       </c>
       <c r="D351" s="5">
         <v>-15.727766051380399</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>7.7833872780000002</v>
       </c>
       <c r="C352" s="5">
         <v>9.3185805700000124E-2</v>
       </c>
       <c r="D352" s="5">
         <v>15.550297501296107</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>7.7117537600999997</v>
       </c>
       <c r="C353" s="5">
         <v>-7.1633517900000498E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-10.501828078174203</v>
       </c>
       <c r="E353" s="5">
         <v>-5.025740337666706</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>7.7618919813999998</v>
       </c>
       <c r="C354" s="5">
         <v>5.0138221300000119E-2</v>
       </c>
       <c r="D354" s="5">
         <v>8.0869565004151323</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>7.8464880530999999</v>
       </c>
       <c r="C355" s="5">
         <v>8.4596071700000053E-2</v>
       </c>
       <c r="D355" s="5">
         <v>13.89185830790729</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>7.8723012945999997</v>
       </c>
       <c r="C356" s="5">
         <v>2.5813241499999862E-2</v>
       </c>
       <c r="D356" s="5">
         <v>4.0199581194443335</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>7.8408229333000001</v>
       </c>
       <c r="C357" s="5">
         <v>-3.1478361299999591E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-4.6942137229671328</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>7.8255950906000002</v>
       </c>
       <c r="C358" s="5">
         <v>-1.5227842699999883E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-2.3058139221186713</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>7.8587455801999999</v>
       </c>
       <c r="C359" s="5">
         <v>3.3150489599999666E-2</v>
       </c>
       <c r="D359" s="5">
         <v>5.2035204702966631</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>7.9529409664999999</v>
       </c>
       <c r="C360" s="5">
         <v>9.4195386300000017E-2</v>
       </c>
       <c r="D360" s="5">
         <v>15.370388698449489</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>7.9719370549999997</v>
       </c>
       <c r="C361" s="5">
         <v>1.8996088499999786E-2</v>
       </c>
       <c r="D361" s="5">
         <v>2.9042296933066369</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>7.9124788856999997</v>
       </c>
       <c r="C362" s="5">
         <v>-5.945816930000003E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-8.5919512604188402</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>7.9900898290000004</v>
       </c>
       <c r="C363" s="5">
         <v>7.7610943300000734E-2</v>
       </c>
       <c r="D363" s="5">
         <v>12.42662501817582</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>7.8721604649000003</v>
       </c>
       <c r="C364" s="5">
         <v>-0.1179293641000001</v>
       </c>
       <c r="D364" s="5">
         <v>-16.342031500446797</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>7.7978449310000002</v>
       </c>
       <c r="C365" s="5">
         <v>-7.4315533900000119E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-10.758291371192119</v>
       </c>
       <c r="E365" s="5">
         <v>1.1163630683519665</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>7.8527916252000001</v>
       </c>
       <c r="C366" s="5">
         <v>5.4946694199999868E-2</v>
       </c>
       <c r="D366" s="5">
         <v>8.7911953400470644</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>7.8323970922999999</v>
       </c>
       <c r="C367" s="5">
         <v>-2.0394532900000151E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-3.0723937034438764</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>7.7761810633000001</v>
       </c>
       <c r="C368" s="5">
         <v>-5.6216028999999779E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-8.2808541997954279</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>7.3302960734999996</v>
       </c>
       <c r="C369" s="5">
         <v>-0.44588498980000058</v>
       </c>
       <c r="D369" s="5">
         <v>-50.766373775487935</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>7.5302225760999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.19992650260000033</v>
       </c>
       <c r="D370" s="5">
         <v>38.113318978255336</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>7.5722649385</v>
       </c>
       <c r="C371" s="5">
         <v>4.2042362400000144E-2</v>
       </c>
       <c r="D371" s="5">
         <v>6.9093896712130398</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>7.4780510325999998</v>
       </c>
       <c r="C372" s="5">
         <v>-9.4213905900000228E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-13.949878632561596</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>7.381218337</v>
       </c>
       <c r="C373" s="5">
         <v>-9.6832695599999852E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-14.478456851908472</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>7.4126830433000004</v>
       </c>
       <c r="C374" s="5">
         <v>3.1464706300000422E-2</v>
       </c>
       <c r="D374" s="5">
         <v>5.2370205764412869</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>7.6787651947000004</v>
       </c>
       <c r="C375" s="5">
         <v>0.26608215140000002</v>
       </c>
       <c r="D375" s="5">
         <v>52.683281277186289</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>7.9654298563000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.2866646615999997</v>
       </c>
       <c r="D376" s="5">
         <v>55.243690505778446</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>7.9861185057000004</v>
       </c>
       <c r="C377" s="5">
         <v>2.0688649400000259E-2</v>
       </c>
       <c r="D377" s="5">
         <v>3.1616770725194421</v>
       </c>
       <c r="E377" s="5">
         <v>2.4144308634751921</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>8.0430022521000009</v>
       </c>
       <c r="C378" s="5">
         <v>5.688374640000049E-2</v>
       </c>
       <c r="D378" s="5">
         <v>8.8903212519323649</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>8.0243526242000005</v>
       </c>
       <c r="C379" s="5">
         <v>-1.8649627900000354E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-2.7472751235151693</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>8.1927194700000001</v>
       </c>
       <c r="C380" s="5">
         <v>0.16836684579999961</v>
       </c>
       <c r="D380" s="5">
         <v>28.29713229891242</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>8.0168015483000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.17591792169999998</v>
       </c>
       <c r="D381" s="5">
         <v>-22.931557067719766</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>8.0283556233999995</v>
       </c>
       <c r="C382" s="5">
         <v>1.1554075099999395E-2</v>
       </c>
       <c r="D382" s="5">
         <v>1.7432542966373532</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>8.0850865104</v>
       </c>
       <c r="C383" s="5">
         <v>5.6730887000000507E-2</v>
       </c>
       <c r="D383" s="5">
         <v>8.817021409217606</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>8.2048241421999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.11973763179999963</v>
       </c>
       <c r="D384" s="5">
         <v>19.293085045548075</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>8.2934325416999997</v>
       </c>
       <c r="C385" s="5">
         <v>8.860839949999999E-2</v>
       </c>
       <c r="D385" s="5">
         <v>13.757613669612056</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>8.4057530855000007</v>
       </c>
       <c r="C386" s="5">
         <v>0.112320543800001</v>
       </c>
       <c r="D386" s="5">
         <v>17.518907780648753</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>8.1658378741999993</v>
       </c>
       <c r="C387" s="5">
         <v>-0.23991521130000137</v>
       </c>
       <c r="D387" s="5">
         <v>-29.353688289038693</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>8.2558729958000008</v>
       </c>
       <c r="C388" s="5">
         <v>9.0035121600001489E-2</v>
       </c>
       <c r="D388" s="5">
         <v>14.063581231429612</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>8.2718655776999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.5992581899999081E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.3494655122934027</v>
       </c>
       <c r="E389" s="5">
         <v>3.5780469798444736</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>8.2344183763000007</v>
       </c>
       <c r="C390" s="5">
         <v>-3.744720139999913E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-5.2992261028826482</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>8.3252102133000001</v>
       </c>
       <c r="C391" s="5">
         <v>9.0791836999999376E-2</v>
       </c>
       <c r="D391" s="5">
         <v>14.063673071717453</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>8.4124414767999998</v>
       </c>
       <c r="C392" s="5">
         <v>8.7231263499999656E-2</v>
       </c>
       <c r="D392" s="5">
         <v>13.324072035412659</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>8.5107320904999995</v>
       </c>
       <c r="C393" s="5">
         <v>9.8290613699999696E-2</v>
       </c>
       <c r="D393" s="5">
         <v>14.95777863255503</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>8.6241763362999997</v>
       </c>
       <c r="C394" s="5">
         <v>0.11344424580000023</v>
       </c>
       <c r="D394" s="5">
         <v>17.221830602549492</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>8.6977016681000006</v>
       </c>
       <c r="C395" s="5">
         <v>7.352533180000087E-2</v>
       </c>
       <c r="D395" s="5">
         <v>10.72420045009903</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>8.7195291909999995</v>
       </c>
       <c r="C396" s="5">
         <v>2.1827522899998897E-2</v>
       </c>
       <c r="D396" s="5">
         <v>3.0534045978386937</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>8.7953524862000005</v>
       </c>
       <c r="C397" s="5">
         <v>7.5823295200001084E-2</v>
       </c>
       <c r="D397" s="5">
         <v>10.948786905963015</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>8.9007454114000009</v>
       </c>
       <c r="C398" s="5">
         <v>0.10539292520000032</v>
       </c>
       <c r="D398" s="5">
         <v>15.365926818946573</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>8.9572547307000008</v>
       </c>
       <c r="C399" s="5">
         <v>5.6509319299999916E-2</v>
       </c>
       <c r="D399" s="5">
         <v>7.8903375982341872</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>8.9480797192000008</v>
       </c>
       <c r="C400" s="5">
         <v>-9.1750114999999965E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-1.2222715793962391</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>8.9598291866000004</v>
       </c>
       <c r="C401" s="5">
         <v>1.1749467399999602E-2</v>
       </c>
       <c r="D401" s="5">
         <v>1.5871150447210436</v>
       </c>
       <c r="E401" s="5">
         <v>8.3169099211992901</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>8.9340360268999994</v>
       </c>
       <c r="C402" s="5">
         <v>-2.5793159700000956E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-3.4003326078903218</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>8.9297956947999992</v>
       </c>
       <c r="C403" s="5">
         <v>-4.2403321000001881E-3</v>
       </c>
       <c r="D403" s="5">
         <v>-0.5680676127887585</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>8.9269086874999992</v>
       </c>
       <c r="C404" s="5">
         <v>-2.8870073000000218E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.38727147454988842</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>9.0065163216999995</v>
       </c>
       <c r="C405" s="5">
         <v>7.9607634200000277E-2</v>
       </c>
       <c r="D405" s="5">
         <v>11.24204790336114</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>9.0190807930000005</v>
       </c>
       <c r="C406" s="5">
         <v>1.2564471300001046E-2</v>
       </c>
       <c r="D406" s="5">
         <v>1.6869552282844147</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>9.2033398203000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.18425902729999954</v>
       </c>
       <c r="D407" s="5">
         <v>27.467118431843218</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>9.0271180067000003</v>
       </c>
       <c r="C408" s="5">
         <v>-0.17622181359999978</v>
       </c>
       <c r="D408" s="5">
         <v>-20.705340018186902</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>8.9963322368000007</v>
       </c>
       <c r="C409" s="5">
         <v>-3.0785769899999593E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-4.0165424032107211</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>9.1019126412000002</v>
       </c>
       <c r="C410" s="5">
         <v>0.10558040439999949</v>
       </c>
       <c r="D410" s="5">
         <v>15.028677531397605</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>9.0534453125999992</v>
       </c>
       <c r="C411" s="5">
         <v>-4.8467328600001025E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-6.206090988750379</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>9.0394702464000005</v>
       </c>
       <c r="C412" s="5">
         <v>-1.3975066199998665E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-1.8366967025370662</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>9.0518736491999992</v>
       </c>
       <c r="C413" s="5">
         <v>1.2403402799998631E-2</v>
       </c>
       <c r="D413" s="5">
         <v>1.6590491377668215</v>
       </c>
       <c r="E413" s="5">
         <v>1.0273015331325519</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>9.2350423115000009</v>
       </c>
       <c r="C414" s="5">
         <v>0.18316866230000173</v>
       </c>
       <c r="D414" s="5">
         <v>27.175916501136889</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>9.2334154073000008</v>
       </c>
       <c r="C415" s="5">
         <v>-1.6269042000001122E-3</v>
       </c>
       <c r="D415" s="5">
         <v>-0.21119497733312897</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>9.2338197621999996</v>
       </c>
       <c r="C416" s="5">
         <v>4.0435489999879337E-4</v>
       </c>
       <c r="D416" s="5">
         <v>5.2563731480881337E-2</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>9.3052090075000002</v>
       </c>
       <c r="C417" s="5">
         <v>7.1389245300000681E-2</v>
       </c>
       <c r="D417" s="5">
         <v>9.6823813374622869</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>9.3183726873000001</v>
       </c>
       <c r="C418" s="5">
         <v>1.3163679799999883E-2</v>
       </c>
       <c r="D418" s="5">
         <v>1.7108592589364147</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>9.3081374041</v>
       </c>
       <c r="C419" s="5">
         <v>-1.0235283200000111E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-1.3101440889021876</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>9.3246140188000002</v>
       </c>
       <c r="C420" s="5">
         <v>1.6476614700000169E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.1449588756882854</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>9.3939285142000006</v>
       </c>
       <c r="C421" s="5">
         <v>6.9314495400000453E-2</v>
       </c>
       <c r="D421" s="5">
         <v>9.2940819927431981</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>9.4075305547999992</v>
       </c>
       <c r="C422" s="5">
         <v>1.3602040599998588E-2</v>
       </c>
       <c r="D422" s="5">
         <v>1.7514575082996142</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>9.5510364916999997</v>
       </c>
       <c r="C423" s="5">
         <v>0.14350593690000046</v>
       </c>
       <c r="D423" s="5">
         <v>19.9218727559469</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>9.6365947039000002</v>
       </c>
       <c r="C424" s="5">
         <v>8.5558212200000483E-2</v>
       </c>
       <c r="D424" s="5">
         <v>11.295363707264094</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>9.6523639820000007</v>
       </c>
       <c r="C425" s="5">
         <v>1.5769278100000506E-2</v>
       </c>
       <c r="D425" s="5">
         <v>1.9814445063705444</v>
       </c>
       <c r="E425" s="5">
         <v>6.633878863886622</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>9.6335670543000003</v>
       </c>
       <c r="C426" s="5">
         <v>-1.879692770000041E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-2.3120016903399709</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>9.6328358204000004</v>
       </c>
       <c r="C427" s="5">
         <v>-7.3123389999985022E-4</v>
       </c>
       <c r="D427" s="5">
         <v>-9.1047733439975076E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>9.6352639989999993</v>
       </c>
       <c r="C428" s="5">
         <v>2.428178599998887E-3</v>
       </c>
       <c r="D428" s="5">
         <v>0.30290741880267813</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>9.6036233454000008</v>
       </c>
       <c r="C429" s="5">
         <v>-3.1640653599998458E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-3.8702081269208932</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>9.6172039839999997</v>
       </c>
       <c r="C430" s="5">
         <v>1.3580638599998807E-2</v>
       </c>
       <c r="D430" s="5">
         <v>1.7101999381145427</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>9.6091009022999998</v>
       </c>
       <c r="C431" s="5">
         <v>-8.1030816999998478E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-1.0064010203483797</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>9.7244469443000003</v>
       </c>
       <c r="C432" s="5">
         <v>0.11534604200000054</v>
       </c>
       <c r="D432" s="5">
         <v>15.394706974174843</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>9.6940783682999996</v>
       </c>
       <c r="C433" s="5">
         <v>-3.0368576000000758E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-3.6837908191449165</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>9.6161847376999994</v>
       </c>
       <c r="C434" s="5">
         <v>-7.7893630600000208E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-9.227298510469673</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>9.7084012824000006</v>
       </c>
       <c r="C435" s="5">
         <v>9.221654470000118E-2</v>
       </c>
       <c r="D435" s="5">
         <v>12.134448418258881</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>9.7330097659000003</v>
       </c>
       <c r="C436" s="5">
         <v>2.4608483499999778E-2</v>
       </c>
       <c r="D436" s="5">
         <v>3.0844794622434835</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>9.7097210323999992</v>
       </c>
       <c r="C437" s="5">
         <v>-2.3288733500001157E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-2.8338220291605154</v>
       </c>
       <c r="E437" s="5">
         <v>0.59422800991508762</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>9.8372281447999992</v>
       </c>
       <c r="C438" s="5">
         <v>0.12750711240000001</v>
       </c>
       <c r="D438" s="5">
         <v>16.947756308082983</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>9.8210437200000005</v>
+        <v>9.8062405084000002</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.6184424799998709E-2</v>
+        <v>-3.0987636399999019E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.956499499483888</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.7152376094642059</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>9.7723345527000003</v>
+      </c>
+      <c r="C440" s="5">
+        <v>-3.3905955699999879E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>-4.0711074081282934</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcanrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>