--- v5 (2026-05-11)
+++ v6 (2026-05-31)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BFA57793-5E11-435A-A3CB-E1705A6A5B11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EDEDF541-F942-4CEF-A80F-3B82C06224E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FE2C8599-DA7C-440E-8E84-F58AFFE466A7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B73698D9-36F5-424E-A9BA-B0CFA1D77EC4}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A006AB9A-C815-4475-A081-820827A53A9A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77BB9D93-9E8A-4011-8A7A-F38971575B28}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>5.0534886825000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>5.1481867210000001</v>
       </c>
       <c r="C7" s="5">
         <v>9.4698038499999804E-2</v>
       </c>
       <c r="D7" s="5">
         <v>24.955653964149739</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>5.1600400024999997</v>
       </c>
       <c r="C8" s="5">
         <v>1.1853281499999646E-2</v>
       </c>
       <c r="D8" s="5">
         <v>2.7981598551630071</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>5.2699512316000003</v>
       </c>
       <c r="C9" s="5">
         <v>0.10991122910000062</v>
       </c>
       <c r="D9" s="5">
         <v>28.778195004163788</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>5.2815210520000004</v>
       </c>
       <c r="C10" s="5">
         <v>1.1569820400000097E-2</v>
       </c>
       <c r="D10" s="5">
         <v>2.6665640299173843</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>5.3484901098000002</v>
       </c>
       <c r="C11" s="5">
         <v>6.6969057799999732E-2</v>
       </c>
       <c r="D11" s="5">
         <v>16.323157474779592</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>5.3251441276999998</v>
       </c>
       <c r="C12" s="5">
         <v>-2.3345982100000384E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-5.1140226558341606</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>5.3051136075000001</v>
       </c>
       <c r="C13" s="5">
         <v>-2.0030520199999735E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-4.4215763494389382</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>5.2752109729000001</v>
       </c>
       <c r="C14" s="5">
         <v>-2.9902634599999978E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-6.5580840982722659</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>5.1131618668999996</v>
       </c>
       <c r="C15" s="5">
         <v>-0.16204910600000044</v>
       </c>
       <c r="D15" s="5">
         <v>-31.230399989022395</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>5.0942933758000004</v>
       </c>
       <c r="C16" s="5">
         <v>-1.8868491099999218E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-4.3394381396798298</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>5.0302666844999999</v>
       </c>
       <c r="C17" s="5">
         <v>-6.4026691300000493E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-14.081893201154095</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>5.0503451616000001</v>
       </c>
       <c r="C18" s="5">
         <v>2.0078477100000214E-2</v>
       </c>
       <c r="D18" s="5">
         <v>4.8964051452514257</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>5.0467238657999998</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6212958000003681E-3</v>
       </c>
       <c r="D19" s="5">
         <v>-0.85706186055768407</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>4.9538307968000002</v>
       </c>
       <c r="C20" s="5">
         <v>-9.2893068999999606E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-19.983507187125671</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>5.0670051086000001</v>
       </c>
       <c r="C21" s="5">
         <v>0.11317431179999993</v>
       </c>
       <c r="D21" s="5">
         <v>31.136044898509919</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>5.0791313797999997</v>
       </c>
       <c r="C22" s="5">
         <v>1.212627119999965E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.9099232913023076</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>5.0517555186000003</v>
       </c>
       <c r="C23" s="5">
         <v>-2.7375861199999463E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-6.2795134664913483</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>5.0287637602000004</v>
       </c>
       <c r="C24" s="5">
         <v>-2.2991758399999895E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-5.3268314398829624</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>5.0169983580000004</v>
       </c>
       <c r="C25" s="5">
         <v>-1.1765402199999997E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-2.7716984248325027</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>4.9820732298000001</v>
       </c>
       <c r="C26" s="5">
         <v>-3.4925128200000266E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-8.0410984731099422</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>5.0126113971999997</v>
       </c>
       <c r="C27" s="5">
         <v>3.0538167399999594E-2</v>
       </c>
       <c r="D27" s="5">
         <v>7.6086455939067488</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>5.0912687392000002</v>
       </c>
       <c r="C28" s="5">
         <v>7.8657342000000519E-2</v>
       </c>
       <c r="D28" s="5">
         <v>20.54350420165143</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>5.1322738607999998</v>
       </c>
       <c r="C29" s="5">
         <v>4.1005121599999583E-2</v>
       </c>
       <c r="D29" s="5">
         <v>10.10463739095715</v>
       </c>
       <c r="E29" s="5">
         <v>2.0278681568577595</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>5.1426614941000004</v>
       </c>
       <c r="C30" s="5">
         <v>1.0387633300000587E-2</v>
       </c>
       <c r="D30" s="5">
         <v>2.4559993712037986</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>5.1398986954000003</v>
       </c>
       <c r="C31" s="5">
         <v>-2.7627987000000687E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-0.64277608715135326</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>5.1405724618999997</v>
       </c>
       <c r="C32" s="5">
         <v>6.7376649999939531E-4</v>
       </c>
       <c r="D32" s="5">
         <v>0.15741613244160124</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>5.0612706629000002</v>
       </c>
       <c r="C33" s="5">
         <v>-7.9301798999999562E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-17.019331505033129</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.9715763522999996</v>
       </c>
       <c r="C34" s="5">
         <v>-8.9694310600000549E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-19.310948676243189</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>5.0562010695000001</v>
       </c>
       <c r="C35" s="5">
         <v>8.4624717200000532E-2</v>
       </c>
       <c r="D35" s="5">
         <v>22.451094377552195</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5.3398192759000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.28361820639999991</v>
       </c>
       <c r="D36" s="5">
         <v>92.498199155473188</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>5.4436388027999998</v>
       </c>
       <c r="C37" s="5">
         <v>0.10381952689999974</v>
       </c>
       <c r="D37" s="5">
         <v>25.994883214432353</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5.5008460369999996</v>
       </c>
       <c r="C38" s="5">
         <v>5.7207234199999846E-2</v>
       </c>
       <c r="D38" s="5">
         <v>13.365853661198468</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5.4098709315000004</v>
       </c>
       <c r="C39" s="5">
         <v>-9.0975105499999209E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-18.13675228147401</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5.3848682071000002</v>
       </c>
       <c r="C40" s="5">
         <v>-2.5002724400000176E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-5.4071966518895227</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5.4289250558999997</v>
       </c>
       <c r="C41" s="5">
         <v>4.4056848799999493E-2</v>
       </c>
       <c r="D41" s="5">
         <v>10.271990670875986</v>
       </c>
       <c r="E41" s="5">
         <v>5.7801123468060434</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5.4349237836000004</v>
       </c>
       <c r="C42" s="5">
         <v>5.99872770000065E-3</v>
       </c>
       <c r="D42" s="5">
         <v>1.3340360580269328</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5.4214935238999997</v>
       </c>
       <c r="C43" s="5">
         <v>-1.3430259700000668E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-2.9253525133269287</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5.5246111143999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.10311759050000013</v>
       </c>
       <c r="D44" s="5">
         <v>25.369886750928018</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>5.6558869646999996</v>
       </c>
       <c r="C45" s="5">
         <v>0.13127585029999977</v>
       </c>
       <c r="D45" s="5">
         <v>32.552554658019737</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>5.5584811245000001</v>
       </c>
       <c r="C46" s="5">
         <v>-9.7405840199999538E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-18.817024139453707</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>5.7596640710999996</v>
       </c>
       <c r="C47" s="5">
         <v>0.20118294659999947</v>
       </c>
       <c r="D47" s="5">
         <v>53.211804536971052</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>5.8508719882999998</v>
       </c>
       <c r="C48" s="5">
         <v>9.120791720000021E-2</v>
       </c>
       <c r="D48" s="5">
         <v>20.748377713318277</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>5.9810753831000003</v>
       </c>
       <c r="C49" s="5">
         <v>0.13020339480000054</v>
       </c>
       <c r="D49" s="5">
         <v>30.227936309677506</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>6.0273060030999996</v>
       </c>
       <c r="C50" s="5">
         <v>4.6230619999999334E-2</v>
       </c>
       <c r="D50" s="5">
         <v>9.6800343133355291</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>6.1099125711999998</v>
       </c>
       <c r="C51" s="5">
         <v>8.2606568100000111E-2</v>
       </c>
       <c r="D51" s="5">
         <v>17.744616289278081</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>6.0814224400999999</v>
       </c>
       <c r="C52" s="5">
         <v>-2.8490131099999871E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-5.4542268154505802</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6.1248919189000004</v>
       </c>
       <c r="C53" s="5">
         <v>4.3469478800000516E-2</v>
       </c>
       <c r="D53" s="5">
         <v>8.9228724554249581</v>
       </c>
       <c r="E53" s="5">
         <v>12.819607119896492</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>6.1231653670000004</v>
       </c>
       <c r="C54" s="5">
         <v>-1.7265519000000396E-3</v>
       </c>
       <c r="D54" s="5">
         <v>-0.33774523820073732</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>6.0972431867000001</v>
       </c>
       <c r="C55" s="5">
         <v>-2.5922180300000264E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-4.9635198674897296</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>6.1165978687000004</v>
       </c>
       <c r="C56" s="5">
         <v>1.9354682000000345E-2</v>
       </c>
       <c r="D56" s="5">
         <v>3.8764128687811761</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>6.0403174293999999</v>
       </c>
       <c r="C57" s="5">
         <v>-7.6280439300000502E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-13.980285403896442</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>6.0389632008999996</v>
       </c>
       <c r="C58" s="5">
         <v>-1.3542285000003318E-3</v>
       </c>
       <c r="D58" s="5">
         <v>-0.26870638050841</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>6.0634606278999996</v>
       </c>
       <c r="C59" s="5">
         <v>2.4497427000000016E-2</v>
       </c>
       <c r="D59" s="5">
         <v>4.9779637175262126</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6.662789031</v>
       </c>
       <c r="C60" s="5">
         <v>0.59932840310000035</v>
       </c>
       <c r="D60" s="5">
         <v>209.90315833018292</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6.6144962057000001</v>
       </c>
       <c r="C61" s="5">
         <v>-4.8292825299999897E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-8.3592753020627182</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6.6602215100000004</v>
       </c>
       <c r="C62" s="5">
         <v>4.5725304300000325E-2</v>
       </c>
       <c r="D62" s="5">
         <v>8.6182550393172583</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>6.6154960770000004</v>
       </c>
       <c r="C63" s="5">
         <v>-4.4725432999999981E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-7.7673018992264637</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>6.6840334158000001</v>
       </c>
       <c r="C64" s="5">
         <v>6.8537338799999681E-2</v>
       </c>
       <c r="D64" s="5">
         <v>13.165580133643395</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>6.6193345635999998</v>
       </c>
       <c r="C65" s="5">
         <v>-6.4698852200000267E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-11.016673052365167</v>
       </c>
       <c r="E65" s="5">
         <v>8.0726754242677057</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>6.7050083631000001</v>
       </c>
       <c r="C66" s="5">
         <v>8.5673799500000314E-2</v>
       </c>
       <c r="D66" s="5">
         <v>16.686307852231351</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>6.7751881944000001</v>
       </c>
       <c r="C67" s="5">
         <v>7.017983129999994E-2</v>
       </c>
       <c r="D67" s="5">
         <v>13.309016711271937</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>6.8111695645000001</v>
       </c>
       <c r="C68" s="5">
         <v>3.5981370100000021E-2</v>
       </c>
       <c r="D68" s="5">
         <v>6.5623892058451094</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>6.8269298587999998</v>
       </c>
       <c r="C69" s="5">
         <v>1.57602942999997E-2</v>
       </c>
       <c r="D69" s="5">
         <v>2.8122784370102627</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>6.8236275274000002</v>
       </c>
       <c r="C70" s="5">
         <v>-3.3023313999995807E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-0.57892374018324588</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6.8708779133000002</v>
       </c>
       <c r="C71" s="5">
         <v>4.7250385899999969E-2</v>
       </c>
       <c r="D71" s="5">
         <v>8.633314552473049</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>6.7596806686999997</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11119724460000047</v>
       </c>
       <c r="D72" s="5">
         <v>-17.781910635755306</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>6.8375278844</v>
       </c>
       <c r="C73" s="5">
         <v>7.7847215700000305E-2</v>
       </c>
       <c r="D73" s="5">
         <v>14.729516754550186</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>6.8839819338000003</v>
       </c>
       <c r="C74" s="5">
         <v>4.6454049400000308E-2</v>
       </c>
       <c r="D74" s="5">
         <v>8.4644297548789318</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>7.1315525864999998</v>
       </c>
       <c r="C75" s="5">
         <v>0.24757065269999945</v>
       </c>
       <c r="D75" s="5">
         <v>52.803184243446722</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>7.2920063495000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.16045376300000047</v>
       </c>
       <c r="D76" s="5">
         <v>30.603672845025166</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>7.3165144908000004</v>
       </c>
       <c r="C77" s="5">
         <v>2.4508141300000119E-2</v>
       </c>
       <c r="D77" s="5">
         <v>4.1085474755454099</v>
       </c>
       <c r="E77" s="5">
         <v>10.532477554976927</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>7.2819597033000001</v>
       </c>
       <c r="C78" s="5">
         <v>-3.4554787500000295E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-5.5224960614469021</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>7.4610801288999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.17912042559999986</v>
       </c>
       <c r="D79" s="5">
         <v>33.857032882346026</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>7.4111979684999998</v>
       </c>
       <c r="C80" s="5">
         <v>-4.9882160400000153E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-7.7342487815167722</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>7.4150303966999997</v>
       </c>
       <c r="C81" s="5">
         <v>3.8324281999999599E-3</v>
       </c>
       <c r="D81" s="5">
         <v>0.6223037498433337</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>7.5192426704999997</v>
       </c>
       <c r="C82" s="5">
         <v>0.10421227379999998</v>
       </c>
       <c r="D82" s="5">
         <v>18.231714000459533</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>7.6813740548</v>
       </c>
       <c r="C83" s="5">
         <v>0.16213138430000029</v>
       </c>
       <c r="D83" s="5">
         <v>29.174787656569954</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>7.3480305177999998</v>
       </c>
       <c r="C84" s="5">
         <v>-0.33334353700000019</v>
       </c>
       <c r="D84" s="5">
         <v>-41.280216450263971</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>7.5417638917999996</v>
       </c>
       <c r="C85" s="5">
         <v>0.19373337399999979</v>
       </c>
       <c r="D85" s="5">
         <v>36.654446352306195</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>7.5995470234000004</v>
       </c>
       <c r="C86" s="5">
         <v>5.7783131600000814E-2</v>
       </c>
       <c r="D86" s="5">
         <v>9.5916072271954533</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>7.7498322690999997</v>
       </c>
       <c r="C87" s="5">
         <v>0.15028524569999924</v>
       </c>
       <c r="D87" s="5">
         <v>26.489698645322136</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>7.7977997032999999</v>
       </c>
       <c r="C88" s="5">
         <v>4.796743420000027E-2</v>
       </c>
       <c r="D88" s="5">
         <v>7.6855101098473044</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>7.9056340657000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.10783436240000022</v>
       </c>
       <c r="D89" s="5">
         <v>17.916773811465305</v>
       </c>
       <c r="E89" s="5">
         <v>8.0519156442699025</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>7.9636017302999997</v>
       </c>
       <c r="C90" s="5">
         <v>5.796766459999958E-2</v>
       </c>
       <c r="D90" s="5">
         <v>9.1626053123565079</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>8.0616582717000007</v>
       </c>
       <c r="C91" s="5">
         <v>9.8056541400000974E-2</v>
       </c>
       <c r="D91" s="5">
         <v>15.818578311883735</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>8.0113593501999993</v>
       </c>
       <c r="C92" s="5">
         <v>-5.029892150000137E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-7.2354733562790319</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>8.2188432516999992</v>
       </c>
       <c r="C93" s="5">
         <v>0.20748390149999985</v>
       </c>
       <c r="D93" s="5">
         <v>35.910754367448462</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>8.2270215419999992</v>
       </c>
       <c r="C94" s="5">
         <v>8.1782903000000573E-3</v>
       </c>
       <c r="D94" s="5">
         <v>1.2006357823916014</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>8.1956955421999993</v>
       </c>
       <c r="C95" s="5">
         <v>-3.1325999799999948E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-4.4747493582066529</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>7.9281848722000001</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26751066999999917</v>
       </c>
       <c r="D96" s="5">
         <v>-32.848545512860348</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>8.1311271011000006</v>
       </c>
       <c r="C97" s="5">
         <v>0.20294222890000047</v>
       </c>
       <c r="D97" s="5">
         <v>35.43277387585362</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>7.9970640718999997</v>
       </c>
       <c r="C98" s="5">
         <v>-0.1340630292000009</v>
       </c>
       <c r="D98" s="5">
         <v>-18.086042266532097</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>7.9611589460000003</v>
       </c>
       <c r="C99" s="5">
         <v>-3.5905125899999391E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-5.2566731797651371</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>7.9030325496999998</v>
       </c>
       <c r="C100" s="5">
         <v>-5.8126396300000494E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-8.4180871235590473</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>7.8881270252000002</v>
       </c>
       <c r="C101" s="5">
         <v>-1.4905524499999601E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-2.2399310369701331</v>
       </c>
       <c r="E101" s="5">
         <v>-0.2214501753370679</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>8.0506939932999995</v>
       </c>
       <c r="C102" s="5">
         <v>0.16256696809999927</v>
       </c>
       <c r="D102" s="5">
         <v>27.735933506601128</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>7.9753812614999999</v>
       </c>
       <c r="C103" s="5">
         <v>-7.5312731799999533E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-10.665829363702029</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>8.1198226443999992</v>
       </c>
       <c r="C104" s="5">
         <v>0.1444413828999993</v>
       </c>
       <c r="D104" s="5">
         <v>24.034093572974857</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>8.1332468701000007</v>
       </c>
       <c r="C105" s="5">
         <v>1.3424225700001458E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.0020585383315082</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>8.1519921197999992</v>
       </c>
       <c r="C106" s="5">
         <v>1.8745249699998467E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.8010516406488328</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>8.1031646667999997</v>
       </c>
       <c r="C107" s="5">
         <v>-4.8827452999999466E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-6.9554459153575383</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>8.3114574684000004</v>
       </c>
       <c r="C108" s="5">
         <v>0.20829280160000074</v>
       </c>
       <c r="D108" s="5">
         <v>35.603303269128482</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>8.3051389423999993</v>
       </c>
       <c r="C109" s="5">
         <v>-6.3185260000011567E-3</v>
       </c>
       <c r="D109" s="5">
         <v>-0.90845782207389369</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>8.3793413887000003</v>
       </c>
       <c r="C110" s="5">
         <v>7.4202446300001057E-2</v>
       </c>
       <c r="D110" s="5">
         <v>11.264286335824835</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>8.3640635442000004</v>
       </c>
       <c r="C111" s="5">
         <v>-1.5277844499999915E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-2.1661223273640062</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>8.4005846965999993</v>
       </c>
       <c r="C112" s="5">
         <v>3.6521152399998869E-2</v>
       </c>
       <c r="D112" s="5">
         <v>5.3674074827276597</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>8.4631324389000007</v>
       </c>
       <c r="C113" s="5">
         <v>6.2547742300001374E-2</v>
       </c>
       <c r="D113" s="5">
         <v>9.3098927115268246</v>
       </c>
       <c r="E113" s="5">
         <v>7.2895049973592529</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>8.5508092120000008</v>
       </c>
       <c r="C114" s="5">
         <v>8.7676773100000105E-2</v>
       </c>
       <c r="D114" s="5">
         <v>13.165214594842434</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>8.6026062670000005</v>
       </c>
       <c r="C115" s="5">
         <v>5.1797054999999759E-2</v>
       </c>
       <c r="D115" s="5">
         <v>7.5162122696343925</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>8.6231983542999995</v>
       </c>
       <c r="C116" s="5">
         <v>2.0592087299998951E-2</v>
       </c>
       <c r="D116" s="5">
         <v>2.9105641556527173</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>8.6635944375000005</v>
       </c>
       <c r="C117" s="5">
         <v>4.0396083200000987E-2</v>
       </c>
       <c r="D117" s="5">
         <v>5.7686236551595771</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>8.6908898847000007</v>
       </c>
       <c r="C118" s="5">
         <v>2.7295447200000211E-2</v>
       </c>
       <c r="D118" s="5">
         <v>3.8469158449810026</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>8.8035083231000009</v>
       </c>
       <c r="C119" s="5">
         <v>0.11261843840000019</v>
       </c>
       <c r="D119" s="5">
         <v>16.707396683555341</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>9.0000003712000005</v>
       </c>
       <c r="C120" s="5">
         <v>0.19649204809999965</v>
       </c>
       <c r="D120" s="5">
         <v>30.328974572403734</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>9.0731058804</v>
       </c>
       <c r="C121" s="5">
         <v>7.3105509199999474E-2</v>
       </c>
       <c r="D121" s="5">
         <v>10.194880859119637</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>9.1415092521000005</v>
       </c>
       <c r="C122" s="5">
         <v>6.8403371700000548E-2</v>
       </c>
       <c r="D122" s="5">
         <v>9.4316858627913938</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>9.2652073771999994</v>
       </c>
       <c r="C123" s="5">
         <v>0.12369812509999889</v>
       </c>
       <c r="D123" s="5">
         <v>17.502442374930148</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>9.3889475350999998</v>
       </c>
       <c r="C124" s="5">
         <v>0.12374015790000037</v>
       </c>
       <c r="D124" s="5">
         <v>17.257657928467829</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>9.4401433078999997</v>
       </c>
       <c r="C125" s="5">
         <v>5.1195772799999872E-2</v>
       </c>
       <c r="D125" s="5">
         <v>6.7431709140866714</v>
       </c>
       <c r="E125" s="5">
         <v>11.544317379570469</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>9.3584344129999995</v>
       </c>
       <c r="C126" s="5">
         <v>-8.1708894900000217E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-9.9061045204504321</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>9.5315151623999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.1730807494000004</v>
       </c>
       <c r="D127" s="5">
         <v>24.596230822230435</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>9.6339262615999992</v>
       </c>
       <c r="C128" s="5">
         <v>0.10241109919999936</v>
       </c>
       <c r="D128" s="5">
         <v>13.683254452732353</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>9.8965774164999996</v>
       </c>
       <c r="C129" s="5">
         <v>0.26265115490000035</v>
       </c>
       <c r="D129" s="5">
         <v>38.095809761474108</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>9.8318377366000007</v>
       </c>
       <c r="C130" s="5">
         <v>-6.4739679899998848E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-7.573583932346617</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>9.7907127918000008</v>
       </c>
       <c r="C131" s="5">
         <v>-4.1124944799999952E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-4.9055214759420434</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>9.8042201638000002</v>
       </c>
       <c r="C132" s="5">
         <v>1.3507371999999407E-2</v>
       </c>
       <c r="D132" s="5">
         <v>1.6681527219431391</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>9.8389449449999997</v>
       </c>
       <c r="C133" s="5">
         <v>3.4724781199999555E-2</v>
       </c>
       <c r="D133" s="5">
         <v>4.3339626909979279</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>9.9002420209000004</v>
       </c>
       <c r="C134" s="5">
         <v>6.1297075900000664E-2</v>
       </c>
       <c r="D134" s="5">
         <v>7.7376187735636259</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>9.9639698253999995</v>
       </c>
       <c r="C135" s="5">
         <v>6.3727804499999152E-2</v>
       </c>
       <c r="D135" s="5">
         <v>8.0038174889656801</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>9.9687910238999997</v>
       </c>
       <c r="C136" s="5">
         <v>4.8211985000001789E-3</v>
       </c>
       <c r="D136" s="5">
         <v>0.58218357195298776</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>9.9178613991999995</v>
       </c>
       <c r="C137" s="5">
         <v>-5.0929624700000176E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-5.9613222722548542</v>
       </c>
       <c r="E137" s="5">
         <v>5.0604961780635227</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>10.182264765999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.26440336679999987</v>
       </c>
       <c r="D138" s="5">
         <v>37.124864192067754</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>10.456062707999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.27379794199999985</v>
       </c>
       <c r="D139" s="5">
         <v>37.494562067588348</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>10.240495474999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.2155672329999998</v>
       </c>
       <c r="D140" s="5">
         <v>-22.118646587531408</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>10.225781113</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4714361999999426E-2</v>
       </c>
       <c r="D141" s="5">
         <v>-1.7106944044977701</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>10.260205013</v>
       </c>
       <c r="C142" s="5">
         <v>3.4423900000000174E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.1153005350764715</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>10.379549728000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.11934471500000043</v>
       </c>
       <c r="D143" s="5">
         <v>14.886686300553187</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>10.416901884</v>
       </c>
       <c r="C144" s="5">
         <v>3.7352155999998971E-2</v>
       </c>
       <c r="D144" s="5">
         <v>4.4048601546940347</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.316849546</v>
       </c>
       <c r="C145" s="5">
         <v>-0.10005233799999935</v>
       </c>
       <c r="D145" s="5">
         <v>-10.935982290397373</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>10.056736839999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.26011270600000103</v>
       </c>
       <c r="D146" s="5">
         <v>-26.392873353706925</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>10.355933818</v>
       </c>
       <c r="C147" s="5">
         <v>0.29919697800000122</v>
       </c>
       <c r="D147" s="5">
         <v>42.162864413428466</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.35249687</v>
       </c>
       <c r="C148" s="5">
         <v>-3.4369480000009389E-3</v>
       </c>
       <c r="D148" s="5">
         <v>-0.39753223908743918</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.410741334000001</v>
       </c>
       <c r="C149" s="5">
         <v>5.8244464000001273E-2</v>
       </c>
       <c r="D149" s="5">
         <v>6.9642323665956907</v>
       </c>
       <c r="E149" s="5">
         <v>4.9696191039709348</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.305688964</v>
       </c>
       <c r="C150" s="5">
         <v>-0.10505237000000101</v>
       </c>
       <c r="D150" s="5">
         <v>-11.458984773671688</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.366375006</v>
       </c>
       <c r="C151" s="5">
         <v>6.0686042000000384E-2</v>
       </c>
       <c r="D151" s="5">
         <v>7.2997265825155422</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>10.458461396000001</v>
       </c>
       <c r="C152" s="5">
         <v>9.2086390000000407E-2</v>
       </c>
       <c r="D152" s="5">
         <v>11.196363962471057</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.435740799</v>
       </c>
       <c r="C153" s="5">
         <v>-2.2720597000001064E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-2.5760281165961074</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>10.469930099999999</v>
       </c>
       <c r="C154" s="5">
         <v>3.4189300999999617E-2</v>
       </c>
       <c r="D154" s="5">
         <v>4.0030278315356327</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>10.669470664</v>
       </c>
       <c r="C155" s="5">
         <v>0.1995405640000012</v>
       </c>
       <c r="D155" s="5">
         <v>25.426440381732142</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>10.736845779999999</v>
       </c>
       <c r="C156" s="5">
         <v>6.7375115999999124E-2</v>
       </c>
       <c r="D156" s="5">
         <v>7.8465104954064113</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.907213414999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.17036763499999985</v>
       </c>
       <c r="D157" s="5">
         <v>20.793940324085213</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>10.92216093</v>
       </c>
       <c r="C158" s="5">
         <v>1.4947515000001133E-2</v>
       </c>
       <c r="D158" s="5">
         <v>1.6569616954577482</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>10.849405944000001</v>
       </c>
       <c r="C159" s="5">
         <v>-7.2754985999999633E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-7.7070229651808209</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>10.937175243</v>
       </c>
       <c r="C160" s="5">
         <v>8.7769298999999634E-2</v>
       </c>
       <c r="D160" s="5">
         <v>10.151531254503322</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>10.916400211999999</v>
       </c>
       <c r="C161" s="5">
         <v>-2.0775031000001221E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-2.2557223441899699</v>
       </c>
       <c r="E161" s="5">
         <v>4.8570880956247509</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>11.027493666</v>
       </c>
       <c r="C162" s="5">
         <v>0.11109345400000059</v>
       </c>
       <c r="D162" s="5">
         <v>12.919361476151714</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>10.763903893</v>
       </c>
       <c r="C163" s="5">
         <v>-0.26358977299999964</v>
       </c>
       <c r="D163" s="5">
         <v>-25.197530898572584</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>10.766388294</v>
       </c>
       <c r="C164" s="5">
         <v>2.484401000000247E-3</v>
       </c>
       <c r="D164" s="5">
         <v>0.2773221241447521</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>10.833395742</v>
       </c>
       <c r="C165" s="5">
         <v>6.7007448000000025E-2</v>
       </c>
       <c r="D165" s="5">
         <v>7.7295467093203118</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>10.874184739</v>
       </c>
       <c r="C166" s="5">
         <v>4.0788996999999938E-2</v>
       </c>
       <c r="D166" s="5">
         <v>4.6128863187549829</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>10.876306141000001</v>
       </c>
       <c r="C167" s="5">
         <v>2.1214020000002165E-3</v>
       </c>
       <c r="D167" s="5">
         <v>0.2343546378583472</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>10.750494238</v>
       </c>
       <c r="C168" s="5">
         <v>-0.12581190300000067</v>
       </c>
       <c r="D168" s="5">
         <v>-13.031077731131413</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>10.806065067</v>
       </c>
       <c r="C169" s="5">
         <v>5.5570829000000543E-2</v>
       </c>
       <c r="D169" s="5">
         <v>6.3823965882130462</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>10.694250498000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.11181456899999986</v>
       </c>
       <c r="D170" s="5">
         <v>-11.734031148516234</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>10.643831849</v>
       </c>
       <c r="C171" s="5">
         <v>-5.0418649000000926E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-5.5130505244014198</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>10.627392768</v>
       </c>
       <c r="C172" s="5">
         <v>-1.6439080999999689E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.8377014368733069</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>10.633535617</v>
       </c>
       <c r="C173" s="5">
         <v>6.1428489999997282E-3</v>
       </c>
       <c r="D173" s="5">
         <v>0.69583375120383373</v>
       </c>
       <c r="E173" s="5">
         <v>-2.5911893069755387</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>10.533823503000001</v>
       </c>
       <c r="C174" s="5">
         <v>-9.9712113999999019E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-10.689983948565162</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>10.553186984</v>
       </c>
       <c r="C175" s="5">
         <v>1.9363480999999183E-2</v>
       </c>
       <c r="D175" s="5">
         <v>2.2283024972733267</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>10.574079734</v>
       </c>
       <c r="C176" s="5">
         <v>2.0892749999999793E-2</v>
       </c>
       <c r="D176" s="5">
         <v>2.4017486495646168</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>10.419324906</v>
       </c>
       <c r="C177" s="5">
         <v>-0.15475482799999973</v>
       </c>
       <c r="D177" s="5">
         <v>-16.215438774329062</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>10.376690349</v>
       </c>
       <c r="C178" s="5">
         <v>-4.2634556999999518E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-4.8012347756102081</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>10.291107916</v>
       </c>
       <c r="C179" s="5">
         <v>-8.558243300000079E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-9.4602475094935023</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>10.364357398999999</v>
       </c>
       <c r="C180" s="5">
         <v>7.3249482999999671E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.8837270140136972</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>10.204039456</v>
       </c>
       <c r="C181" s="5">
         <v>-0.16031794299999902</v>
       </c>
       <c r="D181" s="5">
         <v>-17.061345782017987</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>10.383721575999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.17968211999999895</v>
       </c>
       <c r="D182" s="5">
         <v>23.302211243289705</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>10.442814866999999</v>
       </c>
       <c r="C183" s="5">
         <v>5.9093290999999937E-2</v>
       </c>
       <c r="D183" s="5">
         <v>7.0470071223589503</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>10.318929938</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12388492899999903</v>
       </c>
       <c r="D184" s="5">
         <v>-13.342726713696107</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>10.248643754</v>
       </c>
       <c r="C185" s="5">
         <v>-7.0286184000000418E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-7.8742999163043725</v>
       </c>
       <c r="E185" s="5">
         <v>-3.6196038351032356</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>10.130789718999999</v>
       </c>
       <c r="C186" s="5">
         <v>-0.11785403500000058</v>
       </c>
       <c r="D186" s="5">
         <v>-12.959205750694736</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>10.332856399000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.2020666800000015</v>
       </c>
       <c r="D187" s="5">
         <v>26.743330256652786</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>10.269269939999999</v>
       </c>
       <c r="C188" s="5">
         <v>-6.3586459000001483E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-7.1396933161642639</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>10.505317614999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.23604767500000001</v>
       </c>
       <c r="D189" s="5">
         <v>31.351612291113696</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>10.488622137</v>
       </c>
       <c r="C190" s="5">
         <v>-1.6695477999999042E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.8905072677857793</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>10.517793306</v>
       </c>
       <c r="C191" s="5">
         <v>2.9171168999999608E-2</v>
       </c>
       <c r="D191" s="5">
         <v>3.3889928794099244</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>10.173924169999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.34386913600000035</v>
       </c>
       <c r="D192" s="5">
         <v>-32.893224134572193</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>10.104309954</v>
       </c>
       <c r="C193" s="5">
         <v>-6.9614215999999729E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-7.9088358966428629</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>10.186781404</v>
       </c>
       <c r="C194" s="5">
         <v>8.2471449999999891E-2</v>
       </c>
       <c r="D194" s="5">
         <v>10.246274596468229</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>10.130131926000001</v>
       </c>
       <c r="C195" s="5">
         <v>-5.6649477999998865E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-6.472920462762044</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>10.2182508</v>
       </c>
       <c r="C196" s="5">
         <v>8.8118873999999181E-2</v>
       </c>
       <c r="D196" s="5">
         <v>10.952599064338898</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>10.164406462000001</v>
       </c>
       <c r="C197" s="5">
         <v>-5.3844337999999325E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-6.1432334699327296</v>
       </c>
       <c r="E197" s="5">
         <v>-0.82193599486880542</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>10.011683469999999</v>
       </c>
       <c r="C198" s="5">
         <v>-0.15272299200000106</v>
       </c>
       <c r="D198" s="5">
         <v>-16.612483001534308</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>10.207237642000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.19555417200000136</v>
       </c>
       <c r="D199" s="5">
         <v>26.128545185398732</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>10.369298884000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.16206124200000005</v>
       </c>
       <c r="D200" s="5">
         <v>20.80752881896688</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>10.091988374</v>
       </c>
       <c r="C201" s="5">
         <v>-0.27731051000000129</v>
       </c>
       <c r="D201" s="5">
         <v>-27.768241891596158</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>10.101433370000001</v>
       </c>
       <c r="C202" s="5">
         <v>9.444996000000927E-3</v>
       </c>
       <c r="D202" s="5">
         <v>1.1288675476088139</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>10.142467282</v>
       </c>
       <c r="C203" s="5">
         <v>4.1033911999999617E-2</v>
       </c>
       <c r="D203" s="5">
         <v>4.9850217444434408</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>10.283677478</v>
       </c>
       <c r="C204" s="5">
         <v>0.1412101959999994</v>
       </c>
       <c r="D204" s="5">
         <v>18.047824107432</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>10.303579686000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.9902208000001309E-2</v>
       </c>
       <c r="D205" s="5">
         <v>2.3472643817791905</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>10.304778491</v>
       </c>
       <c r="C206" s="5">
         <v>1.1988049999995809E-3</v>
       </c>
       <c r="D206" s="5">
         <v>0.13970745727795997</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>10.316755096</v>
       </c>
       <c r="C207" s="5">
         <v>1.1976604999999196E-2</v>
       </c>
       <c r="D207" s="5">
         <v>1.4036354736893575</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>10.315711689</v>
       </c>
       <c r="C208" s="5">
         <v>-1.0434069999991635E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-0.1212970690542714</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>10.376957361000001</v>
       </c>
       <c r="C209" s="5">
         <v>6.1245672000000084E-2</v>
       </c>
       <c r="D209" s="5">
         <v>7.3618629317536044</v>
       </c>
       <c r="E209" s="5">
         <v>2.0911294702216976</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>10.386122429</v>
       </c>
       <c r="C210" s="5">
         <v>9.1650679999997209E-3</v>
       </c>
       <c r="D210" s="5">
         <v>1.0650197266254935</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>10.384153703999999</v>
       </c>
       <c r="C211" s="5">
         <v>-1.9687250000011147E-3</v>
       </c>
       <c r="D211" s="5">
         <v>-0.2272271093711975</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>10.560778106000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.17662440200000162</v>
       </c>
       <c r="D212" s="5">
         <v>22.432782102213199</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>10.592277892</v>
       </c>
       <c r="C213" s="5">
         <v>3.1499785999999474E-2</v>
       </c>
       <c r="D213" s="5">
         <v>3.6385625957169099</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>10.618182524</v>
       </c>
       <c r="C214" s="5">
         <v>2.5904631999999594E-2</v>
       </c>
       <c r="D214" s="5">
         <v>2.9745361969094386</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>10.760715846</v>
       </c>
       <c r="C215" s="5">
         <v>0.14253332200000024</v>
       </c>
       <c r="D215" s="5">
         <v>17.352331343244852</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>10.790076398</v>
       </c>
       <c r="C216" s="5">
         <v>2.9360551999999984E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.3237777092341769</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>10.898930835</v>
       </c>
       <c r="C217" s="5">
         <v>0.10885443699999975</v>
       </c>
       <c r="D217" s="5">
         <v>12.800889019789086</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>10.823118936</v>
       </c>
       <c r="C218" s="5">
         <v>-7.5811898999999627E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-8.0350343296802578</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>10.701411161999999</v>
       </c>
       <c r="C219" s="5">
         <v>-0.12170777400000077</v>
       </c>
       <c r="D219" s="5">
         <v>-12.690111258272619</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>10.716308881</v>
       </c>
       <c r="C220" s="5">
         <v>1.4897719000000365E-2</v>
       </c>
       <c r="D220" s="5">
         <v>1.6834023547478205</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>10.690876748999999</v>
       </c>
       <c r="C221" s="5">
         <v>-2.5432132000000607E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.810981255606948</v>
       </c>
       <c r="E221" s="5">
         <v>3.0251583106605917</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>10.662656420999999</v>
       </c>
       <c r="C222" s="5">
         <v>-2.8220327999999739E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-3.1220119964132209</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>10.573287557</v>
       </c>
       <c r="C223" s="5">
         <v>-8.9368863999998993E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-9.6068459332148688</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>10.452793482000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.12049407499999987</v>
       </c>
       <c r="D224" s="5">
         <v>-12.849894689129282</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>10.395914792999999</v>
       </c>
       <c r="C225" s="5">
         <v>-5.6878689000001259E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-6.337855993826369</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>10.225628509</v>
       </c>
       <c r="C226" s="5">
         <v>-0.17028628399999945</v>
       </c>
       <c r="D226" s="5">
         <v>-17.978520868683233</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>10.168721267</v>
       </c>
       <c r="C227" s="5">
         <v>-5.6907241999999414E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-6.4775263413418882</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>10.094882661</v>
       </c>
       <c r="C228" s="5">
         <v>-7.3838606000000695E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-8.3739034197196425</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>10.086005554</v>
       </c>
       <c r="C229" s="5">
         <v>-8.8771069999999952E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-1.0501516783400167</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>9.9391038885</v>
       </c>
       <c r="C230" s="5">
         <v>-0.14690166549999972</v>
       </c>
       <c r="D230" s="5">
         <v>-16.143578487510968</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>10.09588683</v>
       </c>
       <c r="C231" s="5">
         <v>0.1567829414999995</v>
       </c>
       <c r="D231" s="5">
         <v>20.661000833429899</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>9.9139968316000004</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18188999839999909</v>
       </c>
       <c r="D232" s="5">
         <v>-19.600818968919988</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>10.007289814</v>
       </c>
       <c r="C233" s="5">
         <v>9.3292982399999502E-2</v>
       </c>
       <c r="D233" s="5">
         <v>11.895447591693564</v>
       </c>
       <c r="E233" s="5">
         <v>-6.3941148237813161</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>9.7567091603999998</v>
       </c>
       <c r="C234" s="5">
         <v>-0.25058065360000015</v>
       </c>
       <c r="D234" s="5">
         <v>-26.23631858315867</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>9.6691101865999993</v>
       </c>
       <c r="C235" s="5">
         <v>-8.7598973800000479E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-10.257574790651059</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>9.3383246389999996</v>
       </c>
       <c r="C236" s="5">
         <v>-0.33078554759999967</v>
       </c>
       <c r="D236" s="5">
         <v>-34.144886815990496</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>9.2039377791000003</v>
       </c>
       <c r="C237" s="5">
         <v>-0.13438685989999932</v>
       </c>
       <c r="D237" s="5">
         <v>-15.965721446064297</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>9.0261358139999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.17780196510000046</v>
       </c>
       <c r="D238" s="5">
         <v>-20.870526039227155</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>8.7649155748999998</v>
       </c>
       <c r="C239" s="5">
         <v>-0.26122023910000003</v>
       </c>
       <c r="D239" s="5">
         <v>-29.700784329895736</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>8.6919782996000006</v>
       </c>
       <c r="C240" s="5">
         <v>-7.2937275299999271E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-9.5412142885819566</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>8.4810566154</v>
       </c>
       <c r="C241" s="5">
         <v>-0.21092168420000057</v>
       </c>
       <c r="D241" s="5">
         <v>-25.530927020584436</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>8.3471985118000003</v>
       </c>
       <c r="C242" s="5">
         <v>-0.13385810359999972</v>
       </c>
       <c r="D242" s="5">
         <v>-17.379207750517534</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>8.3913612495999992</v>
       </c>
       <c r="C243" s="5">
         <v>4.4162737799998908E-2</v>
       </c>
       <c r="D243" s="5">
         <v>6.5369138401540905</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>8.3111533456999993</v>
       </c>
       <c r="C244" s="5">
         <v>-8.0207903899999877E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-10.885878705888341</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>8.2203242509999992</v>
       </c>
       <c r="C245" s="5">
         <v>-9.0829094700000113E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-12.354052734670384</v>
       </c>
       <c r="E245" s="5">
         <v>-17.856638472686893</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>8.2690446288999997</v>
       </c>
       <c r="C246" s="5">
         <v>4.87203779000005E-2</v>
       </c>
       <c r="D246" s="5">
         <v>7.3486647213927281</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>8.1741274449999999</v>
       </c>
       <c r="C247" s="5">
         <v>-9.4917183899999813E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-12.937160934568336</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>8.2314101613999995</v>
       </c>
       <c r="C248" s="5">
         <v>5.72827163999996E-2</v>
       </c>
       <c r="D248" s="5">
         <v>8.7411835816780137</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>8.2068955095000007</v>
       </c>
       <c r="C249" s="5">
         <v>-2.4514651899998796E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-3.5158585301442336</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>8.3160039762999993</v>
       </c>
       <c r="C250" s="5">
         <v>0.10910846679999864</v>
       </c>
       <c r="D250" s="5">
         <v>17.173502470680635</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>8.3534552379000004</v>
       </c>
       <c r="C251" s="5">
         <v>3.7451261600001118E-2</v>
       </c>
       <c r="D251" s="5">
         <v>5.540108796869303</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>8.1840623076999996</v>
       </c>
       <c r="C252" s="5">
         <v>-0.16939293020000079</v>
       </c>
       <c r="D252" s="5">
         <v>-21.795214674973373</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>8.1759131279999995</v>
       </c>
       <c r="C253" s="5">
         <v>-8.1491797000001753E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-1.1883631003229089</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>8.2528512487000008</v>
       </c>
       <c r="C254" s="5">
         <v>7.6938120700001278E-2</v>
       </c>
       <c r="D254" s="5">
         <v>11.895594723222281</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>8.1975024675999997</v>
       </c>
       <c r="C255" s="5">
         <v>-5.5348781100001077E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-7.7576275022582353</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>8.2025527325999992</v>
       </c>
       <c r="C256" s="5">
         <v>5.0502649999994986E-3</v>
       </c>
       <c r="D256" s="5">
         <v>0.74179850065105857</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>8.2290386497999997</v>
       </c>
       <c r="C257" s="5">
         <v>2.6485917200000486E-2</v>
       </c>
       <c r="D257" s="5">
         <v>3.9443415591480013</v>
       </c>
       <c r="E257" s="5">
         <v>0.10601040219235802</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>8.2868769132000004</v>
       </c>
       <c r="C258" s="5">
         <v>5.7838263400000756E-2</v>
       </c>
       <c r="D258" s="5">
         <v>8.7680727508898002</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>8.3836569827999998</v>
       </c>
       <c r="C259" s="5">
         <v>9.6780069599999408E-2</v>
       </c>
       <c r="D259" s="5">
         <v>14.950628876103922</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>8.4271138365000002</v>
       </c>
       <c r="C260" s="5">
         <v>4.3456853700000408E-2</v>
       </c>
       <c r="D260" s="5">
         <v>6.4006587061504971</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>8.4161939909000001</v>
       </c>
       <c r="C261" s="5">
         <v>-1.0919845600000144E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.5439244888017511</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>8.4051255582</v>
       </c>
       <c r="C262" s="5">
         <v>-1.106843270000013E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-1.5667968646360886</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>8.4350568371999994</v>
       </c>
       <c r="C263" s="5">
         <v>2.9931278999999478E-2</v>
       </c>
       <c r="D263" s="5">
         <v>4.3579872664910146</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>8.6763234783000005</v>
       </c>
       <c r="C264" s="5">
         <v>0.24126664110000107</v>
       </c>
       <c r="D264" s="5">
         <v>40.272541281281924</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>8.6766867025999996</v>
       </c>
       <c r="C265" s="5">
         <v>3.6322429999913197E-4</v>
       </c>
       <c r="D265" s="5">
         <v>5.0248188012003148E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>8.6527989547999997</v>
       </c>
       <c r="C266" s="5">
         <v>-2.3887747799999914E-2</v>
       </c>
       <c r="D266" s="5">
         <v>-3.2541460086772833</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>8.6024167678999994</v>
       </c>
       <c r="C267" s="5">
         <v>-5.0382186900000292E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-6.7677008255427218</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>8.5911991176000004</v>
       </c>
       <c r="C268" s="5">
         <v>-1.1217650299998994E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-1.5536394836380474</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>8.5259161016</v>
       </c>
       <c r="C269" s="5">
         <v>-6.5283016000000416E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-8.7469814701326634</v>
       </c>
       <c r="E269" s="5">
         <v>3.6076808535492333</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>8.5038553577999991</v>
       </c>
       <c r="C270" s="5">
         <v>-2.2060743800000893E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-3.0611821106561354</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>8.6019714382999997</v>
       </c>
       <c r="C271" s="5">
         <v>9.8116080500000535E-2</v>
       </c>
       <c r="D271" s="5">
         <v>14.75868908590372</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>8.6256494486000008</v>
       </c>
       <c r="C272" s="5">
         <v>2.3678010300001162E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.3536207766078574</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>8.6275667764000001</v>
       </c>
       <c r="C273" s="5">
         <v>1.9173277999993132E-3</v>
       </c>
       <c r="D273" s="5">
         <v>0.26706490889556456</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>8.6002724947000004</v>
       </c>
       <c r="C274" s="5">
         <v>-2.7294281699999701E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.7309714021461104</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>8.6190858544999998</v>
       </c>
       <c r="C275" s="5">
         <v>1.8813359799999319E-2</v>
       </c>
       <c r="D275" s="5">
         <v>2.656851146155903</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>8.5677325080000006</v>
       </c>
       <c r="C276" s="5">
         <v>-5.135334649999912E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.9200144725015118</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>8.4782424226999993</v>
       </c>
       <c r="C277" s="5">
         <v>-8.9490085300001354E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-11.838458110493699</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>8.4500996193999995</v>
       </c>
       <c r="C278" s="5">
         <v>-2.8142803299999741E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-3.9113742257535722</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>8.4039862907000007</v>
       </c>
       <c r="C279" s="5">
         <v>-4.6113328699998846E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-6.3555429279443576</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>8.4828475471000004</v>
       </c>
       <c r="C280" s="5">
         <v>7.8861256399999746E-2</v>
       </c>
       <c r="D280" s="5">
         <v>11.86028471069729</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>8.5203326750000006</v>
       </c>
       <c r="C281" s="5">
         <v>3.7485127900000137E-2</v>
       </c>
       <c r="D281" s="5">
         <v>5.4335138988229614</v>
       </c>
       <c r="E281" s="5">
         <v>-6.5487702828226357E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>8.3101116481999995</v>
       </c>
       <c r="C282" s="5">
         <v>-0.2102210268000011</v>
       </c>
       <c r="D282" s="5">
         <v>-25.902478858175616</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>8.4136257092999998</v>
       </c>
       <c r="C283" s="5">
         <v>0.10351406110000028</v>
       </c>
       <c r="D283" s="5">
         <v>16.015482805084336</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>8.5284024849000009</v>
       </c>
       <c r="C284" s="5">
         <v>0.1147767756000011</v>
       </c>
       <c r="D284" s="5">
         <v>17.655978661214977</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>8.6395452969999997</v>
       </c>
       <c r="C285" s="5">
         <v>0.11114281209999888</v>
       </c>
       <c r="D285" s="5">
         <v>16.809556586924359</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>8.7009412729999998</v>
       </c>
       <c r="C286" s="5">
         <v>6.1395976000000019E-2</v>
       </c>
       <c r="D286" s="5">
         <v>8.8689958041659125</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>8.8100706065000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.10912933350000031</v>
       </c>
       <c r="D287" s="5">
         <v>16.133581358332492</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>8.8603188390999996</v>
       </c>
       <c r="C288" s="5">
         <v>5.0248232599999554E-2</v>
       </c>
       <c r="D288" s="5">
         <v>7.0630312984016008</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>8.9936473932999998</v>
       </c>
       <c r="C289" s="5">
         <v>0.13332855420000023</v>
       </c>
       <c r="D289" s="5">
         <v>19.629441445781247</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>8.9452457045999996</v>
       </c>
       <c r="C290" s="5">
         <v>-4.8401688700000278E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-6.270346645176228</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>8.9944926036999995</v>
       </c>
       <c r="C291" s="5">
         <v>4.9246899099999908E-2</v>
       </c>
       <c r="D291" s="5">
         <v>6.810202585023184</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9.0773086554999995</v>
       </c>
       <c r="C292" s="5">
         <v>8.2816051800000068E-2</v>
       </c>
       <c r="D292" s="5">
         <v>11.625960278740743</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9.2119515409999995</v>
       </c>
       <c r="C293" s="5">
         <v>0.13464288549999992</v>
       </c>
       <c r="D293" s="5">
         <v>19.325840075404656</v>
       </c>
       <c r="E293" s="5">
         <v>8.117275373874989</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>9.3048865340999996</v>
       </c>
       <c r="C294" s="5">
         <v>9.2934993100000085E-2</v>
       </c>
       <c r="D294" s="5">
         <v>12.801076110380528</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>9.4231377775999992</v>
       </c>
       <c r="C295" s="5">
         <v>0.1182512434999996</v>
       </c>
       <c r="D295" s="5">
         <v>16.362625979867417</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>9.3329669520999996</v>
       </c>
       <c r="C296" s="5">
         <v>-9.0170825499999552E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-10.89742743525094</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>9.3528661607999997</v>
       </c>
       <c r="C297" s="5">
         <v>1.9899208700000059E-2</v>
       </c>
       <c r="D297" s="5">
         <v>2.5887881829454784</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>9.3999308989999992</v>
       </c>
       <c r="C298" s="5">
         <v>4.7064738199999567E-2</v>
       </c>
       <c r="D298" s="5">
         <v>6.2085051618991915</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>9.4091976936999995</v>
       </c>
       <c r="C299" s="5">
         <v>9.2667947000002471E-3</v>
       </c>
       <c r="D299" s="5">
         <v>1.1894392551669908</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>9.4497776307999999</v>
       </c>
       <c r="C300" s="5">
         <v>4.0579937100000407E-2</v>
       </c>
       <c r="D300" s="5">
         <v>5.299896893221967</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>9.5110056454999992</v>
       </c>
       <c r="C301" s="5">
         <v>6.1228014699999278E-2</v>
       </c>
       <c r="D301" s="5">
         <v>8.0583187426775957</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>9.4465911669999993</v>
       </c>
       <c r="C302" s="5">
         <v>-6.4414478499999817E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-7.8311499611254831</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>9.6828800485999995</v>
       </c>
       <c r="C303" s="5">
         <v>0.23628888160000017</v>
       </c>
       <c r="D303" s="5">
         <v>34.509568567878389</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>9.6795843210000001</v>
       </c>
       <c r="C304" s="5">
         <v>-3.2957275999994096E-3</v>
       </c>
       <c r="D304" s="5">
         <v>-0.40767601267805986</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>9.7076321568000008</v>
       </c>
       <c r="C305" s="5">
         <v>2.8047835800000698E-2</v>
       </c>
       <c r="D305" s="5">
         <v>3.5331077443775172</v>
       </c>
       <c r="E305" s="5">
         <v>5.3808426324634562</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>9.3942549270000004</v>
       </c>
       <c r="C306" s="5">
         <v>-0.31337722980000038</v>
       </c>
       <c r="D306" s="5">
         <v>-32.549005796525378</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9.2213669114000005</v>
       </c>
       <c r="C307" s="5">
         <v>-0.17288801559999989</v>
       </c>
       <c r="D307" s="5">
         <v>-19.980554657898551</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>8.9306749600999993</v>
       </c>
       <c r="C308" s="5">
         <v>-0.29069195130000125</v>
       </c>
       <c r="D308" s="5">
         <v>-31.912440793141215</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>9.0648168119000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.13414185180000082</v>
       </c>
       <c r="D309" s="5">
         <v>19.590583957464446</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>8.9994005149999996</v>
       </c>
       <c r="C310" s="5">
         <v>-6.5416296900000503E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-8.3242270395516904</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>8.9122461422000008</v>
       </c>
       <c r="C311" s="5">
         <v>-8.7154372799998825E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-11.021904469754107</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>8.6392727428999994</v>
       </c>
       <c r="C312" s="5">
         <v>-0.27297339930000142</v>
       </c>
       <c r="D312" s="5">
         <v>-31.153772264402889</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>8.4322624087999998</v>
       </c>
       <c r="C313" s="5">
         <v>-0.20701033409999958</v>
       </c>
       <c r="D313" s="5">
         <v>-25.251387004733104</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>8.3503787640000002</v>
       </c>
       <c r="C314" s="5">
         <v>-8.1883644799999544E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-11.050247765875243</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>8.1773455586000008</v>
       </c>
       <c r="C315" s="5">
         <v>-0.17303320539999945</v>
       </c>
       <c r="D315" s="5">
         <v>-22.21889542944977</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>7.9794163032999998</v>
       </c>
       <c r="C316" s="5">
         <v>-0.19792925530000094</v>
       </c>
       <c r="D316" s="5">
         <v>-25.474434867011773</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>7.9096461021</v>
       </c>
       <c r="C317" s="5">
         <v>-6.9770201199999882E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-10.002355076976777</v>
       </c>
       <c r="E317" s="5">
         <v>-18.521365721923733</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>7.8866154825999999</v>
       </c>
       <c r="C318" s="5">
         <v>-2.3030619500000071E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-3.4386398826629305</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>7.8133340516000001</v>
       </c>
       <c r="C319" s="5">
         <v>-7.3281430999999841E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-10.597696982043093</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>7.7168000810999997</v>
       </c>
       <c r="C320" s="5">
         <v>-9.6533970500000343E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-13.858926616631051</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>7.6709198376999996</v>
       </c>
       <c r="C321" s="5">
         <v>-4.5880243400000076E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-6.9058604490947477</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>7.5021515612999998</v>
       </c>
       <c r="C322" s="5">
         <v>-0.16876827639999981</v>
       </c>
       <c r="D322" s="5">
         <v>-23.429642935000128</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>7.5183064120000003</v>
       </c>
       <c r="C323" s="5">
         <v>1.6154850700000445E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.6148595551297005</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>7.6281503609000003</v>
       </c>
       <c r="C324" s="5">
         <v>0.10984394890000004</v>
       </c>
       <c r="D324" s="5">
         <v>19.011979946646097</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>7.6456121649000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.7461803999999859E-2</v>
       </c>
       <c r="D325" s="5">
         <v>2.7818021824546291</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>7.7629438278</v>
       </c>
       <c r="C326" s="5">
         <v>0.11733166289999986</v>
       </c>
       <c r="D326" s="5">
         <v>20.0522090159992</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>7.7772940318000003</v>
       </c>
       <c r="C327" s="5">
         <v>1.4350204000000311E-2</v>
       </c>
       <c r="D327" s="5">
         <v>2.2409548911269006</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>7.7853097167999996</v>
       </c>
       <c r="C328" s="5">
         <v>8.015684999999273E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.2438175599314594</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>7.8180377151</v>
       </c>
       <c r="C329" s="5">
         <v>3.2727998300000394E-2</v>
       </c>
       <c r="D329" s="5">
         <v>5.1628629850454022</v>
       </c>
       <c r="E329" s="5">
         <v>-1.15818566112178</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>7.8806645079999997</v>
       </c>
       <c r="C330" s="5">
         <v>6.2626792899999728E-2</v>
       </c>
       <c r="D330" s="5">
         <v>10.047691720583485</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>7.8910593785999996</v>
       </c>
       <c r="C331" s="5">
         <v>1.0394870599999884E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.5943754064667193</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>7.7978456493000001</v>
       </c>
       <c r="C332" s="5">
         <v>-9.3213729299999493E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-13.289462646572158</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>7.9640547571999996</v>
       </c>
       <c r="C333" s="5">
         <v>0.16620910789999943</v>
       </c>
       <c r="D333" s="5">
         <v>28.799813585860392</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>8.1094960030000003</v>
       </c>
       <c r="C334" s="5">
         <v>0.14544124580000073</v>
       </c>
       <c r="D334" s="5">
         <v>24.255471169871832</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>8.1297541218999996</v>
       </c>
       <c r="C335" s="5">
         <v>2.0258118899999289E-2</v>
       </c>
       <c r="D335" s="5">
         <v>3.0392198206184329</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>8.1240663495999996</v>
       </c>
       <c r="C336" s="5">
         <v>-5.6877722999999492E-3</v>
       </c>
       <c r="D336" s="5">
         <v>-0.83632597140126386</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>8.2593691205000006</v>
       </c>
       <c r="C337" s="5">
         <v>0.13530277090000098</v>
       </c>
       <c r="D337" s="5">
         <v>21.921688353149783</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>8.0803446442000002</v>
       </c>
       <c r="C338" s="5">
         <v>-0.1790244763000004</v>
       </c>
       <c r="D338" s="5">
         <v>-23.12305628844895</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>8.0838188085000002</v>
       </c>
       <c r="C339" s="5">
         <v>3.4741643000000266E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.51716480864030245</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>8.0848100332000001</v>
       </c>
       <c r="C340" s="5">
         <v>9.9122469999990415E-4</v>
       </c>
       <c r="D340" s="5">
         <v>0.14724131944665597</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>8.1198356138999994</v>
       </c>
       <c r="C341" s="5">
         <v>3.5025580699999281E-2</v>
       </c>
       <c r="D341" s="5">
         <v>5.3244030218645877</v>
       </c>
       <c r="E341" s="5">
         <v>3.860276834135723</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>7.9708312858000001</v>
       </c>
       <c r="C342" s="5">
         <v>-0.14900432809999931</v>
       </c>
       <c r="D342" s="5">
         <v>-19.928759542501972</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>7.9696834051999996</v>
       </c>
       <c r="C343" s="5">
         <v>-1.1478806000004838E-3</v>
       </c>
       <c r="D343" s="5">
         <v>-0.17267536742383571</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>7.9802454294</v>
       </c>
       <c r="C344" s="5">
         <v>1.0562024200000408E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.6019736060164824</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>7.9544107458999997</v>
       </c>
       <c r="C345" s="5">
         <v>-2.5834683500000288E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-3.8163663515400459</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>7.9178637177000004</v>
       </c>
       <c r="C346" s="5">
         <v>-3.6547028199999332E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-5.376259571266651</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>7.9430630058</v>
       </c>
       <c r="C347" s="5">
         <v>2.5199288099999606E-2</v>
       </c>
       <c r="D347" s="5">
         <v>3.8866688524520132</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>7.9319155552999998</v>
       </c>
       <c r="C348" s="5">
         <v>-1.1147450500000211E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-1.6711648972648541</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>7.8638939119</v>
       </c>
       <c r="C349" s="5">
         <v>-6.8021643399999832E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-9.819057830507294</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>7.8006479026999997</v>
       </c>
       <c r="C350" s="5">
         <v>-6.3246009200000231E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-9.2354297970726247</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>7.6902014723000001</v>
       </c>
       <c r="C351" s="5">
         <v>-0.11044643039999968</v>
       </c>
       <c r="D351" s="5">
         <v>-15.727766051380399</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>7.7833872780000002</v>
       </c>
       <c r="C352" s="5">
         <v>9.3185805700000124E-2</v>
       </c>
       <c r="D352" s="5">
         <v>15.550297501296107</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>7.7117537600999997</v>
       </c>
       <c r="C353" s="5">
         <v>-7.1633517900000498E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-10.501828078174203</v>
       </c>
       <c r="E353" s="5">
         <v>-5.025740337666706</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>7.7618919813999998</v>
       </c>
       <c r="C354" s="5">
         <v>5.0138221300000119E-2</v>
       </c>
       <c r="D354" s="5">
         <v>8.0869565004151323</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>7.8464880530999999</v>
       </c>
       <c r="C355" s="5">
         <v>8.4596071700000053E-2</v>
       </c>
       <c r="D355" s="5">
         <v>13.89185830790729</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>7.8723012945999997</v>
       </c>
       <c r="C356" s="5">
         <v>2.5813241499999862E-2</v>
       </c>
       <c r="D356" s="5">
         <v>4.0199581194443335</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>7.8408229333000001</v>
       </c>
       <c r="C357" s="5">
         <v>-3.1478361299999591E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-4.6942137229671328</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>7.8255950906000002</v>
       </c>
       <c r="C358" s="5">
         <v>-1.5227842699999883E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-2.3058139221186713</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>7.8587455801999999</v>
       </c>
       <c r="C359" s="5">
         <v>3.3150489599999666E-2</v>
       </c>
       <c r="D359" s="5">
         <v>5.2035204702966631</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>7.9529409664999999</v>
       </c>
       <c r="C360" s="5">
         <v>9.4195386300000017E-2</v>
       </c>
       <c r="D360" s="5">
         <v>15.370388698449489</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>7.9719370549999997</v>
       </c>
       <c r="C361" s="5">
         <v>1.8996088499999786E-2</v>
       </c>
       <c r="D361" s="5">
         <v>2.9042296933066369</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>7.9124788856999997</v>
       </c>
       <c r="C362" s="5">
         <v>-5.945816930000003E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-8.5919512604188402</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>7.9900898290000004</v>
       </c>
       <c r="C363" s="5">
         <v>7.7610943300000734E-2</v>
       </c>
       <c r="D363" s="5">
         <v>12.42662501817582</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>7.8721604649000003</v>
       </c>
       <c r="C364" s="5">
         <v>-0.1179293641000001</v>
       </c>
       <c r="D364" s="5">
         <v>-16.342031500446797</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>7.7978449310000002</v>
       </c>
       <c r="C365" s="5">
         <v>-7.4315533900000119E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-10.758291371192119</v>
       </c>
       <c r="E365" s="5">
         <v>1.1163630683519665</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>7.8527916252000001</v>
       </c>
       <c r="C366" s="5">
         <v>5.4946694199999868E-2</v>
       </c>
       <c r="D366" s="5">
         <v>8.7911953400470644</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>7.8323970922999999</v>
       </c>
       <c r="C367" s="5">
         <v>-2.0394532900000151E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-3.0723937034438764</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>7.7761810633000001</v>
       </c>
       <c r="C368" s="5">
         <v>-5.6216028999999779E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-8.2808541997954279</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>7.3302960734999996</v>
       </c>
       <c r="C369" s="5">
         <v>-0.44588498980000058</v>
       </c>
       <c r="D369" s="5">
         <v>-50.766373775487935</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>7.5302225760999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.19992650260000033</v>
       </c>
       <c r="D370" s="5">
         <v>38.113318978255336</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>7.5722649385</v>
       </c>
       <c r="C371" s="5">
         <v>4.2042362400000144E-2</v>
       </c>
       <c r="D371" s="5">
         <v>6.9093896712130398</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>7.4780510325999998</v>
       </c>
       <c r="C372" s="5">
         <v>-9.4213905900000228E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-13.949878632561596</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>7.381218337</v>
       </c>
       <c r="C373" s="5">
         <v>-9.6832695599999852E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-14.478456851908472</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>7.4126830433000004</v>
       </c>
       <c r="C374" s="5">
         <v>3.1464706300000422E-2</v>
       </c>
       <c r="D374" s="5">
         <v>5.2370205764412869</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>7.6787651947000004</v>
       </c>
       <c r="C375" s="5">
         <v>0.26608215140000002</v>
       </c>
       <c r="D375" s="5">
         <v>52.683281277186289</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>7.9654298563000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.2866646615999997</v>
       </c>
       <c r="D376" s="5">
         <v>55.243690505778446</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>7.9861185057000004</v>
       </c>
       <c r="C377" s="5">
         <v>2.0688649400000259E-2</v>
       </c>
       <c r="D377" s="5">
         <v>3.1616770725194421</v>
       </c>
       <c r="E377" s="5">
         <v>2.4144308634751921</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>8.0430022521000009</v>
       </c>
       <c r="C378" s="5">
         <v>5.688374640000049E-2</v>
       </c>
       <c r="D378" s="5">
         <v>8.8903212519323649</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>8.0243526242000005</v>
       </c>
       <c r="C379" s="5">
         <v>-1.8649627900000354E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-2.7472751235151693</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>8.1927194700000001</v>
       </c>
       <c r="C380" s="5">
         <v>0.16836684579999961</v>
       </c>
       <c r="D380" s="5">
         <v>28.29713229891242</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>8.0168015483000001</v>
       </c>
       <c r="C381" s="5">
         <v>-0.17591792169999998</v>
       </c>
       <c r="D381" s="5">
         <v>-22.931557067719766</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>8.0283556233999995</v>
       </c>
       <c r="C382" s="5">
         <v>1.1554075099999395E-2</v>
       </c>
       <c r="D382" s="5">
         <v>1.7432542966373532</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>8.0850865104</v>
       </c>
       <c r="C383" s="5">
         <v>5.6730887000000507E-2</v>
       </c>
       <c r="D383" s="5">
         <v>8.817021409217606</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>8.2048241421999997</v>
       </c>
       <c r="C384" s="5">
         <v>0.11973763179999963</v>
       </c>
       <c r="D384" s="5">
         <v>19.293085045548075</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>8.2934325416999997</v>
       </c>
       <c r="C385" s="5">
         <v>8.860839949999999E-2</v>
       </c>
       <c r="D385" s="5">
         <v>13.757613669612056</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>8.4057530855000007</v>
       </c>
       <c r="C386" s="5">
         <v>0.112320543800001</v>
       </c>
       <c r="D386" s="5">
         <v>17.518907780648753</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>8.1658378741999993</v>
       </c>
       <c r="C387" s="5">
         <v>-0.23991521130000137</v>
       </c>
       <c r="D387" s="5">
         <v>-29.353688289038693</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>8.2558729958000008</v>
       </c>
       <c r="C388" s="5">
         <v>9.0035121600001489E-2</v>
       </c>
       <c r="D388" s="5">
         <v>14.063581231429612</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>8.2718655776999999</v>
       </c>
       <c r="C389" s="5">
         <v>1.5992581899999081E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.3494655122934027</v>
       </c>
       <c r="E389" s="5">
         <v>3.5780469798444736</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>8.2344183763000007</v>
       </c>
       <c r="C390" s="5">
         <v>-3.744720139999913E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-5.2992261028826482</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>8.3252102133000001</v>
       </c>
       <c r="C391" s="5">
         <v>9.0791836999999376E-2</v>
       </c>
       <c r="D391" s="5">
         <v>14.063673071717453</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>8.4124414767999998</v>
       </c>
       <c r="C392" s="5">
         <v>8.7231263499999656E-2</v>
       </c>
       <c r="D392" s="5">
         <v>13.324072035412659</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>8.5107320904999995</v>
       </c>
       <c r="C393" s="5">
         <v>9.8290613699999696E-2</v>
       </c>
       <c r="D393" s="5">
         <v>14.95777863255503</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>8.6241763362999997</v>
       </c>
       <c r="C394" s="5">
         <v>0.11344424580000023</v>
       </c>
       <c r="D394" s="5">
         <v>17.221830602549492</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>8.6977016681000006</v>
       </c>
       <c r="C395" s="5">
         <v>7.352533180000087E-2</v>
       </c>
       <c r="D395" s="5">
         <v>10.72420045009903</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>8.7195291909999995</v>
       </c>
       <c r="C396" s="5">
         <v>2.1827522899998897E-2</v>
       </c>
       <c r="D396" s="5">
         <v>3.0534045978386937</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>8.7953524862000005</v>
       </c>
       <c r="C397" s="5">
         <v>7.5823295200001084E-2</v>
       </c>
       <c r="D397" s="5">
         <v>10.948786905963015</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>8.9007454114000009</v>
       </c>
       <c r="C398" s="5">
         <v>0.10539292520000032</v>
       </c>
       <c r="D398" s="5">
         <v>15.365926818946573</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>8.9572547307000008</v>
       </c>
       <c r="C399" s="5">
         <v>5.6509319299999916E-2</v>
       </c>
       <c r="D399" s="5">
         <v>7.8903375982341872</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>8.9480797192000008</v>
       </c>
       <c r="C400" s="5">
         <v>-9.1750114999999965E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-1.2222715793962391</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>8.9598291866000004</v>
       </c>
       <c r="C401" s="5">
         <v>1.1749467399999602E-2</v>
       </c>
       <c r="D401" s="5">
         <v>1.5871150447210436</v>
       </c>
       <c r="E401" s="5">
         <v>8.3169099211992901</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>8.9340360268999994</v>
       </c>
       <c r="C402" s="5">
         <v>-2.5793159700000956E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-3.4003326078903218</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>8.9297956947999992</v>
       </c>
       <c r="C403" s="5">
         <v>-4.2403321000001881E-3</v>
       </c>
       <c r="D403" s="5">
         <v>-0.5680676127887585</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>8.9269086874999992</v>
       </c>
       <c r="C404" s="5">
         <v>-2.8870073000000218E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.38727147454988842</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>9.0065163216999995</v>
       </c>
       <c r="C405" s="5">
         <v>7.9607634200000277E-2</v>
       </c>
       <c r="D405" s="5">
         <v>11.24204790336114</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>9.0190807930000005</v>
       </c>
       <c r="C406" s="5">
         <v>1.2564471300001046E-2</v>
       </c>
       <c r="D406" s="5">
         <v>1.6869552282844147</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>9.2033398203000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.18425902729999954</v>
       </c>
       <c r="D407" s="5">
         <v>27.467118431843218</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>9.0271180067000003</v>
       </c>
       <c r="C408" s="5">
         <v>-0.17622181359999978</v>
       </c>
       <c r="D408" s="5">
         <v>-20.705340018186902</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>8.9963322368000007</v>
       </c>
       <c r="C409" s="5">
         <v>-3.0785769899999593E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-4.0165424032107211</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>9.1019126412000002</v>
       </c>
       <c r="C410" s="5">
         <v>0.10558040439999949</v>
       </c>
       <c r="D410" s="5">
         <v>15.028677531397605</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>9.0534453125999992</v>
       </c>
       <c r="C411" s="5">
         <v>-4.8467328600001025E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-6.206090988750379</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>9.0394702464000005</v>
       </c>
       <c r="C412" s="5">
         <v>-1.3975066199998665E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-1.8366967025370662</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>9.0518736491999992</v>
       </c>
       <c r="C413" s="5">
         <v>1.2403402799998631E-2</v>
       </c>
       <c r="D413" s="5">
         <v>1.6590491377668215</v>
       </c>
       <c r="E413" s="5">
         <v>1.0273015331325519</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>9.2350423115000009</v>
       </c>
       <c r="C414" s="5">
         <v>0.18316866230000173</v>
       </c>
       <c r="D414" s="5">
         <v>27.175916501136889</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>9.2334154073000008</v>
       </c>
       <c r="C415" s="5">
         <v>-1.6269042000001122E-3</v>
       </c>
       <c r="D415" s="5">
         <v>-0.21119497733312897</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>9.2338197621999996</v>
       </c>
       <c r="C416" s="5">
         <v>4.0435489999879337E-4</v>
       </c>
       <c r="D416" s="5">
         <v>5.2563731480881337E-2</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>9.3052090075000002</v>
       </c>
       <c r="C417" s="5">
         <v>7.1389245300000681E-2</v>
       </c>
       <c r="D417" s="5">
         <v>9.6823813374622869</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>9.3183726873000001</v>
       </c>
       <c r="C418" s="5">
         <v>1.3163679799999883E-2</v>
       </c>
       <c r="D418" s="5">
         <v>1.7108592589364147</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>9.3081374041</v>
       </c>
       <c r="C419" s="5">
         <v>-1.0235283200000111E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-1.3101440889021876</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>9.3246140188000002</v>
       </c>
       <c r="C420" s="5">
         <v>1.6476614700000169E-2</v>
       </c>
       <c r="D420" s="5">
         <v>2.1449588756882854</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>9.3939285142000006</v>
       </c>
       <c r="C421" s="5">
         <v>6.9314495400000453E-2</v>
       </c>
       <c r="D421" s="5">
         <v>9.2940819927431981</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>9.4075305547999992</v>
       </c>
       <c r="C422" s="5">
         <v>1.3602040599998588E-2</v>
       </c>
       <c r="D422" s="5">
         <v>1.7514575082996142</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>9.5510364916999997</v>
       </c>
       <c r="C423" s="5">
         <v>0.14350593690000046</v>
       </c>
       <c r="D423" s="5">
         <v>19.9218727559469</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>9.6365947039000002</v>
       </c>
       <c r="C424" s="5">
         <v>8.5558212200000483E-2</v>
       </c>
       <c r="D424" s="5">
         <v>11.295363707264094</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>9.6523639820000007</v>
       </c>
       <c r="C425" s="5">
         <v>1.5769278100000506E-2</v>
       </c>
       <c r="D425" s="5">
         <v>1.9814445063705444</v>
       </c>
       <c r="E425" s="5">
         <v>6.633878863886622</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>9.6335670543000003</v>
       </c>
       <c r="C426" s="5">
         <v>-1.879692770000041E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-2.3120016903399709</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>9.6328358204000004</v>
       </c>
       <c r="C427" s="5">
         <v>-7.3123389999985022E-4</v>
       </c>
       <c r="D427" s="5">
         <v>-9.1047733439975076E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>9.6352639989999993</v>
       </c>
       <c r="C428" s="5">
         <v>2.428178599998887E-3</v>
       </c>
       <c r="D428" s="5">
         <v>0.30290741880267813</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>9.6036233454000008</v>
       </c>
       <c r="C429" s="5">
         <v>-3.1640653599998458E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-3.8702081269208932</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>9.6172039839999997</v>
       </c>
       <c r="C430" s="5">
         <v>1.3580638599998807E-2</v>
       </c>
       <c r="D430" s="5">
         <v>1.7101999381145427</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>9.6091009022999998</v>
       </c>
       <c r="C431" s="5">
         <v>-8.1030816999998478E-3</v>
       </c>
       <c r="D431" s="5">
         <v>-1.0064010203483797</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>9.7244469443000003</v>
       </c>
       <c r="C432" s="5">
         <v>0.11534604200000054</v>
       </c>
       <c r="D432" s="5">
         <v>15.394706974174843</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>9.6940783682999996</v>
       </c>
       <c r="C433" s="5">
         <v>-3.0368576000000758E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-3.6837908191449165</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>9.6161847376999994</v>
       </c>
       <c r="C434" s="5">
         <v>-7.7893630600000208E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-9.227298510469673</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>9.7084012824000006</v>
       </c>
       <c r="C435" s="5">
         <v>9.221654470000118E-2</v>
       </c>
       <c r="D435" s="5">
         <v>12.134448418258881</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>9.7330097659000003</v>
       </c>
       <c r="C436" s="5">
         <v>2.4608483499999778E-2</v>
       </c>
       <c r="D436" s="5">
         <v>3.0844794622434835</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>9.7097210323999992</v>
       </c>
       <c r="C437" s="5">
         <v>-2.3288733500001157E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-2.8338220291605154</v>
       </c>
       <c r="E437" s="5">
         <v>0.59422800991508762</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>9.8372281447999992</v>
       </c>
       <c r="C438" s="5">
         <v>0.12750711240000001</v>
       </c>
       <c r="D438" s="5">
         <v>16.947756308082983</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>9.8062405084000002</v>
       </c>
       <c r="C439" s="5">
         <v>-3.0987636399999019E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-3.7152376094642059</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>9.7723345527000003</v>
+        <v>9.7740622799000008</v>
       </c>
       <c r="C440" s="5">
-        <v>-3.3905955699999879E-2</v>
+        <v>-3.2178228499999406E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-4.0711074081282934</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8673891907435309</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>9.8140604400000004</v>
+      </c>
+      <c r="C441" s="5">
+        <v>3.999816009999968E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>5.0227812031333308</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>