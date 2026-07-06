--- v6 (2026-05-31)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EDEDF541-F942-4CEF-A80F-3B82C06224E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B7AB830F-E0EC-4476-87CB-E2E74E05B1AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B73698D9-36F5-424E-A9BA-B0CFA1D77EC4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8BB7E096-2215-45B7-A29B-8E739F0BDFB2}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77BB9D93-9E8A-4011-8A7A-F38971575B28}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D877B879-83F9-42AB-96E4-F9D69C1900AB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>5.0534886825000003</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>5.0534890456000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>5.1481867210000001</v>
+        <v>5.1481841055000004</v>
       </c>
       <c r="C7" s="5">
-        <v>9.4698038499999804E-2</v>
+        <v>9.4695059900000267E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>24.955653964149739</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>24.954784434113918</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>5.1600400024999997</v>
+        <v>5.1600279325000002</v>
       </c>
       <c r="C8" s="5">
-        <v>1.1853281499999646E-2</v>
+        <v>1.1843826999999862E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>2.7981598551630071</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>2.7959010892649072</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>5.2699512316000003</v>
+        <v>5.2699373591000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.10991122910000062</v>
+        <v>0.1099094265999998</v>
       </c>
       <c r="D9" s="5">
-        <v>28.778195004163788</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>28.777741836227875</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>5.2815210520000004</v>
+        <v>5.2815021050000004</v>
       </c>
       <c r="C10" s="5">
-        <v>1.1569820400000097E-2</v>
+        <v>1.1564745900000339E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>2.6665640299173843</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>2.6653874295617275</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>5.3484901098000002</v>
+        <v>5.3484779831999996</v>
       </c>
       <c r="C11" s="5">
-        <v>6.6969057799999732E-2</v>
+        <v>6.6975878199999173E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>16.323157474779592</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>16.325000220290576</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>5.3251441276999998</v>
+        <v>5.3251613236999997</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.3345982100000384E-2</v>
+        <v>-2.3316659499999837E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-5.1140226558341606</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-5.1077639603471887</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>5.3051136075000001</v>
+        <v>5.3051286202999997</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.0030520199999735E-2</v>
+        <v>-2.0032703400000074E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-4.4215763494389382</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-4.4220343606142904</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>5.2752109729000001</v>
+        <v>5.2752230653999996</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.9902634599999978E-2</v>
+        <v>-2.990555490000002E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.5580840982722659</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-6.5586868490116075</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>5.1131618668999996</v>
+        <v>5.1131697944000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.16204910600000044</v>
+        <v>-0.16205327099999955</v>
       </c>
       <c r="D15" s="5">
-        <v>-31.230399989022395</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-31.231012239370457</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>5.0942933758000004</v>
+        <v>5.0942991056000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-1.8868491099999218E-2</v>
+        <v>-1.8870688799999868E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-4.3394381396798298</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-4.3399267663429386</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>5.0302666844999999</v>
+        <v>5.0302707437</v>
       </c>
       <c r="C17" s="5">
-        <v>-6.4026691300000493E-2</v>
+        <v>-6.4028361900000164E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-14.081893201154095</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-14.082220850804283</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>5.0503451616000001</v>
+        <v>5.0503461502000002</v>
       </c>
       <c r="C18" s="5">
-        <v>2.0078477100000214E-2</v>
+        <v>2.007540650000017E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>4.8964051452514257</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>4.8956357884210933</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>5.0467238657999998</v>
+        <v>5.0467203909</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.6212958000003681E-3</v>
+        <v>-3.6257593000001975E-3</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.85706186055768407</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-0.85811391412431437</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>4.9538307968000002</v>
+        <v>4.9538175998999998</v>
       </c>
       <c r="C20" s="5">
-        <v>-9.2893068999999606E-2</v>
+        <v>-9.2902791000000207E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-19.983507187125671</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-19.985403974525042</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>5.0670051086000001</v>
+        <v>5.0669890255999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.11317431179999993</v>
+        <v>0.11317142570000005</v>
       </c>
       <c r="D21" s="5">
-        <v>31.136044898509919</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>31.135242211419879</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>5.0791313797999997</v>
+        <v>5.0791076806</v>
       </c>
       <c r="C22" s="5">
-        <v>1.212627119999965E-2</v>
+        <v>1.2118655000000089E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.9099232913023076</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>2.9080808872745223</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>5.0517555186000003</v>
+        <v>5.0517343345999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.7375861199999463E-2</v>
+        <v>-2.7373346000000076E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-6.2795134664913483</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-6.2789819539560199</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>5.0287637602000004</v>
+        <v>5.0287911355999997</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.2991758399999895E-2</v>
+        <v>-2.2943199000000192E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-5.3268314398829624</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-5.3158822512143322</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>5.0169983580000004</v>
+        <v>5.0170188256000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.1765402199999997E-2</v>
+        <v>-1.1772309999999564E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.7716984248325027</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-2.7732899687358037</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>4.9820732298000001</v>
+        <v>4.9820878024999997</v>
       </c>
       <c r="C26" s="5">
-        <v>-3.4925128200000266E-2</v>
+        <v>-3.4931023100000402E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-8.0410984731099422</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-8.0423725944714359</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>5.0126113971999997</v>
+        <v>5.0126208051000001</v>
       </c>
       <c r="C27" s="5">
-        <v>3.0538167399999594E-2</v>
+        <v>3.0533002600000358E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>7.6086455939067488</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>7.6072920853723636</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>5.0912687392000002</v>
+        <v>5.0912756240999997</v>
       </c>
       <c r="C28" s="5">
-        <v>7.8657342000000519E-2</v>
+        <v>7.8654818999999598E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>20.54350420165143</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>20.542745431354035</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>5.1322738607999998</v>
+        <v>5.1322785597999996</v>
       </c>
       <c r="C29" s="5">
-        <v>4.1005121599999583E-2</v>
+        <v>4.100293569999991E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>10.10463739095715</v>
+        <v>10.104060378372148</v>
       </c>
       <c r="E29" s="5">
-        <v>2.0278681568577595</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.0278792394575529</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>5.1426614941000004</v>
+        <v>5.1426616954000002</v>
       </c>
       <c r="C30" s="5">
-        <v>1.0387633300000587E-2</v>
+        <v>1.0383135600000593E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>2.4559993712037986</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>2.4549218245804472</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>5.1398986954000003</v>
+        <v>5.1398928519</v>
       </c>
       <c r="C31" s="5">
-        <v>-2.7627987000000687E-3</v>
+        <v>-2.7688435000001732E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.64277608715135326</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-0.6441782468347701</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>5.1405724618999997</v>
+        <v>5.1405566522999999</v>
       </c>
       <c r="C32" s="5">
-        <v>6.7376649999939531E-4</v>
+        <v>6.6380039999991425E-4</v>
       </c>
       <c r="D32" s="5">
-        <v>0.15741613244160124</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.15508621466360228</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>5.0612706629000002</v>
+        <v>5.0612504029999998</v>
       </c>
       <c r="C33" s="5">
-        <v>-7.9301798999999562E-2</v>
+        <v>-7.9306249300000076E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-17.019331505033129</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>-17.020255050574061</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>4.9715763522999996</v>
+        <v>4.9715453050000002</v>
       </c>
       <c r="C34" s="5">
-        <v>-8.9694310600000549E-2</v>
+        <v>-8.9705097999999595E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-19.310948676243189</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>-19.313119548662026</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>5.0562010695000001</v>
+        <v>5.0561683068000001</v>
       </c>
       <c r="C35" s="5">
-        <v>8.4624717200000532E-2</v>
+        <v>8.462300179999982E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>22.451094377552195</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>22.450749437286753</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>5.3398192759000001</v>
+        <v>5.3398656275</v>
       </c>
       <c r="C36" s="5">
-        <v>0.28361820639999991</v>
+        <v>0.28369732069999998</v>
       </c>
       <c r="D36" s="5">
-        <v>92.498199155473188</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>92.533221749052913</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>5.4436388027999998</v>
+        <v>5.4436646558000001</v>
       </c>
       <c r="C37" s="5">
-        <v>0.10381952689999974</v>
+        <v>0.1037990283000001</v>
       </c>
       <c r="D37" s="5">
-        <v>25.994883214432353</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>25.98893972847447</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>5.5008460369999996</v>
+        <v>5.5008625305000001</v>
       </c>
       <c r="C38" s="5">
-        <v>5.7207234199999846E-2</v>
+        <v>5.7197874699999929E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>13.365853661198468</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>13.363471848013187</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>5.4098709315000004</v>
+        <v>5.4098827785000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-9.0975105499999209E-2</v>
+        <v>-9.0979751999999969E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>-18.13675228147401</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>-18.137546484374433</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>5.3848682071000002</v>
+        <v>5.3848766987000003</v>
       </c>
       <c r="C40" s="5">
-        <v>-2.5002724400000176E-2</v>
+        <v>-2.5006079799999803E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-5.4071966518895227</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-5.4078924142225704</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>5.4289250558999997</v>
+        <v>5.4289292535999998</v>
       </c>
       <c r="C41" s="5">
-        <v>4.4056848799999493E-2</v>
+        <v>4.4052554899999485E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>10.271990670875986</v>
+        <v>10.270927134036301</v>
       </c>
       <c r="E41" s="5">
-        <v>5.7801123468060434</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.7800972870724276</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>5.4349237836000004</v>
+        <v>5.4349219469000003</v>
       </c>
       <c r="C42" s="5">
-        <v>5.99872770000065E-3</v>
+        <v>5.9926933000005178E-3</v>
       </c>
       <c r="D42" s="5">
-        <v>1.3340360580269328</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>1.3326848944767766</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>5.4214935238999997</v>
+        <v>5.4214851482000004</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.3430259700000668E-2</v>
+        <v>-1.3436798699999919E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-2.9253525133269287</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-2.9267584898285848</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>5.5246111143999999</v>
+        <v>5.5245929746</v>
       </c>
       <c r="C44" s="5">
-        <v>0.10311759050000013</v>
+        <v>0.1031078263999996</v>
       </c>
       <c r="D44" s="5">
-        <v>25.369886750928018</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>25.367271235455924</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>5.6558869646999996</v>
+        <v>5.6558625667999998</v>
       </c>
       <c r="C45" s="5">
-        <v>0.13127585029999977</v>
+        <v>0.13126959219999979</v>
       </c>
       <c r="D45" s="5">
-        <v>32.552554658019737</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>32.550915890957732</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>5.5584811245000001</v>
+        <v>5.5584436738000003</v>
       </c>
       <c r="C46" s="5">
-        <v>-9.7405840199999538E-2</v>
+        <v>-9.7418892999999507E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-18.817024139453707</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-18.819385432392867</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>5.7596640710999996</v>
+        <v>5.7596174723000004</v>
       </c>
       <c r="C47" s="5">
-        <v>0.20118294659999947</v>
+        <v>0.20117379850000017</v>
       </c>
       <c r="D47" s="5">
-        <v>53.211804536971052</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>53.209317059305384</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>5.8508719882999998</v>
+        <v>5.8509410118999998</v>
       </c>
       <c r="C48" s="5">
-        <v>9.120791720000021E-2</v>
+        <v>9.1323539599999393E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>20.748377713318277</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>20.777197972715378</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>5.9810753831000003</v>
+        <v>5.9811060492000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.13020339480000054</v>
+        <v>0.13016503730000029</v>
       </c>
       <c r="D49" s="5">
-        <v>30.227936309677506</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>30.217513434772926</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>6.0273060030999996</v>
+        <v>6.0273233861</v>
       </c>
       <c r="C50" s="5">
-        <v>4.6230619999999334E-2</v>
+        <v>4.621733689999985E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>9.6800343133355291</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>9.6770820236787856</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>6.1099125711999998</v>
+        <v>6.1099258149000004</v>
       </c>
       <c r="C51" s="5">
-        <v>8.2606568100000111E-2</v>
+        <v>8.260242880000046E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>17.744616289278081</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>17.743603976908041</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>6.0814224400999999</v>
+        <v>6.0814315152000002</v>
       </c>
       <c r="C52" s="5">
-        <v>-2.8490131099999871E-2</v>
+        <v>-2.849429970000017E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.4542268154505802</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-5.4549929834334048</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>6.1248919189000004</v>
+        <v>6.1248939766000001</v>
       </c>
       <c r="C53" s="5">
-        <v>4.3469478800000516E-2</v>
+        <v>4.3462461399999874E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>8.9228724554249581</v>
+        <v>8.9213610852392211</v>
       </c>
       <c r="E53" s="5">
-        <v>12.819607119896492</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>12.819557789199344</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>6.1231653670000004</v>
+        <v>6.1231604586000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-1.7265519000000396E-3</v>
+        <v>-1.7335179999999895E-3</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.33774523820073732</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-0.33910570091427727</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>6.0972431867000001</v>
+        <v>6.0972330909999997</v>
       </c>
       <c r="C55" s="5">
-        <v>-2.5922180300000264E-2</v>
+        <v>-2.5927367600000473E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-4.9635198674897296</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-4.9644939909131436</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>6.1165978687000004</v>
+        <v>6.1165785118000002</v>
       </c>
       <c r="C56" s="5">
-        <v>1.9354682000000345E-2</v>
+        <v>1.9345420800000568E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>3.8764128687811761</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.8745320488600354</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>6.0403174293999999</v>
+        <v>6.0402902344999996</v>
       </c>
       <c r="C57" s="5">
-        <v>-7.6280439300000502E-2</v>
+        <v>-7.6288277300000651E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-13.980285403896442</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>-13.981666095946576</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>6.0389632008999996</v>
+        <v>6.0389247338000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.3542285000003318E-3</v>
+        <v>-1.3655006999995223E-3</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.26870638050841</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.2709414515843056</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>6.0634606278999996</v>
+        <v>6.0634114471</v>
       </c>
       <c r="C59" s="5">
-        <v>2.4497427000000016E-2</v>
+        <v>2.4486713299999963E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>4.9779637175262126</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>4.9757702816815685</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>6.662789031</v>
+        <v>6.6628701835999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.59932840310000035</v>
+        <v>0.59945873649999992</v>
       </c>
       <c r="D60" s="5">
-        <v>209.90315833018292</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>209.97862625235823</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>6.6144962057000001</v>
+        <v>6.6145255348000003</v>
       </c>
       <c r="C61" s="5">
-        <v>-4.8292825299999897E-2</v>
+        <v>-4.8344648799999668E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>-8.3592753020627182</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-8.3677929254955323</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>6.6602215100000004</v>
+        <v>6.6602376157999998</v>
       </c>
       <c r="C62" s="5">
-        <v>4.5725304300000325E-2</v>
+        <v>4.5712080999999571E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>8.6182550393172583</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>8.6156275746842592</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>6.6154960770000004</v>
+        <v>6.6155094345999998</v>
       </c>
       <c r="C63" s="5">
-        <v>-4.4725432999999981E-2</v>
+        <v>-4.4728181199999995E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-7.7673018992264637</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-7.7677435845864835</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>6.6840334158000001</v>
+        <v>6.6840415655000003</v>
       </c>
       <c r="C64" s="5">
-        <v>6.8537338799999681E-2</v>
+        <v>6.8532130900000432E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>13.165580133643395</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>13.164493942102219</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>6.6193345635999998</v>
+        <v>6.6193342069999996</v>
       </c>
       <c r="C65" s="5">
-        <v>-6.4698852200000267E-2</v>
+        <v>-6.4707358500000645E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-11.016673052365167</v>
+        <v>-11.018032511993725</v>
       </c>
       <c r="E65" s="5">
-        <v>8.0726754242677057</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>8.0726332943720447</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>6.7050083631000001</v>
+        <v>6.7050015809000003</v>
       </c>
       <c r="C66" s="5">
-        <v>8.5673799500000314E-2</v>
+        <v>8.5667373900000676E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>16.686307852231351</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>16.684966937442436</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>6.7751881944000001</v>
+        <v>6.7751781951999996</v>
       </c>
       <c r="C67" s="5">
-        <v>7.017983129999994E-2</v>
+        <v>7.0176614299999329E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>13.309016711271937</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>13.308385341058248</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>6.8111695645000001</v>
+        <v>6.8111519316000004</v>
       </c>
       <c r="C68" s="5">
-        <v>3.5981370100000021E-2</v>
+        <v>3.5973736400000789E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>6.5623892058451094</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>6.5609660093124855</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>6.8269298587999998</v>
+        <v>6.8269042628000003</v>
       </c>
       <c r="C69" s="5">
-        <v>1.57602942999997E-2</v>
+        <v>1.5752331199999858E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>2.8122784370102627</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.8108467423883621</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>6.8236275274000002</v>
+        <v>6.8235939748999996</v>
       </c>
       <c r="C70" s="5">
-        <v>-3.3023313999995807E-3</v>
+        <v>-3.3102879000006524E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>-0.57892374018324588</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>-0.58031702720601208</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>6.8708779133000002</v>
+        <v>6.8708272313999998</v>
       </c>
       <c r="C71" s="5">
-        <v>4.7250385899999969E-2</v>
+        <v>4.7233256500000209E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>8.633314552473049</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>8.6301087292033341</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>6.7596806686999997</v>
+        <v>6.7597646516000003</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.11119724460000047</v>
+        <v>-0.11106257979999956</v>
       </c>
       <c r="D72" s="5">
-        <v>-17.781910635755306</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-17.762372923510995</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>6.8375278844</v>
+        <v>6.8375540394999996</v>
       </c>
       <c r="C73" s="5">
-        <v>7.7847215700000305E-2</v>
+        <v>7.778938789999934E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>14.729516754550186</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>14.71767893760958</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>6.8839819338000003</v>
+        <v>6.8839950014999998</v>
       </c>
       <c r="C74" s="5">
-        <v>4.6454049400000308E-2</v>
+        <v>4.6440962000000141E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>8.4644297548789318</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>8.461921723085176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>7.1315525864999998</v>
+        <v>7.1315633093999997</v>
       </c>
       <c r="C75" s="5">
-        <v>0.24757065269999945</v>
+        <v>0.24756830789999995</v>
       </c>
       <c r="D75" s="5">
-        <v>52.803184243446722</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>52.802460526434871</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>7.2920063495000003</v>
+        <v>7.2920120223999998</v>
       </c>
       <c r="C76" s="5">
-        <v>0.16045376300000047</v>
+        <v>0.16044871300000008</v>
       </c>
       <c r="D76" s="5">
-        <v>30.603672845025166</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>30.602535621110817</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>7.3165144908000004</v>
+        <v>7.3165116839</v>
       </c>
       <c r="C77" s="5">
-        <v>2.4508141300000119E-2</v>
+        <v>2.4499661500000158E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>4.1085474755454099</v>
+        <v>4.1070962955415569</v>
       </c>
       <c r="E77" s="5">
-        <v>10.532477554976927</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>10.532441105069591</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>7.2819597033000001</v>
+        <v>7.2819519566000004</v>
       </c>
       <c r="C78" s="5">
-        <v>-3.4554787500000295E-2</v>
+        <v>-3.4559727299999565E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-5.5224960614469021</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-5.5232672014182587</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>7.4610801288999999</v>
+        <v>7.4610717819000003</v>
       </c>
       <c r="C79" s="5">
-        <v>0.17912042559999986</v>
+        <v>0.17911982529999992</v>
       </c>
       <c r="D79" s="5">
-        <v>33.857032882346026</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>33.856944668272206</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>7.4111979684999998</v>
+        <v>7.4111839804999997</v>
       </c>
       <c r="C80" s="5">
-        <v>-4.9882160400000153E-2</v>
+        <v>-4.9887801400000598E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-7.7342487815167722</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-7.7350998477617727</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>7.4150303966999997</v>
+        <v>7.4150096542000004</v>
       </c>
       <c r="C81" s="5">
-        <v>3.8324281999999599E-3</v>
+        <v>3.8256737000006424E-3</v>
       </c>
       <c r="D81" s="5">
-        <v>0.6223037498433337</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>0.6212050246454659</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>7.5192426704999997</v>
+        <v>7.5192191818999996</v>
       </c>
       <c r="C82" s="5">
-        <v>0.10421227379999998</v>
+        <v>0.10420952769999925</v>
       </c>
       <c r="D82" s="5">
-        <v>18.231714000459533</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>18.231250853396986</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>7.6813740548</v>
+        <v>7.6813338630999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.16213138430000029</v>
+        <v>0.16211468120000028</v>
       </c>
       <c r="D83" s="5">
-        <v>29.174787656569954</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>29.171519211563357</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>7.3480305177999998</v>
+        <v>7.3481023109999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.33334353700000019</v>
+        <v>-0.33323155209999999</v>
       </c>
       <c r="D84" s="5">
-        <v>-41.280216450263971</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-41.269644017813476</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>7.5417638917999996</v>
+        <v>7.5417809538</v>
       </c>
       <c r="C85" s="5">
-        <v>0.19373337399999979</v>
+        <v>0.19367864280000013</v>
       </c>
       <c r="D85" s="5">
-        <v>36.654446352306195</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>36.642134855602237</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>7.5995470234000004</v>
+        <v>7.5995548458000002</v>
       </c>
       <c r="C86" s="5">
-        <v>5.7783131600000814E-2</v>
+        <v>5.777389200000016E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>9.5916072271954533</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>9.5899857100161015</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>7.7498322690999997</v>
+        <v>7.7498395914999998</v>
       </c>
       <c r="C87" s="5">
-        <v>0.15028524569999924</v>
+        <v>0.15028474569999961</v>
       </c>
       <c r="D87" s="5">
-        <v>26.489698645322136</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>26.489570417969421</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>7.7977997032999999</v>
+        <v>7.7978027833999999</v>
       </c>
       <c r="C88" s="5">
-        <v>4.796743420000027E-2</v>
+        <v>4.7963191900000091E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>7.6855101098473044</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.6847995818555059</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>7.9056340657000002</v>
+        <v>7.9056300962000003</v>
       </c>
       <c r="C89" s="5">
-        <v>0.10783436240000022</v>
+        <v>0.10782731280000046</v>
       </c>
       <c r="D89" s="5">
-        <v>17.916773811465305</v>
+        <v>17.915504411658677</v>
       </c>
       <c r="E89" s="5">
-        <v>8.0519156442699025</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>8.0519028432136217</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>7.9636017302999997</v>
+        <v>7.9635951888000003</v>
       </c>
       <c r="C90" s="5">
-        <v>5.796766459999958E-2</v>
+        <v>5.7965092599999934E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>9.1626053123565079</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>9.1621870263929761</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>8.0616582717000007</v>
+        <v>8.0616531293999998</v>
       </c>
       <c r="C91" s="5">
-        <v>9.8056541400000974E-2</v>
+        <v>9.8057940599999505E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>15.818578311883735</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>15.818833419298951</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>8.0113593501999993</v>
+        <v>8.0113502336</v>
       </c>
       <c r="C92" s="5">
-        <v>-5.029892150000137E-2</v>
+        <v>-5.0302895799999803E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-7.2354733562790319</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>-7.2360300401608901</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>8.2188432516999992</v>
+        <v>8.2188294806000002</v>
       </c>
       <c r="C93" s="5">
-        <v>0.20748390149999985</v>
+        <v>0.2074792470000002</v>
       </c>
       <c r="D93" s="5">
-        <v>35.910754367448462</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>35.909877593162619</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>8.2270215419999992</v>
+        <v>8.2270091354999995</v>
       </c>
       <c r="C94" s="5">
-        <v>8.1782903000000573E-3</v>
+        <v>8.179654899999278E-3</v>
       </c>
       <c r="D94" s="5">
-        <v>1.2006357823916014</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>1.2008392370926435</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>8.1956955421999993</v>
+        <v>8.1956665949000005</v>
       </c>
       <c r="C95" s="5">
-        <v>-3.1325999799999948E-2</v>
+        <v>-3.1342540599998969E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-4.4747493582066529</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-4.4770694465089189</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>7.9281848722000001</v>
+        <v>7.9282359674</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.26751066999999917</v>
+        <v>-0.26743062750000046</v>
       </c>
       <c r="D96" s="5">
-        <v>-32.848545512860348</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-32.840505590756244</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>8.1311271011000006</v>
+        <v>8.1311367372000003</v>
       </c>
       <c r="C97" s="5">
-        <v>0.20294222890000047</v>
+        <v>0.20290076980000027</v>
       </c>
       <c r="D97" s="5">
-        <v>35.43277387585362</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>35.424226204348528</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7.9970640718999997</v>
+        <v>7.9970680008999997</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.1340630292000009</v>
+        <v>-0.1340687363000006</v>
       </c>
       <c r="D98" s="5">
-        <v>-18.086042266532097</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>-18.086724228818717</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7.9611589460000003</v>
+        <v>7.9611624924999997</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.5905125899999391E-2</v>
+        <v>-3.5905508399999952E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.2566731797651371</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-5.2567252847246397</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7.9030325496999998</v>
+        <v>7.9030333380000002</v>
       </c>
       <c r="C100" s="5">
-        <v>-5.8126396300000494E-2</v>
+        <v>-5.8129154499999558E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-8.4180871235590473</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-8.4184670727481041</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7.8881270252000002</v>
+        <v>7.8881232071999996</v>
       </c>
       <c r="C101" s="5">
-        <v>-1.4905524499999601E-2</v>
+        <v>-1.4910130800000587E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.2399310369701331</v>
+        <v>-2.2406158616950833</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.2214501753370679</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>-0.22144837017376018</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>8.0506939932999995</v>
+        <v>8.0506895115999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.16256696809999927</v>
+        <v>0.16256630440000031</v>
       </c>
       <c r="D102" s="5">
-        <v>27.735933506601128</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>27.735822121339424</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7.9753812614999999</v>
+        <v>7.9753789035000002</v>
       </c>
       <c r="C103" s="5">
-        <v>-7.5312731799999533E-2</v>
+        <v>-7.5310608099999676E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-10.665829363702029</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-10.665549541635411</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>8.1198226443999992</v>
+        <v>8.1198181686000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.1444413828999993</v>
+        <v>0.14443926509999994</v>
       </c>
       <c r="D104" s="5">
-        <v>24.034093572974857</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>24.033713196916963</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>8.1332468701000007</v>
+        <v>8.1332389260000006</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3424225700001458E-2</v>
+        <v>1.3420757400000483E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>2.0020585383315082</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>2.0015376860856193</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>8.1519921197999992</v>
+        <v>8.1519881504999994</v>
       </c>
       <c r="C106" s="5">
-        <v>1.8745249699998467E-2</v>
+        <v>1.8749224499998718E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.8010516406488328</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.8016559062133961</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>8.1031646667999997</v>
+        <v>8.1031504486999992</v>
       </c>
       <c r="C107" s="5">
-        <v>-4.8827452999999466E-2</v>
+        <v>-4.8837701800000133E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.9554459153575383</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-6.9568613637192245</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>8.3114574684000004</v>
+        <v>8.3114846517000007</v>
       </c>
       <c r="C108" s="5">
-        <v>0.20829280160000074</v>
+        <v>0.20833420300000149</v>
       </c>
       <c r="D108" s="5">
-        <v>35.603303269128482</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>35.611480741898816</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>8.3051389423999993</v>
+        <v>8.3051418928</v>
       </c>
       <c r="C109" s="5">
-        <v>-6.3185260000011567E-3</v>
+        <v>-6.342758900000689E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.90845782207389369</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>-0.91192437170901641</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>8.3793413887000003</v>
+        <v>8.3793429040999996</v>
       </c>
       <c r="C110" s="5">
-        <v>7.4202446300001057E-2</v>
+        <v>7.4201011299999564E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>11.264286335824835</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>11.264053481710356</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>8.3640635442000004</v>
+        <v>8.3640647305000009</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.5277844499999915E-2</v>
+        <v>-1.5278173599998723E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.1661223273640062</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-2.1661681330450211</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>8.4005846965999993</v>
+        <v>8.4005842254999994</v>
       </c>
       <c r="C112" s="5">
-        <v>3.6521152399998869E-2</v>
+        <v>3.6519494999998514E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>5.3674074827276597</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>5.3671572408337642</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>8.4631324389000007</v>
+        <v>8.4631300887999998</v>
       </c>
       <c r="C113" s="5">
-        <v>6.2547742300001374E-2</v>
+        <v>6.2545863300000448E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>9.3098927115268246</v>
+        <v>9.3096020253557565</v>
       </c>
       <c r="E113" s="5">
-        <v>7.2895049973592529</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>7.2895271346060442</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>8.5508092120000008</v>
+        <v>8.5508075612999992</v>
       </c>
       <c r="C114" s="5">
-        <v>8.7676773100000105E-2</v>
+        <v>8.7677472499999354E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>13.165214594842434</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>13.165329535556069</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>8.6026062670000005</v>
+        <v>8.6026057850999997</v>
       </c>
       <c r="C115" s="5">
-        <v>5.1797054999999759E-2</v>
+        <v>5.1798223800000542E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>7.5162122696343925</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>7.5163890627730989</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>8.6231983542999995</v>
+        <v>8.6231969709000005</v>
       </c>
       <c r="C116" s="5">
-        <v>2.0592087299998951E-2</v>
+        <v>2.0591185800000744E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>2.9105641556527173</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.9104352172542258</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>8.6635944375000005</v>
+        <v>8.6635912086999998</v>
       </c>
       <c r="C117" s="5">
-        <v>4.0396083200000987E-2</v>
+        <v>4.0394237799999289E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>5.7686236551595771</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>5.76835425228166</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>8.6908898847000007</v>
+        <v>8.6908897955000004</v>
       </c>
       <c r="C118" s="5">
-        <v>2.7295447200000211E-2</v>
+        <v>2.7298586800000635E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>3.8469158449810026</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>3.8473674833536808</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>8.8035083231000009</v>
+        <v>8.8034991809999994</v>
       </c>
       <c r="C119" s="5">
-        <v>0.11261843840000019</v>
+        <v>0.11260938549999899</v>
       </c>
       <c r="D119" s="5">
-        <v>16.707396683555341</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>16.705956712819848</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>9.0000003712000005</v>
+        <v>9.0000122891000007</v>
       </c>
       <c r="C120" s="5">
-        <v>0.19649204809999965</v>
+        <v>0.19651310810000133</v>
       </c>
       <c r="D120" s="5">
-        <v>30.328974572403734</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>30.332669719764716</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>9.0731058804</v>
+        <v>9.0731078017000009</v>
       </c>
       <c r="C121" s="5">
-        <v>7.3105509199999474E-2</v>
+        <v>7.3095512600000134E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>10.194880859119637</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>10.193409830082345</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>9.1415092521000005</v>
+        <v>9.1415104006999996</v>
       </c>
       <c r="C122" s="5">
-        <v>6.8403371700000548E-2</v>
+        <v>6.8402598999998787E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>9.4316858627913938</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>9.4315727835432064</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>9.2652073771999994</v>
+        <v>9.2652072554</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12369812509999889</v>
+        <v>0.12369685470000036</v>
       </c>
       <c r="D123" s="5">
-        <v>17.502442374930148</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>17.502246673465539</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>9.3889475350999998</v>
+        <v>9.3889467669000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.12374015790000037</v>
+        <v>0.12373951150000018</v>
       </c>
       <c r="D124" s="5">
-        <v>17.257657928467829</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>17.25756129836342</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>9.4401433078999997</v>
+        <v>9.4401422794999998</v>
       </c>
       <c r="C125" s="5">
-        <v>5.1195772799999872E-2</v>
+        <v>5.119551259999966E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>6.7431709140866714</v>
+        <v>6.7431361763383713</v>
       </c>
       <c r="E125" s="5">
-        <v>11.544317379570469</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>11.544336202429006</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>9.3584344129999995</v>
+        <v>9.3584341588999997</v>
       </c>
       <c r="C126" s="5">
-        <v>-8.1708894900000217E-2</v>
+        <v>-8.17081206000001E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-9.9061045204504321</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>-9.9060160982373695</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>9.5315151623999999</v>
+        <v>9.5315150345999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.1730807494000004</v>
+        <v>0.17308087570000019</v>
       </c>
       <c r="D127" s="5">
-        <v>24.596230822230435</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>24.596251371379374</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>9.6339262615999992</v>
+        <v>9.6339262389999991</v>
       </c>
       <c r="C128" s="5">
-        <v>0.10241109919999936</v>
+        <v>0.10241120439999918</v>
       </c>
       <c r="D128" s="5">
-        <v>13.683254452732353</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>13.68326954387873</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>9.8965774164999996</v>
+        <v>9.8965763415999994</v>
       </c>
       <c r="C129" s="5">
-        <v>0.26265115490000035</v>
+        <v>0.26265010260000032</v>
       </c>
       <c r="D129" s="5">
-        <v>38.095809761474108</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>38.095633660533991</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>9.8318377366000007</v>
+        <v>9.8318380066</v>
       </c>
       <c r="C130" s="5">
-        <v>-6.4739679899998848E-2</v>
+        <v>-6.4738334999999481E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-7.573583932346617</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-7.5734330089996522</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>9.7907127918000008</v>
+        <v>9.7907079957000001</v>
       </c>
       <c r="C131" s="5">
-        <v>-4.1124944799999952E-2</v>
+        <v>-4.1130010899999903E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-4.9055214759420434</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-4.9061118101101258</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>9.8042201638000002</v>
+        <v>9.8042250414000005</v>
       </c>
       <c r="C132" s="5">
-        <v>1.3507371999999407E-2</v>
+        <v>1.3517045700000452E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>1.6681527219431391</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.6693573286112873</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>9.8389449449999997</v>
+        <v>9.8389456276999994</v>
       </c>
       <c r="C133" s="5">
-        <v>3.4724781199999555E-2</v>
+        <v>3.4720586299998857E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>4.3339626909979279</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>4.333426692409903</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>9.9002420209000004</v>
+        <v>9.9002424884</v>
       </c>
       <c r="C134" s="5">
-        <v>6.1297075900000664E-2</v>
+        <v>6.1296860700000622E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>7.7376187735636259</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>7.7375901156383708</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>9.9639698253999995</v>
+        <v>9.9639697330000008</v>
       </c>
       <c r="C135" s="5">
-        <v>6.3727804499999152E-2</v>
+        <v>6.3727244600000787E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>8.0038174889656801</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>8.00374426955781</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>9.9687910238999997</v>
+        <v>9.9687907215999996</v>
       </c>
       <c r="C136" s="5">
-        <v>4.8211985000001789E-3</v>
+        <v>4.8209885999987989E-3</v>
       </c>
       <c r="D136" s="5">
-        <v>0.58218357195298776</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>0.58215816341387061</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>9.9178613991999995</v>
+        <v>9.9178609880999993</v>
       </c>
       <c r="C137" s="5">
-        <v>-5.0929624700000176E-2</v>
+        <v>-5.0929733500000296E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-5.9613222722548542</v>
+        <v>-5.961334827352549</v>
       </c>
       <c r="E137" s="5">
-        <v>5.0604961780635227</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.0605032684454709</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>10.182264765999999</v>
+        <v>10.182264991</v>
       </c>
       <c r="C138" s="5">
-        <v>0.26440336679999987</v>
+        <v>0.26440400290000099</v>
       </c>
       <c r="D138" s="5">
-        <v>37.124864192067754</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>37.124968759767675</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>10.456062707999999</v>
+        <v>10.456062758</v>
       </c>
       <c r="C139" s="5">
-        <v>0.27379794199999985</v>
+        <v>0.27379776699999958</v>
       </c>
       <c r="D139" s="5">
-        <v>37.494562067588348</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>37.494533498426506</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>10.240495474999999</v>
+        <v>10.240495431999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.2155672329999998</v>
+        <v>-0.21556732600000039</v>
       </c>
       <c r="D140" s="5">
-        <v>-22.118646587531408</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-22.11865498089508</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>10.225781113</v>
+        <v>10.225780922</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.4714361999999426E-2</v>
+        <v>-1.4714509999999237E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.7106944044977701</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-1.7107114823782688</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>10.260205013</v>
+        <v>10.260205062000001</v>
       </c>
       <c r="C142" s="5">
-        <v>3.4423900000000174E-2</v>
+        <v>3.4424140000000492E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>4.1153005350764715</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.1153298381399361</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>10.379549728000001</v>
+        <v>10.379547326000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.11934471500000043</v>
+        <v>0.11934226400000014</v>
       </c>
       <c r="D143" s="5">
-        <v>14.886686300553187</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>14.886360676738519</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>10.416901884</v>
+        <v>10.416903427999999</v>
       </c>
       <c r="C144" s="5">
-        <v>3.7352155999998971E-2</v>
+        <v>3.7356101999998614E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>4.4048601546940347</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>4.4053357874760612</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>10.316849546</v>
+        <v>10.316850047999999</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.10005233799999935</v>
+        <v>-0.1000533800000003</v>
       </c>
       <c r="D145" s="5">
-        <v>-10.935982290397373</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-10.936088699438828</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>10.056736839999999</v>
+        <v>10.056737293999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.26011270600000103</v>
+        <v>-0.26011275399999967</v>
       </c>
       <c r="D146" s="5">
-        <v>-26.392873353706925</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-26.392876457922632</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>10.355933818</v>
+        <v>10.355933914</v>
       </c>
       <c r="C147" s="5">
-        <v>0.29919697800000122</v>
+        <v>0.29919662000000002</v>
       </c>
       <c r="D147" s="5">
-        <v>42.162864413428466</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>42.162803214342738</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>10.35249687</v>
+        <v>10.352496852</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.4369480000009389E-3</v>
+        <v>-3.4370619999997132E-3</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.39753223908743918</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-0.39754539708072301</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>10.410741334000001</v>
+        <v>10.410741128</v>
       </c>
       <c r="C149" s="5">
-        <v>5.8244464000001273E-2</v>
+        <v>5.8244275999999928E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>6.9642323665956907</v>
+        <v>6.9642092000132605</v>
       </c>
       <c r="E149" s="5">
-        <v>4.9696191039709348</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>4.9696213779502063</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>10.305688964</v>
+        <v>10.305689011</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.10505237000000101</v>
+        <v>-0.10505211699999961</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.458984773671688</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-11.458958904274263</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>10.366375006</v>
+        <v>10.366374993000001</v>
       </c>
       <c r="C151" s="5">
-        <v>6.0686042000000384E-2</v>
+        <v>6.0685982000000749E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>7.2997265825155422</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>7.2997190956012981</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>10.458461396000001</v>
+        <v>10.458461333000001</v>
       </c>
       <c r="C152" s="5">
-        <v>9.2086390000000407E-2</v>
+        <v>9.2086339999999822E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>11.196363962471057</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>11.196357597890106</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>10.435740799</v>
+        <v>10.435740540999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.2720597000001064E-2</v>
+        <v>-2.2720792000001211E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.5760281165961074</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-2.5760499772463641</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>10.469930099999999</v>
+        <v>10.469929786</v>
       </c>
       <c r="C154" s="5">
-        <v>3.4189300999999617E-2</v>
+        <v>3.4189245000000312E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>4.0030278315356327</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>4.0030212569812207</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>10.669470664</v>
+        <v>10.669470317</v>
       </c>
       <c r="C155" s="5">
-        <v>0.1995405640000012</v>
+        <v>0.19954053100000024</v>
       </c>
       <c r="D155" s="5">
-        <v>25.426440381732142</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>25.426436570697476</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>10.736845779999999</v>
+        <v>10.736846591999999</v>
       </c>
       <c r="C156" s="5">
-        <v>6.7375115999999124E-2</v>
+        <v>6.7376274999999097E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>7.8465104954064113</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>7.8466504588581731</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>10.907213414999999</v>
+        <v>10.907213348000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.17036763499999985</v>
+        <v>0.17036675600000173</v>
       </c>
       <c r="D157" s="5">
-        <v>20.793940324085213</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>20.793821796085577</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>10.92216093</v>
+        <v>10.922161129999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.4947515000001133E-2</v>
+        <v>1.4947781999998355E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>1.6569616954577482</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>1.6569915266384072</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>10.849405944000001</v>
+        <v>10.849405998</v>
       </c>
       <c r="C159" s="5">
-        <v>-7.2754985999999633E-2</v>
+        <v>-7.2755131999999278E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.7070229651808209</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-7.707037732975353</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>10.937175243</v>
+        <v>10.937175213</v>
       </c>
       <c r="C160" s="5">
-        <v>8.7769298999999634E-2</v>
+        <v>8.7769214999999789E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>10.151531254503322</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>10.151521049841673</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>10.916400211999999</v>
+        <v>10.916400066</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.0775031000001221E-2</v>
+        <v>-2.077514700000016E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.2557223441899699</v>
+        <v>-2.2557348141308275</v>
       </c>
       <c r="E161" s="5">
-        <v>4.8570880956247509</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>4.8570887680610353</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>11.027493666</v>
+        <v>11.027493621</v>
       </c>
       <c r="C162" s="5">
-        <v>0.11109345400000059</v>
+        <v>0.11109355500000007</v>
       </c>
       <c r="D162" s="5">
-        <v>12.919361476151714</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>12.919374069365851</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>10.763903893</v>
+        <v>10.763903885</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.26358977299999964</v>
+        <v>-0.26358973600000013</v>
       </c>
       <c r="D163" s="5">
-        <v>-25.197530898572584</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-25.197527902747208</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>10.766388294</v>
+        <v>10.766388245</v>
       </c>
       <c r="C164" s="5">
-        <v>2.484401000000247E-3</v>
+        <v>2.4843600000004074E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>0.2773221241447521</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.27731754190054581</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>10.833395742</v>
+        <v>10.833395632</v>
       </c>
       <c r="C165" s="5">
-        <v>6.7007448000000025E-2</v>
+        <v>6.7007387000000307E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>7.7295467093203118</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>7.7295394665513495</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>10.874184739</v>
+        <v>10.874184624</v>
       </c>
       <c r="C166" s="5">
-        <v>4.0788996999999938E-2</v>
+        <v>4.0788991999999524E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>4.6128863187549829</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>4.6128857893495967</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>10.876306141000001</v>
+        <v>10.876306006</v>
       </c>
       <c r="C167" s="5">
-        <v>2.1214020000002165E-3</v>
+        <v>2.1213820000003381E-3</v>
       </c>
       <c r="D167" s="5">
-        <v>0.2343546378583472</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>0.234352428536444</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>10.750494238</v>
+        <v>10.750494825000001</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.12581190300000067</v>
+        <v>-0.12581118099999955</v>
       </c>
       <c r="D168" s="5">
-        <v>-13.031077731131413</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-13.031007793018002</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>10.806065067</v>
+        <v>10.806064991</v>
       </c>
       <c r="C169" s="5">
-        <v>5.5570829000000543E-2</v>
+        <v>5.5570165999998977E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>6.3823965882130462</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>6.3823179054042445</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>10.694250498000001</v>
+        <v>10.694250567999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.11181456899999986</v>
+        <v>-0.11181442300000022</v>
       </c>
       <c r="D170" s="5">
-        <v>-11.734031148516234</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-11.734016766111409</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>10.643831849</v>
+        <v>10.643831827</v>
       </c>
       <c r="C171" s="5">
-        <v>-5.0418649000000926E-2</v>
+        <v>-5.0418740999999656E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.5130505244014198</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-5.5130602896247609</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>10.627392768</v>
+        <v>10.627392743</v>
       </c>
       <c r="C172" s="5">
-        <v>-1.6439080999999689E-2</v>
+        <v>-1.6439083999999937E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.8377014368733069</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.8377017731616596</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>10.633535617</v>
+        <v>10.633535545999999</v>
       </c>
       <c r="C173" s="5">
-        <v>6.1428489999997282E-3</v>
+        <v>6.1428029999994749E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>0.69583375120383373</v>
+        <v>0.6958285256005059</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.5911893069755387</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.5911886545914031</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>10.533823503000001</v>
+        <v>10.533823328</v>
       </c>
       <c r="C174" s="5">
-        <v>-9.9712113999999019E-2</v>
+        <v>-9.9712217999998742E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-10.689983948565162</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-10.689994597350093</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>10.553186984</v>
+        <v>10.553187004</v>
       </c>
       <c r="C175" s="5">
-        <v>1.9363480999999183E-2</v>
+        <v>1.936367599999933E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>2.2283024972733267</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.2283252021570776</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>10.574079734</v>
+        <v>10.574079707999999</v>
       </c>
       <c r="C176" s="5">
-        <v>2.0892749999999793E-2</v>
+        <v>2.089270399999954E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>2.4017486495646168</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.4017432992719856</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>10.419324906</v>
+        <v>10.419324881</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.15475482799999973</v>
+        <v>-0.15475482699999965</v>
       </c>
       <c r="D177" s="5">
-        <v>-16.215438774329062</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-16.215438714551965</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>10.376690349</v>
+        <v>10.376690322</v>
       </c>
       <c r="C178" s="5">
-        <v>-4.2634556999999518E-2</v>
+        <v>-4.2634558999999683E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.8012347756102081</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-4.8012350070552268</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>10.291107916</v>
+        <v>10.291107908000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-8.558243300000079E-2</v>
+        <v>-8.5582413999999218E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-9.4602475094935023</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-9.46024552709045</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>10.364357398999999</v>
+        <v>10.364357741999999</v>
       </c>
       <c r="C180" s="5">
-        <v>7.3249482999999671E-2</v>
+        <v>7.3249833999998515E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>8.8837270140136972</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>8.8837712707608318</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>10.204039456</v>
+        <v>10.204039422999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.16031794299999902</v>
+        <v>-0.16031831899999993</v>
       </c>
       <c r="D181" s="5">
-        <v>-17.061345782017987</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-17.061381938155883</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>10.383721575999999</v>
+        <v>10.383721594000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.17968211999999895</v>
+        <v>0.17968217100000139</v>
       </c>
       <c r="D182" s="5">
-        <v>23.302211243289705</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>23.302218593329084</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>10.442814866999999</v>
+        <v>10.442814817</v>
       </c>
       <c r="C183" s="5">
-        <v>5.9093290999999937E-2</v>
+        <v>5.9093222999999639E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>7.0470071223589503</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>7.046998745121269</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>10.318929938</v>
+        <v>10.318929895</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.12388492899999903</v>
+        <v>-0.12388492200000023</v>
       </c>
       <c r="D184" s="5">
-        <v>-13.342726713696107</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-13.342726068048593</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>10.248643754</v>
+        <v>10.248643716</v>
       </c>
       <c r="C185" s="5">
-        <v>-7.0286184000000418E-2</v>
+        <v>-7.0286179000000004E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-7.8742999163043725</v>
+        <v>-7.8742994085542311</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.6196038351032356</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>-3.6196035489323486</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>10.130789718999999</v>
+        <v>10.130789582</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.11785403500000058</v>
+        <v>-0.11785413399999989</v>
       </c>
       <c r="D186" s="5">
-        <v>-12.959205750694736</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-12.959216002697026</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>10.332856399000001</v>
+        <v>10.332856422000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.2020666800000015</v>
+        <v>0.20206684000000052</v>
       </c>
       <c r="D187" s="5">
-        <v>26.743330256652786</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>26.743354209684988</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>10.269269939999999</v>
+        <v>10.269269942999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-6.3586459000001483E-2</v>
+        <v>-6.3586479000001361E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-7.1396933161642639</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-7.1396954710161058</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>10.505317614999999</v>
+        <v>10.505317626</v>
       </c>
       <c r="C189" s="5">
-        <v>0.23604767500000001</v>
+        <v>0.23604768300000067</v>
       </c>
       <c r="D189" s="5">
-        <v>31.351612291113696</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>31.351613481088634</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>10.488622137</v>
+        <v>10.488622154</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.6695477999999042E-2</v>
+        <v>-1.6695472000000322E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.8905072677857793</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.8905065923429665</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>10.517793306</v>
+        <v>10.517793352</v>
       </c>
       <c r="C191" s="5">
-        <v>2.9171168999999608E-2</v>
+        <v>2.9171198000000231E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3889928794099244</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.3889962946425323</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>10.173924169999999</v>
+        <v>10.173924225</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.34386913600000035</v>
+        <v>-0.34386912699999961</v>
       </c>
       <c r="D192" s="5">
-        <v>-32.893224134572193</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-32.893223303170707</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>10.104309954</v>
+        <v>10.104309972999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-6.9614215999999729E-2</v>
+        <v>-6.9614252000000931E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-7.9088358966428629</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-7.9088397927526426</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>10.186781404</v>
+        <v>10.186781420000001</v>
       </c>
       <c r="C194" s="5">
-        <v>8.2471449999999891E-2</v>
+        <v>8.2471447000001419E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>10.246274596468229</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>10.246274186718951</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>10.130131926000001</v>
+        <v>10.1301319</v>
       </c>
       <c r="C195" s="5">
-        <v>-5.6649477999998865E-2</v>
+        <v>-5.6649520000000564E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.472920462762044</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-6.472925106115845</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>10.2182508</v>
+        <v>10.218250782</v>
       </c>
       <c r="C196" s="5">
-        <v>8.8118873999999181E-2</v>
+        <v>8.8118881999999843E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>10.952599064338898</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>10.952600136202872</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>10.164406462000001</v>
+        <v>10.164406451</v>
       </c>
       <c r="C197" s="5">
-        <v>-5.3844337999999325E-2</v>
+        <v>-5.3844331000000523E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-6.1432334699327296</v>
+        <v>-6.1432327047979962</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.82193599486880542</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>-0.82193573446690538</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>10.011683469999999</v>
+        <v>10.011683379000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.15272299200000106</v>
+        <v>-0.15272307199999879</v>
       </c>
       <c r="D198" s="5">
-        <v>-16.612483001534308</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>-16.612491013912589</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>10.207237642000001</v>
+        <v>10.207237652</v>
       </c>
       <c r="C199" s="5">
-        <v>0.19555417200000136</v>
+        <v>0.19555427299999906</v>
       </c>
       <c r="D199" s="5">
-        <v>26.128545185398732</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>26.128560425376346</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>10.369298884000001</v>
+        <v>10.369298893</v>
       </c>
       <c r="C200" s="5">
-        <v>0.16206124200000005</v>
+        <v>0.16206124099999997</v>
       </c>
       <c r="D200" s="5">
-        <v>20.80752881896688</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>20.807528656963935</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>10.091988374</v>
+        <v>10.091988389999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.27731051000000129</v>
+        <v>-0.27731050300000071</v>
       </c>
       <c r="D201" s="5">
-        <v>-27.768241891596158</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-27.768241269707381</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>10.101433370000001</v>
+        <v>10.101433382</v>
       </c>
       <c r="C202" s="5">
-        <v>9.444996000000927E-3</v>
+        <v>9.444992000000596E-3</v>
       </c>
       <c r="D202" s="5">
-        <v>1.1288675476088139</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.1288670652656485</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>10.142467282</v>
+        <v>10.142467306</v>
       </c>
       <c r="C203" s="5">
-        <v>4.1033911999999617E-2</v>
+        <v>4.103392400000061E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>4.9850217444434408</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.9850232289376351</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>10.283677478</v>
+        <v>10.283677501</v>
       </c>
       <c r="C204" s="5">
-        <v>0.1412101959999994</v>
+        <v>0.14121019499999932</v>
       </c>
       <c r="D204" s="5">
-        <v>18.047824107432</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>18.047823923654072</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>10.303579686000001</v>
+        <v>10.303579685000001</v>
       </c>
       <c r="C205" s="5">
-        <v>1.9902208000001309E-2</v>
+        <v>1.99021840000011E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3472643817791905</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>2.3472615157189347</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>10.304778491</v>
+        <v>10.304778498999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1988049999995809E-3</v>
+        <v>1.1988139999985492E-3</v>
       </c>
       <c r="D206" s="5">
-        <v>0.13970745727795997</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>0.13970850681326308</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>10.316755096</v>
+        <v>10.316755079</v>
       </c>
       <c r="C207" s="5">
-        <v>1.1976604999999196E-2</v>
+        <v>1.1976580000000681E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>1.4036354736893575</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.4036325238856451</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>10.315711689</v>
+        <v>10.315711685</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.0434069999991635E-3</v>
+        <v>-1.0433939999998643E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.1212970690542714</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-0.12129555883214627</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>10.376957361000001</v>
+        <v>10.376957359</v>
       </c>
       <c r="C209" s="5">
-        <v>6.1245672000000084E-2</v>
+        <v>6.124567400000025E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>7.3618629317536044</v>
+        <v>7.3618631830105308</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0911294702216976</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.0911295610290148</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>10.386122429</v>
+        <v>10.386122390000001</v>
       </c>
       <c r="C210" s="5">
-        <v>9.1650679999997209E-3</v>
+        <v>9.1650310000002122E-3</v>
       </c>
       <c r="D210" s="5">
-        <v>1.0650197266254935</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.0650154063679862</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>10.384153703999999</v>
+        <v>10.384153698</v>
       </c>
       <c r="C211" s="5">
-        <v>-1.9687250000011147E-3</v>
+        <v>-1.9686920000001606E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>-0.2272271093711975</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>-0.22722330538569313</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>10.560778106000001</v>
+        <v>10.560778110999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.17662440200000162</v>
+        <v>0.17662441299999898</v>
       </c>
       <c r="D212" s="5">
-        <v>22.432782102213199</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>22.432783646707311</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>10.592277892</v>
+        <v>10.592277901999999</v>
       </c>
       <c r="C213" s="5">
-        <v>3.1499785999999474E-2</v>
+        <v>3.1499790999999888E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>3.6385625957169099</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.6385631810268437</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>10.618182524</v>
+        <v>10.618182531</v>
       </c>
       <c r="C214" s="5">
-        <v>2.5904631999999594E-2</v>
+        <v>2.5904629000001123E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>2.9745361969094386</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>2.9745358449373871</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>10.760715846</v>
+        <v>10.760715858999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.14253332200000024</v>
+        <v>0.14253332799999896</v>
       </c>
       <c r="D215" s="5">
-        <v>17.352331343244852</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>17.35233211615266</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>10.790076398</v>
+        <v>10.790076409999999</v>
       </c>
       <c r="C216" s="5">
-        <v>2.9360551999999984E-2</v>
+        <v>2.9360550999999901E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>3.3237777092341769</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>3.3237775902483557</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>10.898930835</v>
+        <v>10.898930833</v>
       </c>
       <c r="C217" s="5">
-        <v>0.10885443699999975</v>
+        <v>0.10885442300000037</v>
       </c>
       <c r="D217" s="5">
-        <v>12.800889019789086</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>12.800887266000839</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>10.823118936</v>
+        <v>10.823118943000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.5811898999999627E-2</v>
+        <v>-7.5811889999998883E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-8.0350343296802578</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-8.0350334134134833</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>10.701411161999999</v>
+        <v>10.701411147</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.12170777400000077</v>
+        <v>-0.12170779600000081</v>
       </c>
       <c r="D219" s="5">
-        <v>-12.690111258272619</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>-12.690113404469772</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>10.716308881</v>
+        <v>10.716308882</v>
       </c>
       <c r="C220" s="5">
-        <v>1.4897719000000365E-2</v>
+        <v>1.4897734999999912E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>1.6834023547478205</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>1.6834041789479448</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>10.690876748999999</v>
+        <v>10.690876750999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.5432132000000607E-2</v>
+        <v>-2.5432131000000524E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.810981255606948</v>
+        <v>-2.810981146258007</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0251583106605917</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.0251583497906021</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>10.662656420999999</v>
+        <v>10.662656401</v>
       </c>
       <c r="C222" s="5">
-        <v>-2.8220327999999739E-2</v>
+        <v>-2.8220349999999783E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.1220119964132209</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-3.1220143944695633</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>10.573287557</v>
+        <v>10.573287543999999</v>
       </c>
       <c r="C223" s="5">
-        <v>-8.9368863999998993E-2</v>
+        <v>-8.936885700000019E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-9.6068459332148688</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-9.6068452322794364</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>10.452793482000001</v>
+        <v>10.452793483000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.12049407499999987</v>
+        <v>-0.12049406099999871</v>
       </c>
       <c r="D224" s="5">
-        <v>-12.849894689129282</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-12.849893303252447</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>10.395914792999999</v>
+        <v>10.395914799</v>
       </c>
       <c r="C225" s="5">
-        <v>-5.6878689000001259E-2</v>
+        <v>-5.6878684000000845E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.337855993826369</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-6.3378554526671849</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>10.225628509</v>
+        <v>10.225628516</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.17028628399999945</v>
+        <v>-0.17028628299999937</v>
       </c>
       <c r="D226" s="5">
-        <v>-17.978520868683233</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-17.978520762969342</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>10.168721267</v>
+        <v>10.168721277</v>
       </c>
       <c r="C227" s="5">
-        <v>-5.6907241999999414E-2</v>
+        <v>-5.6907239000000942E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.4775263413418882</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-6.4775260059479756</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>10.094882661</v>
+        <v>10.094882698999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-7.3838606000000695E-2</v>
+        <v>-7.3838578000000155E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-8.3739034197196425</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-8.373900362110053</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>10.086005554</v>
+        <v>10.086005546000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.8771069999999952E-3</v>
+        <v>-8.8771529999984722E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.0501516783400167</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.0501570898615253</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>9.9391038885</v>
+        <v>9.9391038775999991</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.14690166549999972</v>
+        <v>-0.14690166840000174</v>
       </c>
       <c r="D230" s="5">
-        <v>-16.143578487510968</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-16.143578792916379</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>10.09588683</v>
+        <v>10.095886793</v>
       </c>
       <c r="C231" s="5">
-        <v>0.1567829414999995</v>
+        <v>0.15678291540000089</v>
       </c>
       <c r="D231" s="5">
-        <v>20.661000833429899</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>20.660997114879475</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>9.9139968316000004</v>
+        <v>9.9139968110000005</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.18188999839999909</v>
+        <v>-0.18188998199999951</v>
       </c>
       <c r="D232" s="5">
-        <v>-19.600818968919988</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-19.600817437809127</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>10.007289814</v>
+        <v>10.007289813</v>
       </c>
       <c r="C233" s="5">
-        <v>9.3292982399999502E-2</v>
+        <v>9.3293001999999348E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>11.895447591693564</v>
+        <v>11.895450247567574</v>
       </c>
       <c r="E233" s="5">
-        <v>-6.3941148237813161</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-6.3941148506464485</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>9.7567091603999998</v>
+        <v>9.7567091759999993</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.25058065360000015</v>
+        <v>-0.25058063700000055</v>
       </c>
       <c r="D234" s="5">
-        <v>-26.23631858315867</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-26.236317079417979</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>9.6691101865999993</v>
+        <v>9.6691102017000006</v>
       </c>
       <c r="C235" s="5">
-        <v>-8.7598973800000479E-2</v>
+        <v>-8.7598974299998744E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-10.257574790651059</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-10.257574830739403</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>9.3383246389999996</v>
+        <v>9.3383246618999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.33078554759999967</v>
+        <v>-0.33078553980000081</v>
       </c>
       <c r="D236" s="5">
-        <v>-34.144886815990496</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-34.144886112195081</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>9.2039377791000003</v>
+        <v>9.2039377889999994</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.13438685989999932</v>
+        <v>-0.1343868729000004</v>
       </c>
       <c r="D237" s="5">
-        <v>-15.965721446064297</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-15.965722834277152</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>9.0261358139999999</v>
+        <v>9.0261358142999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.17780196510000046</v>
+        <v>-0.17780197469999948</v>
       </c>
       <c r="D238" s="5">
-        <v>-20.870526039227155</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-20.870527029032083</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8.7649155748999998</v>
+        <v>8.7649155711999995</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.26122023910000003</v>
+        <v>-0.26122024310000036</v>
       </c>
       <c r="D239" s="5">
-        <v>-29.700784329895736</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-29.700784714045248</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8.6919782996000006</v>
+        <v>8.6919783533999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-7.2937275299999271E-2</v>
+        <v>-7.2937217799999843E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.5412142885819566</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-9.5412071114882924</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8.4810566154</v>
+        <v>8.4810565846999992</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.21092168420000057</v>
+        <v>-0.21092176870000046</v>
       </c>
       <c r="D241" s="5">
-        <v>-25.530927020584436</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-25.530935786589069</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>8.3471985118000003</v>
+        <v>8.3471984724000006</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.13385810359999972</v>
+        <v>-0.13385811229999867</v>
       </c>
       <c r="D242" s="5">
-        <v>-17.379207750517534</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-17.379208841423722</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>8.3913612495999992</v>
+        <v>8.3913611639999992</v>
       </c>
       <c r="C243" s="5">
-        <v>4.4162737799998908E-2</v>
+        <v>4.4162691599998638E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>6.5369138401540905</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>6.53690683323771</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8.3111533456999993</v>
+        <v>8.3111532860999997</v>
       </c>
       <c r="C244" s="5">
-        <v>-8.0207903899999877E-2</v>
+        <v>-8.0207877899999502E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-10.885878705888341</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-10.885875465826489</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>8.2203242509999992</v>
+        <v>8.2203242531999994</v>
       </c>
       <c r="C245" s="5">
-        <v>-9.0829094700000113E-2</v>
+        <v>-9.0829032900000328E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-12.354052734670384</v>
+        <v>-12.354044910990414</v>
       </c>
       <c r="E245" s="5">
-        <v>-17.856638472686893</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-17.856638442494564</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>8.2690446288999997</v>
+        <v>8.2690447039000006</v>
       </c>
       <c r="C246" s="5">
-        <v>4.87203779000005E-2</v>
+        <v>4.8720450700001194E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>7.3486647213927281</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>7.3486760604296375</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>8.1741274449999999</v>
+        <v>8.1741275198000007</v>
       </c>
       <c r="C247" s="5">
-        <v>-9.4917183899999813E-2</v>
+        <v>-9.491718409999983E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-12.937160934568336</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-12.937160850097618</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>8.2314101613999995</v>
+        <v>8.2314102183000006</v>
       </c>
       <c r="C248" s="5">
-        <v>5.72827163999996E-2</v>
+        <v>5.7282698499999896E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>8.7411835816780137</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>8.7411806609623</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>8.2068955095000007</v>
+        <v>8.2068955105000008</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.4514651899998796E-2</v>
+        <v>-2.4514707799999869E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.5158585301442336</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-3.515866392478928</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>8.3160039762999993</v>
+        <v>8.3160039445000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.10910846679999864</v>
+        <v>0.10910843399999948</v>
       </c>
       <c r="D250" s="5">
-        <v>17.173502470680635</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>17.173496922561291</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>8.3534552379000004</v>
+        <v>8.3534552298999998</v>
       </c>
       <c r="C251" s="5">
-        <v>3.7451261600001118E-2</v>
+        <v>3.7451285399999534E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>5.540108796869303</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>5.5401124269393698</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8.1840623076999996</v>
+        <v>8.1840624603999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.16939293020000079</v>
+        <v>-0.16939276949999993</v>
       </c>
       <c r="D252" s="5">
-        <v>-21.795214674973373</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-21.795196266281224</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8.1759131279999995</v>
+        <v>8.1759131907999993</v>
       </c>
       <c r="C253" s="5">
-        <v>-8.1491797000001753E-3</v>
+        <v>-8.1492696000005083E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.1883631003229089</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-1.1883761163240747</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>8.2528512487000008</v>
+        <v>8.2528512832000001</v>
       </c>
       <c r="C254" s="5">
-        <v>7.6938120700001278E-2</v>
+        <v>7.6938092400000713E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>11.895594723222281</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>11.895590022632717</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8.1975024675999997</v>
+        <v>8.1975023990999993</v>
       </c>
       <c r="C255" s="5">
-        <v>-5.5348781100001077E-2</v>
+        <v>-5.5348884100000717E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-7.7576275022582353</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-7.7576413791005994</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8.2025527325999992</v>
+        <v>8.2025525117000004</v>
       </c>
       <c r="C256" s="5">
-        <v>5.0502649999994986E-3</v>
+        <v>5.0501126000010998E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>0.74179850065105857</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.74177604598715252</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8.2290386497999997</v>
+        <v>8.2290382528000006</v>
       </c>
       <c r="C257" s="5">
-        <v>2.6485917200000486E-2</v>
+        <v>2.6485741100000126E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>3.9443415591480013</v>
+        <v>3.9443149745770345</v>
       </c>
       <c r="E257" s="5">
-        <v>0.10601040219235802</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.10600554590787237</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8.2868769132000004</v>
+        <v>8.2868763026999996</v>
       </c>
       <c r="C258" s="5">
-        <v>5.7838263400000756E-2</v>
+        <v>5.7838049899999078E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>8.7680727508898002</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>8.7680395632621533</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8.3836569827999998</v>
+        <v>8.3836575346999993</v>
       </c>
       <c r="C259" s="5">
-        <v>9.6780069599999408E-2</v>
+        <v>9.6781231999999662E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>14.950628876103922</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>14.950821305215412</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8.4271138365000002</v>
+        <v>8.4271136628000001</v>
       </c>
       <c r="C260" s="5">
-        <v>4.3456853700000408E-2</v>
+        <v>4.3456128100000768E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>6.4006587061504971</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>6.4005483357434834</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8.4161939909000001</v>
+        <v>8.4161943134000001</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.0919845600000144E-2</v>
+        <v>-1.0919349399999945E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.5439244888017511</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>-1.5438548633709748</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8.4051255582</v>
+        <v>8.4051261411000002</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.106843270000013E-2</v>
+        <v>-1.1068172299999901E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.5667968646360886</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.5667602102047651</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>8.4350568371999994</v>
+        <v>8.4350573685000008</v>
       </c>
       <c r="C263" s="5">
-        <v>2.9931278999999478E-2</v>
+        <v>2.9931227400000537E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>4.3579872664910146</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>4.3579792976160547</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8.6763234783000005</v>
+        <v>8.6763238698999992</v>
       </c>
       <c r="C264" s="5">
-        <v>0.24126664110000107</v>
+        <v>0.24126650139999839</v>
       </c>
       <c r="D264" s="5">
-        <v>40.272541281281924</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>40.272511230189956</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8.6766867025999996</v>
+        <v>8.6766867355000006</v>
       </c>
       <c r="C265" s="5">
-        <v>3.6322429999913197E-4</v>
+        <v>3.6286560000142742E-4</v>
       </c>
       <c r="D265" s="5">
-        <v>5.0248188012003148E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>5.0198552031543997E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>8.6527989547999997</v>
+        <v>8.6527988383000007</v>
       </c>
       <c r="C266" s="5">
-        <v>-2.3887747799999914E-2</v>
+        <v>-2.3887897199999841E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>-3.2541460086772833</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>-3.2541660415932205</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8.6024167678999994</v>
+        <v>8.6024165587999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.0382186900000292E-2</v>
+        <v>-5.0382279500000848E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.7677008255427218</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-6.7677129568595067</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>8.5911991176000004</v>
+        <v>8.5911988341000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-1.1217650299998994E-2</v>
+        <v>-1.121772469999982E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.5536394836380474</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-1.5536497517073977</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>8.5259161016</v>
+        <v>8.5259144315000004</v>
       </c>
       <c r="C269" s="5">
-        <v>-6.5283016000000416E-2</v>
+        <v>-6.528440259999968E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-8.7469814701326634</v>
+        <v>-8.7471598362923295</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6076808535492333</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.6076655567737204</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>8.5038553577999991</v>
+        <v>8.5038533411999992</v>
       </c>
       <c r="C270" s="5">
-        <v>-2.2060743800000893E-2</v>
+        <v>-2.206109030000114E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-3.0611821106561354</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>-3.0612301004769971</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>8.6019714382999997</v>
+        <v>8.6019719331999998</v>
       </c>
       <c r="C271" s="5">
-        <v>9.8116080500000535E-2</v>
+        <v>9.8118592000000504E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>14.75868908590372</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>14.759094881858781</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>8.6256494486000008</v>
+        <v>8.6256487242999995</v>
       </c>
       <c r="C272" s="5">
-        <v>2.3678010300001162E-2</v>
+        <v>2.3676791099999761E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3536207766078574</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.3534452775789703</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>8.6275667764000001</v>
+        <v>8.6275683905000005</v>
       </c>
       <c r="C273" s="5">
-        <v>1.9173277999993132E-3</v>
+        <v>1.9196662000009468E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>0.26706490889556456</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>0.26739104629629473</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>8.6002724947000004</v>
+        <v>8.6002750106000008</v>
       </c>
       <c r="C274" s="5">
-        <v>-2.7294281699999701E-2</v>
+        <v>-2.7293379899999692E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.7309714021461104</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-3.7308495822414023</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>8.6190858544999998</v>
+        <v>8.6190882944999991</v>
       </c>
       <c r="C275" s="5">
-        <v>1.8813359799999319E-2</v>
+        <v>1.8813283899998368E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>2.656851146155903</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>2.6568395115550425</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>8.5677325080000006</v>
+        <v>8.5677333161</v>
       </c>
       <c r="C276" s="5">
-        <v>-5.135334649999912E-2</v>
+        <v>-5.135497839999914E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.9200144725015118</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-6.920225324820195</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>8.4782424226999993</v>
+        <v>8.4782420048000002</v>
       </c>
       <c r="C277" s="5">
-        <v>-8.9490085300001354E-2</v>
+        <v>-8.9491311299999765E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-11.838458110493699</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-11.838610040781539</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>8.4500996193999995</v>
+        <v>8.4500989692000008</v>
       </c>
       <c r="C278" s="5">
-        <v>-2.8142803299999741E-2</v>
+        <v>-2.8143035599999422E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-3.9113742257535722</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-3.9114061136777067</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>8.4039862907000007</v>
+        <v>8.4039860849999997</v>
       </c>
       <c r="C279" s="5">
-        <v>-4.6113328699998846E-2</v>
+        <v>-4.6112884200001147E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-6.3555429279443576</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-6.3554839663477969</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>8.4828475471000004</v>
+        <v>8.4828466660000004</v>
       </c>
       <c r="C280" s="5">
-        <v>7.8861256399999746E-2</v>
+        <v>7.8860581000000707E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>11.86028471069729</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>11.86017814107645</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>8.5203326750000006</v>
+        <v>8.5203283452999994</v>
       </c>
       <c r="C281" s="5">
-        <v>3.7485127900000137E-2</v>
+        <v>3.7481679299999016E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>5.4335138988229614</v>
+        <v>5.4330023881776324</v>
       </c>
       <c r="E281" s="5">
-        <v>-6.5487702828226357E-2</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>-6.5518909964223937E-2</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>8.3101116481999995</v>
+        <v>8.3101074473000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.2102210268000011</v>
+        <v>-0.21022089799999932</v>
       </c>
       <c r="D282" s="5">
-        <v>-25.902478858175616</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-25.90247650699866</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>8.4136257092999998</v>
+        <v>8.4136248781000003</v>
       </c>
       <c r="C283" s="5">
-        <v>0.10351406110000028</v>
+        <v>0.1035174308000002</v>
       </c>
       <c r="D283" s="5">
-        <v>16.015482805084336</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>16.016049042769808</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>8.5284024849000009</v>
+        <v>8.5283981995999998</v>
       </c>
       <c r="C284" s="5">
-        <v>0.1147767756000011</v>
+        <v>0.11477332149999953</v>
       </c>
       <c r="D284" s="5">
-        <v>17.655978661214977</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>17.655408715481812</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>8.6395452969999997</v>
+        <v>8.6395435067000008</v>
       </c>
       <c r="C285" s="5">
-        <v>0.11114281209999888</v>
+        <v>0.11114530710000103</v>
       </c>
       <c r="D285" s="5">
-        <v>16.809556586924359</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>16.809970447408972</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>8.7009412729999998</v>
+        <v>8.7009654061999999</v>
       </c>
       <c r="C286" s="5">
-        <v>6.1395976000000019E-2</v>
+        <v>6.14218994999991E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>8.8689958041659125</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>8.8728901378420275</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>8.8100706065000001</v>
+        <v>8.8100717579999994</v>
       </c>
       <c r="C287" s="5">
-        <v>0.10912933350000031</v>
+        <v>0.1091063517999995</v>
       </c>
       <c r="D287" s="5">
-        <v>16.133581358332492</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>16.129898229410177</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>8.8603188390999996</v>
+        <v>8.8603188190999997</v>
       </c>
       <c r="C288" s="5">
-        <v>5.0248232599999554E-2</v>
+        <v>5.0247061100000323E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>7.0630312984016008</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>7.062860477401367</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>8.9936473932999998</v>
+        <v>8.9936457611999998</v>
       </c>
       <c r="C289" s="5">
-        <v>0.13332855420000023</v>
+        <v>0.13332694210000007</v>
       </c>
       <c r="D289" s="5">
-        <v>19.629441445781247</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>19.62918417294679</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>8.9452457045999996</v>
+        <v>8.9452425791000003</v>
       </c>
       <c r="C290" s="5">
-        <v>-4.8401688700000278E-2</v>
+        <v>-4.8403182099999498E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-6.270346645176228</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-6.2705355263486311</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>8.9944926036999995</v>
+        <v>8.9944888813000006</v>
       </c>
       <c r="C291" s="5">
-        <v>4.9246899099999908E-2</v>
+        <v>4.9246302200000258E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>6.810202585023184</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>6.8101199783105359</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9.0773086554999995</v>
+        <v>9.0773049215999997</v>
       </c>
       <c r="C292" s="5">
-        <v>8.2816051800000068E-2</v>
+        <v>8.2816040299999116E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>11.625960278740743</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>11.625963639388349</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9.2119515409999995</v>
+        <v>9.2119445524000003</v>
       </c>
       <c r="C293" s="5">
-        <v>0.13464288549999992</v>
+        <v>0.13463963080000063</v>
       </c>
       <c r="D293" s="5">
-        <v>19.325840075404656</v>
+        <v>19.32534277305875</v>
       </c>
       <c r="E293" s="5">
-        <v>8.117275373874989</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>8.1172482922153186</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9.3048865340999996</v>
+        <v>9.3048811883999996</v>
       </c>
       <c r="C294" s="5">
-        <v>9.2934993100000085E-2</v>
+        <v>9.293663599999924E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>12.801076110380528</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>12.80132536551859</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9.4231377775999992</v>
+        <v>9.4231359162999997</v>
       </c>
       <c r="C295" s="5">
-        <v>0.1182512434999996</v>
+        <v>0.11825472790000013</v>
       </c>
       <c r="D295" s="5">
-        <v>16.362625979867417</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>16.36315237806205</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9.3329669520999996</v>
+        <v>9.3329576242000005</v>
       </c>
       <c r="C296" s="5">
-        <v>-9.0170825499999552E-2</v>
+        <v>-9.0178292099999169E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-10.89742743525094</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-10.898284882786557</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9.3528661607999997</v>
+        <v>9.3528626153999994</v>
       </c>
       <c r="C297" s="5">
-        <v>1.9899208700000059E-2</v>
+        <v>1.9904991199998889E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>2.5887881829454784</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.5895519222452368</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9.3999308989999992</v>
+        <v>9.3999781906000006</v>
       </c>
       <c r="C298" s="5">
-        <v>4.7064738199999567E-2</v>
+        <v>4.7115575200001203E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>6.2085051618991915</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.2154005905426857</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9.4091976936999995</v>
+        <v>9.4092002514999997</v>
       </c>
       <c r="C299" s="5">
-        <v>9.2667947000002471E-3</v>
+        <v>9.2220608999991072E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>1.1894392551669908</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>1.1836604444583676</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9.4497776307999999</v>
+        <v>9.4497801084000006</v>
       </c>
       <c r="C300" s="5">
-        <v>4.0579937100000407E-2</v>
+        <v>4.0579856900000877E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>5.299896893221967</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>5.2998846940273792</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9.5110056454999992</v>
+        <v>9.5110034013</v>
       </c>
       <c r="C301" s="5">
-        <v>6.1228014699999278E-2</v>
+        <v>6.1223292899999393E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>8.0583187426775957</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>8.0576728010059782</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9.4465911669999993</v>
+        <v>9.4465858162000007</v>
       </c>
       <c r="C302" s="5">
-        <v>-6.4414478499999817E-2</v>
+        <v>-6.4417585099999286E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-7.8311499611254831</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-7.8315154671692255</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9.6828800485999995</v>
+        <v>9.6828722403</v>
       </c>
       <c r="C303" s="5">
-        <v>0.23628888160000017</v>
+        <v>0.23628642409999934</v>
       </c>
       <c r="D303" s="5">
-        <v>34.509568567878389</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>34.509181219204457</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9.6795843210000001</v>
+        <v>9.6795778502999994</v>
       </c>
       <c r="C304" s="5">
-        <v>-3.2957275999994096E-3</v>
+        <v>-3.2943900000006465E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.40767601267805986</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-0.40751119128334956</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9.7076321568000008</v>
+        <v>9.7076237027999994</v>
       </c>
       <c r="C305" s="5">
-        <v>2.8047835800000698E-2</v>
+        <v>2.8045852500000024E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>3.5331077443775172</v>
+        <v>3.5328563183991468</v>
       </c>
       <c r="E305" s="5">
-        <v>5.3808426324634562</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>5.3808308070076194</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9.3942549270000004</v>
+        <v>9.3942439873999994</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.31337722980000038</v>
+        <v>-0.31337971539999998</v>
       </c>
       <c r="D306" s="5">
-        <v>-32.549005796525378</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-32.549243470262468</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>9.2213669114000005</v>
+        <v>9.2213560721000007</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.17288801559999989</v>
+        <v>-0.1728879152999987</v>
       </c>
       <c r="D307" s="5">
-        <v>-19.980554657898551</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-19.9805651780826</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>8.9306749600999993</v>
+        <v>8.9306471201999997</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.29069195130000125</v>
+        <v>-0.29070895190000101</v>
       </c>
       <c r="D308" s="5">
-        <v>-31.912440793141215</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-31.914027392142874</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9.0648168119000001</v>
+        <v>9.0647961661000007</v>
       </c>
       <c r="C309" s="5">
-        <v>0.13414185180000082</v>
+        <v>0.13414904590000098</v>
       </c>
       <c r="D309" s="5">
-        <v>19.590583957464446</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>19.591789094572643</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>8.9994005149999996</v>
+        <v>8.9994652674999998</v>
       </c>
       <c r="C310" s="5">
-        <v>-6.5416296900000503E-2</v>
+        <v>-6.5330898600000964E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-8.3242270395516904</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-8.3138053835916654</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>8.9122461422000008</v>
+        <v>8.9122591749000009</v>
       </c>
       <c r="C311" s="5">
-        <v>-8.7154372799998825E-2</v>
+        <v>-8.7206092599998897E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-11.021904469754107</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-11.028025425956567</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>8.6392727428999994</v>
+        <v>8.6393086625999995</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.27297339930000142</v>
+        <v>-0.27295051230000134</v>
       </c>
       <c r="D312" s="5">
-        <v>-31.153772264402889</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-31.151545428356886</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>8.4322624087999998</v>
+        <v>8.4323106808000006</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.20701033409999958</v>
+        <v>-0.20699798179999895</v>
       </c>
       <c r="D313" s="5">
-        <v>-25.251387004733104</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-25.249981464226934</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>8.3503787640000002</v>
+        <v>8.3504245235999992</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.1883644799999544E-2</v>
+        <v>-8.1886157200001364E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-11.050247765875243</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-11.050508995028462</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>8.1773455586000008</v>
+        <v>8.1772722645000009</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.17303320539999945</v>
+        <v>-0.17315225909999832</v>
       </c>
       <c r="D315" s="5">
-        <v>-22.21889542944977</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-22.232375004512239</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>7.9794163032999998</v>
+        <v>7.9794053285000004</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.19792925530000094</v>
+        <v>-0.19786693600000049</v>
       </c>
       <c r="D316" s="5">
-        <v>-25.474434867011773</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-25.467648810521283</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>7.9096461021</v>
+        <v>7.9096059131000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-6.9770201199999882E-2</v>
+        <v>-6.9799415400000342E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-10.002355076976777</v>
+        <v>-10.006356968301478</v>
       </c>
       <c r="E317" s="5">
-        <v>-18.521365721923733</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-18.521708759491695</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>7.8866154825999999</v>
+        <v>7.8865538506000004</v>
       </c>
       <c r="C318" s="5">
-        <v>-2.3030619500000071E-2</v>
+        <v>-2.3052062499999693E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.4386398826629305</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-3.4418075441621787</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>7.8133340516000001</v>
+        <v>7.8132693154000004</v>
       </c>
       <c r="C319" s="5">
-        <v>-7.3281430999999841E-2</v>
+        <v>-7.3284535200000001E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-10.597696982043093</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-10.598201846619649</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>7.7168000810999997</v>
+        <v>7.7167366493999996</v>
       </c>
       <c r="C320" s="5">
-        <v>-9.6533970500000343E-2</v>
+        <v>-9.6532666000000766E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-13.858926616631051</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-13.858859012045732</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>7.6709198376999996</v>
+        <v>7.6708889675999998</v>
       </c>
       <c r="C321" s="5">
-        <v>-4.5880243400000076E-2</v>
+        <v>-4.5847681799999762E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-6.9058604490947477</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-6.9011732213711818</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>7.5021515612999998</v>
+        <v>7.5022495762999997</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.16876827639999981</v>
+        <v>-0.16863939130000016</v>
       </c>
       <c r="D322" s="5">
-        <v>-23.429642935000128</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-23.413939062861154</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>7.5183064120000003</v>
+        <v>7.5183975186999996</v>
       </c>
       <c r="C323" s="5">
-        <v>1.6154850700000445E-2</v>
+        <v>1.6147942399999948E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.6148595551297005</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.6136935388650251</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>7.6281503609000003</v>
+        <v>7.6282850515999998</v>
       </c>
       <c r="C324" s="5">
-        <v>0.10984394890000004</v>
+        <v>0.1098875329000002</v>
       </c>
       <c r="D324" s="5">
-        <v>19.011979946646097</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>19.019890690183683</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>7.6456121649000002</v>
+        <v>7.6457529532999997</v>
       </c>
       <c r="C325" s="5">
-        <v>1.7461803999999859E-2</v>
+        <v>1.7467901699999899E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>2.7818021824546291</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.7827361055161814</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>7.7629438278</v>
+        <v>7.7631039672000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.11733166289999986</v>
+        <v>0.11735101390000047</v>
       </c>
       <c r="D326" s="5">
-        <v>20.0522090159992</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>20.055399149095599</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>7.7772940318000003</v>
+        <v>7.7771217365999998</v>
       </c>
       <c r="C327" s="5">
-        <v>1.4350204000000311E-2</v>
+        <v>1.4017769399999658E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>2.2409548911269006</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>2.1884790683295074</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>7.7853097167999996</v>
+        <v>7.7852259208000003</v>
       </c>
       <c r="C328" s="5">
-        <v>8.015684999999273E-3</v>
+        <v>8.1041842000004749E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>1.2438175599314594</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.2576570660030928</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>7.8180377151</v>
+        <v>7.8178915402999998</v>
       </c>
       <c r="C329" s="5">
-        <v>3.2727998300000394E-2</v>
+        <v>3.2665619499999465E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>5.1628629850454022</v>
+        <v>5.1528512546670902</v>
       </c>
       <c r="E329" s="5">
-        <v>-1.15818566112178</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-1.1595315089984681</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>7.8806645079999997</v>
+        <v>7.8804978201999996</v>
       </c>
       <c r="C330" s="5">
-        <v>6.2626792899999728E-2</v>
+        <v>6.2606279899999784E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>10.047691720583485</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>10.044450531920734</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>7.8910593785999996</v>
+        <v>7.8908635423</v>
       </c>
       <c r="C331" s="5">
-        <v>1.0394870599999884E-2</v>
+        <v>1.0365722100000418E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5943754064667193</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.5899060608483007</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>7.7978456493000001</v>
+        <v>7.7976683428999998</v>
       </c>
       <c r="C332" s="5">
-        <v>-9.3213729299999493E-2</v>
+        <v>-9.3195199400000206E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-13.289462646572158</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>-13.287298666731374</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>7.9640547571999996</v>
+        <v>7.9640988340999996</v>
       </c>
       <c r="C333" s="5">
-        <v>0.16620910789999943</v>
+        <v>0.16643049119999986</v>
       </c>
       <c r="D333" s="5">
-        <v>28.799813585860392</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>28.843519055765164</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>8.1094960030000003</v>
+        <v>8.1097372476</v>
       </c>
       <c r="C334" s="5">
-        <v>0.14544124580000073</v>
+        <v>0.1456384135000004</v>
       </c>
       <c r="D334" s="5">
-        <v>24.255471169871832</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>24.291580336169673</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>8.1297541218999996</v>
+        <v>8.1299403155000007</v>
       </c>
       <c r="C335" s="5">
-        <v>2.0258118899999289E-2</v>
+        <v>2.0203067900000704E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>3.0392198206184329</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.0307559161322661</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>8.1240663495999996</v>
+        <v>8.1241343402999995</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.6877722999999492E-3</v>
+        <v>-5.8059752000012566E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.83632597140126386</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-0.85361875815948007</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>8.2593691205000006</v>
+        <v>8.2602824879999996</v>
       </c>
       <c r="C337" s="5">
-        <v>0.13530277090000098</v>
+        <v>0.13614814770000017</v>
       </c>
       <c r="D337" s="5">
-        <v>21.921688353149783</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>22.071320216582137</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>8.0803446442000002</v>
+        <v>8.0803297871000002</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.1790244763000004</v>
+        <v>-0.17995270089999948</v>
       </c>
       <c r="D338" s="5">
-        <v>-23.12305628844895</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-23.22669476500576</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>8.0838188085000002</v>
+        <v>8.0834720407000002</v>
       </c>
       <c r="C339" s="5">
-        <v>3.4741643000000266E-3</v>
+        <v>3.1422536000000889E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>0.51716480864030245</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>0.4676516617260873</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>8.0848100332000001</v>
+        <v>8.0846770996000004</v>
       </c>
       <c r="C340" s="5">
-        <v>9.9122469999990415E-4</v>
+        <v>1.2050589000001111E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>0.14724131944665597</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.17903902290778984</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>8.1198356138999994</v>
+        <v>8.1191984520999991</v>
       </c>
       <c r="C341" s="5">
-        <v>3.5025580699999281E-2</v>
+        <v>3.452135249999877E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>5.3244030218645877</v>
+        <v>5.246032485859331</v>
       </c>
       <c r="E341" s="5">
-        <v>3.860276834135723</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>3.8540687120921291</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>7.9708312858000001</v>
+        <v>7.9705692976</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.14900432809999931</v>
+        <v>-0.14862915449999914</v>
       </c>
       <c r="D342" s="5">
-        <v>-19.928759542501972</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-19.884928759515695</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>7.9696834051999996</v>
+        <v>7.9693824535999997</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.1478806000004838E-3</v>
+        <v>-1.1868440000002423E-3</v>
       </c>
       <c r="D343" s="5">
-        <v>-0.17267536742383571</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>-0.178537685421154</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>7.9802454294</v>
+        <v>7.9799780191999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.0562024200000408E-2</v>
+        <v>1.0595565600000079E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.6019736060164824</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>1.6071593211730795</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>7.9544107458999997</v>
+        <v>7.9543952999999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.5834683500000288E-2</v>
+        <v>-2.5582719199999993E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.8163663515400459</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-3.7799238087840026</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>7.9178637177000004</v>
+        <v>7.9185015524000004</v>
       </c>
       <c r="C346" s="5">
-        <v>-3.6547028199999332E-2</v>
+        <v>-3.5893747599999415E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-5.376259571266651</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>-5.2825413956300693</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>7.9430630058</v>
+        <v>7.9439668198</v>
       </c>
       <c r="C347" s="5">
-        <v>2.5199288099999606E-2</v>
+        <v>2.5465267399999547E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>3.8866688524520132</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.9280991467505855</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>7.9319155552999998</v>
+        <v>7.9317344010999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-1.1147450500000211E-2</v>
+        <v>-1.2232418700000025E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.6711648972648541</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-1.8322358926831761</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>7.8638939119</v>
+        <v>7.8653284926999998</v>
       </c>
       <c r="C349" s="5">
-        <v>-6.8021643399999832E-2</v>
+        <v>-6.6405908400000158E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-9.819057830507294</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>-9.5966700008389694</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>7.8006479026999997</v>
+        <v>7.8000600274999998</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.3246009200000231E-2</v>
+        <v>-6.5268465199999959E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-9.2354297970726247</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-9.5157578570692625</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>7.6902014723000001</v>
+        <v>7.6897544682000003</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.11044643039999968</v>
+        <v>-0.11030555929999952</v>
       </c>
       <c r="D351" s="5">
-        <v>-15.727766051380399</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-15.710332984460173</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>7.7833872780000002</v>
+        <v>7.7831346682999998</v>
       </c>
       <c r="C352" s="5">
-        <v>9.3185805700000124E-2</v>
+        <v>9.3380200099999477E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>15.550297501296107</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>15.585900743495751</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>7.7117537600999997</v>
+        <v>7.7106607222000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-7.1633517900000498E-2</v>
+        <v>-7.2473946099999687E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-10.501828078174203</v>
+        <v>-10.619127445138876</v>
       </c>
       <c r="E353" s="5">
-        <v>-5.025740337666706</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>-5.0317495293434096</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>7.7618919813999998</v>
+        <v>7.7616536148000002</v>
       </c>
       <c r="C354" s="5">
-        <v>5.0138221300000119E-2</v>
+        <v>5.0992892600000062E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>8.0869565004151323</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>8.2310714445657638</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>7.8464880530999999</v>
+        <v>7.8462030351000003</v>
       </c>
       <c r="C355" s="5">
-        <v>8.4596071700000053E-2</v>
+        <v>8.4549420300000122E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>13.89185830790729</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>13.88418507071394</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>7.8723012945999997</v>
+        <v>7.8720348963999998</v>
       </c>
       <c r="C356" s="5">
-        <v>2.5813241499999862E-2</v>
+        <v>2.5831861299999481E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>4.0199581194443335</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>4.0230593217082111</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>7.8408229333000001</v>
+        <v>7.8408309337000004</v>
       </c>
       <c r="C357" s="5">
-        <v>-3.1478361299999591E-2</v>
+        <v>-3.1203962699999366E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.6942137229671328</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-4.6543360782270504</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>7.8255950906000002</v>
+        <v>7.8267383051000001</v>
       </c>
       <c r="C358" s="5">
-        <v>-1.5227842699999883E-2</v>
+        <v>-1.4092628600000268E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.3058139221186713</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-2.1356128048022782</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>7.8587455801999999</v>
+        <v>7.8604190265999998</v>
       </c>
       <c r="C359" s="5">
-        <v>3.3150489599999666E-2</v>
+        <v>3.3680721499999677E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>5.2035204702966631</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>5.2879385649179378</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>7.9529409664999999</v>
+        <v>7.9524081212000004</v>
       </c>
       <c r="C360" s="5">
-        <v>9.4195386300000017E-2</v>
+        <v>9.1989094600000598E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>15.370388698449489</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>14.983505080077153</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>7.9719370549999997</v>
+        <v>7.9736369782000001</v>
       </c>
       <c r="C361" s="5">
-        <v>1.8996088499999786E-2</v>
+        <v>2.1228856999999657E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>2.9042296933066369</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.2508391687675386</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>7.9124788856999997</v>
+        <v>7.9109266700000003</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.945816930000003E-2</v>
+        <v>-6.2710308199999787E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-8.5919512604188402</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-9.0399282172628386</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>7.9900898290000004</v>
+        <v>7.9893254062999999</v>
       </c>
       <c r="C363" s="5">
-        <v>7.7610943300000734E-2</v>
+        <v>7.8398736299999605E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>12.42662501817582</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>12.562315524477153</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>7.8721604649000003</v>
+        <v>7.8718217949999998</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.1179293641000001</v>
+        <v>-0.11750361130000009</v>
       </c>
       <c r="D364" s="5">
-        <v>-16.342031500446797</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-16.289155888546315</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>7.7978449310000002</v>
+        <v>7.7965428021000003</v>
       </c>
       <c r="C365" s="5">
-        <v>-7.4315533900000119E-2</v>
+        <v>-7.5278992899999508E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-10.758291371192119</v>
+        <v>-10.890960272628991</v>
       </c>
       <c r="E365" s="5">
-        <v>1.1163630683519665</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.1138096071680925</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>7.8527916252000001</v>
+        <v>7.8528602522000002</v>
       </c>
       <c r="C366" s="5">
-        <v>5.4946694199999868E-2</v>
+        <v>5.6317450099999888E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>8.7911953400470644</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>9.0208634729796557</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>7.8323970922999999</v>
+        <v>7.8323283085000002</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.0394532900000151E-2</v>
+        <v>-2.0531943699999999E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.0723937034438764</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-3.0927709538240866</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>7.7761810633000001</v>
+        <v>7.7760784018000004</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.6216028999999779E-2</v>
+        <v>-5.6249906699999741E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.2808541997954279</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-8.2857190020987233</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>7.3302960734999996</v>
+        <v>7.3303835947999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.44588498980000058</v>
+        <v>-0.44569480700000064</v>
       </c>
       <c r="D369" s="5">
-        <v>-50.766373775487935</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-50.751517712310267</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>7.5302225760999999</v>
+        <v>7.5320288794000003</v>
       </c>
       <c r="C370" s="5">
-        <v>0.19992650260000033</v>
+        <v>0.20164528460000053</v>
       </c>
       <c r="D370" s="5">
-        <v>38.113318978255336</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>38.49155731915608</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>7.5722649385</v>
+        <v>7.5747852378999996</v>
       </c>
       <c r="C371" s="5">
-        <v>4.2042362400000144E-2</v>
+        <v>4.2756358499999259E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>6.9093896712130398</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>7.0286804938885172</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>7.4780510325999998</v>
+        <v>7.4776271918999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-9.4213905900000228E-2</v>
+        <v>-9.7158045999999665E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-13.949878632561596</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-14.351094393627816</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>7.381218337</v>
+        <v>7.3825184325000004</v>
       </c>
       <c r="C373" s="5">
-        <v>-9.6832695599999852E-2</v>
+        <v>-9.5108759399999521E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-14.478456851908472</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-14.239210170012505</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>7.4126830433000004</v>
+        <v>7.4089286803999999</v>
       </c>
       <c r="C374" s="5">
-        <v>3.1464706300000422E-2</v>
+        <v>2.6410247899999462E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>5.2370205764412869</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>4.3783652680709828</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>7.6787651947000004</v>
+        <v>7.6773906423999998</v>
       </c>
       <c r="C375" s="5">
-        <v>0.26608215140000002</v>
+        <v>0.26846196199999994</v>
       </c>
       <c r="D375" s="5">
-        <v>52.683281277186289</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>53.284660995382339</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>7.9654298563000001</v>
+        <v>7.9642258123999996</v>
       </c>
       <c r="C376" s="5">
-        <v>0.2866646615999997</v>
+        <v>0.28683516999999981</v>
       </c>
       <c r="D376" s="5">
-        <v>55.243690505778446</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>55.295586944607457</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>7.9861185057000004</v>
+        <v>7.9848605243000002</v>
       </c>
       <c r="C377" s="5">
-        <v>2.0688649400000259E-2</v>
+        <v>2.0634711900000546E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>3.1616770725194421</v>
+        <v>3.1537999878901601</v>
       </c>
       <c r="E377" s="5">
-        <v>2.4144308634751921</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>2.4154003509001098</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>8.0430022521000009</v>
+        <v>8.0459975014000005</v>
       </c>
       <c r="C378" s="5">
-        <v>5.688374640000049E-2</v>
+        <v>6.1136977100000323E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>8.8903212519323649</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>9.5848976916501414</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>8.0243526242000005</v>
+        <v>8.0240734829000004</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.8649627900000354E-2</v>
+        <v>-2.1924018500000031E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.7472751235151693</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.2212415977980413</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>8.1927194700000001</v>
+        <v>8.1927463201999995</v>
       </c>
       <c r="C380" s="5">
-        <v>0.16836684579999961</v>
+        <v>0.16867283729999905</v>
       </c>
       <c r="D380" s="5">
-        <v>28.29713229891242</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>28.355748776701397</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>8.0168015483000001</v>
+        <v>8.0173438627000007</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.17591792169999998</v>
+        <v>-0.17540245749999883</v>
       </c>
       <c r="D381" s="5">
-        <v>-22.931557067719766</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-22.87200552394021</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>8.0283556233999995</v>
+        <v>8.0307373895000005</v>
       </c>
       <c r="C382" s="5">
-        <v>1.1554075099999395E-2</v>
+        <v>1.3393526799999833E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>1.7432542966373532</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.023205144457374</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>8.0850865104</v>
+        <v>8.0879861478000006</v>
       </c>
       <c r="C383" s="5">
-        <v>5.6730887000000507E-2</v>
+        <v>5.7248758300000091E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>8.817021409217606</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>8.8979469910809961</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>8.2048241421999997</v>
+        <v>8.2051267408000008</v>
       </c>
       <c r="C384" s="5">
-        <v>0.11973763179999963</v>
+        <v>0.11714059300000024</v>
       </c>
       <c r="D384" s="5">
-        <v>19.293085045548075</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>18.833459393730536</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>8.2934325416999997</v>
+        <v>8.2949837230999997</v>
       </c>
       <c r="C385" s="5">
-        <v>8.860839949999999E-2</v>
+        <v>8.9856982299998833E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>13.757613669612056</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>13.962753147586881</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>8.4057530855000007</v>
+        <v>8.3972267559000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.112320543800001</v>
+        <v>0.10224303280000058</v>
       </c>
       <c r="D386" s="5">
-        <v>17.518907780648753</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>15.836149483576079</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>8.1658378741999993</v>
+        <v>8.1634143553000005</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.23991521130000137</v>
+        <v>-0.23381240059999975</v>
       </c>
       <c r="D387" s="5">
-        <v>-29.353688289038693</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>-28.742346175885803</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>8.2558729958000008</v>
+        <v>8.25349164</v>
       </c>
       <c r="C388" s="5">
-        <v>9.0035121600001489E-2</v>
+        <v>9.0077284699999538E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>14.063581231429612</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>14.075005673123897</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>8.2718655776999999</v>
+        <v>8.2708400589999993</v>
       </c>
       <c r="C389" s="5">
-        <v>1.5992581899999081E-2</v>
+        <v>1.7348418999999282E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.3494655122934027</v>
+        <v>2.551704205183758</v>
       </c>
       <c r="E389" s="5">
-        <v>3.5780469798444736</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.5815219793719599</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>8.2344183763000007</v>
+        <v>8.2409951438999993</v>
       </c>
       <c r="C390" s="5">
-        <v>-3.744720139999913E-2</v>
+        <v>-2.984491509999998E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-5.2992261028826482</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-4.2452276365035901</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>8.3252102133000001</v>
+        <v>8.3256285606000002</v>
       </c>
       <c r="C391" s="5">
-        <v>9.0791836999999376E-2</v>
+        <v>8.4633416700000907E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>14.063673071717453</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>13.044250255509283</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>8.4124414767999998</v>
+        <v>8.4133523874999998</v>
       </c>
       <c r="C392" s="5">
-        <v>8.7231263499999656E-2</v>
+        <v>8.772382689999958E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>13.324072035412659</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>13.403008579245412</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>8.5107320904999995</v>
+        <v>8.5120916979000008</v>
       </c>
       <c r="C393" s="5">
-        <v>9.8290613699999696E-2</v>
+        <v>9.8739310400000946E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>14.95777863255503</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>15.028794584249106</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>8.6241763362999997</v>
+        <v>8.6273933942000003</v>
       </c>
       <c r="C394" s="5">
-        <v>0.11344424580000023</v>
+        <v>0.11530169629999953</v>
       </c>
       <c r="D394" s="5">
-        <v>17.221830602549492</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>17.522141598499029</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>8.6977016681000006</v>
+        <v>8.6989217098000005</v>
       </c>
       <c r="C395" s="5">
-        <v>7.352533180000087E-2</v>
+        <v>7.152831560000017E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>10.72420045009903</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>10.415450262408354</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>8.7195291909999995</v>
+        <v>8.7233212206000008</v>
       </c>
       <c r="C396" s="5">
-        <v>2.1827522899998897E-2</v>
+        <v>2.4399510800000357E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>3.0534045978386937</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>3.4182803510613757</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>8.7953524862000005</v>
+        <v>8.7967063314999994</v>
       </c>
       <c r="C397" s="5">
-        <v>7.5823295200001084E-2</v>
+        <v>7.3385110899998551E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>10.948786905963015</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>10.575457918109743</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>8.9007454114000009</v>
+        <v>8.8881327419999998</v>
       </c>
       <c r="C398" s="5">
-        <v>0.10539292520000032</v>
+        <v>9.1426410500000443E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>15.365926818946573</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>13.210122298712324</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>8.9572547307000008</v>
+        <v>8.9497028047999994</v>
       </c>
       <c r="C399" s="5">
-        <v>5.6509319299999916E-2</v>
+        <v>6.1570062799999548E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>7.8903375982341872</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>8.6368041471951429</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>8.9480797192000008</v>
+        <v>8.9413866292000002</v>
       </c>
       <c r="C400" s="5">
-        <v>-9.1750114999999965E-3</v>
+        <v>-8.3161755999991982E-3</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.2222715793962391</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>-1.1093739217520993</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>8.9598291866000004</v>
+        <v>8.9617520713999994</v>
       </c>
       <c r="C401" s="5">
-        <v>1.1749467399999602E-2</v>
+        <v>2.0365442199999251E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>1.5871150447210436</v>
+        <v>2.7676928240431664</v>
       </c>
       <c r="E401" s="5">
-        <v>8.3169099211992901</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>8.3535893267356442</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>8.9340360268999994</v>
+        <v>8.9454927775000002</v>
       </c>
       <c r="C402" s="5">
-        <v>-2.5793159700000956E-2</v>
+        <v>-1.625929389999925E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-3.4003326078903218</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-2.1555640428815304</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>8.9297956947999992</v>
+        <v>8.9317898841000005</v>
       </c>
       <c r="C403" s="5">
-        <v>-4.2403321000001881E-3</v>
+        <v>-1.3702893399999638E-2</v>
       </c>
       <c r="D403" s="5">
-        <v>-0.5680676127887585</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>-1.8227772271874998</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>8.9269086874999992</v>
+        <v>8.9296314095000007</v>
       </c>
       <c r="C404" s="5">
-        <v>-2.8870073000000218E-3</v>
+        <v>-2.1584745999998489E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.38727147454988842</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-0.28960931953834201</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>9.0065163216999995</v>
+        <v>9.0093982387999993</v>
       </c>
       <c r="C405" s="5">
-        <v>7.9607634200000277E-2</v>
+        <v>7.9766829299998676E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>11.24204790336114</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>11.262039882360053</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>9.0190807930000005</v>
+        <v>9.0226799900000003</v>
       </c>
       <c r="C406" s="5">
-        <v>1.2564471300001046E-2</v>
+        <v>1.3281751200000969E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>1.6869552282844147</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.7834673101497778</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>9.2033398203000001</v>
+        <v>9.2024437307000007</v>
       </c>
       <c r="C407" s="5">
-        <v>0.18425902729999954</v>
+        <v>0.17976374070000034</v>
       </c>
       <c r="D407" s="5">
-        <v>27.467118431843218</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>26.710146879654182</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>9.0271180067000003</v>
+        <v>9.0346343801</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.17622181359999978</v>
+        <v>-0.16780935060000068</v>
       </c>
       <c r="D408" s="5">
-        <v>-20.705340018186902</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-19.81577500297016</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>8.9963322368000007</v>
+        <v>8.9970638410999992</v>
       </c>
       <c r="C409" s="5">
-        <v>-3.0785769899999593E-2</v>
+        <v>-3.7570539000000736E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-4.0165424032107211</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-4.8776342975836773</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>9.1019126412000002</v>
+        <v>9.0848426202999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.10558040439999949</v>
+        <v>8.7778779200000656E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>15.028677531397605</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>12.35677722859565</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>9.0534453125999992</v>
+        <v>9.0416796568999995</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.8467328600001025E-2</v>
+        <v>-4.3162963400000365E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-6.206090988750379</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-5.554668852333366</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>9.0394702464000005</v>
+        <v>9.0281629669000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.3975066199998665E-2</v>
+        <v>-1.3516689999999443E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.8366967025370662</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-1.7792410138644521</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>9.0518736491999992</v>
+        <v>9.0549615443999993</v>
       </c>
       <c r="C413" s="5">
-        <v>1.2403402799998631E-2</v>
+        <v>2.6798577499999254E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>1.6590491377668215</v>
+        <v>3.6207291795030905</v>
       </c>
       <c r="E413" s="5">
-        <v>1.0273015331325519</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.0400809156221102</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>9.2350423115000009</v>
+        <v>9.2502694295999994</v>
       </c>
       <c r="C414" s="5">
-        <v>0.18316866230000173</v>
+        <v>0.19530788520000009</v>
       </c>
       <c r="D414" s="5">
-        <v>27.175916501136889</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>29.185350185183665</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>9.2334154073000008</v>
+        <v>9.2379910092999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-1.6269042000001122E-3</v>
+        <v>-1.2278420299999482E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.21119497733312897</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-1.5812526433669483</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>9.2338197621999996</v>
+        <v>9.2389401485999993</v>
       </c>
       <c r="C416" s="5">
-        <v>4.0435489999879337E-4</v>
+        <v>9.4913929999940194E-4</v>
       </c>
       <c r="D416" s="5">
-        <v>5.2563731480881337E-2</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.1233613449673765</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>9.3052090075000002</v>
+        <v>9.3098785355999993</v>
       </c>
       <c r="C417" s="5">
-        <v>7.1389245300000681E-2</v>
+        <v>7.0938386999999992E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>9.6823813374622869</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>9.6130681129219973</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>9.3183726873000001</v>
+        <v>9.3225413823000007</v>
       </c>
       <c r="C418" s="5">
-        <v>1.3163679799999883E-2</v>
+        <v>1.2662846700001396E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>1.7108592589364147</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.6444475972508421</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>9.3081374041</v>
+        <v>9.3046173808999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.0235283200000111E-2</v>
+        <v>-1.7924001400000833E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-1.3101440889021876</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-2.2829404059402258</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>9.3246140188000002</v>
+        <v>9.3363633449000005</v>
       </c>
       <c r="C420" s="5">
-        <v>1.6476614700000169E-2</v>
+        <v>3.1745964000000626E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.1449588756882854</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>4.1719299545017297</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>9.3939285142000006</v>
+        <v>9.3937949348000007</v>
       </c>
       <c r="C421" s="5">
-        <v>6.9314495400000453E-2</v>
+        <v>5.7431589900000191E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>9.2940819927431981</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>7.6365987315684114</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>9.4075305547999992</v>
+        <v>9.3876299838000001</v>
       </c>
       <c r="C422" s="5">
-        <v>1.3602040599998588E-2</v>
+        <v>-6.1649510000005847E-3</v>
       </c>
       <c r="D422" s="5">
-        <v>1.7514575082996142</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-0.78469845827484619</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>9.5510364916999997</v>
+        <v>9.5349683839000008</v>
       </c>
       <c r="C423" s="5">
-        <v>0.14350593690000046</v>
+        <v>0.14733840010000065</v>
       </c>
       <c r="D423" s="5">
-        <v>19.9218727559469</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>20.547866131651247</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>9.6365947039000002</v>
+        <v>9.6195627243999997</v>
       </c>
       <c r="C424" s="5">
-        <v>8.5558212200000483E-2</v>
+        <v>8.4594340499998921E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>11.295363707264094</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>11.181590223214567</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>9.6523639820000007</v>
+        <v>9.6564450442999998</v>
       </c>
       <c r="C425" s="5">
-        <v>1.5769278100000506E-2</v>
+        <v>3.6882319900000127E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9814445063705444</v>
+        <v>4.6991869431811217</v>
       </c>
       <c r="E425" s="5">
-        <v>6.633878863886622</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>6.6425848077950711</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>9.6335670543000003</v>
+        <v>9.6529634583000004</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.879692770000041E-2</v>
+        <v>-3.4815859999994814E-3</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.3120016903399709</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.43179745245806034</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>9.6328358204000004</v>
+        <v>9.6393870620000008</v>
       </c>
       <c r="C427" s="5">
-        <v>-7.3123389999985022E-4</v>
+        <v>-1.3576396299999516E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-9.1047733439975076E-2</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-1.6747438096454847</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>9.6352639989999993</v>
+        <v>9.6424019100000002</v>
       </c>
       <c r="C428" s="5">
-        <v>2.428178599998887E-3</v>
+        <v>3.0148479999994038E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>0.30290741880267813</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.3759624378208537</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>9.6036233454000008</v>
+        <v>9.6099246935</v>
       </c>
       <c r="C429" s="5">
-        <v>-3.1640653599998458E-2</v>
+        <v>-3.2477216500000239E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-3.8702081269208932</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-3.9677602585875493</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>9.6172039839999997</v>
+        <v>9.6215992839000002</v>
       </c>
       <c r="C430" s="5">
-        <v>1.3580638599998807E-2</v>
+        <v>1.1674590400000184E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>1.7101999381145427</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.4675968643761417</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>9.6091009022999998</v>
+        <v>9.6046817641000004</v>
       </c>
       <c r="C431" s="5">
-        <v>-8.1030816999998478E-3</v>
+        <v>-1.6917519799999781E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.0064010203483797</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.0896575270648254</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>9.7244469443000003</v>
+        <v>9.7385891731999994</v>
       </c>
       <c r="C432" s="5">
-        <v>0.11534604200000054</v>
+        <v>0.13390740909999899</v>
       </c>
       <c r="D432" s="5">
-        <v>15.394706974174843</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>18.074682488409955</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>9.6940783682999996</v>
+        <v>9.6939231533000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-3.0368576000000758E-2</v>
+        <v>-4.4666019899999299E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.6837908191449165</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-5.3670611004588586</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>9.6161847376999994</v>
+        <v>9.5932620445999994</v>
       </c>
       <c r="C434" s="5">
-        <v>-7.7893630600000208E-2</v>
+        <v>-0.10066110870000067</v>
       </c>
       <c r="D434" s="5">
-        <v>-9.227298510469673</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-11.773140641246638</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>9.7084012824000006</v>
+        <v>9.6341913170000009</v>
       </c>
       <c r="C435" s="5">
-        <v>9.221654470000118E-2</v>
+        <v>4.0929272400001437E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>12.134448418258881</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>5.2416152242618086</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>9.7330097659000003</v>
+        <v>9.6137201301000008</v>
       </c>
       <c r="C436" s="5">
-        <v>2.4608483499999778E-2</v>
+        <v>-2.0471186900000049E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>3.0844794622434835</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-2.5202281539955518</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>9.7097210323999992</v>
+        <v>9.5524115472000002</v>
       </c>
       <c r="C437" s="5">
-        <v>-2.3288733500001157E-2</v>
+        <v>-6.130858290000063E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.8338220291605154</v>
+        <v>-7.3898475704196054</v>
       </c>
       <c r="E437" s="5">
-        <v>0.59422800991508762</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.0773477881635962</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>9.8372281447999992</v>
+        <v>9.6859792240000004</v>
       </c>
       <c r="C438" s="5">
-        <v>0.12750711240000001</v>
+        <v>0.13356767680000026</v>
       </c>
       <c r="D438" s="5">
-        <v>16.947756308082983</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>18.131603459530066</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>9.8062405084000002</v>
+        <v>9.6568759834000009</v>
       </c>
       <c r="C439" s="5">
-        <v>-3.0987636399999019E-2</v>
+        <v>-2.910324059999958E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.7152376094642059</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-3.5466200058176467</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>9.7740622799000008</v>
+        <v>9.6251878801000004</v>
       </c>
       <c r="C440" s="5">
-        <v>-3.2178228499999406E-2</v>
+        <v>-3.1688103300000492E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>-3.8673891907435309</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>-3.8673891934912996</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>9.8140604400000004</v>
+        <v>9.6686355714999994</v>
       </c>
       <c r="C441" s="5">
-        <v>3.999816009999968E-2</v>
+        <v>4.3447691399999044E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>5.0227812031333308</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>5.5532738354407085</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>9.7255180423999992</v>
+      </c>
+      <c r="C442" s="5">
+        <v>5.688247089999976E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>7.2928131162724341</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>