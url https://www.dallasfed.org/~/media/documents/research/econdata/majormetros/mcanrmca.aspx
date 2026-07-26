--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B7AB830F-E0EC-4476-87CB-E2E74E05B1AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A249EC2B-E388-4DC5-8E0D-0F2A546D7423}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8BB7E096-2215-45B7-A29B-8E739F0BDFB2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{90B6628B-3833-465D-9B4F-F566CF9D4C54}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D877B879-83F9-42AB-96E4-F9D69C1900AB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACCC4174-2259-4E90-84C8-7BDD40EAC5B0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>5.0534890456000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>5.1481841055000004</v>
       </c>
       <c r="C7" s="5">
         <v>9.4695059900000267E-2</v>
       </c>
       <c r="D7" s="5">
         <v>24.954784434113918</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>5.1600279325000002</v>
       </c>
       <c r="C8" s="5">
         <v>1.1843826999999862E-2</v>
       </c>
       <c r="D8" s="5">
         <v>2.7959010892649072</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>5.2699373591000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.1099094265999998</v>
       </c>
       <c r="D9" s="5">
         <v>28.777741836227875</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>5.2815021050000004</v>
       </c>
       <c r="C10" s="5">
         <v>1.1564745900000339E-2</v>
       </c>
       <c r="D10" s="5">
         <v>2.6653874295617275</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>5.3484779831999996</v>
       </c>
       <c r="C11" s="5">
         <v>6.6975878199999173E-2</v>
       </c>
       <c r="D11" s="5">
         <v>16.325000220290576</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>5.3251613236999997</v>
       </c>
       <c r="C12" s="5">
         <v>-2.3316659499999837E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-5.1077639603471887</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>5.3051286202999997</v>
       </c>
       <c r="C13" s="5">
         <v>-2.0032703400000074E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-4.4220343606142904</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>5.2752230653999996</v>
       </c>
       <c r="C14" s="5">
         <v>-2.990555490000002E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-6.5586868490116075</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>5.1131697944000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.16205327099999955</v>
       </c>
       <c r="D15" s="5">
         <v>-31.231012239370457</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>5.0942991056000002</v>
       </c>
       <c r="C16" s="5">
         <v>-1.8870688799999868E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-4.3399267663429386</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>5.0302707437</v>
       </c>
       <c r="C17" s="5">
         <v>-6.4028361900000164E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-14.082220850804283</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>5.0503461502000002</v>
       </c>
       <c r="C18" s="5">
         <v>2.007540650000017E-2</v>
       </c>
       <c r="D18" s="5">
         <v>4.8956357884210933</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>5.0467203909</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6257593000001975E-3</v>
       </c>
       <c r="D19" s="5">
         <v>-0.85811391412431437</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>4.9538175998999998</v>
       </c>
       <c r="C20" s="5">
         <v>-9.2902791000000207E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-19.985403974525042</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>5.0669890255999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.11317142570000005</v>
       </c>
       <c r="D21" s="5">
         <v>31.135242211419879</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>5.0791076806</v>
       </c>
       <c r="C22" s="5">
         <v>1.2118655000000089E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.9080808872745223</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>5.0517343345999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.7373346000000076E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-6.2789819539560199</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>5.0287911355999997</v>
       </c>
       <c r="C24" s="5">
         <v>-2.2943199000000192E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-5.3158822512143322</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>5.0170188256000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.1772309999999564E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-2.7732899687358037</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>4.9820878024999997</v>
       </c>
       <c r="C26" s="5">
         <v>-3.4931023100000402E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-8.0423725944714359</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>5.0126208051000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.0533002600000358E-2</v>
       </c>
       <c r="D27" s="5">
         <v>7.6072920853723636</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>5.0912756240999997</v>
       </c>
       <c r="C28" s="5">
         <v>7.8654818999999598E-2</v>
       </c>
       <c r="D28" s="5">
         <v>20.542745431354035</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>5.1322785597999996</v>
       </c>
       <c r="C29" s="5">
         <v>4.100293569999991E-2</v>
       </c>
       <c r="D29" s="5">
         <v>10.104060378372148</v>
       </c>
       <c r="E29" s="5">
         <v>2.0278792394575529</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>5.1426616954000002</v>
       </c>
       <c r="C30" s="5">
         <v>1.0383135600000593E-2</v>
       </c>
       <c r="D30" s="5">
         <v>2.4549218245804472</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>5.1398928519</v>
       </c>
       <c r="C31" s="5">
         <v>-2.7688435000001732E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-0.6441782468347701</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>5.1405566522999999</v>
       </c>
       <c r="C32" s="5">
         <v>6.6380039999991425E-4</v>
       </c>
       <c r="D32" s="5">
         <v>0.15508621466360228</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>5.0612504029999998</v>
       </c>
       <c r="C33" s="5">
         <v>-7.9306249300000076E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-17.020255050574061</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.9715453050000002</v>
       </c>
       <c r="C34" s="5">
         <v>-8.9705097999999595E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-19.313119548662026</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>5.0561683068000001</v>
       </c>
       <c r="C35" s="5">
         <v>8.462300179999982E-2</v>
       </c>
       <c r="D35" s="5">
         <v>22.450749437286753</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5.3398656275</v>
       </c>
       <c r="C36" s="5">
         <v>0.28369732069999998</v>
       </c>
       <c r="D36" s="5">
         <v>92.533221749052913</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>5.4436646558000001</v>
       </c>
       <c r="C37" s="5">
         <v>0.1037990283000001</v>
       </c>
       <c r="D37" s="5">
         <v>25.98893972847447</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5.5008625305000001</v>
       </c>
       <c r="C38" s="5">
         <v>5.7197874699999929E-2</v>
       </c>
       <c r="D38" s="5">
         <v>13.363471848013187</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5.4098827785000001</v>
       </c>
       <c r="C39" s="5">
         <v>-9.0979751999999969E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-18.137546484374433</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5.3848766987000003</v>
       </c>
       <c r="C40" s="5">
         <v>-2.5006079799999803E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-5.4078924142225704</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5.4289292535999998</v>
       </c>
       <c r="C41" s="5">
         <v>4.4052554899999485E-2</v>
       </c>
       <c r="D41" s="5">
         <v>10.270927134036301</v>
       </c>
       <c r="E41" s="5">
         <v>5.7800972870724276</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5.4349219469000003</v>
       </c>
       <c r="C42" s="5">
         <v>5.9926933000005178E-3</v>
       </c>
       <c r="D42" s="5">
         <v>1.3326848944767766</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5.4214851482000004</v>
       </c>
       <c r="C43" s="5">
         <v>-1.3436798699999919E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-2.9267584898285848</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5.5245929746</v>
       </c>
       <c r="C44" s="5">
         <v>0.1031078263999996</v>
       </c>
       <c r="D44" s="5">
         <v>25.367271235455924</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>5.6558625667999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.13126959219999979</v>
       </c>
       <c r="D45" s="5">
         <v>32.550915890957732</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>5.5584436738000003</v>
       </c>
       <c r="C46" s="5">
         <v>-9.7418892999999507E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-18.819385432392867</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>5.7596174723000004</v>
       </c>
       <c r="C47" s="5">
         <v>0.20117379850000017</v>
       </c>
       <c r="D47" s="5">
         <v>53.209317059305384</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>5.8509410118999998</v>
       </c>
       <c r="C48" s="5">
         <v>9.1323539599999393E-2</v>
       </c>
       <c r="D48" s="5">
         <v>20.777197972715378</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>5.9811060492000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.13016503730000029</v>
       </c>
       <c r="D49" s="5">
         <v>30.217513434772926</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>6.0273233861</v>
       </c>
       <c r="C50" s="5">
         <v>4.621733689999985E-2</v>
       </c>
       <c r="D50" s="5">
         <v>9.6770820236787856</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>6.1099258149000004</v>
       </c>
       <c r="C51" s="5">
         <v>8.260242880000046E-2</v>
       </c>
       <c r="D51" s="5">
         <v>17.743603976908041</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>6.0814315152000002</v>
       </c>
       <c r="C52" s="5">
         <v>-2.849429970000017E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-5.4549929834334048</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6.1248939766000001</v>
       </c>
       <c r="C53" s="5">
         <v>4.3462461399999874E-2</v>
       </c>
       <c r="D53" s="5">
         <v>8.9213610852392211</v>
       </c>
       <c r="E53" s="5">
         <v>12.819557789199344</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>6.1231604586000001</v>
       </c>
       <c r="C54" s="5">
         <v>-1.7335179999999895E-3</v>
       </c>
       <c r="D54" s="5">
         <v>-0.33910570091427727</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>6.0972330909999997</v>
       </c>
       <c r="C55" s="5">
         <v>-2.5927367600000473E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-4.9644939909131436</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>6.1165785118000002</v>
       </c>
       <c r="C56" s="5">
         <v>1.9345420800000568E-2</v>
       </c>
       <c r="D56" s="5">
         <v>3.8745320488600354</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>6.0402902344999996</v>
       </c>
       <c r="C57" s="5">
         <v>-7.6288277300000651E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-13.981666095946576</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>6.0389247338000001</v>
       </c>
       <c r="C58" s="5">
         <v>-1.3655006999995223E-3</v>
       </c>
       <c r="D58" s="5">
         <v>-0.2709414515843056</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>6.0634114471</v>
       </c>
       <c r="C59" s="5">
         <v>2.4486713299999963E-2</v>
       </c>
       <c r="D59" s="5">
         <v>4.9757702816815685</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6.6628701835999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.59945873649999992</v>
       </c>
       <c r="D60" s="5">
         <v>209.97862625235823</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6.6145255348000003</v>
       </c>
       <c r="C61" s="5">
         <v>-4.8344648799999668E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-8.3677929254955323</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6.6602376157999998</v>
       </c>
       <c r="C62" s="5">
         <v>4.5712080999999571E-2</v>
       </c>
       <c r="D62" s="5">
         <v>8.6156275746842592</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>6.6155094345999998</v>
       </c>
       <c r="C63" s="5">
         <v>-4.4728181199999995E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-7.7677435845864835</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>6.6840415655000003</v>
       </c>
       <c r="C64" s="5">
         <v>6.8532130900000432E-2</v>
       </c>
       <c r="D64" s="5">
         <v>13.164493942102219</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>6.6193342069999996</v>
       </c>
       <c r="C65" s="5">
         <v>-6.4707358500000645E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-11.018032511993725</v>
       </c>
       <c r="E65" s="5">
         <v>8.0726332943720447</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>6.7050015809000003</v>
       </c>
       <c r="C66" s="5">
         <v>8.5667373900000676E-2</v>
       </c>
       <c r="D66" s="5">
         <v>16.684966937442436</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>6.7751781951999996</v>
       </c>
       <c r="C67" s="5">
         <v>7.0176614299999329E-2</v>
       </c>
       <c r="D67" s="5">
         <v>13.308385341058248</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>6.8111519316000004</v>
       </c>
       <c r="C68" s="5">
         <v>3.5973736400000789E-2</v>
       </c>
       <c r="D68" s="5">
         <v>6.5609660093124855</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>6.8269042628000003</v>
       </c>
       <c r="C69" s="5">
         <v>1.5752331199999858E-2</v>
       </c>
       <c r="D69" s="5">
         <v>2.8108467423883621</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>6.8235939748999996</v>
       </c>
       <c r="C70" s="5">
         <v>-3.3102879000006524E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-0.58031702720601208</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6.8708272313999998</v>
       </c>
       <c r="C71" s="5">
         <v>4.7233256500000209E-2</v>
       </c>
       <c r="D71" s="5">
         <v>8.6301087292033341</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>6.7597646516000003</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11106257979999956</v>
       </c>
       <c r="D72" s="5">
         <v>-17.762372923510995</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>6.8375540394999996</v>
       </c>
       <c r="C73" s="5">
         <v>7.778938789999934E-2</v>
       </c>
       <c r="D73" s="5">
         <v>14.71767893760958</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>6.8839950014999998</v>
       </c>
       <c r="C74" s="5">
         <v>4.6440962000000141E-2</v>
       </c>
       <c r="D74" s="5">
         <v>8.461921723085176</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>7.1315633093999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.24756830789999995</v>
       </c>
       <c r="D75" s="5">
         <v>52.802460526434871</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>7.2920120223999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.16044871300000008</v>
       </c>
       <c r="D76" s="5">
         <v>30.602535621110817</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>7.3165116839</v>
       </c>
       <c r="C77" s="5">
         <v>2.4499661500000158E-2</v>
       </c>
       <c r="D77" s="5">
         <v>4.1070962955415569</v>
       </c>
       <c r="E77" s="5">
         <v>10.532441105069591</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>7.2819519566000004</v>
       </c>
       <c r="C78" s="5">
         <v>-3.4559727299999565E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-5.5232672014182587</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>7.4610717819000003</v>
       </c>
       <c r="C79" s="5">
         <v>0.17911982529999992</v>
       </c>
       <c r="D79" s="5">
         <v>33.856944668272206</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>7.4111839804999997</v>
       </c>
       <c r="C80" s="5">
         <v>-4.9887801400000598E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-7.7350998477617727</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>7.4150096542000004</v>
       </c>
       <c r="C81" s="5">
         <v>3.8256737000006424E-3</v>
       </c>
       <c r="D81" s="5">
         <v>0.6212050246454659</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>7.5192191818999996</v>
       </c>
       <c r="C82" s="5">
         <v>0.10420952769999925</v>
       </c>
       <c r="D82" s="5">
         <v>18.231250853396986</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>7.6813338630999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.16211468120000028</v>
       </c>
       <c r="D83" s="5">
         <v>29.171519211563357</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>7.3481023109999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.33323155209999999</v>
       </c>
       <c r="D84" s="5">
         <v>-41.269644017813476</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>7.5417809538</v>
       </c>
       <c r="C85" s="5">
         <v>0.19367864280000013</v>
       </c>
       <c r="D85" s="5">
         <v>36.642134855602237</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>7.5995548458000002</v>
       </c>
       <c r="C86" s="5">
         <v>5.777389200000016E-2</v>
       </c>
       <c r="D86" s="5">
         <v>9.5899857100161015</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>7.7498395914999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.15028474569999961</v>
       </c>
       <c r="D87" s="5">
         <v>26.489570417969421</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>7.7978027833999999</v>
       </c>
       <c r="C88" s="5">
         <v>4.7963191900000091E-2</v>
       </c>
       <c r="D88" s="5">
         <v>7.6847995818555059</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>7.9056300962000003</v>
       </c>
       <c r="C89" s="5">
         <v>0.10782731280000046</v>
       </c>
       <c r="D89" s="5">
         <v>17.915504411658677</v>
       </c>
       <c r="E89" s="5">
         <v>8.0519028432136217</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>7.9635951888000003</v>
       </c>
       <c r="C90" s="5">
         <v>5.7965092599999934E-2</v>
       </c>
       <c r="D90" s="5">
         <v>9.1621870263929761</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>8.0616531293999998</v>
       </c>
       <c r="C91" s="5">
         <v>9.8057940599999505E-2</v>
       </c>
       <c r="D91" s="5">
         <v>15.818833419298951</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>8.0113502336</v>
       </c>
       <c r="C92" s="5">
         <v>-5.0302895799999803E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-7.2360300401608901</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>8.2188294806000002</v>
       </c>
       <c r="C93" s="5">
         <v>0.2074792470000002</v>
       </c>
       <c r="D93" s="5">
         <v>35.909877593162619</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>8.2270091354999995</v>
       </c>
       <c r="C94" s="5">
         <v>8.179654899999278E-3</v>
       </c>
       <c r="D94" s="5">
         <v>1.2008392370926435</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>8.1956665949000005</v>
       </c>
       <c r="C95" s="5">
         <v>-3.1342540599998969E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-4.4770694465089189</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>7.9282359674</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26743062750000046</v>
       </c>
       <c r="D96" s="5">
         <v>-32.840505590756244</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>8.1311367372000003</v>
       </c>
       <c r="C97" s="5">
         <v>0.20290076980000027</v>
       </c>
       <c r="D97" s="5">
         <v>35.424226204348528</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>7.9970680008999997</v>
       </c>
       <c r="C98" s="5">
         <v>-0.1340687363000006</v>
       </c>
       <c r="D98" s="5">
         <v>-18.086724228818717</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>7.9611624924999997</v>
       </c>
       <c r="C99" s="5">
         <v>-3.5905508399999952E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-5.2567252847246397</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>7.9030333380000002</v>
       </c>
       <c r="C100" s="5">
         <v>-5.8129154499999558E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-8.4184670727481041</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>7.8881232071999996</v>
       </c>
       <c r="C101" s="5">
         <v>-1.4910130800000587E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-2.2406158616950833</v>
       </c>
       <c r="E101" s="5">
         <v>-0.22144837017376018</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>8.0506895115999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.16256630440000031</v>
       </c>
       <c r="D102" s="5">
         <v>27.735822121339424</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>7.9753789035000002</v>
       </c>
       <c r="C103" s="5">
         <v>-7.5310608099999676E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-10.665549541635411</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>8.1198181686000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.14443926509999994</v>
       </c>
       <c r="D104" s="5">
         <v>24.033713196916963</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>8.1332389260000006</v>
       </c>
       <c r="C105" s="5">
         <v>1.3420757400000483E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.0015376860856193</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>8.1519881504999994</v>
       </c>
       <c r="C106" s="5">
         <v>1.8749224499998718E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.8016559062133961</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>8.1031504486999992</v>
       </c>
       <c r="C107" s="5">
         <v>-4.8837701800000133E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-6.9568613637192245</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>8.3114846517000007</v>
       </c>
       <c r="C108" s="5">
         <v>0.20833420300000149</v>
       </c>
       <c r="D108" s="5">
         <v>35.611480741898816</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>8.3051418928</v>
       </c>
       <c r="C109" s="5">
         <v>-6.342758900000689E-3</v>
       </c>
       <c r="D109" s="5">
         <v>-0.91192437170901641</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>8.3793429040999996</v>
       </c>
       <c r="C110" s="5">
         <v>7.4201011299999564E-2</v>
       </c>
       <c r="D110" s="5">
         <v>11.264053481710356</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>8.3640647305000009</v>
       </c>
       <c r="C111" s="5">
         <v>-1.5278173599998723E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-2.1661681330450211</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>8.4005842254999994</v>
       </c>
       <c r="C112" s="5">
         <v>3.6519494999998514E-2</v>
       </c>
       <c r="D112" s="5">
         <v>5.3671572408337642</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>8.4631300887999998</v>
       </c>
       <c r="C113" s="5">
         <v>6.2545863300000448E-2</v>
       </c>
       <c r="D113" s="5">
         <v>9.3096020253557565</v>
       </c>
       <c r="E113" s="5">
         <v>7.2895271346060442</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>8.5508075612999992</v>
       </c>
       <c r="C114" s="5">
         <v>8.7677472499999354E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>13.165329535556069</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.165329535556092</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>8.6026057850999997</v>
       </c>
       <c r="C115" s="5">
         <v>5.1798223800000542E-2</v>
       </c>
       <c r="D115" s="5">
         <v>7.5163890627730989</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>8.6231969709000005</v>
       </c>
       <c r="C116" s="5">
         <v>2.0591185800000744E-2</v>
       </c>
       <c r="D116" s="5">
         <v>2.9104352172542258</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>8.6635912086999998</v>
       </c>
       <c r="C117" s="5">
         <v>4.0394237799999289E-2</v>
       </c>
       <c r="D117" s="5">
         <v>5.76835425228166</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>8.6908897955000004</v>
       </c>
       <c r="C118" s="5">
         <v>2.7298586800000635E-2</v>
       </c>
       <c r="D118" s="5">
         <v>3.8473674833536808</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>8.8034991809999994</v>
       </c>
       <c r="C119" s="5">
         <v>0.11260938549999899</v>
       </c>
       <c r="D119" s="5">
         <v>16.705956712819848</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>9.0000122891000007</v>
       </c>
       <c r="C120" s="5">
         <v>0.19651310810000133</v>
       </c>
       <c r="D120" s="5">
         <v>30.332669719764716</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>9.0731078017000009</v>
       </c>
       <c r="C121" s="5">
         <v>7.3095512600000134E-2</v>
       </c>
       <c r="D121" s="5">
         <v>10.193409830082345</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>9.1415104006999996</v>
       </c>
       <c r="C122" s="5">
         <v>6.8402598999998787E-2</v>
       </c>
       <c r="D122" s="5">
         <v>9.4315727835432064</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>9.2652072554</v>
       </c>
       <c r="C123" s="5">
         <v>0.12369685470000036</v>
       </c>
       <c r="D123" s="5">
         <v>17.502246673465539</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>9.3889467669000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.12373951150000018</v>
       </c>
       <c r="D124" s="5">
         <v>17.25756129836342</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>9.4401422794999998</v>
       </c>
       <c r="C125" s="5">
         <v>5.119551259999966E-2</v>
       </c>
       <c r="D125" s="5">
         <v>6.7431361763383713</v>
       </c>
       <c r="E125" s="5">
         <v>11.544336202429006</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>9.3584341588999997</v>
       </c>
       <c r="C126" s="5">
         <v>-8.17081206000001E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-9.9060160982373695</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>9.5315150345999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.17308087570000019</v>
       </c>
       <c r="D127" s="5">
         <v>24.596251371379374</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>9.6339262389999991</v>
       </c>
       <c r="C128" s="5">
         <v>0.10241120439999918</v>
       </c>
       <c r="D128" s="5">
         <v>13.68326954387873</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>9.8965763415999994</v>
       </c>
       <c r="C129" s="5">
         <v>0.26265010260000032</v>
       </c>
       <c r="D129" s="5">
         <v>38.095633660533991</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>9.8318380066</v>
       </c>
       <c r="C130" s="5">
         <v>-6.4738334999999481E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-7.5734330089996522</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>9.7907079957000001</v>
       </c>
       <c r="C131" s="5">
         <v>-4.1130010899999903E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-4.9061118101101258</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>9.8042250414000005</v>
       </c>
       <c r="C132" s="5">
         <v>1.3517045700000452E-2</v>
       </c>
       <c r="D132" s="5">
         <v>1.6693573286112873</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>9.8389456276999994</v>
       </c>
       <c r="C133" s="5">
         <v>3.4720586299998857E-2</v>
       </c>
       <c r="D133" s="5">
         <v>4.333426692409903</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>9.9002424884</v>
       </c>
       <c r="C134" s="5">
         <v>6.1296860700000622E-2</v>
       </c>
       <c r="D134" s="5">
         <v>7.7375901156383708</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>9.9639697330000008</v>
       </c>
       <c r="C135" s="5">
         <v>6.3727244600000787E-2</v>
       </c>
       <c r="D135" s="5">
         <v>8.00374426955781</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>9.9687907215999996</v>
       </c>
       <c r="C136" s="5">
         <v>4.8209885999987989E-3</v>
       </c>
       <c r="D136" s="5">
         <v>0.58215816341387061</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>9.9178609880999993</v>
       </c>
       <c r="C137" s="5">
         <v>-5.0929733500000296E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-5.961334827352549</v>
       </c>
       <c r="E137" s="5">
         <v>5.0605032684454709</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>10.182264991</v>
       </c>
       <c r="C138" s="5">
         <v>0.26440400290000099</v>
       </c>
       <c r="D138" s="5">
         <v>37.124968759767675</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>10.456062758</v>
       </c>
       <c r="C139" s="5">
         <v>0.27379776699999958</v>
       </c>
       <c r="D139" s="5">
         <v>37.494533498426506</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>10.240495431999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.21556732600000039</v>
       </c>
       <c r="D140" s="5">
         <v>-22.11865498089508</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>10.225780922</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4714509999999237E-2</v>
       </c>
       <c r="D141" s="5">
         <v>-1.7107114823782688</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>10.260205062000001</v>
       </c>
       <c r="C142" s="5">
         <v>3.4424140000000492E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.1153298381399361</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>10.379547326000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.11934226400000014</v>
       </c>
       <c r="D143" s="5">
         <v>14.886360676738519</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>10.416903427999999</v>
       </c>
       <c r="C144" s="5">
         <v>3.7356101999998614E-2</v>
       </c>
       <c r="D144" s="5">
         <v>4.4053357874760612</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.316850047999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.1000533800000003</v>
       </c>
       <c r="D145" s="5">
         <v>-10.936088699438828</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>10.056737293999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.26011275399999967</v>
       </c>
       <c r="D146" s="5">
         <v>-26.392876457922632</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>10.355933914</v>
       </c>
       <c r="C147" s="5">
         <v>0.29919662000000002</v>
       </c>
       <c r="D147" s="5">
         <v>42.162803214342738</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.352496852</v>
       </c>
       <c r="C148" s="5">
         <v>-3.4370619999997132E-3</v>
       </c>
       <c r="D148" s="5">
         <v>-0.39754539708072301</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.410741128</v>
       </c>
       <c r="C149" s="5">
         <v>5.8244275999999928E-2</v>
       </c>
       <c r="D149" s="5">
         <v>6.9642092000132605</v>
       </c>
       <c r="E149" s="5">
         <v>4.9696213779502063</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.305689011</v>
       </c>
       <c r="C150" s="5">
         <v>-0.10505211699999961</v>
       </c>
       <c r="D150" s="5">
         <v>-11.458958904274263</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.366374993000001</v>
       </c>
       <c r="C151" s="5">
         <v>6.0685982000000749E-2</v>
       </c>
       <c r="D151" s="5">
         <v>7.2997190956012981</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>10.458461333000001</v>
       </c>
       <c r="C152" s="5">
         <v>9.2086339999999822E-2</v>
       </c>
       <c r="D152" s="5">
         <v>11.196357597890106</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.435740540999999</v>
       </c>
       <c r="C153" s="5">
         <v>-2.2720792000001211E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-2.5760499772463641</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>10.469929786</v>
       </c>
       <c r="C154" s="5">
         <v>3.4189245000000312E-2</v>
       </c>
       <c r="D154" s="5">
         <v>4.0030212569812207</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>10.669470317</v>
       </c>
       <c r="C155" s="5">
         <v>0.19954053100000024</v>
       </c>
       <c r="D155" s="5">
         <v>25.426436570697476</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>10.736846591999999</v>
       </c>
       <c r="C156" s="5">
         <v>6.7376274999999097E-2</v>
       </c>
       <c r="D156" s="5">
         <v>7.8466504588581731</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.907213348000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.17036675600000173</v>
       </c>
       <c r="D157" s="5">
         <v>20.793821796085577</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>10.922161129999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.4947781999998355E-2</v>
       </c>
       <c r="D158" s="5">
         <v>1.6569915266384072</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>10.849405998</v>
       </c>
       <c r="C159" s="5">
         <v>-7.2755131999999278E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-7.707037732975353</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>10.937175213</v>
       </c>
       <c r="C160" s="5">
         <v>8.7769214999999789E-2</v>
       </c>
       <c r="D160" s="5">
         <v>10.151521049841673</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>10.916400066</v>
       </c>
       <c r="C161" s="5">
         <v>-2.077514700000016E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-2.2557348141308275</v>
       </c>
       <c r="E161" s="5">
         <v>4.8570887680610353</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>11.027493621</v>
       </c>
       <c r="C162" s="5">
         <v>0.11109355500000007</v>
       </c>
       <c r="D162" s="5">
         <v>12.919374069365851</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>10.763903885</v>
       </c>
       <c r="C163" s="5">
         <v>-0.26358973600000013</v>
       </c>
       <c r="D163" s="5">
         <v>-25.197527902747208</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>10.766388245</v>
       </c>
       <c r="C164" s="5">
         <v>2.4843600000004074E-3</v>
       </c>
       <c r="D164" s="5">
         <v>0.27731754190054581</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>10.833395632</v>
       </c>
       <c r="C165" s="5">
         <v>6.7007387000000307E-2</v>
       </c>
       <c r="D165" s="5">
         <v>7.7295394665513495</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>10.874184624</v>
       </c>
       <c r="C166" s="5">
         <v>4.0788991999999524E-2</v>
       </c>
       <c r="D166" s="5">
         <v>4.6128857893495967</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>10.876306006</v>
       </c>
       <c r="C167" s="5">
         <v>2.1213820000003381E-3</v>
       </c>
       <c r="D167" s="5">
         <v>0.234352428536444</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>10.750494825000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.12581118099999955</v>
       </c>
       <c r="D168" s="5">
         <v>-13.031007793018002</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>10.806064991</v>
       </c>
       <c r="C169" s="5">
         <v>5.5570165999998977E-2</v>
       </c>
       <c r="D169" s="5">
         <v>6.3823179054042445</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>10.694250567999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.11181442300000022</v>
       </c>
       <c r="D170" s="5">
         <v>-11.734016766111409</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>10.643831827</v>
       </c>
       <c r="C171" s="5">
         <v>-5.0418740999999656E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-5.5130602896247609</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>10.627392743</v>
       </c>
       <c r="C172" s="5">
         <v>-1.6439083999999937E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.8377017731616596</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>10.633535545999999</v>
       </c>
       <c r="C173" s="5">
         <v>6.1428029999994749E-3</v>
       </c>
       <c r="D173" s="5">
         <v>0.6958285256005059</v>
       </c>
       <c r="E173" s="5">
         <v>-2.5911886545914031</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>10.533823328</v>
       </c>
       <c r="C174" s="5">
         <v>-9.9712217999998742E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-10.689994597350093</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.689994597350106</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>10.553187004</v>
       </c>
       <c r="C175" s="5">
         <v>1.936367599999933E-2</v>
       </c>
       <c r="D175" s="5">
         <v>2.2283252021570776</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>10.574079707999999</v>
       </c>
       <c r="C176" s="5">
         <v>2.089270399999954E-2</v>
       </c>
       <c r="D176" s="5">
         <v>2.4017432992719856</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>10.419324881</v>
       </c>
       <c r="C177" s="5">
         <v>-0.15475482699999965</v>
       </c>
       <c r="D177" s="5">
         <v>-16.215438714551965</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>10.376690322</v>
       </c>
       <c r="C178" s="5">
         <v>-4.2634558999999683E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-4.8012350070552268</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>10.291107908000001</v>
       </c>
       <c r="C179" s="5">
         <v>-8.5582413999999218E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-9.46024552709045</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>10.364357741999999</v>
       </c>
       <c r="C180" s="5">
         <v>7.3249833999998515E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.8837712707608318</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>10.204039422999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.16031831899999993</v>
       </c>
       <c r="D181" s="5">
         <v>-17.061381938155883</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>10.383721594000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.17968217100000139</v>
       </c>
       <c r="D182" s="5">
         <v>23.302218593329084</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>10.442814817</v>
       </c>
       <c r="C183" s="5">
         <v>5.9093222999999639E-2</v>
       </c>
       <c r="D183" s="5">
         <v>7.046998745121269</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>10.318929895</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12388492200000023</v>
       </c>
       <c r="D184" s="5">
         <v>-13.342726068048593</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>10.248643716</v>
       </c>
       <c r="C185" s="5">
         <v>-7.0286179000000004E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-7.8742994085542311</v>
       </c>
       <c r="E185" s="5">
         <v>-3.6196035489323486</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>10.130789582</v>
       </c>
       <c r="C186" s="5">
         <v>-0.11785413399999989</v>
       </c>
       <c r="D186" s="5">
         <v>-12.959216002697026</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>10.332856422000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.20206684000000052</v>
       </c>
       <c r="D187" s="5">
         <v>26.743354209684988</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>10.269269942999999</v>
       </c>
       <c r="C188" s="5">
         <v>-6.3586479000001361E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-7.1396954710161058</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>10.505317626</v>
       </c>
       <c r="C189" s="5">
         <v>0.23604768300000067</v>
       </c>
       <c r="D189" s="5">
         <v>31.351613481088634</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>10.488622154</v>
       </c>
       <c r="C190" s="5">
         <v>-1.6695472000000322E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.8905065923429665</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>10.517793352</v>
       </c>
       <c r="C191" s="5">
         <v>2.9171198000000231E-2</v>
       </c>
       <c r="D191" s="5">
         <v>3.3889962946425323</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>10.173924225</v>
       </c>
       <c r="C192" s="5">
         <v>-0.34386912699999961</v>
       </c>
       <c r="D192" s="5">
         <v>-32.893223303170707</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>10.104309972999999</v>
       </c>
       <c r="C193" s="5">
         <v>-6.9614252000000931E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-7.9088397927526426</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>10.186781420000001</v>
       </c>
       <c r="C194" s="5">
         <v>8.2471447000001419E-2</v>
       </c>
       <c r="D194" s="5">
         <v>10.246274186718951</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>10.1301319</v>
       </c>
       <c r="C195" s="5">
         <v>-5.6649520000000564E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-6.472925106115845</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>10.218250782</v>
       </c>
       <c r="C196" s="5">
         <v>8.8118881999999843E-2</v>
       </c>
       <c r="D196" s="5">
         <v>10.952600136202872</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>10.164406451</v>
       </c>
       <c r="C197" s="5">
         <v>-5.3844331000000523E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-6.1432327047979962</v>
       </c>
       <c r="E197" s="5">
         <v>-0.82193573446690538</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>10.011683379000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.15272307199999879</v>
       </c>
       <c r="D198" s="5">
         <v>-16.612491013912589</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>10.207237652</v>
       </c>
       <c r="C199" s="5">
         <v>0.19555427299999906</v>
       </c>
       <c r="D199" s="5">
         <v>26.128560425376346</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>10.369298893</v>
       </c>
       <c r="C200" s="5">
         <v>0.16206124099999997</v>
       </c>
       <c r="D200" s="5">
         <v>20.807528656963935</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>10.091988389999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.27731050300000071</v>
       </c>
       <c r="D201" s="5">
         <v>-27.768241269707381</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>10.101433382</v>
       </c>
       <c r="C202" s="5">
         <v>9.444992000000596E-3</v>
       </c>
       <c r="D202" s="5">
         <v>1.1288670652656485</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>10.142467306</v>
       </c>
       <c r="C203" s="5">
         <v>4.103392400000061E-2</v>
       </c>
       <c r="D203" s="5">
         <v>4.9850232289376351</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>10.283677501</v>
       </c>
       <c r="C204" s="5">
         <v>0.14121019499999932</v>
       </c>
       <c r="D204" s="5">
         <v>18.047823923654072</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>10.303579685000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.99021840000011E-2</v>
       </c>
       <c r="D205" s="5">
         <v>2.3472615157189347</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>10.304778498999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.1988139999985492E-3</v>
       </c>
       <c r="D206" s="5">
         <v>0.13970850681326308</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>10.316755079</v>
       </c>
       <c r="C207" s="5">
         <v>1.1976580000000681E-2</v>
       </c>
       <c r="D207" s="5">
         <v>1.4036325238856451</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>10.315711685</v>
       </c>
       <c r="C208" s="5">
         <v>-1.0433939999998643E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-0.12129555883214627</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>10.376957359</v>
       </c>
       <c r="C209" s="5">
         <v>6.124567400000025E-2</v>
       </c>
       <c r="D209" s="5">
         <v>7.3618631830105308</v>
       </c>
       <c r="E209" s="5">
         <v>2.0911295610290148</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>10.386122390000001</v>
       </c>
       <c r="C210" s="5">
         <v>9.1650310000002122E-3</v>
       </c>
       <c r="D210" s="5">
         <v>1.0650154063679862</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>10.384153698</v>
       </c>
       <c r="C211" s="5">
         <v>-1.9686920000001606E-3</v>
       </c>
       <c r="D211" s="5">
         <v>-0.22722330538569313</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>10.560778110999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.17662441299999898</v>
       </c>
       <c r="D212" s="5">
         <v>22.432783646707311</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>10.592277901999999</v>
       </c>
       <c r="C213" s="5">
         <v>3.1499790999999888E-2</v>
       </c>
       <c r="D213" s="5">
         <v>3.6385631810268437</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>10.618182531</v>
       </c>
       <c r="C214" s="5">
         <v>2.5904629000001123E-2</v>
       </c>
       <c r="D214" s="5">
         <v>2.9745358449373871</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>10.760715858999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.14253332799999896</v>
       </c>
       <c r="D215" s="5">
         <v>17.35233211615266</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>10.790076409999999</v>
       </c>
       <c r="C216" s="5">
         <v>2.9360550999999901E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.3237775902483557</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>10.898930833</v>
       </c>
       <c r="C217" s="5">
         <v>0.10885442300000037</v>
       </c>
       <c r="D217" s="5">
         <v>12.800887266000839</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>10.823118943000001</v>
       </c>
       <c r="C218" s="5">
         <v>-7.5811889999998883E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-8.0350334134134833</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>10.701411147</v>
       </c>
       <c r="C219" s="5">
         <v>-0.12170779600000081</v>
       </c>
       <c r="D219" s="5">
         <v>-12.690113404469772</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>10.716308882</v>
       </c>
       <c r="C220" s="5">
         <v>1.4897734999999912E-2</v>
       </c>
       <c r="D220" s="5">
         <v>1.6834041789479448</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>10.690876750999999</v>
       </c>
       <c r="C221" s="5">
         <v>-2.5432131000000524E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.810981146258007</v>
       </c>
       <c r="E221" s="5">
         <v>3.0251583497906021</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>10.662656401</v>
       </c>
       <c r="C222" s="5">
         <v>-2.8220349999999783E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-3.1220143944695633</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>10.573287543999999</v>
       </c>
       <c r="C223" s="5">
         <v>-8.936885700000019E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-9.6068452322794364</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>10.452793483000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.12049406099999871</v>
       </c>
       <c r="D224" s="5">
         <v>-12.849893303252447</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>10.395914799</v>
       </c>
       <c r="C225" s="5">
         <v>-5.6878684000000845E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-6.3378554526671849</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>10.225628516</v>
       </c>
       <c r="C226" s="5">
         <v>-0.17028628299999937</v>
       </c>
       <c r="D226" s="5">
         <v>-17.978520762969342</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>10.168721277</v>
       </c>
       <c r="C227" s="5">
         <v>-5.6907239000000942E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-6.4775260059479756</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>10.094882698999999</v>
       </c>
       <c r="C228" s="5">
         <v>-7.3838578000000155E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-8.373900362110053</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>10.086005546000001</v>
       </c>
       <c r="C229" s="5">
         <v>-8.8771529999984722E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-1.0501570898615253</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>9.9391038775999991</v>
       </c>
       <c r="C230" s="5">
         <v>-0.14690166840000174</v>
       </c>
       <c r="D230" s="5">
         <v>-16.143578792916379</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>10.095886793</v>
       </c>
       <c r="C231" s="5">
         <v>0.15678291540000089</v>
       </c>
       <c r="D231" s="5">
         <v>20.660997114879475</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>9.9139968110000005</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18188998199999951</v>
       </c>
       <c r="D232" s="5">
         <v>-19.600817437809127</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>10.007289813</v>
       </c>
       <c r="C233" s="5">
         <v>9.3293001999999348E-2</v>
       </c>
       <c r="D233" s="5">
         <v>11.895450247567574</v>
       </c>
       <c r="E233" s="5">
         <v>-6.3941148506464485</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>9.7567091759999993</v>
       </c>
       <c r="C234" s="5">
         <v>-0.25058063700000055</v>
       </c>
       <c r="D234" s="5">
         <v>-26.236317079417979</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>9.6691102017000006</v>
       </c>
       <c r="C235" s="5">
         <v>-8.7598974299998744E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-10.257574830739403</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>9.3383246618999998</v>
       </c>
       <c r="C236" s="5">
         <v>-0.33078553980000081</v>
       </c>
       <c r="D236" s="5">
         <v>-34.144886112195081</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>9.2039377889999994</v>
       </c>
       <c r="C237" s="5">
         <v>-0.1343868729000004</v>
       </c>
       <c r="D237" s="5">
         <v>-15.965722834277152</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>9.0261358142999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.17780197469999948</v>
       </c>
       <c r="D238" s="5">
         <v>-20.870527029032083</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>8.7649155711999995</v>
       </c>
       <c r="C239" s="5">
         <v>-0.26122024310000036</v>
       </c>
       <c r="D239" s="5">
         <v>-29.700784714045248</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>8.6919783533999997</v>
       </c>
       <c r="C240" s="5">
         <v>-7.2937217799999843E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-9.5412071114882924</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>8.4810565846999992</v>
       </c>
       <c r="C241" s="5">
         <v>-0.21092176870000046</v>
       </c>
       <c r="D241" s="5">
         <v>-25.530935786589069</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>8.3471984724000006</v>
       </c>
       <c r="C242" s="5">
         <v>-0.13385811229999867</v>
       </c>
       <c r="D242" s="5">
         <v>-17.379208841423722</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>8.3913611639999992</v>
       </c>
       <c r="C243" s="5">
         <v>4.4162691599998638E-2</v>
       </c>
       <c r="D243" s="5">
         <v>6.53690683323771</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>8.3111532860999997</v>
       </c>
       <c r="C244" s="5">
         <v>-8.0207877899999502E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-10.885875465826489</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>8.2203242531999994</v>
       </c>
       <c r="C245" s="5">
         <v>-9.0829032900000328E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-12.354044910990414</v>
       </c>
       <c r="E245" s="5">
         <v>-17.856638442494564</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>8.2690447039000006</v>
       </c>
       <c r="C246" s="5">
         <v>4.8720450700001194E-2</v>
       </c>
       <c r="D246" s="5">
         <v>7.3486760604296375</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>8.1741275198000007</v>
       </c>
       <c r="C247" s="5">
         <v>-9.491718409999983E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-12.937160850097618</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>8.2314102183000006</v>
       </c>
       <c r="C248" s="5">
         <v>5.7282698499999896E-2</v>
       </c>
       <c r="D248" s="5">
         <v>8.7411806609623</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>8.2068955105000008</v>
       </c>
       <c r="C249" s="5">
         <v>-2.4514707799999869E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-3.515866392478928</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>8.3160039445000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.10910843399999948</v>
       </c>
       <c r="D250" s="5">
         <v>17.173496922561291</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>8.3534552298999998</v>
       </c>
       <c r="C251" s="5">
         <v>3.7451285399999534E-2</v>
       </c>
       <c r="D251" s="5">
         <v>5.5401124269393698</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>8.1840624603999998</v>
       </c>
       <c r="C252" s="5">
         <v>-0.16939276949999993</v>
       </c>
       <c r="D252" s="5">
         <v>-21.795196266281224</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>8.1759131907999993</v>
       </c>
       <c r="C253" s="5">
         <v>-8.1492696000005083E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-1.1883761163240747</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>8.2528512832000001</v>
       </c>
       <c r="C254" s="5">
         <v>7.6938092400000713E-2</v>
       </c>
       <c r="D254" s="5">
         <v>11.895590022632717</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>8.1975023990999993</v>
       </c>
       <c r="C255" s="5">
         <v>-5.5348884100000717E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-7.7576413791005994</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>8.2025525117000004</v>
       </c>
       <c r="C256" s="5">
         <v>5.0501126000010998E-3</v>
       </c>
       <c r="D256" s="5">
         <v>0.74177604598715252</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>8.2290382528000006</v>
       </c>
       <c r="C257" s="5">
         <v>2.6485741100000126E-2</v>
       </c>
       <c r="D257" s="5">
         <v>3.9443149745770345</v>
       </c>
       <c r="E257" s="5">
         <v>0.10600554590787237</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>8.2868763026999996</v>
       </c>
       <c r="C258" s="5">
         <v>5.7838049899999078E-2</v>
       </c>
       <c r="D258" s="5">
         <v>8.7680395632621533</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>8.3836575346999993</v>
       </c>
       <c r="C259" s="5">
         <v>9.6781231999999662E-2</v>
       </c>
       <c r="D259" s="5">
         <v>14.950821305215412</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>8.4271136628000001</v>
       </c>
       <c r="C260" s="5">
         <v>4.3456128100000768E-2</v>
       </c>
       <c r="D260" s="5">
         <v>6.4005483357434834</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>8.4161943134000001</v>
       </c>
       <c r="C261" s="5">
         <v>-1.0919349399999945E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.5438548633709748</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>8.4051261411000002</v>
       </c>
       <c r="C262" s="5">
         <v>-1.1068172299999901E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-1.5667602102047651</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>8.4350573685000008</v>
       </c>
       <c r="C263" s="5">
         <v>2.9931227400000537E-2</v>
       </c>
       <c r="D263" s="5">
         <v>4.3579792976160547</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>8.6763238698999992</v>
       </c>
       <c r="C264" s="5">
         <v>0.24126650139999839</v>
       </c>
       <c r="D264" s="5">
         <v>40.272511230189956</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>8.6766867355000006</v>
       </c>
       <c r="C265" s="5">
         <v>3.6286560000142742E-4</v>
       </c>
       <c r="D265" s="5">
         <v>5.0198552031543997E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>8.6527988383000007</v>
       </c>
       <c r="C266" s="5">
         <v>-2.3887897199999841E-2</v>
       </c>
       <c r="D266" s="5">
         <v>-3.2541660415932205</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>8.6024165587999999</v>
       </c>
       <c r="C267" s="5">
         <v>-5.0382279500000848E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-6.7677129568595067</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>8.5911988341000001</v>
       </c>
       <c r="C268" s="5">
         <v>-1.121772469999982E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-1.5536497517073977</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>8.5259144315000004</v>
       </c>
       <c r="C269" s="5">
         <v>-6.528440259999968E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-8.7471598362923295</v>
       </c>
       <c r="E269" s="5">
         <v>3.6076655567737204</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>8.5038533411999992</v>
       </c>
       <c r="C270" s="5">
         <v>-2.206109030000114E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-3.0612301004769971</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>8.6019719331999998</v>
       </c>
       <c r="C271" s="5">
         <v>9.8118592000000504E-2</v>
       </c>
       <c r="D271" s="5">
         <v>14.759094881858781</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>8.6256487242999995</v>
       </c>
       <c r="C272" s="5">
         <v>2.3676791099999761E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.3534452775789703</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>8.6275683905000005</v>
       </c>
       <c r="C273" s="5">
         <v>1.9196662000009468E-3</v>
       </c>
       <c r="D273" s="5">
         <v>0.26739104629629473</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>8.6002750106000008</v>
       </c>
       <c r="C274" s="5">
         <v>-2.7293379899999692E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.7308495822414023</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>8.6190882944999991</v>
       </c>
       <c r="C275" s="5">
         <v>1.8813283899998368E-2</v>
       </c>
       <c r="D275" s="5">
         <v>2.6568395115550425</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>8.5677333161</v>
       </c>
       <c r="C276" s="5">
         <v>-5.135497839999914E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.920225324820195</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>8.4782420048000002</v>
       </c>
       <c r="C277" s="5">
         <v>-8.9491311299999765E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-11.838610040781539</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>8.4500989692000008</v>
       </c>
       <c r="C278" s="5">
         <v>-2.8143035599999422E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-3.9114061136777067</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>8.4039860849999997</v>
       </c>
       <c r="C279" s="5">
         <v>-4.6112884200001147E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-6.3554839663477969</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>8.4828466660000004</v>
       </c>
       <c r="C280" s="5">
         <v>7.8860581000000707E-2</v>
       </c>
       <c r="D280" s="5">
         <v>11.86017814107645</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>8.5203283452999994</v>
       </c>
       <c r="C281" s="5">
         <v>3.7481679299999016E-2</v>
       </c>
       <c r="D281" s="5">
         <v>5.4330023881776324</v>
       </c>
       <c r="E281" s="5">
         <v>-6.5518909964223937E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>8.3101074473000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.21022089799999932</v>
       </c>
       <c r="D282" s="5">
         <v>-25.90247650699866</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>8.4136248781000003</v>
       </c>
       <c r="C283" s="5">
         <v>0.1035174308000002</v>
       </c>
       <c r="D283" s="5">
         <v>16.016049042769808</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>8.5283981995999998</v>
       </c>
       <c r="C284" s="5">
         <v>0.11477332149999953</v>
       </c>
       <c r="D284" s="5">
         <v>17.655408715481812</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>8.6395435067000008</v>
       </c>
       <c r="C285" s="5">
         <v>0.11114530710000103</v>
       </c>
       <c r="D285" s="5">
         <v>16.809970447408972</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>8.7009654061999999</v>
       </c>
       <c r="C286" s="5">
         <v>6.14218994999991E-2</v>
       </c>
       <c r="D286" s="5">
         <v>8.8728901378420275</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>8.8100717579999994</v>
       </c>
       <c r="C287" s="5">
         <v>0.1091063517999995</v>
       </c>
       <c r="D287" s="5">
         <v>16.129898229410177</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>8.8603188190999997</v>
       </c>
       <c r="C288" s="5">
         <v>5.0247061100000323E-2</v>
       </c>
       <c r="D288" s="5">
         <v>7.062860477401367</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>8.9936457611999998</v>
       </c>
       <c r="C289" s="5">
         <v>0.13332694210000007</v>
       </c>
       <c r="D289" s="5">
         <v>19.62918417294679</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>8.9452425791000003</v>
       </c>
       <c r="C290" s="5">
         <v>-4.8403182099999498E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-6.2705355263486311</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>8.9944888813000006</v>
       </c>
       <c r="C291" s="5">
         <v>4.9246302200000258E-2</v>
       </c>
       <c r="D291" s="5">
         <v>6.8101199783105359</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9.0773049215999997</v>
       </c>
       <c r="C292" s="5">
         <v>8.2816040299999116E-2</v>
       </c>
       <c r="D292" s="5">
         <v>11.625963639388349</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9.2119445524000003</v>
       </c>
       <c r="C293" s="5">
         <v>0.13463963080000063</v>
       </c>
       <c r="D293" s="5">
         <v>19.32534277305875</v>
       </c>
       <c r="E293" s="5">
         <v>8.1172482922153186</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>9.3048811883999996</v>
       </c>
       <c r="C294" s="5">
         <v>9.293663599999924E-2</v>
       </c>
       <c r="D294" s="5">
         <v>12.80132536551859</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>9.4231359162999997</v>
       </c>
       <c r="C295" s="5">
         <v>0.11825472790000013</v>
       </c>
       <c r="D295" s="5">
         <v>16.36315237806205</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>9.3329576242000005</v>
       </c>
       <c r="C296" s="5">
         <v>-9.0178292099999169E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-10.898284882786557</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>9.3528626153999994</v>
       </c>
       <c r="C297" s="5">
         <v>1.9904991199998889E-2</v>
       </c>
       <c r="D297" s="5">
         <v>2.5895519222452368</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>9.3999781906000006</v>
       </c>
       <c r="C298" s="5">
         <v>4.7115575200001203E-2</v>
       </c>
       <c r="D298" s="5">
         <v>6.2154005905426857</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>9.4092002514999997</v>
       </c>
       <c r="C299" s="5">
         <v>9.2220608999991072E-3</v>
       </c>
       <c r="D299" s="5">
         <v>1.1836604444583676</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>9.4497801084000006</v>
       </c>
       <c r="C300" s="5">
         <v>4.0579856900000877E-2</v>
       </c>
       <c r="D300" s="5">
         <v>5.2998846940273792</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>9.5110034013</v>
       </c>
       <c r="C301" s="5">
         <v>6.1223292899999393E-2</v>
       </c>
       <c r="D301" s="5">
         <v>8.0576728010059782</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>9.4465858162000007</v>
       </c>
       <c r="C302" s="5">
         <v>-6.4417585099999286E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-7.8315154671692255</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>9.6828722403</v>
       </c>
       <c r="C303" s="5">
         <v>0.23628642409999934</v>
       </c>
       <c r="D303" s="5">
         <v>34.509181219204457</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>9.6795778502999994</v>
       </c>
       <c r="C304" s="5">
         <v>-3.2943900000006465E-3</v>
       </c>
       <c r="D304" s="5">
         <v>-0.40751119128334956</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>9.7076237027999994</v>
       </c>
       <c r="C305" s="5">
         <v>2.8045852500000024E-2</v>
       </c>
       <c r="D305" s="5">
         <v>3.5328563183991468</v>
       </c>
       <c r="E305" s="5">
         <v>5.3808308070076194</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>9.3942439873999994</v>
       </c>
       <c r="C306" s="5">
         <v>-0.31337971539999998</v>
       </c>
       <c r="D306" s="5">
         <v>-32.549243470262468</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9.2213560721000007</v>
       </c>
       <c r="C307" s="5">
         <v>-0.1728879152999987</v>
       </c>
       <c r="D307" s="5">
         <v>-19.9805651780826</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>8.9306471201999997</v>
       </c>
       <c r="C308" s="5">
         <v>-0.29070895190000101</v>
       </c>
       <c r="D308" s="5">
         <v>-31.914027392142874</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>9.0647961661000007</v>
       </c>
       <c r="C309" s="5">
         <v>0.13414904590000098</v>
       </c>
       <c r="D309" s="5">
         <v>19.591789094572643</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>8.9994652674999998</v>
       </c>
       <c r="C310" s="5">
         <v>-6.5330898600000964E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-8.3138053835916654</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>8.9122591749000009</v>
       </c>
       <c r="C311" s="5">
         <v>-8.7206092599998897E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-11.028025425956567</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>8.6393086625999995</v>
       </c>
       <c r="C312" s="5">
         <v>-0.27295051230000134</v>
       </c>
       <c r="D312" s="5">
         <v>-31.151545428356886</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>8.4323106808000006</v>
       </c>
       <c r="C313" s="5">
         <v>-0.20699798179999895</v>
       </c>
       <c r="D313" s="5">
         <v>-25.249981464226934</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>8.3504245235999992</v>
       </c>
       <c r="C314" s="5">
         <v>-8.1886157200001364E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-11.050508995028462</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>8.1772722645000009</v>
       </c>
       <c r="C315" s="5">
         <v>-0.17315225909999832</v>
       </c>
       <c r="D315" s="5">
         <v>-22.232375004512239</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>7.9794053285000004</v>
       </c>
       <c r="C316" s="5">
         <v>-0.19786693600000049</v>
       </c>
       <c r="D316" s="5">
         <v>-25.467648810521283</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>7.9096059131000001</v>
       </c>
       <c r="C317" s="5">
         <v>-6.9799415400000342E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-10.006356968301478</v>
       </c>
       <c r="E317" s="5">
         <v>-18.521708759491695</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>7.8865538506000004</v>
       </c>
       <c r="C318" s="5">
         <v>-2.3052062499999693E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-3.4418075441621787</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>7.8132693154000004</v>
       </c>
       <c r="C319" s="5">
         <v>-7.3284535200000001E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-10.598201846619649</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>7.7167366493999996</v>
       </c>
       <c r="C320" s="5">
         <v>-9.6532666000000766E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-13.858859012045732</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>7.6708889675999998</v>
       </c>
       <c r="C321" s="5">
         <v>-4.5847681799999762E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-6.9011732213711818</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>7.5022495762999997</v>
       </c>
       <c r="C322" s="5">
         <v>-0.16863939130000016</v>
       </c>
       <c r="D322" s="5">
         <v>-23.413939062861154</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>7.5183975186999996</v>
       </c>
       <c r="C323" s="5">
         <v>1.6147942399999948E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.6136935388650251</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>7.6282850515999998</v>
       </c>
       <c r="C324" s="5">
         <v>0.1098875329000002</v>
       </c>
       <c r="D324" s="5">
         <v>19.019890690183683</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>7.6457529532999997</v>
       </c>
       <c r="C325" s="5">
         <v>1.7467901699999899E-2</v>
       </c>
       <c r="D325" s="5">
         <v>2.7827361055161814</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>7.7631039672000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.11735101390000047</v>
       </c>
       <c r="D326" s="5">
         <v>20.055399149095599</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>7.7771217365999998</v>
       </c>
       <c r="C327" s="5">
         <v>1.4017769399999658E-2</v>
       </c>
       <c r="D327" s="5">
         <v>2.1884790683295074</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>7.7852259208000003</v>
       </c>
       <c r="C328" s="5">
         <v>8.1041842000004749E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.2576570660030928</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>7.8178915402999998</v>
       </c>
       <c r="C329" s="5">
         <v>3.2665619499999465E-2</v>
       </c>
       <c r="D329" s="5">
         <v>5.1528512546670902</v>
       </c>
       <c r="E329" s="5">
         <v>-1.1595315089984681</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>7.8804978201999996</v>
       </c>
       <c r="C330" s="5">
         <v>6.2606279899999784E-2</v>
       </c>
       <c r="D330" s="5">
         <v>10.044450531920734</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>7.8908635423</v>
       </c>
       <c r="C331" s="5">
         <v>1.0365722100000418E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.5899060608483007</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>7.7976683428999998</v>
       </c>
       <c r="C332" s="5">
         <v>-9.3195199400000206E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-13.287298666731374</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>7.9640988340999996</v>
       </c>
       <c r="C333" s="5">
         <v>0.16643049119999986</v>
       </c>
       <c r="D333" s="5">
         <v>28.843519055765164</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>8.1097372476</v>
       </c>
       <c r="C334" s="5">
         <v>0.1456384135000004</v>
       </c>
       <c r="D334" s="5">
         <v>24.291580336169673</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>8.1299403155000007</v>
       </c>
       <c r="C335" s="5">
         <v>2.0203067900000704E-2</v>
       </c>
       <c r="D335" s="5">
         <v>3.0307559161322661</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>8.1241343402999995</v>
       </c>
       <c r="C336" s="5">
         <v>-5.8059752000012566E-3</v>
       </c>
       <c r="D336" s="5">
         <v>-0.85361875815948007</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>8.2602824879999996</v>
       </c>
       <c r="C337" s="5">
         <v>0.13614814770000017</v>
       </c>
       <c r="D337" s="5">
         <v>22.071320216582137</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>8.0803297871000002</v>
       </c>
       <c r="C338" s="5">
         <v>-0.17995270089999948</v>
       </c>
       <c r="D338" s="5">
         <v>-23.22669476500576</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>8.0834720407000002</v>
       </c>
       <c r="C339" s="5">
         <v>3.1422536000000889E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.4676516617260873</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>8.0846770996000004</v>
       </c>
       <c r="C340" s="5">
         <v>1.2050589000001111E-3</v>
       </c>
       <c r="D340" s="5">
         <v>0.17903902290778984</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>8.1191984520999991</v>
       </c>
       <c r="C341" s="5">
         <v>3.452135249999877E-2</v>
       </c>
       <c r="D341" s="5">
         <v>5.246032485859331</v>
       </c>
       <c r="E341" s="5">
         <v>3.8540687120921291</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>7.9705692976</v>
       </c>
       <c r="C342" s="5">
         <v>-0.14862915449999914</v>
       </c>
       <c r="D342" s="5">
         <v>-19.884928759515695</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>7.9693824535999997</v>
       </c>
       <c r="C343" s="5">
         <v>-1.1868440000002423E-3</v>
       </c>
       <c r="D343" s="5">
         <v>-0.178537685421154</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>7.9799780191999998</v>
       </c>
       <c r="C344" s="5">
         <v>1.0595565600000079E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.6071593211730795</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>7.9543952999999998</v>
       </c>
       <c r="C345" s="5">
         <v>-2.5582719199999993E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-3.7799238087840026</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>7.9185015524000004</v>
       </c>
       <c r="C346" s="5">
         <v>-3.5893747599999415E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-5.2825413956300693</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>7.9439668198</v>
       </c>
       <c r="C347" s="5">
         <v>2.5465267399999547E-2</v>
       </c>
       <c r="D347" s="5">
         <v>3.9280991467505855</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>7.9317344010999999</v>
       </c>
       <c r="C348" s="5">
         <v>-1.2232418700000025E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-1.8322358926831761</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>7.8653284926999998</v>
       </c>
       <c r="C349" s="5">
         <v>-6.6405908400000158E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-9.5966700008389694</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>7.8000600274999998</v>
       </c>
       <c r="C350" s="5">
         <v>-6.5268465199999959E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-9.5157578570692625</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>7.6897544682000003</v>
       </c>
       <c r="C351" s="5">
         <v>-0.11030555929999952</v>
       </c>
       <c r="D351" s="5">
         <v>-15.710332984460173</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>7.7831346682999998</v>
       </c>
       <c r="C352" s="5">
         <v>9.3380200099999477E-2</v>
       </c>
       <c r="D352" s="5">
         <v>15.585900743495751</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>7.7106607222000001</v>
       </c>
       <c r="C353" s="5">
         <v>-7.2473946099999687E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-10.619127445138876</v>
       </c>
       <c r="E353" s="5">
         <v>-5.0317495293434096</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>7.7616536148000002</v>
       </c>
       <c r="C354" s="5">
         <v>5.0992892600000062E-2</v>
       </c>
       <c r="D354" s="5">
         <v>8.2310714445657638</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>7.8462030351000003</v>
       </c>
       <c r="C355" s="5">
         <v>8.4549420300000122E-2</v>
       </c>
       <c r="D355" s="5">
         <v>13.88418507071394</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>7.8720348963999998</v>
       </c>
       <c r="C356" s="5">
         <v>2.5831861299999481E-2</v>
       </c>
       <c r="D356" s="5">
         <v>4.0230593217082111</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>7.8408309337000004</v>
       </c>
       <c r="C357" s="5">
         <v>-3.1203962699999366E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-4.6543360782270504</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>7.8267383051000001</v>
       </c>
       <c r="C358" s="5">
         <v>-1.4092628600000268E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-2.1356128048022782</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>7.8604190265999998</v>
       </c>
       <c r="C359" s="5">
         <v>3.3680721499999677E-2</v>
       </c>
       <c r="D359" s="5">
         <v>5.2879385649179378</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>7.9524081212000004</v>
       </c>
       <c r="C360" s="5">
         <v>9.1989094600000598E-2</v>
       </c>
       <c r="D360" s="5">
         <v>14.983505080077153</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>7.9736369782000001</v>
       </c>
       <c r="C361" s="5">
         <v>2.1228856999999657E-2</v>
       </c>
       <c r="D361" s="5">
         <v>3.2508391687675386</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>7.9109266700000003</v>
       </c>
       <c r="C362" s="5">
         <v>-6.2710308199999787E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-9.0399282172628386</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>7.9893254062999999</v>
       </c>
       <c r="C363" s="5">
         <v>7.8398736299999605E-2</v>
       </c>
       <c r="D363" s="5">
         <v>12.562315524477153</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>7.8718217949999998</v>
       </c>
       <c r="C364" s="5">
         <v>-0.11750361130000009</v>
       </c>
       <c r="D364" s="5">
         <v>-16.289155888546315</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>7.7965428021000003</v>
       </c>
       <c r="C365" s="5">
         <v>-7.5278992899999508E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-10.890960272628991</v>
       </c>
       <c r="E365" s="5">
         <v>1.1138096071680925</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>7.8528602522000002</v>
       </c>
       <c r="C366" s="5">
         <v>5.6317450099999888E-2</v>
       </c>
       <c r="D366" s="5">
         <v>9.0208634729796557</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>7.8323283085000002</v>
       </c>
       <c r="C367" s="5">
         <v>-2.0531943699999999E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-3.0927709538240866</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>7.7760784018000004</v>
       </c>
       <c r="C368" s="5">
         <v>-5.6249906699999741E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-8.2857190020987233</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>7.3303835947999998</v>
       </c>
       <c r="C369" s="5">
         <v>-0.44569480700000064</v>
       </c>
       <c r="D369" s="5">
         <v>-50.751517712310267</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>7.5320288794000003</v>
       </c>
       <c r="C370" s="5">
         <v>0.20164528460000053</v>
       </c>
       <c r="D370" s="5">
         <v>38.49155731915608</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>7.5747852378999996</v>
       </c>
       <c r="C371" s="5">
         <v>4.2756358499999259E-2</v>
       </c>
       <c r="D371" s="5">
         <v>7.0286804938885172</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>7.4776271918999999</v>
       </c>
       <c r="C372" s="5">
         <v>-9.7158045999999665E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-14.351094393627816</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>7.3825184325000004</v>
       </c>
       <c r="C373" s="5">
         <v>-9.5108759399999521E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-14.239210170012505</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>7.4089286803999999</v>
       </c>
       <c r="C374" s="5">
         <v>2.6410247899999462E-2</v>
       </c>
       <c r="D374" s="5">
         <v>4.3783652680709828</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>7.6773906423999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.26846196199999994</v>
       </c>
       <c r="D375" s="5">
         <v>53.284660995382339</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>7.9642258123999996</v>
       </c>
       <c r="C376" s="5">
         <v>0.28683516999999981</v>
       </c>
       <c r="D376" s="5">
         <v>55.295586944607457</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>7.9848605243000002</v>
       </c>
       <c r="C377" s="5">
         <v>2.0634711900000546E-2</v>
       </c>
       <c r="D377" s="5">
         <v>3.1537999878901601</v>
       </c>
       <c r="E377" s="5">
         <v>2.4154003509001098</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>8.0459975014000005</v>
       </c>
       <c r="C378" s="5">
         <v>6.1136977100000323E-2</v>
       </c>
       <c r="D378" s="5">
         <v>9.5848976916501414</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>8.0240734829000004</v>
       </c>
       <c r="C379" s="5">
         <v>-2.1924018500000031E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-3.2212415977980413</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>8.1927463201999995</v>
       </c>
       <c r="C380" s="5">
         <v>0.16867283729999905</v>
       </c>
       <c r="D380" s="5">
         <v>28.355748776701397</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>8.0173438627000007</v>
       </c>
       <c r="C381" s="5">
         <v>-0.17540245749999883</v>
       </c>
       <c r="D381" s="5">
         <v>-22.87200552394021</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>8.0307373895000005</v>
       </c>
       <c r="C382" s="5">
         <v>1.3393526799999833E-2</v>
       </c>
       <c r="D382" s="5">
         <v>2.023205144457374</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>8.0879861478000006</v>
       </c>
       <c r="C383" s="5">
         <v>5.7248758300000091E-2</v>
       </c>
       <c r="D383" s="5">
         <v>8.8979469910809961</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>8.2051267408000008</v>
       </c>
       <c r="C384" s="5">
         <v>0.11714059300000024</v>
       </c>
       <c r="D384" s="5">
         <v>18.833459393730536</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>8.2949837230999997</v>
       </c>
       <c r="C385" s="5">
         <v>8.9856982299998833E-2</v>
       </c>
       <c r="D385" s="5">
         <v>13.962753147586881</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>8.3972267559000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.10224303280000058</v>
       </c>
       <c r="D386" s="5">
         <v>15.836149483576079</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>8.1634143553000005</v>
       </c>
       <c r="C387" s="5">
         <v>-0.23381240059999975</v>
       </c>
       <c r="D387" s="5">
         <v>-28.742346175885803</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>8.25349164</v>
       </c>
       <c r="C388" s="5">
         <v>9.0077284699999538E-2</v>
       </c>
       <c r="D388" s="5">
         <v>14.075005673123897</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>8.2708400589999993</v>
       </c>
       <c r="C389" s="5">
         <v>1.7348418999999282E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.551704205183758</v>
       </c>
       <c r="E389" s="5">
         <v>3.5815219793719599</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>8.2409951438999993</v>
       </c>
       <c r="C390" s="5">
         <v>-2.984491509999998E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-4.2452276365035901</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>8.3256285606000002</v>
       </c>
       <c r="C391" s="5">
         <v>8.4633416700000907E-2</v>
       </c>
       <c r="D391" s="5">
         <v>13.044250255509283</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>8.4133523874999998</v>
       </c>
       <c r="C392" s="5">
         <v>8.772382689999958E-2</v>
       </c>
       <c r="D392" s="5">
         <v>13.403008579245412</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>8.5120916979000008</v>
       </c>
       <c r="C393" s="5">
         <v>9.8739310400000946E-2</v>
       </c>
       <c r="D393" s="5">
         <v>15.028794584249106</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>8.6273933942000003</v>
       </c>
       <c r="C394" s="5">
         <v>0.11530169629999953</v>
       </c>
       <c r="D394" s="5">
         <v>17.522141598499029</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>8.6989217098000005</v>
       </c>
       <c r="C395" s="5">
         <v>7.152831560000017E-2</v>
       </c>
       <c r="D395" s="5">
         <v>10.415450262408354</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>8.7233212206000008</v>
       </c>
       <c r="C396" s="5">
         <v>2.4399510800000357E-2</v>
       </c>
       <c r="D396" s="5">
         <v>3.4182803510613757</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>8.7967063314999994</v>
       </c>
       <c r="C397" s="5">
         <v>7.3385110899998551E-2</v>
       </c>
       <c r="D397" s="5">
         <v>10.575457918109743</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>8.8881327419999998</v>
       </c>
       <c r="C398" s="5">
         <v>9.1426410500000443E-2</v>
       </c>
       <c r="D398" s="5">
         <v>13.210122298712324</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>8.9497028047999994</v>
       </c>
       <c r="C399" s="5">
         <v>6.1570062799999548E-2</v>
       </c>
       <c r="D399" s="5">
         <v>8.6368041471951429</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>8.9413866292000002</v>
       </c>
       <c r="C400" s="5">
         <v>-8.3161755999991982E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-1.1093739217520993</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>8.9617520713999994</v>
       </c>
       <c r="C401" s="5">
         <v>2.0365442199999251E-2</v>
       </c>
       <c r="D401" s="5">
         <v>2.7676928240431664</v>
       </c>
       <c r="E401" s="5">
         <v>8.3535893267356442</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>8.9454927775000002</v>
       </c>
       <c r="C402" s="5">
         <v>-1.625929389999925E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-2.1555640428815304</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>8.9317898841000005</v>
       </c>
       <c r="C403" s="5">
         <v>-1.3702893399999638E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-1.8227772271874998</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>8.9296314095000007</v>
       </c>
       <c r="C404" s="5">
         <v>-2.1584745999998489E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.28960931953834201</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>9.0093982387999993</v>
       </c>
       <c r="C405" s="5">
         <v>7.9766829299998676E-2</v>
       </c>
       <c r="D405" s="5">
         <v>11.262039882360053</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>9.0226799900000003</v>
       </c>
       <c r="C406" s="5">
         <v>1.3281751200000969E-2</v>
       </c>
       <c r="D406" s="5">
         <v>1.7834673101497778</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>9.2024437307000007</v>
       </c>
       <c r="C407" s="5">
         <v>0.17976374070000034</v>
       </c>
       <c r="D407" s="5">
         <v>26.710146879654182</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>9.0346343801</v>
       </c>
       <c r="C408" s="5">
         <v>-0.16780935060000068</v>
       </c>
       <c r="D408" s="5">
         <v>-19.81577500297016</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>8.9970638410999992</v>
       </c>
       <c r="C409" s="5">
         <v>-3.7570539000000736E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-4.8776342975836773</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>9.0848426202999999</v>
       </c>
       <c r="C410" s="5">
         <v>8.7778779200000656E-2</v>
       </c>
       <c r="D410" s="5">
         <v>12.35677722859565</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>9.0416796568999995</v>
       </c>
       <c r="C411" s="5">
         <v>-4.3162963400000365E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-5.554668852333366</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>9.0281629669000001</v>
       </c>
       <c r="C412" s="5">
         <v>-1.3516689999999443E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-1.7792410138644521</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>9.0549615443999993</v>
       </c>
       <c r="C413" s="5">
         <v>2.6798577499999254E-2</v>
       </c>
       <c r="D413" s="5">
         <v>3.6207291795030905</v>
       </c>
       <c r="E413" s="5">
         <v>1.0400809156221102</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>9.2502694295999994</v>
       </c>
       <c r="C414" s="5">
         <v>0.19530788520000009</v>
       </c>
       <c r="D414" s="5">
         <v>29.185350185183665</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>9.2379910092999999</v>
       </c>
       <c r="C415" s="5">
         <v>-1.2278420299999482E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-1.5812526433669483</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>9.2389401485999993</v>
       </c>
       <c r="C416" s="5">
         <v>9.4913929999940194E-4</v>
       </c>
       <c r="D416" s="5">
         <v>0.1233613449673765</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>9.3098785355999993</v>
       </c>
       <c r="C417" s="5">
         <v>7.0938386999999992E-2</v>
       </c>
       <c r="D417" s="5">
         <v>9.6130681129219973</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>9.3225413823000007</v>
       </c>
       <c r="C418" s="5">
         <v>1.2662846700001396E-2</v>
       </c>
       <c r="D418" s="5">
         <v>1.6444475972508421</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>9.3046173808999999</v>
       </c>
       <c r="C419" s="5">
         <v>-1.7924001400000833E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-2.2829404059402258</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>9.3363633449000005</v>
       </c>
       <c r="C420" s="5">
         <v>3.1745964000000626E-2</v>
       </c>
       <c r="D420" s="5">
         <v>4.1719299545017297</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>9.3937949348000007</v>
       </c>
       <c r="C421" s="5">
         <v>5.7431589900000191E-2</v>
       </c>
       <c r="D421" s="5">
         <v>7.6365987315684114</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>9.3876299838000001</v>
       </c>
       <c r="C422" s="5">
         <v>-6.1649510000005847E-3</v>
       </c>
       <c r="D422" s="5">
         <v>-0.78469845827484619</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>9.5349683839000008</v>
       </c>
       <c r="C423" s="5">
         <v>0.14733840010000065</v>
       </c>
       <c r="D423" s="5">
         <v>20.547866131651247</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>9.6195627243999997</v>
       </c>
       <c r="C424" s="5">
         <v>8.4594340499998921E-2</v>
       </c>
       <c r="D424" s="5">
         <v>11.181590223214567</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>9.6564450442999998</v>
       </c>
       <c r="C425" s="5">
         <v>3.6882319900000127E-2</v>
       </c>
       <c r="D425" s="5">
         <v>4.6991869431811217</v>
       </c>
       <c r="E425" s="5">
         <v>6.6425848077950711</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>9.6529634583000004</v>
       </c>
       <c r="C426" s="5">
         <v>-3.4815859999994814E-3</v>
       </c>
       <c r="D426" s="5">
         <v>-0.43179745245806034</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>9.6393870620000008</v>
       </c>
       <c r="C427" s="5">
         <v>-1.3576396299999516E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.6747438096454847</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>9.6424019100000002</v>
       </c>
       <c r="C428" s="5">
         <v>3.0148479999994038E-3</v>
       </c>
       <c r="D428" s="5">
         <v>0.3759624378208537</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>9.6099246935</v>
       </c>
       <c r="C429" s="5">
         <v>-3.2477216500000239E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-3.9677602585875493</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>9.6215992839000002</v>
       </c>
       <c r="C430" s="5">
         <v>1.1674590400000184E-2</v>
       </c>
       <c r="D430" s="5">
         <v>1.4675968643761417</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>9.6046817641000004</v>
       </c>
       <c r="C431" s="5">
         <v>-1.6917519799999781E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-2.0896575270648254</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>9.7385891731999994</v>
       </c>
       <c r="C432" s="5">
         <v>0.13390740909999899</v>
       </c>
       <c r="D432" s="5">
         <v>18.074682488409955</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>9.6939231533000001</v>
       </c>
       <c r="C433" s="5">
         <v>-4.4666019899999299E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-5.3670611004588586</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>9.5932620445999994</v>
       </c>
       <c r="C434" s="5">
         <v>-0.10066110870000067</v>
       </c>
       <c r="D434" s="5">
         <v>-11.773140641246638</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>9.6341913170000009</v>
       </c>
       <c r="C435" s="5">
         <v>4.0929272400001437E-2</v>
       </c>
       <c r="D435" s="5">
         <v>5.2416152242618086</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>9.6137201301000008</v>
       </c>
       <c r="C436" s="5">
         <v>-2.0471186900000049E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-2.5202281539955518</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>9.5524115472000002</v>
       </c>
       <c r="C437" s="5">
         <v>-6.130858290000063E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-7.3898475704196054</v>
       </c>
       <c r="E437" s="5">
         <v>-1.0773477881635962</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>9.6859792240000004</v>
       </c>
       <c r="C438" s="5">
         <v>0.13356767680000026</v>
       </c>
       <c r="D438" s="5">
         <v>18.131603459530066</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>9.6568759834000009</v>
       </c>
       <c r="C439" s="5">
         <v>-2.910324059999958E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-3.5466200058176467</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>9.6251878801000004</v>
       </c>
       <c r="C440" s="5">
         <v>-3.1688103300000492E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-3.8673891934912996</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>9.6686355714999994</v>
       </c>
       <c r="C441" s="5">
         <v>4.3447691399999044E-2</v>
       </c>
       <c r="D441" s="5">
         <v>5.5532738354407085</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>9.7255180423999992</v>
+        <v>9.7302495010999994</v>
       </c>
       <c r="C442" s="5">
-        <v>5.688247089999976E-2</v>
+        <v>6.1613929600000006E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>7.2928131162724341</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9208665286370161</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>9.7422018850000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>1.195238390000064E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.4840482474780758</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26CE63FD-E00B-4037-8AAF-E4ECA5CB0590}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0996538-D002-4DAE-8700-890C38E9F1C0}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34E76C1A-FDF6-4E13-9F8F-46E7DD509C8F}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcanrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>