--- v8 (2026-07-26)
+++ v9 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A249EC2B-E388-4DC5-8E0D-0F2A546D7423}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D881B938-5087-4AB7-85E1-613E818B27F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{90B6628B-3833-465D-9B4F-F566CF9D4C54}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9A9A6083-0CC7-4DDD-9ACD-DF571E0B6372}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ACCC4174-2259-4E90-84C8-7BDD40EAC5B0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD3D56E8-4CF6-42AE-A947-05631FA06FFA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>5.0534890456000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>5.1481841055000004</v>
       </c>
       <c r="C7" s="5">
         <v>9.4695059900000267E-2</v>
       </c>
       <c r="D7" s="5">
         <v>24.954784434113918</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>5.1600279325000002</v>
       </c>
       <c r="C8" s="5">
         <v>1.1843826999999862E-2</v>
       </c>
       <c r="D8" s="5">
         <v>2.7959010892649072</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>5.2699373591000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.1099094265999998</v>
       </c>
       <c r="D9" s="5">
         <v>28.777741836227875</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>5.2815021050000004</v>
       </c>
       <c r="C10" s="5">
         <v>1.1564745900000339E-2</v>
       </c>
       <c r="D10" s="5">
         <v>2.6653874295617275</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>5.3484779831999996</v>
       </c>
       <c r="C11" s="5">
         <v>6.6975878199999173E-2</v>
       </c>
       <c r="D11" s="5">
         <v>16.325000220290576</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>5.3251613236999997</v>
       </c>
       <c r="C12" s="5">
         <v>-2.3316659499999837E-2</v>
       </c>
       <c r="D12" s="5">
         <v>-5.1077639603471887</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>5.3051286202999997</v>
       </c>
       <c r="C13" s="5">
         <v>-2.0032703400000074E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-4.4220343606142904</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>5.2752230653999996</v>
       </c>
       <c r="C14" s="5">
         <v>-2.990555490000002E-2</v>
       </c>
       <c r="D14" s="5">
         <v>-6.5586868490116075</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>5.1131697944000001</v>
       </c>
       <c r="C15" s="5">
         <v>-0.16205327099999955</v>
       </c>
       <c r="D15" s="5">
         <v>-31.231012239370457</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>5.0942991056000002</v>
       </c>
       <c r="C16" s="5">
         <v>-1.8870688799999868E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-4.3399267663429386</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>5.0302707437</v>
       </c>
       <c r="C17" s="5">
         <v>-6.4028361900000164E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-14.082220850804283</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>5.0503461502000002</v>
       </c>
       <c r="C18" s="5">
         <v>2.007540650000017E-2</v>
       </c>
       <c r="D18" s="5">
         <v>4.8956357884210933</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>5.0467203909</v>
       </c>
       <c r="C19" s="5">
         <v>-3.6257593000001975E-3</v>
       </c>
       <c r="D19" s="5">
         <v>-0.85811391412431437</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>4.9538175998999998</v>
       </c>
       <c r="C20" s="5">
         <v>-9.2902791000000207E-2</v>
       </c>
       <c r="D20" s="5">
         <v>-19.985403974525042</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>5.0669890255999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.11317142570000005</v>
       </c>
       <c r="D21" s="5">
         <v>31.135242211419879</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>5.0791076806</v>
       </c>
       <c r="C22" s="5">
         <v>1.2118655000000089E-2</v>
       </c>
       <c r="D22" s="5">
         <v>2.9080808872745223</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>5.0517343345999999</v>
       </c>
       <c r="C23" s="5">
         <v>-2.7373346000000076E-2</v>
       </c>
       <c r="D23" s="5">
         <v>-6.2789819539560199</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>5.0287911355999997</v>
       </c>
       <c r="C24" s="5">
         <v>-2.2943199000000192E-2</v>
       </c>
       <c r="D24" s="5">
         <v>-5.3158822512143322</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>5.0170188256000001</v>
       </c>
       <c r="C25" s="5">
         <v>-1.1772309999999564E-2</v>
       </c>
       <c r="D25" s="5">
         <v>-2.7732899687358037</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>4.9820878024999997</v>
       </c>
       <c r="C26" s="5">
         <v>-3.4931023100000402E-2</v>
       </c>
       <c r="D26" s="5">
         <v>-8.0423725944714359</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>5.0126208051000001</v>
       </c>
       <c r="C27" s="5">
         <v>3.0533002600000358E-2</v>
       </c>
       <c r="D27" s="5">
         <v>7.6072920853723636</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>5.0912756240999997</v>
       </c>
       <c r="C28" s="5">
         <v>7.8654818999999598E-2</v>
       </c>
       <c r="D28" s="5">
         <v>20.542745431354035</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>5.1322785597999996</v>
       </c>
       <c r="C29" s="5">
         <v>4.100293569999991E-2</v>
       </c>
       <c r="D29" s="5">
         <v>10.104060378372148</v>
       </c>
       <c r="E29" s="5">
         <v>2.0278792394575529</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>5.1426616954000002</v>
       </c>
       <c r="C30" s="5">
         <v>1.0383135600000593E-2</v>
       </c>
       <c r="D30" s="5">
         <v>2.4549218245804472</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>5.1398928519</v>
       </c>
       <c r="C31" s="5">
         <v>-2.7688435000001732E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-0.6441782468347701</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>5.1405566522999999</v>
       </c>
       <c r="C32" s="5">
         <v>6.6380039999991425E-4</v>
       </c>
       <c r="D32" s="5">
         <v>0.15508621466360228</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>5.0612504029999998</v>
       </c>
       <c r="C33" s="5">
         <v>-7.9306249300000076E-2</v>
       </c>
       <c r="D33" s="5">
         <v>-17.020255050574061</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>4.9715453050000002</v>
       </c>
       <c r="C34" s="5">
         <v>-8.9705097999999595E-2</v>
       </c>
       <c r="D34" s="5">
         <v>-19.313119548662026</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>5.0561683068000001</v>
       </c>
       <c r="C35" s="5">
         <v>8.462300179999982E-2</v>
       </c>
       <c r="D35" s="5">
         <v>22.450749437286753</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>5.3398656275</v>
       </c>
       <c r="C36" s="5">
         <v>0.28369732069999998</v>
       </c>
       <c r="D36" s="5">
         <v>92.533221749052913</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>5.4436646558000001</v>
       </c>
       <c r="C37" s="5">
         <v>0.1037990283000001</v>
       </c>
       <c r="D37" s="5">
         <v>25.98893972847447</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>5.5008625305000001</v>
       </c>
       <c r="C38" s="5">
         <v>5.7197874699999929E-2</v>
       </c>
       <c r="D38" s="5">
         <v>13.363471848013187</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>5.4098827785000001</v>
       </c>
       <c r="C39" s="5">
         <v>-9.0979751999999969E-2</v>
       </c>
       <c r="D39" s="5">
         <v>-18.137546484374433</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>5.3848766987000003</v>
       </c>
       <c r="C40" s="5">
         <v>-2.5006079799999803E-2</v>
       </c>
       <c r="D40" s="5">
         <v>-5.4078924142225704</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>5.4289292535999998</v>
       </c>
       <c r="C41" s="5">
         <v>4.4052554899999485E-2</v>
       </c>
       <c r="D41" s="5">
         <v>10.270927134036301</v>
       </c>
       <c r="E41" s="5">
         <v>5.7800972870724276</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>5.4349219469000003</v>
       </c>
       <c r="C42" s="5">
         <v>5.9926933000005178E-3</v>
       </c>
       <c r="D42" s="5">
         <v>1.3326848944767766</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>5.4214851482000004</v>
       </c>
       <c r="C43" s="5">
         <v>-1.3436798699999919E-2</v>
       </c>
       <c r="D43" s="5">
         <v>-2.9267584898285848</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>5.5245929746</v>
       </c>
       <c r="C44" s="5">
         <v>0.1031078263999996</v>
       </c>
       <c r="D44" s="5">
         <v>25.367271235455924</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>5.6558625667999998</v>
       </c>
       <c r="C45" s="5">
         <v>0.13126959219999979</v>
       </c>
       <c r="D45" s="5">
         <v>32.550915890957732</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>5.5584436738000003</v>
       </c>
       <c r="C46" s="5">
         <v>-9.7418892999999507E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-18.819385432392867</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>5.7596174723000004</v>
       </c>
       <c r="C47" s="5">
         <v>0.20117379850000017</v>
       </c>
       <c r="D47" s="5">
         <v>53.209317059305384</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>5.8509410118999998</v>
       </c>
       <c r="C48" s="5">
         <v>9.1323539599999393E-2</v>
       </c>
       <c r="D48" s="5">
         <v>20.777197972715378</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>5.9811060492000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.13016503730000029</v>
       </c>
       <c r="D49" s="5">
         <v>30.217513434772926</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>6.0273233861</v>
       </c>
       <c r="C50" s="5">
         <v>4.621733689999985E-2</v>
       </c>
       <c r="D50" s="5">
         <v>9.6770820236787856</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>6.1099258149000004</v>
       </c>
       <c r="C51" s="5">
         <v>8.260242880000046E-2</v>
       </c>
       <c r="D51" s="5">
         <v>17.743603976908041</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>6.0814315152000002</v>
       </c>
       <c r="C52" s="5">
         <v>-2.849429970000017E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-5.4549929834334048</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>6.1248939766000001</v>
       </c>
       <c r="C53" s="5">
         <v>4.3462461399999874E-2</v>
       </c>
       <c r="D53" s="5">
         <v>8.9213610852392211</v>
       </c>
       <c r="E53" s="5">
         <v>12.819557789199344</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>6.1231604586000001</v>
       </c>
       <c r="C54" s="5">
         <v>-1.7335179999999895E-3</v>
       </c>
       <c r="D54" s="5">
         <v>-0.33910570091427727</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>6.0972330909999997</v>
       </c>
       <c r="C55" s="5">
         <v>-2.5927367600000473E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-4.9644939909131436</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>6.1165785118000002</v>
       </c>
       <c r="C56" s="5">
         <v>1.9345420800000568E-2</v>
       </c>
       <c r="D56" s="5">
         <v>3.8745320488600354</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>6.0402902344999996</v>
       </c>
       <c r="C57" s="5">
         <v>-7.6288277300000651E-2</v>
       </c>
       <c r="D57" s="5">
         <v>-13.981666095946576</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>6.0389247338000001</v>
       </c>
       <c r="C58" s="5">
         <v>-1.3655006999995223E-3</v>
       </c>
       <c r="D58" s="5">
         <v>-0.2709414515843056</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>6.0634114471</v>
       </c>
       <c r="C59" s="5">
         <v>2.4486713299999963E-2</v>
       </c>
       <c r="D59" s="5">
         <v>4.9757702816815685</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>6.6628701835999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.59945873649999992</v>
       </c>
       <c r="D60" s="5">
         <v>209.97862625235823</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>6.6145255348000003</v>
       </c>
       <c r="C61" s="5">
         <v>-4.8344648799999668E-2</v>
       </c>
       <c r="D61" s="5">
         <v>-8.3677929254955323</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>6.6602376157999998</v>
       </c>
       <c r="C62" s="5">
         <v>4.5712080999999571E-2</v>
       </c>
       <c r="D62" s="5">
         <v>8.6156275746842592</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>6.6155094345999998</v>
       </c>
       <c r="C63" s="5">
         <v>-4.4728181199999995E-2</v>
       </c>
       <c r="D63" s="5">
         <v>-7.7677435845864835</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>6.6840415655000003</v>
       </c>
       <c r="C64" s="5">
         <v>6.8532130900000432E-2</v>
       </c>
       <c r="D64" s="5">
         <v>13.164493942102219</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>6.6193342069999996</v>
       </c>
       <c r="C65" s="5">
         <v>-6.4707358500000645E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-11.018032511993725</v>
       </c>
       <c r="E65" s="5">
         <v>8.0726332943720447</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>6.7050015809000003</v>
       </c>
       <c r="C66" s="5">
         <v>8.5667373900000676E-2</v>
       </c>
       <c r="D66" s="5">
         <v>16.684966937442436</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>6.7751781951999996</v>
       </c>
       <c r="C67" s="5">
         <v>7.0176614299999329E-2</v>
       </c>
       <c r="D67" s="5">
         <v>13.308385341058248</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>6.8111519316000004</v>
       </c>
       <c r="C68" s="5">
         <v>3.5973736400000789E-2</v>
       </c>
       <c r="D68" s="5">
         <v>6.5609660093124855</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>6.8269042628000003</v>
       </c>
       <c r="C69" s="5">
         <v>1.5752331199999858E-2</v>
       </c>
       <c r="D69" s="5">
         <v>2.8108467423883621</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>6.8235939748999996</v>
       </c>
       <c r="C70" s="5">
         <v>-3.3102879000006524E-3</v>
       </c>
       <c r="D70" s="5">
         <v>-0.58031702720601208</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>6.8708272313999998</v>
       </c>
       <c r="C71" s="5">
         <v>4.7233256500000209E-2</v>
       </c>
       <c r="D71" s="5">
         <v>8.6301087292033341</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>6.7597646516000003</v>
       </c>
       <c r="C72" s="5">
         <v>-0.11106257979999956</v>
       </c>
       <c r="D72" s="5">
         <v>-17.762372923510995</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>6.8375540394999996</v>
       </c>
       <c r="C73" s="5">
         <v>7.778938789999934E-2</v>
       </c>
       <c r="D73" s="5">
         <v>14.71767893760958</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>6.8839950014999998</v>
       </c>
       <c r="C74" s="5">
         <v>4.6440962000000141E-2</v>
       </c>
       <c r="D74" s="5">
         <v>8.461921723085176</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>7.1315633093999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.24756830789999995</v>
       </c>
       <c r="D75" s="5">
         <v>52.802460526434871</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>7.2920120223999998</v>
       </c>
       <c r="C76" s="5">
         <v>0.16044871300000008</v>
       </c>
       <c r="D76" s="5">
         <v>30.602535621110817</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>7.3165116839</v>
       </c>
       <c r="C77" s="5">
         <v>2.4499661500000158E-2</v>
       </c>
       <c r="D77" s="5">
         <v>4.1070962955415569</v>
       </c>
       <c r="E77" s="5">
         <v>10.532441105069591</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>7.2819519566000004</v>
       </c>
       <c r="C78" s="5">
         <v>-3.4559727299999565E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-5.5232672014182587</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>7.4610717819000003</v>
       </c>
       <c r="C79" s="5">
         <v>0.17911982529999992</v>
       </c>
       <c r="D79" s="5">
         <v>33.856944668272206</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>7.4111839804999997</v>
       </c>
       <c r="C80" s="5">
         <v>-4.9887801400000598E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-7.7350998477617727</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>7.4150096542000004</v>
       </c>
       <c r="C81" s="5">
         <v>3.8256737000006424E-3</v>
       </c>
       <c r="D81" s="5">
         <v>0.6212050246454659</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>7.5192191818999996</v>
       </c>
       <c r="C82" s="5">
         <v>0.10420952769999925</v>
       </c>
       <c r="D82" s="5">
         <v>18.231250853396986</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>7.6813338630999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.16211468120000028</v>
       </c>
       <c r="D83" s="5">
         <v>29.171519211563357</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>7.3481023109999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.33323155209999999</v>
       </c>
       <c r="D84" s="5">
         <v>-41.269644017813476</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>7.5417809538</v>
       </c>
       <c r="C85" s="5">
         <v>0.19367864280000013</v>
       </c>
       <c r="D85" s="5">
         <v>36.642134855602237</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>7.5995548458000002</v>
       </c>
       <c r="C86" s="5">
         <v>5.777389200000016E-2</v>
       </c>
       <c r="D86" s="5">
         <v>9.5899857100161015</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>7.7498395914999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.15028474569999961</v>
       </c>
       <c r="D87" s="5">
         <v>26.489570417969421</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>7.7978027833999999</v>
       </c>
       <c r="C88" s="5">
         <v>4.7963191900000091E-2</v>
       </c>
       <c r="D88" s="5">
         <v>7.6847995818555059</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>7.9056300962000003</v>
       </c>
       <c r="C89" s="5">
         <v>0.10782731280000046</v>
       </c>
       <c r="D89" s="5">
         <v>17.915504411658677</v>
       </c>
       <c r="E89" s="5">
         <v>8.0519028432136217</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>7.9635951888000003</v>
       </c>
       <c r="C90" s="5">
         <v>5.7965092599999934E-2</v>
       </c>
       <c r="D90" s="5">
         <v>9.1621870263929761</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>8.0616531293999998</v>
       </c>
       <c r="C91" s="5">
         <v>9.8057940599999505E-2</v>
       </c>
       <c r="D91" s="5">
         <v>15.818833419298951</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>8.0113502336</v>
       </c>
       <c r="C92" s="5">
         <v>-5.0302895799999803E-2</v>
       </c>
       <c r="D92" s="5">
         <v>-7.2360300401608901</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>8.2188294806000002</v>
       </c>
       <c r="C93" s="5">
         <v>0.2074792470000002</v>
       </c>
       <c r="D93" s="5">
         <v>35.909877593162619</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>8.2270091354999995</v>
       </c>
       <c r="C94" s="5">
         <v>8.179654899999278E-3</v>
       </c>
       <c r="D94" s="5">
         <v>1.2008392370926435</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>8.1956665949000005</v>
       </c>
       <c r="C95" s="5">
         <v>-3.1342540599998969E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-4.4770694465089189</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>7.9282359674</v>
       </c>
       <c r="C96" s="5">
         <v>-0.26743062750000046</v>
       </c>
       <c r="D96" s="5">
         <v>-32.840505590756244</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>8.1311367372000003</v>
       </c>
       <c r="C97" s="5">
         <v>0.20290076980000027</v>
       </c>
       <c r="D97" s="5">
         <v>35.424226204348528</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>7.9970680008999997</v>
       </c>
       <c r="C98" s="5">
         <v>-0.1340687363000006</v>
       </c>
       <c r="D98" s="5">
         <v>-18.086724228818717</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>7.9611624924999997</v>
       </c>
       <c r="C99" s="5">
         <v>-3.5905508399999952E-2</v>
       </c>
       <c r="D99" s="5">
         <v>-5.2567252847246397</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>7.9030333380000002</v>
       </c>
       <c r="C100" s="5">
         <v>-5.8129154499999558E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-8.4184670727481041</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>7.8881232071999996</v>
       </c>
       <c r="C101" s="5">
         <v>-1.4910130800000587E-2</v>
       </c>
       <c r="D101" s="5">
         <v>-2.2406158616950833</v>
       </c>
       <c r="E101" s="5">
         <v>-0.22144837017376018</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>8.0506895115999999</v>
       </c>
       <c r="C102" s="5">
         <v>0.16256630440000031</v>
       </c>
       <c r="D102" s="5">
         <v>27.735822121339424</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>7.9753789035000002</v>
       </c>
       <c r="C103" s="5">
         <v>-7.5310608099999676E-2</v>
       </c>
       <c r="D103" s="5">
         <v>-10.665549541635411</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>8.1198181686000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.14443926509999994</v>
       </c>
       <c r="D104" s="5">
         <v>24.033713196916963</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>8.1332389260000006</v>
       </c>
       <c r="C105" s="5">
         <v>1.3420757400000483E-2</v>
       </c>
       <c r="D105" s="5">
         <v>2.0015376860856193</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>8.1519881504999994</v>
       </c>
       <c r="C106" s="5">
         <v>1.8749224499998718E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.8016559062133961</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>8.1031504486999992</v>
       </c>
       <c r="C107" s="5">
         <v>-4.8837701800000133E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-6.9568613637192245</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>8.3114846517000007</v>
       </c>
       <c r="C108" s="5">
         <v>0.20833420300000149</v>
       </c>
       <c r="D108" s="5">
         <v>35.611480741898816</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>8.3051418928</v>
       </c>
       <c r="C109" s="5">
         <v>-6.342758900000689E-3</v>
       </c>
       <c r="D109" s="5">
         <v>-0.91192437170901641</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>8.3793429040999996</v>
       </c>
       <c r="C110" s="5">
         <v>7.4201011299999564E-2</v>
       </c>
       <c r="D110" s="5">
         <v>11.264053481710356</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>8.3640647305000009</v>
       </c>
       <c r="C111" s="5">
         <v>-1.5278173599998723E-2</v>
       </c>
       <c r="D111" s="5">
         <v>-2.1661681330450211</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>8.4005842254999994</v>
       </c>
       <c r="C112" s="5">
         <v>3.6519494999998514E-2</v>
       </c>
       <c r="D112" s="5">
         <v>5.3671572408337642</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>8.4631300887999998</v>
       </c>
       <c r="C113" s="5">
         <v>6.2545863300000448E-2</v>
       </c>
       <c r="D113" s="5">
         <v>9.3096020253557565</v>
       </c>
       <c r="E113" s="5">
         <v>7.2895271346060442</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>8.5508075612999992</v>
       </c>
       <c r="C114" s="5">
         <v>8.7677472499999354E-2</v>
       </c>
       <c r="D114" s="5">
         <v>13.165329535556092</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>8.6026057850999997</v>
       </c>
       <c r="C115" s="5">
         <v>5.1798223800000542E-2</v>
       </c>
       <c r="D115" s="5">
         <v>7.5163890627730989</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>8.6231969709000005</v>
       </c>
       <c r="C116" s="5">
         <v>2.0591185800000744E-2</v>
       </c>
       <c r="D116" s="5">
         <v>2.9104352172542258</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>8.6635912086999998</v>
       </c>
       <c r="C117" s="5">
         <v>4.0394237799999289E-2</v>
       </c>
       <c r="D117" s="5">
         <v>5.76835425228166</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>8.6908897955000004</v>
       </c>
       <c r="C118" s="5">
         <v>2.7298586800000635E-2</v>
       </c>
       <c r="D118" s="5">
         <v>3.8473674833536808</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>8.8034991809999994</v>
       </c>
       <c r="C119" s="5">
         <v>0.11260938549999899</v>
       </c>
       <c r="D119" s="5">
         <v>16.705956712819848</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>9.0000122891000007</v>
       </c>
       <c r="C120" s="5">
         <v>0.19651310810000133</v>
       </c>
       <c r="D120" s="5">
         <v>30.332669719764716</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>9.0731078017000009</v>
       </c>
       <c r="C121" s="5">
         <v>7.3095512600000134E-2</v>
       </c>
       <c r="D121" s="5">
         <v>10.193409830082345</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>9.1415104006999996</v>
       </c>
       <c r="C122" s="5">
         <v>6.8402598999998787E-2</v>
       </c>
       <c r="D122" s="5">
         <v>9.4315727835432064</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>9.2652072554</v>
       </c>
       <c r="C123" s="5">
         <v>0.12369685470000036</v>
       </c>
       <c r="D123" s="5">
         <v>17.502246673465539</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>9.3889467669000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.12373951150000018</v>
       </c>
       <c r="D124" s="5">
         <v>17.25756129836342</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>9.4401422794999998</v>
       </c>
       <c r="C125" s="5">
         <v>5.119551259999966E-2</v>
       </c>
       <c r="D125" s="5">
         <v>6.7431361763383713</v>
       </c>
       <c r="E125" s="5">
         <v>11.544336202429006</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>9.3584341588999997</v>
       </c>
       <c r="C126" s="5">
         <v>-8.17081206000001E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-9.9060160982373695</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>9.5315150345999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.17308087570000019</v>
       </c>
       <c r="D127" s="5">
         <v>24.596251371379374</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>9.6339262389999991</v>
       </c>
       <c r="C128" s="5">
         <v>0.10241120439999918</v>
       </c>
       <c r="D128" s="5">
         <v>13.68326954387873</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>9.8965763415999994</v>
       </c>
       <c r="C129" s="5">
         <v>0.26265010260000032</v>
       </c>
       <c r="D129" s="5">
         <v>38.095633660533991</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>9.8318380066</v>
       </c>
       <c r="C130" s="5">
         <v>-6.4738334999999481E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-7.5734330089996522</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>9.7907079957000001</v>
       </c>
       <c r="C131" s="5">
         <v>-4.1130010899999903E-2</v>
       </c>
       <c r="D131" s="5">
         <v>-4.9061118101101258</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>9.8042250414000005</v>
       </c>
       <c r="C132" s="5">
         <v>1.3517045700000452E-2</v>
       </c>
       <c r="D132" s="5">
         <v>1.6693573286112873</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>9.8389456276999994</v>
       </c>
       <c r="C133" s="5">
         <v>3.4720586299998857E-2</v>
       </c>
       <c r="D133" s="5">
         <v>4.333426692409903</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>9.9002424884</v>
       </c>
       <c r="C134" s="5">
         <v>6.1296860700000622E-2</v>
       </c>
       <c r="D134" s="5">
         <v>7.7375901156383708</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>9.9639697330000008</v>
       </c>
       <c r="C135" s="5">
         <v>6.3727244600000787E-2</v>
       </c>
       <c r="D135" s="5">
         <v>8.00374426955781</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>9.9687907215999996</v>
       </c>
       <c r="C136" s="5">
         <v>4.8209885999987989E-3</v>
       </c>
       <c r="D136" s="5">
         <v>0.58215816341387061</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>9.9178609880999993</v>
       </c>
       <c r="C137" s="5">
         <v>-5.0929733500000296E-2</v>
       </c>
       <c r="D137" s="5">
         <v>-5.961334827352549</v>
       </c>
       <c r="E137" s="5">
         <v>5.0605032684454709</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>10.182264991</v>
       </c>
       <c r="C138" s="5">
         <v>0.26440400290000099</v>
       </c>
       <c r="D138" s="5">
         <v>37.124968759767675</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>10.456062758</v>
       </c>
       <c r="C139" s="5">
         <v>0.27379776699999958</v>
       </c>
       <c r="D139" s="5">
         <v>37.494533498426506</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>10.240495431999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.21556732600000039</v>
       </c>
       <c r="D140" s="5">
         <v>-22.11865498089508</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>10.225780922</v>
       </c>
       <c r="C141" s="5">
         <v>-1.4714509999999237E-2</v>
       </c>
       <c r="D141" s="5">
         <v>-1.7107114823782688</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>10.260205062000001</v>
       </c>
       <c r="C142" s="5">
         <v>3.4424140000000492E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.1153298381399361</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>10.379547326000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.11934226400000014</v>
       </c>
       <c r="D143" s="5">
         <v>14.886360676738519</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>10.416903427999999</v>
       </c>
       <c r="C144" s="5">
         <v>3.7356101999998614E-2</v>
       </c>
       <c r="D144" s="5">
         <v>4.4053357874760612</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>10.316850047999999</v>
       </c>
       <c r="C145" s="5">
         <v>-0.1000533800000003</v>
       </c>
       <c r="D145" s="5">
         <v>-10.936088699438828</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>10.056737293999999</v>
       </c>
       <c r="C146" s="5">
         <v>-0.26011275399999967</v>
       </c>
       <c r="D146" s="5">
         <v>-26.392876457922632</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>10.355933914</v>
       </c>
       <c r="C147" s="5">
         <v>0.29919662000000002</v>
       </c>
       <c r="D147" s="5">
         <v>42.162803214342738</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>10.352496852</v>
       </c>
       <c r="C148" s="5">
         <v>-3.4370619999997132E-3</v>
       </c>
       <c r="D148" s="5">
         <v>-0.39754539708072301</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>10.410741128</v>
       </c>
       <c r="C149" s="5">
         <v>5.8244275999999928E-2</v>
       </c>
       <c r="D149" s="5">
         <v>6.9642092000132605</v>
       </c>
       <c r="E149" s="5">
         <v>4.9696213779502063</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>10.305689011</v>
       </c>
       <c r="C150" s="5">
         <v>-0.10505211699999961</v>
       </c>
       <c r="D150" s="5">
         <v>-11.458958904274263</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>10.366374993000001</v>
       </c>
       <c r="C151" s="5">
         <v>6.0685982000000749E-2</v>
       </c>
       <c r="D151" s="5">
         <v>7.2997190956012981</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>10.458461333000001</v>
       </c>
       <c r="C152" s="5">
         <v>9.2086339999999822E-2</v>
       </c>
       <c r="D152" s="5">
         <v>11.196357597890106</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>10.435740540999999</v>
       </c>
       <c r="C153" s="5">
         <v>-2.2720792000001211E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-2.5760499772463641</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>10.469929786</v>
       </c>
       <c r="C154" s="5">
         <v>3.4189245000000312E-2</v>
       </c>
       <c r="D154" s="5">
         <v>4.0030212569812207</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>10.669470317</v>
       </c>
       <c r="C155" s="5">
         <v>0.19954053100000024</v>
       </c>
       <c r="D155" s="5">
         <v>25.426436570697476</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>10.736846591999999</v>
       </c>
       <c r="C156" s="5">
         <v>6.7376274999999097E-2</v>
       </c>
       <c r="D156" s="5">
         <v>7.8466504588581731</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>10.907213348000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.17036675600000173</v>
       </c>
       <c r="D157" s="5">
         <v>20.793821796085577</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>10.922161129999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.4947781999998355E-2</v>
       </c>
       <c r="D158" s="5">
         <v>1.6569915266384072</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>10.849405998</v>
       </c>
       <c r="C159" s="5">
         <v>-7.2755131999999278E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-7.707037732975353</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>10.937175213</v>
       </c>
       <c r="C160" s="5">
         <v>8.7769214999999789E-2</v>
       </c>
       <c r="D160" s="5">
         <v>10.151521049841673</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>10.916400066</v>
       </c>
       <c r="C161" s="5">
         <v>-2.077514700000016E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-2.2557348141308275</v>
       </c>
       <c r="E161" s="5">
         <v>4.8570887680610353</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>11.027493621</v>
       </c>
       <c r="C162" s="5">
         <v>0.11109355500000007</v>
       </c>
       <c r="D162" s="5">
         <v>12.919374069365851</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>10.763903885</v>
       </c>
       <c r="C163" s="5">
         <v>-0.26358973600000013</v>
       </c>
       <c r="D163" s="5">
         <v>-25.197527902747208</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>10.766388245</v>
       </c>
       <c r="C164" s="5">
         <v>2.4843600000004074E-3</v>
       </c>
       <c r="D164" s="5">
         <v>0.27731754190054581</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>10.833395632</v>
       </c>
       <c r="C165" s="5">
         <v>6.7007387000000307E-2</v>
       </c>
       <c r="D165" s="5">
         <v>7.7295394665513495</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>10.874184624</v>
       </c>
       <c r="C166" s="5">
         <v>4.0788991999999524E-2</v>
       </c>
       <c r="D166" s="5">
         <v>4.6128857893495967</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>10.876306006</v>
       </c>
       <c r="C167" s="5">
         <v>2.1213820000003381E-3</v>
       </c>
       <c r="D167" s="5">
         <v>0.234352428536444</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>10.750494825000001</v>
       </c>
       <c r="C168" s="5">
         <v>-0.12581118099999955</v>
       </c>
       <c r="D168" s="5">
         <v>-13.031007793018002</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>10.806064991</v>
       </c>
       <c r="C169" s="5">
         <v>5.5570165999998977E-2</v>
       </c>
       <c r="D169" s="5">
         <v>6.3823179054042445</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>10.694250567999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.11181442300000022</v>
       </c>
       <c r="D170" s="5">
         <v>-11.734016766111409</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>10.643831827</v>
       </c>
       <c r="C171" s="5">
         <v>-5.0418740999999656E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-5.5130602896247609</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>10.627392743</v>
       </c>
       <c r="C172" s="5">
         <v>-1.6439083999999937E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-1.8377017731616596</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>10.633535545999999</v>
       </c>
       <c r="C173" s="5">
         <v>6.1428029999994749E-3</v>
       </c>
       <c r="D173" s="5">
         <v>0.6958285256005059</v>
       </c>
       <c r="E173" s="5">
         <v>-2.5911886545914031</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>10.533823328</v>
       </c>
       <c r="C174" s="5">
         <v>-9.9712217999998742E-2</v>
       </c>
       <c r="D174" s="5">
         <v>-10.689994597350106</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>10.553187004</v>
       </c>
       <c r="C175" s="5">
         <v>1.936367599999933E-2</v>
       </c>
       <c r="D175" s="5">
         <v>2.2283252021570776</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>10.574079707999999</v>
       </c>
       <c r="C176" s="5">
         <v>2.089270399999954E-2</v>
       </c>
       <c r="D176" s="5">
         <v>2.4017432992719856</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>10.419324881</v>
       </c>
       <c r="C177" s="5">
         <v>-0.15475482699999965</v>
       </c>
       <c r="D177" s="5">
         <v>-16.215438714551965</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>10.376690322</v>
       </c>
       <c r="C178" s="5">
         <v>-4.2634558999999683E-2</v>
       </c>
       <c r="D178" s="5">
         <v>-4.8012350070552268</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>10.291107908000001</v>
       </c>
       <c r="C179" s="5">
         <v>-8.5582413999999218E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-9.46024552709045</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>10.364357741999999</v>
       </c>
       <c r="C180" s="5">
         <v>7.3249833999998515E-2</v>
       </c>
       <c r="D180" s="5">
         <v>8.8837712707608318</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>10.204039422999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.16031831899999993</v>
       </c>
       <c r="D181" s="5">
         <v>-17.061381938155883</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>10.383721594000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.17968217100000139</v>
       </c>
       <c r="D182" s="5">
         <v>23.302218593329084</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>10.442814817</v>
       </c>
       <c r="C183" s="5">
         <v>5.9093222999999639E-2</v>
       </c>
       <c r="D183" s="5">
         <v>7.046998745121269</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>10.318929895</v>
       </c>
       <c r="C184" s="5">
         <v>-0.12388492200000023</v>
       </c>
       <c r="D184" s="5">
         <v>-13.342726068048593</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>10.248643716</v>
       </c>
       <c r="C185" s="5">
         <v>-7.0286179000000004E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-7.8742994085542311</v>
       </c>
       <c r="E185" s="5">
         <v>-3.6196035489323486</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>10.130789582</v>
       </c>
       <c r="C186" s="5">
         <v>-0.11785413399999989</v>
       </c>
       <c r="D186" s="5">
         <v>-12.959216002697026</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>10.332856422000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.20206684000000052</v>
       </c>
       <c r="D187" s="5">
         <v>26.743354209684988</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>10.269269942999999</v>
       </c>
       <c r="C188" s="5">
         <v>-6.3586479000001361E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-7.1396954710161058</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>10.505317626</v>
       </c>
       <c r="C189" s="5">
         <v>0.23604768300000067</v>
       </c>
       <c r="D189" s="5">
         <v>31.351613481088634</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>10.488622154</v>
       </c>
       <c r="C190" s="5">
         <v>-1.6695472000000322E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-1.8905065923429665</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>10.517793352</v>
       </c>
       <c r="C191" s="5">
         <v>2.9171198000000231E-2</v>
       </c>
       <c r="D191" s="5">
         <v>3.3889962946425323</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>10.173924225</v>
       </c>
       <c r="C192" s="5">
         <v>-0.34386912699999961</v>
       </c>
       <c r="D192" s="5">
         <v>-32.893223303170707</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>10.104309972999999</v>
       </c>
       <c r="C193" s="5">
         <v>-6.9614252000000931E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-7.9088397927526426</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>10.186781420000001</v>
       </c>
       <c r="C194" s="5">
         <v>8.2471447000001419E-2</v>
       </c>
       <c r="D194" s="5">
         <v>10.246274186718951</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>10.1301319</v>
       </c>
       <c r="C195" s="5">
         <v>-5.6649520000000564E-2</v>
       </c>
       <c r="D195" s="5">
         <v>-6.472925106115845</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>10.218250782</v>
       </c>
       <c r="C196" s="5">
         <v>8.8118881999999843E-2</v>
       </c>
       <c r="D196" s="5">
         <v>10.952600136202872</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>10.164406451</v>
       </c>
       <c r="C197" s="5">
         <v>-5.3844331000000523E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-6.1432327047979962</v>
       </c>
       <c r="E197" s="5">
         <v>-0.82193573446690538</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>10.011683379000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.15272307199999879</v>
       </c>
       <c r="D198" s="5">
         <v>-16.612491013912589</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>10.207237652</v>
       </c>
       <c r="C199" s="5">
         <v>0.19555427299999906</v>
       </c>
       <c r="D199" s="5">
         <v>26.128560425376346</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>10.369298893</v>
       </c>
       <c r="C200" s="5">
         <v>0.16206124099999997</v>
       </c>
       <c r="D200" s="5">
         <v>20.807528656963935</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>10.091988389999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.27731050300000071</v>
       </c>
       <c r="D201" s="5">
         <v>-27.768241269707381</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>10.101433382</v>
       </c>
       <c r="C202" s="5">
         <v>9.444992000000596E-3</v>
       </c>
       <c r="D202" s="5">
         <v>1.1288670652656485</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>10.142467306</v>
       </c>
       <c r="C203" s="5">
         <v>4.103392400000061E-2</v>
       </c>
       <c r="D203" s="5">
         <v>4.9850232289376351</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>10.283677501</v>
       </c>
       <c r="C204" s="5">
         <v>0.14121019499999932</v>
       </c>
       <c r="D204" s="5">
         <v>18.047823923654072</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>10.303579685000001</v>
       </c>
       <c r="C205" s="5">
         <v>1.99021840000011E-2</v>
       </c>
       <c r="D205" s="5">
         <v>2.3472615157189347</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>10.304778498999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.1988139999985492E-3</v>
       </c>
       <c r="D206" s="5">
         <v>0.13970850681326308</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>10.316755079</v>
       </c>
       <c r="C207" s="5">
         <v>1.1976580000000681E-2</v>
       </c>
       <c r="D207" s="5">
         <v>1.4036325238856451</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>10.315711685</v>
       </c>
       <c r="C208" s="5">
         <v>-1.0433939999998643E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-0.12129555883214627</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>10.376957359</v>
       </c>
       <c r="C209" s="5">
         <v>6.124567400000025E-2</v>
       </c>
       <c r="D209" s="5">
         <v>7.3618631830105308</v>
       </c>
       <c r="E209" s="5">
         <v>2.0911295610290148</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>10.386122390000001</v>
       </c>
       <c r="C210" s="5">
         <v>9.1650310000002122E-3</v>
       </c>
       <c r="D210" s="5">
         <v>1.0650154063679862</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>10.384153698</v>
       </c>
       <c r="C211" s="5">
         <v>-1.9686920000001606E-3</v>
       </c>
       <c r="D211" s="5">
         <v>-0.22722330538569313</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>10.560778110999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.17662441299999898</v>
       </c>
       <c r="D212" s="5">
         <v>22.432783646707311</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>10.592277901999999</v>
       </c>
       <c r="C213" s="5">
         <v>3.1499790999999888E-2</v>
       </c>
       <c r="D213" s="5">
         <v>3.6385631810268437</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>10.618182531</v>
       </c>
       <c r="C214" s="5">
         <v>2.5904629000001123E-2</v>
       </c>
       <c r="D214" s="5">
         <v>2.9745358449373871</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>10.760715858999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.14253332799999896</v>
       </c>
       <c r="D215" s="5">
         <v>17.35233211615266</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>10.790076409999999</v>
       </c>
       <c r="C216" s="5">
         <v>2.9360550999999901E-2</v>
       </c>
       <c r="D216" s="5">
         <v>3.3237775902483557</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>10.898930833</v>
       </c>
       <c r="C217" s="5">
         <v>0.10885442300000037</v>
       </c>
       <c r="D217" s="5">
         <v>12.800887266000839</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>10.823118943000001</v>
       </c>
       <c r="C218" s="5">
         <v>-7.5811889999998883E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-8.0350334134134833</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>10.701411147</v>
       </c>
       <c r="C219" s="5">
         <v>-0.12170779600000081</v>
       </c>
       <c r="D219" s="5">
         <v>-12.690113404469772</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>10.716308882</v>
       </c>
       <c r="C220" s="5">
         <v>1.4897734999999912E-2</v>
       </c>
       <c r="D220" s="5">
         <v>1.6834041789479448</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>10.690876750999999</v>
       </c>
       <c r="C221" s="5">
         <v>-2.5432131000000524E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.810981146258007</v>
       </c>
       <c r="E221" s="5">
         <v>3.0251583497906021</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>10.662656401</v>
       </c>
       <c r="C222" s="5">
         <v>-2.8220349999999783E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-3.1220143944695633</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>10.573287543999999</v>
       </c>
       <c r="C223" s="5">
         <v>-8.936885700000019E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-9.6068452322794364</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>10.452793483000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.12049406099999871</v>
       </c>
       <c r="D224" s="5">
         <v>-12.849893303252447</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>10.395914799</v>
       </c>
       <c r="C225" s="5">
         <v>-5.6878684000000845E-2</v>
       </c>
       <c r="D225" s="5">
         <v>-6.3378554526671849</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>10.225628516</v>
       </c>
       <c r="C226" s="5">
         <v>-0.17028628299999937</v>
       </c>
       <c r="D226" s="5">
         <v>-17.978520762969342</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>10.168721277</v>
       </c>
       <c r="C227" s="5">
         <v>-5.6907239000000942E-2</v>
       </c>
       <c r="D227" s="5">
         <v>-6.4775260059479756</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>10.094882698999999</v>
       </c>
       <c r="C228" s="5">
         <v>-7.3838578000000155E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-8.373900362110053</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>10.086005546000001</v>
       </c>
       <c r="C229" s="5">
         <v>-8.8771529999984722E-3</v>
       </c>
       <c r="D229" s="5">
         <v>-1.0501570898615253</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>9.9391038775999991</v>
       </c>
       <c r="C230" s="5">
         <v>-0.14690166840000174</v>
       </c>
       <c r="D230" s="5">
         <v>-16.143578792916379</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>10.095886793</v>
       </c>
       <c r="C231" s="5">
         <v>0.15678291540000089</v>
       </c>
       <c r="D231" s="5">
         <v>20.660997114879475</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>9.9139968110000005</v>
       </c>
       <c r="C232" s="5">
         <v>-0.18188998199999951</v>
       </c>
       <c r="D232" s="5">
         <v>-19.600817437809127</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>10.007289813</v>
       </c>
       <c r="C233" s="5">
         <v>9.3293001999999348E-2</v>
       </c>
       <c r="D233" s="5">
         <v>11.895450247567574</v>
       </c>
       <c r="E233" s="5">
         <v>-6.3941148506464485</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>9.7567091759999993</v>
       </c>
       <c r="C234" s="5">
         <v>-0.25058063700000055</v>
       </c>
       <c r="D234" s="5">
         <v>-26.236317079417979</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>9.6691102017000006</v>
       </c>
       <c r="C235" s="5">
         <v>-8.7598974299998744E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-10.257574830739403</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>9.3383246618999998</v>
       </c>
       <c r="C236" s="5">
         <v>-0.33078553980000081</v>
       </c>
       <c r="D236" s="5">
         <v>-34.144886112195081</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>9.2039377889999994</v>
       </c>
       <c r="C237" s="5">
         <v>-0.1343868729000004</v>
       </c>
       <c r="D237" s="5">
         <v>-15.965722834277152</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>9.0261358142999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.17780197469999948</v>
       </c>
       <c r="D238" s="5">
         <v>-20.870527029032083</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>8.7649155711999995</v>
       </c>
       <c r="C239" s="5">
         <v>-0.26122024310000036</v>
       </c>
       <c r="D239" s="5">
         <v>-29.700784714045248</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>8.6919783533999997</v>
       </c>
       <c r="C240" s="5">
         <v>-7.2937217799999843E-2</v>
       </c>
       <c r="D240" s="5">
         <v>-9.5412071114882924</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>8.4810565846999992</v>
       </c>
       <c r="C241" s="5">
         <v>-0.21092176870000046</v>
       </c>
       <c r="D241" s="5">
         <v>-25.530935786589069</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>8.3471984724000006</v>
       </c>
       <c r="C242" s="5">
         <v>-0.13385811229999867</v>
       </c>
       <c r="D242" s="5">
         <v>-17.379208841423722</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>8.3913611639999992</v>
       </c>
       <c r="C243" s="5">
         <v>4.4162691599998638E-2</v>
       </c>
       <c r="D243" s="5">
         <v>6.53690683323771</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>8.3111532860999997</v>
       </c>
       <c r="C244" s="5">
         <v>-8.0207877899999502E-2</v>
       </c>
       <c r="D244" s="5">
         <v>-10.885875465826489</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>8.2203242531999994</v>
       </c>
       <c r="C245" s="5">
         <v>-9.0829032900000328E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-12.354044910990414</v>
       </c>
       <c r="E245" s="5">
         <v>-17.856638442494564</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>8.2690447039000006</v>
       </c>
       <c r="C246" s="5">
         <v>4.8720450700001194E-2</v>
       </c>
       <c r="D246" s="5">
         <v>7.3486760604296375</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>8.1741275198000007</v>
       </c>
       <c r="C247" s="5">
         <v>-9.491718409999983E-2</v>
       </c>
       <c r="D247" s="5">
         <v>-12.937160850097618</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>8.2314102183000006</v>
       </c>
       <c r="C248" s="5">
         <v>5.7282698499999896E-2</v>
       </c>
       <c r="D248" s="5">
         <v>8.7411806609623</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>8.2068955105000008</v>
       </c>
       <c r="C249" s="5">
         <v>-2.4514707799999869E-2</v>
       </c>
       <c r="D249" s="5">
         <v>-3.515866392478928</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>8.3160039445000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.10910843399999948</v>
       </c>
       <c r="D250" s="5">
         <v>17.173496922561291</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>8.3534552298999998</v>
       </c>
       <c r="C251" s="5">
         <v>3.7451285399999534E-2</v>
       </c>
       <c r="D251" s="5">
         <v>5.5401124269393698</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>8.1840624603999998</v>
       </c>
       <c r="C252" s="5">
         <v>-0.16939276949999993</v>
       </c>
       <c r="D252" s="5">
         <v>-21.795196266281224</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>8.1759131907999993</v>
       </c>
       <c r="C253" s="5">
         <v>-8.1492696000005083E-3</v>
       </c>
       <c r="D253" s="5">
         <v>-1.1883761163240747</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>8.2528512832000001</v>
       </c>
       <c r="C254" s="5">
         <v>7.6938092400000713E-2</v>
       </c>
       <c r="D254" s="5">
         <v>11.895590022632717</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>8.1975023990999993</v>
       </c>
       <c r="C255" s="5">
         <v>-5.5348884100000717E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-7.7576413791005994</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>8.2025525117000004</v>
       </c>
       <c r="C256" s="5">
         <v>5.0501126000010998E-3</v>
       </c>
       <c r="D256" s="5">
         <v>0.74177604598715252</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>8.2290382528000006</v>
       </c>
       <c r="C257" s="5">
         <v>2.6485741100000126E-2</v>
       </c>
       <c r="D257" s="5">
         <v>3.9443149745770345</v>
       </c>
       <c r="E257" s="5">
         <v>0.10600554590787237</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>8.2868763026999996</v>
       </c>
       <c r="C258" s="5">
         <v>5.7838049899999078E-2</v>
       </c>
       <c r="D258" s="5">
         <v>8.7680395632621533</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>8.3836575346999993</v>
       </c>
       <c r="C259" s="5">
         <v>9.6781231999999662E-2</v>
       </c>
       <c r="D259" s="5">
         <v>14.950821305215412</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>8.4271136628000001</v>
       </c>
       <c r="C260" s="5">
         <v>4.3456128100000768E-2</v>
       </c>
       <c r="D260" s="5">
         <v>6.4005483357434834</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>8.4161943134000001</v>
       </c>
       <c r="C261" s="5">
         <v>-1.0919349399999945E-2</v>
       </c>
       <c r="D261" s="5">
         <v>-1.5438548633709748</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>8.4051261411000002</v>
       </c>
       <c r="C262" s="5">
         <v>-1.1068172299999901E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-1.5667602102047651</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>8.4350573685000008</v>
       </c>
       <c r="C263" s="5">
         <v>2.9931227400000537E-2</v>
       </c>
       <c r="D263" s="5">
         <v>4.3579792976160547</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>8.6763238698999992</v>
       </c>
       <c r="C264" s="5">
         <v>0.24126650139999839</v>
       </c>
       <c r="D264" s="5">
         <v>40.272511230189956</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>8.6766867355000006</v>
       </c>
       <c r="C265" s="5">
         <v>3.6286560000142742E-4</v>
       </c>
       <c r="D265" s="5">
         <v>5.0198552031543997E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>8.6527988383000007</v>
       </c>
       <c r="C266" s="5">
         <v>-2.3887897199999841E-2</v>
       </c>
       <c r="D266" s="5">
         <v>-3.2541660415932205</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>8.6024165587999999</v>
       </c>
       <c r="C267" s="5">
         <v>-5.0382279500000848E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-6.7677129568595067</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>8.5911988341000001</v>
       </c>
       <c r="C268" s="5">
         <v>-1.121772469999982E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-1.5536497517073977</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>8.5259144315000004</v>
       </c>
       <c r="C269" s="5">
         <v>-6.528440259999968E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-8.7471598362923295</v>
       </c>
       <c r="E269" s="5">
         <v>3.6076655567737204</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>8.5038533411999992</v>
       </c>
       <c r="C270" s="5">
         <v>-2.206109030000114E-2</v>
       </c>
       <c r="D270" s="5">
         <v>-3.0612301004769971</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>8.6019719331999998</v>
       </c>
       <c r="C271" s="5">
         <v>9.8118592000000504E-2</v>
       </c>
       <c r="D271" s="5">
         <v>14.759094881858781</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>8.6256487242999995</v>
       </c>
       <c r="C272" s="5">
         <v>2.3676791099999761E-2</v>
       </c>
       <c r="D272" s="5">
         <v>3.3534452775789703</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>8.6275683905000005</v>
       </c>
       <c r="C273" s="5">
         <v>1.9196662000009468E-3</v>
       </c>
       <c r="D273" s="5">
         <v>0.26739104629629473</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>8.6002750106000008</v>
       </c>
       <c r="C274" s="5">
         <v>-2.7293379899999692E-2</v>
       </c>
       <c r="D274" s="5">
         <v>-3.7308495822414023</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>8.6190882944999991</v>
       </c>
       <c r="C275" s="5">
         <v>1.8813283899998368E-2</v>
       </c>
       <c r="D275" s="5">
         <v>2.6568395115550425</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>8.5677333161</v>
       </c>
       <c r="C276" s="5">
         <v>-5.135497839999914E-2</v>
       </c>
       <c r="D276" s="5">
         <v>-6.920225324820195</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>8.4782420048000002</v>
       </c>
       <c r="C277" s="5">
         <v>-8.9491311299999765E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-11.838610040781539</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>8.4500989692000008</v>
       </c>
       <c r="C278" s="5">
         <v>-2.8143035599999422E-2</v>
       </c>
       <c r="D278" s="5">
         <v>-3.9114061136777067</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>8.4039860849999997</v>
       </c>
       <c r="C279" s="5">
         <v>-4.6112884200001147E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-6.3554839663477969</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>8.4828466660000004</v>
       </c>
       <c r="C280" s="5">
         <v>7.8860581000000707E-2</v>
       </c>
       <c r="D280" s="5">
         <v>11.86017814107645</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>8.5203283452999994</v>
       </c>
       <c r="C281" s="5">
         <v>3.7481679299999016E-2</v>
       </c>
       <c r="D281" s="5">
         <v>5.4330023881776324</v>
       </c>
       <c r="E281" s="5">
         <v>-6.5518909964223937E-2</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>8.3101074473000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.21022089799999932</v>
       </c>
       <c r="D282" s="5">
         <v>-25.90247650699866</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>8.4136248781000003</v>
       </c>
       <c r="C283" s="5">
         <v>0.1035174308000002</v>
       </c>
       <c r="D283" s="5">
         <v>16.016049042769808</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>8.5283981995999998</v>
       </c>
       <c r="C284" s="5">
         <v>0.11477332149999953</v>
       </c>
       <c r="D284" s="5">
         <v>17.655408715481812</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>8.6395435067000008</v>
       </c>
       <c r="C285" s="5">
         <v>0.11114530710000103</v>
       </c>
       <c r="D285" s="5">
         <v>16.809970447408972</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>8.7009654061999999</v>
       </c>
       <c r="C286" s="5">
         <v>6.14218994999991E-2</v>
       </c>
       <c r="D286" s="5">
         <v>8.8728901378420275</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>8.8100717579999994</v>
       </c>
       <c r="C287" s="5">
         <v>0.1091063517999995</v>
       </c>
       <c r="D287" s="5">
         <v>16.129898229410177</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>8.8603188190999997</v>
       </c>
       <c r="C288" s="5">
         <v>5.0247061100000323E-2</v>
       </c>
       <c r="D288" s="5">
         <v>7.062860477401367</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>8.9936457611999998</v>
       </c>
       <c r="C289" s="5">
         <v>0.13332694210000007</v>
       </c>
       <c r="D289" s="5">
         <v>19.62918417294679</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>8.9452425791000003</v>
       </c>
       <c r="C290" s="5">
         <v>-4.8403182099999498E-2</v>
       </c>
       <c r="D290" s="5">
         <v>-6.2705355263486311</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>8.9944888813000006</v>
       </c>
       <c r="C291" s="5">
         <v>4.9246302200000258E-2</v>
       </c>
       <c r="D291" s="5">
         <v>6.8101199783105359</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>9.0773049215999997</v>
       </c>
       <c r="C292" s="5">
         <v>8.2816040299999116E-2</v>
       </c>
       <c r="D292" s="5">
         <v>11.625963639388349</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>9.2119445524000003</v>
       </c>
       <c r="C293" s="5">
         <v>0.13463963080000063</v>
       </c>
       <c r="D293" s="5">
         <v>19.32534277305875</v>
       </c>
       <c r="E293" s="5">
         <v>8.1172482922153186</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>9.3048811883999996</v>
       </c>
       <c r="C294" s="5">
         <v>9.293663599999924E-2</v>
       </c>
       <c r="D294" s="5">
         <v>12.80132536551859</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>9.4231359162999997</v>
       </c>
       <c r="C295" s="5">
         <v>0.11825472790000013</v>
       </c>
       <c r="D295" s="5">
         <v>16.36315237806205</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>9.3329576242000005</v>
       </c>
       <c r="C296" s="5">
         <v>-9.0178292099999169E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-10.898284882786557</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>9.3528626153999994</v>
       </c>
       <c r="C297" s="5">
         <v>1.9904991199998889E-2</v>
       </c>
       <c r="D297" s="5">
         <v>2.5895519222452368</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>9.3999781906000006</v>
       </c>
       <c r="C298" s="5">
         <v>4.7115575200001203E-2</v>
       </c>
       <c r="D298" s="5">
         <v>6.2154005905426857</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>9.4092002514999997</v>
       </c>
       <c r="C299" s="5">
         <v>9.2220608999991072E-3</v>
       </c>
       <c r="D299" s="5">
         <v>1.1836604444583676</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>9.4497801084000006</v>
       </c>
       <c r="C300" s="5">
         <v>4.0579856900000877E-2</v>
       </c>
       <c r="D300" s="5">
         <v>5.2998846940273792</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>9.5110034013</v>
       </c>
       <c r="C301" s="5">
         <v>6.1223292899999393E-2</v>
       </c>
       <c r="D301" s="5">
         <v>8.0576728010059782</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>9.4465858162000007</v>
       </c>
       <c r="C302" s="5">
         <v>-6.4417585099999286E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-7.8315154671692255</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>9.6828722403</v>
       </c>
       <c r="C303" s="5">
         <v>0.23628642409999934</v>
       </c>
       <c r="D303" s="5">
         <v>34.509181219204457</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>9.6795778502999994</v>
       </c>
       <c r="C304" s="5">
         <v>-3.2943900000006465E-3</v>
       </c>
       <c r="D304" s="5">
         <v>-0.40751119128334956</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>9.7076237027999994</v>
       </c>
       <c r="C305" s="5">
         <v>2.8045852500000024E-2</v>
       </c>
       <c r="D305" s="5">
         <v>3.5328563183991468</v>
       </c>
       <c r="E305" s="5">
         <v>5.3808308070076194</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>9.3942439873999994</v>
       </c>
       <c r="C306" s="5">
         <v>-0.31337971539999998</v>
       </c>
       <c r="D306" s="5">
         <v>-32.549243470262468</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>9.2213560721000007</v>
       </c>
       <c r="C307" s="5">
         <v>-0.1728879152999987</v>
       </c>
       <c r="D307" s="5">
         <v>-19.9805651780826</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>8.9306471201999997</v>
       </c>
       <c r="C308" s="5">
         <v>-0.29070895190000101</v>
       </c>
       <c r="D308" s="5">
         <v>-31.914027392142874</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>9.0647961661000007</v>
       </c>
       <c r="C309" s="5">
         <v>0.13414904590000098</v>
       </c>
       <c r="D309" s="5">
         <v>19.591789094572643</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>8.9994652674999998</v>
       </c>
       <c r="C310" s="5">
         <v>-6.5330898600000964E-2</v>
       </c>
       <c r="D310" s="5">
         <v>-8.3138053835916654</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>8.9122591749000009</v>
       </c>
       <c r="C311" s="5">
         <v>-8.7206092599998897E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-11.028025425956567</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>8.6393086625999995</v>
       </c>
       <c r="C312" s="5">
         <v>-0.27295051230000134</v>
       </c>
       <c r="D312" s="5">
         <v>-31.151545428356886</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>8.4323106808000006</v>
       </c>
       <c r="C313" s="5">
         <v>-0.20699798179999895</v>
       </c>
       <c r="D313" s="5">
         <v>-25.249981464226934</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>8.3504245235999992</v>
       </c>
       <c r="C314" s="5">
         <v>-8.1886157200001364E-2</v>
       </c>
       <c r="D314" s="5">
         <v>-11.050508995028462</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>8.1772722645000009</v>
       </c>
       <c r="C315" s="5">
         <v>-0.17315225909999832</v>
       </c>
       <c r="D315" s="5">
         <v>-22.232375004512239</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>7.9794053285000004</v>
       </c>
       <c r="C316" s="5">
         <v>-0.19786693600000049</v>
       </c>
       <c r="D316" s="5">
         <v>-25.467648810521283</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>7.9096059131000001</v>
       </c>
       <c r="C317" s="5">
         <v>-6.9799415400000342E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-10.006356968301478</v>
       </c>
       <c r="E317" s="5">
         <v>-18.521708759491695</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>7.8865538506000004</v>
       </c>
       <c r="C318" s="5">
         <v>-2.3052062499999693E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-3.4418075441621787</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>7.8132693154000004</v>
       </c>
       <c r="C319" s="5">
         <v>-7.3284535200000001E-2</v>
       </c>
       <c r="D319" s="5">
         <v>-10.598201846619649</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>7.7167366493999996</v>
       </c>
       <c r="C320" s="5">
         <v>-9.6532666000000766E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-13.858859012045732</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>7.6708889675999998</v>
       </c>
       <c r="C321" s="5">
         <v>-4.5847681799999762E-2</v>
       </c>
       <c r="D321" s="5">
         <v>-6.9011732213711818</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>7.5022495762999997</v>
       </c>
       <c r="C322" s="5">
         <v>-0.16863939130000016</v>
       </c>
       <c r="D322" s="5">
         <v>-23.413939062861154</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>7.5183975186999996</v>
       </c>
       <c r="C323" s="5">
         <v>1.6147942399999948E-2</v>
       </c>
       <c r="D323" s="5">
         <v>2.6136935388650251</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>7.6282850515999998</v>
       </c>
       <c r="C324" s="5">
         <v>0.1098875329000002</v>
       </c>
       <c r="D324" s="5">
         <v>19.019890690183683</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>7.6457529532999997</v>
       </c>
       <c r="C325" s="5">
         <v>1.7467901699999899E-2</v>
       </c>
       <c r="D325" s="5">
         <v>2.7827361055161814</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>7.7631039672000002</v>
       </c>
       <c r="C326" s="5">
         <v>0.11735101390000047</v>
       </c>
       <c r="D326" s="5">
         <v>20.055399149095599</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>7.7771217365999998</v>
       </c>
       <c r="C327" s="5">
         <v>1.4017769399999658E-2</v>
       </c>
       <c r="D327" s="5">
         <v>2.1884790683295074</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>7.7852259208000003</v>
       </c>
       <c r="C328" s="5">
         <v>8.1041842000004749E-3</v>
       </c>
       <c r="D328" s="5">
         <v>1.2576570660030928</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>7.8178915402999998</v>
       </c>
       <c r="C329" s="5">
         <v>3.2665619499999465E-2</v>
       </c>
       <c r="D329" s="5">
         <v>5.1528512546670902</v>
       </c>
       <c r="E329" s="5">
         <v>-1.1595315089984681</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>7.8804978201999996</v>
       </c>
       <c r="C330" s="5">
         <v>6.2606279899999784E-2</v>
       </c>
       <c r="D330" s="5">
         <v>10.044450531920734</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>7.8908635423</v>
       </c>
       <c r="C331" s="5">
         <v>1.0365722100000418E-2</v>
       </c>
       <c r="D331" s="5">
         <v>1.5899060608483007</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>7.7976683428999998</v>
       </c>
       <c r="C332" s="5">
         <v>-9.3195199400000206E-2</v>
       </c>
       <c r="D332" s="5">
         <v>-13.287298666731374</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>7.9640988340999996</v>
       </c>
       <c r="C333" s="5">
         <v>0.16643049119999986</v>
       </c>
       <c r="D333" s="5">
         <v>28.843519055765164</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>8.1097372476</v>
       </c>
       <c r="C334" s="5">
         <v>0.1456384135000004</v>
       </c>
       <c r="D334" s="5">
         <v>24.291580336169673</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>8.1299403155000007</v>
       </c>
       <c r="C335" s="5">
         <v>2.0203067900000704E-2</v>
       </c>
       <c r="D335" s="5">
         <v>3.0307559161322661</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>8.1241343402999995</v>
       </c>
       <c r="C336" s="5">
         <v>-5.8059752000012566E-3</v>
       </c>
       <c r="D336" s="5">
         <v>-0.85361875815948007</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>8.2602824879999996</v>
       </c>
       <c r="C337" s="5">
         <v>0.13614814770000017</v>
       </c>
       <c r="D337" s="5">
         <v>22.071320216582137</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>8.0803297871000002</v>
       </c>
       <c r="C338" s="5">
         <v>-0.17995270089999948</v>
       </c>
       <c r="D338" s="5">
         <v>-23.22669476500576</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>8.0834720407000002</v>
       </c>
       <c r="C339" s="5">
         <v>3.1422536000000889E-3</v>
       </c>
       <c r="D339" s="5">
         <v>0.4676516617260873</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>8.0846770996000004</v>
       </c>
       <c r="C340" s="5">
         <v>1.2050589000001111E-3</v>
       </c>
       <c r="D340" s="5">
         <v>0.17903902290778984</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>8.1191984520999991</v>
       </c>
       <c r="C341" s="5">
         <v>3.452135249999877E-2</v>
       </c>
       <c r="D341" s="5">
         <v>5.246032485859331</v>
       </c>
       <c r="E341" s="5">
         <v>3.8540687120921291</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>7.9705692976</v>
       </c>
       <c r="C342" s="5">
         <v>-0.14862915449999914</v>
       </c>
       <c r="D342" s="5">
         <v>-19.884928759515695</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>7.9693824535999997</v>
       </c>
       <c r="C343" s="5">
         <v>-1.1868440000002423E-3</v>
       </c>
       <c r="D343" s="5">
         <v>-0.178537685421154</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>7.9799780191999998</v>
       </c>
       <c r="C344" s="5">
         <v>1.0595565600000079E-2</v>
       </c>
       <c r="D344" s="5">
         <v>1.6071593211730795</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>7.9543952999999998</v>
       </c>
       <c r="C345" s="5">
         <v>-2.5582719199999993E-2</v>
       </c>
       <c r="D345" s="5">
         <v>-3.7799238087840026</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>7.9185015524000004</v>
       </c>
       <c r="C346" s="5">
         <v>-3.5893747599999415E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-5.2825413956300693</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>7.9439668198</v>
       </c>
       <c r="C347" s="5">
         <v>2.5465267399999547E-2</v>
       </c>
       <c r="D347" s="5">
         <v>3.9280991467505855</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>7.9317344010999999</v>
       </c>
       <c r="C348" s="5">
         <v>-1.2232418700000025E-2</v>
       </c>
       <c r="D348" s="5">
         <v>-1.8322358926831761</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>7.8653284926999998</v>
       </c>
       <c r="C349" s="5">
         <v>-6.6405908400000158E-2</v>
       </c>
       <c r="D349" s="5">
         <v>-9.5966700008389694</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>7.8000600274999998</v>
       </c>
       <c r="C350" s="5">
         <v>-6.5268465199999959E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-9.5157578570692625</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>7.6897544682000003</v>
       </c>
       <c r="C351" s="5">
         <v>-0.11030555929999952</v>
       </c>
       <c r="D351" s="5">
         <v>-15.710332984460173</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>7.7831346682999998</v>
       </c>
       <c r="C352" s="5">
         <v>9.3380200099999477E-2</v>
       </c>
       <c r="D352" s="5">
         <v>15.585900743495751</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>7.7106607222000001</v>
       </c>
       <c r="C353" s="5">
         <v>-7.2473946099999687E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-10.619127445138876</v>
       </c>
       <c r="E353" s="5">
         <v>-5.0317495293434096</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>7.7616536148000002</v>
       </c>
       <c r="C354" s="5">
         <v>5.0992892600000062E-2</v>
       </c>
       <c r="D354" s="5">
         <v>8.2310714445657638</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>7.8462030351000003</v>
       </c>
       <c r="C355" s="5">
         <v>8.4549420300000122E-2</v>
       </c>
       <c r="D355" s="5">
         <v>13.88418507071394</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>7.8720348963999998</v>
       </c>
       <c r="C356" s="5">
         <v>2.5831861299999481E-2</v>
       </c>
       <c r="D356" s="5">
         <v>4.0230593217082111</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>7.8408309337000004</v>
       </c>
       <c r="C357" s="5">
         <v>-3.1203962699999366E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-4.6543360782270504</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>7.8267383051000001</v>
       </c>
       <c r="C358" s="5">
         <v>-1.4092628600000268E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-2.1356128048022782</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>7.8604190265999998</v>
       </c>
       <c r="C359" s="5">
         <v>3.3680721499999677E-2</v>
       </c>
       <c r="D359" s="5">
         <v>5.2879385649179378</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>7.9524081212000004</v>
       </c>
       <c r="C360" s="5">
         <v>9.1989094600000598E-2</v>
       </c>
       <c r="D360" s="5">
         <v>14.983505080077153</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>7.9736369782000001</v>
       </c>
       <c r="C361" s="5">
         <v>2.1228856999999657E-2</v>
       </c>
       <c r="D361" s="5">
         <v>3.2508391687675386</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>7.9109266700000003</v>
       </c>
       <c r="C362" s="5">
         <v>-6.2710308199999787E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-9.0399282172628386</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>7.9893254062999999</v>
       </c>
       <c r="C363" s="5">
         <v>7.8398736299999605E-2</v>
       </c>
       <c r="D363" s="5">
         <v>12.562315524477153</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>7.8718217949999998</v>
       </c>
       <c r="C364" s="5">
         <v>-0.11750361130000009</v>
       </c>
       <c r="D364" s="5">
         <v>-16.289155888546315</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>7.7965428021000003</v>
       </c>
       <c r="C365" s="5">
         <v>-7.5278992899999508E-2</v>
       </c>
       <c r="D365" s="5">
         <v>-10.890960272628991</v>
       </c>
       <c r="E365" s="5">
         <v>1.1138096071680925</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>7.8528602522000002</v>
       </c>
       <c r="C366" s="5">
         <v>5.6317450099999888E-2</v>
       </c>
       <c r="D366" s="5">
         <v>9.0208634729796557</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>7.8323283085000002</v>
       </c>
       <c r="C367" s="5">
         <v>-2.0531943699999999E-2</v>
       </c>
       <c r="D367" s="5">
         <v>-3.0927709538240866</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>7.7760784018000004</v>
       </c>
       <c r="C368" s="5">
         <v>-5.6249906699999741E-2</v>
       </c>
       <c r="D368" s="5">
         <v>-8.2857190020987233</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>7.3303835947999998</v>
       </c>
       <c r="C369" s="5">
         <v>-0.44569480700000064</v>
       </c>
       <c r="D369" s="5">
         <v>-50.751517712310267</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>7.5320288794000003</v>
       </c>
       <c r="C370" s="5">
         <v>0.20164528460000053</v>
       </c>
       <c r="D370" s="5">
         <v>38.49155731915608</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>7.5747852378999996</v>
       </c>
       <c r="C371" s="5">
         <v>4.2756358499999259E-2</v>
       </c>
       <c r="D371" s="5">
         <v>7.0286804938885172</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>7.4776271918999999</v>
       </c>
       <c r="C372" s="5">
         <v>-9.7158045999999665E-2</v>
       </c>
       <c r="D372" s="5">
         <v>-14.351094393627816</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>7.3825184325000004</v>
       </c>
       <c r="C373" s="5">
         <v>-9.5108759399999521E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-14.239210170012505</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>7.4089286803999999</v>
       </c>
       <c r="C374" s="5">
         <v>2.6410247899999462E-2</v>
       </c>
       <c r="D374" s="5">
         <v>4.3783652680709828</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>7.6773906423999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.26846196199999994</v>
       </c>
       <c r="D375" s="5">
         <v>53.284660995382339</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>7.9642258123999996</v>
       </c>
       <c r="C376" s="5">
         <v>0.28683516999999981</v>
       </c>
       <c r="D376" s="5">
         <v>55.295586944607457</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>7.9848605243000002</v>
       </c>
       <c r="C377" s="5">
         <v>2.0634711900000546E-2</v>
       </c>
       <c r="D377" s="5">
         <v>3.1537999878901601</v>
       </c>
       <c r="E377" s="5">
         <v>2.4154003509001098</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>8.0459975014000005</v>
       </c>
       <c r="C378" s="5">
         <v>6.1136977100000323E-2</v>
       </c>
       <c r="D378" s="5">
         <v>9.5848976916501414</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>8.0240734829000004</v>
       </c>
       <c r="C379" s="5">
         <v>-2.1924018500000031E-2</v>
       </c>
       <c r="D379" s="5">
         <v>-3.2212415977980413</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>8.1927463201999995</v>
       </c>
       <c r="C380" s="5">
         <v>0.16867283729999905</v>
       </c>
       <c r="D380" s="5">
         <v>28.355748776701397</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>8.0173438627000007</v>
       </c>
       <c r="C381" s="5">
         <v>-0.17540245749999883</v>
       </c>
       <c r="D381" s="5">
         <v>-22.87200552394021</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>8.0307373895000005</v>
       </c>
       <c r="C382" s="5">
         <v>1.3393526799999833E-2</v>
       </c>
       <c r="D382" s="5">
         <v>2.023205144457374</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>8.0879861478000006</v>
       </c>
       <c r="C383" s="5">
         <v>5.7248758300000091E-2</v>
       </c>
       <c r="D383" s="5">
         <v>8.8979469910809961</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>8.2051267408000008</v>
       </c>
       <c r="C384" s="5">
         <v>0.11714059300000024</v>
       </c>
       <c r="D384" s="5">
         <v>18.833459393730536</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>8.2949837230999997</v>
       </c>
       <c r="C385" s="5">
         <v>8.9856982299998833E-2</v>
       </c>
       <c r="D385" s="5">
         <v>13.962753147586881</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>8.3972267559000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.10224303280000058</v>
       </c>
       <c r="D386" s="5">
         <v>15.836149483576079</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>8.1634143553000005</v>
       </c>
       <c r="C387" s="5">
         <v>-0.23381240059999975</v>
       </c>
       <c r="D387" s="5">
         <v>-28.742346175885803</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>8.25349164</v>
       </c>
       <c r="C388" s="5">
         <v>9.0077284699999538E-2</v>
       </c>
       <c r="D388" s="5">
         <v>14.075005673123897</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>8.2708400589999993</v>
       </c>
       <c r="C389" s="5">
         <v>1.7348418999999282E-2</v>
       </c>
       <c r="D389" s="5">
         <v>2.551704205183758</v>
       </c>
       <c r="E389" s="5">
         <v>3.5815219793719599</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>8.2409951438999993</v>
       </c>
       <c r="C390" s="5">
         <v>-2.984491509999998E-2</v>
       </c>
       <c r="D390" s="5">
         <v>-4.2452276365035901</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>8.3256285606000002</v>
       </c>
       <c r="C391" s="5">
         <v>8.4633416700000907E-2</v>
       </c>
       <c r="D391" s="5">
         <v>13.044250255509283</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>8.4133523874999998</v>
       </c>
       <c r="C392" s="5">
         <v>8.772382689999958E-2</v>
       </c>
       <c r="D392" s="5">
         <v>13.403008579245412</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>8.5120916979000008</v>
       </c>
       <c r="C393" s="5">
         <v>9.8739310400000946E-2</v>
       </c>
       <c r="D393" s="5">
         <v>15.028794584249106</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>8.6273933942000003</v>
       </c>
       <c r="C394" s="5">
         <v>0.11530169629999953</v>
       </c>
       <c r="D394" s="5">
         <v>17.522141598499029</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>8.6989217098000005</v>
       </c>
       <c r="C395" s="5">
         <v>7.152831560000017E-2</v>
       </c>
       <c r="D395" s="5">
         <v>10.415450262408354</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>8.7233212206000008</v>
       </c>
       <c r="C396" s="5">
         <v>2.4399510800000357E-2</v>
       </c>
       <c r="D396" s="5">
         <v>3.4182803510613757</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>8.7967063314999994</v>
       </c>
       <c r="C397" s="5">
         <v>7.3385110899998551E-2</v>
       </c>
       <c r="D397" s="5">
         <v>10.575457918109743</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>8.8881327419999998</v>
       </c>
       <c r="C398" s="5">
         <v>9.1426410500000443E-2</v>
       </c>
       <c r="D398" s="5">
         <v>13.210122298712324</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>8.9497028047999994</v>
       </c>
       <c r="C399" s="5">
         <v>6.1570062799999548E-2</v>
       </c>
       <c r="D399" s="5">
         <v>8.6368041471951429</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>8.9413866292000002</v>
       </c>
       <c r="C400" s="5">
         <v>-8.3161755999991982E-3</v>
       </c>
       <c r="D400" s="5">
         <v>-1.1093739217520993</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>8.9617520713999994</v>
       </c>
       <c r="C401" s="5">
         <v>2.0365442199999251E-2</v>
       </c>
       <c r="D401" s="5">
         <v>2.7676928240431664</v>
       </c>
       <c r="E401" s="5">
         <v>8.3535893267356442</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>8.9454927775000002</v>
       </c>
       <c r="C402" s="5">
         <v>-1.625929389999925E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-2.1555640428815304</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>8.9317898841000005</v>
       </c>
       <c r="C403" s="5">
         <v>-1.3702893399999638E-2</v>
       </c>
       <c r="D403" s="5">
         <v>-1.8227772271874998</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>8.9296314095000007</v>
       </c>
       <c r="C404" s="5">
         <v>-2.1584745999998489E-3</v>
       </c>
       <c r="D404" s="5">
         <v>-0.28960931953834201</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>9.0093982387999993</v>
       </c>
       <c r="C405" s="5">
         <v>7.9766829299998676E-2</v>
       </c>
       <c r="D405" s="5">
         <v>11.262039882360053</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>9.0226799900000003</v>
       </c>
       <c r="C406" s="5">
         <v>1.3281751200000969E-2</v>
       </c>
       <c r="D406" s="5">
         <v>1.7834673101497778</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>9.2024437307000007</v>
       </c>
       <c r="C407" s="5">
         <v>0.17976374070000034</v>
       </c>
       <c r="D407" s="5">
         <v>26.710146879654182</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>9.0346343801</v>
       </c>
       <c r="C408" s="5">
         <v>-0.16780935060000068</v>
       </c>
       <c r="D408" s="5">
         <v>-19.81577500297016</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>8.9970638410999992</v>
       </c>
       <c r="C409" s="5">
         <v>-3.7570539000000736E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-4.8776342975836773</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>9.0848426202999999</v>
       </c>
       <c r="C410" s="5">
         <v>8.7778779200000656E-2</v>
       </c>
       <c r="D410" s="5">
         <v>12.35677722859565</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>9.0416796568999995</v>
       </c>
       <c r="C411" s="5">
         <v>-4.3162963400000365E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-5.554668852333366</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>9.0281629669000001</v>
       </c>
       <c r="C412" s="5">
         <v>-1.3516689999999443E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-1.7792410138644521</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>9.0549615443999993</v>
       </c>
       <c r="C413" s="5">
         <v>2.6798577499999254E-2</v>
       </c>
       <c r="D413" s="5">
         <v>3.6207291795030905</v>
       </c>
       <c r="E413" s="5">
         <v>1.0400809156221102</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>9.2502694295999994</v>
       </c>
       <c r="C414" s="5">
         <v>0.19530788520000009</v>
       </c>
       <c r="D414" s="5">
         <v>29.185350185183665</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>9.2379910092999999</v>
       </c>
       <c r="C415" s="5">
         <v>-1.2278420299999482E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-1.5812526433669483</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>9.2389401485999993</v>
       </c>
       <c r="C416" s="5">
         <v>9.4913929999940194E-4</v>
       </c>
       <c r="D416" s="5">
         <v>0.1233613449673765</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>9.3098785355999993</v>
       </c>
       <c r="C417" s="5">
         <v>7.0938386999999992E-2</v>
       </c>
       <c r="D417" s="5">
         <v>9.6130681129219973</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>9.3225413823000007</v>
       </c>
       <c r="C418" s="5">
         <v>1.2662846700001396E-2</v>
       </c>
       <c r="D418" s="5">
         <v>1.6444475972508421</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>9.3046173808999999</v>
       </c>
       <c r="C419" s="5">
         <v>-1.7924001400000833E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-2.2829404059402258</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>9.3363633449000005</v>
       </c>
       <c r="C420" s="5">
         <v>3.1745964000000626E-2</v>
       </c>
       <c r="D420" s="5">
         <v>4.1719299545017297</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>9.3937949348000007</v>
       </c>
       <c r="C421" s="5">
         <v>5.7431589900000191E-2</v>
       </c>
       <c r="D421" s="5">
         <v>7.6365987315684114</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>9.3876299838000001</v>
       </c>
       <c r="C422" s="5">
         <v>-6.1649510000005847E-3</v>
       </c>
       <c r="D422" s="5">
         <v>-0.78469845827484619</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>9.5349683839000008</v>
       </c>
       <c r="C423" s="5">
         <v>0.14733840010000065</v>
       </c>
       <c r="D423" s="5">
         <v>20.547866131651247</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>9.6195627243999997</v>
       </c>
       <c r="C424" s="5">
         <v>8.4594340499998921E-2</v>
       </c>
       <c r="D424" s="5">
         <v>11.181590223214567</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>9.6564450442999998</v>
       </c>
       <c r="C425" s="5">
         <v>3.6882319900000127E-2</v>
       </c>
       <c r="D425" s="5">
         <v>4.6991869431811217</v>
       </c>
       <c r="E425" s="5">
         <v>6.6425848077950711</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>9.6529634583000004</v>
       </c>
       <c r="C426" s="5">
         <v>-3.4815859999994814E-3</v>
       </c>
       <c r="D426" s="5">
         <v>-0.43179745245806034</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>9.6393870620000008</v>
       </c>
       <c r="C427" s="5">
         <v>-1.3576396299999516E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-1.6747438096454847</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>9.6424019100000002</v>
       </c>
       <c r="C428" s="5">
         <v>3.0148479999994038E-3</v>
       </c>
       <c r="D428" s="5">
         <v>0.3759624378208537</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>9.6099246935</v>
       </c>
       <c r="C429" s="5">
         <v>-3.2477216500000239E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-3.9677602585875493</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>9.6215992839000002</v>
       </c>
       <c r="C430" s="5">
         <v>1.1674590400000184E-2</v>
       </c>
       <c r="D430" s="5">
         <v>1.4675968643761417</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>9.6046817641000004</v>
       </c>
       <c r="C431" s="5">
         <v>-1.6917519799999781E-2</v>
       </c>
       <c r="D431" s="5">
         <v>-2.0896575270648254</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>9.7385891731999994</v>
       </c>
       <c r="C432" s="5">
         <v>0.13390740909999899</v>
       </c>
       <c r="D432" s="5">
         <v>18.074682488409955</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>9.6939231533000001</v>
       </c>
       <c r="C433" s="5">
         <v>-4.4666019899999299E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-5.3670611004588586</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>9.5932620445999994</v>
       </c>
       <c r="C434" s="5">
         <v>-0.10066110870000067</v>
       </c>
       <c r="D434" s="5">
         <v>-11.773140641246638</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>9.6341913170000009</v>
       </c>
       <c r="C435" s="5">
         <v>4.0929272400001437E-2</v>
       </c>
       <c r="D435" s="5">
         <v>5.2416152242618086</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>9.6137201301000008</v>
       </c>
       <c r="C436" s="5">
         <v>-2.0471186900000049E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-2.5202281539955518</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>9.5524115472000002</v>
       </c>
       <c r="C437" s="5">
         <v>-6.130858290000063E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-7.3898475704196054</v>
       </c>
       <c r="E437" s="5">
         <v>-1.0773477881635962</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>9.6859792240000004</v>
       </c>
       <c r="C438" s="5">
         <v>0.13356767680000026</v>
       </c>
       <c r="D438" s="5">
         <v>18.131603459530066</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>9.6568759834000009</v>
       </c>
       <c r="C439" s="5">
         <v>-2.910324059999958E-2</v>
       </c>
       <c r="D439" s="5">
         <v>-3.5466200058176467</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>9.6251878801000004</v>
       </c>
       <c r="C440" s="5">
         <v>-3.1688103300000492E-2</v>
       </c>
       <c r="D440" s="5">
         <v>-3.8673891934912996</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>9.6686355714999994</v>
       </c>
       <c r="C441" s="5">
         <v>4.3447691399999044E-2</v>
       </c>
       <c r="D441" s="5">
         <v>5.5532738354407085</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>9.7302495010999994</v>
       </c>
       <c r="C442" s="5">
         <v>6.1613929600000006E-2</v>
       </c>
       <c r="D442" s="5">
         <v>7.9208665286370161</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>9.7422018850000001</v>
+        <v>9.7458673240000007</v>
       </c>
       <c r="C443" s="5">
-        <v>1.195238390000064E-2</v>
+        <v>1.5617822900001244E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>1.4840482474780758</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>1.9431900130877811</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>9.6854320691000009</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-6.0435254899999791E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-7.1927175585102754</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34E76C1A-FDF6-4E13-9F8F-46E7DD509C8F}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcanrmca</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>