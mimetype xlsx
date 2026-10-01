--- v9 (2026-09-04)
+++ v10 (2026-10-01)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D881B938-5087-4AB7-85E1-613E818B27F7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6860DFF0-0120-43E0-A076-8B0B18A68C6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9A9A6083-0CC7-4DDD-9ACD-DF571E0B6372}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{56B46A0D-D8D5-489B-B245-BE0CF2D35E32}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanrmca" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Construction, Mining and Natural Resources Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD3D56E8-4CF6-42AE-A947-05631FA06FFA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A343017F-0361-4DDD-B85A-A78A57E6826A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>5.0534890456000001</v>
+        <v>5.0534889565999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>5.1481841055000004</v>
+        <v>5.1481847476000002</v>
       </c>
       <c r="C7" s="5">
-        <v>9.4695059900000267E-2</v>
+        <v>9.4695791000000362E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>24.954784434113918</v>
+        <v>24.954997859831394</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>5.1600279325000002</v>
+        <v>5.1600308956000003</v>
       </c>
       <c r="C8" s="5">
-        <v>1.1843826999999862E-2</v>
+        <v>1.1846148000000056E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>2.7959010892649072</v>
+        <v>2.7964555932297408</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>5.2699373591000001</v>
+        <v>5.2699407651000003</v>
       </c>
       <c r="C9" s="5">
-        <v>0.1099094265999998</v>
+        <v>0.10990986950000003</v>
       </c>
       <c r="D9" s="5">
-        <v>28.777741836227875</v>
+        <v>28.777853202810277</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>5.2815021050000004</v>
+        <v>5.2815067585</v>
       </c>
       <c r="C10" s="5">
-        <v>1.1564745900000339E-2</v>
+        <v>1.1565993399999641E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>2.6653874295617275</v>
+        <v>2.6656766831640866</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>5.3484779831999996</v>
+        <v>5.3484809618</v>
       </c>
       <c r="C11" s="5">
-        <v>6.6975878199999173E-2</v>
+        <v>6.6974203300000035E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>16.325000220290576</v>
+        <v>16.324547687553515</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>5.3251613236999997</v>
+        <v>5.3251571011000003</v>
       </c>
       <c r="C12" s="5">
-        <v>-2.3316659499999837E-2</v>
+        <v>-2.3323860699999699E-2</v>
       </c>
       <c r="D12" s="5">
-        <v>-5.1077639603471887</v>
+        <v>-5.1093010412903928</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>5.3051286202999997</v>
+        <v>5.3051249335000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-2.0032703400000074E-2</v>
+        <v>-2.003216760000015E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-4.4220343606142904</v>
+        <v>-4.4219219580934555</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>5.2752230653999996</v>
+        <v>5.2752200959</v>
       </c>
       <c r="C14" s="5">
-        <v>-2.990555490000002E-2</v>
+        <v>-2.9904837600000178E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>-6.5586868490116075</v>
+        <v>-6.5585387978671079</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>5.1131697944000001</v>
+        <v>5.1131678475999998</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.16205327099999955</v>
+        <v>-0.1620522483000002</v>
       </c>
       <c r="D15" s="5">
-        <v>-31.231012239370457</v>
+        <v>-31.230861905487593</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>5.0942991056000002</v>
+        <v>5.0942976985000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-1.8870688799999868E-2</v>
+        <v>-1.8870149099999622E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-4.3399267663429386</v>
+        <v>-4.3398067722459244</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>5.0302707437</v>
+        <v>5.0302697470000002</v>
       </c>
       <c r="C17" s="5">
-        <v>-6.4028361900000164E-2</v>
+        <v>-6.4027951499999958E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-14.082220850804283</v>
+        <v>-14.082140359239414</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>5.0503461502000002</v>
+        <v>5.0503459074999997</v>
       </c>
       <c r="C18" s="5">
-        <v>2.007540650000017E-2</v>
+        <v>2.0076160499999496E-2</v>
       </c>
       <c r="D18" s="5">
-        <v>4.8956357884210933</v>
+        <v>4.8958247068916938</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>5.0467203909</v>
+        <v>5.0467212440000004</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.6257593000001975E-3</v>
+        <v>-3.6246634999992366E-3</v>
       </c>
       <c r="D19" s="5">
-        <v>-0.85811391412431437</v>
+        <v>-0.85785563342496429</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>4.9538175998999998</v>
+        <v>4.9538208398999997</v>
       </c>
       <c r="C20" s="5">
-        <v>-9.2902791000000207E-2</v>
+        <v>-9.2900404100000777E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>-19.985403974525042</v>
+        <v>-19.984938287870946</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>5.0669890255999999</v>
+        <v>5.0669929745999998</v>
       </c>
       <c r="C21" s="5">
-        <v>0.11317142570000005</v>
+        <v>0.11317213470000009</v>
       </c>
       <c r="D21" s="5">
-        <v>31.135242211419879</v>
+        <v>31.135439413557076</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>5.0791076806</v>
+        <v>5.0791135012000002</v>
       </c>
       <c r="C22" s="5">
-        <v>1.2118655000000089E-2</v>
+        <v>1.2120526600000403E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>2.9080808872745223</v>
+        <v>2.9085336385916483</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>5.0517343345999999</v>
+        <v>5.0517395376999996</v>
       </c>
       <c r="C23" s="5">
-        <v>-2.7373346000000076E-2</v>
+        <v>-2.7373963500000542E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-6.2789819539560199</v>
+        <v>-6.2791124421598843</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>5.0287911355999997</v>
+        <v>5.0287844129000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.2943199000000192E-2</v>
+        <v>-2.2955124799999282E-2</v>
       </c>
       <c r="D24" s="5">
-        <v>-5.3158822512143322</v>
+        <v>-5.3185713998625257</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>5.0170188256000001</v>
+        <v>5.0170137990999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.1772309999999564E-2</v>
+        <v>-1.177061380000044E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.7732899687358037</v>
+        <v>-2.772899171705534</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>4.9820878024999997</v>
+        <v>4.9820842238000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-3.4931023100000402E-2</v>
+        <v>-3.4929575299999627E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>-8.0423725944714359</v>
+        <v>-8.0420596694169113</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>5.0126208051000001</v>
+        <v>5.0126184946999999</v>
       </c>
       <c r="C27" s="5">
-        <v>3.0533002600000358E-2</v>
+        <v>3.0534270899999605E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>7.6072920853723636</v>
+        <v>7.6076244592779618</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>5.0912756240999997</v>
+        <v>5.0912739333000001</v>
       </c>
       <c r="C28" s="5">
-        <v>7.8654818999999598E-2</v>
+        <v>7.8655438600000238E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>20.542745431354035</v>
+        <v>20.542931770001218</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>5.1322785597999996</v>
+        <v>5.132277406</v>
       </c>
       <c r="C29" s="5">
-        <v>4.100293569999991E-2</v>
+        <v>4.1003472699999932E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>10.104060378372148</v>
+        <v>10.104202128792551</v>
       </c>
       <c r="E29" s="5">
-        <v>2.0278792394575529</v>
+        <v>2.0278765181695579</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>5.1426616954000002</v>
+        <v>5.1426616460999997</v>
       </c>
       <c r="C30" s="5">
-        <v>1.0383135600000593E-2</v>
+        <v>1.0384240099999609E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>2.4549218245804472</v>
+        <v>2.4551864364497744</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>5.1398928519</v>
+        <v>5.1398942865999997</v>
       </c>
       <c r="C31" s="5">
-        <v>-2.7688435000001732E-3</v>
+        <v>-2.7673594999999551E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.6441782468347701</v>
+        <v>-0.64383401793658424</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>5.1405566522999999</v>
+        <v>5.1405605341999996</v>
       </c>
       <c r="C32" s="5">
-        <v>6.6380039999991425E-4</v>
+        <v>6.662475999998918E-4</v>
       </c>
       <c r="D32" s="5">
-        <v>0.15508621466360228</v>
+        <v>0.15565832751314179</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>5.0612504029999998</v>
+        <v>5.0612553780000002</v>
       </c>
       <c r="C33" s="5">
-        <v>-7.9306249300000076E-2</v>
+        <v>-7.9305156199999338E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>-17.020255050574061</v>
+        <v>-17.020028210064375</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>4.9715453050000002</v>
+        <v>4.9715529301999997</v>
       </c>
       <c r="C34" s="5">
-        <v>-8.9705097999999595E-2</v>
+        <v>-8.9702447800000584E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>-19.313119548662026</v>
+        <v>-19.312586229973896</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>5.0561683068000001</v>
+        <v>5.0561763533999997</v>
       </c>
       <c r="C35" s="5">
-        <v>8.462300179999982E-2</v>
+        <v>8.4623423200000047E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>22.450749437286753</v>
+        <v>22.450834183426771</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>5.3398656275</v>
+        <v>5.3398542448999997</v>
       </c>
       <c r="C36" s="5">
-        <v>0.28369732069999998</v>
+        <v>0.2836778915</v>
       </c>
       <c r="D36" s="5">
-        <v>92.533221749052913</v>
+        <v>92.524620165362521</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>5.4436646558000001</v>
+        <v>5.4436583059999997</v>
       </c>
       <c r="C37" s="5">
-        <v>0.1037990283000001</v>
+        <v>0.10380406109999996</v>
       </c>
       <c r="D37" s="5">
-        <v>25.98893972847447</v>
+        <v>25.990398947982165</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>5.5008625305000001</v>
+        <v>5.5008584797999998</v>
       </c>
       <c r="C38" s="5">
-        <v>5.7197874699999929E-2</v>
+        <v>5.7200173800000087E-2</v>
       </c>
       <c r="D38" s="5">
-        <v>13.363471848013187</v>
+        <v>13.364056916375944</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>5.4098827785000001</v>
+        <v>5.4098798690000001</v>
       </c>
       <c r="C39" s="5">
-        <v>-9.0979751999999969E-2</v>
+        <v>-9.0978610799999693E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>-18.137546484374433</v>
+        <v>-18.13735142536741</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>5.3848766987000003</v>
+        <v>5.3848746138000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-2.5006079799999803E-2</v>
+        <v>-2.5005255199999965E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-5.4078924142225704</v>
+        <v>-5.4077214272920564</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>5.4289292535999998</v>
+        <v>5.4289282226999998</v>
       </c>
       <c r="C41" s="5">
-        <v>4.4052554899999485E-2</v>
+        <v>4.4053608899999652E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>10.270927134036301</v>
+        <v>10.271188194413794</v>
       </c>
       <c r="E41" s="5">
-        <v>5.7800972870724276</v>
+        <v>5.7801009811588422</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>5.4349219469000003</v>
+        <v>5.4349223979000003</v>
       </c>
       <c r="C42" s="5">
-        <v>5.9926933000005178E-3</v>
+        <v>5.9941752000005621E-3</v>
       </c>
       <c r="D42" s="5">
-        <v>1.3326848944767766</v>
+        <v>1.3330167052512554</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>5.4214851482000004</v>
+        <v>5.421487205</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.3436798699999919E-2</v>
+        <v>-1.3435192900000281E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>-2.9267584898285848</v>
+        <v>-2.9264132220224282</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>5.5245929746</v>
+        <v>5.5245974291</v>
       </c>
       <c r="C44" s="5">
-        <v>0.1031078263999996</v>
+        <v>0.10311022409999993</v>
       </c>
       <c r="D44" s="5">
-        <v>25.367271235455924</v>
+        <v>25.367913504740478</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>5.6558625667999998</v>
+        <v>5.6558685580999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.13126959219999979</v>
+        <v>0.13127112899999993</v>
       </c>
       <c r="D45" s="5">
-        <v>32.550915890957732</v>
+        <v>32.551318322413202</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>5.5584436738000003</v>
+        <v>5.5584528715000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-9.7418892999999507E-2</v>
+        <v>-9.7415686599999773E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-18.819385432392867</v>
+        <v>-18.818805394459993</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>5.7596174723000004</v>
+        <v>5.7596289168999997</v>
       </c>
       <c r="C47" s="5">
-        <v>0.20117379850000017</v>
+        <v>0.20117604539999956</v>
       </c>
       <c r="D47" s="5">
-        <v>53.209317059305384</v>
+        <v>53.209928026137085</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>5.8509410118999998</v>
+        <v>5.8509240616999998</v>
       </c>
       <c r="C48" s="5">
-        <v>9.1323539599999393E-2</v>
+        <v>9.1295144800000116E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>20.777197972715378</v>
+        <v>20.770119600574112</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>5.9811060492000001</v>
+        <v>5.9810985166000004</v>
       </c>
       <c r="C49" s="5">
-        <v>0.13016503730000029</v>
+        <v>0.13017445490000057</v>
       </c>
       <c r="D49" s="5">
-        <v>30.217513434772926</v>
+        <v>30.22007240330975</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>6.0273233861</v>
+        <v>6.0273191167000002</v>
       </c>
       <c r="C50" s="5">
-        <v>4.621733689999985E-2</v>
+        <v>4.6220600099999842E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>9.6770820236787856</v>
+        <v>9.6778072882767638</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>6.1099258149000004</v>
+        <v>6.1099225622000004</v>
       </c>
       <c r="C51" s="5">
-        <v>8.260242880000046E-2</v>
+        <v>8.2603445500000205E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>17.743603976908041</v>
+        <v>17.743852620306242</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>6.0814315152000002</v>
+        <v>6.0814292873999998</v>
       </c>
       <c r="C52" s="5">
-        <v>-2.849429970000017E-2</v>
+        <v>-2.8493274800000634E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-5.4549929834334048</v>
+        <v>-5.4548046097609548</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>6.1248939766000001</v>
+        <v>6.1248934711</v>
       </c>
       <c r="C53" s="5">
-        <v>4.3462461399999874E-2</v>
+        <v>4.346418370000027E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>8.9213610852392211</v>
+        <v>8.9217320235511757</v>
       </c>
       <c r="E53" s="5">
-        <v>12.819557789199344</v>
+        <v>12.819569901292072</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>6.1231604586000001</v>
+        <v>6.1231616640000004</v>
       </c>
       <c r="C54" s="5">
-        <v>-1.7335179999999895E-3</v>
+        <v>-1.7318070999996493E-3</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.33910570091427727</v>
+        <v>-0.33877156789372531</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>6.0972330909999997</v>
+        <v>6.0972355702999996</v>
       </c>
       <c r="C55" s="5">
-        <v>-2.5927367600000473E-2</v>
+        <v>-2.5926093700000763E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-4.9644939909131436</v>
+        <v>-4.9642547658538376</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>6.1165785118000002</v>
+        <v>6.1165832654000001</v>
       </c>
       <c r="C56" s="5">
-        <v>1.9345420800000568E-2</v>
+        <v>1.934769510000045E-2</v>
       </c>
       <c r="D56" s="5">
-        <v>3.8745320488600354</v>
+        <v>3.8749939249552945</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>6.0402902344999996</v>
+        <v>6.0402969129999997</v>
       </c>
       <c r="C57" s="5">
-        <v>-7.6288277300000651E-2</v>
+        <v>-7.6286352400000368E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>-13.981666095946576</v>
+        <v>-13.98132701929674</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>6.0389247338000001</v>
+        <v>6.0389341810000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.3655006999995223E-3</v>
+        <v>-1.362731999999589E-3</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.2709414515843056</v>
+        <v>-0.27039247145912437</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>6.0634114471</v>
+        <v>6.0634235258000002</v>
       </c>
       <c r="C59" s="5">
-        <v>2.4486713299999963E-2</v>
+        <v>2.448934480000009E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>4.9757702816815685</v>
+        <v>4.9763090332170856</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>6.6628701835999999</v>
+        <v>6.6628502551000004</v>
       </c>
       <c r="C60" s="5">
-        <v>0.59945873649999992</v>
+        <v>0.59942672930000018</v>
       </c>
       <c r="D60" s="5">
-        <v>209.97862625235823</v>
+        <v>209.96009116031397</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>6.6145255348000003</v>
+        <v>6.6145183299000001</v>
       </c>
       <c r="C61" s="5">
-        <v>-4.8344648799999668E-2</v>
+        <v>-4.8331925200000292E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>-8.3677929254955323</v>
+        <v>-8.3657017873194803</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>6.6602376157999998</v>
+        <v>6.6602336598000003</v>
       </c>
       <c r="C62" s="5">
-        <v>4.5712080999999571E-2</v>
+        <v>4.5715329900000157E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>8.6156275746842592</v>
+        <v>8.6162731207993559</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>6.6155094345999998</v>
+        <v>6.6155061538000002</v>
       </c>
       <c r="C63" s="5">
-        <v>-4.4728181199999995E-2</v>
+        <v>-4.4727506000000083E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>-7.7677435845864835</v>
+        <v>-7.7676350670059957</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>6.6840415655000003</v>
+        <v>6.6840395655</v>
       </c>
       <c r="C64" s="5">
-        <v>6.8532130900000432E-2</v>
+        <v>6.8533411699999824E-2</v>
       </c>
       <c r="D64" s="5">
-        <v>13.164493942102219</v>
+        <v>13.164761063280061</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>6.6193342069999996</v>
+        <v>6.6193342942999998</v>
       </c>
       <c r="C65" s="5">
-        <v>-6.4707358500000645E-2</v>
+        <v>-6.4705271200000247E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-11.018032511993725</v>
+        <v>-11.017698926324915</v>
       </c>
       <c r="E65" s="5">
-        <v>8.0726332943720447</v>
+        <v>8.0726436391586951</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>6.7050015809000003</v>
+        <v>6.7050032463999996</v>
       </c>
       <c r="C66" s="5">
-        <v>8.5667373900000676E-2</v>
+        <v>8.5668952099999807E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>16.684966937442436</v>
+        <v>16.685296280748108</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>6.7751781951999996</v>
+        <v>6.7751806510000003</v>
       </c>
       <c r="C67" s="5">
-        <v>7.0176614299999329E-2</v>
+        <v>7.017740460000077E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>13.308385341058248</v>
+        <v>13.308540446941187</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>6.8111519316000004</v>
+        <v>6.8111562619999999</v>
       </c>
       <c r="C68" s="5">
-        <v>3.5973736400000789E-2</v>
+        <v>3.5975610999999574E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>6.5609660093124855</v>
+        <v>6.5613155007172352</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>6.8269042628000003</v>
+        <v>6.8269105486999999</v>
       </c>
       <c r="C69" s="5">
-        <v>1.5752331199999858E-2</v>
+        <v>1.5754286700000009E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>2.8108467423883621</v>
+        <v>2.8111983227866899</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>6.8235939748999996</v>
+        <v>6.8236022151000002</v>
       </c>
       <c r="C70" s="5">
-        <v>-3.3102879000006524E-3</v>
+        <v>-3.3083335999997132E-3</v>
       </c>
       <c r="D70" s="5">
-        <v>-0.58031702720601208</v>
+        <v>-0.57997480454309303</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>6.8708272313999998</v>
+        <v>6.8708396788000003</v>
       </c>
       <c r="C71" s="5">
-        <v>4.7233256500000209E-2</v>
+        <v>4.7237463700000148E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>8.6301087292033341</v>
+        <v>8.6308961162891116</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>6.7597646516000003</v>
+        <v>6.7597440279000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.11106257979999956</v>
+        <v>-0.11109565090000029</v>
       </c>
       <c r="D72" s="5">
-        <v>-17.762372923510995</v>
+        <v>-17.767171430862494</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>6.8375540394999996</v>
+        <v>6.837547614</v>
       </c>
       <c r="C73" s="5">
-        <v>7.778938789999934E-2</v>
+        <v>7.7803586099999933E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>14.71767893760958</v>
+        <v>14.720585301385869</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>6.8839950014999998</v>
+        <v>6.8839917915999997</v>
       </c>
       <c r="C74" s="5">
-        <v>4.6440962000000141E-2</v>
+        <v>4.6444177599999747E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>8.461921723085176</v>
+        <v>8.4625379436366277</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>7.1315633093999997</v>
+        <v>7.1315606757000003</v>
       </c>
       <c r="C75" s="5">
-        <v>0.24756830789999995</v>
+        <v>0.24756888410000055</v>
       </c>
       <c r="D75" s="5">
-        <v>52.802460526434871</v>
+        <v>52.802638356696697</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>7.2920120223999998</v>
+        <v>7.2920106307000001</v>
       </c>
       <c r="C76" s="5">
-        <v>0.16044871300000008</v>
+        <v>0.16044995499999981</v>
       </c>
       <c r="D76" s="5">
-        <v>30.602535621110817</v>
+        <v>30.602815292569964</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>7.3165116839</v>
+        <v>7.3165123730000001</v>
       </c>
       <c r="C77" s="5">
-        <v>2.4499661500000158E-2</v>
+        <v>2.4501742300000018E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>4.1070962955415569</v>
+        <v>4.1074523885384906</v>
       </c>
       <c r="E77" s="5">
-        <v>10.532441105069591</v>
+        <v>10.532450057709731</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>7.2819519566000004</v>
+        <v>7.2819538589999997</v>
       </c>
       <c r="C78" s="5">
-        <v>-3.4559727299999565E-2</v>
+        <v>-3.4558514000000429E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-5.5232672014182587</v>
+        <v>-5.5230777968708011</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>7.4610717819000003</v>
+        <v>7.4610738320000003</v>
       </c>
       <c r="C79" s="5">
-        <v>0.17911982529999992</v>
+        <v>0.1791199730000006</v>
       </c>
       <c r="D79" s="5">
-        <v>33.856944668272206</v>
+        <v>33.8569663920008</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>7.4111839804999997</v>
+        <v>7.4111874155999997</v>
       </c>
       <c r="C80" s="5">
-        <v>-4.9887801400000598E-2</v>
+        <v>-4.9886416400000577E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-7.7350998477617727</v>
+        <v>-7.7348908904848468</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>7.4150096542000004</v>
+        <v>7.4150147483</v>
       </c>
       <c r="C81" s="5">
-        <v>3.8256737000006424E-3</v>
+        <v>3.8273327000002411E-3</v>
       </c>
       <c r="D81" s="5">
-        <v>0.6212050246454659</v>
+        <v>0.6214748863861308</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>7.5192191818999996</v>
+        <v>7.5192249503999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.10420952769999925</v>
+        <v>0.10421020209999998</v>
       </c>
       <c r="D82" s="5">
-        <v>18.231250853396986</v>
+        <v>18.231364595130927</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>7.6813338630999999</v>
+        <v>7.6813437341000004</v>
       </c>
       <c r="C83" s="5">
-        <v>0.16211468120000028</v>
+        <v>0.16211878370000044</v>
       </c>
       <c r="D83" s="5">
-        <v>29.171519211563357</v>
+        <v>29.1723219819525</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>7.3481023109999999</v>
+        <v>7.3480846809000004</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.33323155209999999</v>
+        <v>-0.33325905319999993</v>
       </c>
       <c r="D84" s="5">
-        <v>-41.269644017813476</v>
+        <v>-41.272240550094487</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>7.5417809538</v>
+        <v>7.5417767616000004</v>
       </c>
       <c r="C85" s="5">
-        <v>0.19367864280000013</v>
+        <v>0.19369208069999999</v>
       </c>
       <c r="D85" s="5">
-        <v>36.642134855602237</v>
+        <v>36.645157541803421</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>7.5995548458000002</v>
+        <v>7.5995529241000002</v>
       </c>
       <c r="C86" s="5">
-        <v>5.777389200000016E-2</v>
+        <v>5.7776162499999728E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>9.5899857100161015</v>
+        <v>9.590384171311527</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>7.7498395914999998</v>
+        <v>7.7498377929000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.15028474569999961</v>
+        <v>0.15028486880000003</v>
       </c>
       <c r="D87" s="5">
-        <v>26.489570417969421</v>
+        <v>26.489601971337962</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>7.7978027833999999</v>
+        <v>7.7978020283999996</v>
       </c>
       <c r="C88" s="5">
-        <v>4.7963191900000091E-2</v>
+        <v>4.7964235499999397E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>7.6847995818555059</v>
+        <v>7.6849743674774151</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>7.9056300962000003</v>
+        <v>7.9056310708000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.10782731280000046</v>
+        <v>0.10782904240000057</v>
       </c>
       <c r="D89" s="5">
-        <v>17.915504411658677</v>
+        <v>17.915815852444773</v>
       </c>
       <c r="E89" s="5">
-        <v>8.0519028432136217</v>
+        <v>8.0519059869838436</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>7.9635951888000003</v>
+        <v>7.9635967951</v>
       </c>
       <c r="C90" s="5">
-        <v>5.7965092599999934E-2</v>
+        <v>5.7965724299999799E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>9.1621870263929761</v>
+        <v>9.1622897604648266</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>8.0616531293999998</v>
+        <v>8.0616543925999995</v>
       </c>
       <c r="C91" s="5">
-        <v>9.8057940599999505E-2</v>
+        <v>9.8057597499999538E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>15.818833419298951</v>
+        <v>15.818770859154307</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>8.0113502336</v>
+        <v>8.0113524724000005</v>
       </c>
       <c r="C92" s="5">
-        <v>-5.0302895799999803E-2</v>
+        <v>-5.0301920199999017E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>-7.2360300401608901</v>
+        <v>-7.2358933864177688</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>8.2188294806000002</v>
+        <v>8.2188328625999993</v>
       </c>
       <c r="C93" s="5">
-        <v>0.2074792470000002</v>
+        <v>0.20748039019999887</v>
       </c>
       <c r="D93" s="5">
-        <v>35.909877593162619</v>
+        <v>35.910092940723516</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>8.2270091354999995</v>
+        <v>8.2270121822999993</v>
       </c>
       <c r="C94" s="5">
-        <v>8.179654899999278E-3</v>
+        <v>8.1793196999999651E-3</v>
       </c>
       <c r="D94" s="5">
-        <v>1.2008392370926435</v>
+        <v>1.2007892605406578</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>8.1956665949000005</v>
+        <v>8.1956737045000008</v>
       </c>
       <c r="C95" s="5">
-        <v>-3.1342540599998969E-2</v>
+        <v>-3.1338477799998543E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-4.4770694465089189</v>
+        <v>-4.4764995840035464</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>7.9282359674</v>
+        <v>7.9282234200000001</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.26743062750000046</v>
+        <v>-0.26745028450000063</v>
       </c>
       <c r="D96" s="5">
-        <v>-32.840505590756244</v>
+        <v>-32.842480135982242</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>8.1311367372000003</v>
+        <v>8.1311343692999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.20290076980000027</v>
+        <v>0.20291094929999964</v>
       </c>
       <c r="D97" s="5">
-        <v>35.424226204348528</v>
+        <v>35.426324877760386</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>7.9970680008999997</v>
+        <v>7.9970670354999998</v>
       </c>
       <c r="C98" s="5">
-        <v>-0.1340687363000006</v>
+        <v>-0.13406733380000002</v>
       </c>
       <c r="D98" s="5">
-        <v>-18.086724228818717</v>
+        <v>-18.086556639307915</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>7.9611624924999997</v>
+        <v>7.9611616212999996</v>
       </c>
       <c r="C99" s="5">
-        <v>-3.5905508399999952E-2</v>
+        <v>-3.5905414200000152E-2</v>
       </c>
       <c r="D99" s="5">
-        <v>-5.2567252847246397</v>
+        <v>-5.2567124511898715</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>7.9030333380000002</v>
+        <v>7.9030331454000002</v>
       </c>
       <c r="C100" s="5">
-        <v>-5.8129154499999558E-2</v>
+        <v>-5.8128475899999366E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-8.4184670727481041</v>
+        <v>-8.4183735926409593</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>7.8881232071999996</v>
+        <v>7.8881241446999999</v>
       </c>
       <c r="C101" s="5">
-        <v>-1.4910130800000587E-2</v>
+        <v>-1.4909000700000341E-2</v>
       </c>
       <c r="D101" s="5">
-        <v>-2.2406158616950833</v>
+        <v>-2.2404478484258861</v>
       </c>
       <c r="E101" s="5">
-        <v>-0.22144837017376018</v>
+        <v>-0.22144881215951928</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>8.0506895115999999</v>
+        <v>8.0506906121000004</v>
       </c>
       <c r="C102" s="5">
-        <v>0.16256630440000031</v>
+        <v>0.16256646740000047</v>
       </c>
       <c r="D102" s="5">
-        <v>27.735822121339424</v>
+        <v>27.735849477450934</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>7.9753789035000002</v>
+        <v>7.9753794828000002</v>
       </c>
       <c r="C103" s="5">
-        <v>-7.5310608099999676E-2</v>
+        <v>-7.5311129300000168E-2</v>
       </c>
       <c r="D103" s="5">
-        <v>-10.665549541635411</v>
+        <v>-10.665618215122208</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>8.1198181686000002</v>
+        <v>8.1198192677000005</v>
       </c>
       <c r="C104" s="5">
-        <v>0.14443926509999994</v>
+        <v>0.14443978490000031</v>
       </c>
       <c r="D104" s="5">
-        <v>24.033713196916963</v>
+        <v>24.033806555818195</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>8.1332389260000006</v>
+        <v>8.1332408769000004</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3420757400000483E-2</v>
+        <v>1.3421609199999907E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>2.0015376860856193</v>
+        <v>2.0016656050842574</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>8.1519881504999994</v>
+        <v>8.1519891252000001</v>
       </c>
       <c r="C106" s="5">
-        <v>1.8749224499998718E-2</v>
+        <v>1.8748248299999659E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.8016559062133961</v>
+        <v>2.8015074998859024</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>8.1031504486999992</v>
+        <v>8.1031539408000004</v>
       </c>
       <c r="C107" s="5">
-        <v>-4.8837701800000133E-2</v>
+        <v>-4.8835184399999676E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-6.9568613637192245</v>
+        <v>-6.956513690825517</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>8.3114846517000007</v>
+        <v>8.3114779763000008</v>
       </c>
       <c r="C108" s="5">
-        <v>0.20833420300000149</v>
+        <v>0.20832403550000045</v>
       </c>
       <c r="D108" s="5">
-        <v>35.611480741898816</v>
+        <v>35.609472443263776</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>8.3051418928</v>
+        <v>8.3051411675000004</v>
       </c>
       <c r="C109" s="5">
-        <v>-6.342758900000689E-3</v>
+        <v>-6.3368088000004263E-3</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.91192437170901641</v>
+        <v>-0.91107321422142507</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>8.3793429040999996</v>
+        <v>8.3793425317000008</v>
       </c>
       <c r="C110" s="5">
-        <v>7.4201011299999564E-2</v>
+        <v>7.4201364200000341E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>11.264053481710356</v>
+        <v>11.264110745528733</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>8.3640647305000009</v>
+        <v>8.3640644389999999</v>
       </c>
       <c r="C111" s="5">
-        <v>-1.5278173599998723E-2</v>
+        <v>-1.5278092700000911E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>-2.1661681330450211</v>
+        <v>-2.1661568729769654</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>8.4005842254999994</v>
+        <v>8.4005843417000001</v>
       </c>
       <c r="C112" s="5">
-        <v>3.6519494999998514E-2</v>
+        <v>3.6519902700000273E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>5.3671572408337642</v>
+        <v>5.3672187969957763</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>8.4631300887999998</v>
+        <v>8.4631306658999996</v>
       </c>
       <c r="C113" s="5">
-        <v>6.2545863300000448E-2</v>
+        <v>6.2546324199999503E-2</v>
       </c>
       <c r="D113" s="5">
-        <v>9.3096020253557565</v>
+        <v>9.3096733269749432</v>
       </c>
       <c r="E113" s="5">
-        <v>7.2895271346060442</v>
+        <v>7.2895216993554168</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>8.5508075612999992</v>
+        <v>8.5508079666000008</v>
       </c>
       <c r="C114" s="5">
-        <v>8.7677472499999354E-2</v>
+        <v>8.7677300700001126E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>13.165329535556092</v>
+        <v>13.165301301895017</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>8.6026057850999997</v>
+        <v>8.6026059036000007</v>
       </c>
       <c r="C115" s="5">
-        <v>5.1798223800000542E-2</v>
+        <v>5.1797936999999905E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>7.5163890627730989</v>
+        <v>7.5163456810350526</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>8.6231969709000005</v>
+        <v>8.6231973105000002</v>
       </c>
       <c r="C116" s="5">
-        <v>2.0591185800000744E-2</v>
+        <v>2.0591406899999498E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>2.9104352172542258</v>
+        <v>2.9104668402967881</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>8.6635912086999998</v>
+        <v>8.6635920015999996</v>
       </c>
       <c r="C117" s="5">
-        <v>4.0394237799999289E-2</v>
+        <v>4.0394691099999491E-2</v>
       </c>
       <c r="D117" s="5">
-        <v>5.76835425228166</v>
+        <v>5.7684204279097706</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>8.6908897955000004</v>
+        <v>8.6908898173000004</v>
       </c>
       <c r="C118" s="5">
-        <v>2.7298586800000635E-2</v>
+        <v>2.7297815700000783E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>3.8473674833536808</v>
+        <v>3.8472565587718499</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>8.8034991809999994</v>
+        <v>8.8035014266000005</v>
       </c>
       <c r="C119" s="5">
-        <v>0.11260938549999899</v>
+        <v>0.11261160930000003</v>
       </c>
       <c r="D119" s="5">
-        <v>16.705956712819848</v>
+        <v>16.7063104332154</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>9.0000122891000007</v>
+        <v>9.0000093621000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.19651310810000133</v>
+        <v>0.19650793549999968</v>
       </c>
       <c r="D120" s="5">
-        <v>30.332669719764716</v>
+        <v>30.33176213492359</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>9.0731078017000009</v>
+        <v>9.0731073296999991</v>
       </c>
       <c r="C121" s="5">
-        <v>7.3095512600000134E-2</v>
+        <v>7.3097967599998981E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>10.193409830082345</v>
+        <v>10.193771088700942</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>9.1415104006999996</v>
+        <v>9.1415101184999994</v>
       </c>
       <c r="C122" s="5">
-        <v>6.8402598999998787E-2</v>
+        <v>6.840278880000028E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>9.4315727835432064</v>
+        <v>9.4316005595056929</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>9.2652072554</v>
+        <v>9.2652072853000007</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12369685470000036</v>
+        <v>0.12369716680000131</v>
       </c>
       <c r="D123" s="5">
-        <v>17.502246673465539</v>
+        <v>17.502294751587264</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>9.3889467669000002</v>
+        <v>9.3889469555999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.12373951150000018</v>
+        <v>0.1237396702999991</v>
       </c>
       <c r="D124" s="5">
-        <v>17.25756129836342</v>
+        <v>17.257585037356705</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>9.4401422794999998</v>
+        <v>9.4401425320999994</v>
       </c>
       <c r="C125" s="5">
-        <v>5.119551259999966E-2</v>
+        <v>5.1195576499999618E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>6.7431361763383713</v>
+        <v>6.7431447072119566</v>
       </c>
       <c r="E125" s="5">
-        <v>11.544336202429006</v>
+        <v>11.544331580943412</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>9.3584341588999997</v>
+        <v>9.3584342212999996</v>
       </c>
       <c r="C126" s="5">
-        <v>-8.17081206000001E-2</v>
+        <v>-8.170831079999985E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-9.9060160982373695</v>
+        <v>-9.9060378184046236</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>9.5315150345999999</v>
+        <v>9.5315150660000008</v>
       </c>
       <c r="C127" s="5">
-        <v>0.17308087570000019</v>
+        <v>0.17308084470000118</v>
       </c>
       <c r="D127" s="5">
-        <v>24.596251371379374</v>
+        <v>24.596246327552706</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>9.6339262389999991</v>
+        <v>9.6339262444999996</v>
       </c>
       <c r="C128" s="5">
-        <v>0.10241120439999918</v>
+        <v>0.10241117849999881</v>
       </c>
       <c r="D128" s="5">
-        <v>13.68326954387873</v>
+        <v>13.683265828570157</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>9.8965763415999994</v>
+        <v>9.8965766056</v>
       </c>
       <c r="C129" s="5">
-        <v>0.26265010260000032</v>
+        <v>0.2626503611000004</v>
       </c>
       <c r="D129" s="5">
-        <v>38.095633660533991</v>
+        <v>38.095676920366415</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>9.8318380066</v>
+        <v>9.8318379401999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-6.4738334999999481E-2</v>
+        <v>-6.4738665400000173E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-7.5734330089996522</v>
+        <v>-7.573470086236</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>9.7907079957000001</v>
+        <v>9.7907091737999998</v>
       </c>
       <c r="C131" s="5">
-        <v>-4.1130010899999903E-2</v>
+        <v>-4.1128766399999961E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>-4.9061118101101258</v>
+        <v>-4.9059667934113316</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>9.8042250414000005</v>
+        <v>9.8042238434000009</v>
       </c>
       <c r="C132" s="5">
-        <v>1.3517045700000452E-2</v>
+        <v>1.3514669600001028E-2</v>
       </c>
       <c r="D132" s="5">
-        <v>1.6693573286112873</v>
+        <v>1.6690614460859621</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>9.8389456276999994</v>
+        <v>9.8389454599999997</v>
       </c>
       <c r="C133" s="5">
-        <v>3.4720586299998857E-2</v>
+        <v>3.4721616599998839E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>4.333426692409903</v>
+        <v>4.3335583375506692</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>9.9002424884</v>
+        <v>9.9002423734999994</v>
       </c>
       <c r="C134" s="5">
-        <v>6.1296860700000622E-2</v>
+        <v>6.1296913499999661E-2</v>
       </c>
       <c r="D134" s="5">
-        <v>7.7375901156383708</v>
+        <v>7.7375971471103311</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>9.9639697330000008</v>
+        <v>9.9639697557000009</v>
       </c>
       <c r="C135" s="5">
-        <v>6.3727244600000787E-2</v>
+        <v>6.3727382200001514E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>8.00374426955781</v>
+        <v>8.0037622638275749</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>9.9687907215999996</v>
+        <v>9.9687907958000004</v>
       </c>
       <c r="C136" s="5">
-        <v>4.8209885999987989E-3</v>
+        <v>4.8210400999995073E-3</v>
       </c>
       <c r="D136" s="5">
-        <v>0.58215816341387061</v>
+        <v>0.58216439752198923</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>9.9178609880999993</v>
+        <v>9.9178610891000005</v>
       </c>
       <c r="C137" s="5">
-        <v>-5.0929733500000296E-2</v>
+        <v>-5.0929706699999855E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-5.961334827352549</v>
+        <v>-5.9613317348897521</v>
       </c>
       <c r="E137" s="5">
-        <v>5.0605032684454709</v>
+        <v>5.060501527128225</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>10.182264991</v>
+        <v>10.182264935999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.26440400290000099</v>
+        <v>0.26440384689999874</v>
       </c>
       <c r="D138" s="5">
-        <v>37.124968759767675</v>
+        <v>37.124943114335295</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>10.456062758</v>
+        <v>10.456062745000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.27379776699999958</v>
+        <v>0.27379780900000128</v>
       </c>
       <c r="D139" s="5">
-        <v>37.494533498426506</v>
+        <v>37.49454035926798</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>10.240495431999999</v>
+        <v>10.240495442</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.21556732600000039</v>
+        <v>-0.21556730300000027</v>
       </c>
       <c r="D140" s="5">
-        <v>-22.11865498089508</v>
+        <v>-22.118652906310754</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>10.225780922</v>
+        <v>10.225780969000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-1.4714509999999237E-2</v>
+        <v>-1.4714472999999728E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.7107114823782688</v>
+        <v>-1.7107072130328138</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>10.260205062000001</v>
+        <v>10.26020505</v>
       </c>
       <c r="C142" s="5">
-        <v>3.4424140000000492E-2</v>
+        <v>3.4424080999999163E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>4.1153298381399361</v>
+        <v>4.115322634450358</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>10.379547326000001</v>
+        <v>10.379547916</v>
       </c>
       <c r="C143" s="5">
-        <v>0.11934226400000014</v>
+        <v>0.11934286600000021</v>
       </c>
       <c r="D143" s="5">
-        <v>14.886360676738519</v>
+        <v>14.886440654384558</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>10.416903427999999</v>
+        <v>10.416903049</v>
       </c>
       <c r="C144" s="5">
-        <v>3.7356101999998614E-2</v>
+        <v>3.7355133000000151E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>4.4053357874760612</v>
+        <v>4.4052189883800885</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>10.316850047999999</v>
+        <v>10.316849925</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.1000533800000003</v>
+        <v>-0.10005312400000044</v>
       </c>
       <c r="D145" s="5">
-        <v>-10.936088699438828</v>
+        <v>-10.936062556401826</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>10.056737293999999</v>
+        <v>10.056737182000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.26011275399999967</v>
+        <v>-0.26011274299999876</v>
       </c>
       <c r="D146" s="5">
-        <v>-26.392876457922632</v>
+        <v>-26.39287576416287</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>10.355933914</v>
+        <v>10.355933889999999</v>
       </c>
       <c r="C147" s="5">
-        <v>0.29919662000000002</v>
+        <v>0.29919670799999842</v>
       </c>
       <c r="D147" s="5">
-        <v>42.162803214342738</v>
+        <v>42.162818259661591</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>10.352496852</v>
+        <v>10.352496856</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.4370619999997132E-3</v>
+        <v>-3.4370339999991728E-3</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.39754539708072301</v>
+        <v>-0.39754216530903941</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>10.410741128</v>
+        <v>10.410741179</v>
       </c>
       <c r="C149" s="5">
-        <v>5.8244275999999928E-2</v>
+        <v>5.8244323000000264E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>6.9642092000132605</v>
+        <v>6.964214992005191</v>
       </c>
       <c r="E149" s="5">
-        <v>4.9696213779502063</v>
+        <v>4.9696208232003602</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>10.305689011</v>
+        <v>10.305688999999999</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.10505211699999961</v>
+        <v>-0.10505217900000119</v>
       </c>
       <c r="D150" s="5">
-        <v>-11.458958904274263</v>
+        <v>-11.458965243272534</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>10.366374993000001</v>
+        <v>10.366374995999999</v>
       </c>
       <c r="C151" s="5">
-        <v>6.0685982000000749E-2</v>
+        <v>6.0685996000000131E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>7.2997190956012981</v>
+        <v>7.2997208425723104</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>10.458461333000001</v>
+        <v>10.458461349</v>
       </c>
       <c r="C152" s="5">
-        <v>9.2086339999999822E-2</v>
+        <v>9.2086353000000898E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>11.196357597890106</v>
+        <v>11.196359253111776</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>10.435740540999999</v>
+        <v>10.435740603999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-2.2720792000001211E-2</v>
+        <v>-2.2720745000000875E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.5760499772463641</v>
+        <v>-2.5760447080710236</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>10.469929786</v>
+        <v>10.469929863000001</v>
       </c>
       <c r="C154" s="5">
-        <v>3.4189245000000312E-2</v>
+        <v>3.4189259000001471E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>4.0030212569812207</v>
+        <v>4.0030229012058438</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>10.669470317</v>
+        <v>10.669470402</v>
       </c>
       <c r="C155" s="5">
-        <v>0.19954053100000024</v>
+        <v>0.19954053899999913</v>
       </c>
       <c r="D155" s="5">
-        <v>25.426436570697476</v>
+        <v>25.426437492221822</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>10.736846591999999</v>
+        <v>10.736846392</v>
       </c>
       <c r="C156" s="5">
-        <v>6.7376274999999097E-2</v>
+        <v>6.7375990000000385E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>7.8466504588581731</v>
+        <v>7.8466160418493969</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>10.907213348000001</v>
+        <v>10.907213364</v>
       </c>
       <c r="C157" s="5">
-        <v>0.17036675600000173</v>
+        <v>0.17036697200000006</v>
       </c>
       <c r="D157" s="5">
-        <v>20.793821796085577</v>
+        <v>20.793850923386991</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>10.922161129999999</v>
+        <v>10.922161081</v>
       </c>
       <c r="C158" s="5">
-        <v>1.4947781999998355E-2</v>
+        <v>1.4947717000000083E-2</v>
       </c>
       <c r="D158" s="5">
-        <v>1.6569915266384072</v>
+        <v>1.6569842644128974</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>10.849405998</v>
+        <v>10.849405985000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-7.2755131999999278E-2</v>
+        <v>-7.2755095999999853E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-7.707037732975353</v>
+        <v>-7.7070340913874213</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>10.937175213</v>
+        <v>10.93717522</v>
       </c>
       <c r="C160" s="5">
-        <v>8.7769214999999789E-2</v>
+        <v>8.7769234999999668E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>10.151521049841673</v>
+        <v>10.151523479662705</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>10.916400066</v>
+        <v>10.916400102000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.077514700000016E-2</v>
+        <v>-2.0775117999999537E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-2.2557348141308275</v>
+        <v>-2.2557316967476093</v>
       </c>
       <c r="E161" s="5">
-        <v>4.8570887680610353</v>
+        <v>4.8570886001852553</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>11.027493621</v>
+        <v>11.027493632000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.11109355500000007</v>
+        <v>0.11109352999999977</v>
       </c>
       <c r="D162" s="5">
-        <v>12.919374069365851</v>
+        <v>12.919370952406606</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>10.763903885</v>
+        <v>10.763903887</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.26358973600000013</v>
+        <v>-0.26358974500000087</v>
       </c>
       <c r="D163" s="5">
-        <v>-25.197527902747208</v>
+        <v>-25.197528631353862</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>10.766388245</v>
+        <v>10.766388256999999</v>
       </c>
       <c r="C164" s="5">
-        <v>2.4843600000004074E-3</v>
+        <v>2.4843699999994584E-3</v>
       </c>
       <c r="D164" s="5">
-        <v>0.27731754190054581</v>
+        <v>0.27731865951969858</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>10.833395632</v>
+        <v>10.833395659000001</v>
       </c>
       <c r="C165" s="5">
-        <v>6.7007387000000307E-2</v>
+        <v>6.7007402000001548E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>7.7295394665513495</v>
+        <v>7.7295412475968384</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>10.874184624</v>
+        <v>10.874184652</v>
       </c>
       <c r="C166" s="5">
-        <v>4.0788991999999524E-2</v>
+        <v>4.0788992999999607E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>4.6128857893495967</v>
+        <v>4.6128858930574612</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>10.876306006</v>
+        <v>10.876306039999999</v>
       </c>
       <c r="C167" s="5">
-        <v>2.1213820000003381E-3</v>
+        <v>2.1213879999990581E-3</v>
       </c>
       <c r="D167" s="5">
-        <v>0.234352428536444</v>
+        <v>0.23435309147303851</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>10.750494825000001</v>
+        <v>10.750494680999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.12581118099999955</v>
+        <v>-0.12581135900000007</v>
       </c>
       <c r="D168" s="5">
-        <v>-13.031007793018002</v>
+        <v>-13.031025034577659</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>10.806064991</v>
+        <v>10.806065009999999</v>
       </c>
       <c r="C169" s="5">
-        <v>5.5570165999998977E-2</v>
+        <v>5.5570329000000029E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>6.3823179054042445</v>
+        <v>6.3823372495466657</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>10.694250567999999</v>
+        <v>10.69425055</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.11181442300000022</v>
+        <v>-0.11181445999999973</v>
       </c>
       <c r="D170" s="5">
-        <v>-11.734016766111409</v>
+        <v>-11.734020411234436</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>10.643831827</v>
+        <v>10.643831833</v>
       </c>
       <c r="C171" s="5">
-        <v>-5.0418740999999656E-2</v>
+        <v>-5.0418716999999447E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-5.5130602896247609</v>
+        <v>-5.5130577420441584</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>10.627392743</v>
+        <v>10.627392749</v>
       </c>
       <c r="C172" s="5">
         <v>-1.6439083999999937E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.8377017731616596</v>
+        <v>-1.8377017721345035</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>10.633535545999999</v>
+        <v>10.633535563000001</v>
       </c>
       <c r="C173" s="5">
-        <v>6.1428029999994749E-3</v>
+        <v>6.142814000000385E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>0.6958285256005059</v>
+        <v>0.69582977519988543</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.5911886545914031</v>
+        <v>-2.5911888200962574</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>10.533823328</v>
+        <v>10.533823371</v>
       </c>
       <c r="C174" s="5">
-        <v>-9.9712217999998742E-2</v>
+        <v>-9.9712192000000144E-2</v>
       </c>
       <c r="D174" s="5">
-        <v>-10.689994597350106</v>
+        <v>-10.689991935869658</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>10.553187004</v>
+        <v>10.553186998999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.936367599999933E-2</v>
+        <v>1.9363627999998911E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>2.2283252021570776</v>
+        <v>2.2283196132785621</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>10.574079707999999</v>
+        <v>10.574079714</v>
       </c>
       <c r="C176" s="5">
-        <v>2.089270399999954E-2</v>
+        <v>2.089271500000045E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>2.4017432992719856</v>
+        <v>2.4017445787398506</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>10.419324881</v>
+        <v>10.419324887</v>
       </c>
       <c r="C177" s="5">
         <v>-0.15475482699999965</v>
       </c>
       <c r="D177" s="5">
-        <v>-16.215438714551965</v>
+        <v>-16.215438706078633</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>10.376690322</v>
+        <v>10.376690328</v>
       </c>
       <c r="C178" s="5">
         <v>-4.2634558999999683E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.8012350070552268</v>
+        <v>-4.8012350043523222</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>10.291107908000001</v>
+        <v>10.291107909999999</v>
       </c>
       <c r="C179" s="5">
-        <v>-8.5582413999999218E-2</v>
+        <v>-8.5582418000001326E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-9.46024552709045</v>
+        <v>-9.4602459441637148</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>10.364357741999999</v>
+        <v>10.364357657999999</v>
       </c>
       <c r="C180" s="5">
-        <v>7.3249833999998515E-2</v>
+        <v>7.3249748000000281E-2</v>
       </c>
       <c r="D180" s="5">
-        <v>8.8837712707608318</v>
+        <v>8.8837604271901469</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>10.204039422999999</v>
+        <v>10.204039432</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.16031831899999993</v>
+        <v>-0.16031822599999934</v>
       </c>
       <c r="D181" s="5">
-        <v>-17.061381938155883</v>
+        <v>-17.061372994018921</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>10.383721594000001</v>
+        <v>10.38372159</v>
       </c>
       <c r="C182" s="5">
-        <v>0.17968217100000139</v>
+        <v>0.17968215800000031</v>
       </c>
       <c r="D182" s="5">
-        <v>23.302218593329084</v>
+        <v>23.302216718313606</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>10.442814817</v>
+        <v>10.442814829</v>
       </c>
       <c r="C183" s="5">
-        <v>5.9093222999999639E-2</v>
+        <v>5.9093238999999187E-2</v>
       </c>
       <c r="D183" s="5">
-        <v>7.046998745121269</v>
+        <v>7.0470007160712944</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>10.318929895</v>
+        <v>10.318929904999999</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.12388492200000023</v>
+        <v>-0.1238849240000004</v>
       </c>
       <c r="D184" s="5">
-        <v>-13.342726068048593</v>
+        <v>-13.342726255252014</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>10.248643716</v>
+        <v>10.248643725000001</v>
       </c>
       <c r="C185" s="5">
-        <v>-7.0286179000000004E-2</v>
+        <v>-7.0286179999998311E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-7.8742994085542311</v>
+        <v>-7.8742995090753993</v>
       </c>
       <c r="E185" s="5">
-        <v>-3.6196035489323486</v>
+        <v>-3.619603618379319</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>10.130789582</v>
+        <v>10.130789614999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.11785413399999989</v>
+        <v>-0.11785411000000146</v>
       </c>
       <c r="D186" s="5">
-        <v>-12.959216002697026</v>
+        <v>-12.959213517614865</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>10.332856422000001</v>
+        <v>10.332856416</v>
       </c>
       <c r="C187" s="5">
-        <v>0.20206684000000052</v>
+        <v>0.20206680100000085</v>
       </c>
       <c r="D187" s="5">
-        <v>26.743354209684988</v>
+        <v>26.74334837228891</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>10.269269942999999</v>
+        <v>10.269269941999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-6.3586479000001361E-2</v>
+        <v>-6.3586474000000948E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-7.1396954710161058</v>
+        <v>-7.1396949324700421</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>10.505317626</v>
+        <v>10.505317623</v>
       </c>
       <c r="C189" s="5">
-        <v>0.23604768300000067</v>
+        <v>0.23604768100000051</v>
       </c>
       <c r="D189" s="5">
-        <v>31.351613481088634</v>
+        <v>31.351613184457072</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>10.488622154</v>
+        <v>10.488622149999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.6695472000000322E-2</v>
+        <v>-1.6695473000000405E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.8905065923429665</v>
+        <v>-1.8905067051248836</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>10.517793352</v>
+        <v>10.517793341000001</v>
       </c>
       <c r="C191" s="5">
-        <v>2.9171198000000231E-2</v>
+        <v>2.9171191000001429E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>3.3889962946425323</v>
+        <v>3.3889954702423397</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>10.173924225</v>
+        <v>10.173924211999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.34386912699999961</v>
+        <v>-0.34386912900000155</v>
       </c>
       <c r="D192" s="5">
-        <v>-32.893223303170707</v>
+        <v>-32.893223489939452</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>10.104309972999999</v>
+        <v>10.104309968999999</v>
       </c>
       <c r="C193" s="5">
-        <v>-6.9614252000000931E-2</v>
+        <v>-6.9614243000000187E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-7.9088397927526426</v>
+        <v>-7.9088388181639662</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>10.186781420000001</v>
+        <v>10.186781418000001</v>
       </c>
       <c r="C194" s="5">
-        <v>8.2471447000001419E-2</v>
+        <v>8.2471449000001584E-2</v>
       </c>
       <c r="D194" s="5">
-        <v>10.246274186718951</v>
+        <v>10.246274450698811</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>10.1301319</v>
+        <v>10.130131904000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-5.6649520000000564E-2</v>
+        <v>-5.6649514000000067E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.472925106115845</v>
+        <v>-6.4729244426035226</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>10.218250782</v>
+        <v>10.218250788000001</v>
       </c>
       <c r="C196" s="5">
-        <v>8.8118881999999843E-2</v>
+        <v>8.8118884000000008E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>10.952600136202872</v>
+        <v>10.952600392267687</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>10.164406451</v>
+        <v>10.164406455</v>
       </c>
       <c r="C197" s="5">
-        <v>-5.3844331000000523E-2</v>
+        <v>-5.3844333000000688E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-6.1432327047979962</v>
+        <v>-6.1432329229075044</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.82193573446690538</v>
+        <v>-0.82193578253205724</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>10.011683379000001</v>
+        <v>10.011683401000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.15272307199999879</v>
+        <v>-0.15272305399999908</v>
       </c>
       <c r="D198" s="5">
-        <v>-16.612491013912589</v>
+        <v>-16.612489208837321</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>10.207237652</v>
+        <v>10.207237643999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.19555427299999906</v>
+        <v>0.19555424299999835</v>
       </c>
       <c r="D199" s="5">
-        <v>26.128560425376346</v>
+        <v>26.128555913217543</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>10.369298893</v>
+        <v>10.369298889</v>
       </c>
       <c r="C200" s="5">
-        <v>0.16206124099999997</v>
+        <v>0.1620612450000003</v>
       </c>
       <c r="D200" s="5">
-        <v>20.807528656963935</v>
+        <v>20.807529233945687</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>10.091988389999999</v>
+        <v>10.091988385000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.27731050300000071</v>
+        <v>-0.27731050399999901</v>
       </c>
       <c r="D201" s="5">
-        <v>-27.768241269707381</v>
+        <v>-27.768241364783009</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>10.101433382</v>
+        <v>10.10143338</v>
       </c>
       <c r="C202" s="5">
-        <v>9.444992000000596E-3</v>
+        <v>9.4449949999990679E-3</v>
       </c>
       <c r="D202" s="5">
-        <v>1.1288670652656485</v>
+        <v>1.1288674262357246</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>10.142467306</v>
+        <v>10.142467302</v>
       </c>
       <c r="C203" s="5">
-        <v>4.103392400000061E-2</v>
+        <v>4.1033922000000445E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>4.9850232289376351</v>
+        <v>4.9850229815217473</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>10.283677501</v>
+        <v>10.283677499</v>
       </c>
       <c r="C204" s="5">
-        <v>0.14121019499999932</v>
+        <v>0.14121019699999948</v>
       </c>
       <c r="D204" s="5">
-        <v>18.047823923654072</v>
+        <v>18.047824206824803</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>10.303579685000001</v>
+        <v>10.303579687999999</v>
       </c>
       <c r="C205" s="5">
-        <v>1.99021840000011E-2</v>
+        <v>1.9902188999999737E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>2.3472615157189347</v>
+        <v>2.3472621121706894</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>10.304778498999999</v>
+        <v>10.304778502</v>
       </c>
       <c r="C206" s="5">
-        <v>1.1988139999985492E-3</v>
+        <v>1.1988140000003256E-3</v>
       </c>
       <c r="D206" s="5">
-        <v>0.13970850681326308</v>
+        <v>0.13970850677269553</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>10.316755079</v>
+        <v>10.316755077</v>
       </c>
       <c r="C207" s="5">
-        <v>1.1976580000000681E-2</v>
+        <v>1.1976575000000267E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>1.4036325238856451</v>
+        <v>1.4036319337328296</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>10.315711685</v>
+        <v>10.315711688</v>
       </c>
       <c r="C208" s="5">
-        <v>-1.0433939999998643E-3</v>
+        <v>-1.0433889999994506E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-0.12129555883214627</v>
+        <v>-0.12129497792412458</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>10.376957359</v>
+        <v>10.376957361000001</v>
       </c>
       <c r="C209" s="5">
-        <v>6.124567400000025E-2</v>
+        <v>6.1245673000000167E-2</v>
       </c>
       <c r="D209" s="5">
-        <v>7.3618631830105308</v>
+        <v>7.3618630566449461</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0911295610290148</v>
+        <v>2.0911295405295904</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>10.386122390000001</v>
+        <v>10.386122399</v>
       </c>
       <c r="C210" s="5">
-        <v>9.1650310000002122E-3</v>
+        <v>9.165037999999015E-3</v>
       </c>
       <c r="D210" s="5">
-        <v>1.0650154063679862</v>
+        <v>1.0650162235466665</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>10.384153698</v>
+        <v>10.384153688</v>
       </c>
       <c r="C211" s="5">
-        <v>-1.9686920000001606E-3</v>
+        <v>-1.9687109999999564E-3</v>
       </c>
       <c r="D211" s="5">
-        <v>-0.22722330538569313</v>
+        <v>-0.22722549585312279</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>10.560778110999999</v>
+        <v>10.560778105000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.17662441299999898</v>
+        <v>0.17662441700000109</v>
       </c>
       <c r="D212" s="5">
-        <v>22.432783646707311</v>
+        <v>22.432784226841875</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>10.592277901999999</v>
+        <v>10.592277896000001</v>
       </c>
       <c r="C213" s="5">
         <v>3.1499790999999888E-2</v>
       </c>
       <c r="D213" s="5">
-        <v>3.6385631810268437</v>
+        <v>3.6385631831281406</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>10.618182531</v>
       </c>
       <c r="C214" s="5">
-        <v>2.5904629000001123E-2</v>
+        <v>2.5904634999999843E-2</v>
       </c>
       <c r="D214" s="5">
-        <v>2.9745358449373871</v>
+        <v>2.9745365448968109</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>10.760715858999999</v>
+        <v>10.760715865</v>
       </c>
       <c r="C215" s="5">
-        <v>0.14253332799999896</v>
+        <v>0.14253333399999946</v>
       </c>
       <c r="D215" s="5">
-        <v>17.35233211615266</v>
+        <v>17.352332901357649</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>10.790076409999999</v>
+        <v>10.790076417</v>
       </c>
       <c r="C216" s="5">
-        <v>2.9360550999999901E-2</v>
+        <v>2.9360551999999984E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>3.3237775902483557</v>
+        <v>3.323777703277031</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>10.898930833</v>
+        <v>10.89893084</v>
       </c>
       <c r="C217" s="5">
         <v>0.10885442300000037</v>
       </c>
       <c r="D217" s="5">
-        <v>12.800887266000839</v>
+        <v>12.800887257230254</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>10.823118943000001</v>
+        <v>10.823118946999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.5811889999998883E-2</v>
+        <v>-7.5811893000000907E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-8.0350334134134833</v>
+        <v>-8.0350337143438857</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>10.701411147</v>
+        <v>10.701411138999999</v>
       </c>
       <c r="C219" s="5">
-        <v>-0.12170779600000081</v>
+        <v>-0.12170780800000003</v>
       </c>
       <c r="D219" s="5">
-        <v>-12.690113404469772</v>
+        <v>-12.690114574922484</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>10.716308882</v>
       </c>
       <c r="C220" s="5">
-        <v>1.4897734999999912E-2</v>
+        <v>1.4897743000000574E-2</v>
       </c>
       <c r="D220" s="5">
-        <v>1.6834041789479448</v>
+        <v>1.6834050911275655</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>10.690876750999999</v>
+        <v>10.690876755</v>
       </c>
       <c r="C221" s="5">
-        <v>-2.5432131000000524E-2</v>
+        <v>-2.5432127000000193E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.810981146258007</v>
+        <v>-2.8109807098978035</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0251583497906021</v>
+        <v>3.025158368481029</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>10.662656401</v>
+        <v>10.662656404</v>
       </c>
       <c r="C222" s="5">
-        <v>-2.8220349999999783E-2</v>
+        <v>-2.8220350999999866E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.1220143944695633</v>
+        <v>-3.1220145023471146</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>10.573287543999999</v>
+        <v>10.573287528</v>
       </c>
       <c r="C223" s="5">
-        <v>-8.936885700000019E-2</v>
+        <v>-8.9368875999999986E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-9.6068452322794364</v>
+        <v>-9.6068471789175103</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>10.452793483000001</v>
+        <v>10.452793475</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.12049406099999871</v>
+        <v>-0.12049405299999982</v>
       </c>
       <c r="D224" s="5">
-        <v>-12.849893303252447</v>
+        <v>-12.849892521095885</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>10.395914799</v>
+        <v>10.395914790000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-5.6878684000000845E-2</v>
+        <v>-5.6878684999999152E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-6.3378554526671849</v>
+        <v>-6.3378555654876267</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>10.225628516</v>
+        <v>10.225628508</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.17028628299999937</v>
+        <v>-0.17028628200000107</v>
       </c>
       <c r="D226" s="5">
-        <v>-17.978520762969342</v>
+        <v>-17.978520680905319</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>10.168721277</v>
+        <v>10.168721275999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-5.6907239000000942E-2</v>
+        <v>-5.6907232000000363E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.4775260059479756</v>
+        <v>-6.4775252383073356</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>10.094882698999999</v>
+        <v>10.094882761999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-7.3838578000000155E-2</v>
+        <v>-7.3838514000000188E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-8.373900362110053</v>
+        <v>-8.3738933921565728</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>10.086005546000001</v>
+        <v>10.086005541</v>
       </c>
       <c r="C229" s="5">
-        <v>-8.8771529999984722E-3</v>
+        <v>-8.8772209999987695E-3</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.0501570898615253</v>
+        <v>-1.0501650887948633</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>9.9391038775999991</v>
+        <v>9.9391038737000006</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.14690166840000174</v>
+        <v>-0.14690166729999987</v>
       </c>
       <c r="D230" s="5">
-        <v>-16.143578792916379</v>
+        <v>-16.143578688920556</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>10.095886793</v>
+        <v>10.095886780000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.15678291540000089</v>
+        <v>0.15678290630000014</v>
       </c>
       <c r="D231" s="5">
-        <v>20.660997114879475</v>
+        <v>20.66099581859855</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>9.9139968110000005</v>
+        <v>9.9139968127000007</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.18188998199999951</v>
+        <v>-0.18188996730000007</v>
       </c>
       <c r="D232" s="5">
-        <v>-19.600817437809127</v>
+        <v>-19.600816030056876</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>10.007289813</v>
+        <v>10.007289818</v>
       </c>
       <c r="C233" s="5">
-        <v>9.3293001999999348E-2</v>
+        <v>9.3293005299999621E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>11.895450247567574</v>
+        <v>11.895450688204502</v>
       </c>
       <c r="E233" s="5">
-        <v>-6.3941148506464485</v>
+        <v>-6.3941148389003111</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>9.7567091759999993</v>
+        <v>9.7567091742999992</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.25058063700000055</v>
+        <v>-0.2505806437000011</v>
       </c>
       <c r="D234" s="5">
-        <v>-26.236317079417979</v>
+        <v>-26.236317675907937</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>9.6691102017000006</v>
+        <v>9.6691101775000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-8.7598974299998744E-2</v>
+        <v>-8.7598996799998829E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-10.257574830739403</v>
+        <v>-10.257577338404666</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>9.3383246618999998</v>
+        <v>9.3383246400999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.33078553980000081</v>
+        <v>-0.33078553740000061</v>
       </c>
       <c r="D236" s="5">
-        <v>-34.144886112195081</v>
+        <v>-34.144885979154715</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>9.2039377889999994</v>
+        <v>9.2039377642000009</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.1343868729000004</v>
+        <v>-0.13438687589999887</v>
       </c>
       <c r="D237" s="5">
-        <v>-15.965722834277152</v>
+        <v>-15.965723197338411</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>9.0261358142999999</v>
+        <v>9.0261357923999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.17780197469999948</v>
+        <v>-0.17780197180000101</v>
       </c>
       <c r="D238" s="5">
-        <v>-20.870527029032083</v>
+        <v>-20.870526774351106</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>8.7649155711999995</v>
+        <v>8.7649155672999992</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.26122024310000036</v>
+        <v>-0.26122022510000065</v>
       </c>
       <c r="D239" s="5">
-        <v>-29.700784714045248</v>
+        <v>-29.700783042612589</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>8.6919783533999997</v>
+        <v>8.6919784904000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-7.2937217799999843E-2</v>
+        <v>-7.2937076899998843E-2</v>
       </c>
       <c r="D240" s="5">
-        <v>-9.5412071114882924</v>
+        <v>-9.5411895191167666</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>8.4810565846999992</v>
+        <v>8.4810565979000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.21092176870000046</v>
+        <v>-0.21092189250000004</v>
       </c>
       <c r="D241" s="5">
-        <v>-25.530935786589069</v>
+        <v>-25.530948480807304</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>8.3471984724000006</v>
+        <v>8.3471984911000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.13385811229999867</v>
+        <v>-0.13385810679999999</v>
       </c>
       <c r="D242" s="5">
-        <v>-17.379208841423722</v>
+        <v>-17.37920816340851</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>8.3913611639999992</v>
+        <v>8.3913611617000008</v>
       </c>
       <c r="C243" s="5">
-        <v>4.4162691599998638E-2</v>
+        <v>4.4162670600000453E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>6.53690683323771</v>
+        <v>6.5369036187673535</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>8.3111532860999997</v>
+        <v>8.3111532702000002</v>
       </c>
       <c r="C244" s="5">
-        <v>-8.0207877899999502E-2</v>
+        <v>-8.0207891500000628E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>-10.885875465826489</v>
+        <v>-10.885877218523676</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>8.2203242531999994</v>
+        <v>8.2203242098999993</v>
       </c>
       <c r="C245" s="5">
-        <v>-9.0829032900000328E-2</v>
+        <v>-9.0829060300000819E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-12.354044910990414</v>
+        <v>-12.354048438922637</v>
       </c>
       <c r="E245" s="5">
-        <v>-17.856638442494564</v>
+        <v>-17.856638916220913</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>8.2690447039000006</v>
+        <v>8.2690447102999993</v>
       </c>
       <c r="C246" s="5">
-        <v>4.8720450700001194E-2</v>
+        <v>4.8720500399999978E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>7.3486760604296375</v>
+        <v>7.3486838428690415</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>8.1741275198000007</v>
+        <v>8.1741274107000006</v>
       </c>
       <c r="C247" s="5">
-        <v>-9.491718409999983E-2</v>
+        <v>-9.4917299599998728E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>-12.937160850097618</v>
+        <v>-12.937175603027972</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>8.2314102183000006</v>
+        <v>8.2314101283000003</v>
       </c>
       <c r="C248" s="5">
-        <v>5.7282698499999896E-2</v>
+        <v>5.72827175999997E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>8.7411806609623</v>
+        <v>8.7411838100140749</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>8.2068955105000008</v>
+        <v>8.2068954675000008</v>
       </c>
       <c r="C249" s="5">
-        <v>-2.4514707799999869E-2</v>
+        <v>-2.4514660799999533E-2</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.515866392478928</v>
+        <v>-3.5158597996426955</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>8.3160039445000002</v>
+        <v>8.3160039581999996</v>
       </c>
       <c r="C250" s="5">
-        <v>0.10910843399999948</v>
+        <v>0.10910849069999884</v>
       </c>
       <c r="D250" s="5">
-        <v>17.173496922561291</v>
+        <v>17.173506606138833</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>8.3534552298999998</v>
+        <v>8.3534552946999998</v>
       </c>
       <c r="C251" s="5">
-        <v>3.7451285399999534E-2</v>
+        <v>3.745133650000021E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>5.5401124269393698</v>
+        <v>5.5401201649421639</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>8.1840624603999998</v>
+        <v>8.1840627416</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.16939276949999993</v>
+        <v>-0.16939255309999979</v>
       </c>
       <c r="D252" s="5">
-        <v>-21.795196266281224</v>
+        <v>-21.795171301244554</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>8.1759131907999993</v>
+        <v>8.1759132616999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-8.1492696000005083E-3</v>
+        <v>-8.149479900000145E-3</v>
       </c>
       <c r="D253" s="5">
-        <v>-1.1883761163240747</v>
+        <v>-1.1884065751795347</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>8.2528512832000001</v>
+        <v>8.2528513188999995</v>
       </c>
       <c r="C254" s="5">
-        <v>7.6938092400000713E-2</v>
+        <v>7.6938057199999577E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>11.895590022632717</v>
+        <v>11.895584187005049</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>8.1975023990999993</v>
+        <v>8.1975023714000006</v>
       </c>
       <c r="C255" s="5">
-        <v>-5.5348884100000717E-2</v>
+        <v>-5.5348947499998857E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-7.7576413791005994</v>
+        <v>-7.757649907668684</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>8.2025525117000004</v>
+        <v>8.2025524470000004</v>
       </c>
       <c r="C256" s="5">
-        <v>5.0501126000010998E-3</v>
+        <v>5.0500755999998148E-3</v>
       </c>
       <c r="D256" s="5">
-        <v>0.74177604598715252</v>
+        <v>0.74177059540074808</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>8.2290382528000006</v>
+        <v>8.2290381502999992</v>
       </c>
       <c r="C257" s="5">
-        <v>2.6485741100000126E-2</v>
+        <v>2.6485703299998775E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>3.9443149745770345</v>
+        <v>3.9443092766382915</v>
       </c>
       <c r="E257" s="5">
-        <v>0.10600554590787237</v>
+        <v>0.10600482629998798</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>8.2868763026999996</v>
+        <v>8.2868763656999995</v>
       </c>
       <c r="C258" s="5">
-        <v>5.7838049899999078E-2</v>
+        <v>5.7838215400000337E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>8.7680395632621533</v>
+        <v>8.7680657436533629</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>8.3836575346999993</v>
+        <v>8.3836572312000008</v>
       </c>
       <c r="C259" s="5">
-        <v>9.6781231999999662E-2</v>
+        <v>9.6780865500001312E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>14.950821305215412</v>
+        <v>14.950760881884984</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>8.4271136628000001</v>
+        <v>8.4271134711000002</v>
       </c>
       <c r="C260" s="5">
-        <v>4.3456128100000768E-2</v>
+        <v>4.345623989999936E-2</v>
       </c>
       <c r="D260" s="5">
-        <v>6.4005483357434834</v>
+        <v>6.4005655131107453</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>8.4161943134000001</v>
+        <v>8.4161941723999991</v>
       </c>
       <c r="C261" s="5">
-        <v>-1.0919349399999945E-2</v>
+        <v>-1.0919298700001079E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>-1.5438548633709748</v>
+        <v>-1.543847780923846</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>8.4051261411000002</v>
+        <v>8.4051261670000006</v>
       </c>
       <c r="C262" s="5">
-        <v>-1.1068172299999901E-2</v>
+        <v>-1.1068005399998526E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.5667602102047651</v>
+        <v>-1.5667367812775002</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>8.4350573685000008</v>
+        <v>8.4350575673999995</v>
       </c>
       <c r="C263" s="5">
-        <v>2.9931227400000537E-2</v>
+        <v>2.9931400399998864E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>4.3579792976160547</v>
+        <v>4.3580049680621569</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>8.6763238698999992</v>
+        <v>8.6763242968000007</v>
       </c>
       <c r="C264" s="5">
-        <v>0.24126650139999839</v>
+        <v>0.24126672940000127</v>
       </c>
       <c r="D264" s="5">
-        <v>40.272511230189956</v>
+        <v>40.272554360131572</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>8.6766867355000006</v>
+        <v>8.6766868786</v>
       </c>
       <c r="C265" s="5">
-        <v>3.6286560000142742E-4</v>
+        <v>3.6258179999926199E-4</v>
       </c>
       <c r="D265" s="5">
-        <v>5.0198552031543997E-2</v>
+        <v>5.0159279861716755E-2</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>8.6527988383000007</v>
+        <v>8.6527992010000006</v>
       </c>
       <c r="C266" s="5">
-        <v>-2.3887897199999841E-2</v>
+        <v>-2.3887677599999435E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>-3.2541660415932205</v>
+        <v>-3.254136524897222</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>8.6024165587999999</v>
+        <v>8.6024166567000009</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.0382279500000848E-2</v>
+        <v>-5.0382544299999665E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-6.7677129568595067</v>
+        <v>-6.7677471207608031</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>8.5911988341000001</v>
+        <v>8.5911984000999997</v>
       </c>
       <c r="C268" s="5">
-        <v>-1.121772469999982E-2</v>
+        <v>-1.1218256600001197E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.5536497517073977</v>
+        <v>-1.5537228744858855</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>8.5259144315000004</v>
+        <v>8.5259141812999992</v>
       </c>
       <c r="C269" s="5">
-        <v>-6.528440259999968E-2</v>
+        <v>-6.528421880000046E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-8.7471598362923295</v>
+        <v>-8.7471366533341097</v>
       </c>
       <c r="E269" s="5">
-        <v>3.6076655567737204</v>
+        <v>3.6076638068469391</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>8.5038533411999992</v>
+        <v>8.503853672</v>
       </c>
       <c r="C270" s="5">
-        <v>-2.206109030000114E-2</v>
+        <v>-2.2060509299999254E-2</v>
       </c>
       <c r="D270" s="5">
-        <v>-3.0612301004769971</v>
+        <v>-3.061150712433347</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>8.6019719331999998</v>
+        <v>8.6019715901999998</v>
       </c>
       <c r="C271" s="5">
-        <v>9.8118592000000504E-2</v>
+        <v>9.8117918199999821E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>14.759094881858781</v>
+        <v>14.758986400701524</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>8.6256487242999995</v>
+        <v>8.6256480876000001</v>
       </c>
       <c r="C272" s="5">
-        <v>2.3676791099999761E-2</v>
+        <v>2.3676497400000329E-2</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3534452775789703</v>
+        <v>3.3534031835955824</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>8.6275683905000005</v>
+        <v>8.6275677879000003</v>
       </c>
       <c r="C273" s="5">
-        <v>1.9196662000009468E-3</v>
+        <v>1.9197003000002155E-3</v>
       </c>
       <c r="D273" s="5">
-        <v>0.26739104629629473</v>
+        <v>0.26739582167596421</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>8.6002750106000008</v>
+        <v>8.6002743645000006</v>
       </c>
       <c r="C274" s="5">
-        <v>-2.7293379899999692E-2</v>
+        <v>-2.7293423399999739E-2</v>
       </c>
       <c r="D274" s="5">
-        <v>-3.7308495822414023</v>
+        <v>-3.7308556814356852</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>8.6190882944999991</v>
+        <v>8.6190902464000008</v>
       </c>
       <c r="C275" s="5">
-        <v>1.8813283899998368E-2</v>
+        <v>1.8815881900000164E-2</v>
       </c>
       <c r="D275" s="5">
-        <v>2.6568395115550425</v>
+        <v>2.6572110330157717</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>8.5677333161</v>
+        <v>8.5677332723999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-5.135497839999914E-2</v>
+        <v>-5.1356974000000832E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>-6.920225324820195</v>
+        <v>-6.9204839704140824</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>8.4782420048000002</v>
+        <v>8.4782419895000007</v>
       </c>
       <c r="C277" s="5">
-        <v>-8.9491311299999765E-2</v>
+        <v>-8.9491282899999192E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-11.838610040781539</v>
+        <v>-11.838606553914255</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>8.4500989692000008</v>
+        <v>8.4500997770000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-2.8143035599999422E-2</v>
+        <v>-2.8142212500000596E-2</v>
       </c>
       <c r="D278" s="5">
-        <v>-3.9114061136777067</v>
+        <v>-3.9112938039627121</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>8.4039860849999997</v>
+        <v>8.4039864559000002</v>
       </c>
       <c r="C279" s="5">
-        <v>-4.6112884200001147E-2</v>
+        <v>-4.6113321099999993E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-6.3554839663477969</v>
+        <v>-6.3555417967153023</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>8.4828466660000004</v>
+        <v>8.4828460529999994</v>
       </c>
       <c r="C280" s="5">
-        <v>7.8860581000000707E-2</v>
+        <v>7.8859597099999235E-2</v>
       </c>
       <c r="D280" s="5">
-        <v>11.86017814107645</v>
+        <v>11.860021898515027</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>8.5203283452999994</v>
+        <v>8.5203282653999999</v>
       </c>
       <c r="C281" s="5">
-        <v>3.7481679299999016E-2</v>
+        <v>3.7482212400000492E-2</v>
       </c>
       <c r="D281" s="5">
-        <v>5.4330023881776324</v>
+        <v>5.4330819512079964</v>
       </c>
       <c r="E281" s="5">
-        <v>-6.5518909964223937E-2</v>
+        <v>-6.5516914447150132E-2</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>8.3101074473000001</v>
+        <v>8.3101081394000005</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.21022089799999932</v>
+        <v>-0.2102201259999994</v>
       </c>
       <c r="D282" s="5">
-        <v>-25.90247650699866</v>
+        <v>-25.902394114930793</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>8.4136248781000003</v>
+        <v>8.4136247066000003</v>
       </c>
       <c r="C283" s="5">
-        <v>0.1035174308000002</v>
+        <v>0.1035165671999998</v>
       </c>
       <c r="D283" s="5">
-        <v>16.016049042769808</v>
+        <v>16.01590471742449</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>8.5283981995999998</v>
+        <v>8.5283976090000007</v>
       </c>
       <c r="C284" s="5">
-        <v>0.11477332149999953</v>
+        <v>0.11477290240000038</v>
       </c>
       <c r="D284" s="5">
-        <v>17.655408715481812</v>
+        <v>17.655339721355269</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>8.6395435067000008</v>
+        <v>8.6395432268000008</v>
       </c>
       <c r="C285" s="5">
-        <v>0.11114530710000103</v>
+        <v>0.1111456178000001</v>
       </c>
       <c r="D285" s="5">
-        <v>16.809970447408972</v>
+        <v>16.810022105617573</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>8.7009654061999999</v>
+        <v>8.7009600988999996</v>
       </c>
       <c r="C286" s="5">
-        <v>6.14218994999991E-2</v>
+        <v>6.1416872099998798E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>8.8728901378420275</v>
+        <v>8.8721355606099515</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>8.8100717579999994</v>
+        <v>8.8100753234999996</v>
       </c>
       <c r="C287" s="5">
-        <v>0.1091063517999995</v>
+        <v>0.1091152246</v>
       </c>
       <c r="D287" s="5">
-        <v>16.129898229410177</v>
+        <v>16.131312246103491</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>8.8603188190999997</v>
+        <v>8.8603177161000009</v>
       </c>
       <c r="C288" s="5">
-        <v>5.0247061100000323E-2</v>
+        <v>5.0242392600001295E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>7.062860477401367</v>
+        <v>7.0621805942448157</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>8.9936457611999998</v>
+        <v>8.9936456239000009</v>
       </c>
       <c r="C289" s="5">
-        <v>0.13332694210000007</v>
+        <v>0.13332790780000003</v>
       </c>
       <c r="D289" s="5">
-        <v>19.62918417294679</v>
+        <v>19.629340965700305</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>8.9452425791000003</v>
+        <v>8.9452453093000006</v>
       </c>
       <c r="C290" s="5">
-        <v>-4.8403182099999498E-2</v>
+        <v>-4.8400314600000272E-2</v>
       </c>
       <c r="D290" s="5">
-        <v>-6.2705355263486311</v>
+        <v>-6.2701750659753808</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>8.9944888813000006</v>
+        <v>8.9944919346999992</v>
       </c>
       <c r="C291" s="5">
-        <v>4.9246302200000258E-2</v>
+        <v>4.9246625399998578E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>6.8101199783105359</v>
+        <v>6.8101638926783004</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>9.0773049215999997</v>
+        <v>9.0773056027999992</v>
       </c>
       <c r="C292" s="5">
-        <v>8.2816040299999116E-2</v>
+        <v>8.2813668100000015E-2</v>
       </c>
       <c r="D292" s="5">
-        <v>11.625963639388349</v>
+        <v>11.625609432656869</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>9.2119445524000003</v>
+        <v>9.2119445448999997</v>
       </c>
       <c r="C293" s="5">
-        <v>0.13463963080000063</v>
+        <v>0.13463894210000049</v>
       </c>
       <c r="D293" s="5">
-        <v>19.32534277305875</v>
+        <v>19.325234151069793</v>
       </c>
       <c r="E293" s="5">
-        <v>8.1172482922153186</v>
+        <v>8.1172492180678901</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>9.3048811883999996</v>
+        <v>9.3048813705000004</v>
       </c>
       <c r="C294" s="5">
-        <v>9.293663599999924E-2</v>
+        <v>9.2936825600000716E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>12.80132536551859</v>
+        <v>12.801352958350986</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>9.4231359162999997</v>
+        <v>9.4231358373000003</v>
       </c>
       <c r="C295" s="5">
-        <v>0.11825472790000013</v>
+        <v>0.11825446679999985</v>
       </c>
       <c r="D295" s="5">
-        <v>16.36315237806205</v>
+        <v>16.363113344289705</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>9.3329576242000005</v>
+        <v>9.3329538295999992</v>
       </c>
       <c r="C296" s="5">
-        <v>-9.0178292099999169E-2</v>
+        <v>-9.0182007700001066E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-10.898284882786557</v>
+        <v>-10.898710642319331</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>9.3528626153999994</v>
+        <v>9.3528633849999991</v>
       </c>
       <c r="C297" s="5">
-        <v>1.9904991199998889E-2</v>
+        <v>1.9909555399999945E-2</v>
       </c>
       <c r="D297" s="5">
-        <v>2.5895519222452368</v>
+        <v>2.5901537541673791</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>9.3999781906000006</v>
+        <v>9.3999690141999999</v>
       </c>
       <c r="C298" s="5">
-        <v>4.7115575200001203E-2</v>
+        <v>4.710562920000072E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>6.2154005905426857</v>
+        <v>6.2140514504912314</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>9.4092002514999997</v>
+        <v>9.4092057491999999</v>
       </c>
       <c r="C299" s="5">
-        <v>9.2220608999991072E-3</v>
+        <v>9.2367349999999959E-3</v>
       </c>
       <c r="D299" s="5">
-        <v>1.1836604444583676</v>
+        <v>1.1855552336963671</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>9.4497801084000006</v>
+        <v>9.4497793582000007</v>
       </c>
       <c r="C300" s="5">
-        <v>4.0579856900000877E-2</v>
+        <v>4.0573609000000843E-2</v>
       </c>
       <c r="D300" s="5">
-        <v>5.2998846940273792</v>
+        <v>5.2990460750782509</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>9.5110034013</v>
+        <v>9.5109999567999992</v>
       </c>
       <c r="C301" s="5">
-        <v>6.1223292899999393E-2</v>
+        <v>6.122059859999851E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>8.0576728010059782</v>
+        <v>8.057306134134091</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>9.4465858162000007</v>
+        <v>9.4465932180000003</v>
       </c>
       <c r="C302" s="5">
-        <v>-6.4417585099999286E-2</v>
+        <v>-6.4406738799998919E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-7.8315154671692255</v>
+        <v>-7.8302482875197583</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>9.6828722403</v>
+        <v>9.6828783905000009</v>
       </c>
       <c r="C303" s="5">
-        <v>0.23628642409999934</v>
+        <v>0.23628517250000058</v>
       </c>
       <c r="D303" s="5">
-        <v>34.509181219204457</v>
+        <v>34.508941718614075</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>9.6795778502999994</v>
+        <v>9.6795770466000004</v>
       </c>
       <c r="C304" s="5">
-        <v>-3.2943900000006465E-3</v>
+        <v>-3.3013439000004752E-3</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.40751119128334956</v>
+        <v>-0.40836950719260745</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>9.7076237027999994</v>
+        <v>9.7076180962999992</v>
       </c>
       <c r="C305" s="5">
-        <v>2.8045852500000024E-2</v>
+        <v>2.8041049699998766E-2</v>
       </c>
       <c r="D305" s="5">
-        <v>3.5328563183991468</v>
+        <v>3.5322419494689283</v>
       </c>
       <c r="E305" s="5">
-        <v>5.3808308070076194</v>
+        <v>5.3807700316044427</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>9.3942439873999994</v>
+        <v>9.3942285632000004</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.31337971539999998</v>
+        <v>-0.31338953309999873</v>
       </c>
       <c r="D306" s="5">
-        <v>-32.549243470262468</v>
+        <v>-32.550104953756552</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>9.2213560721000007</v>
+        <v>9.2213600586000002</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.1728879152999987</v>
+        <v>-0.17286850460000025</v>
       </c>
       <c r="D307" s="5">
-        <v>-19.9805651780826</v>
+        <v>-19.978573446511859</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>8.9306471201999997</v>
+        <v>8.9306570864000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.29070895190000101</v>
+        <v>-0.29070297220000008</v>
       </c>
       <c r="D308" s="5">
-        <v>-31.914027392142874</v>
+        <v>-31.913468832073612</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>9.0647961661000007</v>
+        <v>9.0648250583000003</v>
       </c>
       <c r="C309" s="5">
-        <v>0.13414904590000098</v>
+        <v>0.13416797190000018</v>
       </c>
       <c r="D309" s="5">
-        <v>19.591789094572643</v>
+        <v>19.594761711492524</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>8.9994652674999998</v>
+        <v>8.9994743348000004</v>
       </c>
       <c r="C310" s="5">
-        <v>-6.5330898600000964E-2</v>
+        <v>-6.535072349999993E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>-8.3138053835916654</v>
+        <v>-8.3162035935747554</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>8.9122591749000009</v>
+        <v>8.9122674665999995</v>
       </c>
       <c r="C311" s="5">
-        <v>-8.7206092599998897E-2</v>
+        <v>-8.7206868200000898E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-11.028025425956567</v>
+        <v>-11.028107814755383</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>8.6393086625999995</v>
+        <v>8.6392823903</v>
       </c>
       <c r="C312" s="5">
-        <v>-0.27295051230000134</v>
+        <v>-0.27298507629999946</v>
       </c>
       <c r="D312" s="5">
-        <v>-31.151545428356886</v>
+        <v>-31.154826441540884</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>8.4323106808000006</v>
+        <v>8.4322527234999995</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.20699798179999895</v>
+        <v>-0.20702966680000046</v>
       </c>
       <c r="D313" s="5">
-        <v>-25.249981464226934</v>
+        <v>-25.253418906028436</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>8.3504245235999992</v>
+        <v>8.3503830532999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-8.1886157200001364E-2</v>
+        <v>-8.1869670199999689E-2</v>
       </c>
       <c r="D314" s="5">
-        <v>-11.050508995028462</v>
+        <v>-11.048473450122831</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>8.1772722645000009</v>
+        <v>8.1773181160000004</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.17315225909999832</v>
+        <v>-0.1730649372999995</v>
       </c>
       <c r="D315" s="5">
-        <v>-22.232375004512239</v>
+        <v>-22.222507127590131</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>7.9794053285000004</v>
+        <v>7.9794031172000004</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.19786693600000049</v>
+        <v>-0.19791499879999996</v>
       </c>
       <c r="D316" s="5">
-        <v>-25.467648810521283</v>
+        <v>-25.472911471386627</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>7.9096059131000001</v>
+        <v>7.9096164085999998</v>
       </c>
       <c r="C317" s="5">
-        <v>-6.9799415400000342E-2</v>
+        <v>-6.978670860000058E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-10.006356968301478</v>
+        <v>-10.004624693609587</v>
       </c>
       <c r="E317" s="5">
-        <v>-18.521708759491695</v>
+        <v>-18.521553586716564</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>7.8865538506000004</v>
+        <v>7.8865531646000004</v>
       </c>
       <c r="C318" s="5">
-        <v>-2.3052062499999693E-2</v>
+        <v>-2.3063243999999372E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.4418075441621787</v>
+        <v>-3.4434458293924997</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>7.8132693154000004</v>
+        <v>7.8133111331</v>
       </c>
       <c r="C319" s="5">
-        <v>-7.3284535200000001E-2</v>
+        <v>-7.3242031500000415E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>-10.598201846619649</v>
+        <v>-10.592366464042513</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>7.7167366493999996</v>
+        <v>7.7167844068999996</v>
       </c>
       <c r="C320" s="5">
-        <v>-9.6532666000000766E-2</v>
+        <v>-9.6526726200000468E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-13.858859012045732</v>
+        <v>-13.857994139581386</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>7.6708889675999998</v>
+        <v>7.6709622954999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-4.5847681799999762E-2</v>
+        <v>-4.5822111399999699E-2</v>
       </c>
       <c r="D321" s="5">
-        <v>-6.9011732213711818</v>
+        <v>-6.8974077853887756</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>7.5022495762999997</v>
+        <v>7.5022721323999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.16863939130000016</v>
+        <v>-0.16869016309999996</v>
       </c>
       <c r="D322" s="5">
-        <v>-23.413939062861154</v>
+        <v>-23.419960902698367</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>7.5183975186999996</v>
+        <v>7.5183678361000004</v>
       </c>
       <c r="C323" s="5">
-        <v>1.6147942399999948E-2</v>
+        <v>1.6095703700000463E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>2.6136935388650251</v>
+        <v>2.6051302781644026</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>7.6282850515999998</v>
+        <v>7.6281794132999998</v>
       </c>
       <c r="C324" s="5">
-        <v>0.1098875329000002</v>
+        <v>0.10981157719999945</v>
       </c>
       <c r="D324" s="5">
-        <v>19.019890690183683</v>
+        <v>19.005751496292866</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>7.6457529532999997</v>
+        <v>7.6455941140999997</v>
       </c>
       <c r="C325" s="5">
-        <v>1.7467901699999899E-2</v>
+        <v>1.7414700799999849E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>2.7827361055161814</v>
+        <v>2.7741931054958702</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>7.7631039672000002</v>
+        <v>7.7629386324</v>
       </c>
       <c r="C326" s="5">
-        <v>0.11735101390000047</v>
+        <v>0.11734451830000037</v>
       </c>
       <c r="D326" s="5">
-        <v>20.055399149095599</v>
+        <v>20.054646122684883</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>7.7771217365999998</v>
+        <v>7.7772298400000004</v>
       </c>
       <c r="C327" s="5">
-        <v>1.4017769399999658E-2</v>
+        <v>1.4291207600000355E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>2.1884790683295074</v>
+        <v>2.2316499290756298</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>7.7852259208000003</v>
+        <v>7.7852742989000001</v>
       </c>
       <c r="C328" s="5">
-        <v>8.1041842000004749E-3</v>
+        <v>8.044458899999718E-3</v>
       </c>
       <c r="D328" s="5">
-        <v>1.2576570660030928</v>
+        <v>1.2483182846236618</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>7.8178915402999998</v>
+        <v>7.8179788890999999</v>
       </c>
       <c r="C329" s="5">
-        <v>3.2665619499999465E-2</v>
+        <v>3.2704590199999828E-2</v>
       </c>
       <c r="D329" s="5">
-        <v>5.1528512546670902</v>
+        <v>5.159108626812281</v>
       </c>
       <c r="E329" s="5">
-        <v>-1.1595315089984681</v>
+        <v>-1.1585583265499966</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>7.8804978201999996</v>
+        <v>7.8805582439000004</v>
       </c>
       <c r="C330" s="5">
-        <v>6.2606279899999784E-2</v>
+        <v>6.2579354800000431E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>10.044450531920734</v>
+        <v>10.03982162499819</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>7.8908635423</v>
+        <v>7.8909931800999997</v>
       </c>
       <c r="C331" s="5">
-        <v>1.0365722100000418E-2</v>
+        <v>1.0434936199999356E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>1.5899060608483007</v>
+        <v>1.6005872708704016</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>7.7976683428999998</v>
+        <v>7.7977586798000003</v>
       </c>
       <c r="C332" s="5">
-        <v>-9.3195199400000206E-2</v>
+        <v>-9.3234500299999468E-2</v>
       </c>
       <c r="D332" s="5">
-        <v>-13.287298666731374</v>
+        <v>-13.29233860596789</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>7.9640988340999996</v>
+        <v>7.9642142195999996</v>
       </c>
       <c r="C333" s="5">
-        <v>0.16643049119999986</v>
+        <v>0.16645553979999939</v>
       </c>
       <c r="D333" s="5">
-        <v>28.843519055765164</v>
+        <v>28.848007605007187</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>8.1097372476</v>
+        <v>8.1097677047999994</v>
       </c>
       <c r="C334" s="5">
-        <v>0.1456384135000004</v>
+        <v>0.14555348519999978</v>
       </c>
       <c r="D334" s="5">
-        <v>24.291580336169673</v>
+        <v>24.275573892860503</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>8.1299403155000007</v>
+        <v>8.1299102612999992</v>
       </c>
       <c r="C335" s="5">
-        <v>2.0203067900000704E-2</v>
+        <v>2.0142556499999742E-2</v>
       </c>
       <c r="D335" s="5">
-        <v>3.0307559161322661</v>
+        <v>3.0215424559069115</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>8.1241343402999995</v>
+        <v>8.1240353730999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-5.8059752000012566E-3</v>
+        <v>-5.8748881999992619E-3</v>
       </c>
       <c r="D336" s="5">
-        <v>-0.85361875815948007</v>
+        <v>-0.86371358218162442</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>8.2602824879999996</v>
+        <v>8.2593405437000005</v>
       </c>
       <c r="C337" s="5">
-        <v>0.13614814770000017</v>
+        <v>0.13530517060000058</v>
       </c>
       <c r="D337" s="5">
-        <v>22.071320216582137</v>
+        <v>21.922204823967384</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>8.0803297871000002</v>
+        <v>8.0803012271999997</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.17995270089999948</v>
+        <v>-0.17903931650000082</v>
       </c>
       <c r="D338" s="5">
-        <v>-23.22669476500576</v>
+        <v>-23.124821281394304</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>8.0834720407000002</v>
+        <v>8.0836871114999997</v>
       </c>
       <c r="C339" s="5">
-        <v>3.1422536000000889E-3</v>
+        <v>3.385884300000086E-3</v>
       </c>
       <c r="D339" s="5">
-        <v>0.4676516617260873</v>
+        <v>0.50399584371985107</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>8.0846770996000004</v>
+        <v>8.0847264657999993</v>
       </c>
       <c r="C340" s="5">
-        <v>1.2050589000001111E-3</v>
+        <v>1.0393542999995731E-3</v>
       </c>
       <c r="D340" s="5">
-        <v>0.17903902290778984</v>
+        <v>0.15439829707177832</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>8.1191984520999991</v>
+        <v>8.1197566522999995</v>
       </c>
       <c r="C341" s="5">
-        <v>3.452135249999877E-2</v>
+        <v>3.5030186500000227E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>5.246032485859331</v>
+        <v>5.3251763009497077</v>
       </c>
       <c r="E341" s="5">
-        <v>3.8540687120921291</v>
+        <v>3.8600483255428752</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>7.9705692976</v>
+        <v>7.9707017186</v>
       </c>
       <c r="C342" s="5">
-        <v>-0.14862915449999914</v>
+        <v>-0.14905493369999956</v>
       </c>
       <c r="D342" s="5">
-        <v>-19.884928759515695</v>
+        <v>-19.935034371592565</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>7.9693824535999997</v>
+        <v>7.9695905873999999</v>
       </c>
       <c r="C343" s="5">
-        <v>-1.1868440000002423E-3</v>
+        <v>-1.1111312000000595E-3</v>
       </c>
       <c r="D343" s="5">
-        <v>-0.178537685421154</v>
+        <v>-0.16715411799657076</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>7.9799780191999998</v>
+        <v>7.9800753810999998</v>
       </c>
       <c r="C344" s="5">
-        <v>1.0595565600000079E-2</v>
+        <v>1.0484793699999884E-2</v>
       </c>
       <c r="D344" s="5">
-        <v>1.6071593211730795</v>
+        <v>1.5901935951391222</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>7.9543952999999998</v>
+        <v>7.9547637878000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-2.5582719199999993E-2</v>
+        <v>-2.5311593299999657E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-3.7799238087840026</v>
+        <v>-3.7405156016151353</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>7.9185015524000004</v>
+        <v>7.9182564885</v>
       </c>
       <c r="C346" s="5">
-        <v>-3.5893747599999415E-2</v>
+        <v>-3.6507299300000184E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-5.2825413956300693</v>
+        <v>-5.3703296044400828</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>7.9439668198</v>
+        <v>7.9432835490000002</v>
       </c>
       <c r="C347" s="5">
-        <v>2.5465267399999547E-2</v>
+        <v>2.5027060500000253E-2</v>
       </c>
       <c r="D347" s="5">
-        <v>3.9280991467505855</v>
+        <v>3.8594466772350122</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>7.9317344010999999</v>
+        <v>7.9318162522</v>
       </c>
       <c r="C348" s="5">
-        <v>-1.2232418700000025E-2</v>
+        <v>-1.1467296800000248E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.8322358926831761</v>
+        <v>-1.7186871085863475</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>7.8653284926999998</v>
+        <v>7.8639741456000003</v>
       </c>
       <c r="C349" s="5">
-        <v>-6.6405908400000158E-2</v>
+        <v>-6.7842106599999674E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>-9.5966700008389694</v>
+        <v>-9.794465103868033</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>7.8000600274999998</v>
+        <v>7.8004420337000004</v>
       </c>
       <c r="C350" s="5">
-        <v>-6.5268465199999959E-2</v>
+        <v>-6.3532111899999855E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-9.5157578570692625</v>
+        <v>-9.2752787042163831</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>7.6897544682000003</v>
+        <v>7.6898855423999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-0.11030555929999952</v>
+        <v>-0.11055649130000056</v>
       </c>
       <c r="D351" s="5">
-        <v>-15.710332984460173</v>
+        <v>-15.742621628513231</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>7.7831346682999998</v>
+        <v>7.7832949265</v>
       </c>
       <c r="C352" s="5">
-        <v>9.3380200099999477E-2</v>
+        <v>9.3409384100000104E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>15.585900743495751</v>
+        <v>15.590817974688754</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>7.7106607222000001</v>
+        <v>7.7116929072999998</v>
       </c>
       <c r="C353" s="5">
-        <v>-7.2473946099999687E-2</v>
+        <v>-7.16020192000002E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-10.619127445138876</v>
+        <v>-10.497559632886178</v>
       </c>
       <c r="E353" s="5">
-        <v>-5.0317495293434096</v>
+        <v>-5.0255661896518973</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>7.7616536148000002</v>
+        <v>7.7617626742999999</v>
       </c>
       <c r="C354" s="5">
-        <v>5.0992892600000062E-2</v>
+        <v>5.0069767000000098E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>8.2310714445657638</v>
+        <v>8.0755840817635427</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>7.8462030351000003</v>
+        <v>7.8463976581999999</v>
       </c>
       <c r="C355" s="5">
-        <v>8.4549420300000122E-2</v>
+        <v>8.4634983900000016E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>13.88418507071394</v>
+        <v>13.898881828343246</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>7.8720348963999998</v>
+        <v>7.8720916731999999</v>
       </c>
       <c r="C356" s="5">
-        <v>2.5831861299999481E-2</v>
+        <v>2.5694015000000014E-2</v>
       </c>
       <c r="D356" s="5">
-        <v>4.0230593217082111</v>
+        <v>4.0011019558355621</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>7.8408309337000004</v>
+        <v>7.8413985190000002</v>
       </c>
       <c r="C357" s="5">
-        <v>-3.1203962699999366E-2</v>
+        <v>-3.0693154199999739E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-4.6543360782270504</v>
+        <v>-4.5797389555838564</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>7.8267383051000001</v>
+        <v>7.8261559961999998</v>
       </c>
       <c r="C358" s="5">
-        <v>-1.4092628600000268E-2</v>
+        <v>-1.524252280000038E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-2.1356128048022782</v>
+        <v>-2.307845474641057</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>7.8604190265999998</v>
+        <v>7.8590586459000003</v>
       </c>
       <c r="C359" s="5">
-        <v>3.3680721499999677E-2</v>
+        <v>3.2902649700000453E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>5.2879385649179378</v>
+        <v>5.1633352667439514</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>7.9524081212000004</v>
+        <v>7.9527358563000003</v>
       </c>
       <c r="C360" s="5">
-        <v>9.1989094600000598E-2</v>
+        <v>9.3677210400000099E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>14.983505080077153</v>
+        <v>15.27956803660835</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>7.9736369782000001</v>
+        <v>7.9720214807999996</v>
       </c>
       <c r="C361" s="5">
-        <v>2.1228856999999657E-2</v>
+        <v>1.9285624499999265E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>3.2508391687675386</v>
+        <v>2.9491647740769622</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>7.9109266700000003</v>
+        <v>7.9119844450999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-6.2710308199999787E-2</v>
+        <v>-6.0037035699999741E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-9.0399282172628386</v>
+        <v>-8.6720783994208244</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>7.9893254062999999</v>
+        <v>7.9895264486000004</v>
       </c>
       <c r="C363" s="5">
-        <v>7.8398736299999605E-2</v>
+        <v>7.7542003500000511E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>12.562315524477153</v>
+        <v>12.415803281663852</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>7.8718217949999998</v>
+        <v>7.8720984214999996</v>
       </c>
       <c r="C364" s="5">
-        <v>-0.11750361130000009</v>
+        <v>-0.11742802710000078</v>
       </c>
       <c r="D364" s="5">
-        <v>-16.289155888546315</v>
+        <v>-16.279132898664606</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>7.7965428021000003</v>
+        <v>7.7979022157999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-7.5278992899999508E-2</v>
+        <v>-7.4196205699999851E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-10.890960272628991</v>
+        <v>-10.741982628407399</v>
       </c>
       <c r="E365" s="5">
-        <v>1.1138096071680925</v>
+        <v>1.1179038057699708</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>7.8528602522000002</v>
+        <v>7.8527349224999998</v>
       </c>
       <c r="C366" s="5">
-        <v>5.6317450099999888E-2</v>
+        <v>5.4832706700000067E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>9.0208634729796557</v>
+        <v>8.7721799443408308</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>7.8323283085000002</v>
+        <v>7.8322692013999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-2.0531943699999999E-2</v>
+        <v>-2.046572109999989E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-3.0927709538240866</v>
+        <v>-3.0829867504882813</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>7.7760784018000004</v>
+        <v>7.7759157472</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.6249906699999741E-2</v>
+        <v>-5.6353454199999931E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>-8.2857190020987233</v>
+        <v>-8.3004334946659935</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>7.3303835947999998</v>
+        <v>7.3309887400999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-0.44569480700000064</v>
+        <v>-0.44492700710000044</v>
       </c>
       <c r="D369" s="5">
-        <v>-50.751517712310267</v>
+        <v>-50.690332543558824</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>7.5320288794000003</v>
+        <v>7.5309546131999996</v>
       </c>
       <c r="C370" s="5">
-        <v>0.20164528460000053</v>
+        <v>0.19996587310000002</v>
       </c>
       <c r="D370" s="5">
-        <v>38.49155731915608</v>
+        <v>38.117825869303431</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>7.5747852378999996</v>
+        <v>7.5726005010000002</v>
       </c>
       <c r="C371" s="5">
-        <v>4.2756358499999259E-2</v>
+        <v>4.1645887800000558E-2</v>
       </c>
       <c r="D371" s="5">
-        <v>7.0286804938885172</v>
+        <v>6.8415518122793673</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>7.4776271918999999</v>
+        <v>7.4782179939000004</v>
       </c>
       <c r="C372" s="5">
-        <v>-9.7158045999999665E-2</v>
+        <v>-9.4382507099999735E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>-14.351094393627816</v>
+        <v>-13.972579550032272</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>7.3825184325000004</v>
+        <v>7.3817339674999998</v>
       </c>
       <c r="C373" s="5">
-        <v>-9.5108759399999521E-2</v>
+        <v>-9.6484026400000644E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-14.239210170012505</v>
+        <v>-14.429666861920454</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>7.4089286803999999</v>
+        <v>7.4111476673999999</v>
       </c>
       <c r="C374" s="5">
-        <v>2.6410247899999462E-2</v>
+        <v>2.941369990000009E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>4.3783652680709828</v>
+        <v>4.8877879937113899</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>7.6773906423999998</v>
+        <v>7.6780736656000004</v>
       </c>
       <c r="C375" s="5">
-        <v>0.26846196199999994</v>
+        <v>0.26692599820000051</v>
       </c>
       <c r="D375" s="5">
-        <v>53.284660995382339</v>
+        <v>52.89796116180576</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>7.9642258123999996</v>
+        <v>7.9652592305000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.28683516999999981</v>
+        <v>0.28718556489999969</v>
       </c>
       <c r="D376" s="5">
-        <v>55.295586944607457</v>
+        <v>55.371614990230825</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>7.9848605243000002</v>
+        <v>7.9867197983000002</v>
       </c>
       <c r="C377" s="5">
-        <v>2.0634711900000546E-2</v>
+        <v>2.1460567800000163E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>3.1537999878901601</v>
+        <v>3.2814682616699509</v>
       </c>
       <c r="E377" s="5">
-        <v>2.4154003509001098</v>
+        <v>2.4213894618660525</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>8.0459975014000005</v>
+        <v>8.0425420012999993</v>
       </c>
       <c r="C378" s="5">
-        <v>6.1136977100000323E-2</v>
+        <v>5.5822202999999071E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>9.5848976916501414</v>
+        <v>8.7173039285453733</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>8.0240734829000004</v>
+        <v>8.0238985501000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-2.1924018500000031E-2</v>
+        <v>-1.8643451199999106E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.2212415977980413</v>
+        <v>-2.7465319715218706</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>8.1927463201999995</v>
+        <v>8.1923100271999996</v>
       </c>
       <c r="C380" s="5">
-        <v>0.16867283729999905</v>
+        <v>0.16841147709999937</v>
       </c>
       <c r="D380" s="5">
-        <v>28.355748776701397</v>
+        <v>28.307310675524544</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>8.0173438627000007</v>
+        <v>8.0176049107999994</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.17540245749999883</v>
+        <v>-0.17470511640000019</v>
       </c>
       <c r="D381" s="5">
-        <v>-22.87200552394021</v>
+        <v>-22.792539858681128</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>8.0307373895000005</v>
+        <v>8.0293612253000006</v>
       </c>
       <c r="C382" s="5">
-        <v>1.3393526799999833E-2</v>
+        <v>1.1756314500001253E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>2.023205144457374</v>
+        <v>1.7738350960804894</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>8.0879861478000006</v>
+        <v>8.0857634729000001</v>
       </c>
       <c r="C383" s="5">
-        <v>5.7248758300000091E-2</v>
+        <v>5.6402247599999455E-2</v>
       </c>
       <c r="D383" s="5">
-        <v>8.8979469910809961</v>
+        <v>8.7628151073768414</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>8.2051267408000008</v>
+        <v>8.2060300707000007</v>
       </c>
       <c r="C384" s="5">
-        <v>0.11714059300000024</v>
+        <v>0.1202665978000006</v>
       </c>
       <c r="D384" s="5">
-        <v>18.833459393730536</v>
+        <v>19.383649843755268</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>8.2949837230999997</v>
+        <v>8.2951427241999998</v>
       </c>
       <c r="C385" s="5">
-        <v>8.9856982299998833E-2</v>
+        <v>8.9112653499999084E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>13.962753147586881</v>
+        <v>13.838484216292946</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>8.3972267559000002</v>
+        <v>8.4014570117999998</v>
       </c>
       <c r="C386" s="5">
-        <v>0.10224303280000058</v>
+        <v>0.10631428760000006</v>
       </c>
       <c r="D386" s="5">
-        <v>15.836149483576079</v>
+        <v>16.511544970699575</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>8.1634143553000005</v>
+        <v>8.1657603428000005</v>
       </c>
       <c r="C387" s="5">
-        <v>-0.23381240059999975</v>
+        <v>-0.2356966689999993</v>
       </c>
       <c r="D387" s="5">
-        <v>-28.742346175885803</v>
+        <v>-28.927066488096198</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>8.25349164</v>
+        <v>8.2556763512</v>
       </c>
       <c r="C388" s="5">
-        <v>9.0077284699999538E-2</v>
+        <v>8.991600839999947E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>14.075005673123897</v>
+        <v>14.04397622553677</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>8.2708400589999993</v>
+        <v>8.2726944509999996</v>
       </c>
       <c r="C389" s="5">
-        <v>1.7348418999999282E-2</v>
+        <v>1.7018099799999575E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>2.551704205183758</v>
+        <v>2.5018969354725806</v>
       </c>
       <c r="E389" s="5">
-        <v>3.5815219793719599</v>
+        <v>3.5806270899959358</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>8.2409951438999993</v>
+        <v>8.2330454456000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-2.984491509999998E-2</v>
+        <v>-3.9649005399999382E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>-4.2452276365035901</v>
+        <v>-5.6020978614754746</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>8.3256285606000002</v>
+        <v>8.3241611913</v>
       </c>
       <c r="C391" s="5">
-        <v>8.4633416700000907E-2</v>
+        <v>9.1115745699999806E-2</v>
       </c>
       <c r="D391" s="5">
-        <v>13.044250255509283</v>
+        <v>14.119438155064557</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>8.4133523874999998</v>
+        <v>8.4120005895999999</v>
       </c>
       <c r="C392" s="5">
-        <v>8.772382689999958E-2</v>
+        <v>8.7839398299999871E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>13.403008579245412</v>
+        <v>13.424208267688286</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>8.5120916979000008</v>
+        <v>8.5118230466</v>
       </c>
       <c r="C393" s="5">
-        <v>9.8739310400000946E-2</v>
+        <v>9.9822457000000142E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>15.028794584249106</v>
+        <v>15.207168747571554</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>8.6273933942000003</v>
+        <v>8.6253949824999996</v>
       </c>
       <c r="C394" s="5">
-        <v>0.11530169629999953</v>
+        <v>0.11357193589999959</v>
       </c>
       <c r="D394" s="5">
-        <v>17.522141598499029</v>
+        <v>17.24028480240236</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>8.6989217098000005</v>
+        <v>8.6977160440999999</v>
       </c>
       <c r="C395" s="5">
-        <v>7.152831560000017E-2</v>
+        <v>7.2321061600000291E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>10.415450262408354</v>
+        <v>10.538813539547442</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>8.7233212206000008</v>
+        <v>8.7240402682999996</v>
       </c>
       <c r="C396" s="5">
-        <v>2.4399510800000357E-2</v>
+        <v>2.6324224199999691E-2</v>
       </c>
       <c r="D396" s="5">
-        <v>3.4182803510613757</v>
+        <v>3.6929517545793988</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>8.7967063314999994</v>
+        <v>8.7981214261999998</v>
       </c>
       <c r="C397" s="5">
-        <v>7.3385110899998551E-2</v>
+        <v>7.408115790000025E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>10.575457918109743</v>
+        <v>10.679574351978083</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>8.8881327419999998</v>
+        <v>8.8952918569000001</v>
       </c>
       <c r="C398" s="5">
-        <v>9.1426410500000443E-2</v>
+        <v>9.717043070000031E-2</v>
       </c>
       <c r="D398" s="5">
-        <v>13.210122298712324</v>
+        <v>14.088798143199167</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>8.9497028047999994</v>
+        <v>8.9549361728000001</v>
       </c>
       <c r="C399" s="5">
-        <v>6.1570062799999548E-2</v>
+        <v>5.9644315899999967E-2</v>
       </c>
       <c r="D399" s="5">
-        <v>8.6368041471951429</v>
+        <v>8.349650050772329</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>8.9413866292000002</v>
+        <v>8.9480626522000009</v>
       </c>
       <c r="C400" s="5">
-        <v>-8.3161755999991982E-3</v>
+        <v>-6.8735205999992388E-3</v>
       </c>
       <c r="D400" s="5">
-        <v>-1.1093739217520993</v>
+        <v>-0.9172028259144871</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>8.9617520713999994</v>
+        <v>8.9634904999000007</v>
       </c>
       <c r="C401" s="5">
-        <v>2.0365442199999251E-2</v>
+        <v>1.542784769999983E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>2.7676928240431664</v>
+        <v>2.0887191876531874</v>
       </c>
       <c r="E401" s="5">
-        <v>8.3535893267356442</v>
+        <v>8.3503150393339887</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>8.9454927775000002</v>
+        <v>8.928413677</v>
       </c>
       <c r="C402" s="5">
-        <v>-1.625929389999925E-2</v>
+        <v>-3.5076822900000693E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-2.1555640428815304</v>
+        <v>-4.5961944536729522</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>8.9317898841000005</v>
+        <v>8.9265297820999994</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.3702893399999638E-2</v>
+        <v>-1.8838949000006266E-3</v>
       </c>
       <c r="D403" s="5">
-        <v>-1.8227772271874998</v>
+        <v>-0.25290631622993942</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>8.9296314095000007</v>
+        <v>8.9281685181999997</v>
       </c>
       <c r="C404" s="5">
-        <v>-2.1584745999998489E-3</v>
+        <v>1.6387361000003153E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.28960931953834201</v>
+        <v>0.22051907366893442</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>9.0093982387999993</v>
+        <v>9.0091766045000004</v>
       </c>
       <c r="C405" s="5">
-        <v>7.9766829299998676E-2</v>
+        <v>8.100808630000067E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>11.262039882360053</v>
+        <v>11.448096987948265</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>9.0226799900000003</v>
+        <v>9.0208866915999995</v>
       </c>
       <c r="C406" s="5">
-        <v>1.3281751200000969E-2</v>
+        <v>1.17100870999991E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>1.7834673101497778</v>
+        <v>1.5709535290726606</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>9.2024437307000007</v>
+        <v>9.2031709186999997</v>
       </c>
       <c r="C407" s="5">
-        <v>0.17976374070000034</v>
+        <v>0.18228422710000025</v>
       </c>
       <c r="D407" s="5">
-        <v>26.710146879654182</v>
+        <v>27.133240969393157</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>9.0346343801</v>
+        <v>9.0347203958000009</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.16780935060000068</v>
+        <v>-0.16845052289999884</v>
       </c>
       <c r="D408" s="5">
-        <v>-19.81577500297016</v>
+        <v>-19.882618312057765</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>8.9970638410999992</v>
+        <v>8.9990124822999995</v>
       </c>
       <c r="C409" s="5">
-        <v>-3.7570539000000736E-2</v>
+        <v>-3.5707913500001354E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-4.8776342975836773</v>
+        <v>-4.6410082521518241</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>9.0848426202999999</v>
+        <v>9.0947288276999991</v>
       </c>
       <c r="C410" s="5">
-        <v>8.7778779200000656E-2</v>
+        <v>9.5716345399999625E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>12.35677722859565</v>
+        <v>13.537363018051906</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>9.0416796568999995</v>
+        <v>9.0507482146000005</v>
       </c>
       <c r="C411" s="5">
-        <v>-4.3162963400000365E-2</v>
+        <v>-4.3980613099998678E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-5.554668852333366</v>
+        <v>-5.6511207215042436</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>9.0281629669000001</v>
+        <v>9.0398192700000006</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.3516689999999443E-2</v>
+        <v>-1.0928944599999824E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.7792410138644521</v>
+        <v>-1.4394371927552552</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>9.0549615443999993</v>
+        <v>9.0574244058000009</v>
       </c>
       <c r="C413" s="5">
-        <v>2.6798577499999254E-2</v>
+        <v>1.7605135800000227E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>3.6207291795030905</v>
+        <v>2.3622073095592055</v>
       </c>
       <c r="E413" s="5">
-        <v>1.0400809156221102</v>
+        <v>1.0479612367642721</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>9.2502694295999994</v>
+        <v>9.2251821832999994</v>
       </c>
       <c r="C414" s="5">
-        <v>0.19530788520000009</v>
+        <v>0.16775777749999854</v>
       </c>
       <c r="D414" s="5">
-        <v>29.185350185183665</v>
+        <v>24.635799008311345</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>9.2379910092999999</v>
+        <v>9.2279493716999994</v>
       </c>
       <c r="C415" s="5">
-        <v>-1.2278420299999482E-2</v>
+        <v>2.7671884000000091E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>-1.5812526433669483</v>
+        <v>0.36054679497246056</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>9.2389401485999993</v>
+        <v>9.2349292972000008</v>
       </c>
       <c r="C416" s="5">
-        <v>9.4913929999940194E-4</v>
+        <v>6.9799255000013716E-3</v>
       </c>
       <c r="D416" s="5">
-        <v>0.1233613449673765</v>
+        <v>0.91145315741774091</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>9.3098785355999993</v>
+        <v>9.3099861532000006</v>
       </c>
       <c r="C417" s="5">
-        <v>7.0938386999999992E-2</v>
+        <v>7.5056855999999783E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>9.6130681129219973</v>
+        <v>10.20099677954005</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>9.3225413823000007</v>
+        <v>9.3211209475000008</v>
       </c>
       <c r="C418" s="5">
-        <v>1.2662846700001396E-2</v>
+        <v>1.1134794300000195E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>1.6444475972508421</v>
+        <v>1.4446851265862204</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>9.3046173808999999</v>
+        <v>9.3076326157999993</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.7924001400000833E-2</v>
+        <v>-1.348833170000141E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-2.2829404059402258</v>
+        <v>-1.7227321516425809</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>9.3363633449000005</v>
+        <v>9.3357093621999994</v>
       </c>
       <c r="C420" s="5">
-        <v>3.1745964000000626E-2</v>
+        <v>2.8076746400000019E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>4.1719299545017297</v>
+        <v>3.6804995013481445</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>9.3937949348000007</v>
+        <v>9.3960768690999998</v>
       </c>
       <c r="C421" s="5">
-        <v>5.7431589900000191E-2</v>
+        <v>6.0367506900000478E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>7.6365987315684114</v>
+        <v>8.0415630480776379</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>9.3876299838000001</v>
+        <v>9.4000714455000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-6.1649510000005847E-3</v>
+        <v>3.9945764000002271E-3</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.78469845827484619</v>
+        <v>0.51135340015104891</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>9.5349683839000008</v>
+        <v>9.5477747578999992</v>
       </c>
       <c r="C423" s="5">
-        <v>0.14733840010000065</v>
+        <v>0.14770331239999912</v>
       </c>
       <c r="D423" s="5">
-        <v>20.547866131651247</v>
+        <v>20.573571727558047</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>9.6195627243999997</v>
+        <v>9.6371075659999992</v>
       </c>
       <c r="C424" s="5">
-        <v>8.4594340499998921E-2</v>
+        <v>8.9332808099999994E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>11.181590223214567</v>
+        <v>11.823864674177953</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>9.6564450442999998</v>
+        <v>9.6607014938999995</v>
       </c>
       <c r="C425" s="5">
-        <v>3.6882319900000127E-2</v>
+        <v>2.3593927900000367E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>4.6991869431811217</v>
+        <v>2.9777691135982387</v>
       </c>
       <c r="E425" s="5">
-        <v>6.6425848077950711</v>
+        <v>6.6605809893780066</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>9.6529634583000004</v>
+        <v>9.618576397</v>
       </c>
       <c r="C426" s="5">
-        <v>-3.4815859999994814E-3</v>
+        <v>-4.2125096899999548E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.43179745245806034</v>
+        <v>-5.1088677164230152</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>9.6393870620000008</v>
+        <v>9.6246827232999994</v>
       </c>
       <c r="C427" s="5">
-        <v>-1.3576396299999516E-2</v>
+        <v>6.1063262999994095E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.6747438096454847</v>
+        <v>0.7644822822220787</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>9.6424019100000002</v>
+        <v>9.6356903551999995</v>
       </c>
       <c r="C428" s="5">
-        <v>3.0148479999994038E-3</v>
+        <v>1.1007631900000092E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>0.3759624378208537</v>
+        <v>1.3810912608498427</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>9.6099246935</v>
+        <v>9.610849</v>
       </c>
       <c r="C429" s="5">
-        <v>-3.2477216500000239E-2</v>
+        <v>-2.4841355199999526E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-3.9677602585875493</v>
+        <v>-3.0501766361902938</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>9.6215992839000002</v>
+        <v>9.6211370664999993</v>
       </c>
       <c r="C430" s="5">
-        <v>1.1674590400000184E-2</v>
+        <v>1.028806649999936E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>1.4675968643761417</v>
+        <v>1.2921465737723459</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>9.6046817641000004</v>
+        <v>9.6095316547999996</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.6917519799999781E-2</v>
+        <v>-1.1605411699999735E-2</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.0896575270648254</v>
+        <v>-1.4379248028314251</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>9.7385891731999994</v>
+        <v>9.7376284120999994</v>
       </c>
       <c r="C432" s="5">
-        <v>0.13390740909999899</v>
+        <v>0.12809675729999981</v>
       </c>
       <c r="D432" s="5">
-        <v>18.074682488409955</v>
+        <v>17.222698151536076</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>9.6939231533000001</v>
+        <v>9.6958929044000008</v>
       </c>
       <c r="C433" s="5">
-        <v>-4.4666019899999299E-2</v>
+        <v>-4.1735507699998564E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-5.3670611004588586</v>
+        <v>-5.0236786812051459</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>9.5932620445999994</v>
+        <v>9.6073626730000008</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.10066110870000067</v>
+        <v>-8.8530231400000048E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-11.773140641246638</v>
+        <v>-10.423001454190729</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>9.6341913170000009</v>
+        <v>9.6498769234000008</v>
       </c>
       <c r="C435" s="5">
-        <v>4.0929272400001437E-2</v>
+        <v>4.2514250400000009E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>5.2416152242618086</v>
+        <v>5.4413764582448509</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>9.6137201301000008</v>
+        <v>9.6345705902999992</v>
       </c>
       <c r="C436" s="5">
-        <v>-2.0471186900000049E-2</v>
+        <v>-1.5306333100001623E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.5202281539955518</v>
+        <v>-1.8868848217485579</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>9.5524115472000002</v>
+        <v>9.5585184508999994</v>
       </c>
       <c r="C437" s="5">
-        <v>-6.130858290000063E-2</v>
+        <v>-7.6052139399999774E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-7.3898475704196054</v>
+        <v>-9.0717909722176202</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.0773477881635962</v>
+        <v>-1.0577186663361937</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>9.6859792240000004</v>
+        <v>9.7131463319000009</v>
       </c>
       <c r="C438" s="5">
-        <v>0.13356767680000026</v>
+        <v>0.15462788100000147</v>
       </c>
       <c r="D438" s="5">
-        <v>18.131603459530066</v>
+        <v>21.236163634411874</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>9.6568759834000009</v>
+        <v>9.7228020547000007</v>
       </c>
       <c r="C439" s="5">
-        <v>-2.910324059999958E-2</v>
+        <v>9.6557227999998219E-3</v>
       </c>
       <c r="D439" s="5">
-        <v>-3.5466200058176467</v>
+        <v>1.1994495264023852</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>9.6251878801000004</v>
+        <v>9.7310993277000009</v>
       </c>
       <c r="C440" s="5">
-        <v>-3.1688103300000492E-2</v>
+        <v>8.2972730000001604E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>-3.8673891934912996</v>
+        <v>1.0288797089739177</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>9.6686355714999994</v>
+        <v>9.7759295729000009</v>
       </c>
       <c r="C441" s="5">
-        <v>4.3447691399999044E-2</v>
+        <v>4.4830245200000007E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>5.5532738354407085</v>
+        <v>5.670534456185794</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>9.7302495010999994</v>
+        <v>9.8388223773999997</v>
       </c>
       <c r="C442" s="5">
-        <v>6.1613929600000006E-2</v>
+        <v>6.2892804499998789E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>7.9208665286370161</v>
+        <v>7.9992332790747911</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>9.7458673240000007</v>
+        <v>9.8494055594999992</v>
       </c>
       <c r="C443" s="5">
-        <v>1.5617822900001244E-2</v>
+        <v>1.0583182099999533E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>1.9431900130877811</v>
+        <v>1.2984503154123361</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>9.6854320691000009</v>
+        <v>9.8536813519000006</v>
       </c>
       <c r="C444" s="5">
-        <v>-6.0435254899999791E-2</v>
+        <v>4.2757924000014214E-3</v>
       </c>
       <c r="D444" s="5">
-        <v>-7.1927175585102754</v>
+        <v>0.52218577758520457</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>9.8114942047000007</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-4.2187147199999941E-2</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-5.0183625395531672</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>