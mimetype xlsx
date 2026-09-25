--- v8 (2026-07-27)
+++ v9 (2026-09-25)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{57F3A593-C853-488D-958E-2371FD1E6ADD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EF186D82-8DBE-487A-80BF-C84C4ABDE3BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5B1C7D4E-2896-48F2-B0CF-EA2822278B7A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{737C4A41-83B7-4DC4-983E-5421FD1ED52E}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6401 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{816CFB77-A32F-4A0D-919B-A004BC627F0E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83ECBB67-5937-4A5F-AE9D-BE66FCEF9B09}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>99.923591762000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>99.923474373999994</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>99.720395073000006</v>
+        <v>99.720189590000004</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.20319668899999499</v>
+        <v>-0.20328478399999028</v>
       </c>
       <c r="D7" s="5">
-        <v>-2.4131165940700861</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-2.4141539160346781</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>100.47638904</v>
+        <v>100.47613665</v>
       </c>
       <c r="C8" s="5">
-        <v>0.75599396699999488</v>
+        <v>0.7559470599999969</v>
       </c>
       <c r="D8" s="5">
-        <v>9.48644153670406</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>9.4858485471197582</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>101.25211418000001</v>
+        <v>101.25217048</v>
       </c>
       <c r="C9" s="5">
-        <v>0.77572514000000581</v>
+        <v>0.77603383000000292</v>
       </c>
       <c r="D9" s="5">
-        <v>9.6682659395841419</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>9.6723035268284399</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>102.24156219</v>
+        <v>102.24182644</v>
       </c>
       <c r="C10" s="5">
-        <v>0.98944800999998961</v>
+        <v>0.98965595999999323</v>
       </c>
       <c r="D10" s="5">
-        <v>12.377797753702824</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>12.380533320258301</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>103.03772461</v>
+        <v>103.03786882</v>
       </c>
       <c r="C11" s="5">
-        <v>0.7961624200000017</v>
+        <v>0.79604238000000294</v>
       </c>
       <c r="D11" s="5">
-        <v>9.7552732327220717</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>9.7537125521210513</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>101.85480084</v>
+        <v>101.85486265999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.1829237700000022</v>
+        <v>-1.183006160000005</v>
       </c>
       <c r="D12" s="5">
-        <v>-12.939144121451962</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-12.939972213827433</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>101.64231977999999</v>
+        <v>101.6423224</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.21248106000000178</v>
+        <v>-0.21254025999999726</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.4748170856167984</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-2.4754972225968896</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>102.08164782</v>
+        <v>102.08172159999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.43932804000000658</v>
+        <v>0.43939919999999688</v>
       </c>
       <c r="D14" s="5">
-        <v>5.3118500184141881</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>5.3127308224382386</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>102.01454251</v>
+        <v>102.01455498</v>
       </c>
       <c r="C15" s="5">
-        <v>-6.7105310000002305E-2</v>
+        <v>-6.7166619999994737E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.78599694722099045</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.78671190106537336</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>101.91591593</v>
+        <v>101.9159253</v>
       </c>
       <c r="C16" s="5">
-        <v>-9.862658000000124E-2</v>
+        <v>-9.862968000000194E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-1.1539982366683632</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-1.154034175805807</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>102.35845609</v>
+        <v>102.35843002</v>
       </c>
       <c r="C17" s="5">
-        <v>0.44254016000000718</v>
+        <v>0.44250472000000229</v>
       </c>
       <c r="D17" s="5">
-        <v>5.3369106469817407</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>5.3364724904977789</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>102.52378428</v>
+        <v>102.5236567</v>
       </c>
       <c r="C18" s="5">
-        <v>0.16532818999999677</v>
+        <v>0.16522668000000351</v>
       </c>
       <c r="D18" s="5">
-        <v>1.955537411024566</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>1.9543265513366714</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>102.66445299</v>
+        <v>102.66423209</v>
       </c>
       <c r="C19" s="5">
-        <v>0.14066870999999992</v>
+        <v>0.14057538999999508</v>
       </c>
       <c r="D19" s="5">
-        <v>1.6589529493170829</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.6578461612183348</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>103.1686861</v>
+        <v>103.16842945</v>
       </c>
       <c r="C20" s="5">
-        <v>0.50423311000000126</v>
+        <v>0.50419736000000626</v>
       </c>
       <c r="D20" s="5">
-        <v>6.0556049339821172</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>6.0551773129861708</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>102.14212326000001</v>
+        <v>102.14219016</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0265628399999969</v>
+        <v>-1.0262392900000066</v>
       </c>
       <c r="D21" s="5">
-        <v>-11.308136189364681</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-11.304791400661884</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>102.76178553</v>
+        <v>102.76202735</v>
       </c>
       <c r="C22" s="5">
-        <v>0.61966226999999208</v>
+        <v>0.61983718999999837</v>
       </c>
       <c r="D22" s="5">
-        <v>7.5278899039900038</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.5300812205517431</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>102.42476795</v>
+        <v>102.42490314</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.33701757999999415</v>
+        <v>-0.33712420999999893</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.8653025402882957</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-3.8664945784330884</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>103.36455805</v>
+        <v>103.36458863</v>
       </c>
       <c r="C24" s="5">
-        <v>0.93979009999999619</v>
+        <v>0.93968549000000223</v>
       </c>
       <c r="D24" s="5">
-        <v>11.583495102240038</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>11.582123907493735</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>103.86470371</v>
+        <v>103.86467503999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.50014566000000116</v>
+        <v>0.50008640999999443</v>
       </c>
       <c r="D25" s="5">
-        <v>5.9634314130108557</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>5.9627042373185501</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>103.49593101000001</v>
+        <v>103.49595733</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.36877269999999385</v>
+        <v>-0.36871770999999853</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.1783887999729874</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-4.1777789796842431</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>103.31379654</v>
+        <v>103.31381951</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.18213447000000826</v>
+        <v>-0.18213781999999412</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.0914664150038287</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-2.0915039850258221</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>103.72035622999999</v>
+        <v>103.72035821</v>
       </c>
       <c r="C28" s="5">
-        <v>0.40655968999999459</v>
+        <v>0.4065386999999987</v>
       </c>
       <c r="D28" s="5">
-        <v>4.8257896498987263</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.8255339894914373</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>103.9076075</v>
+        <v>103.90759138</v>
       </c>
       <c r="C29" s="5">
-        <v>0.18725127000000441</v>
+        <v>0.18723316999999895</v>
       </c>
       <c r="D29" s="5">
-        <v>2.1880580369120439</v>
+        <v>2.1878443893416089</v>
       </c>
       <c r="E29" s="5">
-        <v>1.5134571868081759</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.5134672930185777</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>103.68284143</v>
+        <v>103.6827557</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.22476607000000115</v>
+        <v>-0.22483567999999821</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.5650999168447375</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-2.5658852907961216</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>104.59971994999999</v>
+        <v>104.59956409999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.91687851999999737</v>
+        <v>0.91680839999999364</v>
       </c>
       <c r="D31" s="5">
-        <v>11.143373550518888</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>11.142489139932387</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>104.32992391000001</v>
+        <v>104.32974983</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.26979603999998858</v>
+        <v>-0.26981426999999769</v>
       </c>
       <c r="D32" s="5">
-        <v>-3.0516490288964304</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-3.0518567937928953</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>104.85530269</v>
+        <v>104.85537890000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.52537877999999694</v>
+        <v>0.52562907000000791</v>
       </c>
       <c r="D33" s="5">
-        <v>6.2131017247876619</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.216154798648077</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>105.02319746000001</v>
+        <v>105.02341072</v>
       </c>
       <c r="C34" s="5">
-        <v>0.16789477000000375</v>
+        <v>0.16803181999999595</v>
       </c>
       <c r="D34" s="5">
-        <v>1.9384573447156273</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.9400522284981792</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>106.16570676000001</v>
+        <v>106.16585068000001</v>
       </c>
       <c r="C35" s="5">
-        <v>1.1425093000000004</v>
+        <v>1.1424399600000044</v>
       </c>
       <c r="D35" s="5">
-        <v>13.864469395090605</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>13.863547122301402</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>106.49028959</v>
+        <v>106.490306</v>
       </c>
       <c r="C36" s="5">
-        <v>0.3245828299999971</v>
+        <v>0.32445531999999844</v>
       </c>
       <c r="D36" s="5">
-        <v>3.7311120119683405</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>3.7296164061821013</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>107.11318888</v>
+        <v>107.11315261</v>
       </c>
       <c r="C37" s="5">
-        <v>0.62289928999999233</v>
+        <v>0.6228466099999963</v>
       </c>
       <c r="D37" s="5">
-        <v>7.2495035510741435</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>7.2488694350689276</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>107.35110953</v>
+        <v>107.35099499</v>
       </c>
       <c r="C38" s="5">
-        <v>0.23792065000000662</v>
+        <v>0.23784238000000357</v>
       </c>
       <c r="D38" s="5">
-        <v>2.698254501205688</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.6973568982727514</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>108.61216585</v>
+        <v>108.61223409999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2610563199999945</v>
+        <v>1.2612391099999911</v>
       </c>
       <c r="D39" s="5">
-        <v>15.043805667823552</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>15.04614616467126</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>109.56652957</v>
+        <v>109.5665556</v>
       </c>
       <c r="C40" s="5">
-        <v>0.95436372000000347</v>
+        <v>0.95432150000000604</v>
       </c>
       <c r="D40" s="5">
-        <v>11.069081915759259</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>11.068561034187585</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>109.51797286</v>
+        <v>109.51798075000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-4.8556709999999725E-2</v>
+        <v>-4.8574849999994285E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.53051088602722452</v>
+        <v>-0.53070846751569478</v>
       </c>
       <c r="E41" s="5">
-        <v>5.3993788279650401</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.3994027726831595</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>109.96970598999999</v>
+        <v>109.96963955</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45173312999999382</v>
+        <v>0.45165879999998992</v>
       </c>
       <c r="D42" s="5">
-        <v>5.063534885030796</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.062682348918246</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>110.51028401000001</v>
+        <v>110.51016337999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.54057802000001232</v>
+        <v>0.54052382999999793</v>
       </c>
       <c r="D43" s="5">
-        <v>6.0609647376552278</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>6.0603444016435581</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>111.08587448999999</v>
+        <v>111.085752</v>
       </c>
       <c r="C44" s="5">
-        <v>0.57559047999998825</v>
+        <v>0.57558862000000488</v>
       </c>
       <c r="D44" s="5">
-        <v>6.432366384490007</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>6.4323522232287322</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>112.36106841</v>
+        <v>112.36114868999999</v>
       </c>
       <c r="C45" s="5">
-        <v>1.2751939200000066</v>
+        <v>1.2753966899999938</v>
       </c>
       <c r="D45" s="5">
-        <v>14.679096542761961</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>14.681597230039944</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>111.79809962</v>
+        <v>111.79827207</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.56296878999999933</v>
+        <v>-0.56287661999999727</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.8494775229826379</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-5.8485420053912218</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>112.62528956</v>
+        <v>112.62543127000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.82718993999999668</v>
+        <v>0.8271592000000112</v>
       </c>
       <c r="D47" s="5">
-        <v>9.2491308872223463</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>9.2487582138405919</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>112.64273068</v>
+        <v>112.64272545</v>
       </c>
       <c r="C48" s="5">
-        <v>1.7441120000000865E-2</v>
+        <v>1.7294179999993275E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>0.18599001524426395</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>0.18442150883035691</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>113.33510384</v>
+        <v>113.33504934</v>
       </c>
       <c r="C49" s="5">
-        <v>0.69237316000000249</v>
+        <v>0.69232388999999728</v>
       </c>
       <c r="D49" s="5">
-        <v>7.6304910159097128</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>7.6299299030634815</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>113.10450121</v>
+        <v>113.10421688</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.23060263000000703</v>
+        <v>-0.23083246000000202</v>
       </c>
       <c r="D50" s="5">
-        <v>-2.4144972820857702</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-2.4168779467379164</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>113.78438996</v>
+        <v>113.78452126000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.67988875000000348</v>
+        <v>0.6803043800000097</v>
       </c>
       <c r="D51" s="5">
-        <v>7.456714810201559</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>7.4614444830498838</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>113.56811068</v>
+        <v>113.56816899</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.21627927999999486</v>
+        <v>-0.21635227000000157</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.2572428072220485</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-2.2579940550826239</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>114.30410817000001</v>
+        <v>114.30414371000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.73599749000000259</v>
+        <v>0.73597472000000153</v>
       </c>
       <c r="D53" s="5">
-        <v>8.0600746652317756</v>
+        <v>8.0598120648617932</v>
       </c>
       <c r="E53" s="5">
-        <v>4.3701825234824909</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>4.3702074556373649</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>115.14697676</v>
+        <v>115.14696757999999</v>
       </c>
       <c r="C54" s="5">
-        <v>0.84286858999999481</v>
+        <v>0.84282386999998948</v>
       </c>
       <c r="D54" s="5">
-        <v>9.2165374484181264</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>9.2160254655035967</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>115.82863510999999</v>
+        <v>115.82858136</v>
       </c>
       <c r="C55" s="5">
-        <v>0.6816583499999922</v>
+        <v>0.68161378000000639</v>
       </c>
       <c r="D55" s="5">
-        <v>7.3398013680121776</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>7.3393063306448125</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>116.45063321000001</v>
+        <v>116.45059286999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.62199810000001321</v>
+        <v>0.622011509999993</v>
       </c>
       <c r="D56" s="5">
-        <v>6.6377534925738724</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>6.6379040243580656</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>116.46133383</v>
+        <v>116.46141418000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0700619999994387E-2</v>
+        <v>1.0821310000011408E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>0.11032345007011557</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>0.11156843932365046</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>117.2760442</v>
+        <v>117.27614994</v>
       </c>
       <c r="C58" s="5">
-        <v>0.81471037000000024</v>
+        <v>0.81473575999999071</v>
       </c>
       <c r="D58" s="5">
-        <v>8.7252925119979849</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>8.7255687241977853</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>118.89668215</v>
+        <v>118.89679793000001</v>
       </c>
       <c r="C59" s="5">
-        <v>1.6206379500000025</v>
+        <v>1.620647990000009</v>
       </c>
       <c r="D59" s="5">
-        <v>17.903073366937704</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>17.903175451925435</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>119.19103959</v>
+        <v>119.19098965000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.29435743999999886</v>
+        <v>0.2941917200000006</v>
       </c>
       <c r="D60" s="5">
-        <v>3.0116787547039614</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.009957100940075</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>120.04381144</v>
+        <v>120.04369486</v>
       </c>
       <c r="C61" s="5">
-        <v>0.85277184999999633</v>
+        <v>0.85270520999999633</v>
       </c>
       <c r="D61" s="5">
-        <v>8.9316342601013297</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>8.9309124972631437</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>120.144426</v>
+        <v>120.14392238000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.1006145599999968</v>
+        <v>0.10022752000000423</v>
       </c>
       <c r="D62" s="5">
-        <v>1.0104278279152723</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.0065240711071954</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>121.19885884</v>
+        <v>121.19910489</v>
       </c>
       <c r="C63" s="5">
-        <v>1.054432840000004</v>
+        <v>1.0551825099999945</v>
       </c>
       <c r="D63" s="5">
-        <v>11.055186538516914</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>11.063478578772834</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>121.55097748</v>
+        <v>121.55109854</v>
       </c>
       <c r="C64" s="5">
-        <v>0.35211864000000048</v>
+        <v>0.35199364999999716</v>
       </c>
       <c r="D64" s="5">
-        <v>3.5426079819919964</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.5413230191586154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>122.78447283</v>
+        <v>122.78450445999999</v>
       </c>
       <c r="C65" s="5">
-        <v>1.2334953499999983</v>
+        <v>1.2334059199999956</v>
       </c>
       <c r="D65" s="5">
-        <v>12.880761689316845</v>
+        <v>12.879761541659063</v>
       </c>
       <c r="E65" s="5">
-        <v>7.4191249953916572</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>7.4191192679028628</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>121.6966491</v>
+        <v>121.69671047</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.0878237299999967</v>
+        <v>-1.0877939899999944</v>
       </c>
       <c r="D66" s="5">
-        <v>-10.1284891921403</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-10.128223156906991</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>122.30874996999999</v>
+        <v>122.30876241999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.61210086999999191</v>
+        <v>0.61205194999999435</v>
       </c>
       <c r="D67" s="5">
-        <v>6.2054709527771479</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>6.2049579879730477</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>122.40450693</v>
+        <v>122.40454560000001</v>
       </c>
       <c r="C68" s="5">
-        <v>9.5756960000002778E-2</v>
+        <v>9.578318000001218E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.9435501764008869</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.94380955496895513</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>122.21851384999999</v>
+        <v>122.21859417</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.18599308000000292</v>
+        <v>-0.18595143000000292</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8082328319135366</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.8078307196961907</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>122.39818004999999</v>
+        <v>122.39821963</v>
       </c>
       <c r="C70" s="5">
-        <v>0.17966619999999978</v>
+        <v>0.17962545999999691</v>
       </c>
       <c r="D70" s="5">
-        <v>1.7783817940210334</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.7779740959733559</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>123.10714471999999</v>
+        <v>123.10720739999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.7089646700000003</v>
+        <v>0.70898776999999313</v>
       </c>
       <c r="D71" s="5">
-        <v>7.1765023946496864</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.1767413287390003</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>122.03043415</v>
+        <v>122.03034672</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.0767105699999888</v>
+        <v>-1.0768606799999958</v>
       </c>
       <c r="D72" s="5">
-        <v>-10.004918869270673</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-10.006242446772495</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>123.01280414999999</v>
+        <v>123.01261488999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.98236999999998886</v>
+        <v>0.98226816999999755</v>
       </c>
       <c r="D73" s="5">
-        <v>10.099652156114235</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>10.09856603368171</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>124.36304432</v>
+        <v>124.36243322999999</v>
       </c>
       <c r="C74" s="5">
-        <v>1.3502401700000064</v>
+        <v>1.3498183399999988</v>
       </c>
       <c r="D74" s="5">
-        <v>13.996708893674104</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>13.992091804967988</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>124.54833915</v>
+        <v>124.54868824</v>
       </c>
       <c r="C75" s="5">
-        <v>0.18529483000000369</v>
+        <v>0.18625501000001066</v>
       </c>
       <c r="D75" s="5">
-        <v>1.8026657883797315</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.8120930878663621</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>125.54976632</v>
+        <v>125.54993779</v>
       </c>
       <c r="C76" s="5">
-        <v>1.0014271699999995</v>
+        <v>1.0012495499999972</v>
       </c>
       <c r="D76" s="5">
-        <v>10.086893673308372</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>10.084995230728143</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>126.08006123</v>
+        <v>126.08003089</v>
       </c>
       <c r="C77" s="5">
-        <v>0.53029490999999496</v>
+        <v>0.53009310000000198</v>
       </c>
       <c r="D77" s="5">
-        <v>5.1879589196041742</v>
+        <v>5.1859312606343133</v>
       </c>
       <c r="E77" s="5">
-        <v>2.6840432866156227</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.6839921246525122</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>124.96965358999999</v>
+        <v>124.96979207</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.1104076400000054</v>
+        <v>-1.1102388200000064</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.071394479485807</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-10.069938974113658</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>125.58715192</v>
+        <v>125.58723043000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.61749833000000365</v>
+        <v>0.6174383600000084</v>
       </c>
       <c r="D79" s="5">
-        <v>6.0932484181690949</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>6.0926335480006699</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>125.6355616</v>
+        <v>125.63568681</v>
       </c>
       <c r="C80" s="5">
-        <v>4.8409680000006006E-2</v>
+        <v>4.8456379999990418E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.46354210314833999</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.46398993307892322</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>125.3666202</v>
+        <v>125.36667361000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.26894140000000277</v>
+        <v>-0.26901319999998918</v>
       </c>
       <c r="D81" s="5">
-        <v>-2.5387476397562447</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-2.5394149529373578</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>125.84086050000001</v>
+        <v>125.84085883</v>
       </c>
       <c r="C82" s="5">
-        <v>0.47424030000000528</v>
+        <v>0.47418521999999541</v>
       </c>
       <c r="D82" s="5">
-        <v>4.6350386784257402</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.6344870844188923</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>126.13535203000001</v>
+        <v>126.13536268999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.29449153000000194</v>
+        <v>0.29450385999999185</v>
       </c>
       <c r="D83" s="5">
-        <v>2.8446563369170397</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.8447770146385887</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>126.55459021999999</v>
+        <v>126.554485</v>
       </c>
       <c r="C84" s="5">
-        <v>0.4192381899999873</v>
+        <v>0.41912231000000588</v>
       </c>
       <c r="D84" s="5">
-        <v>4.0621848460359988</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.0610410849589496</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>126.91887076</v>
+        <v>126.91863631</v>
       </c>
       <c r="C85" s="5">
-        <v>0.36428054000000998</v>
+        <v>0.3641513099999969</v>
       </c>
       <c r="D85" s="5">
-        <v>3.5093471388070174</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>3.5080853784867916</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>126.88360213999999</v>
+        <v>126.88292973</v>
       </c>
       <c r="C86" s="5">
-        <v>-3.5268620000010742E-2</v>
+        <v>-3.5706579999995824E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.33295064754362835</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.33707940100443645</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>129.28923631000001</v>
+        <v>129.28967474000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.4056341700000132</v>
+        <v>2.4067450100000087</v>
       </c>
       <c r="D87" s="5">
-        <v>25.280202923485938</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>25.29326859273602</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>129.44996963</v>
+        <v>129.45021374000001</v>
       </c>
       <c r="C88" s="5">
-        <v>0.16073331999999141</v>
+        <v>0.16053899999999999</v>
       </c>
       <c r="D88" s="5">
-        <v>1.5020918530042282</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.5002583433896932</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>130.4095576</v>
+        <v>130.40939431999999</v>
       </c>
       <c r="C89" s="5">
-        <v>0.95958797000000118</v>
+        <v>0.95918057999998041</v>
       </c>
       <c r="D89" s="5">
-        <v>9.2671523246193424</v>
+        <v>9.2630380973997006</v>
       </c>
       <c r="E89" s="5">
-        <v>3.4339262907732593</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.4338216761520268</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>131.24047949000001</v>
+        <v>131.24067479000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.83092189000001326</v>
+        <v>0.83128047000002425</v>
       </c>
       <c r="D90" s="5">
-        <v>7.9196781967832086</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>7.9232268653535387</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>131.87996677000001</v>
+        <v>131.88009249999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.63948727999999733</v>
+        <v>0.63941770999997516</v>
       </c>
       <c r="D91" s="5">
-        <v>6.0064393987141695</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>6.0057591698462254</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>131.95400316000001</v>
+        <v>131.95420171000001</v>
       </c>
       <c r="C92" s="5">
-        <v>7.4036390000003394E-2</v>
+        <v>7.4109210000017356E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>0.67575464999358736</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>0.67642071096232215</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>133.11014598</v>
+        <v>133.11019766999999</v>
       </c>
       <c r="C93" s="5">
-        <v>1.1561428199999852</v>
+        <v>1.1559959599999843</v>
       </c>
       <c r="D93" s="5">
-        <v>11.035812401337131</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>11.034324933474803</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>133.13388670000001</v>
+        <v>133.13389875999999</v>
       </c>
       <c r="C94" s="5">
-        <v>2.3740720000006377E-2</v>
+        <v>2.3701090000002978E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.21423480883813184</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.2138767567090305</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>134.34750765999999</v>
+        <v>134.34742421999999</v>
       </c>
       <c r="C95" s="5">
-        <v>1.2136209599999859</v>
+        <v>1.2135254599999996</v>
       </c>
       <c r="D95" s="5">
-        <v>11.504408251922783</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>11.5034560151263</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>135.00936382</v>
+        <v>135.00922118</v>
       </c>
       <c r="C96" s="5">
-        <v>0.66185616000001346</v>
+        <v>0.66179696000000376</v>
       </c>
       <c r="D96" s="5">
-        <v>6.0745800873462708</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>6.0740258146135373</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>135.38691473</v>
+        <v>135.38665478999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.37755090999999652</v>
+        <v>0.37743360999999709</v>
       </c>
       <c r="D97" s="5">
-        <v>3.4078734541868272</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>3.4068019960838081</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>135.93806806000001</v>
+        <v>135.93750535999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.55115333000000533</v>
+        <v>0.55085056999999438</v>
       </c>
       <c r="D98" s="5">
-        <v>4.9960170451453845</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.9932207281180307</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>134.23914744000001</v>
+        <v>134.23958188</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.6989206199999956</v>
+        <v>-1.6979234799999858</v>
       </c>
       <c r="D99" s="5">
-        <v>-14.008187783340031</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-14.000576446640489</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>134.53641673999999</v>
+        <v>134.53669356</v>
       </c>
       <c r="C100" s="5">
-        <v>0.2972692999999822</v>
+        <v>0.29711168000000043</v>
       </c>
       <c r="D100" s="5">
-        <v>2.6899764278245586</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.688523917363761</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>135.17375122999999</v>
+        <v>135.17342547999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.63733449000000064</v>
+        <v>0.63673191999998835</v>
       </c>
       <c r="D101" s="5">
-        <v>5.835195492802181</v>
+        <v>5.8295218882436828</v>
       </c>
       <c r="E101" s="5">
-        <v>3.6532549589754826</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.6531349484761666</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>137.18369135</v>
+        <v>137.183898</v>
       </c>
       <c r="C102" s="5">
-        <v>2.0099401200000102</v>
+        <v>2.0104725200000075</v>
       </c>
       <c r="D102" s="5">
-        <v>19.377209500851535</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>19.382819746764902</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>137.18810110000001</v>
+        <v>137.18823614999999</v>
       </c>
       <c r="C103" s="5">
-        <v>4.4097500000077616E-3</v>
+        <v>4.3381499999952666E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8580647621677677E-2</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.7954057225531024E-2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>137.85645638</v>
+        <v>137.85671065</v>
       </c>
       <c r="C104" s="5">
-        <v>0.6683552799999859</v>
+        <v>0.66847450000000208</v>
       </c>
       <c r="D104" s="5">
-        <v>6.0054003451801119</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>6.0064943758408873</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>138.23051717999999</v>
+        <v>138.23058798</v>
       </c>
       <c r="C105" s="5">
-        <v>0.3740607999999952</v>
+        <v>0.37387732999999912</v>
       </c>
       <c r="D105" s="5">
-        <v>3.3051247478409929</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.3034732030485792</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>139.06337722999999</v>
+        <v>139.06343916</v>
       </c>
       <c r="C106" s="5">
-        <v>0.83286004999999363</v>
+        <v>0.8328511800000058</v>
       </c>
       <c r="D106" s="5">
-        <v>7.4746580975201038</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>7.4745718796252358</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>139.25955486000001</v>
+        <v>139.25939495</v>
       </c>
       <c r="C107" s="5">
-        <v>0.19617763000002242</v>
+        <v>0.1959557899999993</v>
       </c>
       <c r="D107" s="5">
-        <v>1.7060445465582497</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.7040995901825173</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>141.15601437000001</v>
+        <v>141.15581967</v>
       </c>
       <c r="C108" s="5">
-        <v>1.8964595099999997</v>
+        <v>1.8964247199999988</v>
       </c>
       <c r="D108" s="5">
-        <v>17.623098536463779</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>17.622772432477561</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>141.66065685999999</v>
+        <v>141.66038985</v>
       </c>
       <c r="C109" s="5">
-        <v>0.50464248999998063</v>
+        <v>0.50457018000000176</v>
       </c>
       <c r="D109" s="5">
-        <v>4.3754515580601616</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.3748183779186656</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>141.14094942</v>
+        <v>141.14052194000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.51970743999999058</v>
+        <v>-0.51986790999998789</v>
       </c>
       <c r="D110" s="5">
-        <v>-4.3146611330033169</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-4.3159745680492971</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>141.76703071</v>
+        <v>141.76740140999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.6260812900000019</v>
+        <v>0.62687946999997735</v>
       </c>
       <c r="D111" s="5">
-        <v>5.4548369788237405</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.4619789596028978</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>141.97504552999999</v>
+        <v>141.97533533000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.20801481999998828</v>
+        <v>0.20793392000001631</v>
       </c>
       <c r="D112" s="5">
-        <v>1.7750398067813977</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>1.77433921229182</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>142.93489435999999</v>
+        <v>142.93451680000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.95984882999999854</v>
+        <v>0.95918147000000431</v>
       </c>
       <c r="D113" s="5">
-        <v>8.4213924904606117</v>
+        <v>8.4153002195955118</v>
       </c>
       <c r="E113" s="5">
-        <v>5.7416052002539297</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.7415807082201509</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>142.9598542</v>
+        <v>142.96003829</v>
       </c>
       <c r="C114" s="5">
-        <v>2.4959840000008171E-2</v>
+        <v>2.5521489999988489E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.20974998116205512</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.21447500932936236</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>142.89473982999999</v>
+        <v>142.89486296999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-6.5114370000003419E-2</v>
+        <v>-6.5175320000008696E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.54520060571774387</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-0.54570895828236488</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>143.71293918999999</v>
+        <v>143.71321533</v>
       </c>
       <c r="C116" s="5">
-        <v>0.81819935999999416</v>
+        <v>0.81835236000000577</v>
       </c>
       <c r="D116" s="5">
-        <v>7.09163629687668</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>7.0929981444022072</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>145.81332112999999</v>
+        <v>145.8134335</v>
       </c>
       <c r="C117" s="5">
-        <v>2.1003819400000054</v>
+        <v>2.1002181700000051</v>
       </c>
       <c r="D117" s="5">
-        <v>19.018908424614022</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>19.017264796952894</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>145.28393323</v>
+        <v>145.28408519000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.52938789999998903</v>
+        <v>-0.52934830999998894</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.2707526178243693</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-4.2704363561511638</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>146.43272074000001</v>
+        <v>146.43252104999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.1487875100000053</v>
+        <v>1.148435859999978</v>
       </c>
       <c r="D119" s="5">
-        <v>9.9123552049546824</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>9.9091770469804885</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>147.64881939</v>
+        <v>147.6485194</v>
       </c>
       <c r="C120" s="5">
-        <v>1.2160986499999922</v>
+        <v>1.2159983500000067</v>
       </c>
       <c r="D120" s="5">
-        <v>10.433837426962755</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>10.432952081891189</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>147.52421950999999</v>
+        <v>147.52397289999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.12459988000000521</v>
+        <v>-0.12454650000000811</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.0079851737248791</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-1.0075573805862992</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>148.76486023999999</v>
+        <v>148.76458926999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.2406407299999955</v>
+        <v>1.2406163699999979</v>
       </c>
       <c r="D122" s="5">
-        <v>10.571804022114218</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>10.571605248284088</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>149.73881804000001</v>
+        <v>149.73910720000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.97395780000002219</v>
+        <v>0.97451793000001885</v>
       </c>
       <c r="D123" s="5">
-        <v>8.1455130959528397</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>8.1503830767901686</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>150.25522437999999</v>
+        <v>150.25548334999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.51640633999997476</v>
+        <v>0.51637614999998505</v>
       </c>
       <c r="D124" s="5">
-        <v>4.2178640265478684</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>4.2176044476987196</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>152.22486261</v>
+        <v>152.2244523</v>
       </c>
       <c r="C125" s="5">
-        <v>1.9696382300000153</v>
+        <v>1.9689689500000043</v>
       </c>
       <c r="D125" s="5">
-        <v>16.915505731171109</v>
+        <v>16.909306160959204</v>
       </c>
       <c r="E125" s="5">
-        <v>6.4994403861957206</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>6.499434641807933</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>152.55969798000001</v>
+        <v>152.55982044000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.33483537000000752</v>
+        <v>0.33536814000001414</v>
       </c>
       <c r="D126" s="5">
-        <v>2.6717002923468902</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.6760102851860035</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>154.12998995000001</v>
+        <v>154.13008371999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.5702919699999995</v>
+        <v>1.5702632799999776</v>
       </c>
       <c r="D127" s="5">
-        <v>13.075354462456335</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>13.075090789868682</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>155.68416266</v>
+        <v>155.68444799</v>
       </c>
       <c r="C128" s="5">
-        <v>1.5541727099999889</v>
+        <v>1.5543642700000078</v>
       </c>
       <c r="D128" s="5">
-        <v>12.794369529456162</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>12.796026759334067</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>155.60838265999999</v>
+        <v>155.60852188999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-7.578000000000884E-2</v>
+        <v>-7.5926100000003771E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.58254445167814639</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-0.58366349019400854</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>156.18014364000001</v>
+        <v>156.18034596999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.57176098000002185</v>
+        <v>0.57182407999999896</v>
       </c>
       <c r="D130" s="5">
-        <v>4.4994366143949804</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>4.4999391466328253</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>157.55842985999999</v>
+        <v>157.5582484</v>
       </c>
       <c r="C131" s="5">
-        <v>1.3782862199999784</v>
+        <v>1.377902430000006</v>
       </c>
       <c r="D131" s="5">
-        <v>11.119407144664684</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>11.116144027972762</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>158.10415623</v>
+        <v>158.10378276</v>
       </c>
       <c r="C132" s="5">
-        <v>0.54572637000001123</v>
+        <v>0.54553436000000488</v>
       </c>
       <c r="D132" s="5">
-        <v>4.2364736735636788</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.2349595713176758</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>158.60792685999999</v>
+        <v>158.60774703999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.50377062999999112</v>
+        <v>0.50396427999999105</v>
       </c>
       <c r="D133" s="5">
-        <v>3.8913097424142951</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.8928412447012395</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>158.97574994999999</v>
+        <v>158.97554536999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.36782309000000168</v>
+        <v>0.3677983299999994</v>
       </c>
       <c r="D134" s="5">
-        <v>2.8186567813628827</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>2.8184678534005192</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>158.63226076999999</v>
+        <v>158.63250148</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.34348918000000594</v>
+        <v>-0.34304388999998991</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.5621762620199329</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-2.5588973015233329</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>159.39015434000001</v>
+        <v>159.39041354</v>
       </c>
       <c r="C136" s="5">
-        <v>0.75789357000002155</v>
+        <v>0.75791205999999534</v>
       </c>
       <c r="D136" s="5">
-        <v>5.8862894633424423</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>5.8864276949362804</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>159.72432470000001</v>
+        <v>159.723961</v>
       </c>
       <c r="C137" s="5">
-        <v>0.33417036000000166</v>
+        <v>0.33354746000000546</v>
       </c>
       <c r="D137" s="5">
-        <v>2.5450813232787972</v>
+        <v>2.5402783293203557</v>
       </c>
       <c r="E137" s="5">
-        <v>4.9265684733863946</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.9266123718547883</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>159.83339488999999</v>
+        <v>159.83345865000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.10907018999998286</v>
+        <v>0.10949765000000866</v>
       </c>
       <c r="D138" s="5">
-        <v>0.82252292181450581</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>0.82576054573972879</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>160.26031724000001</v>
+        <v>160.26038905999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.42692235000001233</v>
+        <v>0.42693040999998288</v>
       </c>
       <c r="D139" s="5">
-        <v>3.2527645860954912</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.2528255842990683</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>161.22134922000001</v>
+        <v>161.22159300000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.96103198000000134</v>
+        <v>0.96120394000001852</v>
       </c>
       <c r="D140" s="5">
-        <v>7.438178993093314</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>7.4395506896226316</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>161.80980958000001</v>
+        <v>161.80997887000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.58846035999999913</v>
+        <v>0.5883858699999962</v>
       </c>
       <c r="D141" s="5">
-        <v>4.4690260019354167</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>4.4684419961354527</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>162.20579728999999</v>
+        <v>162.20605085</v>
       </c>
       <c r="C142" s="5">
-        <v>0.39598770999998578</v>
+        <v>0.39607197999998789</v>
       </c>
       <c r="D142" s="5">
-        <v>2.9765415860093292</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.977180417886105</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>163.02261006000001</v>
+        <v>163.02246765999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.81681277000001273</v>
+        <v>0.81641680999999267</v>
       </c>
       <c r="D143" s="5">
-        <v>6.2129915848705419</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>6.2098859237456283</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>161.89133688000001</v>
+        <v>161.89087516999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1312731799999938</v>
+        <v>-1.1315924900000027</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.0166530257645867</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-8.0188368463192106</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>162.70959962000001</v>
+        <v>162.70947355000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.81826273999999444</v>
+        <v>0.81859838000002583</v>
       </c>
       <c r="D145" s="5">
-        <v>6.2367567131443202</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>6.2394047982241796</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>163.16563966000001</v>
+        <v>163.16548304</v>
       </c>
       <c r="C146" s="5">
-        <v>0.45604004000000486</v>
+        <v>0.45600948999998536</v>
       </c>
       <c r="D146" s="5">
-        <v>3.4156765524944399</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>3.4154468860128517</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>163.96787558</v>
+        <v>163.96807367</v>
       </c>
       <c r="C147" s="5">
-        <v>0.80223591999998689</v>
+        <v>0.80259062999999742</v>
       </c>
       <c r="D147" s="5">
-        <v>6.0622274783703967</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>6.064986810968076</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>163.81458774999999</v>
+        <v>163.81481418999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.15328783000001067</v>
+        <v>-0.15325948000000267</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.1160877327742957</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.1158810354122917</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>164.60623219999999</v>
+        <v>164.60599657</v>
       </c>
       <c r="C149" s="5">
-        <v>0.79164445000000683</v>
+        <v>0.79118238000000929</v>
       </c>
       <c r="D149" s="5">
-        <v>5.9557209121589239</v>
+        <v>5.9521433505190791</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0564583754975061</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.056545517300302</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>164.98846119000001</v>
+        <v>164.98846971</v>
       </c>
       <c r="C150" s="5">
-        <v>0.38222899000001576</v>
+        <v>0.38247314000000188</v>
       </c>
       <c r="D150" s="5">
-        <v>2.8223615925339063</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>2.824191580893709</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>165.12207844</v>
+        <v>165.12211654999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.13361724999998614</v>
+        <v>0.13364683999998306</v>
       </c>
       <c r="D151" s="5">
-        <v>0.97617023071590037</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.97638732034734943</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>166.34592886999999</v>
+        <v>166.34608804000001</v>
       </c>
       <c r="C152" s="5">
-        <v>1.2238504299999988</v>
+        <v>1.2239714900000251</v>
       </c>
       <c r="D152" s="5">
-        <v>9.2658273914763445</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>9.2667794008618465</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>166.35830849000001</v>
+        <v>166.35851772000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.2379620000018576E-2</v>
+        <v>1.2429679999996779E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>8.93416881854181E-2</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>8.9703025616727494E-2</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>166.55839354</v>
+        <v>166.5585758</v>
       </c>
       <c r="C154" s="5">
-        <v>0.20008504999998422</v>
+        <v>0.20005807999999092</v>
       </c>
       <c r="D154" s="5">
-        <v>1.4528684087384169</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.4526694364768611</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>167.94099936000001</v>
+        <v>167.94089417999999</v>
       </c>
       <c r="C155" s="5">
-        <v>1.3826058200000091</v>
+        <v>1.3823183799999867</v>
       </c>
       <c r="D155" s="5">
-        <v>10.428841870680849</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>10.426561898379273</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>167.1680499</v>
+        <v>167.16759203999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.77294946000000664</v>
+        <v>-0.77330213999999842</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.385321857881598</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.3877204602135631</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>169.45980617999999</v>
+        <v>169.45972305000001</v>
       </c>
       <c r="C157" s="5">
-        <v>2.2917562799999871</v>
+        <v>2.2921310100000198</v>
       </c>
       <c r="D157" s="5">
-        <v>17.750063350419776</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>17.753240335202534</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>170.07572841999999</v>
+        <v>170.07560486</v>
       </c>
       <c r="C158" s="5">
-        <v>0.61592224000000328</v>
+        <v>0.61588180999999054</v>
       </c>
       <c r="D158" s="5">
-        <v>4.449799835327517</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>4.4495041075619746</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>170.29959170999999</v>
+        <v>170.29975966000001</v>
       </c>
       <c r="C159" s="5">
-        <v>0.22386328999999705</v>
+        <v>0.22415480000000798</v>
       </c>
       <c r="D159" s="5">
-        <v>1.5909928745921897</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>1.5930808382644601</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>171.27511573999999</v>
+        <v>171.27528212000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.97552403000000254</v>
+        <v>0.97552246000000764</v>
       </c>
       <c r="D160" s="5">
-        <v>7.0946941805408281</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>7.094675181604071</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>171.06640092000001</v>
+        <v>171.06633246999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.20871481999998309</v>
+        <v>-0.2089496500000223</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4525516329324861</v>
+        <v>-1.4541735799544209</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9246197629690949</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.9247269447153288</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>172.07295658000001</v>
+        <v>172.07296565999999</v>
       </c>
       <c r="C162" s="5">
-        <v>1.0065556600000036</v>
+        <v>1.0066331900000023</v>
       </c>
       <c r="D162" s="5">
-        <v>7.2938503438114033</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>7.294433472985129</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>172.93809603</v>
+        <v>172.93811128999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.86513944999998671</v>
+        <v>0.86514563000000066</v>
       </c>
       <c r="D163" s="5">
-        <v>6.2029618763722594</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>6.2030070823302141</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>173.04319799000001</v>
+        <v>173.04326355000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.10510196000001315</v>
+        <v>0.10515226000001121</v>
       </c>
       <c r="D164" s="5">
-        <v>0.73173456368307299</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.73208586646216212</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>173.10709557999999</v>
+        <v>173.10730595000001</v>
       </c>
       <c r="C165" s="5">
-        <v>6.3897589999982074E-2</v>
+        <v>6.4042400000005273E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>0.44401066169992287</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0.44501879555525203</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>174.18995172000001</v>
+        <v>174.19002028</v>
       </c>
       <c r="C166" s="5">
-        <v>1.0828561400000183</v>
+        <v>1.0827143299999875</v>
       </c>
       <c r="D166" s="5">
-        <v>7.7702147315171333</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>7.7691521242290174</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>175.09987319999999</v>
+        <v>175.09977096</v>
       </c>
       <c r="C167" s="5">
-        <v>0.90992147999997997</v>
+        <v>0.90975068000000192</v>
       </c>
       <c r="D167" s="5">
-        <v>6.451747115058315</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>6.4504984577656188</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>176.1671073</v>
+        <v>176.16665673</v>
       </c>
       <c r="C168" s="5">
-        <v>1.0672341000000074</v>
+        <v>1.066885769999999</v>
       </c>
       <c r="D168" s="5">
-        <v>7.5642365930162159</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>7.5616889820827815</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>176.52139713</v>
+        <v>176.52133968000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.35428982999999903</v>
+        <v>0.35468295000001149</v>
       </c>
       <c r="D169" s="5">
-        <v>2.440194729993661</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.4429387404628855</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>177.69291536</v>
+        <v>177.69302809999999</v>
       </c>
       <c r="C170" s="5">
-        <v>1.1715182300000038</v>
+        <v>1.1716884199999811</v>
       </c>
       <c r="D170" s="5">
-        <v>8.2612605665386418</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>8.2625076414738032</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>178.03651798999999</v>
+        <v>178.03664791</v>
       </c>
       <c r="C171" s="5">
-        <v>0.34360262999999236</v>
+        <v>0.34361981000000696</v>
       </c>
       <c r="D171" s="5">
-        <v>2.3452635531759691</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.3453805615145429</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>179.18309819000001</v>
+        <v>179.18318472999999</v>
       </c>
       <c r="C172" s="5">
-        <v>1.1465802000000167</v>
+        <v>1.1465368199999943</v>
       </c>
       <c r="D172" s="5">
-        <v>8.007868774840631</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>8.0075489405295297</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>180.35060261999999</v>
+        <v>180.35061862000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.1675044299999797</v>
+        <v>1.1674338900000123</v>
       </c>
       <c r="D173" s="5">
-        <v>8.1052225121895471</v>
+        <v>8.1047110631048405</v>
       </c>
       <c r="E173" s="5">
-        <v>5.4272502666036671</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>5.427301805063367</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>181.43058145000001</v>
+        <v>181.43059694999999</v>
       </c>
       <c r="C174" s="5">
-        <v>1.0799788300000159</v>
+        <v>1.0799783299999888</v>
       </c>
       <c r="D174" s="5">
-        <v>7.4273184530245784</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>7.4273142195755204</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>181.80764156000001</v>
+        <v>181.80763773000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.37706011000000217</v>
+        <v>0.37704078000001573</v>
       </c>
       <c r="D175" s="5">
-        <v>2.5226181770133138</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.5224871552306904</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>182.47633196999999</v>
+        <v>182.47626008</v>
       </c>
       <c r="C176" s="5">
-        <v>0.66869040999998219</v>
+        <v>0.66862234999999259</v>
       </c>
       <c r="D176" s="5">
-        <v>4.5039995198042027</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>4.5035318828958504</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>183.09923728000001</v>
+        <v>183.09943586</v>
       </c>
       <c r="C177" s="5">
-        <v>0.62290531000002147</v>
+        <v>0.62317577999999685</v>
       </c>
       <c r="D177" s="5">
-        <v>4.1741374667974007</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>4.1759857618339558</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>184.75835147000001</v>
+        <v>184.75828644000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.6591141899999968</v>
+        <v>1.6588505800000064</v>
       </c>
       <c r="D178" s="5">
-        <v>11.432152588945122</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>11.430231709679163</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>185.00021892000001</v>
+        <v>185.00008696</v>
       </c>
       <c r="C179" s="5">
-        <v>0.24186745000000087</v>
+        <v>0.24180051999999819</v>
       </c>
       <c r="D179" s="5">
-        <v>1.5822821289820377</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.5818416812924951</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>185.82187508999999</v>
+        <v>185.82140795999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.82165616999998292</v>
+        <v>0.82132099999998331</v>
       </c>
       <c r="D180" s="5">
-        <v>5.4617927738672023</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.4595141081106746</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>186.98208013000001</v>
+        <v>186.98216811</v>
       </c>
       <c r="C181" s="5">
-        <v>1.1602050400000223</v>
+        <v>1.1607601500000158</v>
       </c>
       <c r="D181" s="5">
-        <v>7.7550877837244903</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>7.7589468493108216</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>187.26037722000001</v>
+        <v>187.26093736000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.27829708999999525</v>
+        <v>0.27876925000001052</v>
       </c>
       <c r="D182" s="5">
-        <v>1.8007280788755464</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>1.803807441141414</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>188.01010603</v>
+        <v>188.01009241</v>
       </c>
       <c r="C183" s="5">
-        <v>0.74972880999999347</v>
+        <v>0.74915504999998461</v>
       </c>
       <c r="D183" s="5">
-        <v>4.9116229162707414</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.9077660063509221</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>189.24562663</v>
+        <v>189.24561757999999</v>
       </c>
       <c r="C184" s="5">
-        <v>1.235520600000001</v>
+        <v>1.2355251699999883</v>
       </c>
       <c r="D184" s="5">
-        <v>8.1772386658441665</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>8.1772706276367799</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>189.90277080999999</v>
+        <v>189.90277718999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.65714417999998886</v>
+        <v>0.65715961000000789</v>
       </c>
       <c r="D185" s="5">
-        <v>4.247438754954036</v>
+        <v>4.2475406059052867</v>
       </c>
       <c r="E185" s="5">
-        <v>5.2964437330583758</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>5.2964379291243091</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>189.64058059000001</v>
+        <v>189.64057976000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.26219021999997949</v>
+        <v>-0.2621974299999863</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.6442628082043331</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-1.6443076263535694</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>191.05666399</v>
+        <v>191.05663208000001</v>
       </c>
       <c r="C187" s="5">
-        <v>1.4160833999999909</v>
+        <v>1.4160523200000057</v>
       </c>
       <c r="D187" s="5">
-        <v>9.3379605612611059</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>9.3377471663616429</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>191.83114940999999</v>
+        <v>191.83096094999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.77448541999999065</v>
+        <v>0.77432886999997663</v>
       </c>
       <c r="D188" s="5">
-        <v>4.9743668901054194</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.9733397313255212</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>194.23526072999999</v>
+        <v>194.23541005999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.4041113199999984</v>
+        <v>2.4044491100000016</v>
       </c>
       <c r="D189" s="5">
-        <v>16.120080105720437</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>16.122520376182159</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>194.25928173</v>
+        <v>194.25916536</v>
       </c>
       <c r="C190" s="5">
-        <v>2.4021000000004733E-2</v>
+        <v>2.3755300000004809E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.14850452170172002</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.14686067212577036</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>195.35787013999999</v>
+        <v>195.35766688000001</v>
       </c>
       <c r="C191" s="5">
-        <v>1.0985884099999907</v>
+        <v>1.0985015200000134</v>
       </c>
       <c r="D191" s="5">
-        <v>7.0014340642691186</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>7.0008672939806615</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>194.26778512999999</v>
+        <v>194.26728591</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.0900850099999957</v>
+        <v>-1.0903809700000124</v>
       </c>
       <c r="D192" s="5">
-        <v>-6.4942057369419715</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-6.4959217078538689</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>196.65300468000001</v>
+        <v>196.65325114000001</v>
       </c>
       <c r="C193" s="5">
-        <v>2.3852195500000164</v>
+        <v>2.3859652300000107</v>
       </c>
       <c r="D193" s="5">
-        <v>15.770410159948312</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>15.775721403829767</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>197.41421893</v>
+        <v>197.41527934999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.76121424999999476</v>
+        <v>0.76202820999998266</v>
       </c>
       <c r="D194" s="5">
-        <v>4.7451979107763664</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.7503744555662974</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>197.91239686</v>
+        <v>197.91223149999999</v>
       </c>
       <c r="C195" s="5">
-        <v>0.4981779299999971</v>
+        <v>0.49695214999999848</v>
       </c>
       <c r="D195" s="5">
-        <v>3.0706043721015375</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.062927478661992</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>197.88144073999999</v>
+        <v>197.88134335000001</v>
       </c>
       <c r="C196" s="5">
-        <v>-3.0956120000013243E-2</v>
+        <v>-3.0888149999981351E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.18753450715269793</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-0.18712324937349978</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>198.92610649</v>
+        <v>198.92606079999999</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0446657500000072</v>
+        <v>1.044717449999979</v>
       </c>
       <c r="D197" s="5">
-        <v>6.5223219128700771</v>
+        <v>6.5226574334080301</v>
       </c>
       <c r="E197" s="5">
-        <v>4.7515555678900423</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.7515279889625228</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>200.68216103</v>
+        <v>200.68212335999999</v>
       </c>
       <c r="C198" s="5">
-        <v>1.756054540000008</v>
+        <v>1.7560625600000037</v>
       </c>
       <c r="D198" s="5">
-        <v>11.122969780976955</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>11.12302575166677</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>201.06393297</v>
+        <v>201.06386019999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.38177193999999304</v>
+        <v>0.38173684000000208</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3068829172929961</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.3066690368285681</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>201.52991979999999</v>
+        <v>201.52961177</v>
       </c>
       <c r="C200" s="5">
-        <v>0.46598682999999141</v>
+        <v>0.465751570000009</v>
       </c>
       <c r="D200" s="5">
-        <v>2.8168521629065468</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>2.8154129003266748</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>200.58898725</v>
+        <v>200.58911147000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.94093254999998521</v>
+        <v>-0.94050029999999651</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.4610785482685609</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-5.4586419820864096</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>200.49933816000001</v>
+        <v>200.49920673</v>
       </c>
       <c r="C202" s="5">
-        <v>-8.9649089999994658E-2</v>
+        <v>-8.9904740000008587E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.53499876605094254</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-0.53652031789781507</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>202.47487679</v>
+        <v>202.47460232</v>
       </c>
       <c r="C203" s="5">
-        <v>1.9755386299999884</v>
+        <v>1.9753955900000051</v>
       </c>
       <c r="D203" s="5">
-        <v>12.485980921583305</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>12.485035958401092</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>199.64209394</v>
+        <v>199.64156634</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.832782850000001</v>
+        <v>-2.8330359800000053</v>
       </c>
       <c r="D204" s="5">
-        <v>-15.55544035885552</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-15.556744668874822</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>202.4431687</v>
+        <v>202.44362778000001</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8010747600000059</v>
+        <v>2.802061440000017</v>
       </c>
       <c r="D205" s="5">
-        <v>18.198542443978493</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>18.205507514826323</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>203.94057222999999</v>
+        <v>203.94196941000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.4974035299999855</v>
+        <v>1.4983416299999988</v>
       </c>
       <c r="D206" s="5">
-        <v>9.2461361733892069</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>9.2521446990540657</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>204.9997008</v>
+        <v>204.99941322999999</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0591285700000128</v>
+        <v>1.0574438199999747</v>
       </c>
       <c r="D207" s="5">
-        <v>6.4131070427611681</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>6.402567971233486</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>206.40155116</v>
+        <v>206.40138137</v>
       </c>
       <c r="C208" s="5">
-        <v>1.4018503599999974</v>
+        <v>1.4019681400000081</v>
       </c>
       <c r="D208" s="5">
-        <v>8.5217416912320978</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>8.5224972179659844</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>206.82486703999999</v>
+        <v>206.82477637</v>
       </c>
       <c r="C209" s="5">
-        <v>0.42331587999998987</v>
+        <v>0.4233949999999993</v>
       </c>
       <c r="D209" s="5">
-        <v>2.4890727810870317</v>
+        <v>2.4895453344528695</v>
       </c>
       <c r="E209" s="5">
-        <v>3.9707008242264363</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.9706791248137918</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>207.89244812000001</v>
+        <v>207.89235704999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.0675810800000249</v>
+        <v>1.0675806799999918</v>
       </c>
       <c r="D210" s="5">
-        <v>6.3730265526057428</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>6.3730269702363618</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>207.90451693</v>
+        <v>207.90439284000001</v>
       </c>
       <c r="C211" s="5">
-        <v>1.2068809999988162E-2</v>
+        <v>1.2035790000027191E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>6.96860188979187E-2</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>6.9495329215318868E-2</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>208.69359926999999</v>
+        <v>208.69325814000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.78908233999999311</v>
+        <v>0.78886529999999766</v>
       </c>
       <c r="D212" s="5">
-        <v>4.6507757886837142</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.6494725958097671</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>210.00711258999999</v>
+        <v>210.00712866000001</v>
       </c>
       <c r="C213" s="5">
-        <v>1.3135133199999984</v>
+        <v>1.3138705199999947</v>
       </c>
       <c r="D213" s="5">
-        <v>7.8197932401861792</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>7.8220071740161989</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>210.47933925000001</v>
+        <v>210.47935505000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.47222666000001823</v>
+        <v>0.47222639000000299</v>
       </c>
       <c r="D214" s="5">
-        <v>2.7319696618287814</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>2.7319678687852234</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>211.42466732</v>
+        <v>211.42427645000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.94532806999998797</v>
+        <v>0.94492139999999836</v>
       </c>
       <c r="D215" s="5">
-        <v>5.5247204097324643</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.5222843211029771</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>213.04160726000001</v>
+        <v>213.04110026000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.6169399400000088</v>
+        <v>1.6168238099999996</v>
       </c>
       <c r="D216" s="5">
-        <v>9.573437955926023</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>9.5727396584505122</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>214.46338291000001</v>
+        <v>214.46389651000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.4217756500000007</v>
+        <v>1.4227962500000046</v>
       </c>
       <c r="D217" s="5">
-        <v>8.3090302585735909</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>8.31523606444755</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>214.38608722000001</v>
+        <v>214.38774814999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.7295689999999695E-2</v>
+        <v>-7.6148360000019011E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.4316409705717672</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-0.42524544624364946</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>215.11955936000001</v>
+        <v>215.11920681999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.73347214000000349</v>
+        <v>0.73145866999999498</v>
       </c>
       <c r="D219" s="5">
-        <v>4.1836622322239947</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>4.1719282804335567</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>215.86574210000001</v>
+        <v>215.86553343</v>
       </c>
       <c r="C220" s="5">
-        <v>0.74618273999999474</v>
+        <v>0.74632661000001121</v>
       </c>
       <c r="D220" s="5">
-        <v>4.2427614358987453</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.2436022340754054</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>216.22799659</v>
+        <v>216.22788222</v>
       </c>
       <c r="C221" s="5">
-        <v>0.36225448999999799</v>
+        <v>0.36234878999999864</v>
       </c>
       <c r="D221" s="5">
-        <v>2.0324677758891907</v>
+        <v>2.0330037337156215</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5464211748684313</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.5464117090006084</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>218.69689288999999</v>
+        <v>218.69675294000001</v>
       </c>
       <c r="C222" s="5">
-        <v>2.4688962999999831</v>
+        <v>2.4688707200000124</v>
       </c>
       <c r="D222" s="5">
-        <v>14.595683946881399</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>14.595531313204857</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>219.29134267000001</v>
+        <v>219.29116395</v>
       </c>
       <c r="C223" s="5">
-        <v>0.59444978000001925</v>
+        <v>0.59441100999998753</v>
       </c>
       <c r="D223" s="5">
-        <v>3.3109809039696403</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.310763874033551</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>219.15025881</v>
+        <v>219.14986063000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.14108386000000905</v>
+        <v>-0.14130331999999157</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.76930919135704823</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.7705022618063273</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>219.40581344</v>
+        <v>219.40573917</v>
       </c>
       <c r="C225" s="5">
-        <v>0.255554630000006</v>
+        <v>0.25587853999999766</v>
       </c>
       <c r="D225" s="5">
-        <v>1.4083490702126333</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.4101481798028503</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>219.56388233999999</v>
+        <v>219.56406034</v>
       </c>
       <c r="C226" s="5">
-        <v>0.1580688999999893</v>
+        <v>0.15832116999999357</v>
       </c>
       <c r="D226" s="5">
-        <v>0.86796283186971745</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.86935385451079039</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>219.00649000999999</v>
+        <v>219.00601071</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.55739232999999899</v>
+        <v>-0.5580496299999993</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.0041838768454232</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-3.0076747551567418</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>219.71670703000001</v>
+        <v>219.71622629000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.71021702000001596</v>
+        <v>0.7102155800000105</v>
       </c>
       <c r="D228" s="5">
-        <v>3.9616489855737402</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.9616496346999819</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>219.75454414000001</v>
+        <v>219.75515636</v>
       </c>
       <c r="C229" s="5">
-        <v>3.783710999999812E-2</v>
+        <v>3.8930069999992156E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.20684617976349795</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.21282741343533473</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>218.60276705000001</v>
+        <v>218.60446037</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.151777089999996</v>
+        <v>-1.1506959900000027</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.1112650748464166</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.1056764792339457</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>220.68353157000001</v>
+        <v>220.68315806999999</v>
       </c>
       <c r="C231" s="5">
-        <v>2.0807645200000024</v>
+        <v>2.0786976999999922</v>
       </c>
       <c r="D231" s="5">
-        <v>12.039521351355642</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>12.026832188762526</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>219.69421452</v>
+        <v>219.69400991000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.98931705000001102</v>
+        <v>-0.98914815999998495</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.2488827802430578</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.2480173614131935</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>219.80991337</v>
+        <v>219.80983759</v>
       </c>
       <c r="C233" s="5">
-        <v>0.11569885000000113</v>
+        <v>0.11582767999999533</v>
       </c>
       <c r="D233" s="5">
-        <v>0.63379671950789529</v>
+        <v>0.63450508882048062</v>
       </c>
       <c r="E233" s="5">
-        <v>1.6565462551048959</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.6565649782184666</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>218.5634858</v>
+        <v>218.56331818999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2464275700000087</v>
+        <v>-1.246519400000011</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.596317132085872</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.5967902603136563</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>217.3024303</v>
+        <v>217.30220453999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.2610554999999977</v>
+        <v>-1.2611136499999986</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.7081511589581755</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.708455719000483</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>216.89633963</v>
+        <v>216.89598558</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.40609066999999754</v>
+        <v>-0.40621895999998969</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.2196308113499263</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-2.2203271145920356</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>217.50885031999999</v>
+        <v>217.50864781999999</v>
       </c>
       <c r="C237" s="5">
-        <v>0.61251068999999347</v>
+        <v>0.6126622399999917</v>
       </c>
       <c r="D237" s="5">
-        <v>3.441907375044706</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>3.4427779675909376</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>217.92243049000001</v>
+        <v>217.92272563</v>
       </c>
       <c r="C238" s="5">
-        <v>0.41358017000001723</v>
+        <v>0.41407781000000909</v>
       </c>
       <c r="D238" s="5">
-        <v>2.3057428172332362</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>2.3085484858144545</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>217.22900697</v>
+        <v>217.22848393999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.69342352000001029</v>
+        <v>-0.69424169000001257</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.752247871395531</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.7565928657310899</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>218.56039197000001</v>
+        <v>218.56010139</v>
       </c>
       <c r="C240" s="5">
-        <v>1.3313850000000116</v>
+        <v>1.3316174500000102</v>
       </c>
       <c r="D240" s="5">
-        <v>7.6077938724359084</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>7.6091861792255022</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>217.98283735999999</v>
+        <v>217.98336162999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.57755461000002128</v>
+        <v>-0.57673976000000948</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1253638134119743</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.121022243995053</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>217.71160556999999</v>
+        <v>217.71300289999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.27123179000000164</v>
+        <v>-0.2703587299999981</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.4829604980808653</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-1.4782160245463194</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>218.64197687999999</v>
+        <v>218.64173410999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.93037130999999818</v>
+        <v>0.92873120999999514</v>
       </c>
       <c r="D243" s="5">
-        <v>5.2503570111121167</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>5.2408487922817271</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>218.18048719000001</v>
+        <v>218.18038005</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.46148968999997919</v>
+        <v>-0.4613540599999908</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.5036536302677548</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-2.5029290816880101</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>217.51370559</v>
+        <v>217.51368728</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.6667816000000073</v>
+        <v>-0.66669276999999738</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.6063024552012823</v>
+        <v>-3.6058318027524683</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.0446334038332727</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.0446076186466646</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>218.53613376999999</v>
+        <v>218.53598264999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.0224281799999915</v>
+        <v>1.0222953699999948</v>
       </c>
       <c r="D246" s="5">
-        <v>5.7887632888081519</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.7879923048167914</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>218.42286146000001</v>
+        <v>218.42262835</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.11327230999998505</v>
+        <v>-0.11335429999999747</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.62021754256613715</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-0.62066562321551055</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>219.07660548000001</v>
+        <v>219.07625780999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.65374402000000487</v>
+        <v>0.65362945999999056</v>
       </c>
       <c r="D248" s="5">
-        <v>3.6513419228673571</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.6506954663247493</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>218.38368143</v>
+        <v>218.38324316000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.69292405000001622</v>
+        <v>-0.69301464999998075</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.73018040477886</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-3.7306654906369863</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>220.27946408</v>
+        <v>220.27974782999999</v>
       </c>
       <c r="C250" s="5">
-        <v>1.895782650000001</v>
+        <v>1.8965046699999846</v>
       </c>
       <c r="D250" s="5">
-        <v>10.929215047202012</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>10.933601299472496</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>220.39775736000001</v>
+        <v>220.39728450999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.11829328000001738</v>
+        <v>0.11753668000000062</v>
       </c>
       <c r="D251" s="5">
-        <v>0.64632422464707684</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.64217738705676375</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>217.75669378000001</v>
+        <v>217.75659253000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.641063580000008</v>
+        <v>-2.6406919799999855</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.468921866764404</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-13.467176891524224</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>218.36732072999999</v>
+        <v>218.36785214</v>
       </c>
       <c r="C253" s="5">
-        <v>0.61062694999998257</v>
+        <v>0.61125960999999052</v>
       </c>
       <c r="D253" s="5">
-        <v>3.4173913380794563</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>3.4209884962834725</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>220.12232772999999</v>
+        <v>220.12337625000001</v>
       </c>
       <c r="C254" s="5">
-        <v>1.7550070000000062</v>
+        <v>1.7555241100000103</v>
       </c>
       <c r="D254" s="5">
-        <v>10.082279504129655</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>10.085357160926623</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>221.12461578</v>
+        <v>221.12460322000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0022880500000042</v>
+        <v>1.0012269700000047</v>
       </c>
       <c r="D255" s="5">
-        <v>5.6029220055840989</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>5.596813931032707</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>221.00694917000001</v>
+        <v>221.00700413999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.11766660999998635</v>
+        <v>-0.11759908000001928</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.636688109965311</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.63632381271417904</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>222.07882710999999</v>
+        <v>222.07888120000001</v>
       </c>
       <c r="C257" s="5">
-        <v>1.0718779399999789</v>
+        <v>1.0718770600000198</v>
       </c>
       <c r="D257" s="5">
-        <v>5.9777529487345715</v>
+        <v>5.9777463827211275</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0987741933857551</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.0988076553193347</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>222.94380935000001</v>
+        <v>222.94363337999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.86498224000001755</v>
+        <v>0.86475217999998222</v>
       </c>
       <c r="D258" s="5">
-        <v>4.7753568163146021</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.7740581994398124</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>223.20910208000001</v>
+        <v>223.20888701000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.26529272999999876</v>
+        <v>0.26525363000001789</v>
       </c>
       <c r="D259" s="5">
-        <v>1.4373267005547419</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.43711461467535</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>223.71114316000001</v>
+        <v>223.71078889</v>
       </c>
       <c r="C260" s="5">
-        <v>0.50204107999999792</v>
+        <v>0.50190187999999125</v>
       </c>
       <c r="D260" s="5">
-        <v>2.7326757551179526</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.7319113412559881</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>224.5851054</v>
+        <v>224.58436022000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.87396223999999734</v>
+        <v>0.87357133000000431</v>
       </c>
       <c r="D261" s="5">
-        <v>4.7900381146148696</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.7878571266037007</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>224.92960288</v>
+        <v>224.92976633999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.34449748000000113</v>
+        <v>0.3454061199999785</v>
       </c>
       <c r="D262" s="5">
-        <v>1.8563231845167616</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.8612671060530106</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>225.48303705000001</v>
+        <v>225.48250203000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.55343417000000272</v>
+        <v>0.55273569000001999</v>
       </c>
       <c r="D263" s="5">
-        <v>2.9928582793187219</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.9890276446475017</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>226.31222911</v>
+        <v>226.31214781</v>
       </c>
       <c r="C264" s="5">
-        <v>0.8291920599999969</v>
+        <v>0.82964577999999278</v>
       </c>
       <c r="D264" s="5">
-        <v>4.5032408614808173</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.505765946024054</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>226.67120829999999</v>
+        <v>226.67200822000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.35897918999998524</v>
+        <v>0.35986041000001023</v>
       </c>
       <c r="D265" s="5">
-        <v>1.9201486574170312</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.9249042240831793</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>226.80333336000001</v>
+        <v>226.80391975000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.13212506000002122</v>
+        <v>0.13191152999999645</v>
       </c>
       <c r="D266" s="5">
-        <v>0.70171840348132175</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>0.70057822954983084</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>224.80337268</v>
+        <v>224.80421763999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.9999606800000151</v>
+        <v>-1.9997021100000154</v>
       </c>
       <c r="D267" s="5">
-        <v>-10.083235099346698</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-10.081969203101437</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>225.81320145999999</v>
+        <v>225.81324523000001</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0098287799999923</v>
+        <v>1.0090275900000165</v>
       </c>
       <c r="D268" s="5">
-        <v>5.5256570601270205</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>5.5211429936526724</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>226.13824074999999</v>
+        <v>226.13823264999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.32503929000000653</v>
+        <v>0.32498741999998515</v>
       </c>
       <c r="D269" s="5">
-        <v>1.7410405221058856</v>
+        <v>1.7407601426312258</v>
       </c>
       <c r="E269" s="5">
-        <v>1.8279156517650774</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.8278872029908078</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>227.26398352000001</v>
+        <v>227.26375788999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.1257427700000164</v>
+        <v>1.1255252400000018</v>
       </c>
       <c r="D270" s="5">
-        <v>6.1400448134868446</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.1388259185407135</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>227.694007</v>
+        <v>227.6938687</v>
       </c>
       <c r="C271" s="5">
-        <v>0.43002347999998847</v>
+        <v>0.43011081000000218</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2943911893366087</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.2948643016488912</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>228.48618639</v>
+        <v>228.48568535999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.79217939000000115</v>
+        <v>0.79181665999999495</v>
       </c>
       <c r="D272" s="5">
-        <v>4.2557912601910219</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.253807793279285</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>228.39887241</v>
+        <v>228.39767111</v>
       </c>
       <c r="C273" s="5">
-        <v>-8.7313980000004676E-2</v>
+        <v>-8.8014249999986305E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.45760682762662208</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.46127013400981687</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>228.19462947</v>
+        <v>228.19446758999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.20424294000000032</v>
+        <v>-0.20320352000001662</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.0678234772277695</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-1.0624213036519281</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>228.87293543999999</v>
+        <v>228.87243551</v>
       </c>
       <c r="C275" s="5">
-        <v>0.67830596999999671</v>
+        <v>0.6779679200000146</v>
       </c>
       <c r="D275" s="5">
-        <v>3.6258837463549298</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.6240496837502967</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>228.76709517</v>
+        <v>228.76688766000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.10584026999998741</v>
+        <v>-0.10554784999999356</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.55352016547973726</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.55199595590667005</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>229.03522573000001</v>
+        <v>229.03651966000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.26813056000000302</v>
+        <v>0.26963200000000143</v>
       </c>
       <c r="D277" s="5">
-        <v>1.4155836542146361</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.4235631975958007</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>229.50167062</v>
+        <v>229.50200434000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.46644488999999112</v>
+        <v>0.46548468000000298</v>
       </c>
       <c r="D278" s="5">
-        <v>2.4714375688441814</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.4662788458800655</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>230.01404896</v>
+        <v>230.01591003999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.51237833999999793</v>
+        <v>0.51390569999998092</v>
       </c>
       <c r="D279" s="5">
-        <v>2.7122257859336862</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.7204065478902306</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>230.87710774000001</v>
+        <v>230.87736434000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.86305878000001712</v>
+        <v>0.86145430000001966</v>
       </c>
       <c r="D280" s="5">
-        <v>4.5967338582889594</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.5879735641601416</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>231.78956780999999</v>
+        <v>231.78970469000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.91246006999998031</v>
+        <v>0.9123403499999938</v>
       </c>
       <c r="D281" s="5">
-        <v>4.8470340188010663</v>
+        <v>4.8463786710607248</v>
       </c>
       <c r="E281" s="5">
-        <v>2.499058558719236</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.4991227594614474</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>231.12850286</v>
+        <v>231.12767989</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.66106494999999654</v>
+        <v>-0.66202480000001174</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.3692288589898589</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-3.3740423449980073</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>232.54595653000001</v>
+        <v>232.54589805000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.4174536700000147</v>
+        <v>1.4182181600000092</v>
       </c>
       <c r="D283" s="5">
-        <v>7.6126771763357137</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.61695058952363</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>233.28650540000001</v>
+        <v>233.28578601000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.74054886999999781</v>
+        <v>0.73988796000000434</v>
       </c>
       <c r="D284" s="5">
-        <v>3.8890799675759924</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.8855491538745346</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>233.35086318</v>
+        <v>233.34923214</v>
       </c>
       <c r="C285" s="5">
-        <v>6.4357779999994591E-2</v>
+        <v>6.3446129999988443E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.33155207363255723</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.32684950701200588</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>233.62419627</v>
+        <v>233.62352945000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.27333308999999417</v>
+        <v>0.27429731000000857</v>
       </c>
       <c r="D286" s="5">
-        <v>1.4146983234535337</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.4197311624332132</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>234.70644161999999</v>
+        <v>234.70612166000001</v>
       </c>
       <c r="C287" s="5">
-        <v>1.0822453499999938</v>
+        <v>1.0825922100000014</v>
       </c>
       <c r="D287" s="5">
-        <v>5.7027451660730311</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>5.7046364296072127</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>234.71975882000001</v>
+        <v>234.71835712999999</v>
       </c>
       <c r="C288" s="5">
-        <v>1.3317200000017237E-2</v>
+        <v>1.2235469999978932E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>6.8109029709795266E-2</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>6.2575166005940375E-2</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>235.88205847</v>
+        <v>235.88412292000001</v>
       </c>
       <c r="C289" s="5">
-        <v>1.1622996499999942</v>
+        <v>1.1657657900000231</v>
       </c>
       <c r="D289" s="5">
-        <v>6.1067728177957248</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.1255219907532021</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>236.08914134</v>
+        <v>236.08963111</v>
       </c>
       <c r="C290" s="5">
-        <v>0.20708286999999359</v>
+        <v>0.2055081899999891</v>
       </c>
       <c r="D290" s="5">
-        <v>1.0585919193530469</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.0504944258857174</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>236.40673042</v>
+        <v>236.41017980999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.31758908000000474</v>
+        <v>0.32054869999998914</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6262469786518352</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.64151193466755</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>237.35851524</v>
+        <v>237.35932342999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.95178482000000031</v>
+        <v>0.94914362000000096</v>
       </c>
       <c r="D292" s="5">
-        <v>4.9396860598203807</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.9256008941975793</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>238.34255174</v>
+        <v>238.34325290000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.98403650000000198</v>
+        <v>0.98392947000002096</v>
       </c>
       <c r="D293" s="5">
-        <v>5.0899574535348213</v>
+        <v>5.089373429177213</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8271263421879134</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.827368117477369</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>237.36257259000001</v>
+        <v>237.36134759000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.97997914999999125</v>
+        <v>-0.98190531000000192</v>
       </c>
       <c r="D294" s="5">
-        <v>-4.8239081385176519</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-4.8331618956716449</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>237.7533273</v>
+        <v>237.75311525000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.39075470999998174</v>
+        <v>0.3917676599999993</v>
       </c>
       <c r="D295" s="5">
-        <v>1.9934678047204502</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>1.9986928638147328</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>237.92882284999999</v>
+        <v>237.92728672000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.17549554999999373</v>
+        <v>0.17417147000000455</v>
       </c>
       <c r="D296" s="5">
-        <v>0.88937444918135711</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>0.88263802231633992</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>238.86546178</v>
+        <v>238.86278670999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.93663893000001508</v>
+        <v>0.93549998999998252</v>
       </c>
       <c r="D297" s="5">
-        <v>4.8275969237983718</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.8216309160098003</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>240.41074886000001</v>
+        <v>240.40907944</v>
       </c>
       <c r="C298" s="5">
-        <v>1.5452870800000085</v>
+        <v>1.5462927300000047</v>
       </c>
       <c r="D298" s="5">
-        <v>8.0453979908134077</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>8.0509150230661408</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>240.92276584999999</v>
+        <v>240.92226208</v>
       </c>
       <c r="C299" s="5">
-        <v>0.51201698999997802</v>
+        <v>0.51318263999999658</v>
       </c>
       <c r="D299" s="5">
-        <v>2.5858612866172415</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.591835714984958</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>241.1243254</v>
+        <v>241.12190107999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.20155955000001313</v>
+        <v>0.19963899999999057</v>
       </c>
       <c r="D300" s="5">
-        <v>1.0085701594156671</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>0.99891830787048885</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>241.69055589000001</v>
+        <v>241.69302267</v>
       </c>
       <c r="C301" s="5">
-        <v>0.56623049000000947</v>
+        <v>0.57112159000001839</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8546331851689866</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.8796429687922176</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>241.64724781000001</v>
+        <v>241.64867244000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-4.3308080000002747E-2</v>
+        <v>-4.4350229999992052E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.21481397337854702</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-0.21997572052983028</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>243.01585401</v>
+        <v>243.02150193</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3686061999999879</v>
+        <v>1.3728294899999867</v>
       </c>
       <c r="D303" s="5">
-        <v>7.0121399807126394</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.0344160699302494</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>242.74742544</v>
+        <v>242.74829263999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.26842856999999753</v>
+        <v>-0.27320929000001115</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.3174637546463752</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-1.3407519618054198</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>244.34310786</v>
+        <v>244.34799623999999</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5956824200000028</v>
+        <v>1.599703599999998</v>
       </c>
       <c r="D305" s="5">
-        <v>8.1796399226808703</v>
+        <v>8.2009753724515466</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5176184765135057</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.5193678725696333</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>244.52024627</v>
+        <v>244.51772853</v>
       </c>
       <c r="C306" s="5">
-        <v>0.17713840999999775</v>
+        <v>0.16973229000001311</v>
       </c>
       <c r="D306" s="5">
-        <v>0.87342631908660096</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.83675212040719149</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>245.32039485000001</v>
+        <v>245.32019554999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.80014858000001254</v>
+        <v>0.80246701999999459</v>
       </c>
       <c r="D307" s="5">
-        <v>3.9982343536077547</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.0100712303653863</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>245.25968015000001</v>
+        <v>245.25489277</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.071470000000545E-2</v>
+        <v>-6.5302779999996119E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.29658580885120189</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.31896562108253423</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>244.94142502</v>
+        <v>244.93646992999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.31825513000001138</v>
+        <v>-0.31842284000001086</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.5460848283881945</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.5469237354695187</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>246.60360632000001</v>
+        <v>246.60070103999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.6621813000000145</v>
+        <v>1.6642311100000029</v>
       </c>
       <c r="D310" s="5">
-        <v>8.4541560256366175</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>8.4651520838711747</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>246.88896471999999</v>
+        <v>246.888182</v>
       </c>
       <c r="C311" s="5">
-        <v>0.28535839999997847</v>
+        <v>0.28748096000001055</v>
       </c>
       <c r="D311" s="5">
-        <v>1.3974566610445827</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.4079346904084966</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>248.11346297</v>
+        <v>248.11056431</v>
       </c>
       <c r="C312" s="5">
-        <v>1.2244982500000106</v>
+        <v>1.2223823100000004</v>
       </c>
       <c r="D312" s="5">
-        <v>6.1167208118640959</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.1058815026050928</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>247.57393447999999</v>
+        <v>247.57706952999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.53952849000000924</v>
+        <v>-0.53349478000001227</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.5784445513837517</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-2.5499786383229583</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>247.19649565</v>
+        <v>247.19955702999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.37743882999998846</v>
+        <v>-0.37751249999999459</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.8141975647782527</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-1.8145259174448758</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>247.02627117</v>
+        <v>247.03466416000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.17022448000000168</v>
+        <v>-0.16489286999998853</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.82322160978730574</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-0.79752212856225579</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>247.43187420000001</v>
+        <v>247.43252774000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.40560303000000886</v>
+        <v>0.39786358000000632</v>
       </c>
       <c r="D316" s="5">
-        <v>1.9882226614140297</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.9498811932097793</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>247.72276173</v>
+        <v>247.73176264</v>
       </c>
       <c r="C317" s="5">
-        <v>0.29088752999999201</v>
+        <v>0.29923489999998765</v>
       </c>
       <c r="D317" s="5">
-        <v>1.4199097889637136</v>
+        <v>1.460923359182309</v>
       </c>
       <c r="E317" s="5">
-        <v>1.3831590747942935</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.3848144662812922</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>248.56360946000001</v>
+        <v>248.56108639000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.84084773000000723</v>
+        <v>0.82932375000001457</v>
       </c>
       <c r="D318" s="5">
-        <v>4.1500792168849721</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.0919989169109439</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>249.18037387999999</v>
+        <v>249.18121206999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.61676441999998133</v>
+        <v>0.62012567999997259</v>
       </c>
       <c r="D319" s="5">
-        <v>3.0185507275016343</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.0352589323225931</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>249.17257276000001</v>
+        <v>249.16168726999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-7.8011199999821201E-3</v>
+        <v>-1.9524799999999232E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.7562076420649682E-2</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-9.3986481653174359E-2</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>250.48938742000001</v>
+        <v>250.48126518000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.3168146600000057</v>
+        <v>1.3195779100000209</v>
       </c>
       <c r="D321" s="5">
-        <v>6.5293142072010424</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>6.5437113292775129</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>250.33184341</v>
+        <v>250.32824196999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.15754401000000939</v>
+        <v>-0.15302321000001484</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.75212851204230491</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.73064190742337942</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>250.42818589000001</v>
+        <v>250.42673239999999</v>
       </c>
       <c r="C323" s="5">
-        <v>9.6342480000004116E-2</v>
+        <v>9.8490429999998241E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.46280970595133919</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.47315718201095258</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>251.260806</v>
+        <v>251.25784368000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.83262010999999347</v>
+        <v>0.831111280000016</v>
       </c>
       <c r="D324" s="5">
-        <v>4.0635154948762464</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.0560408542774651</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>252.15958448000001</v>
+        <v>252.16374762000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.89877848000000427</v>
+        <v>0.90590394000000174</v>
       </c>
       <c r="D325" s="5">
-        <v>4.3779538417159314</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.4134062335420055</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>253.59705205</v>
+        <v>253.60334505</v>
       </c>
       <c r="C326" s="5">
-        <v>1.4374675699999955</v>
+        <v>1.4395974299999921</v>
       </c>
       <c r="D326" s="5">
-        <v>7.0593610850125055</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>7.0700309522924831</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>253.33582813000001</v>
+        <v>253.34620902</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.26122391999999195</v>
+        <v>-0.25713602999999807</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.2291107332947582</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.2099536781795206</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>253.49688993999999</v>
+        <v>253.49696872999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16106180999997832</v>
+        <v>0.15075970999998844</v>
       </c>
       <c r="D328" s="5">
-        <v>0.76559020459969762</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.71643043586022692</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>254.11978084</v>
+        <v>254.13288188000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.62289090000001579</v>
+        <v>0.63591315000002169</v>
       </c>
       <c r="D329" s="5">
-        <v>2.9888098341381619</v>
+        <v>3.052158089061785</v>
       </c>
       <c r="E329" s="5">
-        <v>2.5823299665019395</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.5838912103095968</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>254.86254969999999</v>
+        <v>254.86004788</v>
       </c>
       <c r="C330" s="5">
-        <v>0.74276885999998399</v>
+        <v>0.72716599999998266</v>
       </c>
       <c r="D330" s="5">
-        <v>3.5644295690407946</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.4881890859032705</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>254.15039290999999</v>
+        <v>254.15209465999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.71215678999999454</v>
+        <v>-0.70795322000000738</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.3020777368645171</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-3.2829154766119029</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>254.95102213999999</v>
+        <v>254.93409603000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.80062922999999842</v>
+        <v>0.78200137000001746</v>
       </c>
       <c r="D332" s="5">
-        <v>3.8464522642808197</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.7554134458997357</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>255.72034632</v>
+        <v>255.70897457000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.76932418000001235</v>
+        <v>0.77487854000000311</v>
       </c>
       <c r="D333" s="5">
-        <v>3.6817496794351534</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.7090274461011097</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>256.57697810000002</v>
+        <v>256.57303940000003</v>
       </c>
       <c r="C334" s="5">
-        <v>0.85663178000001494</v>
+        <v>0.86406483000001799</v>
       </c>
       <c r="D334" s="5">
-        <v>4.0947490925615782</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.131129567034364</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>256.95784300999998</v>
+        <v>256.95633773999998</v>
       </c>
       <c r="C335" s="5">
-        <v>0.38086490999995704</v>
+        <v>0.38329833999995344</v>
       </c>
       <c r="D335" s="5">
-        <v>1.7959046400638723</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>1.8075014909469944</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>255.90007223999999</v>
+        <v>255.89782751999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.0577707699999905</v>
+        <v>-1.0585102199999881</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.8294967442818137</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.8328244257757174</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>255.98338684999999</v>
+        <v>255.98856257</v>
       </c>
       <c r="C337" s="5">
-        <v>8.3314610000002176E-2</v>
+        <v>9.0735050000006368E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.39139009008639647</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.42632112244138654</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>257.38023484000001</v>
+        <v>257.39005950000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3968479900000261</v>
+        <v>1.4014969300000075</v>
       </c>
       <c r="D338" s="5">
-        <v>6.7482942216387176</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>6.7712932032251816</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>257.92095339999997</v>
+        <v>257.93151349999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.54071855999995933</v>
+        <v>0.54145399999998745</v>
       </c>
       <c r="D339" s="5">
-        <v>2.5503606960163072</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.5537711036012434</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>258.81193536000001</v>
+        <v>258.81071252999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.89098196000003327</v>
+        <v>0.87919902999999522</v>
       </c>
       <c r="D340" s="5">
-        <v>4.2250467246228274</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>4.1679464796770649</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>259.98451057</v>
+        <v>260.00009146000002</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1725752099999909</v>
+        <v>1.1893789300000321</v>
       </c>
       <c r="D341" s="5">
-        <v>5.5742697959757948</v>
+        <v>5.6562099831088286</v>
       </c>
       <c r="E341" s="5">
-        <v>2.3078603761635508</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.3087172099085063</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>260.13906614000001</v>
+        <v>260.13650403000003</v>
       </c>
       <c r="C342" s="5">
-        <v>0.15455557000001363</v>
+        <v>0.13641257000000451</v>
       </c>
       <c r="D342" s="5">
-        <v>0.71571300945647565</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.63141623067910491</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>262.1089614</v>
+        <v>262.11205762999998</v>
       </c>
       <c r="C343" s="5">
-        <v>1.969895259999987</v>
+        <v>1.9755535999999552</v>
       </c>
       <c r="D343" s="5">
-        <v>9.4751407769212861</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>9.5036015390113739</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>263.38868707</v>
+        <v>263.36717011000002</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2797256700000048</v>
+        <v>1.2551124800000366</v>
       </c>
       <c r="D344" s="5">
-        <v>6.0188220697478201</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.8999244394759787</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>263.08007758000002</v>
+        <v>263.06663903999998</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.30860948999998072</v>
+        <v>-0.30053107000003365</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.3970006336259111</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.3607712473243883</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>263.70812812000003</v>
+        <v>263.70511934000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.62805054000000382</v>
+        <v>0.63848030000002609</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9026731898998737</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.9516747028071055</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>264.09610178999998</v>
+        <v>264.09309006000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.3879736699999512</v>
+        <v>0.38797071999999844</v>
       </c>
       <c r="D347" s="5">
-        <v>1.7798245270581825</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.7798313558752721</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>264.57046521000001</v>
+        <v>264.57055513</v>
       </c>
       <c r="C348" s="5">
-        <v>0.47436342000003151</v>
+        <v>0.47746506999999383</v>
       </c>
       <c r="D348" s="5">
-        <v>2.1768340199457725</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.1912344318835153</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>265.50826523000001</v>
+        <v>265.51491070999998</v>
       </c>
       <c r="C349" s="5">
-        <v>0.9378000199999974</v>
+        <v>0.94435557999997854</v>
       </c>
       <c r="D349" s="5">
-        <v>4.337448013506795</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.3683645559494444</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>265.12999500000001</v>
+        <v>265.14255807000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.37827022999999826</v>
+        <v>-0.37235263999997414</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.696309623552017</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-1.6699357513997204</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>266.08160901000002</v>
+        <v>266.08884384999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.95161401000001433</v>
+        <v>0.94628577999998242</v>
       </c>
       <c r="D351" s="5">
-        <v>4.3931334435574065</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>4.3678397436567096</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>266.89920956999998</v>
+        <v>266.89756265</v>
       </c>
       <c r="C352" s="5">
-        <v>0.81760055999995984</v>
+        <v>0.80871880000000829</v>
       </c>
       <c r="D352" s="5">
-        <v>3.7502505863454383</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.7087249473007899</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>266.65455420000001</v>
+        <v>266.67168659999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.24465536999997539</v>
+        <v>-0.22587605000001076</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.094461112702183</v>
+        <v>-1.0108490963619321</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5655542383568708</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5659972281303567</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>265.64198174000001</v>
+        <v>265.63714451999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.0125724600000012</v>
+        <v>-1.0345420799999943</v>
       </c>
       <c r="D354" s="5">
-        <v>-4.4628078690882695</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-4.5572937146432739</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>266.74798478000002</v>
+        <v>266.75185942000002</v>
       </c>
       <c r="C355" s="5">
-        <v>1.1060030400000187</v>
+        <v>1.114714900000024</v>
       </c>
       <c r="D355" s="5">
-        <v>5.1122245424938484</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.1535229349358724</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>267.54484798999999</v>
+        <v>267.52286564000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.79686320999996951</v>
+        <v>0.77100622000000385</v>
       </c>
       <c r="D356" s="5">
-        <v>3.644280925448018</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.5240918244266339</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>267.73367893</v>
+        <v>267.71959579000003</v>
       </c>
       <c r="C357" s="5">
-        <v>0.18883094000000256</v>
+        <v>0.1967301500000076</v>
       </c>
       <c r="D357" s="5">
-        <v>0.85024555509018995</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.88603025105382649</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>267.65933790999998</v>
+        <v>267.65741015999998</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.4341020000019853E-2</v>
+        <v>-6.2185630000044512E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.33269296738146492</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-0.27837893757658438</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>268.48814038</v>
+        <v>268.48047313000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.82880247000002782</v>
+        <v>0.8230629700000236</v>
       </c>
       <c r="D359" s="5">
-        <v>3.7797189582909674</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.753127454660099</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>268.92416055000001</v>
+        <v>268.93050943999998</v>
       </c>
       <c r="C360" s="5">
-        <v>0.43602017000000615</v>
+        <v>0.45003630999997313</v>
       </c>
       <c r="D360" s="5">
-        <v>1.9662804617404106</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.0301301945024219</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>271.18160993999999</v>
+        <v>271.19302600999998</v>
       </c>
       <c r="C361" s="5">
-        <v>2.2574493899999766</v>
+        <v>2.2625165700000025</v>
       </c>
       <c r="D361" s="5">
-        <v>10.55158073137803</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>10.576110545168804</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>271.01510206</v>
+        <v>271.02870959000001</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.16650787999998329</v>
+        <v>-0.16431641999997737</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.73432733523386418</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.72466441498399981</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>270.77096617000001</v>
+        <v>270.77001577999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.24413588999999547</v>
+        <v>-0.25869381000001113</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.0756445916005775</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.1393924741690431</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>271.68473618000002</v>
+        <v>271.68219461000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.91377001000000746</v>
+        <v>0.91217883000001621</v>
       </c>
       <c r="D364" s="5">
-        <v>4.1256532047783123</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.1183501535640543</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>272.04687567000002</v>
+        <v>272.06274524000003</v>
       </c>
       <c r="C365" s="5">
-        <v>0.36213949000000412</v>
+        <v>0.3805506300000161</v>
       </c>
       <c r="D365" s="5">
-        <v>1.6113068395185781</v>
+        <v>1.6938737206134036</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0222124036762601</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.0216089337172338</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>272.83906344000002</v>
+        <v>272.83215447999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.79218776999999818</v>
+        <v>0.76940923999995903</v>
       </c>
       <c r="D366" s="5">
-        <v>3.5508551466688631</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.4469566851006217</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>273.63599340000002</v>
+        <v>273.63895406</v>
       </c>
       <c r="C367" s="5">
-        <v>0.79692995999999994</v>
+        <v>0.80679958000001761</v>
       </c>
       <c r="D367" s="5">
-        <v>3.5619150902286734</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.6068405930998138</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>273.39033296999997</v>
+        <v>273.37183009</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.24566043000004356</v>
+        <v>-0.2671239700000001</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.0720127224060794</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-1.1651605305384671</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>245.55234826</v>
+        <v>245.54085094999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.837984709999972</v>
+        <v>-27.830979140000011</v>
       </c>
       <c r="D369" s="5">
-        <v>-72.436697368892737</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-72.429797419117946</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>252.41863796000001</v>
+        <v>252.41774907999999</v>
       </c>
       <c r="C370" s="5">
-        <v>6.86628970000001</v>
+        <v>6.8768981300000007</v>
       </c>
       <c r="D370" s="5">
-        <v>39.228430366165142</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>39.300795389935807</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>259.05680969999997</v>
+        <v>259.0482968</v>
       </c>
       <c r="C371" s="5">
-        <v>6.6381717399999616</v>
+        <v>6.6305477200000098</v>
       </c>
       <c r="D371" s="5">
-        <v>36.54730300420421</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>36.499235541250208</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>259.35601725999999</v>
+        <v>259.36863879999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.29920756000001347</v>
+        <v>0.32034199999998236</v>
       </c>
       <c r="D372" s="5">
-        <v>1.3948242177050485</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>1.4940678085029635</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>259.29729896999999</v>
+        <v>259.31431971000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-5.8718290000001616E-2</v>
+        <v>-5.4319089999978587E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-0.27134236396421096</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-0.25102448564700008</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>261.12515079999997</v>
+        <v>261.13985468999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.827851829999986</v>
+        <v>1.8255349799999863</v>
       </c>
       <c r="D374" s="5">
-        <v>8.7948984522550298</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.7827165214267708</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>260.24755892000002</v>
+        <v>260.23489949999998</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.87759187999995447</v>
+        <v>-0.90495519000000968</v>
       </c>
       <c r="D375" s="5">
-        <v>-3.9592529487925687</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-4.0801341025069267</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>262.33725506000002</v>
+        <v>262.33095843000001</v>
       </c>
       <c r="C376" s="5">
-        <v>2.0896961400000009</v>
+        <v>2.0960589300000265</v>
       </c>
       <c r="D376" s="5">
-        <v>10.07271161079888</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>10.105266174966099</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>263.80555226000001</v>
+        <v>263.8121878</v>
       </c>
       <c r="C377" s="5">
-        <v>1.468297199999995</v>
+        <v>1.4812293699999941</v>
       </c>
       <c r="D377" s="5">
-        <v>6.9270391780639873</v>
+        <v>6.9901299749258738</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0293762388203027</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.032593614653778</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>264.94761303000001</v>
+        <v>264.9322267</v>
       </c>
       <c r="C378" s="5">
-        <v>1.1420607700000005</v>
+        <v>1.1200388999999973</v>
       </c>
       <c r="D378" s="5">
-        <v>5.3205098552428165</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>5.2153754593725843</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>264.48289488</v>
+        <v>264.48107621999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.46471815000001016</v>
+        <v>-0.45115048000002389</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.0846134070406475</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.0244374962610445</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>266.17485539</v>
+        <v>266.17535186999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.6919605100000012</v>
+        <v>1.6942756500000087</v>
       </c>
       <c r="D380" s="5">
-        <v>7.9526341381219057</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>7.963958809480487</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>269.33288292999998</v>
+        <v>269.32808394</v>
       </c>
       <c r="C381" s="5">
-        <v>3.1580275399999778</v>
+        <v>3.1527320700000132</v>
       </c>
       <c r="D381" s="5">
-        <v>15.204179708551724</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>15.176971520973437</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>271.24991481000001</v>
+        <v>271.25449078000003</v>
       </c>
       <c r="C382" s="5">
-        <v>1.9170318800000246</v>
+        <v>1.9264068400000269</v>
       </c>
       <c r="D382" s="5">
-        <v>8.8836743681056873</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.9290073103620351</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>272.43574966</v>
+        <v>272.43297727999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.185834849999992</v>
+        <v>1.1784864999999627</v>
       </c>
       <c r="D383" s="5">
-        <v>5.3740877773223783</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.339893802320983</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>276.91156662999998</v>
+        <v>276.93485835000001</v>
       </c>
       <c r="C384" s="5">
-        <v>4.4758169699999826</v>
+        <v>4.5018810700000245</v>
       </c>
       <c r="D384" s="5">
-        <v>21.597320896353757</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>21.734976790683213</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>275.97799902999998</v>
+        <v>276.00271806000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.93356760000000349</v>
+        <v>-0.93214029000000664</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.9714485205582184</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-3.9651612671564584</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>277.02375151000001</v>
+        <v>277.03787018000003</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0457524800000328</v>
+        <v>1.0351521200000207</v>
       </c>
       <c r="D386" s="5">
-        <v>4.6430856836782386</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.5946255116741996</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>279.23438544999999</v>
+        <v>279.20102068</v>
       </c>
       <c r="C387" s="5">
-        <v>2.2106339399999797</v>
+        <v>2.163150499999972</v>
       </c>
       <c r="D387" s="5">
-        <v>10.007599954396484</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>9.782809820578354</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>279.38644575000001</v>
+        <v>279.36015908000002</v>
       </c>
       <c r="C388" s="5">
-        <v>0.15206030000001647</v>
+        <v>0.15913840000001755</v>
       </c>
       <c r="D388" s="5">
-        <v>0.65543458698875678</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.68612168322446099</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>279.96170425000003</v>
+        <v>279.94389892999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.5752585000000181</v>
+        <v>0.58373984999997219</v>
       </c>
       <c r="D389" s="5">
-        <v>2.4989814513966424</v>
+        <v>2.5364911460142192</v>
       </c>
       <c r="E389" s="5">
-        <v>6.1242653354304455</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.1148468023886959</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>280.92916975000003</v>
+        <v>280.89682925</v>
       </c>
       <c r="C390" s="5">
-        <v>0.96746550000000298</v>
+        <v>0.95293032000000721</v>
       </c>
       <c r="D390" s="5">
-        <v>4.2265794612913021</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>4.1621557830014533</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>282.53825234999999</v>
+        <v>282.54033623999999</v>
       </c>
       <c r="C391" s="5">
-        <v>1.6090825999999652</v>
+        <v>1.6435069899999917</v>
       </c>
       <c r="D391" s="5">
-        <v>7.0939718100775817</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>7.2515182474305551</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>283.89377879</v>
+        <v>283.92503929999998</v>
       </c>
       <c r="C392" s="5">
-        <v>1.3555264400000056</v>
+        <v>1.3847030599999925</v>
       </c>
       <c r="D392" s="5">
-        <v>5.9115814340968242</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.04222775084573</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>284.82359389999999</v>
+        <v>284.83681209000002</v>
       </c>
       <c r="C393" s="5">
-        <v>0.92981510999999273</v>
+        <v>0.91177279000004319</v>
       </c>
       <c r="D393" s="5">
-        <v>4.0018436116912026</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>3.9223748817041937</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>285.50262350999998</v>
+        <v>285.52471234000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.67902960999998641</v>
+        <v>0.68790024999998423</v>
       </c>
       <c r="D394" s="5">
-        <v>2.8986544512725088</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>2.9368879485148991</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>285.46122088999999</v>
+        <v>285.47556379000002</v>
       </c>
       <c r="C395" s="5">
-        <v>-4.1402619999985291E-2</v>
+        <v>-4.914854999998397E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.1738811913352456</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.20636551770738532</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>288.50277603000001</v>
+        <v>288.54057496000001</v>
       </c>
       <c r="C396" s="5">
-        <v>3.041555140000014</v>
+        <v>3.0650111699999911</v>
       </c>
       <c r="D396" s="5">
-        <v>13.562391518238947</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.672508071201994</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>289.64530636000001</v>
+        <v>289.67090274999998</v>
       </c>
       <c r="C397" s="5">
-        <v>1.1425303299999996</v>
+        <v>1.1303277899999671</v>
       </c>
       <c r="D397" s="5">
-        <v>4.8571347640474771</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.8034934491478776</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>291.94150771</v>
+        <v>291.96308825</v>
       </c>
       <c r="C398" s="5">
-        <v>2.2962013499999898</v>
+        <v>2.2921855000000164</v>
       </c>
       <c r="D398" s="5">
-        <v>9.9391097732786093</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>9.920048564206807</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>290.03268401999998</v>
+        <v>289.96796527999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.9088236900000197</v>
+        <v>-1.9951229700000113</v>
       </c>
       <c r="D399" s="5">
-        <v>-7.5699599972656522</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-7.8988892165414821</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>290.63440095999999</v>
+        <v>290.55621251000002</v>
       </c>
       <c r="C400" s="5">
-        <v>0.60171694000001708</v>
+        <v>0.58824723000003587</v>
       </c>
       <c r="D400" s="5">
-        <v>2.518187587319809</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>2.4617420211349605</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>291.47906864999999</v>
+        <v>291.40995644999998</v>
       </c>
       <c r="C401" s="5">
-        <v>0.84466768999999431</v>
+        <v>0.85374393999995846</v>
       </c>
       <c r="D401" s="5">
-        <v>3.5438379516711249</v>
+        <v>3.5835147902469888</v>
       </c>
       <c r="E401" s="5">
-        <v>4.113907089847979</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.0958411895474445</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>292.71906282999998</v>
+        <v>292.63753542000001</v>
       </c>
       <c r="C402" s="5">
-        <v>1.2399941799999965</v>
+        <v>1.2275789700000246</v>
       </c>
       <c r="D402" s="5">
-        <v>5.2261290780471814</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>5.1738409145116737</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>294.10081855999999</v>
+        <v>294.14651882999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.381755730000009</v>
+        <v>1.5089834099999848</v>
       </c>
       <c r="D403" s="5">
-        <v>5.8139012475272756</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>6.366333469394192</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>294.87481444000002</v>
+        <v>294.96173673999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.7739958800000295</v>
+        <v>0.81521791000000121</v>
       </c>
       <c r="D404" s="5">
-        <v>3.2041991225607802</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.3769287274731941</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>293.86808285000001</v>
+        <v>293.92842388999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.0067315900000153</v>
+        <v>-1.0333128500000157</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.0208566671522057</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-4.1237918456165197</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>295.70075052999999</v>
+        <v>295.75969995000003</v>
       </c>
       <c r="C406" s="5">
-        <v>1.8326676799999859</v>
+        <v>1.8312760600000502</v>
       </c>
       <c r="D406" s="5">
-        <v>7.7457343452191241</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>7.7380059349118735</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>297.89486620999998</v>
+        <v>297.93385432000002</v>
       </c>
       <c r="C407" s="5">
-        <v>2.1941156799999817</v>
+        <v>2.1741543699999966</v>
       </c>
       <c r="D407" s="5">
-        <v>9.2765824084705137</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.1868399198111739</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>296.29057043</v>
+        <v>296.33730857</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.6042957799999726</v>
+        <v>-1.5965457500000184</v>
       </c>
       <c r="D408" s="5">
-        <v>-6.2745066511477043</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-6.2442903395350191</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>296.13861119000001</v>
+        <v>296.16331269</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.1519592399999965</v>
+        <v>-0.17399588000000676</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.61371372878561425</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-0.70231487997352016</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>297.56841422999997</v>
+        <v>297.58490685999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.4298030399999675</v>
+        <v>1.4215941699999917</v>
       </c>
       <c r="D410" s="5">
-        <v>5.9501420034295815</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.9145673625087936</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>298.79923793</v>
+        <v>298.68829226000003</v>
       </c>
       <c r="C411" s="5">
-        <v>1.2308237000000304</v>
+        <v>1.103385400000036</v>
       </c>
       <c r="D411" s="5">
-        <v>5.0780147274136045</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>4.541226539187293</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>297.24343465999999</v>
+        <v>297.08869745999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.5558032700000126</v>
+        <v>-1.599594800000034</v>
       </c>
       <c r="D412" s="5">
-        <v>-6.0723567775528782</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-6.2405268499225786</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>298.30771979000002</v>
+        <v>298.15450986000002</v>
       </c>
       <c r="C413" s="5">
-        <v>1.0642851300000302</v>
+        <v>1.0658124000000271</v>
       </c>
       <c r="D413" s="5">
-        <v>4.3822509406405974</v>
+        <v>4.3909951957887161</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3427586658717026</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.3144553783141841</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>298.46942425999998</v>
+        <v>298.33271681000002</v>
       </c>
       <c r="C414" s="5">
-        <v>0.16170446999996102</v>
+        <v>0.17820695000000342</v>
       </c>
       <c r="D414" s="5">
-        <v>0.65243010664794987</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>0.71960252059763974</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>297.78275695999997</v>
+        <v>297.92001304000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.68666730000001053</v>
+        <v>-0.41270377000000735</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.7260877697699915</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-1.6474685458493399</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>299.64590609999999</v>
+        <v>299.77638755999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.8631491400000186</v>
+        <v>1.8563745199999744</v>
       </c>
       <c r="D416" s="5">
-        <v>7.7719213276823185</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>7.7389956033877771</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>300.02972174000001</v>
+        <v>300.14913646999997</v>
       </c>
       <c r="C417" s="5">
-        <v>0.383815640000023</v>
+        <v>0.37274890999998433</v>
       </c>
       <c r="D417" s="5">
-        <v>1.5479517662270847</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.5023545002064598</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>300.02706252000002</v>
+        <v>300.12778639999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-2.6592199999981858E-3</v>
+        <v>-2.1350069999982679E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.06353078274668E-2</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-8.5324460697533411E-2</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>300.47922161999998</v>
+        <v>300.54380418</v>
       </c>
       <c r="C419" s="5">
-        <v>0.45215909999996029</v>
+        <v>0.41601778000000422</v>
       </c>
       <c r="D419" s="5">
-        <v>1.8235389578569849</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.6761024310374406</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>301.58186361000003</v>
+        <v>301.63054921999998</v>
       </c>
       <c r="C420" s="5">
-        <v>1.1026419900000519</v>
+        <v>1.0867450399999825</v>
       </c>
       <c r="D420" s="5">
-        <v>4.4935058117723248</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>4.426457977625442</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>302.65763914000001</v>
+        <v>302.67651064</v>
       </c>
       <c r="C421" s="5">
-        <v>1.0757755299999872</v>
+        <v>1.045961420000026</v>
       </c>
       <c r="D421" s="5">
-        <v>4.3655181956415046</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>4.2415174803111633</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>303.67126151999997</v>
+        <v>303.68239762000002</v>
       </c>
       <c r="C422" s="5">
-        <v>1.0136223799999584</v>
+        <v>1.0058869800000139</v>
       </c>
       <c r="D422" s="5">
-        <v>4.0937471797349634</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>4.0616748478823128</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>303.11963974000003</v>
+        <v>302.96772648000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.5516217799999481</v>
+        <v>-0.7146711400000072</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.1581648529733988</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.7877533852485592</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>305.04185998000003</v>
+        <v>304.80756742</v>
       </c>
       <c r="C424" s="5">
-        <v>1.9222202400000015</v>
+        <v>1.8398409399999878</v>
       </c>
       <c r="D424" s="5">
-        <v>7.8808528582982929</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>7.5356649080281279</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>305.71095903000003</v>
+        <v>305.47791685999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.66909904999999981</v>
+        <v>0.67034943999999541</v>
       </c>
       <c r="D425" s="5">
-        <v>2.6641474685313193</v>
+        <v>2.6712630380917979</v>
       </c>
       <c r="E425" s="5">
-        <v>2.4817457775520024</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.4562455900595692</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>306.47405322999998</v>
+        <v>306.27927742999998</v>
       </c>
       <c r="C426" s="5">
-        <v>0.76309419999995498</v>
+        <v>0.80136056999998573</v>
       </c>
       <c r="D426" s="5">
-        <v>3.0368220863248085</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>3.1937801720511416</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>306.99005357999999</v>
+        <v>307.23514245000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.51600035000001299</v>
+        <v>0.95586502000003293</v>
       </c>
       <c r="D427" s="5">
-        <v>2.0392154472046453</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>3.8100295623528568</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>306.07251678</v>
+        <v>306.25226547</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.91753679999999349</v>
+        <v>-0.98287698000001456</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.5282047716688858</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-3.7720930458694513</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>305.75394483999997</v>
+        <v>305.9238244</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.31857194000002664</v>
+        <v>-0.32844106999999667</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.2418804111101633</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.279379293630345</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>306.10152928000002</v>
+        <v>306.23795385</v>
       </c>
       <c r="C430" s="5">
-        <v>0.34758444000004829</v>
+        <v>0.31412944999999581</v>
       </c>
       <c r="D430" s="5">
-        <v>1.3727350121230275</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.2391696144715469</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>305.01938217999998</v>
+        <v>305.09991515000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.0821471000000429</v>
+        <v>-1.1380386999999814</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.1607838898497951</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-4.3694022708962503</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>308.44371384999999</v>
+        <v>308.48397446000001</v>
       </c>
       <c r="C432" s="5">
-        <v>3.424331670000015</v>
+        <v>3.3840593099999978</v>
       </c>
       <c r="D432" s="5">
-        <v>14.335695782312975</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>14.152716096989138</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>308.17184528000001</v>
+        <v>308.18225855999998</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.27186856999998099</v>
+        <v>-0.30171590000003334</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.0525919177362342</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.1673792153338081</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>306.43252758</v>
+        <v>306.42770342</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.7393177000000151</v>
+        <v>-1.7545551399999795</v>
       </c>
       <c r="D434" s="5">
-        <v>-6.56644895486449</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-6.6219690119141417</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>306.08622502999998</v>
+        <v>306.36136004999997</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.34630255000001853</v>
+        <v>-6.634337000002688E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.3477348251794696</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-0.25949778992473416</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>306.41900300999998</v>
+        <v>306.75690333</v>
       </c>
       <c r="C436" s="5">
-        <v>0.33277798000000303</v>
+        <v>0.3955432800000267</v>
       </c>
       <c r="D436" s="5">
-        <v>1.3124736772871515</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.5603697933824323</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>306.05793345000001</v>
+        <v>306.35729653999999</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.36106955999997581</v>
+        <v>-0.39960679000000709</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.4048945559606674</v>
+        <v>-1.5520671820800414</v>
       </c>
       <c r="E437" s="5">
-        <v>0.11349754065110851</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.28787013118301008</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>306.69768961</v>
+        <v>306.60105794999998</v>
       </c>
       <c r="C438" s="5">
-        <v>0.63975615999999036</v>
+        <v>0.24376140999999052</v>
       </c>
       <c r="D438" s="5">
-        <v>2.5374127026598359</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>0.95900179832284493</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>306.80897405000002</v>
+        <v>305.99009683000003</v>
       </c>
       <c r="C439" s="5">
-        <v>0.11128444000001991</v>
+        <v>-0.61096111999995628</v>
       </c>
       <c r="D439" s="5">
-        <v>0.43628680053198199</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-2.3651949177542986</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>307.17236981999997</v>
+        <v>306.58734824999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.36339576999995415</v>
+        <v>0.59725141999996367</v>
       </c>
       <c r="D440" s="5">
-        <v>1.4306196159628692</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>2.3675470835199164</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>307.25599519000002</v>
+        <v>306.72599967000002</v>
       </c>
       <c r="C441" s="5">
-        <v>8.362537000004977E-2</v>
+        <v>0.13865142000003061</v>
       </c>
       <c r="D441" s="5">
-        <v>0.32718059439258429</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.54404128237808269</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>307.91614415999999</v>
+        <v>307.44371375999998</v>
       </c>
       <c r="C442" s="5">
-        <v>0.66014896999996608</v>
+        <v>0.71771408999995856</v>
       </c>
       <c r="D442" s="5">
-        <v>2.6089230365117455</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5">
+        <v>2.8443229858828412</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>308.3324202</v>
+        <v>307.87886258999998</v>
       </c>
       <c r="C443" s="5">
-        <v>0.41627604000001384</v>
+        <v>0.43514883000000282</v>
       </c>
       <c r="D443" s="5">
-        <v>1.6344135364246615</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>1.7117369782912339</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>309.21032847999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.331465890000004</v>
+      </c>
+      <c r="D444" s="5">
+        <v>5.3148040429844778</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
-    </row>
-    <row r="446" spans="1:5">
+      <c r="B445" s="5">
+        <v>308.39698263999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.81334584000001087</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-3.1112088069437105</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DEF6431-4013-432B-8644-18BBB2A6CA6B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcanaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>