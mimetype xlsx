--- v9 (2026-09-25)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EF186D82-8DBE-487A-80BF-C84C4ABDE3BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DED2C4E8-6904-4856-97C3-FC3D0803A286}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{737C4A41-83B7-4DC4-983E-5421FD1ED52E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C6690C7A-DA8E-45C6-8579-CBCF972FD3C8}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83ECBB67-5937-4A5F-AE9D-BE66FCEF9B09}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A236529-DADD-434A-A491-8A7E3BE932BA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.43514883000000282</v>
       </c>
       <c r="D443" s="5">
         <v>1.7117369782912339</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>309.21032847999999</v>
       </c>
       <c r="C444" s="5">
         <v>1.331465890000004</v>
       </c>
       <c r="D444" s="5">
         <v>5.3148040429844778</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>308.39698263999998</v>
+        <v>308.69322001</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.81334584000001087</v>
+        <v>-0.51710846999998239</v>
       </c>
       <c r="D445" s="5">
-        <v>-3.1112088069437105</v>
+        <v>-1.9884661303944617</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>308.30553471000002</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.38768529999998691</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.4967037348989076</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>