--- v3 (2026-02-15)
+++ v4 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{602F6597-9B0F-47CF-AC20-E615A97CCB83}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3258FFEF-CA12-48F4-99E6-F2129D0B2E7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F9C049C0-3824-4A0A-9FAC-6612D6859583}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B9B7E273-7044-40AA-9252-467BFB5655D6}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7051C977-07CD-4929-AE7E-0EA41216E5FE}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B712132-A72F-4523-BDBD-60667E2F5790}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>99.994057089999998</v>
+        <v>99.923705123000005</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>99.692366374000002</v>
+        <v>99.720561567000004</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.30169071599999597</v>
+        <v>-0.20314355600000056</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.5610253298808292</v>
+        <v>-2.412489931184314</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>100.4798418</v>
+        <v>100.47660318</v>
       </c>
       <c r="C8" s="5">
-        <v>0.78747542600000031</v>
+        <v>0.75604161299999362</v>
       </c>
       <c r="D8" s="5">
-        <v>9.901710820796449</v>
+        <v>9.4870480553291401</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>101.30514241</v>
+        <v>101.25224719000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.82530060999999932</v>
+        <v>0.77564401000000771</v>
       </c>
       <c r="D9" s="5">
-        <v>10.313988030029964</v>
+        <v>9.6671899754906967</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>102.27165161000001</v>
+        <v>102.24141867</v>
       </c>
       <c r="C10" s="5">
-        <v>0.9665092000000044</v>
+        <v>0.989171479999996</v>
       </c>
       <c r="D10" s="5">
-        <v>12.068958949016718</v>
+        <v>12.374133327029103</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>103.02259749</v>
+        <v>103.0376194</v>
       </c>
       <c r="C11" s="5">
-        <v>0.75094587999998907</v>
+        <v>0.79620072999999536</v>
       </c>
       <c r="D11" s="5">
-        <v>9.175882527444724</v>
+        <v>9.7557772115052455</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>101.94522454</v>
+        <v>101.85468526</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.0773729499999973</v>
+        <v>-1.1829341400000004</v>
       </c>
       <c r="D12" s="5">
-        <v>-11.851952801866206</v>
+        <v>-12.939262876269364</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>101.71923724</v>
+        <v>101.64221605</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.22598729999999989</v>
+        <v>-0.21246920999999475</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.6279087520815536</v>
+        <v>-2.4746834215148672</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>102.05848644</v>
+        <v>102.08155589</v>
       </c>
       <c r="C14" s="5">
-        <v>0.33924919999999759</v>
+        <v>0.43933984000000237</v>
       </c>
       <c r="D14" s="5">
-        <v>4.076419092332495</v>
+        <v>5.3120016498304556</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>102.02787963999999</v>
+        <v>102.01448653</v>
       </c>
       <c r="C15" s="5">
-        <v>-3.0606800000001044E-2</v>
+        <v>-6.7069360000004963E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.35928065957679944</v>
+        <v>-0.78557809425463532</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>101.8702285</v>
+        <v>101.91585284</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.15765113999999869</v>
+        <v>-9.8633689999999774E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-1.8385353876354316</v>
+        <v>-1.1540816165580003</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>102.44566722</v>
+        <v>102.35845261999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.57543872000000817</v>
+        <v>0.44259977999999478</v>
       </c>
       <c r="D17" s="5">
-        <v>6.9931022862624648</v>
+        <v>5.337650290946927</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>102.68911745</v>
+        <v>102.52391609</v>
       </c>
       <c r="C18" s="5">
-        <v>0.24345022999999344</v>
+        <v>0.16546347000000594</v>
       </c>
       <c r="D18" s="5">
-        <v>2.8892289751040634</v>
+        <v>1.9571518520678399</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>102.74153208</v>
+        <v>102.66464444</v>
       </c>
       <c r="C19" s="5">
-        <v>5.2414630000001239E-2</v>
+        <v>0.14072835000000339</v>
       </c>
       <c r="D19" s="5">
-        <v>0.61422701296882654</v>
+        <v>1.6596594723004232</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>103.17735690000001</v>
+        <v>103.16892313</v>
       </c>
       <c r="C20" s="5">
-        <v>0.43582482000000766</v>
+        <v>0.50427868999999248</v>
       </c>
       <c r="D20" s="5">
-        <v>5.2108013501999118</v>
+        <v>6.0561556002306949</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>102.29157359</v>
+        <v>102.14225562</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.88578331000000787</v>
+        <v>-1.0266675099999958</v>
       </c>
       <c r="D21" s="5">
-        <v>-9.8292805318331293</v>
+        <v>-11.309202247995698</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>102.78013756</v>
+        <v>102.76168045</v>
       </c>
       <c r="C22" s="5">
-        <v>0.48856397000000129</v>
+        <v>0.61942482999999982</v>
       </c>
       <c r="D22" s="5">
-        <v>5.8844098360731456</v>
+        <v>7.5248984333326163</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>102.51036005</v>
+        <v>102.42468562000001</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.26977750999999728</v>
+        <v>-0.33699482999999475</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.1046866321256639</v>
+        <v>-3.8650501865782338</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>103.45299616</v>
+        <v>103.36445231</v>
       </c>
       <c r="C24" s="5">
-        <v>0.94263610999999514</v>
+        <v>0.93976668999999902</v>
       </c>
       <c r="D24" s="5">
-        <v>11.61016995994566</v>
+        <v>11.583201631001749</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>103.93760828000001</v>
+        <v>103.86461257000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.48461212000000842</v>
+        <v>0.50016026000000124</v>
       </c>
       <c r="D25" s="5">
-        <v>5.7683554378971547</v>
+        <v>5.9636164172383932</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>103.58539992</v>
+        <v>103.49580521</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.35220836000000588</v>
+        <v>-0.36880736000000525</v>
       </c>
       <c r="D26" s="5">
-        <v>-3.9914441465025208</v>
+        <v>-4.1787774739206585</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>103.42534599</v>
+        <v>103.31375899</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.16005393000000367</v>
+        <v>-0.1820462200000037</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.8384914863671331</v>
+        <v>-2.0904653324342992</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>103.76501394</v>
+        <v>103.72029560999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.33966795000000616</v>
+        <v>0.40653661999999713</v>
       </c>
       <c r="D28" s="5">
-        <v>4.0129936002144984</v>
+        <v>4.8255116517197605</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>104.00563601</v>
+        <v>103.90759459</v>
       </c>
       <c r="C29" s="5">
-        <v>0.24062207000000058</v>
+        <v>0.18729898000000844</v>
       </c>
       <c r="D29" s="5">
-        <v>2.8184622865203846</v>
+        <v>2.1886223756820256</v>
       </c>
       <c r="E29" s="5">
-        <v>1.5227279321144982</v>
+        <v>1.5134480156232089</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>103.84298318</v>
+        <v>103.68294783</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.16265282999999897</v>
+        <v>-0.22464675999999884</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.8606037188280244</v>
+        <v>-2.563754778716254</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>104.67858931000001</v>
+        <v>104.59987439</v>
       </c>
       <c r="C31" s="5">
-        <v>0.83560613000000217</v>
+        <v>0.91692655999999317</v>
       </c>
       <c r="D31" s="5">
-        <v>10.095220066633392</v>
+        <v>11.143974098174825</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>104.43210802</v>
+        <v>104.33011673</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.24648129000000552</v>
+        <v>-0.26975765999999624</v>
       </c>
       <c r="D32" s="5">
-        <v>-2.7892711307413554</v>
+        <v>-3.0512166122995565</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>104.99867494</v>
+        <v>104.85543717</v>
       </c>
       <c r="C33" s="5">
-        <v>0.56656691999999964</v>
+        <v>0.52532044000000155</v>
       </c>
       <c r="D33" s="5">
-        <v>6.7080751685556939</v>
+        <v>6.2123807800528175</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>105.2366497</v>
+        <v>105.02314502999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.23797476000000017</v>
+        <v>0.16770785999999305</v>
       </c>
       <c r="D34" s="5">
-        <v>2.7539063051569945</v>
+        <v>1.9362778198258823</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>106.25104329</v>
+        <v>106.16565545</v>
       </c>
       <c r="C35" s="5">
-        <v>1.0143935899999974</v>
+        <v>1.1425104200000078</v>
       </c>
       <c r="D35" s="5">
-        <v>12.200366517056693</v>
+        <v>13.864491150460401</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>106.58642458999999</v>
+        <v>106.4901959</v>
       </c>
       <c r="C36" s="5">
-        <v>0.33538129999999455</v>
+        <v>0.32454045000000065</v>
       </c>
       <c r="D36" s="5">
-        <v>3.8542545010772811</v>
+        <v>3.7306184633433492</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>107.19289227</v>
+        <v>107.11312905</v>
       </c>
       <c r="C37" s="5">
-        <v>0.60646768000000861</v>
+        <v>0.62293314999999438</v>
       </c>
       <c r="D37" s="5">
-        <v>7.0456787007276533</v>
+        <v>7.2499169739400182</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>107.44003875999999</v>
+        <v>107.35074735000001</v>
       </c>
       <c r="C38" s="5">
-        <v>0.24714648999999156</v>
+        <v>0.23761830000000828</v>
       </c>
       <c r="D38" s="5">
-        <v>2.8021046269770311</v>
+        <v>2.6947851335113127</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>108.71219671</v>
+        <v>108.61217913999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.2721579500000075</v>
+        <v>1.261431789999989</v>
       </c>
       <c r="D39" s="5">
-        <v>15.171595061570397</v>
+        <v>15.048632303185695</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>109.71947412999999</v>
+        <v>109.56649127999999</v>
       </c>
       <c r="C40" s="5">
-        <v>1.0072774199999941</v>
+        <v>0.95431213999999898</v>
       </c>
       <c r="D40" s="5">
-        <v>11.703132296804375</v>
+        <v>11.068453048742445</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>109.62347209000001</v>
+        <v>109.51797365</v>
       </c>
       <c r="C41" s="5">
-        <v>-9.6002039999987687E-2</v>
+        <v>-4.8517629999992096E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.0449345053440862</v>
+        <v>-0.53008513796616308</v>
       </c>
       <c r="E41" s="5">
-        <v>5.4014727427462272</v>
+        <v>5.3993926836026773</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>110.12661341</v>
+        <v>109.96984716999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.50314131999999745</v>
+        <v>0.45187351999999237</v>
       </c>
       <c r="D42" s="5">
-        <v>5.6488488880880094</v>
+        <v>5.0651443789142103</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>110.69994828999999</v>
+        <v>110.51045551</v>
       </c>
       <c r="C43" s="5">
-        <v>0.57333487999999022</v>
+        <v>0.54060834000000568</v>
       </c>
       <c r="D43" s="5">
-        <v>6.4293983230503393</v>
+        <v>6.061305936261463</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>111.28534869000001</v>
+        <v>111.08606426</v>
       </c>
       <c r="C44" s="5">
-        <v>0.5854004000000117</v>
+        <v>0.57560875000000067</v>
       </c>
       <c r="D44" s="5">
-        <v>6.5336666705973601</v>
+        <v>6.4325661701329251</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>112.49707806000001</v>
+        <v>112.36120821999999</v>
       </c>
       <c r="C45" s="5">
-        <v>1.2117293700000005</v>
+        <v>1.2751439599999941</v>
       </c>
       <c r="D45" s="5">
-        <v>13.877786915344226</v>
+        <v>14.67845797674272</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>111.99625394</v>
+        <v>111.79810202</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.50082412000000431</v>
+        <v>-0.5631061999999929</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.2133772417140118</v>
+        <v>-5.850859067234337</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>112.79748186</v>
+        <v>112.62526146</v>
       </c>
       <c r="C47" s="5">
-        <v>0.80122792000000231</v>
+        <v>0.82715944000000263</v>
       </c>
       <c r="D47" s="5">
-        <v>8.9308502215365912</v>
+        <v>9.2487756526078648</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>112.83998167</v>
+        <v>112.6426244</v>
       </c>
       <c r="C48" s="5">
-        <v>4.2499809999995364E-2</v>
+        <v>1.7362939999998162E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>0.45307386529811478</v>
+        <v>0.18515565229006992</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>113.52812548</v>
+        <v>113.33505821</v>
       </c>
       <c r="C49" s="5">
-        <v>0.68814380999999969</v>
+        <v>0.69243380999999715</v>
       </c>
       <c r="D49" s="5">
-        <v>7.5686012724003326</v>
+        <v>7.6311896301271442</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>113.31013183</v>
+        <v>113.10389840000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.21799364999999682</v>
+        <v>-0.23115980999999408</v>
       </c>
       <c r="D50" s="5">
-        <v>-2.2800281502264763</v>
+        <v>-2.4202668454411547</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>113.87741357</v>
+        <v>113.78445505000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.56728173999999854</v>
+        <v>0.68055664999999976</v>
       </c>
       <c r="D51" s="5">
-        <v>6.1759605577533572</v>
+        <v>7.4643252508193259</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>113.74076425</v>
+        <v>113.56811361</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.13664932000000363</v>
+        <v>-0.21634144000000788</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.4304967224045728</v>
+        <v>-2.2578835055817037</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>114.51019114</v>
+        <v>114.30415037</v>
       </c>
       <c r="C53" s="5">
-        <v>0.76942689000000541</v>
+        <v>0.73603676000000462</v>
       </c>
       <c r="D53" s="5">
-        <v>8.4266326982826101</v>
+        <v>8.0605199484555801</v>
       </c>
       <c r="E53" s="5">
-        <v>4.4577305907516296</v>
+        <v>4.3702203031036557</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>115.29253811</v>
+        <v>115.14713365</v>
       </c>
       <c r="C54" s="5">
-        <v>0.78234696999999187</v>
+        <v>0.84298327999999856</v>
       </c>
       <c r="D54" s="5">
-        <v>8.5137384484700327</v>
+        <v>9.2178393103784284</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>116.02417887999999</v>
+        <v>115.82881556</v>
       </c>
       <c r="C55" s="5">
-        <v>0.7316407699999985</v>
+        <v>0.68168190999999467</v>
       </c>
       <c r="D55" s="5">
-        <v>7.8866334969480478</v>
+        <v>7.3400530395334451</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>116.65008822999999</v>
+        <v>116.45082038</v>
       </c>
       <c r="C56" s="5">
-        <v>0.62590935000000059</v>
+        <v>0.62200482000000079</v>
       </c>
       <c r="D56" s="5">
-        <v>6.6691457109072871</v>
+        <v>6.6378166889442758</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>116.67279744</v>
+        <v>116.46146650999999</v>
       </c>
       <c r="C57" s="5">
-        <v>2.2709210000002145E-2</v>
+        <v>1.0646129999997811E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>0.23386394175870517</v>
+        <v>0.10976119885857116</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>117.48107999</v>
+        <v>117.27609317</v>
       </c>
       <c r="C58" s="5">
-        <v>0.80828255000000127</v>
+        <v>0.81462666000000183</v>
       </c>
       <c r="D58" s="5">
-        <v>8.6375171936258219</v>
+        <v>8.7243509117546978</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>119.06426273</v>
+        <v>118.89666855</v>
       </c>
       <c r="C59" s="5">
-        <v>1.583182739999998</v>
+        <v>1.6205753800000053</v>
       </c>
       <c r="D59" s="5">
-        <v>17.425376524143065</v>
+        <v>17.90232075142</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>119.38929113</v>
+        <v>119.1909404</v>
       </c>
       <c r="C60" s="5">
-        <v>0.32502840000000788</v>
+        <v>0.29427185000000122</v>
       </c>
       <c r="D60" s="5">
-        <v>3.3254625839091778</v>
+        <v>3.0107914463207042</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>120.246871</v>
+        <v>120.04372339</v>
       </c>
       <c r="C61" s="5">
-        <v>0.85757986999999503</v>
+        <v>0.85278298999999436</v>
       </c>
       <c r="D61" s="5">
-        <v>8.9684886395413379</v>
+        <v>8.9317632935735922</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>120.36457912</v>
+        <v>120.14352078</v>
       </c>
       <c r="C62" s="5">
-        <v>0.11770812000000319</v>
+        <v>9.9797390000006203E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>1.1810095454114267</v>
+        <v>1.0021845281192654</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>121.3799921</v>
+        <v>121.19907211</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0154129799999936</v>
+        <v>1.0555513300000001</v>
       </c>
       <c r="D63" s="5">
-        <v>10.606548371193458</v>
+        <v>11.067573163737388</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>121.74392035</v>
+        <v>121.55110895</v>
       </c>
       <c r="C64" s="5">
-        <v>0.36392825000000073</v>
+        <v>0.35203683999999669</v>
       </c>
       <c r="D64" s="5">
-        <v>3.657834737240484</v>
+        <v>3.5417654816708</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>123.07560671</v>
+        <v>122.78455437</v>
       </c>
       <c r="C65" s="5">
-        <v>1.3316863600000062</v>
+        <v>1.2334454199999954</v>
       </c>
       <c r="D65" s="5">
-        <v>13.945304299739835</v>
+        <v>12.880196140564193</v>
       </c>
       <c r="E65" s="5">
-        <v>7.4800465222592649</v>
+        <v>7.4191566732696224</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>122.03203256</v>
+        <v>121.69685243000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.0435741499999978</v>
+        <v>-1.0877019399999881</v>
       </c>
       <c r="D66" s="5">
-        <v>-9.7136045053526683</v>
+        <v>-10.127403499534871</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>122.60754774999999</v>
+        <v>122.30894714999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.57551518999999018</v>
+        <v>0.61209471999998755</v>
       </c>
       <c r="D67" s="5">
-        <v>5.8084460714206587</v>
+        <v>6.2053962129542617</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>122.59808361</v>
+        <v>122.40468486</v>
       </c>
       <c r="C68" s="5">
-        <v>-9.4641399999915166E-3</v>
+        <v>9.5737710000008747E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-9.2589305246126852E-2</v>
+        <v>0.94335814998236511</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>122.51380248</v>
+        <v>122.21861689000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-8.428113000000792E-2</v>
+        <v>-0.18606796999999631</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.82183852522912382</v>
+        <v>-1.8089522317939921</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>122.60972957</v>
+        <v>122.39824161</v>
       </c>
       <c r="C70" s="5">
-        <v>9.5927090000003545E-2</v>
+        <v>0.17962471999999252</v>
       </c>
       <c r="D70" s="5">
-        <v>0.9436449403619207</v>
+        <v>1.7779663787799826</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>123.37755317</v>
+        <v>123.10711884</v>
       </c>
       <c r="C71" s="5">
-        <v>0.76782359999999983</v>
+        <v>0.7088772299999988</v>
       </c>
       <c r="D71" s="5">
-        <v>7.7791171813484272</v>
+        <v>7.1755851752978383</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>122.22817992</v>
+        <v>122.03030969</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.1493732499999965</v>
+        <v>-1.0768091500000025</v>
       </c>
       <c r="D72" s="5">
-        <v>-10.623714545671181</v>
+        <v>-10.005793278786134</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>123.23313792</v>
+        <v>123.01260587</v>
       </c>
       <c r="C73" s="5">
-        <v>1.004958000000002</v>
+        <v>0.98229618000000585</v>
       </c>
       <c r="D73" s="5">
-        <v>10.325003171432678</v>
+        <v>10.098870069097776</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>124.59139593</v>
+        <v>124.36202181</v>
       </c>
       <c r="C74" s="5">
-        <v>1.3582580100000001</v>
+        <v>1.3494159400000001</v>
       </c>
       <c r="D74" s="5">
-        <v>14.05820549123742</v>
+        <v>13.987666836290202</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>124.83029372999999</v>
+        <v>124.54865656</v>
       </c>
       <c r="C75" s="5">
-        <v>0.2388977999999895</v>
+        <v>0.18663474999999607</v>
       </c>
       <c r="D75" s="5">
-        <v>2.325361695013517</v>
+        <v>1.8158242202366282</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>125.85364292</v>
+        <v>125.55000789</v>
       </c>
       <c r="C76" s="5">
-        <v>1.0233491900000047</v>
+        <v>1.0013513300000056</v>
       </c>
       <c r="D76" s="5">
-        <v>10.293414796520373</v>
+        <v>10.086068831251449</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>126.35452638</v>
+        <v>126.08021789999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.50088345999999717</v>
+        <v>0.53021000999999046</v>
       </c>
       <c r="D77" s="5">
-        <v>4.8818062885264135</v>
+        <v>5.1870987296183779</v>
       </c>
       <c r="E77" s="5">
-        <v>2.664150726249126</v>
+        <v>2.6841026926471612</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>125.28570057</v>
+        <v>124.96986905</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.0688258099999928</v>
+        <v>-1.1103488499999941</v>
       </c>
       <c r="D78" s="5">
-        <v>-9.6915435797800153</v>
+        <v>-10.070874897782778</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>125.88707993</v>
+        <v>125.58734341</v>
       </c>
       <c r="C79" s="5">
-        <v>0.6013793599999957</v>
+        <v>0.61747436000000278</v>
       </c>
       <c r="D79" s="5">
-        <v>5.9146042451733605</v>
+        <v>6.0929946344842056</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>125.91146120000001</v>
+        <v>125.63571643</v>
       </c>
       <c r="C80" s="5">
-        <v>2.4381270000006339E-2</v>
+        <v>4.8373019999999656E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.23265858371006587</v>
+        <v>0.46318961720908103</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>125.65494079</v>
+        <v>125.3667095</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.25652041000000736</v>
+        <v>-0.26900693000000331</v>
       </c>
       <c r="D81" s="5">
-        <v>-2.4175605062968231</v>
+        <v>-2.5393558693769802</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>126.17262013</v>
+        <v>125.84089181</v>
       </c>
       <c r="C82" s="5">
-        <v>0.51767934000000082</v>
+        <v>0.47418231000000333</v>
       </c>
       <c r="D82" s="5">
-        <v>5.0573939521921574</v>
+        <v>4.6344566945747623</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>126.41901629</v>
+        <v>126.13530235</v>
       </c>
       <c r="C83" s="5">
-        <v>0.24639616000000331</v>
+        <v>0.29441054000000122</v>
       </c>
       <c r="D83" s="5">
-        <v>2.368754077776547</v>
+        <v>2.8438631991387853</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>126.85006641</v>
+        <v>126.55446542</v>
       </c>
       <c r="C84" s="5">
-        <v>0.43105011999999476</v>
+        <v>0.4191630699999962</v>
       </c>
       <c r="D84" s="5">
-        <v>4.169242912179838</v>
+        <v>4.0614452493772824</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>127.24642247</v>
+        <v>126.91858190000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.39635606000000223</v>
+        <v>0.36411648000000696</v>
       </c>
       <c r="D85" s="5">
-        <v>3.8146358500595667</v>
+        <v>3.5077450643892671</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>127.22402681</v>
+        <v>126.88246875</v>
       </c>
       <c r="C86" s="5">
-        <v>-2.2395660000000817E-2</v>
+        <v>-3.6113150000005589E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.21099840451377361</v>
+        <v>-0.340911668986843</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>129.56737810999999</v>
+        <v>129.28964163000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.3433512999999948</v>
+        <v>2.4071728800000045</v>
       </c>
       <c r="D87" s="5">
-        <v>24.485393832359549</v>
+        <v>25.298346121823933</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>129.75124506</v>
+        <v>129.45029908999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.18386695000000941</v>
+        <v>0.16065745999998171</v>
       </c>
       <c r="D88" s="5">
-        <v>1.7162545413728081</v>
+        <v>1.5013733317864819</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>130.66842460999999</v>
+        <v>130.40981454000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.91717954999998597</v>
+        <v>0.95951545000002625</v>
       </c>
       <c r="D89" s="5">
-        <v>8.8201835828420005</v>
+        <v>9.2663986195523851</v>
       </c>
       <c r="E89" s="5">
-        <v>3.4141224328017472</v>
+        <v>3.4340015524354728</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>131.53992441</v>
+        <v>131.24071720000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.87149980000000937</v>
+        <v>0.83090265999999247</v>
       </c>
       <c r="D90" s="5">
-        <v>8.3036751633681849</v>
+        <v>7.9194722876960055</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>132.17725464</v>
+        <v>131.88015089000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.63733023000000344</v>
+        <v>0.63943369000000416</v>
       </c>
       <c r="D91" s="5">
-        <v>5.9716437962842983</v>
+        <v>6.0059113143322351</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>132.33130548</v>
+        <v>131.95412099000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.15405083999999647</v>
+        <v>7.3970099999996819E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>1.4075842024065865</v>
+        <v>0.6751467859812843</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>133.42819627</v>
+        <v>133.11021002000001</v>
       </c>
       <c r="C93" s="5">
-        <v>1.0968907900000033</v>
+        <v>1.156089030000004</v>
       </c>
       <c r="D93" s="5">
-        <v>10.413002036289832</v>
+        <v>11.035263632081094</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>133.46476411</v>
+        <v>133.13390453</v>
       </c>
       <c r="C94" s="5">
-        <v>3.6567840000003571E-2</v>
+        <v>2.3694509999984348E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.32937275909155073</v>
+        <v>0.21381730130862753</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>134.72065807000001</v>
+        <v>134.34742796</v>
       </c>
       <c r="C95" s="5">
-        <v>1.2558939600000087</v>
+        <v>1.2135234300000093</v>
       </c>
       <c r="D95" s="5">
-        <v>11.895048324908553</v>
+        <v>11.503435273405538</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>135.30102294</v>
+        <v>135.00918945000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.5803648699999826</v>
+        <v>0.6617614900000035</v>
       </c>
       <c r="D96" s="5">
-        <v>5.2937551096915447</v>
+        <v>6.0736912246338814</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>135.73448139999999</v>
+        <v>135.38654389999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.4334584599999971</v>
+        <v>0.37735444999998435</v>
       </c>
       <c r="D97" s="5">
-        <v>3.912859161084703</v>
+        <v>3.406077273065522</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>136.36781783999999</v>
+        <v>135.93711496</v>
       </c>
       <c r="C98" s="5">
-        <v>0.63333643999999367</v>
+        <v>0.55057106000000999</v>
       </c>
       <c r="D98" s="5">
-        <v>5.7451447521083221</v>
+        <v>4.9906343357304594</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>134.63027270000001</v>
+        <v>134.23948168999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.7375451399999804</v>
+        <v>-1.6976332700000114</v>
       </c>
       <c r="D99" s="5">
-        <v>-14.262658282565866</v>
+        <v>-13.99838285582794</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>134.92986923999999</v>
+        <v>134.53670973999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.29959653999998181</v>
+        <v>0.29722805000000108</v>
       </c>
       <c r="D100" s="5">
-        <v>2.7033212414800722</v>
+        <v>2.6895918223691861</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>135.52934192999999</v>
+        <v>135.17411670000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.59947268999999892</v>
+        <v>0.63740696000002117</v>
       </c>
       <c r="D101" s="5">
-        <v>5.463641127572938</v>
+        <v>5.8358633426537576</v>
       </c>
       <c r="E101" s="5">
-        <v>3.7200397376092598</v>
+        <v>3.6533309834120509</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>137.46034376</v>
+        <v>137.18393306999999</v>
       </c>
       <c r="C102" s="5">
-        <v>1.9310018300000138</v>
+        <v>2.0098163699999816</v>
       </c>
       <c r="D102" s="5">
-        <v>18.502947542584792</v>
+        <v>19.375860517935273</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>137.58564824000001</v>
+        <v>137.18828146000001</v>
       </c>
       <c r="C103" s="5">
-        <v>0.12530448000001115</v>
+        <v>4.3483900000182985E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>1.0993828685633034</v>
+        <v>3.8043651893082675E-2</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>138.24027027</v>
+        <v>137.85656012000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.65462202999998453</v>
+        <v>0.66827865999999858</v>
       </c>
       <c r="D104" s="5">
-        <v>5.8613134559135638</v>
+        <v>6.0046852324285416</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>138.67003247</v>
+        <v>138.23057212000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.42976219999999898</v>
+        <v>0.37401199999999335</v>
       </c>
       <c r="D105" s="5">
-        <v>3.7950198679291169</v>
+        <v>3.3046845826107507</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>139.48521922</v>
+        <v>139.06339621999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.8151867500000094</v>
+        <v>0.83282409999998208</v>
       </c>
       <c r="D106" s="5">
-        <v>7.2869415426854989</v>
+        <v>7.4743216221638153</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>139.62421118</v>
+        <v>139.25945326999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.13899195999999847</v>
+        <v>0.19605705000000739</v>
       </c>
       <c r="D107" s="5">
-        <v>1.2023316802190376</v>
+        <v>1.7049875522805014</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>141.56138364</v>
+        <v>141.15581494</v>
       </c>
       <c r="C108" s="5">
-        <v>1.9371724599999993</v>
+        <v>1.8963616700000046</v>
       </c>
       <c r="D108" s="5">
-        <v>17.980109672162857</v>
+        <v>17.622134030768557</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>142.12107915000001</v>
+        <v>141.66023884000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.55969551000001161</v>
+        <v>0.50442390000000614</v>
       </c>
       <c r="D109" s="5">
-        <v>4.8490191314711328</v>
+        <v>4.3735251923614049</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>141.55228750000001</v>
+        <v>141.14017885000001</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.56879165000000853</v>
+        <v>-0.52005998999999292</v>
       </c>
       <c r="D110" s="5">
-        <v>-4.6982784277459944</v>
+        <v>-4.3175416781670357</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>142.17495464000001</v>
+        <v>141.76731036000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.62266714000000434</v>
+        <v>0.62713150999999812</v>
       </c>
       <c r="D111" s="5">
-        <v>5.4082192161034381</v>
+        <v>5.4642425270415185</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>142.35333489000001</v>
+        <v>141.97528177000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.17838025000000357</v>
+        <v>0.20797140999999897</v>
       </c>
       <c r="D112" s="5">
-        <v>1.5160167330409147</v>
+        <v>1.7746628560715072</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>143.38233346000001</v>
+        <v>142.93522565000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.0289985699999988</v>
+        <v>0.95994387999999731</v>
       </c>
       <c r="D113" s="5">
-        <v>9.0274811604499341</v>
+        <v>8.4222431413808465</v>
       </c>
       <c r="E113" s="5">
-        <v>5.7943109721996899</v>
+        <v>5.7415643907810399</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>143.42229741</v>
+        <v>142.96010619</v>
       </c>
       <c r="C114" s="5">
-        <v>3.9963949999986426E-2</v>
+        <v>2.4880539999998064E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.33498077297344775</v>
+        <v>0.2090824605280428</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>143.27931720999999</v>
+        <v>142.89491831000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.14298020000001088</v>
+        <v>-6.5187879999996312E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-1.1897633897312243</v>
+        <v>-0.54581360020008463</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>144.1284909</v>
+        <v>143.71304423999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.84917369000001486</v>
+        <v>0.81812592999997946</v>
       </c>
       <c r="D116" s="5">
-        <v>7.34851315275169</v>
+        <v>7.0909705406077217</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>146.26619654000001</v>
+        <v>145.81339198000001</v>
       </c>
       <c r="C117" s="5">
-        <v>2.1377056400000072</v>
+        <v>2.1003477400000179</v>
       </c>
       <c r="D117" s="5">
-        <v>19.32447904620631</v>
+        <v>19.018558401470955</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>145.69596906000001</v>
+        <v>145.28400479999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.57022747999999979</v>
+        <v>-0.52938718000001472</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.5792518302970038</v>
+        <v>-4.2707448909548145</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>146.79615013</v>
+        <v>146.43267446999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.1001810699999908</v>
+        <v>1.1486696700000039</v>
       </c>
       <c r="D119" s="5">
-        <v>9.4474265629830754</v>
+        <v>9.9112887048792953</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>148.05735254999999</v>
+        <v>147.64845435000001</v>
       </c>
       <c r="C120" s="5">
-        <v>1.2612024199999894</v>
+        <v>1.2157798800000137</v>
       </c>
       <c r="D120" s="5">
-        <v>10.811226386767059</v>
+        <v>10.430979823131214</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>148.09038731000001</v>
+        <v>147.52382148000001</v>
       </c>
       <c r="C121" s="5">
-        <v>3.3034760000020924E-2</v>
+        <v>-0.12463286999999923</v>
       </c>
       <c r="D121" s="5">
-        <v>0.26807446262009371</v>
+        <v>-1.008253298832229</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>149.25133485999999</v>
+        <v>148.76431891999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1609475499999746</v>
+        <v>1.2404974399999844</v>
       </c>
       <c r="D122" s="5">
-        <v>9.8237479324734487</v>
+        <v>10.570555850321984</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>150.15774002000001</v>
+        <v>149.73897830000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.90640516000001981</v>
+        <v>0.97465938000001984</v>
       </c>
       <c r="D123" s="5">
-        <v>7.5360278267521785</v>
+        <v>8.1516243969842925</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>150.73977009999999</v>
+        <v>150.25536113000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.58203007999998135</v>
+        <v>0.51638282999999774</v>
       </c>
       <c r="D124" s="5">
-        <v>4.7518023668573717</v>
+        <v>4.2176637467349787</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>152.67519396</v>
+        <v>152.22522223000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.9354238600000144</v>
+        <v>1.9698611000000028</v>
       </c>
       <c r="D125" s="5">
-        <v>16.543372628707953</v>
+        <v>16.917543313583238</v>
       </c>
       <c r="E125" s="5">
-        <v>6.4811753831530927</v>
+        <v>6.4994451421989341</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>153.02209314999999</v>
+        <v>152.55993011999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.34689918999998781</v>
+        <v>0.33470788999997581</v>
       </c>
       <c r="D126" s="5">
-        <v>2.760898866796202</v>
+        <v>2.6706643926475593</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>154.60511088000001</v>
+        <v>154.13017527</v>
       </c>
       <c r="C127" s="5">
-        <v>1.583017730000023</v>
+        <v>1.5702451500000052</v>
       </c>
       <c r="D127" s="5">
-        <v>13.145295126847323</v>
+        <v>13.074921242172067</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>156.11352282999999</v>
+        <v>155.68428745</v>
       </c>
       <c r="C128" s="5">
-        <v>1.5084119499999815</v>
+        <v>1.5541121800000042</v>
       </c>
       <c r="D128" s="5">
-        <v>12.356998705325474</v>
+        <v>12.793827031458459</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>156.05698692000001</v>
+        <v>155.60849017000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-5.6535909999979594E-2</v>
+        <v>-7.5797279999989087E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.43371082552904339</v>
+        <v>-0.58267646711530618</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>156.69019476</v>
+        <v>156.18026315</v>
       </c>
       <c r="C130" s="5">
-        <v>0.63320783999998298</v>
+        <v>0.57177297999999155</v>
       </c>
       <c r="D130" s="5">
-        <v>4.9791941098459525</v>
+        <v>4.4995297923692057</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>158.03672678999999</v>
+        <v>157.55845278999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.3465320299999917</v>
+        <v>1.378189639999988</v>
       </c>
       <c r="D131" s="5">
-        <v>10.813958505810174</v>
+        <v>11.118580856026284</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>158.61665755000001</v>
+        <v>158.10366442</v>
       </c>
       <c r="C132" s="5">
-        <v>0.57993076000002475</v>
+        <v>0.54521163000001138</v>
       </c>
       <c r="D132" s="5">
-        <v>4.4934850916509284</v>
+        <v>4.2324007641486361</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>159.04867228000001</v>
+        <v>158.60762076</v>
       </c>
       <c r="C133" s="5">
-        <v>0.43201472999999169</v>
+        <v>0.503956340000002</v>
       </c>
       <c r="D133" s="5">
-        <v>3.3177758969278326</v>
+        <v>3.8927817984556912</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>159.46458924000001</v>
+        <v>158.97522506999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.41591696000000411</v>
+        <v>0.36760430999999016</v>
       </c>
       <c r="D134" s="5">
-        <v>3.1835643669458902</v>
+        <v>2.8169643306181769</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>159.15065372999999</v>
+        <v>158.63232282000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.31393551000002162</v>
+        <v>-0.34290224999998031</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.3370091074804034</v>
+        <v>-2.5578583488185092</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>159.87298018000001</v>
+        <v>159.3901984</v>
       </c>
       <c r="C136" s="5">
-        <v>0.72232645000002549</v>
+        <v>0.75787557999998967</v>
       </c>
       <c r="D136" s="5">
-        <v>5.5843925608167977</v>
+        <v>5.8861436864933614</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>160.18414222999999</v>
+        <v>159.72467244000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.31116204999997876</v>
+        <v>0.33447404000000347</v>
       </c>
       <c r="D137" s="5">
-        <v>2.3607339938113592</v>
+        <v>2.5474202332477214</v>
       </c>
       <c r="E137" s="5">
-        <v>4.9182503556977952</v>
+        <v>4.9265490305338</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>160.29683962999999</v>
+        <v>159.83361355</v>
       </c>
       <c r="C138" s="5">
-        <v>0.11269740000000183</v>
+        <v>0.10894110999998929</v>
       </c>
       <c r="D138" s="5">
-        <v>0.84753340161829449</v>
+        <v>0.82154405057404123</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>160.73028414000001</v>
+        <v>160.26051244000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.43344451000001527</v>
+        <v>0.42689889000001813</v>
       </c>
       <c r="D139" s="5">
-        <v>3.2935085871080849</v>
+        <v>3.2525786928444544</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>161.76145579000001</v>
+        <v>161.22150332999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.0311716500000045</v>
+        <v>0.96099088999997662</v>
       </c>
       <c r="D140" s="5">
-        <v>7.9761930813011972</v>
+        <v>7.4378410439343456</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>162.35796081999999</v>
+        <v>161.80995039000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.59650502999997457</v>
+        <v>0.58844706000002134</v>
       </c>
       <c r="D141" s="5">
-        <v>4.5159314834600339</v>
+        <v>4.4689186017567994</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>162.81151502</v>
+        <v>162.20596522</v>
       </c>
       <c r="C142" s="5">
-        <v>0.45355420000001345</v>
+        <v>0.39601482999998439</v>
       </c>
       <c r="D142" s="5">
-        <v>3.4042418070289848</v>
+        <v>2.9767455667774945</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>163.50255691000001</v>
+        <v>163.02270766999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.69104189000000815</v>
+        <v>0.81674244999999246</v>
       </c>
       <c r="D143" s="5">
-        <v>5.2139131576777631</v>
+        <v>6.2124351941226674</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>162.41222614</v>
+        <v>161.89061423999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.0903307700000084</v>
+        <v>-1.1320934299999976</v>
       </c>
       <c r="D144" s="5">
-        <v>-7.7152276100304951</v>
+        <v>-8.022240839859041</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>163.31597941999999</v>
+        <v>162.70940479999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.90375327999998945</v>
+        <v>0.8187905599999965</v>
       </c>
       <c r="D145" s="5">
-        <v>6.885680633511404</v>
+        <v>6.2409209307725977</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>163.74749707999999</v>
+        <v>163.16520808000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.43151765999999725</v>
+        <v>0.45580328000002623</v>
       </c>
       <c r="D146" s="5">
-        <v>3.2171558992671656</v>
+        <v>3.4138799932612374</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>164.48614683</v>
+        <v>163.96787431999999</v>
       </c>
       <c r="C147" s="5">
-        <v>0.73864975000000754</v>
+        <v>0.80266623999997933</v>
       </c>
       <c r="D147" s="5">
-        <v>5.5494272155934832</v>
+        <v>6.0655842243946712</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>164.40759431999999</v>
+        <v>163.81459860000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-7.8552510000008624E-2</v>
+        <v>-0.15327571999998213</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.57157284419969701</v>
+        <v>-1.116000021303909</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>165.17922919</v>
+        <v>164.60656578999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.77163487000001396</v>
+        <v>0.79196718999997984</v>
       </c>
       <c r="D149" s="5">
-        <v>5.7797963103276562</v>
+        <v>5.9582134758737748</v>
       </c>
       <c r="E149" s="5">
-        <v>3.118340486430804</v>
+        <v>3.0564428622220863</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>165.54555418000001</v>
+        <v>164.98867099</v>
       </c>
       <c r="C150" s="5">
-        <v>0.36632499000000962</v>
+        <v>0.38210520000001225</v>
       </c>
       <c r="D150" s="5">
-        <v>2.693993441225162</v>
+        <v>2.8214300401474768</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>165.69175386000001</v>
+        <v>165.12229141</v>
       </c>
       <c r="C151" s="5">
-        <v>0.14619967999999517</v>
+        <v>0.13362041999999974</v>
       </c>
       <c r="D151" s="5">
-        <v>1.0649291473637357</v>
+        <v>0.97619224623977097</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>166.98211566000001</v>
+        <v>166.34610914999999</v>
       </c>
       <c r="C152" s="5">
-        <v>1.2903617999999994</v>
+        <v>1.223817739999987</v>
       </c>
       <c r="D152" s="5">
-        <v>9.7561263467098378</v>
+        <v>9.2655572773267192</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>166.90761472</v>
+        <v>166.35846221</v>
       </c>
       <c r="C153" s="5">
-        <v>-7.4500940000007176E-2</v>
+        <v>1.2353060000009464E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.53408158925639659</v>
+        <v>8.9149834066715172E-2</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>167.15582155000001</v>
+        <v>166.55854689</v>
       </c>
       <c r="C154" s="5">
-        <v>0.24820683000001509</v>
+        <v>0.20008468000000335</v>
       </c>
       <c r="D154" s="5">
-        <v>1.7991774276306938</v>
+        <v>1.4528643528945118</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>168.52692261999999</v>
+        <v>167.94109510999999</v>
       </c>
       <c r="C155" s="5">
-        <v>1.3711010699999804</v>
+        <v>1.3825482199999897</v>
       </c>
       <c r="D155" s="5">
-        <v>10.299465632186022</v>
+        <v>10.428377332212136</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>167.7016606</v>
+        <v>167.16722085999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.82526201999999671</v>
+        <v>-0.77387425000000576</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.7205866569969732</v>
+        <v>-5.3915996821158547</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>170.04267085999999</v>
+        <v>169.45968106000001</v>
       </c>
       <c r="C157" s="5">
-        <v>2.3410102599999902</v>
+        <v>2.292460200000022</v>
       </c>
       <c r="D157" s="5">
-        <v>18.099118776318711</v>
+        <v>17.756027758925885</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>170.66416287999999</v>
+        <v>170.07536372999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.62149202000000514</v>
+        <v>0.615682669999984</v>
       </c>
       <c r="D158" s="5">
-        <v>4.475150231865288</v>
+        <v>4.4480376534498545</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>170.92213516999999</v>
+        <v>170.2996277</v>
       </c>
       <c r="C159" s="5">
-        <v>0.25797228999999788</v>
+        <v>0.22426397000000975</v>
       </c>
       <c r="D159" s="5">
-        <v>1.829050657149911</v>
+        <v>1.5938646273870427</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>171.86189648000001</v>
+        <v>171.27517233</v>
       </c>
       <c r="C160" s="5">
-        <v>0.93976131000002283</v>
+        <v>0.97554463000000169</v>
       </c>
       <c r="D160" s="5">
-        <v>6.8010409524073667</v>
+        <v>7.0948472026254095</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>171.66023719</v>
+        <v>171.06667429999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.20165929000000915</v>
+        <v>-0.20849803000001543</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.3990042796915736</v>
+        <v>-1.4510524930187452</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9236216513307109</v>
+        <v>3.9245752312466076</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>172.72505243000001</v>
+        <v>172.07313712000001</v>
       </c>
       <c r="C162" s="5">
-        <v>1.0648152400000015</v>
+        <v>1.0064628200000243</v>
       </c>
       <c r="D162" s="5">
-        <v>7.7029252246590296</v>
+        <v>7.2931436409740424</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>173.51991871999999</v>
+        <v>172.93830102999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.79486628999998743</v>
+        <v>0.86516390999997839</v>
       </c>
       <c r="D163" s="5">
-        <v>5.6642387838009789</v>
+        <v>6.2031354405992278</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>173.67377682</v>
+        <v>173.04339254999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.15385810000000788</v>
+        <v>0.10509152000000199</v>
       </c>
       <c r="D164" s="5">
-        <v>1.0692304814795328</v>
+        <v>0.73166076563000448</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>173.74983553999999</v>
+        <v>173.10724250999999</v>
       </c>
       <c r="C165" s="5">
-        <v>7.6058719999991808E-2</v>
+        <v>6.3849959999998873E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>0.52679585495947201</v>
+        <v>0.44367851921374157</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>174.77810245000001</v>
+        <v>174.19006572000001</v>
       </c>
       <c r="C166" s="5">
-        <v>1.0282669100000135</v>
+        <v>1.082823210000015</v>
       </c>
       <c r="D166" s="5">
-        <v>7.3374844611110435</v>
+        <v>7.7699634252688998</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>175.69258915</v>
+        <v>175.09988766000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.91448669999999765</v>
+        <v>0.9098219400000005</v>
       </c>
       <c r="D167" s="5">
-        <v>6.46260209699836</v>
+        <v>6.4510165907837314</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>176.81050289000001</v>
+        <v>176.16616150999999</v>
       </c>
       <c r="C168" s="5">
-        <v>1.1179137400000059</v>
+        <v>1.0662738499999875</v>
       </c>
       <c r="D168" s="5">
-        <v>7.9084356461594618</v>
+        <v>7.55720043734045</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>177.20278528</v>
+        <v>176.52136289000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.39228238999999121</v>
+        <v>0.35520138000001111</v>
       </c>
       <c r="D169" s="5">
-        <v>2.6951216532445699</v>
+        <v>2.4465561598978391</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>178.39962097</v>
+        <v>177.69268174000001</v>
       </c>
       <c r="C170" s="5">
-        <v>1.1968356900000003</v>
+        <v>1.1713188500000058</v>
       </c>
       <c r="D170" s="5">
-        <v>8.4128101065262797</v>
+        <v>8.2598045444993708</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>178.65210196000001</v>
+        <v>178.03660911</v>
       </c>
       <c r="C171" s="5">
-        <v>0.25248099000000934</v>
+        <v>0.34392736999998874</v>
       </c>
       <c r="D171" s="5">
-        <v>1.7115882455044584</v>
+        <v>2.3475068376656028</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>179.77422082999999</v>
+        <v>179.18321485999999</v>
       </c>
       <c r="C172" s="5">
-        <v>1.12211886999998</v>
+        <v>1.146605749999992</v>
       </c>
       <c r="D172" s="5">
-        <v>7.8031416820278698</v>
+        <v>8.0080493423144272</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>180.95384971999999</v>
+        <v>180.35087034</v>
       </c>
       <c r="C173" s="5">
-        <v>1.1796288900000036</v>
+        <v>1.1676554800000076</v>
       </c>
       <c r="D173" s="5">
-        <v>8.164548613427014</v>
+        <v>8.1063035517168647</v>
       </c>
       <c r="E173" s="5">
-        <v>5.4139576422194136</v>
+        <v>5.427238284715985</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>181.97458958999999</v>
+        <v>181.43073258000001</v>
       </c>
       <c r="C174" s="5">
-        <v>1.0207398699999999</v>
+        <v>1.0798622400000113</v>
       </c>
       <c r="D174" s="5">
-        <v>6.9830707131782743</v>
+        <v>7.4264786534431249</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>182.49685586999999</v>
+        <v>181.80782464999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.52226627999999664</v>
+        <v>0.37709206999997491</v>
       </c>
       <c r="D175" s="5">
-        <v>3.4988816009286827</v>
+        <v>2.5228323212925563</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>183.10252431000001</v>
+        <v>182.47649539</v>
       </c>
       <c r="C176" s="5">
-        <v>0.60566844000001652</v>
+        <v>0.66867074000001026</v>
       </c>
       <c r="D176" s="5">
-        <v>4.0560510081038226</v>
+        <v>4.5038597122632806</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>183.82642485</v>
+        <v>183.09934369999999</v>
       </c>
       <c r="C177" s="5">
-        <v>0.72390053999998827</v>
+        <v>0.62284830999999485</v>
       </c>
       <c r="D177" s="5">
-        <v>4.8487629434406987</v>
+        <v>4.1737444979897287</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>185.44285072</v>
+        <v>184.75836261000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.6164258700000005</v>
+        <v>1.6590189100000146</v>
       </c>
       <c r="D178" s="5">
-        <v>11.077436298678833</v>
+        <v>11.431456024637111</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>185.71207138</v>
+        <v>185.00007518999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.269220660000002</v>
+        <v>0.24171257999998375</v>
       </c>
       <c r="D179" s="5">
-        <v>1.7561038584761102</v>
+        <v>1.5812615816890752</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>186.55227611999999</v>
+        <v>185.82102581000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.84020473999999012</v>
+        <v>0.82095062000001917</v>
       </c>
       <c r="D180" s="5">
-        <v>5.5662315128556239</v>
+        <v>5.4569920633788405</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>187.66392003000001</v>
+        <v>186.98216281000001</v>
       </c>
       <c r="C181" s="5">
-        <v>1.1116439100000264</v>
+        <v>1.1611369999999965</v>
       </c>
       <c r="D181" s="5">
-        <v>7.3897372425636876</v>
+        <v>7.7615695637705429</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>187.98223508999999</v>
+        <v>187.26030811000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.31831505999997489</v>
+        <v>0.27814530000000559</v>
       </c>
       <c r="D182" s="5">
-        <v>2.0545334623731648</v>
+        <v>1.7997370661941403</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>188.72004865</v>
+        <v>188.01019166</v>
       </c>
       <c r="C183" s="5">
-        <v>0.73781356000000642</v>
+        <v>0.74988354999999274</v>
       </c>
       <c r="D183" s="5">
-        <v>4.8129078381326407</v>
+        <v>4.9126609327691861</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>189.92570959</v>
+        <v>189.24573193000001</v>
       </c>
       <c r="C184" s="5">
-        <v>1.2056609400000013</v>
+        <v>1.2355402700000013</v>
       </c>
       <c r="D184" s="5">
-        <v>7.9415410303280476</v>
+        <v>8.1773697318685112</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>190.59183228000001</v>
+        <v>189.90304824</v>
       </c>
       <c r="C185" s="5">
-        <v>0.66612269000000879</v>
+        <v>0.65731630999999879</v>
       </c>
       <c r="D185" s="5">
-        <v>4.2908796765988466</v>
+        <v>4.2485702438401329</v>
       </c>
       <c r="E185" s="5">
-        <v>5.3262102878238959</v>
+        <v>5.2964412547564121</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>190.29530545</v>
+        <v>189.64072127</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.29652683000000479</v>
+        <v>-0.26232697000000371</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.8510922809770736</v>
+        <v>-1.6451115126755456</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>191.76763337</v>
+        <v>191.05680781000001</v>
       </c>
       <c r="C187" s="5">
-        <v>1.4723279199999979</v>
+        <v>1.4160865400000091</v>
       </c>
       <c r="D187" s="5">
-        <v>9.6899427203302366</v>
+        <v>9.3379749107091126</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>192.53223537</v>
+        <v>191.83126985000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.76460199999999645</v>
+        <v>0.77446204000000307</v>
       </c>
       <c r="D188" s="5">
-        <v>4.8908814356085628</v>
+        <v>4.9742095331345659</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>194.94865960999999</v>
+        <v>194.23531453000001</v>
       </c>
       <c r="C189" s="5">
-        <v>2.4164242399999978</v>
+        <v>2.4040446799999984</v>
       </c>
       <c r="D189" s="5">
-        <v>16.14529030870213</v>
+        <v>16.119591204111284</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>194.95504750000001</v>
+        <v>194.25921876000001</v>
       </c>
       <c r="C190" s="5">
-        <v>6.3878900000133854E-3</v>
+        <v>2.3904229999999416E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>3.9327531807464844E-2</v>
+        <v>0.14778208732277864</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>196.06592271</v>
+        <v>195.35758283000001</v>
       </c>
       <c r="C191" s="5">
-        <v>1.110875209999989</v>
+        <v>1.0983640700000024</v>
       </c>
       <c r="D191" s="5">
-        <v>7.0561460492644335</v>
+        <v>6.9999619073204622</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>194.99461801999999</v>
+        <v>194.26705612999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.0713046900000052</v>
+        <v>-1.0905267000000265</v>
       </c>
       <c r="D192" s="5">
-        <v>-6.3633029676951836</v>
+        <v>-6.4967661215712731</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>197.34280314</v>
+        <v>196.65319199999999</v>
       </c>
       <c r="C193" s="5">
-        <v>2.3481851200000108</v>
+        <v>2.3861358700000039</v>
       </c>
       <c r="D193" s="5">
-        <v>15.447362939422305</v>
+        <v>15.776946880085131</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>198.14089286000001</v>
+        <v>197.41433155000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.79808972000000722</v>
+        <v>0.7611395500000242</v>
       </c>
       <c r="D194" s="5">
-        <v>4.9624294644628364</v>
+        <v>4.7447176784015443</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>198.61393189</v>
+        <v>197.91248512000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.47303902999999536</v>
+        <v>0.49815356999999949</v>
       </c>
       <c r="D195" s="5">
-        <v>2.9027830801437338</v>
+        <v>3.0704503591580723</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>198.65335232000001</v>
+        <v>197.88154028</v>
       </c>
       <c r="C196" s="5">
-        <v>3.9420430000006945E-2</v>
+        <v>-3.0944840000017848E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>0.23843336982252161</v>
+        <v>-0.18746614728804012</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>199.69409608000001</v>
+        <v>198.92634629</v>
       </c>
       <c r="C197" s="5">
-        <v>1.040743759999998</v>
+        <v>1.0448060100000021</v>
       </c>
       <c r="D197" s="5">
-        <v>6.4711447282197909</v>
+        <v>6.5232198278215359</v>
       </c>
       <c r="E197" s="5">
-        <v>4.7757890205010423</v>
+        <v>4.7515288109521769</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>201.45247391000001</v>
+        <v>200.6822813</v>
       </c>
       <c r="C198" s="5">
-        <v>1.7583778300000006</v>
+        <v>1.7559350100000017</v>
       </c>
       <c r="D198" s="5">
-        <v>11.093476601176611</v>
+        <v>11.122161475903036</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>201.78417006000001</v>
+        <v>201.06401518999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.33169614999999908</v>
+        <v>0.38173388999999247</v>
       </c>
       <c r="D199" s="5">
-        <v>1.9938191298043861</v>
+        <v>2.3066491899597308</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>202.31639859000001</v>
+        <v>201.52995436</v>
       </c>
       <c r="C200" s="5">
-        <v>0.53222852999999759</v>
+        <v>0.46593917000001284</v>
       </c>
       <c r="D200" s="5">
-        <v>3.2114577954008405</v>
+        <v>2.8165592137591622</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>201.30256998999999</v>
+        <v>200.58898386999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-1.0138286000000107</v>
+        <v>-0.94097049000001221</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.8503290014315095</v>
+        <v>-5.4612922119036895</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>201.30017236</v>
+        <v>200.49922738000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-2.3976299999901585E-3</v>
+        <v>-8.9756489999984979E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-1.4291757578477338E-2</v>
+        <v>-0.53563812936392452</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>203.19419004</v>
+        <v>202.47446894000001</v>
       </c>
       <c r="C203" s="5">
-        <v>1.8940176799999904</v>
+        <v>1.9752415600000006</v>
       </c>
       <c r="D203" s="5">
-        <v>11.893709134739439</v>
+        <v>12.484007747611404</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>200.45465389</v>
+        <v>199.64162447999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.7395361499999922</v>
+        <v>-2.8328444600000182</v>
       </c>
       <c r="D204" s="5">
-        <v>-15.031433460421418</v>
+        <v>-15.555782039277799</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>203.25632264999999</v>
+        <v>202.44342698</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8016687599999841</v>
+        <v>2.801802500000008</v>
       </c>
       <c r="D205" s="5">
-        <v>18.123156807097175</v>
+        <v>18.203687490135746</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>204.7709911</v>
+        <v>203.94080790999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.5146684500000163</v>
+        <v>1.4973809299999914</v>
       </c>
       <c r="D206" s="5">
-        <v>9.3181868301176927</v>
+        <v>9.2459786179406311</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>205.80336308</v>
+        <v>204.9998057</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0323719799999935</v>
+        <v>1.0589977900000065</v>
       </c>
       <c r="D207" s="5">
-        <v>6.2205195011479697</v>
+        <v>6.4122847848366193</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>207.16373037</v>
+        <v>206.40163135</v>
       </c>
       <c r="C208" s="5">
-        <v>1.3603672899999992</v>
+        <v>1.4018256500000064</v>
       </c>
       <c r="D208" s="5">
-        <v>8.2268613276271108</v>
+        <v>8.5215812612904784</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>207.5955132</v>
+        <v>206.82506133999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.43178283000000306</v>
+        <v>0.42342998999998827</v>
       </c>
       <c r="D209" s="5">
-        <v>2.5299819926765332</v>
+        <v>2.4897503516312813</v>
       </c>
       <c r="E209" s="5">
-        <v>3.9567605027414521</v>
+        <v>3.9706731648733173</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>208.67373523000001</v>
+        <v>207.89252354000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.0782220300000063</v>
+        <v>1.0674622000000227</v>
       </c>
       <c r="D210" s="5">
-        <v>6.4137935400977453</v>
+        <v>6.3722904648147116</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>208.63874397999999</v>
+        <v>207.90450774999999</v>
       </c>
       <c r="C211" s="5">
-        <v>-3.4991250000018681E-2</v>
+        <v>1.1984209999980067E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>-0.20103534480280238</v>
+        <v>6.9197353522998384E-2</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>209.47718144000001</v>
+        <v>208.69351004000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.83843746000002284</v>
+        <v>0.78900229000001332</v>
       </c>
       <c r="D212" s="5">
-        <v>4.9303559296166144</v>
+        <v>4.6502943001599073</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>210.81949510999999</v>
+        <v>210.00696568000001</v>
       </c>
       <c r="C213" s="5">
-        <v>1.3423136699999816</v>
+        <v>1.3134556400000008</v>
       </c>
       <c r="D213" s="5">
-        <v>7.966386413451243</v>
+        <v>7.8194413386064809</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>211.28551913999999</v>
+        <v>210.47944185</v>
       </c>
       <c r="C214" s="5">
-        <v>0.46602402999999981</v>
+        <v>0.47247616999999309</v>
       </c>
       <c r="D214" s="5">
-        <v>2.6851324103057905</v>
+        <v>2.7334329946023583</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>212.24460101</v>
+        <v>211.42409631000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.95908187000000567</v>
+        <v>0.94465446000000952</v>
       </c>
       <c r="D215" s="5">
-        <v>5.5851947928950318</v>
+        <v>5.5206832354970814</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>213.84650486999999</v>
+        <v>213.04139375</v>
       </c>
       <c r="C216" s="5">
-        <v>1.6019038599999931</v>
+        <v>1.6172974399999873</v>
       </c>
       <c r="D216" s="5">
-        <v>9.4425133569980382</v>
+        <v>9.5756714062606321</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>215.27154218999999</v>
+        <v>214.46367662</v>
       </c>
       <c r="C217" s="5">
-        <v>1.4250373200000013</v>
+        <v>1.4222828700000036</v>
       </c>
       <c r="D217" s="5">
-        <v>8.2962920348268465</v>
+        <v>8.3121128329019633</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>215.18955174000001</v>
+        <v>214.38640416999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-8.1990449999977955E-2</v>
+        <v>-7.7272450000009485E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.45608768189426829</v>
+        <v>-0.43151085912979115</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>215.90882536000001</v>
+        <v>215.11972136</v>
       </c>
       <c r="C219" s="5">
-        <v>0.71927361999999562</v>
+        <v>0.73331719000000817</v>
       </c>
       <c r="D219" s="5">
-        <v>4.0855797015494799</v>
+        <v>4.1827554168694991</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>216.62654452999999</v>
+        <v>215.86581626</v>
       </c>
       <c r="C220" s="5">
-        <v>0.71771916999998098</v>
+        <v>0.74609490000000278</v>
       </c>
       <c r="D220" s="5">
-        <v>4.0627577105699419</v>
+        <v>4.2422491600782708</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>217.01909257</v>
+        <v>216.22816501</v>
       </c>
       <c r="C221" s="5">
-        <v>0.39254804000000831</v>
+        <v>0.36234874999999533</v>
       </c>
       <c r="D221" s="5">
-        <v>2.1963187000709761</v>
+        <v>2.0330008189094251</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5393945296501759</v>
+        <v>4.5464043907823326</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>219.49417543999999</v>
+        <v>218.69689739</v>
       </c>
       <c r="C222" s="5">
-        <v>2.4750828699999943</v>
+        <v>2.4687323800000058</v>
       </c>
       <c r="D222" s="5">
-        <v>14.577853894484827</v>
+        <v>14.594641144651233</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>220.22777730999999</v>
+        <v>219.29121509999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.7336018700000011</v>
+        <v>0.59431770999998434</v>
       </c>
       <c r="D223" s="5">
-        <v>4.085239379035821</v>
+        <v>3.3102341987366168</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>219.96379096000001</v>
+        <v>219.15000079000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.26398634999998194</v>
+        <v>-0.14121430999998097</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.4289906789120232</v>
+        <v>-0.77001844461680458</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>220.29797134</v>
+        <v>219.4055113</v>
       </c>
       <c r="C225" s="5">
-        <v>0.33418037999999228</v>
+        <v>0.25551050999999347</v>
       </c>
       <c r="D225" s="5">
-        <v>1.838413172219866</v>
+        <v>1.4081060342727936</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>220.36857415</v>
+        <v>219.56420657000001</v>
       </c>
       <c r="C226" s="5">
-        <v>7.0602809999996907E-2</v>
+        <v>0.15869527000000971</v>
       </c>
       <c r="D226" s="5">
-        <v>0.38526397484528463</v>
+        <v>0.87141715417089483</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>219.92749620999999</v>
+        <v>219.00583269000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.44107794000001377</v>
+        <v>-0.55837388000000487</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.3755905290812174</v>
+        <v>-3.0093959921170699</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>220.49672201999999</v>
+        <v>219.71676346999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.56922581000000605</v>
+        <v>0.710930779999984</v>
       </c>
       <c r="D228" s="5">
-        <v>3.1504887345522592</v>
+        <v>3.9657138652287038</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>220.54870155</v>
+        <v>219.75490987000001</v>
       </c>
       <c r="C229" s="5">
-        <v>5.1979530000011209E-2</v>
+        <v>3.8146400000016456E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.28325306861340938</v>
+        <v>0.20853855341942396</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>219.50874911</v>
+        <v>218.60310888999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.0399524400000075</v>
+        <v>-1.1518009800000186</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.5138930382889306</v>
+        <v>-6.11137832275036</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>221.56499478999999</v>
+        <v>220.68371390999999</v>
       </c>
       <c r="C231" s="5">
-        <v>2.0562456799999893</v>
+        <v>2.0806050200000072</v>
       </c>
       <c r="D231" s="5">
-        <v>11.838605962554771</v>
+        <v>12.038529809051091</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>220.57348142999999</v>
+        <v>219.69427332000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.99151335999999901</v>
+        <v>-0.98944058999998674</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.2398342842596923</v>
+        <v>-5.2495179206367819</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>220.70543979999999</v>
+        <v>219.81008242999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.13195837000000665</v>
+        <v>0.1158091099999865</v>
       </c>
       <c r="D233" s="5">
-        <v>0.72026843638437477</v>
+        <v>0.63440230423170707</v>
       </c>
       <c r="E233" s="5">
-        <v>1.6986280729244907</v>
+        <v>1.6565452608055642</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>219.44421793000001</v>
+        <v>218.56341481999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2612218699999858</v>
+        <v>-1.2466676100000029</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.6459299818190543</v>
+        <v>-6.5975431883159903</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>218.22138687</v>
+        <v>217.30218815999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.2228310600000043</v>
+        <v>-1.2612266600000055</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.4856990810251647</v>
+        <v>-6.7090350501286533</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>217.80036278</v>
+        <v>216.89595641</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.42102409000000307</v>
+        <v>-0.40623174999998923</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.2908023037265912</v>
+        <v>-2.2203964711039359</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>218.3998129</v>
+        <v>217.50839196000001</v>
       </c>
       <c r="C237" s="5">
-        <v>0.5994501200000002</v>
+        <v>0.61243555000001493</v>
       </c>
       <c r="D237" s="5">
-        <v>3.3532072314231831</v>
+        <v>3.4414847341053267</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>218.83869515999999</v>
+        <v>217.92296941999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.43888225999998554</v>
+        <v>0.41457745999997542</v>
       </c>
       <c r="D238" s="5">
-        <v>2.4382747415316874</v>
+        <v>2.3113661270945274</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>218.15616743999999</v>
+        <v>217.22832464999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.68252771999999595</v>
+        <v>-0.69464476999999647</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.6790971532646988</v>
+        <v>-3.7587317348291127</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>219.47461673000001</v>
+        <v>218.56061672999999</v>
       </c>
       <c r="C240" s="5">
-        <v>1.318449290000018</v>
+        <v>1.332292080000002</v>
       </c>
       <c r="D240" s="5">
-        <v>7.4983126706827052</v>
+        <v>7.6131779096162644</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>218.97424605</v>
+        <v>217.98318379</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.50037068000000318</v>
+        <v>-0.57743293999999423</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.7017823071057934</v>
+        <v>-3.1247117823282045</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>218.70635693</v>
+        <v>217.71187652</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.26788912000000664</v>
+        <v>-0.27130726999999411</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.4582204238755225</v>
+        <v>-1.4833680229245472</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>219.52508964</v>
+        <v>218.64246825000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.81873271000000614</v>
+        <v>0.93059173000000328</v>
       </c>
       <c r="D243" s="5">
-        <v>4.58588617349589</v>
+        <v>5.2516236031110886</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>219.17096844</v>
+        <v>218.18048944</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.35412120000000868</v>
+        <v>-0.46197881000000507</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.9186665476341958</v>
+        <v>-2.5062708544105416</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>218.50500287</v>
+        <v>217.51386041999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.66596556999999734</v>
+        <v>-0.66662902000001623</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.5859557947923837</v>
+        <v>-3.6054910045526189</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.99700167426503006</v>
+        <v>-1.0446390741567835</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>219.41874630999999</v>
+        <v>218.53602228</v>
       </c>
       <c r="C246" s="5">
-        <v>0.91374343999999041</v>
+        <v>1.0221618600000113</v>
       </c>
       <c r="D246" s="5">
-        <v>5.1351967654909458</v>
+        <v>5.7872120335099808</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>219.33599584999999</v>
+        <v>218.42256757999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-8.2750459999999748E-2</v>
+        <v>-0.11345470000000546</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.45162429840673868</v>
+        <v>-0.62121367716277964</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>219.98406657000001</v>
+        <v>219.07611265</v>
       </c>
       <c r="C248" s="5">
-        <v>0.64807072000002108</v>
+        <v>0.65354507000000694</v>
       </c>
       <c r="D248" s="5">
-        <v>3.6038233382599927</v>
+        <v>3.6502173743428346</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>219.37063409999999</v>
+        <v>218.38294134</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.61343247000002066</v>
+        <v>-0.69317130999999677</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.295390707915169</v>
+        <v>-3.7314966373849567</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>221.20020278999999</v>
+        <v>220.27996593</v>
       </c>
       <c r="C250" s="5">
-        <v>1.8295686900000021</v>
+        <v>1.8970245900000009</v>
       </c>
       <c r="D250" s="5">
-        <v>10.480177223587738</v>
+        <v>10.936759185881527</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>221.32144697999999</v>
+        <v>220.39730703000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.12124418999999875</v>
+        <v>0.11734110000000442</v>
       </c>
       <c r="D251" s="5">
-        <v>0.65973014625284598</v>
+        <v>0.64110504026217985</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>218.68230216000001</v>
+        <v>217.75693770999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.6391448199999843</v>
+        <v>-2.6403693200000191</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.40722933724976</v>
+        <v>-13.465636956275862</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>219.36458847</v>
+        <v>218.36765564000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.68228630999999496</v>
+        <v>0.61071793000002117</v>
       </c>
       <c r="D253" s="5">
-        <v>3.8089058813062016</v>
+        <v>3.4179045019709919</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>221.09758252</v>
+        <v>220.12253684000001</v>
       </c>
       <c r="C254" s="5">
-        <v>1.7329940500000021</v>
+        <v>1.7548811999999998</v>
       </c>
       <c r="D254" s="5">
-        <v>9.9030304433307403</v>
+        <v>10.081508409950857</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>222.01143522000001</v>
+        <v>221.12547341000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.91385270000000673</v>
+        <v>1.0029365700000028</v>
       </c>
       <c r="D255" s="5">
-        <v>5.074227125205355</v>
+        <v>5.6066331850337603</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>222.00922721000001</v>
+        <v>221.00694157000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-2.2080100000039238E-3</v>
+        <v>-0.11853184000000283</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.1933921638074274E-2</v>
+        <v>-0.64135355183827514</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>222.98013796999999</v>
+        <v>222.07901748</v>
       </c>
       <c r="C257" s="5">
-        <v>0.97091075999998111</v>
+        <v>1.0720759099999952</v>
       </c>
       <c r="D257" s="5">
-        <v>5.37603590320479</v>
+        <v>5.978886839396913</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0480698570835454</v>
+        <v>2.0987890386318764</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>223.92026376000001</v>
+        <v>222.94368881</v>
       </c>
       <c r="C258" s="5">
-        <v>0.94012579000002461</v>
+        <v>0.86467132999999308</v>
       </c>
       <c r="D258" s="5">
-        <v>5.1784111862518856</v>
+        <v>4.7735992551111828</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>224.21814273999999</v>
+        <v>223.20879210999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.29787897999997881</v>
+        <v>0.26510329999999271</v>
       </c>
       <c r="D259" s="5">
-        <v>1.608080281074864</v>
+        <v>1.4362944499745289</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>224.69980999000001</v>
+        <v>223.71057494999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.4816672500000152</v>
+        <v>0.50178284000000417</v>
       </c>
       <c r="D260" s="5">
-        <v>2.6085266502939408</v>
+        <v>2.7312565357701546</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>225.57087417</v>
+        <v>224.58405450999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.87106417999999053</v>
+        <v>0.87347955999999272</v>
       </c>
       <c r="D261" s="5">
-        <v>4.7523583142126125</v>
+        <v>4.7873479819089848</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>225.94802186999999</v>
+        <v>224.92999096</v>
       </c>
       <c r="C262" s="5">
-        <v>0.37714769999999476</v>
+        <v>0.34593645000001061</v>
       </c>
       <c r="D262" s="5">
-        <v>2.0249172205240029</v>
+        <v>1.8641516733410857</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>226.50738326000001</v>
+        <v>225.48272695</v>
       </c>
       <c r="C263" s="5">
-        <v>0.55936139000002072</v>
+        <v>0.55273599000000218</v>
       </c>
       <c r="D263" s="5">
-        <v>3.0115287573437843</v>
+        <v>2.9890262635780651</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>227.35119384000001</v>
+        <v>226.31203737999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.84381057999999598</v>
+        <v>0.82931042999999249</v>
       </c>
       <c r="D264" s="5">
-        <v>4.5631153375725209</v>
+        <v>4.5039030938520241</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>227.68374401</v>
+        <v>226.67192836999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.33255016999999043</v>
+        <v>0.35989098999999669</v>
       </c>
       <c r="D265" s="5">
-        <v>1.7694489127173973</v>
+        <v>1.9250701783189106</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>227.77063892000001</v>
+        <v>226.8033002</v>
       </c>
       <c r="C266" s="5">
-        <v>8.689491000001226E-2</v>
+        <v>0.13137183000000618</v>
       </c>
       <c r="D266" s="5">
-        <v>0.45893943097032874</v>
+        <v>0.69770300248899186</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>225.78820293999999</v>
+        <v>224.80517879000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.9824359800000195</v>
+        <v>-1.9981214099999818</v>
       </c>
       <c r="D267" s="5">
-        <v>-9.9586321890925191</v>
+        <v>-10.074408058468887</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>226.80563591000001</v>
+        <v>225.81299336000001</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0174329700000158</v>
+        <v>1.0078145699999936</v>
       </c>
       <c r="D268" s="5">
-        <v>5.5434149099740981</v>
+        <v>5.5143169922492907</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>227.14948122999999</v>
+        <v>226.13853484000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.34384531999998558</v>
+        <v>0.32554147999999827</v>
       </c>
       <c r="D269" s="5">
-        <v>1.8344883120184674</v>
+        <v>1.7437534368609953</v>
       </c>
       <c r="E269" s="5">
-        <v>1.8698271953535794</v>
+        <v>1.8279607889410743</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>228.32738416999999</v>
+        <v>227.26381795</v>
       </c>
       <c r="C270" s="5">
-        <v>1.1779029399999956</v>
+        <v>1.125283109999998</v>
       </c>
       <c r="D270" s="5">
-        <v>6.4032817244387363</v>
+        <v>6.1374605176571562</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>228.70852859999999</v>
+        <v>227.69372507</v>
       </c>
       <c r="C271" s="5">
-        <v>0.3811444300000062</v>
+        <v>0.42990711999999576</v>
       </c>
       <c r="D271" s="5">
-        <v>2.0216407986728857</v>
+        <v>2.2937655653253008</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>229.57212468</v>
+        <v>228.48550660999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.86359608000000776</v>
+        <v>0.79178153999998813</v>
       </c>
       <c r="D272" s="5">
-        <v>4.6264584864632363</v>
+        <v>4.25361823285626</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>229.37946631</v>
+        <v>228.39739893999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.19265837000000374</v>
+        <v>-8.8107669999999416E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.0024123571532484</v>
+        <v>-0.46175905746912438</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>229.20367707</v>
+        <v>228.19454955</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.17578924000000029</v>
+        <v>-0.20284938999998303</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.91577598909496905</v>
+        <v>-1.0605800768418772</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>229.8966758</v>
+        <v>228.87284438</v>
       </c>
       <c r="C275" s="5">
-        <v>0.69299872999999934</v>
+        <v>0.67829482999999868</v>
       </c>
       <c r="D275" s="5">
-        <v>3.689154114396076</v>
+        <v>3.6258245113067522</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>229.80765943</v>
+        <v>228.76636934999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-8.9016369999995959E-2</v>
+        <v>-0.10647503000001279</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.46365373880750127</v>
+        <v>-0.5568315453879813</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>230.06518181000001</v>
+        <v>229.03647154000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.25752238000001171</v>
+        <v>0.27010219000001712</v>
       </c>
       <c r="D277" s="5">
-        <v>1.3530385094794539</v>
+        <v>1.4260650319384727</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>230.55862796</v>
+        <v>229.50161550000001</v>
       </c>
       <c r="C278" s="5">
-        <v>0.49344614999998271</v>
+        <v>0.46514396000000602</v>
       </c>
       <c r="D278" s="5">
-        <v>2.6043517545168537</v>
+        <v>2.4644539200118887</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>231.10231565999999</v>
+        <v>230.01674757000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.54368769999999245</v>
+        <v>0.51513206999999284</v>
       </c>
       <c r="D279" s="5">
-        <v>2.8667497300591371</v>
+        <v>2.7269834795356607</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>231.96410291000001</v>
+        <v>230.87708226000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.86178725000002032</v>
+        <v>0.86033469000000196</v>
       </c>
       <c r="D280" s="5">
-        <v>4.5677626382719216</v>
+        <v>4.5818704677057065</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>232.82492493999999</v>
+        <v>231.79022940999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.86082202999998003</v>
+        <v>0.91314714999998614</v>
       </c>
       <c r="D281" s="5">
-        <v>4.5452432973737578</v>
+        <v>4.8507641284044611</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4985501526430198</v>
+        <v>2.4992178241531215</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>232.17441233</v>
+        <v>231.12779275</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.65051260999999272</v>
+        <v>-0.66243665999999735</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.3017532143747252</v>
+        <v>-3.3761010034320416</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>233.56474713</v>
+        <v>232.54572311000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.3903348000000051</v>
+        <v>1.4179303600000139</v>
       </c>
       <c r="D283" s="5">
-        <v>7.4274490945366312</v>
+        <v>7.6153485079564431</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>234.27304255000001</v>
+        <v>233.28564574999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.70829542000001311</v>
+        <v>0.73992263999997476</v>
       </c>
       <c r="D284" s="5">
-        <v>3.7003665330532565</v>
+        <v>3.8857374506320985</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>234.43217491999999</v>
+        <v>233.34899942000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.15913236999998048</v>
+        <v>6.3353670000026341E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.81816443259425942</v>
+        <v>0.32637267430712935</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>234.72635543999999</v>
+        <v>233.62352575</v>
       </c>
       <c r="C286" s="5">
-        <v>0.29418051999999761</v>
+        <v>0.27452632999998627</v>
       </c>
       <c r="D286" s="5">
-        <v>1.516273428109205</v>
+        <v>1.4209256503216583</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>235.83200117000001</v>
+        <v>234.70644788999999</v>
       </c>
       <c r="C287" s="5">
-        <v>1.1056457300000204</v>
+        <v>1.0829221399999938</v>
       </c>
       <c r="D287" s="5">
-        <v>5.8011937472651987</v>
+        <v>5.7064196236554121</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>235.8659328</v>
+        <v>234.71753113</v>
       </c>
       <c r="C288" s="5">
-        <v>3.393162999998367E-2</v>
+        <v>1.1083240000004935E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>0.17279331523845087</v>
+        <v>5.6680772524320133E-2</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>237.0227855</v>
+        <v>235.88416959</v>
       </c>
       <c r="C289" s="5">
-        <v>1.1568527000000017</v>
+        <v>1.1666384600000015</v>
       </c>
       <c r="D289" s="5">
-        <v>6.0470404341836259</v>
+        <v>6.1302556793183527</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>237.13835302000001</v>
+        <v>236.08955076999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.11556752000001325</v>
+        <v>0.20538117999998917</v>
       </c>
       <c r="D290" s="5">
-        <v>0.58666734576093837</v>
+        <v>1.0498418690707334</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>237.51130674999999</v>
+        <v>236.41084409999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.37295372999997767</v>
+        <v>0.32129333000000315</v>
       </c>
       <c r="D291" s="5">
-        <v>1.9036823625899979</v>
+        <v>1.6453542942582944</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>238.43994484000001</v>
+        <v>237.35895631</v>
       </c>
       <c r="C292" s="5">
-        <v>0.92863809000002107</v>
+        <v>0.94811221000000501</v>
       </c>
       <c r="D292" s="5">
-        <v>4.7940640611719765</v>
+        <v>4.9201156284993441</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>239.47370520999999</v>
+        <v>238.34395552999999</v>
       </c>
       <c r="C293" s="5">
-        <v>1.0337603699999818</v>
+        <v>0.98499921999999174</v>
       </c>
       <c r="D293" s="5">
-        <v>5.3284887978801043</v>
+        <v>5.0950416698040568</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8556995225976767</v>
+        <v>2.8274384717086098</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>238.50186890000001</v>
+        <v>237.36144782</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.97183630999998627</v>
+        <v>-0.98250770999999304</v>
       </c>
       <c r="D294" s="5">
-        <v>-4.7626214428058251</v>
+        <v>-4.8360462104148239</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>238.86500706999999</v>
+        <v>237.75296333</v>
       </c>
       <c r="C295" s="5">
-        <v>0.36313816999998494</v>
+        <v>0.39151551000000495</v>
       </c>
       <c r="D295" s="5">
-        <v>1.8424743411930677</v>
+        <v>1.9973939189147583</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>239.00391019</v>
+        <v>237.92712714000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.13890312000000904</v>
+        <v>0.17416381000001024</v>
       </c>
       <c r="D296" s="5">
-        <v>0.7000518369005615</v>
+        <v>0.8825996139152803</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>240.04828882999999</v>
+        <v>238.86268084</v>
       </c>
       <c r="C297" s="5">
-        <v>1.0443786399999908</v>
+        <v>0.93555369999998561</v>
       </c>
       <c r="D297" s="5">
-        <v>5.3715331459844418</v>
+        <v>4.8219170594136163</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>241.60940493000001</v>
+        <v>240.40905291999999</v>
       </c>
       <c r="C298" s="5">
-        <v>1.5611161000000209</v>
+        <v>1.5463720799999976</v>
       </c>
       <c r="D298" s="5">
-        <v>8.0892876612767886</v>
+        <v>8.0513466829581493</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>242.04737742</v>
+        <v>240.92242941999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.43797248999999283</v>
+        <v>0.51337649999999257</v>
       </c>
       <c r="D299" s="5">
-        <v>2.1970944744412968</v>
+        <v>2.5928266247219112</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>242.27312703999999</v>
+        <v>241.12101498000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.22574961999998777</v>
+        <v>0.19858556000002636</v>
       </c>
       <c r="D300" s="5">
-        <v>1.124959506463985</v>
+        <v>0.99362267903175816</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>242.84321957</v>
+        <v>241.69317333999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.57009253000001081</v>
+        <v>0.57215835999997466</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8605510369976273</v>
+        <v>2.8849496030345811</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>242.6958478</v>
+        <v>241.64892573</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.14737177000000656</v>
+        <v>-4.4247609999985116E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.72580594327754655</v>
+        <v>-0.21946710433679018</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>244.12368348999999</v>
+        <v>243.02168922000001</v>
       </c>
       <c r="C303" s="5">
-        <v>1.4278356899999949</v>
+        <v>1.3727634900000112</v>
       </c>
       <c r="D303" s="5">
-        <v>7.2928586323130373</v>
+        <v>7.0340596436091252</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>243.93461721</v>
+        <v>242.74784973999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.18906627999999159</v>
+        <v>-0.27383948000002079</v>
       </c>
       <c r="D304" s="5">
-        <v>-0.92541457502397506</v>
+        <v>-1.3438243968426411</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>245.46896081</v>
+        <v>244.3485828</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5343435999999997</v>
+        <v>1.6007330600000103</v>
       </c>
       <c r="D305" s="5">
-        <v>7.8146491060450574</v>
+        <v>8.2064613440969492</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5035131079391926</v>
+        <v>2.5193117470286408</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>245.66615071000001</v>
+        <v>244.51790005000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.19718990000001213</v>
+        <v>0.16931725000000597</v>
       </c>
       <c r="D306" s="5">
-        <v>0.96825344476501041</v>
+        <v>0.83469622634158025</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>246.41487341999999</v>
+        <v>245.32028561000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.74872270999998136</v>
+        <v>0.80238556000000472</v>
       </c>
       <c r="D307" s="5">
-        <v>3.7192012323975732</v>
+        <v>4.0096539217441274</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>246.41600589999999</v>
+        <v>245.25461804</v>
       </c>
       <c r="C308" s="5">
-        <v>1.1324799999954394E-3</v>
+        <v>-6.566757000001644E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>5.5151311793011359E-3</v>
+        <v>-0.32074466542196811</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>246.11796708</v>
+        <v>244.93660073999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.29803881999998794</v>
+        <v>-0.31801730000000816</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.4417773095662501</v>
+        <v>-1.5449693372128981</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>247.80753511</v>
+        <v>246.60074352999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.6895680300000038</v>
+        <v>1.6641427899999996</v>
       </c>
       <c r="D310" s="5">
-        <v>8.5561079813075036</v>
+        <v>8.4646812326068641</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>248.02148191000001</v>
+        <v>246.88830798999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.21394680000000221</v>
+        <v>0.28756445999999869</v>
       </c>
       <c r="D311" s="5">
-        <v>1.0409642300042821</v>
+        <v>1.4083460128281544</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>249.27162193999999</v>
+        <v>248.10914535000001</v>
       </c>
       <c r="C312" s="5">
-        <v>1.250140029999983</v>
+        <v>1.2208373600000186</v>
       </c>
       <c r="D312" s="5">
-        <v>6.2190707676042623</v>
+        <v>6.0979500982359935</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>248.85795379000001</v>
+        <v>247.57856351000001</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.41366814999997814</v>
+        <v>-0.53058183999999642</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.9733331133497067</v>
+        <v>-2.5362331638814406</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>248.34953189000001</v>
+        <v>247.1993688</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.50842190000000187</v>
+        <v>-0.37919471000000726</v>
       </c>
       <c r="D314" s="5">
-        <v>-2.4242633820950599</v>
+        <v>-1.8225326188494928</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>248.22574270999999</v>
+        <v>247.03432552000001</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.12378918000001704</v>
+        <v>-0.16504327999999191</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.59649984005062384</v>
+        <v>-0.79824753906408974</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>248.62435553</v>
+        <v>247.43175395</v>
       </c>
       <c r="C316" s="5">
-        <v>0.39861282000001097</v>
+        <v>0.39742842999999084</v>
       </c>
       <c r="D316" s="5">
-        <v>1.9441288061919249</v>
+        <v>1.9477323640067157</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>248.92287551999999</v>
+        <v>247.73279975</v>
       </c>
       <c r="C317" s="5">
-        <v>0.29851998999998841</v>
+        <v>0.30104579999999714</v>
       </c>
       <c r="D317" s="5">
-        <v>1.4503772663037484</v>
+        <v>1.4698284022855557</v>
       </c>
       <c r="E317" s="5">
-        <v>1.4070678014046045</v>
+        <v>1.3849955302462247</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>249.72198886999999</v>
+        <v>248.5602002</v>
       </c>
       <c r="C318" s="5">
-        <v>0.79911334999999895</v>
+        <v>0.82740044999999895</v>
       </c>
       <c r="D318" s="5">
-        <v>3.9210941734977522</v>
+        <v>4.0823166862137272</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>250.36218737999999</v>
+        <v>249.18013918</v>
       </c>
       <c r="C319" s="5">
-        <v>0.64019851000000472</v>
+        <v>0.61993898000000058</v>
       </c>
       <c r="D319" s="5">
-        <v>3.1201237543236227</v>
+        <v>3.0343435083967751</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>250.42631865000001</v>
+        <v>249.16456099000001</v>
       </c>
       <c r="C320" s="5">
-        <v>6.4131270000018503E-2</v>
+        <v>-1.557818999998517E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.30781820051253295</v>
+        <v>-7.4995549681367013E-2</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>251.64971328999999</v>
+        <v>250.48112051999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.2233946399999809</v>
+        <v>1.3165595299999779</v>
       </c>
       <c r="D321" s="5">
-        <v>6.0224041001903261</v>
+        <v>6.5282282222897337</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>251.53743610999999</v>
+        <v>250.32726251</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.11227718000000664</v>
+        <v>-0.15385800999999333</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.53408559228622643</v>
+        <v>-0.73461480444984018</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>251.67049277999999</v>
+        <v>250.42663494000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.13305667000000199</v>
+        <v>9.937243000001672E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.6366183794825897</v>
+        <v>0.47740551959980504</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>252.54757863</v>
+        <v>251.25759049000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.87708585000001449</v>
+        <v>0.83095554999999877</v>
       </c>
       <c r="D324" s="5">
-        <v>4.2631672648309138</v>
+        <v>4.055268534900347</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>253.58005464999999</v>
+        <v>252.16503607999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.0324760199999901</v>
+        <v>0.90744558999998048</v>
       </c>
       <c r="D325" s="5">
-        <v>5.0177201405168237</v>
+        <v>4.4210712445480693</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>254.84812393000001</v>
+        <v>253.60333581</v>
       </c>
       <c r="C326" s="5">
-        <v>1.2680692800000202</v>
+        <v>1.4382997300000113</v>
       </c>
       <c r="D326" s="5">
-        <v>6.1686260731404374</v>
+        <v>7.0634193189116123</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>254.61088949000001</v>
+        <v>253.34598005999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.23723444000000882</v>
+        <v>-0.25735575000001631</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.1113611717417093</v>
+        <v>-1.2109818509006831</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>254.77577848000001</v>
+        <v>253.49573022000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.16488899000000856</v>
+        <v>0.14975016000002483</v>
       </c>
       <c r="D328" s="5">
-        <v>0.7799080654878221</v>
+        <v>0.71161795628857938</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>255.4127713</v>
+        <v>254.13383060000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.63699281999998902</v>
+        <v>0.63810037999999736</v>
       </c>
       <c r="D329" s="5">
-        <v>3.0418540838638597</v>
+        <v>3.0628169574747455</v>
       </c>
       <c r="E329" s="5">
-        <v>2.6071913906838162</v>
+        <v>2.5838447135218434</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>256.12148345999998</v>
+        <v>254.85767490000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.70871215999997617</v>
+        <v>0.72384429999999611</v>
       </c>
       <c r="D330" s="5">
-        <v>3.3810149044269711</v>
+        <v>3.4719914109404115</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>255.42444757000001</v>
+        <v>254.14947187000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.69703588999996668</v>
+        <v>-0.70820302999999285</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.2173632257484819</v>
+        <v>-3.2840863589878477</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>256.09893566</v>
+        <v>254.93999898000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.67448808999998278</v>
+        <v>0.79052710999999931</v>
       </c>
       <c r="D332" s="5">
-        <v>3.2152168879249876</v>
+        <v>3.7970995686183784</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>256.97326335000002</v>
+        <v>255.70833977000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.87432769000002963</v>
+        <v>0.76834078999999633</v>
       </c>
       <c r="D333" s="5">
-        <v>4.174636605208959</v>
+        <v>3.6771268280114011</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>257.79363002999997</v>
+        <v>256.57066694000002</v>
       </c>
       <c r="C334" s="5">
-        <v>0.82036667999994961</v>
+        <v>0.86232717000001458</v>
       </c>
       <c r="D334" s="5">
-        <v>3.8988896106755488</v>
+        <v>4.1226774775405595</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>258.20712522999997</v>
+        <v>256.95632258000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.41349519999999984</v>
+        <v>0.38565563999998176</v>
       </c>
       <c r="D335" s="5">
-        <v>1.9418443076856917</v>
+        <v>1.8187267142978358</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>257.30319587000002</v>
+        <v>255.89901204</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.90392935999994961</v>
+        <v>-1.0573105400000031</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.1209999522530243</v>
+        <v>-4.8274707032190829</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>257.31345331</v>
+        <v>255.98986690999999</v>
       </c>
       <c r="C337" s="5">
-        <v>1.0257439999975304E-2</v>
+        <v>9.0854869999986931E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>4.7848714643516921E-2</v>
+        <v>0.42688321995354439</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>258.63630559000001</v>
+        <v>257.39147452999998</v>
       </c>
       <c r="C338" s="5">
-        <v>1.3228522800000064</v>
+        <v>1.4016076199999929</v>
       </c>
       <c r="D338" s="5">
-        <v>6.3466801822887886</v>
+        <v>6.7718086554321877</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>259.19111992000001</v>
+        <v>257.93330852999998</v>
       </c>
       <c r="C339" s="5">
-        <v>0.55481432999999925</v>
+        <v>0.54183399999999438</v>
       </c>
       <c r="D339" s="5">
-        <v>2.6047723627631969</v>
+        <v>2.5555699652618724</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>260.07724194999997</v>
+        <v>258.80988050000002</v>
       </c>
       <c r="C340" s="5">
-        <v>0.88612202999996725</v>
+        <v>0.87657197000004317</v>
       </c>
       <c r="D340" s="5">
-        <v>4.180585243636914</v>
+        <v>4.1552294378793153</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>261.26900152000002</v>
+        <v>259.99922318</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1917595700000447</v>
+        <v>1.1893426799999816</v>
       </c>
       <c r="D341" s="5">
-        <v>5.6395190692962061</v>
+        <v>5.6560518575497154</v>
       </c>
       <c r="E341" s="5">
-        <v>2.2928494100717733</v>
+        <v>2.3079936135035783</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>261.39888695000002</v>
+        <v>260.13191322</v>
       </c>
       <c r="C342" s="5">
-        <v>0.12988543000000163</v>
+        <v>0.13269003999999995</v>
       </c>
       <c r="D342" s="5">
-        <v>0.59819338016331436</v>
+        <v>0.61413932905742818</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>262.10233690000001</v>
+        <v>262.10514425999997</v>
       </c>
       <c r="C343" s="5">
-        <v>0.70344994999999244</v>
+        <v>1.9732310399999733</v>
       </c>
       <c r="D343" s="5">
-        <v>3.2775458802155599</v>
+        <v>9.4921330082323294</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>263.34923140000001</v>
+        <v>263.37654891</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2468944999999962</v>
+        <v>1.2714046500000222</v>
       </c>
       <c r="D344" s="5">
-        <v>5.8605009137890907</v>
+        <v>5.9787260829563538</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>263.07356965999998</v>
+        <v>263.06447809999997</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.2756617400000323</v>
+        <v>-0.3120708100000229</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.2488978462884326</v>
+        <v>-1.4126319094654449</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>263.77226844</v>
+        <v>263.69650066999998</v>
       </c>
       <c r="C346" s="5">
-        <v>0.69869878000002927</v>
+        <v>0.63202257000000372</v>
       </c>
       <c r="D346" s="5">
-        <v>3.2340576574888091</v>
+        <v>2.9214495682263086</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>264.14366130000002</v>
+        <v>264.10196449</v>
       </c>
       <c r="C347" s="5">
-        <v>0.37139286000001448</v>
+        <v>0.40546382000002268</v>
       </c>
       <c r="D347" s="5">
-        <v>1.7027528245845192</v>
+        <v>1.8608229488052963</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>264.59723636000001</v>
+        <v>264.57082788000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.45357505999999148</v>
+        <v>0.46886339000002408</v>
       </c>
       <c r="D348" s="5">
-        <v>2.0801561830559256</v>
+        <v>2.1512994406082564</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>265.56562142000001</v>
+        <v>265.51403350999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.9683850600000028</v>
+        <v>0.94320562999996582</v>
       </c>
       <c r="D349" s="5">
-        <v>4.4813057667735912</v>
+        <v>4.3629358429218223</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>265.06326762999998</v>
+        <v>265.15092630999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.50235379000002922</v>
+        <v>-0.36310720000000174</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.246496117830854</v>
+        <v>-1.6287883287021798</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>266.07032715999998</v>
+        <v>266.09428256000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.0070595299999923</v>
+        <v>0.9433562500000221</v>
       </c>
       <c r="D351" s="5">
-        <v>4.6556677677278335</v>
+        <v>4.3539118935503218</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>266.87657854000003</v>
+        <v>266.89745404000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.80625138000004881</v>
+        <v>0.80317148000000316</v>
       </c>
       <c r="D352" s="5">
-        <v>3.6974819147667315</v>
+        <v>3.682785025712465</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>266.65278821999999</v>
+        <v>266.67050116000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.22379032000003463</v>
+        <v>-0.22695287999999891</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.0016363508786985</v>
+        <v>-1.0156460628398589</v>
       </c>
       <c r="E353" s="5">
-        <v>2.0606297221172021</v>
+        <v>2.5658838124225536</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>266.98135669999999</v>
+        <v>265.62249057999998</v>
       </c>
       <c r="C354" s="5">
-        <v>0.32856848000000127</v>
+        <v>-1.0480105800000388</v>
       </c>
       <c r="D354" s="5">
-        <v>1.4886972123353104</v>
+        <v>-4.6153679456661267</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>267.99401884000002</v>
+        <v>266.74346095999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.0126621400000317</v>
+        <v>1.120970380000017</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6477727241301725</v>
+        <v>5.1834102706974194</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>268.84733296000002</v>
+        <v>267.53215683000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.85331411999999318</v>
+        <v>0.78869587000002639</v>
       </c>
       <c r="D356" s="5">
-        <v>3.8885232384107127</v>
+        <v>3.6063820784134615</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>269.10273325000003</v>
+        <v>267.71623949999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.25540029000001141</v>
+        <v>0.18408266999995249</v>
       </c>
       <c r="D357" s="5">
-        <v>1.1459543107550818</v>
+        <v>0.82882410428151143</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>269.10979988999998</v>
+        <v>267.63771919999999</v>
       </c>
       <c r="C358" s="5">
-        <v>7.0666399999481655E-3</v>
+        <v>-7.852029999997967E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>3.1516561600364312E-2</v>
+        <v>-0.35138888974922677</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>269.90492354999998</v>
+        <v>268.50752807999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.79512366000000156</v>
+        <v>0.86980887999999368</v>
       </c>
       <c r="D359" s="5">
-        <v>3.603761554199858</v>
+        <v>3.9704095774012016</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>270.33711717</v>
+        <v>268.92641828000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.43219362000002093</v>
+        <v>0.4188902000000212</v>
       </c>
       <c r="D360" s="5">
-        <v>1.9385508938015494</v>
+        <v>1.8882294850605552</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>272.59906903000001</v>
+        <v>271.19062515000002</v>
       </c>
       <c r="C361" s="5">
-        <v>2.2619518600000106</v>
+        <v>2.2642068700000095</v>
       </c>
       <c r="D361" s="5">
-        <v>10.515776874806782</v>
+        <v>10.584549801590782</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>272.34966229999998</v>
+        <v>271.04665678999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.24940673000003244</v>
+        <v>-0.14396836000003077</v>
       </c>
       <c r="D362" s="5">
-        <v>-1.0923977940582419</v>
+        <v>-0.63519338327392427</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>272.16140755999999</v>
+        <v>270.78381023999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.18825473999999076</v>
+        <v>-0.26284655000000612</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.82632314808274154</v>
+        <v>-1.157509138946855</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>273.04732184</v>
+        <v>271.68028872999997</v>
       </c>
       <c r="C364" s="5">
-        <v>0.8859142800000086</v>
+        <v>0.89647848999999269</v>
       </c>
       <c r="D364" s="5">
-        <v>3.9768235149182374</v>
+        <v>4.0459600146844021</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>273.41896752999997</v>
+        <v>272.06150423999998</v>
       </c>
       <c r="C365" s="5">
-        <v>0.37164568999997982</v>
+        <v>0.38121551000000409</v>
       </c>
       <c r="D365" s="5">
-        <v>1.6456071328241562</v>
+        <v>1.6968680488856913</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5374493007054522</v>
+        <v>2.0215970857479393</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>274.16509733999999</v>
+        <v>272.80671948999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.74612981000001355</v>
+        <v>0.74521525000000111</v>
       </c>
       <c r="D366" s="5">
-        <v>3.3242648265917607</v>
+        <v>3.3369451789541316</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>274.95559049000002</v>
+        <v>273.62744673999998</v>
       </c>
       <c r="C367" s="5">
-        <v>0.79049315000003162</v>
+        <v>0.82072725000000446</v>
       </c>
       <c r="D367" s="5">
-        <v>3.5153273794793494</v>
+        <v>3.6704867227018712</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>274.67667940000001</v>
+        <v>273.37705732000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.27891109000000824</v>
+        <v>-0.25038941999997633</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.2104947996308457</v>
+        <v>-1.0925792949145974</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>246.91551845999999</v>
+        <v>245.53505014999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.761160940000025</v>
+        <v>-27.842007170000016</v>
       </c>
       <c r="D369" s="5">
-        <v>-72.156798627012748</v>
+        <v>-72.443935982333471</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>253.66616281</v>
+        <v>252.38783389</v>
       </c>
       <c r="C370" s="5">
-        <v>6.7506443500000159</v>
+        <v>6.8527837400000067</v>
       </c>
       <c r="D370" s="5">
-        <v>38.219667020311896</v>
+        <v>39.142255333723355</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>260.57309536999998</v>
+        <v>259.08765331000001</v>
       </c>
       <c r="C371" s="5">
-        <v>6.9069325599999729</v>
+        <v>6.6998194200000114</v>
       </c>
       <c r="D371" s="5">
-        <v>38.039822225827891</v>
+        <v>36.94292907335528</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>260.81016914999998</v>
+        <v>259.36198855999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.2370737800000029</v>
+        <v>0.27433524999997871</v>
       </c>
       <c r="D372" s="5">
-        <v>1.0972600230918506</v>
+        <v>1.2780472083211203</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>260.89187620000001</v>
+        <v>259.31053463000001</v>
       </c>
       <c r="C373" s="5">
-        <v>8.1707050000034087E-2</v>
+        <v>-5.1453929999979664E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>0.37658646208109658</v>
+        <v>-0.23780427350977851</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>262.23607886999997</v>
+        <v>261.17225295999998</v>
       </c>
       <c r="C374" s="5">
-        <v>1.3442026699999587</v>
+        <v>1.8617183299999738</v>
       </c>
       <c r="D374" s="5">
-        <v>6.3610551127017079</v>
+        <v>8.9638647324945531</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>261.65037903000001</v>
+        <v>260.27005437999998</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.58569983999996111</v>
+        <v>-0.90219858000000386</v>
       </c>
       <c r="D375" s="5">
-        <v>-2.6474998131689409</v>
+        <v>-4.0674456231957983</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>263.70051580000001</v>
+        <v>262.32296473000002</v>
       </c>
       <c r="C376" s="5">
-        <v>2.0501367699999946</v>
+        <v>2.0529103500000474</v>
       </c>
       <c r="D376" s="5">
-        <v>9.818455872685373</v>
+        <v>9.886745299907318</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>265.19903820000002</v>
+        <v>263.81461567000002</v>
       </c>
       <c r="C377" s="5">
-        <v>1.498522400000013</v>
+        <v>1.4916509399999995</v>
       </c>
       <c r="D377" s="5">
-        <v>7.0364224075346371</v>
+        <v>7.0410804370643287</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0063493415459774</v>
+        <v>-3.0312589034003579</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>265.95286916999999</v>
+        <v>264.89246448</v>
       </c>
       <c r="C378" s="5">
-        <v>0.75383096999996724</v>
+        <v>1.0778488099999777</v>
       </c>
       <c r="D378" s="5">
-        <v>3.4648478612031353</v>
+        <v>5.0144394491306032</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>265.57682247000002</v>
+        <v>264.46928327000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.37604669999996077</v>
+        <v>-0.42318120999999564</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.6836186435786993</v>
+        <v>-1.9003151115872141</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>267.22389527000001</v>
+        <v>266.15958583999998</v>
       </c>
       <c r="C380" s="5">
-        <v>1.6470727999999895</v>
+        <v>1.6903025699999716</v>
       </c>
       <c r="D380" s="5">
-        <v>7.7014223697486228</v>
+        <v>7.9449888456956774</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>270.36031709000002</v>
+        <v>269.31375634</v>
       </c>
       <c r="C381" s="5">
-        <v>3.1364218200000096</v>
+        <v>3.1541705000000206</v>
       </c>
       <c r="D381" s="5">
-        <v>15.030201779450714</v>
+        <v>15.185312262837613</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>272.27693449999998</v>
+        <v>271.21410080999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.916617409999958</v>
+        <v>1.9003444699999932</v>
       </c>
       <c r="D382" s="5">
-        <v>8.8465987119515042</v>
+        <v>8.8039683924977297</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>273.85305783000001</v>
+        <v>272.47699151</v>
       </c>
       <c r="C383" s="5">
-        <v>1.5761233300000299</v>
+        <v>1.262890700000014</v>
       </c>
       <c r="D383" s="5">
-        <v>7.1718943066236163</v>
+        <v>5.7330697645549655</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>278.20993292999998</v>
+        <v>276.92441987000001</v>
       </c>
       <c r="C384" s="5">
-        <v>4.3568750999999679</v>
+        <v>4.4474283600000035</v>
       </c>
       <c r="D384" s="5">
-        <v>20.853836984068373</v>
+        <v>21.444270124650224</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>277.03074081</v>
+        <v>276.00336190000002</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.179192119999982</v>
+        <v>-0.92105796999999257</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.9692882787198966</v>
+        <v>-3.9190231035916234</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>278.12674113000003</v>
+        <v>277.09980015999997</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0960003200000301</v>
+        <v>1.0964382599999567</v>
       </c>
       <c r="D386" s="5">
-        <v>4.852165611563497</v>
+        <v>4.8726122478373934</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>280.43804584999998</v>
+        <v>279.27361956999999</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3113047199999528</v>
+        <v>2.1738194100000214</v>
       </c>
       <c r="D387" s="5">
-        <v>10.440972217599986</v>
+        <v>9.8308677082605822</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>280.03192393</v>
+        <v>279.35695061000001</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.40612191999997549</v>
+        <v>8.3331040000018675E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-1.7240289141035814</v>
+        <v>0.35865012486280268</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>281.08726904999997</v>
+        <v>279.94590475000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.0553451199999699</v>
+        <v>0.58895413999999846</v>
       </c>
       <c r="D389" s="5">
-        <v>4.6173181177692202</v>
+        <v>2.5594416087308947</v>
       </c>
       <c r="E389" s="5">
-        <v>5.9910590015103349</v>
+        <v>6.114630548058142</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>281.93255435999998</v>
+        <v>280.85173541</v>
       </c>
       <c r="C390" s="5">
-        <v>0.84528531000000839</v>
+        <v>0.90583065999999235</v>
       </c>
       <c r="D390" s="5">
-        <v>3.6689263806809702</v>
+        <v>3.9527341932799498</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>283.6137933</v>
+        <v>282.50869124000002</v>
       </c>
       <c r="C391" s="5">
-        <v>1.6812389400000143</v>
+        <v>1.6569558300000153</v>
       </c>
       <c r="D391" s="5">
-        <v>7.395347787960671</v>
+        <v>7.3140084998252641</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>284.99139539999999</v>
+        <v>283.87186000000003</v>
       </c>
       <c r="C392" s="5">
-        <v>1.3776020999999901</v>
+        <v>1.3631687600000078</v>
       </c>
       <c r="D392" s="5">
-        <v>5.9870466865368011</v>
+        <v>5.9464384865359321</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>286.19662684000002</v>
+        <v>284.79856719999998</v>
       </c>
       <c r="C393" s="5">
-        <v>1.2052314400000341</v>
+        <v>0.92670719999995299</v>
       </c>
       <c r="D393" s="5">
-        <v>5.1945296609091862</v>
+        <v>3.9885398799076377</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>286.85570016000003</v>
+        <v>285.47157514000003</v>
       </c>
       <c r="C394" s="5">
-        <v>0.65907332000000451</v>
+        <v>0.67300794000004771</v>
       </c>
       <c r="D394" s="5">
-        <v>2.7987139459980215</v>
+        <v>2.8728697867470121</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>286.96526110000002</v>
+        <v>285.50946770000002</v>
       </c>
       <c r="C395" s="5">
-        <v>0.10956093999999439</v>
+        <v>3.7892559999988862E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.4592889723497473</v>
+        <v>0.15940039884760893</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>289.91578414000003</v>
+        <v>288.52557997999997</v>
       </c>
       <c r="C396" s="5">
-        <v>2.9505230400000073</v>
+        <v>3.0161122799999589</v>
       </c>
       <c r="D396" s="5">
-        <v>13.060373841406459</v>
+        <v>13.439864814512914</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>291.04176387000001</v>
+        <v>289.68016129</v>
       </c>
       <c r="C397" s="5">
-        <v>1.1259797299999832</v>
+        <v>1.154581310000026</v>
       </c>
       <c r="D397" s="5">
-        <v>4.7614346777266947</v>
+        <v>4.9091023580524862</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>293.03843584999998</v>
+        <v>292.08827335000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.9966719799999737</v>
+        <v>2.4081120600000077</v>
       </c>
       <c r="D398" s="5">
-        <v>8.5503642081406603</v>
+        <v>10.444581467823655</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>291.33388872</v>
+        <v>290.09803634000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.7045471299999804</v>
+        <v>-1.9902370099999871</v>
       </c>
       <c r="D399" s="5">
-        <v>-6.7611260976865317</v>
+        <v>-7.8770128235376768</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>291.72839778000002</v>
+        <v>290.58944393000002</v>
       </c>
       <c r="C400" s="5">
-        <v>0.39450906000001851</v>
+        <v>0.49140758999999434</v>
       </c>
       <c r="D400" s="5">
-        <v>1.6371343296802676</v>
+        <v>2.0517690572581238</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>292.99059727999997</v>
+        <v>291.40368024999998</v>
       </c>
       <c r="C401" s="5">
-        <v>1.2621994999999515</v>
+        <v>0.8142363199999636</v>
       </c>
       <c r="D401" s="5">
-        <v>5.3172997493691421</v>
+        <v>3.414724998434937</v>
       </c>
       <c r="E401" s="5">
-        <v>4.2347447005444572</v>
+        <v>4.0928534068866318</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>294.10981292999998</v>
+        <v>292.61447600000002</v>
       </c>
       <c r="C402" s="5">
-        <v>1.119215650000001</v>
+        <v>1.2107957500000452</v>
       </c>
       <c r="D402" s="5">
-        <v>4.6815107780280529</v>
+        <v>5.101593530104731</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>295.75763053999998</v>
+        <v>294.05490304</v>
       </c>
       <c r="C403" s="5">
-        <v>1.6478176100000042</v>
+        <v>1.4404270399999746</v>
       </c>
       <c r="D403" s="5">
-        <v>6.9343711342534808</v>
+        <v>6.069717766076721</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>296.51907940000001</v>
+        <v>294.84642162</v>
       </c>
       <c r="C404" s="5">
-        <v>0.76144886000002998</v>
+        <v>0.79151858000000175</v>
       </c>
       <c r="D404" s="5">
-        <v>3.133609703484197</v>
+        <v>3.2783365233153727</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>295.56750817</v>
+        <v>293.83906839000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.9515712300000132</v>
+        <v>-1.0073532299999783</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.7837192096559003</v>
+        <v>-4.0236731966715844</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>297.59472848000001</v>
+        <v>295.67989301</v>
       </c>
       <c r="C406" s="5">
-        <v>2.0272203100000183</v>
+        <v>1.840824619999978</v>
       </c>
       <c r="D406" s="5">
-        <v>8.5481746837205996</v>
+        <v>7.7822009247316304</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>299.68326268999999</v>
+        <v>297.94687253000001</v>
       </c>
       <c r="C407" s="5">
-        <v>2.0885342099999775</v>
+        <v>2.2669795200000067</v>
       </c>
       <c r="D407" s="5">
-        <v>8.7544538691412441</v>
+        <v>9.5984632316997942</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>297.94780646999999</v>
+        <v>296.32635271999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.7354562200000032</v>
+        <v>-1.6205198100000189</v>
       </c>
       <c r="D408" s="5">
-        <v>-6.7320459711322389</v>
+        <v>-6.3350007250944866</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>298.17037501999999</v>
+        <v>296.18763596000002</v>
       </c>
       <c r="C409" s="5">
-        <v>0.22256855000000542</v>
+        <v>-0.13871675999996569</v>
       </c>
       <c r="D409" s="5">
-        <v>0.90009829291692878</v>
+        <v>-0.56030183914742571</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>299.22950804999999</v>
+        <v>297.80050602</v>
       </c>
       <c r="C410" s="5">
-        <v>1.0591330299999981</v>
+        <v>1.6128700599999775</v>
       </c>
       <c r="D410" s="5">
-        <v>4.3467974037802337</v>
+        <v>6.7338245499972027</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>300.53231369000002</v>
+        <v>298.87322906000003</v>
       </c>
       <c r="C411" s="5">
-        <v>1.302805640000031</v>
+        <v>1.072723040000028</v>
       </c>
       <c r="D411" s="5">
-        <v>5.3515853413323544</v>
+        <v>4.4092588237840458</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>298.99827879999998</v>
+        <v>297.20508530000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.5340348900000436</v>
+        <v>-1.6681437600000208</v>
       </c>
       <c r="D412" s="5">
-        <v>-5.9562017155563529</v>
+        <v>-6.4959022195853482</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>299.78132077999999</v>
+        <v>298.15515525000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.78304198000000724</v>
+        <v>0.95006994999999961</v>
       </c>
       <c r="D413" s="5">
-        <v>3.1883254582546483</v>
+        <v>3.9041853500354273</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3177274503148659</v>
+        <v>2.3168804849025282</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>299.71555631000001</v>
+        <v>298.34243177000002</v>
       </c>
       <c r="C414" s="5">
-        <v>-6.5764469999976427E-2</v>
+        <v>0.18727652000001171</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.26293237597320163</v>
+        <v>0.75635056778324827</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>298.94083809</v>
+        <v>297.71307017999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.77471822000001112</v>
+        <v>-0.62936159000003045</v>
       </c>
       <c r="D415" s="5">
-        <v>-3.0580942083267559</v>
+        <v>-2.5022679505512624</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>300.67718066999998</v>
+        <v>299.60736537999998</v>
       </c>
       <c r="C416" s="5">
-        <v>1.7363425799999845</v>
+        <v>1.8942951999999877</v>
       </c>
       <c r="D416" s="5">
-        <v>7.1970069814774051</v>
+        <v>7.9083396228139202</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>301.20657535999999</v>
+        <v>299.99423322000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.52939469000000372</v>
+        <v>0.38686784000003627</v>
       </c>
       <c r="D417" s="5">
-        <v>2.1333899712089321</v>
+        <v>1.5605511649386283</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>300.77578627999998</v>
+        <v>300.02106930999997</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.43078908000001093</v>
+        <v>2.6836089999960677E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.7028175122601463</v>
+        <v>0.10739925414597895</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>301.37511273000001</v>
+        <v>300.52087224000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.59932645000003504</v>
+        <v>0.49980293000004394</v>
       </c>
       <c r="D419" s="5">
-        <v>2.4175023591352041</v>
+        <v>2.0174897269898073</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>301.31559189000001</v>
+        <v>301.63143430999997</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.9520840000004682E-2</v>
+        <v>1.1105620699999577</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.23673976912901296</v>
+        <v>4.5258006622011848</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>302.20737524999998</v>
+        <v>302.71368376999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.89178335999997671</v>
+        <v>1.0822494600000141</v>
       </c>
       <c r="D421" s="5">
-        <v>3.6099451201611288</v>
+        <v>4.3915740877501941</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>302.29546714999998</v>
+        <v>303.98379016000001</v>
       </c>
       <c r="C422" s="5">
-        <v>8.8091899999994894E-2</v>
+        <v>1.2701063900000236</v>
       </c>
       <c r="D422" s="5">
-        <v>0.3503551881132605</v>
+        <v>5.1527100548321547</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>301.83637639</v>
+        <v>303.20178557000003</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.45909075999998095</v>
+        <v>-0.78200458999998546</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.8072732833679384</v>
+        <v>-3.0437193176096611</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>303.56255195</v>
+        <v>305.01262727</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7261755600000015</v>
+        <v>1.810841699999969</v>
       </c>
       <c r="D424" s="5">
-        <v>7.0827215841141156</v>
+        <v>7.4070466950528102</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>304.05980794999999</v>
+        <v>305.49469941000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.49725599999999304</v>
+        <v>0.48207214000001386</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9834878043105908</v>
+        <v>1.9131725659607746</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4272027219267125</v>
+        <v>2.4616526096440827</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>305.29551096</v>
+        <v>306.33455899</v>
       </c>
       <c r="C426" s="5">
-        <v>1.2357030100000088</v>
+        <v>0.83985957999999528</v>
       </c>
       <c r="D426" s="5">
-        <v>4.9873127979031207</v>
+        <v>3.3493573333325477</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>305.54965145</v>
+        <v>306.90187509999998</v>
       </c>
       <c r="C427" s="5">
-        <v>0.2541404899999975</v>
+        <v>0.56731610999997883</v>
       </c>
       <c r="D427" s="5">
-        <v>1.0035153959405019</v>
+        <v>2.2451157590796189</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>304.63845964000001</v>
+        <v>306.02995250999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.91119180999999116</v>
+        <v>-0.87192258999999694</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.5204526038752681</v>
+        <v>-3.356485235525497</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>304.08690682000002</v>
+        <v>305.71885121999998</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.55155281999998351</v>
+        <v>-0.31110129000001052</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.1511147019321331</v>
+        <v>-1.2130881560740381</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>304.55928169999999</v>
+        <v>306.11422133999997</v>
       </c>
       <c r="C430" s="5">
-        <v>0.47237487999996119</v>
+        <v>0.3953701199999955</v>
       </c>
       <c r="D430" s="5">
-        <v>1.8801140997285692</v>
+        <v>1.5629830717169391</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>303.96620627999999</v>
+        <v>305.05046894999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.59307541999999103</v>
+        <v>-1.0637523899999906</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.3119221909039034</v>
+        <v>-4.0912375189691819</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>305.77466332</v>
+        <v>308.50156394999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.8084570400000075</v>
+        <v>3.4510950000000093</v>
       </c>
       <c r="D432" s="5">
-        <v>7.377755407922848</v>
+        <v>14.453236155283712</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>305.83447890999997</v>
+        <v>308.22725149000001</v>
       </c>
       <c r="C433" s="5">
-        <v>5.9815589999971053E-2</v>
+        <v>-0.274312459999976</v>
       </c>
       <c r="D433" s="5">
-        <v>0.2349965329531134</v>
+        <v>-1.0618095042566167</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>305.2129114</v>
+        <v>306.77778089999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.62156750999997712</v>
+        <v>-1.4494705900000326</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.4117613334435961</v>
+        <v>-5.4994326528906239</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>305.39300039</v>
+        <v>306.87149029</v>
       </c>
       <c r="C435" s="5">
-        <v>0.18008899000000156</v>
+        <v>9.3709390000014992E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>0.71035490210207275</v>
+        <v>0.36717256309992674</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>305.51982842000001</v>
+        <v>307.28464495999998</v>
       </c>
       <c r="C436" s="5">
-        <v>0.12682803000001286</v>
+        <v>0.41315466999998307</v>
       </c>
       <c r="D436" s="5">
-        <v>0.4994932626582349</v>
+        <v>1.6276304095653948</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>306.44783926999997</v>
+        <v>308.09669638999998</v>
       </c>
       <c r="C437" s="5">
-        <v>0.92801084999996419</v>
+        <v>0.8120514299999968</v>
       </c>
       <c r="D437" s="5">
-        <v>3.7064922116252008</v>
+        <v>3.2177029589247841</v>
       </c>
       <c r="E437" s="5">
-        <v>0.78538210495504579</v>
+        <v>0.8517322837434449</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>308.93116978</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.83447339000002785</v>
+      </c>
+      <c r="D438" s="5">
+        <v>3.2990310907880405</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>