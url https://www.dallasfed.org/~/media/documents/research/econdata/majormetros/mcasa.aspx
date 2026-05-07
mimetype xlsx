--- v4 (2026-04-17)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3258FFEF-CA12-48F4-99E6-F2129D0B2E7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BED79192-E457-466B-85EF-85F7D200CA36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B9B7E273-7044-40AA-9252-467BFB5655D6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6B658A98-2ADF-490B-ADD0-B110A6CC4395}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B712132-A72F-4523-BDBD-60667E2F5790}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED9D12BF-F1E5-43BF-8957-043FB15075A8}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>1.6276304095653948</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>308.09669638999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.8120514299999968</v>
       </c>
       <c r="D437" s="5">
         <v>3.2177029589247841</v>
       </c>
       <c r="E437" s="5">
         <v>0.8517322837434449</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>308.93116978</v>
+        <v>308.71583194999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.83447339000002785</v>
+        <v>0.6191355600000179</v>
       </c>
       <c r="D438" s="5">
-        <v>3.2990310907880405</v>
+        <v>2.4382914429457836</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>308.81739611</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.10156416000000945</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.39550211076875286</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>309.09298332999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.27558721999997715</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.076146170719805</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>