--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BED79192-E457-466B-85EF-85F7D200CA36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DD93488C-42D8-433A-93C1-D643D5B7E645}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6B658A98-2ADF-490B-ADD0-B110A6CC4395}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CEDAF4DC-3E80-4F21-946F-BB22E3A21AD7}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED9D12BF-F1E5-43BF-8957-043FB15075A8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11BA631B-35BB-440D-B6DC-67CC6114E296}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>99.923705123000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>99.720561567000004</v>
       </c>
       <c r="C7" s="5">
         <v>-0.20314355600000056</v>
       </c>
       <c r="D7" s="5">
         <v>-2.412489931184314</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>100.47660318</v>
       </c>
       <c r="C8" s="5">
         <v>0.75604161299999362</v>
       </c>
       <c r="D8" s="5">
         <v>9.4870480553291401</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>101.25224719000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.77564401000000771</v>
       </c>
       <c r="D9" s="5">
         <v>9.6671899754906967</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>102.24141867</v>
       </c>
       <c r="C10" s="5">
         <v>0.989171479999996</v>
       </c>
       <c r="D10" s="5">
         <v>12.374133327029103</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>103.0376194</v>
       </c>
       <c r="C11" s="5">
         <v>0.79620072999999536</v>
       </c>
       <c r="D11" s="5">
         <v>9.7557772115052455</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>101.85468526</v>
       </c>
       <c r="C12" s="5">
         <v>-1.1829341400000004</v>
       </c>
       <c r="D12" s="5">
         <v>-12.939262876269364</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>101.64221605</v>
       </c>
       <c r="C13" s="5">
         <v>-0.21246920999999475</v>
       </c>
       <c r="D13" s="5">
         <v>-2.4746834215148672</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>102.08155589</v>
       </c>
       <c r="C14" s="5">
         <v>0.43933984000000237</v>
       </c>
       <c r="D14" s="5">
         <v>5.3120016498304556</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>102.01448653</v>
       </c>
       <c r="C15" s="5">
         <v>-6.7069360000004963E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.78557809425463532</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>101.91585284</v>
       </c>
       <c r="C16" s="5">
         <v>-9.8633689999999774E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-1.1540816165580003</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>102.35845261999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.44259977999999478</v>
       </c>
       <c r="D17" s="5">
         <v>5.337650290946927</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>102.52391609</v>
       </c>
       <c r="C18" s="5">
         <v>0.16546347000000594</v>
       </c>
       <c r="D18" s="5">
         <v>1.9571518520678399</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>102.66464444</v>
       </c>
       <c r="C19" s="5">
         <v>0.14072835000000339</v>
       </c>
       <c r="D19" s="5">
         <v>1.6596594723004232</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>103.16892313</v>
       </c>
       <c r="C20" s="5">
         <v>0.50427868999999248</v>
       </c>
       <c r="D20" s="5">
         <v>6.0561556002306949</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>102.14225562</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0266675099999958</v>
       </c>
       <c r="D21" s="5">
         <v>-11.309202247995698</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>102.76168045</v>
       </c>
       <c r="C22" s="5">
         <v>0.61942482999999982</v>
       </c>
       <c r="D22" s="5">
         <v>7.5248984333326163</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>102.42468562000001</v>
       </c>
       <c r="C23" s="5">
         <v>-0.33699482999999475</v>
       </c>
       <c r="D23" s="5">
         <v>-3.8650501865782338</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>103.36445231</v>
       </c>
       <c r="C24" s="5">
         <v>0.93976668999999902</v>
       </c>
       <c r="D24" s="5">
         <v>11.583201631001749</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>103.86461257000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.50016026000000124</v>
       </c>
       <c r="D25" s="5">
         <v>5.9636164172383932</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>103.49580521</v>
       </c>
       <c r="C26" s="5">
         <v>-0.36880736000000525</v>
       </c>
       <c r="D26" s="5">
         <v>-4.1787774739206585</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>103.31375899</v>
       </c>
       <c r="C27" s="5">
         <v>-0.1820462200000037</v>
       </c>
       <c r="D27" s="5">
         <v>-2.0904653324342992</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>103.72029560999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.40653661999999713</v>
       </c>
       <c r="D28" s="5">
         <v>4.8255116517197605</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>103.90759459</v>
       </c>
       <c r="C29" s="5">
         <v>0.18729898000000844</v>
       </c>
       <c r="D29" s="5">
         <v>2.1886223756820256</v>
       </c>
       <c r="E29" s="5">
         <v>1.5134480156232089</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>103.68294783</v>
       </c>
       <c r="C30" s="5">
         <v>-0.22464675999999884</v>
       </c>
       <c r="D30" s="5">
         <v>-2.563754778716254</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>104.59987439</v>
       </c>
       <c r="C31" s="5">
         <v>0.91692655999999317</v>
       </c>
       <c r="D31" s="5">
         <v>11.143974098174825</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>104.33011673</v>
       </c>
       <c r="C32" s="5">
         <v>-0.26975765999999624</v>
       </c>
       <c r="D32" s="5">
         <v>-3.0512166122995565</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>104.85543717</v>
       </c>
       <c r="C33" s="5">
         <v>0.52532044000000155</v>
       </c>
       <c r="D33" s="5">
         <v>6.2123807800528175</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>105.02314502999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.16770785999999305</v>
       </c>
       <c r="D34" s="5">
         <v>1.9362778198258823</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>106.16565545</v>
       </c>
       <c r="C35" s="5">
         <v>1.1425104200000078</v>
       </c>
       <c r="D35" s="5">
         <v>13.864491150460401</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>106.4901959</v>
       </c>
       <c r="C36" s="5">
         <v>0.32454045000000065</v>
       </c>
       <c r="D36" s="5">
         <v>3.7306184633433492</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>107.11312905</v>
       </c>
       <c r="C37" s="5">
         <v>0.62293314999999438</v>
       </c>
       <c r="D37" s="5">
         <v>7.2499169739400182</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>107.35074735000001</v>
       </c>
       <c r="C38" s="5">
         <v>0.23761830000000828</v>
       </c>
       <c r="D38" s="5">
         <v>2.6947851335113127</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>108.61217913999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.261431789999989</v>
       </c>
       <c r="D39" s="5">
         <v>15.048632303185695</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>109.56649127999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.95431213999999898</v>
       </c>
       <c r="D40" s="5">
         <v>11.068453048742445</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>109.51797365</v>
       </c>
       <c r="C41" s="5">
         <v>-4.8517629999992096E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-0.53008513796616308</v>
       </c>
       <c r="E41" s="5">
         <v>5.3993926836026773</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>109.96984716999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.45187351999999237</v>
       </c>
       <c r="D42" s="5">
         <v>5.0651443789142103</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>110.51045551</v>
       </c>
       <c r="C43" s="5">
         <v>0.54060834000000568</v>
       </c>
       <c r="D43" s="5">
         <v>6.061305936261463</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>111.08606426</v>
       </c>
       <c r="C44" s="5">
         <v>0.57560875000000067</v>
       </c>
       <c r="D44" s="5">
         <v>6.4325661701329251</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>112.36120821999999</v>
       </c>
       <c r="C45" s="5">
         <v>1.2751439599999941</v>
       </c>
       <c r="D45" s="5">
         <v>14.67845797674272</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>111.79810202</v>
       </c>
       <c r="C46" s="5">
         <v>-0.5631061999999929</v>
       </c>
       <c r="D46" s="5">
         <v>-5.850859067234337</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>112.62526146</v>
       </c>
       <c r="C47" s="5">
         <v>0.82715944000000263</v>
       </c>
       <c r="D47" s="5">
         <v>9.2487756526078648</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>112.6426244</v>
       </c>
       <c r="C48" s="5">
         <v>1.7362939999998162E-2</v>
       </c>
       <c r="D48" s="5">
         <v>0.18515565229006992</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>113.33505821</v>
       </c>
       <c r="C49" s="5">
         <v>0.69243380999999715</v>
       </c>
       <c r="D49" s="5">
         <v>7.6311896301271442</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>113.10389840000001</v>
       </c>
       <c r="C50" s="5">
         <v>-0.23115980999999408</v>
       </c>
       <c r="D50" s="5">
         <v>-2.4202668454411547</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>113.78445505000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.68055664999999976</v>
       </c>
       <c r="D51" s="5">
         <v>7.4643252508193259</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>113.56811361</v>
       </c>
       <c r="C52" s="5">
         <v>-0.21634144000000788</v>
       </c>
       <c r="D52" s="5">
         <v>-2.2578835055817037</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>114.30415037</v>
       </c>
       <c r="C53" s="5">
         <v>0.73603676000000462</v>
       </c>
       <c r="D53" s="5">
         <v>8.0605199484555801</v>
       </c>
       <c r="E53" s="5">
         <v>4.3702203031036557</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>115.14713365</v>
       </c>
       <c r="C54" s="5">
         <v>0.84298327999999856</v>
       </c>
       <c r="D54" s="5">
         <v>9.2178393103784284</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>115.82881556</v>
       </c>
       <c r="C55" s="5">
         <v>0.68168190999999467</v>
       </c>
       <c r="D55" s="5">
         <v>7.3400530395334451</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>116.45082038</v>
       </c>
       <c r="C56" s="5">
         <v>0.62200482000000079</v>
       </c>
       <c r="D56" s="5">
         <v>6.6378166889442758</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>116.46146650999999</v>
       </c>
       <c r="C57" s="5">
         <v>1.0646129999997811E-2</v>
       </c>
       <c r="D57" s="5">
         <v>0.10976119885857116</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>117.27609317</v>
       </c>
       <c r="C58" s="5">
         <v>0.81462666000000183</v>
       </c>
       <c r="D58" s="5">
         <v>8.7243509117546978</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>118.89666855</v>
       </c>
       <c r="C59" s="5">
         <v>1.6205753800000053</v>
       </c>
       <c r="D59" s="5">
         <v>17.90232075142</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>119.1909404</v>
       </c>
       <c r="C60" s="5">
         <v>0.29427185000000122</v>
       </c>
       <c r="D60" s="5">
         <v>3.0107914463207042</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>120.04372339</v>
       </c>
       <c r="C61" s="5">
         <v>0.85278298999999436</v>
       </c>
       <c r="D61" s="5">
         <v>8.9317632935735922</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>120.14352078</v>
       </c>
       <c r="C62" s="5">
         <v>9.9797390000006203E-2</v>
       </c>
       <c r="D62" s="5">
         <v>1.0021845281192654</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>121.19907211</v>
       </c>
       <c r="C63" s="5">
         <v>1.0555513300000001</v>
       </c>
       <c r="D63" s="5">
         <v>11.067573163737388</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>121.55110895</v>
       </c>
       <c r="C64" s="5">
         <v>0.35203683999999669</v>
       </c>
       <c r="D64" s="5">
         <v>3.5417654816708</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>122.78455437</v>
       </c>
       <c r="C65" s="5">
         <v>1.2334454199999954</v>
       </c>
       <c r="D65" s="5">
         <v>12.880196140564193</v>
       </c>
       <c r="E65" s="5">
         <v>7.4191566732696224</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>121.69685243000001</v>
       </c>
       <c r="C66" s="5">
         <v>-1.0877019399999881</v>
       </c>
       <c r="D66" s="5">
         <v>-10.127403499534871</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>122.30894714999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.61209471999998755</v>
       </c>
       <c r="D67" s="5">
         <v>6.2053962129542617</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>122.40468486</v>
       </c>
       <c r="C68" s="5">
         <v>9.5737710000008747E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.94335814998236511</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>122.21861689000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.18606796999999631</v>
       </c>
       <c r="D69" s="5">
         <v>-1.8089522317939921</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>122.39824161</v>
       </c>
       <c r="C70" s="5">
         <v>0.17962471999999252</v>
       </c>
       <c r="D70" s="5">
         <v>1.7779663787799826</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>123.10711884</v>
       </c>
       <c r="C71" s="5">
         <v>0.7088772299999988</v>
       </c>
       <c r="D71" s="5">
         <v>7.1755851752978383</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>122.03030969</v>
       </c>
       <c r="C72" s="5">
         <v>-1.0768091500000025</v>
       </c>
       <c r="D72" s="5">
         <v>-10.005793278786134</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>123.01260587</v>
       </c>
       <c r="C73" s="5">
         <v>0.98229618000000585</v>
       </c>
       <c r="D73" s="5">
         <v>10.098870069097776</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>124.36202181</v>
       </c>
       <c r="C74" s="5">
         <v>1.3494159400000001</v>
       </c>
       <c r="D74" s="5">
         <v>13.987666836290202</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>124.54865656</v>
       </c>
       <c r="C75" s="5">
         <v>0.18663474999999607</v>
       </c>
       <c r="D75" s="5">
         <v>1.8158242202366282</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>125.55000789</v>
       </c>
       <c r="C76" s="5">
         <v>1.0013513300000056</v>
       </c>
       <c r="D76" s="5">
         <v>10.086068831251449</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>126.08021789999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.53021000999999046</v>
       </c>
       <c r="D77" s="5">
         <v>5.1870987296183779</v>
       </c>
       <c r="E77" s="5">
         <v>2.6841026926471612</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>124.96986905</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1103488499999941</v>
       </c>
       <c r="D78" s="5">
         <v>-10.070874897782778</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>125.58734341</v>
       </c>
       <c r="C79" s="5">
         <v>0.61747436000000278</v>
       </c>
       <c r="D79" s="5">
         <v>6.0929946344842056</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>125.63571643</v>
       </c>
       <c r="C80" s="5">
         <v>4.8373019999999656E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.46318961720908103</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>125.3667095</v>
       </c>
       <c r="C81" s="5">
         <v>-0.26900693000000331</v>
       </c>
       <c r="D81" s="5">
         <v>-2.5393558693769802</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>125.84089181</v>
       </c>
       <c r="C82" s="5">
         <v>0.47418231000000333</v>
       </c>
       <c r="D82" s="5">
         <v>4.6344566945747623</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>126.13530235</v>
       </c>
       <c r="C83" s="5">
         <v>0.29441054000000122</v>
       </c>
       <c r="D83" s="5">
         <v>2.8438631991387853</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>126.55446542</v>
       </c>
       <c r="C84" s="5">
         <v>0.4191630699999962</v>
       </c>
       <c r="D84" s="5">
         <v>4.0614452493772824</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>126.91858190000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.36411648000000696</v>
       </c>
       <c r="D85" s="5">
         <v>3.5077450643892671</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>126.88246875</v>
       </c>
       <c r="C86" s="5">
         <v>-3.6113150000005589E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.340911668986843</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>129.28964163000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.4071728800000045</v>
       </c>
       <c r="D87" s="5">
         <v>25.298346121823933</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>129.45029908999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.16065745999998171</v>
       </c>
       <c r="D88" s="5">
         <v>1.5013733317864819</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>130.40981454000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.95951545000002625</v>
       </c>
       <c r="D89" s="5">
         <v>9.2663986195523851</v>
       </c>
       <c r="E89" s="5">
         <v>3.4340015524354728</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>131.24071720000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.83090265999999247</v>
       </c>
       <c r="D90" s="5">
         <v>7.9194722876960055</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>131.88015089000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.63943369000000416</v>
       </c>
       <c r="D91" s="5">
         <v>6.0059113143322351</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>131.95412099000001</v>
       </c>
       <c r="C92" s="5">
         <v>7.3970099999996819E-2</v>
       </c>
       <c r="D92" s="5">
         <v>0.6751467859812843</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>133.11021002000001</v>
       </c>
       <c r="C93" s="5">
         <v>1.156089030000004</v>
       </c>
       <c r="D93" s="5">
         <v>11.035263632081094</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>133.13390453</v>
       </c>
       <c r="C94" s="5">
         <v>2.3694509999984348E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.21381730130862753</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>134.34742796</v>
       </c>
       <c r="C95" s="5">
         <v>1.2135234300000093</v>
       </c>
       <c r="D95" s="5">
         <v>11.503435273405538</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>135.00918945000001</v>
       </c>
       <c r="C96" s="5">
         <v>0.6617614900000035</v>
       </c>
       <c r="D96" s="5">
         <v>6.0736912246338814</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>135.38654389999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.37735444999998435</v>
       </c>
       <c r="D97" s="5">
         <v>3.406077273065522</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>135.93711496</v>
       </c>
       <c r="C98" s="5">
         <v>0.55057106000000999</v>
       </c>
       <c r="D98" s="5">
         <v>4.9906343357304594</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>134.23948168999999</v>
       </c>
       <c r="C99" s="5">
         <v>-1.6976332700000114</v>
       </c>
       <c r="D99" s="5">
         <v>-13.99838285582794</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>134.53670973999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.29722805000000108</v>
       </c>
       <c r="D100" s="5">
         <v>2.6895918223691861</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>135.17411670000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.63740696000002117</v>
       </c>
       <c r="D101" s="5">
         <v>5.8358633426537576</v>
       </c>
       <c r="E101" s="5">
         <v>3.6533309834120509</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>137.18393306999999</v>
       </c>
       <c r="C102" s="5">
         <v>2.0098163699999816</v>
       </c>
       <c r="D102" s="5">
         <v>19.375860517935273</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>137.18828146000001</v>
       </c>
       <c r="C103" s="5">
         <v>4.3483900000182985E-3</v>
       </c>
       <c r="D103" s="5">
         <v>3.8043651893082675E-2</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>137.85656012000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.66827865999999858</v>
       </c>
       <c r="D104" s="5">
         <v>6.0046852324285416</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>138.23057212000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.37401199999999335</v>
       </c>
       <c r="D105" s="5">
         <v>3.3046845826107507</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>139.06339621999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.83282409999998208</v>
       </c>
       <c r="D106" s="5">
         <v>7.4743216221638153</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>139.25945326999999</v>
       </c>
       <c r="C107" s="5">
         <v>0.19605705000000739</v>
       </c>
       <c r="D107" s="5">
         <v>1.7049875522805014</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>141.15581494</v>
       </c>
       <c r="C108" s="5">
         <v>1.8963616700000046</v>
       </c>
       <c r="D108" s="5">
         <v>17.622134030768557</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>141.66023884000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.50442390000000614</v>
       </c>
       <c r="D109" s="5">
         <v>4.3735251923614049</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>141.14017885000001</v>
       </c>
       <c r="C110" s="5">
         <v>-0.52005998999999292</v>
       </c>
       <c r="D110" s="5">
         <v>-4.3175416781670357</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>141.76731036000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.62713150999999812</v>
       </c>
       <c r="D111" s="5">
         <v>5.4642425270415185</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>141.97528177000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.20797140999999897</v>
       </c>
       <c r="D112" s="5">
         <v>1.7746628560715072</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>142.93522565000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.95994387999999731</v>
       </c>
       <c r="D113" s="5">
         <v>8.4222431413808465</v>
       </c>
       <c r="E113" s="5">
         <v>5.7415643907810399</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>142.96010619</v>
       </c>
       <c r="C114" s="5">
         <v>2.4880539999998064E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.2090824605280428</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>142.89491831000001</v>
       </c>
       <c r="C115" s="5">
         <v>-6.5187879999996312E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.54581360020008463</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>143.71304423999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.81812592999997946</v>
       </c>
       <c r="D116" s="5">
         <v>7.0909705406077217</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>145.81339198000001</v>
       </c>
       <c r="C117" s="5">
         <v>2.1003477400000179</v>
       </c>
       <c r="D117" s="5">
         <v>19.018558401470955</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>145.28400479999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.52938718000001472</v>
       </c>
       <c r="D118" s="5">
         <v>-4.2707448909548145</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>146.43267446999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.1486696700000039</v>
       </c>
       <c r="D119" s="5">
         <v>9.9112887048792953</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>147.64845435000001</v>
       </c>
       <c r="C120" s="5">
         <v>1.2157798800000137</v>
       </c>
       <c r="D120" s="5">
         <v>10.430979823131214</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>147.52382148000001</v>
       </c>
       <c r="C121" s="5">
         <v>-0.12463286999999923</v>
       </c>
       <c r="D121" s="5">
         <v>-1.008253298832229</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>148.76431891999999</v>
       </c>
       <c r="C122" s="5">
         <v>1.2404974399999844</v>
       </c>
       <c r="D122" s="5">
         <v>10.570555850321984</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>149.73897830000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.97465938000001984</v>
       </c>
       <c r="D123" s="5">
         <v>8.1516243969842925</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>150.25536113000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.51638282999999774</v>
       </c>
       <c r="D124" s="5">
         <v>4.2176637467349787</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>152.22522223000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.9698611000000028</v>
       </c>
       <c r="D125" s="5">
         <v>16.917543313583238</v>
       </c>
       <c r="E125" s="5">
         <v>6.4994451421989341</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>152.55993011999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.33470788999997581</v>
       </c>
       <c r="D126" s="5">
         <v>2.6706643926475593</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>154.13017527</v>
       </c>
       <c r="C127" s="5">
         <v>1.5702451500000052</v>
       </c>
       <c r="D127" s="5">
         <v>13.074921242172067</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>155.68428745</v>
       </c>
       <c r="C128" s="5">
         <v>1.5541121800000042</v>
       </c>
       <c r="D128" s="5">
         <v>12.793827031458459</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>155.60849017000001</v>
       </c>
       <c r="C129" s="5">
         <v>-7.5797279999989087E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-0.58267646711530618</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>156.18026315</v>
       </c>
       <c r="C130" s="5">
         <v>0.57177297999999155</v>
       </c>
       <c r="D130" s="5">
         <v>4.4995297923692057</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>157.55845278999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.378189639999988</v>
       </c>
       <c r="D131" s="5">
         <v>11.118580856026284</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>158.10366442</v>
       </c>
       <c r="C132" s="5">
         <v>0.54521163000001138</v>
       </c>
       <c r="D132" s="5">
         <v>4.2324007641486361</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>158.60762076</v>
       </c>
       <c r="C133" s="5">
         <v>0.503956340000002</v>
       </c>
       <c r="D133" s="5">
         <v>3.8927817984556912</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>158.97522506999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.36760430999999016</v>
       </c>
       <c r="D134" s="5">
         <v>2.8169643306181769</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>158.63232282000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.34290224999998031</v>
       </c>
       <c r="D135" s="5">
         <v>-2.5578583488185092</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>159.3901984</v>
       </c>
       <c r="C136" s="5">
         <v>0.75787557999998967</v>
       </c>
       <c r="D136" s="5">
         <v>5.8861436864933614</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>159.72467244000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.33447404000000347</v>
       </c>
       <c r="D137" s="5">
         <v>2.5474202332477214</v>
       </c>
       <c r="E137" s="5">
         <v>4.9265490305338</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>159.83361355</v>
       </c>
       <c r="C138" s="5">
         <v>0.10894110999998929</v>
       </c>
       <c r="D138" s="5">
         <v>0.82154405057404123</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>160.26051244000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.42689889000001813</v>
       </c>
       <c r="D139" s="5">
         <v>3.2525786928444544</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>161.22150332999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.96099088999997662</v>
       </c>
       <c r="D140" s="5">
         <v>7.4378410439343456</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>161.80995039000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.58844706000002134</v>
       </c>
       <c r="D141" s="5">
         <v>4.4689186017567994</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>162.20596522</v>
       </c>
       <c r="C142" s="5">
         <v>0.39601482999998439</v>
       </c>
       <c r="D142" s="5">
         <v>2.9767455667774945</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>163.02270766999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.81674244999999246</v>
       </c>
       <c r="D143" s="5">
         <v>6.2124351941226674</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>161.89061423999999</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1320934299999976</v>
       </c>
       <c r="D144" s="5">
         <v>-8.022240839859041</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>162.70940479999999</v>
       </c>
       <c r="C145" s="5">
         <v>0.8187905599999965</v>
       </c>
       <c r="D145" s="5">
         <v>6.2409209307725977</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>163.16520808000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.45580328000002623</v>
       </c>
       <c r="D146" s="5">
         <v>3.4138799932612374</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>163.96787431999999</v>
       </c>
       <c r="C147" s="5">
         <v>0.80266623999997933</v>
       </c>
       <c r="D147" s="5">
         <v>6.0655842243946712</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>163.81459860000001</v>
       </c>
       <c r="C148" s="5">
         <v>-0.15327571999998213</v>
       </c>
       <c r="D148" s="5">
         <v>-1.116000021303909</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>164.60656578999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.79196718999997984</v>
       </c>
       <c r="D149" s="5">
         <v>5.9582134758737748</v>
       </c>
       <c r="E149" s="5">
         <v>3.0564428622220863</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>164.98867099</v>
       </c>
       <c r="C150" s="5">
         <v>0.38210520000001225</v>
       </c>
       <c r="D150" s="5">
         <v>2.8214300401474768</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>165.12229141</v>
       </c>
       <c r="C151" s="5">
         <v>0.13362041999999974</v>
       </c>
       <c r="D151" s="5">
         <v>0.97619224623977097</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>166.34610914999999</v>
       </c>
       <c r="C152" s="5">
         <v>1.223817739999987</v>
       </c>
       <c r="D152" s="5">
         <v>9.2655572773267192</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>166.35846221</v>
       </c>
       <c r="C153" s="5">
         <v>1.2353060000009464E-2</v>
       </c>
       <c r="D153" s="5">
         <v>8.9149834066715172E-2</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>166.55854689</v>
       </c>
       <c r="C154" s="5">
         <v>0.20008468000000335</v>
       </c>
       <c r="D154" s="5">
         <v>1.4528643528945118</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>167.94109510999999</v>
       </c>
       <c r="C155" s="5">
         <v>1.3825482199999897</v>
       </c>
       <c r="D155" s="5">
         <v>10.428377332212136</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>167.16722085999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.77387425000000576</v>
       </c>
       <c r="D156" s="5">
         <v>-5.3915996821158547</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>169.45968106000001</v>
       </c>
       <c r="C157" s="5">
         <v>2.292460200000022</v>
       </c>
       <c r="D157" s="5">
         <v>17.756027758925885</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>170.07536372999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.615682669999984</v>
       </c>
       <c r="D158" s="5">
         <v>4.4480376534498545</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>170.2996277</v>
       </c>
       <c r="C159" s="5">
         <v>0.22426397000000975</v>
       </c>
       <c r="D159" s="5">
         <v>1.5938646273870427</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>171.27517233</v>
       </c>
       <c r="C160" s="5">
         <v>0.97554463000000169</v>
       </c>
       <c r="D160" s="5">
         <v>7.0948472026254095</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>171.06667429999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.20849803000001543</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4510524930187452</v>
       </c>
       <c r="E161" s="5">
         <v>3.9245752312466076</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>172.07313712000001</v>
       </c>
       <c r="C162" s="5">
         <v>1.0064628200000243</v>
       </c>
       <c r="D162" s="5">
         <v>7.2931436409740424</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>172.93830102999999</v>
       </c>
       <c r="C163" s="5">
         <v>0.86516390999997839</v>
       </c>
       <c r="D163" s="5">
         <v>6.2031354405992278</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>173.04339254999999</v>
       </c>
       <c r="C164" s="5">
         <v>0.10509152000000199</v>
       </c>
       <c r="D164" s="5">
         <v>0.73166076563000448</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>173.10724250999999</v>
       </c>
       <c r="C165" s="5">
         <v>6.3849959999998873E-2</v>
       </c>
       <c r="D165" s="5">
         <v>0.44367851921374157</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>174.19006572000001</v>
       </c>
       <c r="C166" s="5">
         <v>1.082823210000015</v>
       </c>
       <c r="D166" s="5">
         <v>7.7699634252688998</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>175.09988766000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.9098219400000005</v>
       </c>
       <c r="D167" s="5">
         <v>6.4510165907837314</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>176.16616150999999</v>
       </c>
       <c r="C168" s="5">
         <v>1.0662738499999875</v>
       </c>
       <c r="D168" s="5">
         <v>7.55720043734045</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>176.52136289000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.35520138000001111</v>
       </c>
       <c r="D169" s="5">
         <v>2.4465561598978391</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>177.69268174000001</v>
       </c>
       <c r="C170" s="5">
         <v>1.1713188500000058</v>
       </c>
       <c r="D170" s="5">
         <v>8.2598045444993708</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>178.03660911</v>
       </c>
       <c r="C171" s="5">
         <v>0.34392736999998874</v>
       </c>
       <c r="D171" s="5">
         <v>2.3475068376656028</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>179.18321485999999</v>
       </c>
       <c r="C172" s="5">
         <v>1.146605749999992</v>
       </c>
       <c r="D172" s="5">
         <v>8.0080493423144272</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>180.35087034</v>
       </c>
       <c r="C173" s="5">
         <v>1.1676554800000076</v>
       </c>
       <c r="D173" s="5">
         <v>8.1063035517168647</v>
       </c>
       <c r="E173" s="5">
         <v>5.427238284715985</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>181.43073258000001</v>
       </c>
       <c r="C174" s="5">
         <v>1.0798622400000113</v>
       </c>
       <c r="D174" s="5">
         <v>7.4264786534431249</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>181.80782464999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.37709206999997491</v>
       </c>
       <c r="D175" s="5">
         <v>2.5228323212925563</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>182.47649539</v>
       </c>
       <c r="C176" s="5">
         <v>0.66867074000001026</v>
       </c>
       <c r="D176" s="5">
         <v>4.5038597122632806</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>183.09934369999999</v>
       </c>
       <c r="C177" s="5">
         <v>0.62284830999999485</v>
       </c>
       <c r="D177" s="5">
         <v>4.1737444979897287</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>184.75836261000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.6590189100000146</v>
       </c>
       <c r="D178" s="5">
         <v>11.431456024637111</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>185.00007518999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.24171257999998375</v>
       </c>
       <c r="D179" s="5">
         <v>1.5812615816890752</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>185.82102581000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.82095062000001917</v>
       </c>
       <c r="D180" s="5">
         <v>5.4569920633788405</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>186.98216281000001</v>
       </c>
       <c r="C181" s="5">
         <v>1.1611369999999965</v>
       </c>
       <c r="D181" s="5">
         <v>7.7615695637705429</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>187.26030811000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.27814530000000559</v>
       </c>
       <c r="D182" s="5">
         <v>1.7997370661941403</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>188.01019166</v>
       </c>
       <c r="C183" s="5">
         <v>0.74988354999999274</v>
       </c>
       <c r="D183" s="5">
         <v>4.9126609327691861</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>189.24573193000001</v>
       </c>
       <c r="C184" s="5">
         <v>1.2355402700000013</v>
       </c>
       <c r="D184" s="5">
         <v>8.1773697318685112</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>189.90304824</v>
       </c>
       <c r="C185" s="5">
         <v>0.65731630999999879</v>
       </c>
       <c r="D185" s="5">
         <v>4.2485702438401329</v>
       </c>
       <c r="E185" s="5">
         <v>5.2964412547564121</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>189.64072127</v>
       </c>
       <c r="C186" s="5">
         <v>-0.26232697000000371</v>
       </c>
       <c r="D186" s="5">
         <v>-1.6451115126755456</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>191.05680781000001</v>
       </c>
       <c r="C187" s="5">
         <v>1.4160865400000091</v>
       </c>
       <c r="D187" s="5">
         <v>9.3379749107091126</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>191.83126985000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.77446204000000307</v>
       </c>
       <c r="D188" s="5">
         <v>4.9742095331345659</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>194.23531453000001</v>
       </c>
       <c r="C189" s="5">
         <v>2.4040446799999984</v>
       </c>
       <c r="D189" s="5">
         <v>16.119591204111284</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>194.25921876000001</v>
       </c>
       <c r="C190" s="5">
         <v>2.3904229999999416E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.14778208732277864</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>195.35758283000001</v>
       </c>
       <c r="C191" s="5">
         <v>1.0983640700000024</v>
       </c>
       <c r="D191" s="5">
         <v>6.9999619073204622</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>194.26705612999999</v>
       </c>
       <c r="C192" s="5">
         <v>-1.0905267000000265</v>
       </c>
       <c r="D192" s="5">
         <v>-6.4967661215712731</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>196.65319199999999</v>
       </c>
       <c r="C193" s="5">
         <v>2.3861358700000039</v>
       </c>
       <c r="D193" s="5">
         <v>15.776946880085131</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>197.41433155000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.7611395500000242</v>
       </c>
       <c r="D194" s="5">
         <v>4.7447176784015443</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>197.91248512000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.49815356999999949</v>
       </c>
       <c r="D195" s="5">
         <v>3.0704503591580723</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>197.88154028</v>
       </c>
       <c r="C196" s="5">
         <v>-3.0944840000017848E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-0.18746614728804012</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>198.92634629</v>
       </c>
       <c r="C197" s="5">
         <v>1.0448060100000021</v>
       </c>
       <c r="D197" s="5">
         <v>6.5232198278215359</v>
       </c>
       <c r="E197" s="5">
         <v>4.7515288109521769</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>200.6822813</v>
       </c>
       <c r="C198" s="5">
         <v>1.7559350100000017</v>
       </c>
       <c r="D198" s="5">
         <v>11.122161475903036</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>201.06401518999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.38173388999999247</v>
       </c>
       <c r="D199" s="5">
         <v>2.3066491899597308</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>201.52995436</v>
       </c>
       <c r="C200" s="5">
         <v>0.46593917000001284</v>
       </c>
       <c r="D200" s="5">
         <v>2.8165592137591622</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>200.58898386999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.94097049000001221</v>
       </c>
       <c r="D201" s="5">
         <v>-5.4612922119036895</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>200.49922738000001</v>
       </c>
       <c r="C202" s="5">
         <v>-8.9756489999984979E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-0.53563812936392452</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>202.47446894000001</v>
       </c>
       <c r="C203" s="5">
         <v>1.9752415600000006</v>
       </c>
       <c r="D203" s="5">
         <v>12.484007747611404</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>199.64162447999999</v>
       </c>
       <c r="C204" s="5">
         <v>-2.8328444600000182</v>
       </c>
       <c r="D204" s="5">
         <v>-15.555782039277799</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>202.44342698</v>
       </c>
       <c r="C205" s="5">
         <v>2.801802500000008</v>
       </c>
       <c r="D205" s="5">
         <v>18.203687490135746</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>203.94080790999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.4973809299999914</v>
       </c>
       <c r="D206" s="5">
         <v>9.2459786179406311</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>204.9998057</v>
       </c>
       <c r="C207" s="5">
         <v>1.0589977900000065</v>
       </c>
       <c r="D207" s="5">
         <v>6.4122847848366193</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>206.40163135</v>
       </c>
       <c r="C208" s="5">
         <v>1.4018256500000064</v>
       </c>
       <c r="D208" s="5">
         <v>8.5215812612904784</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>206.82506133999999</v>
       </c>
       <c r="C209" s="5">
         <v>0.42342998999998827</v>
       </c>
       <c r="D209" s="5">
         <v>2.4897503516312813</v>
       </c>
       <c r="E209" s="5">
         <v>3.9706731648733173</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>207.89252354000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.0674622000000227</v>
       </c>
       <c r="D210" s="5">
         <v>6.3722904648147116</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>207.90450774999999</v>
       </c>
       <c r="C211" s="5">
         <v>1.1984209999980067E-2</v>
       </c>
       <c r="D211" s="5">
         <v>6.9197353522998384E-2</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>208.69351004000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.78900229000001332</v>
       </c>
       <c r="D212" s="5">
         <v>4.6502943001599073</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>210.00696568000001</v>
       </c>
       <c r="C213" s="5">
         <v>1.3134556400000008</v>
       </c>
       <c r="D213" s="5">
         <v>7.8194413386064809</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>210.47944185</v>
       </c>
       <c r="C214" s="5">
         <v>0.47247616999999309</v>
       </c>
       <c r="D214" s="5">
         <v>2.7334329946023583</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>211.42409631000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.94465446000000952</v>
       </c>
       <c r="D215" s="5">
         <v>5.5206832354970814</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>213.04139375</v>
       </c>
       <c r="C216" s="5">
         <v>1.6172974399999873</v>
       </c>
       <c r="D216" s="5">
         <v>9.5756714062606321</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>214.46367662</v>
       </c>
       <c r="C217" s="5">
         <v>1.4222828700000036</v>
       </c>
       <c r="D217" s="5">
         <v>8.3121128329019633</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>214.38640416999999</v>
       </c>
       <c r="C218" s="5">
         <v>-7.7272450000009485E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.43151085912979115</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>215.11972136</v>
       </c>
       <c r="C219" s="5">
         <v>0.73331719000000817</v>
       </c>
       <c r="D219" s="5">
         <v>4.1827554168694991</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>215.86581626</v>
       </c>
       <c r="C220" s="5">
         <v>0.74609490000000278</v>
       </c>
       <c r="D220" s="5">
         <v>4.2422491600782708</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>216.22816501</v>
       </c>
       <c r="C221" s="5">
         <v>0.36234874999999533</v>
       </c>
       <c r="D221" s="5">
         <v>2.0330008189094251</v>
       </c>
       <c r="E221" s="5">
         <v>4.5464043907823326</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>218.69689739</v>
       </c>
       <c r="C222" s="5">
         <v>2.4687323800000058</v>
       </c>
       <c r="D222" s="5">
         <v>14.594641144651233</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>219.29121509999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.59431770999998434</v>
       </c>
       <c r="D223" s="5">
         <v>3.3102341987366168</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>219.15000079000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.14121430999998097</v>
       </c>
       <c r="D224" s="5">
         <v>-0.77001844461680458</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>219.4055113</v>
       </c>
       <c r="C225" s="5">
         <v>0.25551050999999347</v>
       </c>
       <c r="D225" s="5">
         <v>1.4081060342727936</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>219.56420657000001</v>
       </c>
       <c r="C226" s="5">
         <v>0.15869527000000971</v>
       </c>
       <c r="D226" s="5">
         <v>0.87141715417089483</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>219.00583269000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.55837388000000487</v>
       </c>
       <c r="D227" s="5">
         <v>-3.0093959921170699</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>219.71676346999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.710930779999984</v>
       </c>
       <c r="D228" s="5">
         <v>3.9657138652287038</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>219.75490987000001</v>
       </c>
       <c r="C229" s="5">
         <v>3.8146400000016456E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.20853855341942396</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>218.60310888999999</v>
       </c>
       <c r="C230" s="5">
         <v>-1.1518009800000186</v>
       </c>
       <c r="D230" s="5">
         <v>-6.11137832275036</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>220.68371390999999</v>
       </c>
       <c r="C231" s="5">
         <v>2.0806050200000072</v>
       </c>
       <c r="D231" s="5">
         <v>12.038529809051091</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>219.69427332000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.98944058999998674</v>
       </c>
       <c r="D232" s="5">
         <v>-5.2495179206367819</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>219.81008242999999</v>
       </c>
       <c r="C233" s="5">
         <v>0.1158091099999865</v>
       </c>
       <c r="D233" s="5">
         <v>0.63440230423170707</v>
       </c>
       <c r="E233" s="5">
         <v>1.6565452608055642</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>218.56341481999999</v>
       </c>
       <c r="C234" s="5">
         <v>-1.2466676100000029</v>
       </c>
       <c r="D234" s="5">
         <v>-6.5975431883159903</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>217.30218815999999</v>
       </c>
       <c r="C235" s="5">
         <v>-1.2612266600000055</v>
       </c>
       <c r="D235" s="5">
         <v>-6.7090350501286533</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>216.89595641</v>
       </c>
       <c r="C236" s="5">
         <v>-0.40623174999998923</v>
       </c>
       <c r="D236" s="5">
         <v>-2.2203964711039359</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>217.50839196000001</v>
       </c>
       <c r="C237" s="5">
         <v>0.61243555000001493</v>
       </c>
       <c r="D237" s="5">
         <v>3.4414847341053267</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>217.92296941999999</v>
       </c>
       <c r="C238" s="5">
         <v>0.41457745999997542</v>
       </c>
       <c r="D238" s="5">
         <v>2.3113661270945274</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>217.22832464999999</v>
       </c>
       <c r="C239" s="5">
         <v>-0.69464476999999647</v>
       </c>
       <c r="D239" s="5">
         <v>-3.7587317348291127</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>218.56061672999999</v>
       </c>
       <c r="C240" s="5">
         <v>1.332292080000002</v>
       </c>
       <c r="D240" s="5">
         <v>7.6131779096162644</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>217.98318379</v>
       </c>
       <c r="C241" s="5">
         <v>-0.57743293999999423</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1247117823282045</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>217.71187652</v>
       </c>
       <c r="C242" s="5">
         <v>-0.27130726999999411</v>
       </c>
       <c r="D242" s="5">
         <v>-1.4833680229245472</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>218.64246825000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.93059173000000328</v>
       </c>
       <c r="D243" s="5">
         <v>5.2516236031110886</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>218.18048944</v>
       </c>
       <c r="C244" s="5">
         <v>-0.46197881000000507</v>
       </c>
       <c r="D244" s="5">
         <v>-2.5062708544105416</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>217.51386041999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.66662902000001623</v>
       </c>
       <c r="D245" s="5">
         <v>-3.6054910045526189</v>
       </c>
       <c r="E245" s="5">
         <v>-1.0446390741567835</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>218.53602228</v>
       </c>
       <c r="C246" s="5">
         <v>1.0221618600000113</v>
       </c>
       <c r="D246" s="5">
         <v>5.7872120335099808</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>218.42256757999999</v>
       </c>
       <c r="C247" s="5">
         <v>-0.11345470000000546</v>
       </c>
       <c r="D247" s="5">
         <v>-0.62121367716277964</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>219.07611265</v>
       </c>
       <c r="C248" s="5">
         <v>0.65354507000000694</v>
       </c>
       <c r="D248" s="5">
         <v>3.6502173743428346</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>218.38294134</v>
       </c>
       <c r="C249" s="5">
         <v>-0.69317130999999677</v>
       </c>
       <c r="D249" s="5">
         <v>-3.7314966373849567</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>220.27996593</v>
       </c>
       <c r="C250" s="5">
         <v>1.8970245900000009</v>
       </c>
       <c r="D250" s="5">
         <v>10.936759185881527</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>220.39730703000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.11734110000000442</v>
       </c>
       <c r="D251" s="5">
         <v>0.64110504026217985</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>217.75693770999999</v>
       </c>
       <c r="C252" s="5">
         <v>-2.6403693200000191</v>
       </c>
       <c r="D252" s="5">
         <v>-13.465636956275862</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>218.36765564000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.61071793000002117</v>
       </c>
       <c r="D253" s="5">
         <v>3.4179045019709919</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>220.12253684000001</v>
       </c>
       <c r="C254" s="5">
         <v>1.7548811999999998</v>
       </c>
       <c r="D254" s="5">
         <v>10.081508409950857</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>221.12547341000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.0029365700000028</v>
       </c>
       <c r="D255" s="5">
         <v>5.6066331850337603</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>221.00694157000001</v>
       </c>
       <c r="C256" s="5">
         <v>-0.11853184000000283</v>
       </c>
       <c r="D256" s="5">
         <v>-0.64135355183827514</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>222.07901748</v>
       </c>
       <c r="C257" s="5">
         <v>1.0720759099999952</v>
       </c>
       <c r="D257" s="5">
         <v>5.978886839396913</v>
       </c>
       <c r="E257" s="5">
         <v>2.0987890386318764</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>222.94368881</v>
       </c>
       <c r="C258" s="5">
         <v>0.86467132999999308</v>
       </c>
       <c r="D258" s="5">
         <v>4.7735992551111828</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>223.20879210999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.26510329999999271</v>
       </c>
       <c r="D259" s="5">
         <v>1.4362944499745289</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>223.71057494999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.50178284000000417</v>
       </c>
       <c r="D260" s="5">
         <v>2.7312565357701546</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>224.58405450999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.87347955999999272</v>
       </c>
       <c r="D261" s="5">
         <v>4.7873479819089848</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>224.92999096</v>
       </c>
       <c r="C262" s="5">
         <v>0.34593645000001061</v>
       </c>
       <c r="D262" s="5">
         <v>1.8641516733410857</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>225.48272695</v>
       </c>
       <c r="C263" s="5">
         <v>0.55273599000000218</v>
       </c>
       <c r="D263" s="5">
         <v>2.9890262635780651</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>226.31203737999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.82931042999999249</v>
       </c>
       <c r="D264" s="5">
         <v>4.5039030938520241</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>226.67192836999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.35989098999999669</v>
       </c>
       <c r="D265" s="5">
         <v>1.9250701783189106</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>226.8033002</v>
       </c>
       <c r="C266" s="5">
         <v>0.13137183000000618</v>
       </c>
       <c r="D266" s="5">
         <v>0.69770300248899186</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>224.80517879000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.9981214099999818</v>
       </c>
       <c r="D267" s="5">
         <v>-10.074408058468887</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>225.81299336000001</v>
       </c>
       <c r="C268" s="5">
         <v>1.0078145699999936</v>
       </c>
       <c r="D268" s="5">
         <v>5.5143169922492907</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>226.13853484000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.32554147999999827</v>
       </c>
       <c r="D269" s="5">
         <v>1.7437534368609953</v>
       </c>
       <c r="E269" s="5">
         <v>1.8279607889410743</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>227.26381795</v>
       </c>
       <c r="C270" s="5">
         <v>1.125283109999998</v>
       </c>
       <c r="D270" s="5">
         <v>6.1374605176571562</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>227.69372507</v>
       </c>
       <c r="C271" s="5">
         <v>0.42990711999999576</v>
       </c>
       <c r="D271" s="5">
         <v>2.2937655653253008</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>228.48550660999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.79178153999998813</v>
       </c>
       <c r="D272" s="5">
         <v>4.25361823285626</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>228.39739893999999</v>
       </c>
       <c r="C273" s="5">
         <v>-8.8107669999999416E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.46175905746912438</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>228.19454955</v>
       </c>
       <c r="C274" s="5">
         <v>-0.20284938999998303</v>
       </c>
       <c r="D274" s="5">
         <v>-1.0605800768418772</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>228.87284438</v>
       </c>
       <c r="C275" s="5">
         <v>0.67829482999999868</v>
       </c>
       <c r="D275" s="5">
         <v>3.6258245113067522</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>228.76636934999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.10647503000001279</v>
       </c>
       <c r="D276" s="5">
         <v>-0.5568315453879813</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>229.03647154000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.27010219000001712</v>
       </c>
       <c r="D277" s="5">
         <v>1.4260650319384727</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>229.50161550000001</v>
       </c>
       <c r="C278" s="5">
         <v>0.46514396000000602</v>
       </c>
       <c r="D278" s="5">
         <v>2.4644539200118887</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>230.01674757000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.51513206999999284</v>
       </c>
       <c r="D279" s="5">
         <v>2.7269834795356607</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>230.87708226000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.86033469000000196</v>
       </c>
       <c r="D280" s="5">
         <v>4.5818704677057065</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>231.79022940999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.91314714999998614</v>
       </c>
       <c r="D281" s="5">
         <v>4.8507641284044611</v>
       </c>
       <c r="E281" s="5">
         <v>2.4992178241531215</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>231.12779275</v>
       </c>
       <c r="C282" s="5">
         <v>-0.66243665999999735</v>
       </c>
       <c r="D282" s="5">
         <v>-3.3761010034320416</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>232.54572311000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.4179303600000139</v>
       </c>
       <c r="D283" s="5">
         <v>7.6153485079564431</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>233.28564574999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.73992263999997476</v>
       </c>
       <c r="D284" s="5">
         <v>3.8857374506320985</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>233.34899942000001</v>
       </c>
       <c r="C285" s="5">
         <v>6.3353670000026341E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.32637267430712935</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>233.62352575</v>
       </c>
       <c r="C286" s="5">
         <v>0.27452632999998627</v>
       </c>
       <c r="D286" s="5">
         <v>1.4209256503216583</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>234.70644788999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.0829221399999938</v>
       </c>
       <c r="D287" s="5">
         <v>5.7064196236554121</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>234.71753113</v>
       </c>
       <c r="C288" s="5">
         <v>1.1083240000004935E-2</v>
       </c>
       <c r="D288" s="5">
         <v>5.6680772524320133E-2</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>235.88416959</v>
       </c>
       <c r="C289" s="5">
         <v>1.1666384600000015</v>
       </c>
       <c r="D289" s="5">
         <v>6.1302556793183527</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>236.08955076999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.20538117999998917</v>
       </c>
       <c r="D290" s="5">
         <v>1.0498418690707334</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>236.41084409999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.32129333000000315</v>
       </c>
       <c r="D291" s="5">
         <v>1.6453542942582944</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>237.35895631</v>
       </c>
       <c r="C292" s="5">
         <v>0.94811221000000501</v>
       </c>
       <c r="D292" s="5">
         <v>4.9201156284993441</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>238.34395552999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.98499921999999174</v>
       </c>
       <c r="D293" s="5">
         <v>5.0950416698040568</v>
       </c>
       <c r="E293" s="5">
         <v>2.8274384717086098</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>237.36144782</v>
       </c>
       <c r="C294" s="5">
         <v>-0.98250770999999304</v>
       </c>
       <c r="D294" s="5">
         <v>-4.8360462104148239</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>237.75296333</v>
       </c>
       <c r="C295" s="5">
         <v>0.39151551000000495</v>
       </c>
       <c r="D295" s="5">
         <v>1.9973939189147583</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>237.92712714000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.17416381000001024</v>
       </c>
       <c r="D296" s="5">
         <v>0.8825996139152803</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>238.86268084</v>
       </c>
       <c r="C297" s="5">
         <v>0.93555369999998561</v>
       </c>
       <c r="D297" s="5">
         <v>4.8219170594136163</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>240.40905291999999</v>
       </c>
       <c r="C298" s="5">
         <v>1.5463720799999976</v>
       </c>
       <c r="D298" s="5">
         <v>8.0513466829581493</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>240.92242941999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.51337649999999257</v>
       </c>
       <c r="D299" s="5">
         <v>2.5928266247219112</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>241.12101498000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.19858556000002636</v>
       </c>
       <c r="D300" s="5">
         <v>0.99362267903175816</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>241.69317333999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.57215835999997466</v>
       </c>
       <c r="D301" s="5">
         <v>2.8849496030345811</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>241.64892573</v>
       </c>
       <c r="C302" s="5">
         <v>-4.4247609999985116E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-0.21946710433679018</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>243.02168922000001</v>
       </c>
       <c r="C303" s="5">
         <v>1.3727634900000112</v>
       </c>
       <c r="D303" s="5">
         <v>7.0340596436091252</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>242.74784973999999</v>
       </c>
       <c r="C304" s="5">
         <v>-0.27383948000002079</v>
       </c>
       <c r="D304" s="5">
         <v>-1.3438243968426411</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>244.3485828</v>
       </c>
       <c r="C305" s="5">
         <v>1.6007330600000103</v>
       </c>
       <c r="D305" s="5">
         <v>8.2064613440969492</v>
       </c>
       <c r="E305" s="5">
         <v>2.5193117470286408</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>244.51790005000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.16931725000000597</v>
       </c>
       <c r="D306" s="5">
         <v>0.83469622634158025</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>245.32028561000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.80238556000000472</v>
       </c>
       <c r="D307" s="5">
         <v>4.0096539217441274</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>245.25461804</v>
       </c>
       <c r="C308" s="5">
         <v>-6.566757000001644E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.32074466542196811</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>244.93660073999999</v>
       </c>
       <c r="C309" s="5">
         <v>-0.31801730000000816</v>
       </c>
       <c r="D309" s="5">
         <v>-1.5449693372128981</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>246.60074352999999</v>
       </c>
       <c r="C310" s="5">
         <v>1.6641427899999996</v>
       </c>
       <c r="D310" s="5">
         <v>8.4646812326068641</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>246.88830798999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.28756445999999869</v>
       </c>
       <c r="D311" s="5">
         <v>1.4083460128281544</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>248.10914535000001</v>
       </c>
       <c r="C312" s="5">
         <v>1.2208373600000186</v>
       </c>
       <c r="D312" s="5">
         <v>6.0979500982359935</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>247.57856351000001</v>
       </c>
       <c r="C313" s="5">
         <v>-0.53058183999999642</v>
       </c>
       <c r="D313" s="5">
         <v>-2.5362331638814406</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>247.1993688</v>
       </c>
       <c r="C314" s="5">
         <v>-0.37919471000000726</v>
       </c>
       <c r="D314" s="5">
         <v>-1.8225326188494928</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>247.03432552000001</v>
       </c>
       <c r="C315" s="5">
         <v>-0.16504327999999191</v>
       </c>
       <c r="D315" s="5">
         <v>-0.79824753906408974</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>247.43175395</v>
       </c>
       <c r="C316" s="5">
         <v>0.39742842999999084</v>
       </c>
       <c r="D316" s="5">
         <v>1.9477323640067157</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>247.73279975</v>
       </c>
       <c r="C317" s="5">
         <v>0.30104579999999714</v>
       </c>
       <c r="D317" s="5">
         <v>1.4698284022855557</v>
       </c>
       <c r="E317" s="5">
         <v>1.3849955302462247</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>248.5602002</v>
       </c>
       <c r="C318" s="5">
         <v>0.82740044999999895</v>
       </c>
       <c r="D318" s="5">
         <v>4.0823166862137272</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>249.18013918</v>
       </c>
       <c r="C319" s="5">
         <v>0.61993898000000058</v>
       </c>
       <c r="D319" s="5">
         <v>3.0343435083967751</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>249.16456099000001</v>
       </c>
       <c r="C320" s="5">
         <v>-1.557818999998517E-2</v>
       </c>
       <c r="D320" s="5">
         <v>-7.4995549681367013E-2</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>250.48112051999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.3165595299999779</v>
       </c>
       <c r="D321" s="5">
         <v>6.5282282222897337</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>250.32726251</v>
       </c>
       <c r="C322" s="5">
         <v>-0.15385800999999333</v>
       </c>
       <c r="D322" s="5">
         <v>-0.73461480444984018</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>250.42663494000001</v>
       </c>
       <c r="C323" s="5">
         <v>9.937243000001672E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.47740551959980504</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>251.25759049000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.83095554999999877</v>
       </c>
       <c r="D324" s="5">
         <v>4.055268534900347</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>252.16503607999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.90744558999998048</v>
       </c>
       <c r="D325" s="5">
         <v>4.4210712445480693</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>253.60333581</v>
       </c>
       <c r="C326" s="5">
         <v>1.4382997300000113</v>
       </c>
       <c r="D326" s="5">
         <v>7.0634193189116123</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>253.34598005999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.25735575000001631</v>
       </c>
       <c r="D327" s="5">
         <v>-1.2109818509006831</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>253.49573022000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.14975016000002483</v>
       </c>
       <c r="D328" s="5">
         <v>0.71161795628857938</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>254.13383060000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.63810037999999736</v>
       </c>
       <c r="D329" s="5">
         <v>3.0628169574747455</v>
       </c>
       <c r="E329" s="5">
         <v>2.5838447135218434</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>254.85767490000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.72384429999999611</v>
       </c>
       <c r="D330" s="5">
         <v>3.4719914109404115</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>254.14947187000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.70820302999999285</v>
       </c>
       <c r="D331" s="5">
         <v>-3.2840863589878477</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>254.93999898000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.79052710999999931</v>
       </c>
       <c r="D332" s="5">
         <v>3.7970995686183784</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>255.70833977000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.76834078999999633</v>
       </c>
       <c r="D333" s="5">
         <v>3.6771268280114011</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>256.57066694000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.86232717000001458</v>
       </c>
       <c r="D334" s="5">
         <v>4.1226774775405595</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>256.95632258000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.38565563999998176</v>
       </c>
       <c r="D335" s="5">
         <v>1.8187267142978358</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>255.89901204</v>
       </c>
       <c r="C336" s="5">
         <v>-1.0573105400000031</v>
       </c>
       <c r="D336" s="5">
         <v>-4.8274707032190829</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>255.98986690999999</v>
       </c>
       <c r="C337" s="5">
         <v>9.0854869999986931E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.42688321995354439</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>257.39147452999998</v>
       </c>
       <c r="C338" s="5">
         <v>1.4016076199999929</v>
       </c>
       <c r="D338" s="5">
         <v>6.7718086554321877</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>257.93330852999998</v>
       </c>
       <c r="C339" s="5">
         <v>0.54183399999999438</v>
       </c>
       <c r="D339" s="5">
         <v>2.5555699652618724</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>258.80988050000002</v>
       </c>
       <c r="C340" s="5">
         <v>0.87657197000004317</v>
       </c>
       <c r="D340" s="5">
         <v>4.1552294378793153</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>259.99922318</v>
       </c>
       <c r="C341" s="5">
         <v>1.1893426799999816</v>
       </c>
       <c r="D341" s="5">
         <v>5.6560518575497154</v>
       </c>
       <c r="E341" s="5">
         <v>2.3079936135035783</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>260.13191322</v>
       </c>
       <c r="C342" s="5">
         <v>0.13269003999999995</v>
       </c>
       <c r="D342" s="5">
         <v>0.61413932905742818</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>262.10514425999997</v>
       </c>
       <c r="C343" s="5">
         <v>1.9732310399999733</v>
       </c>
       <c r="D343" s="5">
         <v>9.4921330082323294</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>263.37654891</v>
       </c>
       <c r="C344" s="5">
         <v>1.2714046500000222</v>
       </c>
       <c r="D344" s="5">
         <v>5.9787260829563538</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>263.06447809999997</v>
       </c>
       <c r="C345" s="5">
         <v>-0.3120708100000229</v>
       </c>
       <c r="D345" s="5">
         <v>-1.4126319094654449</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>263.69650066999998</v>
       </c>
       <c r="C346" s="5">
         <v>0.63202257000000372</v>
       </c>
       <c r="D346" s="5">
         <v>2.9214495682263086</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>264.10196449</v>
       </c>
       <c r="C347" s="5">
         <v>0.40546382000002268</v>
       </c>
       <c r="D347" s="5">
         <v>1.8608229488052963</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>264.57082788000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.46886339000002408</v>
       </c>
       <c r="D348" s="5">
         <v>2.1512994406082564</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>265.51403350999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.94320562999996582</v>
       </c>
       <c r="D349" s="5">
         <v>4.3629358429218223</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>265.15092630999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.36310720000000174</v>
       </c>
       <c r="D350" s="5">
         <v>-1.6287883287021798</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>266.09428256000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.9433562500000221</v>
       </c>
       <c r="D351" s="5">
         <v>4.3539118935503218</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>266.89745404000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.80317148000000316</v>
       </c>
       <c r="D352" s="5">
         <v>3.682785025712465</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>266.67050116000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.22695287999999891</v>
       </c>
       <c r="D353" s="5">
         <v>-1.0156460628398589</v>
       </c>
       <c r="E353" s="5">
         <v>2.5658838124225536</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>265.62249057999998</v>
       </c>
       <c r="C354" s="5">
         <v>-1.0480105800000388</v>
       </c>
       <c r="D354" s="5">
         <v>-4.6153679456661267</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>266.74346095999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.120970380000017</v>
       </c>
       <c r="D355" s="5">
         <v>5.1834102706974194</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>267.53215683000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.78869587000002639</v>
       </c>
       <c r="D356" s="5">
         <v>3.6063820784134615</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>267.71623949999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.18408266999995249</v>
       </c>
       <c r="D357" s="5">
         <v>0.82882410428151143</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>267.63771919999999</v>
       </c>
       <c r="C358" s="5">
         <v>-7.852029999997967E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.35138888974922677</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>268.50752807999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.86980887999999368</v>
       </c>
       <c r="D359" s="5">
         <v>3.9704095774012016</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>268.92641828000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.4188902000000212</v>
       </c>
       <c r="D360" s="5">
         <v>1.8882294850605552</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>271.19062515000002</v>
       </c>
       <c r="C361" s="5">
         <v>2.2642068700000095</v>
       </c>
       <c r="D361" s="5">
         <v>10.584549801590782</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>271.04665678999999</v>
       </c>
       <c r="C362" s="5">
         <v>-0.14396836000003077</v>
       </c>
       <c r="D362" s="5">
         <v>-0.63519338327392427</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>270.78381023999998</v>
       </c>
       <c r="C363" s="5">
         <v>-0.26284655000000612</v>
       </c>
       <c r="D363" s="5">
         <v>-1.157509138946855</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>271.68028872999997</v>
       </c>
       <c r="C364" s="5">
         <v>0.89647848999999269</v>
       </c>
       <c r="D364" s="5">
         <v>4.0459600146844021</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>272.06150423999998</v>
       </c>
       <c r="C365" s="5">
         <v>0.38121551000000409</v>
       </c>
       <c r="D365" s="5">
         <v>1.6968680488856913</v>
       </c>
       <c r="E365" s="5">
         <v>2.0215970857479393</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>272.80671948999998</v>
       </c>
       <c r="C366" s="5">
         <v>0.74521525000000111</v>
       </c>
       <c r="D366" s="5">
         <v>3.3369451789541316</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>273.62744673999998</v>
       </c>
       <c r="C367" s="5">
         <v>0.82072725000000446</v>
       </c>
       <c r="D367" s="5">
         <v>3.6704867227018712</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>273.37705732000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.25038941999997633</v>
       </c>
       <c r="D368" s="5">
         <v>-1.0925792949145974</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>245.53505014999999</v>
       </c>
       <c r="C369" s="5">
         <v>-27.842007170000016</v>
       </c>
       <c r="D369" s="5">
         <v>-72.443935982333471</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>252.38783389</v>
       </c>
       <c r="C370" s="5">
         <v>6.8527837400000067</v>
       </c>
       <c r="D370" s="5">
         <v>39.142255333723355</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>259.08765331000001</v>
       </c>
       <c r="C371" s="5">
         <v>6.6998194200000114</v>
       </c>
       <c r="D371" s="5">
         <v>36.94292907335528</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>259.36198855999999</v>
       </c>
       <c r="C372" s="5">
         <v>0.27433524999997871</v>
       </c>
       <c r="D372" s="5">
         <v>1.2780472083211203</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>259.31053463000001</v>
       </c>
       <c r="C373" s="5">
         <v>-5.1453929999979664E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-0.23780427350977851</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>261.17225295999998</v>
       </c>
       <c r="C374" s="5">
         <v>1.8617183299999738</v>
       </c>
       <c r="D374" s="5">
         <v>8.9638647324945531</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>260.27005437999998</v>
       </c>
       <c r="C375" s="5">
         <v>-0.90219858000000386</v>
       </c>
       <c r="D375" s="5">
         <v>-4.0674456231957983</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>262.32296473000002</v>
       </c>
       <c r="C376" s="5">
         <v>2.0529103500000474</v>
       </c>
       <c r="D376" s="5">
         <v>9.886745299907318</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>263.81461567000002</v>
       </c>
       <c r="C377" s="5">
         <v>1.4916509399999995</v>
       </c>
       <c r="D377" s="5">
         <v>7.0410804370643287</v>
       </c>
       <c r="E377" s="5">
         <v>-3.0312589034003579</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>264.89246448</v>
       </c>
       <c r="C378" s="5">
         <v>1.0778488099999777</v>
       </c>
       <c r="D378" s="5">
         <v>5.0144394491306032</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>264.46928327000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.42318120999999564</v>
       </c>
       <c r="D379" s="5">
         <v>-1.9003151115872141</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>266.15958583999998</v>
       </c>
       <c r="C380" s="5">
         <v>1.6903025699999716</v>
       </c>
       <c r="D380" s="5">
         <v>7.9449888456956774</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>269.31375634</v>
       </c>
       <c r="C381" s="5">
         <v>3.1541705000000206</v>
       </c>
       <c r="D381" s="5">
         <v>15.185312262837613</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>271.21410080999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.9003444699999932</v>
       </c>
       <c r="D382" s="5">
         <v>8.8039683924977297</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>272.47699151</v>
       </c>
       <c r="C383" s="5">
         <v>1.262890700000014</v>
       </c>
       <c r="D383" s="5">
         <v>5.7330697645549655</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>276.92441987000001</v>
       </c>
       <c r="C384" s="5">
         <v>4.4474283600000035</v>
       </c>
       <c r="D384" s="5">
         <v>21.444270124650224</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>276.00336190000002</v>
       </c>
       <c r="C385" s="5">
         <v>-0.92105796999999257</v>
       </c>
       <c r="D385" s="5">
         <v>-3.9190231035916234</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>277.09980015999997</v>
       </c>
       <c r="C386" s="5">
         <v>1.0964382599999567</v>
       </c>
       <c r="D386" s="5">
         <v>4.8726122478373934</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>279.27361956999999</v>
       </c>
       <c r="C387" s="5">
         <v>2.1738194100000214</v>
       </c>
       <c r="D387" s="5">
         <v>9.8308677082605822</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>279.35695061000001</v>
       </c>
       <c r="C388" s="5">
         <v>8.3331040000018675E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.35865012486280268</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>279.94590475000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.58895413999999846</v>
       </c>
       <c r="D389" s="5">
         <v>2.5594416087308947</v>
       </c>
       <c r="E389" s="5">
         <v>6.114630548058142</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>280.85173541</v>
       </c>
       <c r="C390" s="5">
         <v>0.90583065999999235</v>
       </c>
       <c r="D390" s="5">
         <v>3.9527341932799498</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>282.50869124000002</v>
       </c>
       <c r="C391" s="5">
         <v>1.6569558300000153</v>
       </c>
       <c r="D391" s="5">
         <v>7.3140084998252641</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>283.87186000000003</v>
       </c>
       <c r="C392" s="5">
         <v>1.3631687600000078</v>
       </c>
       <c r="D392" s="5">
         <v>5.9464384865359321</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>284.79856719999998</v>
       </c>
       <c r="C393" s="5">
         <v>0.92670719999995299</v>
       </c>
       <c r="D393" s="5">
         <v>3.9885398799076377</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>285.47157514000003</v>
       </c>
       <c r="C394" s="5">
         <v>0.67300794000004771</v>
       </c>
       <c r="D394" s="5">
         <v>2.8728697867470121</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>285.50946770000002</v>
       </c>
       <c r="C395" s="5">
         <v>3.7892559999988862E-2</v>
       </c>
       <c r="D395" s="5">
         <v>0.15940039884760893</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>288.52557997999997</v>
       </c>
       <c r="C396" s="5">
         <v>3.0161122799999589</v>
       </c>
       <c r="D396" s="5">
         <v>13.439864814512914</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>289.68016129</v>
       </c>
       <c r="C397" s="5">
         <v>1.154581310000026</v>
       </c>
       <c r="D397" s="5">
         <v>4.9091023580524862</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>292.08827335000001</v>
       </c>
       <c r="C398" s="5">
         <v>2.4081120600000077</v>
       </c>
       <c r="D398" s="5">
         <v>10.444581467823655</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>290.09803634000002</v>
       </c>
       <c r="C399" s="5">
         <v>-1.9902370099999871</v>
       </c>
       <c r="D399" s="5">
         <v>-7.8770128235376768</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>290.58944393000002</v>
       </c>
       <c r="C400" s="5">
         <v>0.49140758999999434</v>
       </c>
       <c r="D400" s="5">
         <v>2.0517690572581238</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>291.40368024999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.8142363199999636</v>
       </c>
       <c r="D401" s="5">
         <v>3.414724998434937</v>
       </c>
       <c r="E401" s="5">
         <v>4.0928534068866318</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>292.61447600000002</v>
       </c>
       <c r="C402" s="5">
         <v>1.2107957500000452</v>
       </c>
       <c r="D402" s="5">
         <v>5.101593530104731</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>294.05490304</v>
       </c>
       <c r="C403" s="5">
         <v>1.4404270399999746</v>
       </c>
       <c r="D403" s="5">
         <v>6.069717766076721</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>294.84642162</v>
       </c>
       <c r="C404" s="5">
         <v>0.79151858000000175</v>
       </c>
       <c r="D404" s="5">
         <v>3.2783365233153727</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>293.83906839000002</v>
       </c>
       <c r="C405" s="5">
         <v>-1.0073532299999783</v>
       </c>
       <c r="D405" s="5">
         <v>-4.0236731966715844</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>295.67989301</v>
       </c>
       <c r="C406" s="5">
         <v>1.840824619999978</v>
       </c>
       <c r="D406" s="5">
         <v>7.7822009247316304</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>297.94687253000001</v>
       </c>
       <c r="C407" s="5">
         <v>2.2669795200000067</v>
       </c>
       <c r="D407" s="5">
         <v>9.5984632316997942</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>296.32635271999999</v>
       </c>
       <c r="C408" s="5">
         <v>-1.6205198100000189</v>
       </c>
       <c r="D408" s="5">
         <v>-6.3350007250944866</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>296.18763596000002</v>
       </c>
       <c r="C409" s="5">
         <v>-0.13871675999996569</v>
       </c>
       <c r="D409" s="5">
         <v>-0.56030183914742571</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>297.80050602</v>
       </c>
       <c r="C410" s="5">
         <v>1.6128700599999775</v>
       </c>
       <c r="D410" s="5">
         <v>6.7338245499972027</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>298.87322906000003</v>
       </c>
       <c r="C411" s="5">
         <v>1.072723040000028</v>
       </c>
       <c r="D411" s="5">
         <v>4.4092588237840458</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>297.20508530000001</v>
       </c>
       <c r="C412" s="5">
         <v>-1.6681437600000208</v>
       </c>
       <c r="D412" s="5">
         <v>-6.4959022195853482</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>298.15515525000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.95006994999999961</v>
       </c>
       <c r="D413" s="5">
         <v>3.9041853500354273</v>
       </c>
       <c r="E413" s="5">
         <v>2.3168804849025282</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>298.34243177000002</v>
       </c>
       <c r="C414" s="5">
         <v>0.18727652000001171</v>
       </c>
       <c r="D414" s="5">
         <v>0.75635056778324827</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>297.71307017999999</v>
       </c>
       <c r="C415" s="5">
         <v>-0.62936159000003045</v>
       </c>
       <c r="D415" s="5">
         <v>-2.5022679505512624</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>299.60736537999998</v>
       </c>
       <c r="C416" s="5">
         <v>1.8942951999999877</v>
       </c>
       <c r="D416" s="5">
         <v>7.9083396228139202</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>299.99423322000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.38686784000003627</v>
       </c>
       <c r="D417" s="5">
         <v>1.5605511649386283</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>300.02106930999997</v>
       </c>
       <c r="C418" s="5">
         <v>2.6836089999960677E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.10739925414597895</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>300.52087224000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.49980293000004394</v>
       </c>
       <c r="D419" s="5">
         <v>2.0174897269898073</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>301.63143430999997</v>
       </c>
       <c r="C420" s="5">
         <v>1.1105620699999577</v>
       </c>
       <c r="D420" s="5">
         <v>4.5258006622011848</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>302.71368376999999</v>
       </c>
       <c r="C421" s="5">
         <v>1.0822494600000141</v>
       </c>
       <c r="D421" s="5">
         <v>4.3915740877501941</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>303.98379016000001</v>
       </c>
       <c r="C422" s="5">
         <v>1.2701063900000236</v>
       </c>
       <c r="D422" s="5">
         <v>5.1527100548321547</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>303.20178557000003</v>
       </c>
       <c r="C423" s="5">
         <v>-0.78200458999998546</v>
       </c>
       <c r="D423" s="5">
         <v>-3.0437193176096611</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>305.01262727</v>
       </c>
       <c r="C424" s="5">
         <v>1.810841699999969</v>
       </c>
       <c r="D424" s="5">
         <v>7.4070466950528102</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>305.49469941000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.48207214000001386</v>
       </c>
       <c r="D425" s="5">
         <v>1.9131725659607746</v>
       </c>
       <c r="E425" s="5">
         <v>2.4616526096440827</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>306.33455899</v>
       </c>
       <c r="C426" s="5">
         <v>0.83985957999999528</v>
       </c>
       <c r="D426" s="5">
         <v>3.3493573333325477</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>306.90187509999998</v>
       </c>
       <c r="C427" s="5">
         <v>0.56731610999997883</v>
       </c>
       <c r="D427" s="5">
         <v>2.2451157590796189</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>306.02995250999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.87192258999999694</v>
       </c>
       <c r="D428" s="5">
         <v>-3.356485235525497</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>305.71885121999998</v>
       </c>
       <c r="C429" s="5">
         <v>-0.31110129000001052</v>
       </c>
       <c r="D429" s="5">
         <v>-1.2130881560740381</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>306.11422133999997</v>
       </c>
       <c r="C430" s="5">
         <v>0.3953701199999955</v>
       </c>
       <c r="D430" s="5">
         <v>1.5629830717169391</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>305.05046894999998</v>
       </c>
       <c r="C431" s="5">
         <v>-1.0637523899999906</v>
       </c>
       <c r="D431" s="5">
         <v>-4.0912375189691819</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>308.50156394999999</v>
       </c>
       <c r="C432" s="5">
         <v>3.4510950000000093</v>
       </c>
       <c r="D432" s="5">
         <v>14.453236155283712</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>308.22725149000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.274312459999976</v>
       </c>
       <c r="D433" s="5">
         <v>-1.0618095042566167</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>306.77778089999998</v>
       </c>
       <c r="C434" s="5">
         <v>-1.4494705900000326</v>
       </c>
       <c r="D434" s="5">
         <v>-5.4994326528906239</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>306.87149029</v>
       </c>
       <c r="C435" s="5">
         <v>9.3709390000014992E-2</v>
       </c>
       <c r="D435" s="5">
         <v>0.36717256309992674</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>307.28464495999998</v>
       </c>
       <c r="C436" s="5">
         <v>0.41315466999998307</v>
       </c>
       <c r="D436" s="5">
         <v>1.6276304095653948</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>308.09669638999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.8120514299999968</v>
       </c>
       <c r="D437" s="5">
         <v>3.2177029589247841</v>
       </c>
       <c r="E437" s="5">
         <v>0.8517322837434449</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>308.71583194999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.6191355600000179</v>
       </c>
       <c r="D438" s="5">
         <v>2.4382914429457836</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>308.81739611</v>
       </c>
       <c r="C439" s="5">
         <v>0.10156416000000945</v>
       </c>
       <c r="D439" s="5">
         <v>0.39550211076875286</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>309.09298332999998</v>
+        <v>309.18501477000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.27558721999997715</v>
+        <v>0.36761866000000509</v>
       </c>
       <c r="D440" s="5">
-        <v>1.076146170719805</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4378793281721425</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>309.42614739999999</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.24113262999998142</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.93990187801813452</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>