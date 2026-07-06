--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DD93488C-42D8-433A-93C1-D643D5B7E645}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D8AF310-DD28-4D14-AB9E-0F45FC8B7160}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CEDAF4DC-3E80-4F21-946F-BB22E3A21AD7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CD1EC84E-1EB8-4507-9F1D-62B901CD48DF}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11BA631B-35BB-440D-B6DC-67CC6114E296}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0B7F3A8-C8BE-4285-A971-2A965CD62593}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>99.923705123000005</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>99.923591762000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>99.720561567000004</v>
+        <v>99.720395073000006</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.20314355600000056</v>
+        <v>-0.20319668899999499</v>
       </c>
       <c r="D7" s="5">
-        <v>-2.412489931184314</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-2.4131165940700861</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>100.47660318</v>
+        <v>100.47638904</v>
       </c>
       <c r="C8" s="5">
-        <v>0.75604161299999362</v>
+        <v>0.75599396699999488</v>
       </c>
       <c r="D8" s="5">
-        <v>9.4870480553291401</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>9.48644153670406</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>101.25224719000001</v>
+        <v>101.25211418000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.77564401000000771</v>
+        <v>0.77572514000000581</v>
       </c>
       <c r="D9" s="5">
-        <v>9.6671899754906967</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>9.6682659395841419</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>102.24141867</v>
+        <v>102.24156219</v>
       </c>
       <c r="C10" s="5">
-        <v>0.989171479999996</v>
+        <v>0.98944800999998961</v>
       </c>
       <c r="D10" s="5">
-        <v>12.374133327029103</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>12.377797753702824</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>103.0376194</v>
+        <v>103.03772461</v>
       </c>
       <c r="C11" s="5">
-        <v>0.79620072999999536</v>
+        <v>0.7961624200000017</v>
       </c>
       <c r="D11" s="5">
-        <v>9.7557772115052455</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>9.7552732327220717</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>101.85468526</v>
+        <v>101.85480084</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.1829341400000004</v>
+        <v>-1.1829237700000022</v>
       </c>
       <c r="D12" s="5">
-        <v>-12.939262876269364</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-12.939144121451962</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>101.64221605</v>
+        <v>101.64231977999999</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.21246920999999475</v>
+        <v>-0.21248106000000178</v>
       </c>
       <c r="D13" s="5">
-        <v>-2.4746834215148672</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-2.4748170856167984</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>102.08155589</v>
+        <v>102.08164782</v>
       </c>
       <c r="C14" s="5">
-        <v>0.43933984000000237</v>
+        <v>0.43932804000000658</v>
       </c>
       <c r="D14" s="5">
-        <v>5.3120016498304556</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>5.3118500184141881</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>102.01448653</v>
+        <v>102.01454251</v>
       </c>
       <c r="C15" s="5">
-        <v>-6.7069360000004963E-2</v>
+        <v>-6.7105310000002305E-2</v>
       </c>
       <c r="D15" s="5">
-        <v>-0.78557809425463532</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-0.78599694722099045</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>101.91585284</v>
+        <v>101.91591593</v>
       </c>
       <c r="C16" s="5">
-        <v>-9.8633689999999774E-2</v>
+        <v>-9.862658000000124E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-1.1540816165580003</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-1.1539982366683632</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>102.35845261999999</v>
+        <v>102.35845609</v>
       </c>
       <c r="C17" s="5">
-        <v>0.44259977999999478</v>
+        <v>0.44254016000000718</v>
       </c>
       <c r="D17" s="5">
-        <v>5.337650290946927</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>5.3369106469817407</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>102.52391609</v>
+        <v>102.52378428</v>
       </c>
       <c r="C18" s="5">
-        <v>0.16546347000000594</v>
+        <v>0.16532818999999677</v>
       </c>
       <c r="D18" s="5">
-        <v>1.9571518520678399</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>1.955537411024566</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>102.66464444</v>
+        <v>102.66445299</v>
       </c>
       <c r="C19" s="5">
-        <v>0.14072835000000339</v>
+        <v>0.14066870999999992</v>
       </c>
       <c r="D19" s="5">
-        <v>1.6596594723004232</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1.6589529493170829</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>103.16892313</v>
+        <v>103.1686861</v>
       </c>
       <c r="C20" s="5">
-        <v>0.50427868999999248</v>
+        <v>0.50423311000000126</v>
       </c>
       <c r="D20" s="5">
-        <v>6.0561556002306949</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>6.0556049339821172</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>102.14225562</v>
+        <v>102.14212326000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0266675099999958</v>
+        <v>-1.0265628399999969</v>
       </c>
       <c r="D21" s="5">
-        <v>-11.309202247995698</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-11.308136189364681</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>102.76168045</v>
+        <v>102.76178553</v>
       </c>
       <c r="C22" s="5">
-        <v>0.61942482999999982</v>
+        <v>0.61966226999999208</v>
       </c>
       <c r="D22" s="5">
-        <v>7.5248984333326163</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.5278899039900038</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>102.42468562000001</v>
+        <v>102.42476795</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.33699482999999475</v>
+        <v>-0.33701757999999415</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.8650501865782338</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-3.8653025402882957</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>103.36445231</v>
+        <v>103.36455805</v>
       </c>
       <c r="C24" s="5">
-        <v>0.93976668999999902</v>
+        <v>0.93979009999999619</v>
       </c>
       <c r="D24" s="5">
-        <v>11.583201631001749</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>11.583495102240038</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>103.86461257000001</v>
+        <v>103.86470371</v>
       </c>
       <c r="C25" s="5">
-        <v>0.50016026000000124</v>
+        <v>0.50014566000000116</v>
       </c>
       <c r="D25" s="5">
-        <v>5.9636164172383932</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>5.9634314130108557</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>103.49580521</v>
+        <v>103.49593101000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.36880736000000525</v>
+        <v>-0.36877269999999385</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.1787774739206585</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-4.1783887999729874</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>103.31375899</v>
+        <v>103.31379654</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.1820462200000037</v>
+        <v>-0.18213447000000826</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.0904653324342992</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-2.0914664150038287</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>103.72029560999999</v>
+        <v>103.72035622999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.40653661999999713</v>
+        <v>0.40655968999999459</v>
       </c>
       <c r="D28" s="5">
-        <v>4.8255116517197605</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.8257896498987263</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>103.90759459</v>
+        <v>103.9076075</v>
       </c>
       <c r="C29" s="5">
-        <v>0.18729898000000844</v>
+        <v>0.18725127000000441</v>
       </c>
       <c r="D29" s="5">
-        <v>2.1886223756820256</v>
+        <v>2.1880580369120439</v>
       </c>
       <c r="E29" s="5">
-        <v>1.5134480156232089</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>1.5134571868081759</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>103.68294783</v>
+        <v>103.68284143</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.22464675999999884</v>
+        <v>-0.22476607000000115</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.563754778716254</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-2.5650999168447375</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>104.59987439</v>
+        <v>104.59971994999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.91692655999999317</v>
+        <v>0.91687851999999737</v>
       </c>
       <c r="D31" s="5">
-        <v>11.143974098174825</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>11.143373550518888</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>104.33011673</v>
+        <v>104.32992391000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.26975765999999624</v>
+        <v>-0.26979603999998858</v>
       </c>
       <c r="D32" s="5">
-        <v>-3.0512166122995565</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-3.0516490288964304</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>104.85543717</v>
+        <v>104.85530269</v>
       </c>
       <c r="C33" s="5">
-        <v>0.52532044000000155</v>
+        <v>0.52537877999999694</v>
       </c>
       <c r="D33" s="5">
-        <v>6.2123807800528175</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.2131017247876619</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>105.02314502999999</v>
+        <v>105.02319746000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.16770785999999305</v>
+        <v>0.16789477000000375</v>
       </c>
       <c r="D34" s="5">
-        <v>1.9362778198258823</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.9384573447156273</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>106.16565545</v>
+        <v>106.16570676000001</v>
       </c>
       <c r="C35" s="5">
-        <v>1.1425104200000078</v>
+        <v>1.1425093000000004</v>
       </c>
       <c r="D35" s="5">
-        <v>13.864491150460401</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>13.864469395090605</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>106.4901959</v>
+        <v>106.49028959</v>
       </c>
       <c r="C36" s="5">
-        <v>0.32454045000000065</v>
+        <v>0.3245828299999971</v>
       </c>
       <c r="D36" s="5">
-        <v>3.7306184633433492</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>3.7311120119683405</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>107.11312905</v>
+        <v>107.11318888</v>
       </c>
       <c r="C37" s="5">
-        <v>0.62293314999999438</v>
+        <v>0.62289928999999233</v>
       </c>
       <c r="D37" s="5">
-        <v>7.2499169739400182</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>7.2495035510741435</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>107.35074735000001</v>
+        <v>107.35110953</v>
       </c>
       <c r="C38" s="5">
-        <v>0.23761830000000828</v>
+        <v>0.23792065000000662</v>
       </c>
       <c r="D38" s="5">
-        <v>2.6947851335113127</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>2.698254501205688</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>108.61217913999999</v>
+        <v>108.61216585</v>
       </c>
       <c r="C39" s="5">
-        <v>1.261431789999989</v>
+        <v>1.2610563199999945</v>
       </c>
       <c r="D39" s="5">
-        <v>15.048632303185695</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>15.043805667823552</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>109.56649127999999</v>
+        <v>109.56652957</v>
       </c>
       <c r="C40" s="5">
-        <v>0.95431213999999898</v>
+        <v>0.95436372000000347</v>
       </c>
       <c r="D40" s="5">
-        <v>11.068453048742445</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>11.069081915759259</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>109.51797365</v>
+        <v>109.51797286</v>
       </c>
       <c r="C41" s="5">
-        <v>-4.8517629999992096E-2</v>
+        <v>-4.8556709999999725E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.53008513796616308</v>
+        <v>-0.53051088602722452</v>
       </c>
       <c r="E41" s="5">
-        <v>5.3993926836026773</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.3993788279650401</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>109.96984716999999</v>
+        <v>109.96970598999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.45187351999999237</v>
+        <v>0.45173312999999382</v>
       </c>
       <c r="D42" s="5">
-        <v>5.0651443789142103</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.063534885030796</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>110.51045551</v>
+        <v>110.51028401000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.54060834000000568</v>
+        <v>0.54057802000001232</v>
       </c>
       <c r="D43" s="5">
-        <v>6.061305936261463</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>6.0609647376552278</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>111.08606426</v>
+        <v>111.08587448999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.57560875000000067</v>
+        <v>0.57559047999998825</v>
       </c>
       <c r="D44" s="5">
-        <v>6.4325661701329251</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>6.432366384490007</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>112.36120821999999</v>
+        <v>112.36106841</v>
       </c>
       <c r="C45" s="5">
-        <v>1.2751439599999941</v>
+        <v>1.2751939200000066</v>
       </c>
       <c r="D45" s="5">
-        <v>14.67845797674272</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>14.679096542761961</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>111.79810202</v>
+        <v>111.79809962</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.5631061999999929</v>
+        <v>-0.56296878999999933</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.850859067234337</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-5.8494775229826379</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>112.62526146</v>
+        <v>112.62528956</v>
       </c>
       <c r="C47" s="5">
-        <v>0.82715944000000263</v>
+        <v>0.82718993999999668</v>
       </c>
       <c r="D47" s="5">
-        <v>9.2487756526078648</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>9.2491308872223463</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>112.6426244</v>
+        <v>112.64273068</v>
       </c>
       <c r="C48" s="5">
-        <v>1.7362939999998162E-2</v>
+        <v>1.7441120000000865E-2</v>
       </c>
       <c r="D48" s="5">
-        <v>0.18515565229006992</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>0.18599001524426395</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>113.33505821</v>
+        <v>113.33510384</v>
       </c>
       <c r="C49" s="5">
-        <v>0.69243380999999715</v>
+        <v>0.69237316000000249</v>
       </c>
       <c r="D49" s="5">
-        <v>7.6311896301271442</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>7.6304910159097128</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>113.10389840000001</v>
+        <v>113.10450121</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.23115980999999408</v>
+        <v>-0.23060263000000703</v>
       </c>
       <c r="D50" s="5">
-        <v>-2.4202668454411547</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-2.4144972820857702</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>113.78445505000001</v>
+        <v>113.78438996</v>
       </c>
       <c r="C51" s="5">
-        <v>0.68055664999999976</v>
+        <v>0.67988875000000348</v>
       </c>
       <c r="D51" s="5">
-        <v>7.4643252508193259</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>7.456714810201559</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>113.56811361</v>
+        <v>113.56811068</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.21634144000000788</v>
+        <v>-0.21627927999999486</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.2578835055817037</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-2.2572428072220485</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>114.30415037</v>
+        <v>114.30410817000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.73603676000000462</v>
+        <v>0.73599749000000259</v>
       </c>
       <c r="D53" s="5">
-        <v>8.0605199484555801</v>
+        <v>8.0600746652317756</v>
       </c>
       <c r="E53" s="5">
-        <v>4.3702203031036557</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>4.3701825234824909</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>115.14713365</v>
+        <v>115.14697676</v>
       </c>
       <c r="C54" s="5">
-        <v>0.84298327999999856</v>
+        <v>0.84286858999999481</v>
       </c>
       <c r="D54" s="5">
-        <v>9.2178393103784284</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>9.2165374484181264</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>115.82881556</v>
+        <v>115.82863510999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.68168190999999467</v>
+        <v>0.6816583499999922</v>
       </c>
       <c r="D55" s="5">
-        <v>7.3400530395334451</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>7.3398013680121776</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>116.45082038</v>
+        <v>116.45063321000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.62200482000000079</v>
+        <v>0.62199810000001321</v>
       </c>
       <c r="D56" s="5">
-        <v>6.6378166889442758</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>6.6377534925738724</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>116.46146650999999</v>
+        <v>116.46133383</v>
       </c>
       <c r="C57" s="5">
-        <v>1.0646129999997811E-2</v>
+        <v>1.0700619999994387E-2</v>
       </c>
       <c r="D57" s="5">
-        <v>0.10976119885857116</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>0.11032345007011557</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>117.27609317</v>
+        <v>117.2760442</v>
       </c>
       <c r="C58" s="5">
-        <v>0.81462666000000183</v>
+        <v>0.81471037000000024</v>
       </c>
       <c r="D58" s="5">
-        <v>8.7243509117546978</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>8.7252925119979849</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>118.89666855</v>
+        <v>118.89668215</v>
       </c>
       <c r="C59" s="5">
-        <v>1.6205753800000053</v>
+        <v>1.6206379500000025</v>
       </c>
       <c r="D59" s="5">
-        <v>17.90232075142</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>17.903073366937704</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>119.1909404</v>
+        <v>119.19103959</v>
       </c>
       <c r="C60" s="5">
-        <v>0.29427185000000122</v>
+        <v>0.29435743999999886</v>
       </c>
       <c r="D60" s="5">
-        <v>3.0107914463207042</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>3.0116787547039614</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>120.04372339</v>
+        <v>120.04381144</v>
       </c>
       <c r="C61" s="5">
-        <v>0.85278298999999436</v>
+        <v>0.85277184999999633</v>
       </c>
       <c r="D61" s="5">
-        <v>8.9317632935735922</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>8.9316342601013297</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>120.14352078</v>
+        <v>120.144426</v>
       </c>
       <c r="C62" s="5">
-        <v>9.9797390000006203E-2</v>
+        <v>0.1006145599999968</v>
       </c>
       <c r="D62" s="5">
-        <v>1.0021845281192654</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.0104278279152723</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>121.19907211</v>
+        <v>121.19885884</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0555513300000001</v>
+        <v>1.054432840000004</v>
       </c>
       <c r="D63" s="5">
-        <v>11.067573163737388</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>11.055186538516914</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>121.55110895</v>
+        <v>121.55097748</v>
       </c>
       <c r="C64" s="5">
-        <v>0.35203683999999669</v>
+        <v>0.35211864000000048</v>
       </c>
       <c r="D64" s="5">
-        <v>3.5417654816708</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.5426079819919964</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>122.78455437</v>
+        <v>122.78447283</v>
       </c>
       <c r="C65" s="5">
-        <v>1.2334454199999954</v>
+        <v>1.2334953499999983</v>
       </c>
       <c r="D65" s="5">
-        <v>12.880196140564193</v>
+        <v>12.880761689316845</v>
       </c>
       <c r="E65" s="5">
-        <v>7.4191566732696224</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>7.4191249953916572</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>121.69685243000001</v>
+        <v>121.6966491</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.0877019399999881</v>
+        <v>-1.0878237299999967</v>
       </c>
       <c r="D66" s="5">
-        <v>-10.127403499534871</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-10.1284891921403</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>122.30894714999999</v>
+        <v>122.30874996999999</v>
       </c>
       <c r="C67" s="5">
-        <v>0.61209471999998755</v>
+        <v>0.61210086999999191</v>
       </c>
       <c r="D67" s="5">
-        <v>6.2053962129542617</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>6.2054709527771479</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>122.40468486</v>
+        <v>122.40450693</v>
       </c>
       <c r="C68" s="5">
-        <v>9.5737710000008747E-2</v>
+        <v>9.5756960000002778E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>0.94335814998236511</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>0.9435501764008869</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>122.21861689000001</v>
+        <v>122.21851384999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.18606796999999631</v>
+        <v>-0.18599308000000292</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.8089522317939921</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-1.8082328319135366</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>122.39824161</v>
+        <v>122.39818004999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.17962471999999252</v>
+        <v>0.17966619999999978</v>
       </c>
       <c r="D70" s="5">
-        <v>1.7779663787799826</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.7783817940210334</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>123.10711884</v>
+        <v>123.10714471999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.7088772299999988</v>
+        <v>0.7089646700000003</v>
       </c>
       <c r="D71" s="5">
-        <v>7.1755851752978383</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.1765023946496864</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>122.03030969</v>
+        <v>122.03043415</v>
       </c>
       <c r="C72" s="5">
-        <v>-1.0768091500000025</v>
+        <v>-1.0767105699999888</v>
       </c>
       <c r="D72" s="5">
-        <v>-10.005793278786134</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-10.004918869270673</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>123.01260587</v>
+        <v>123.01280414999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.98229618000000585</v>
+        <v>0.98236999999998886</v>
       </c>
       <c r="D73" s="5">
-        <v>10.098870069097776</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>10.099652156114235</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>124.36202181</v>
+        <v>124.36304432</v>
       </c>
       <c r="C74" s="5">
-        <v>1.3494159400000001</v>
+        <v>1.3502401700000064</v>
       </c>
       <c r="D74" s="5">
-        <v>13.987666836290202</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>13.996708893674104</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>124.54865656</v>
+        <v>124.54833915</v>
       </c>
       <c r="C75" s="5">
-        <v>0.18663474999999607</v>
+        <v>0.18529483000000369</v>
       </c>
       <c r="D75" s="5">
-        <v>1.8158242202366282</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.8026657883797315</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>125.55000789</v>
+        <v>125.54976632</v>
       </c>
       <c r="C76" s="5">
-        <v>1.0013513300000056</v>
+        <v>1.0014271699999995</v>
       </c>
       <c r="D76" s="5">
-        <v>10.086068831251449</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>10.086893673308372</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>126.08021789999999</v>
+        <v>126.08006123</v>
       </c>
       <c r="C77" s="5">
-        <v>0.53021000999999046</v>
+        <v>0.53029490999999496</v>
       </c>
       <c r="D77" s="5">
-        <v>5.1870987296183779</v>
+        <v>5.1879589196041742</v>
       </c>
       <c r="E77" s="5">
-        <v>2.6841026926471612</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.6840432866156227</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>124.96986905</v>
+        <v>124.96965358999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-1.1103488499999941</v>
+        <v>-1.1104076400000054</v>
       </c>
       <c r="D78" s="5">
-        <v>-10.070874897782778</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-10.071394479485807</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>125.58734341</v>
+        <v>125.58715192</v>
       </c>
       <c r="C79" s="5">
-        <v>0.61747436000000278</v>
+        <v>0.61749833000000365</v>
       </c>
       <c r="D79" s="5">
-        <v>6.0929946344842056</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>6.0932484181690949</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>125.63571643</v>
+        <v>125.6355616</v>
       </c>
       <c r="C80" s="5">
-        <v>4.8373019999999656E-2</v>
+        <v>4.8409680000006006E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>0.46318961720908103</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>0.46354210314833999</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>125.3667095</v>
+        <v>125.3666202</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.26900693000000331</v>
+        <v>-0.26894140000000277</v>
       </c>
       <c r="D81" s="5">
-        <v>-2.5393558693769802</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-2.5387476397562447</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>125.84089181</v>
+        <v>125.84086050000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.47418231000000333</v>
+        <v>0.47424030000000528</v>
       </c>
       <c r="D82" s="5">
-        <v>4.6344566945747623</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.6350386784257402</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>126.13530235</v>
+        <v>126.13535203000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.29441054000000122</v>
+        <v>0.29449153000000194</v>
       </c>
       <c r="D83" s="5">
-        <v>2.8438631991387853</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.8446563369170397</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>126.55446542</v>
+        <v>126.55459021999999</v>
       </c>
       <c r="C84" s="5">
-        <v>0.4191630699999962</v>
+        <v>0.4192381899999873</v>
       </c>
       <c r="D84" s="5">
-        <v>4.0614452493772824</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.0621848460359988</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>126.91858190000001</v>
+        <v>126.91887076</v>
       </c>
       <c r="C85" s="5">
-        <v>0.36411648000000696</v>
+        <v>0.36428054000000998</v>
       </c>
       <c r="D85" s="5">
-        <v>3.5077450643892671</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>3.5093471388070174</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>126.88246875</v>
+        <v>126.88360213999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-3.6113150000005589E-2</v>
+        <v>-3.5268620000010742E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.340911668986843</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.33295064754362835</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>129.28964163000001</v>
+        <v>129.28923631000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.4071728800000045</v>
+        <v>2.4056341700000132</v>
       </c>
       <c r="D87" s="5">
-        <v>25.298346121823933</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>25.280202923485938</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>129.45029908999999</v>
+        <v>129.44996963</v>
       </c>
       <c r="C88" s="5">
-        <v>0.16065745999998171</v>
+        <v>0.16073331999999141</v>
       </c>
       <c r="D88" s="5">
-        <v>1.5013733317864819</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.5020918530042282</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>130.40981454000001</v>
+        <v>130.4095576</v>
       </c>
       <c r="C89" s="5">
-        <v>0.95951545000002625</v>
+        <v>0.95958797000000118</v>
       </c>
       <c r="D89" s="5">
-        <v>9.2663986195523851</v>
+        <v>9.2671523246193424</v>
       </c>
       <c r="E89" s="5">
-        <v>3.4340015524354728</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.4339262907732593</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>131.24071720000001</v>
+        <v>131.24047949000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.83090265999999247</v>
+        <v>0.83092189000001326</v>
       </c>
       <c r="D90" s="5">
-        <v>7.9194722876960055</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>7.9196781967832086</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>131.88015089000001</v>
+        <v>131.87996677000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.63943369000000416</v>
+        <v>0.63948727999999733</v>
       </c>
       <c r="D91" s="5">
-        <v>6.0059113143322351</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>6.0064393987141695</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>131.95412099000001</v>
+        <v>131.95400316000001</v>
       </c>
       <c r="C92" s="5">
-        <v>7.3970099999996819E-2</v>
+        <v>7.4036390000003394E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>0.6751467859812843</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>0.67575464999358736</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>133.11021002000001</v>
+        <v>133.11014598</v>
       </c>
       <c r="C93" s="5">
-        <v>1.156089030000004</v>
+        <v>1.1561428199999852</v>
       </c>
       <c r="D93" s="5">
-        <v>11.035263632081094</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>11.035812401337131</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>133.13390453</v>
+        <v>133.13388670000001</v>
       </c>
       <c r="C94" s="5">
-        <v>2.3694509999984348E-2</v>
+        <v>2.3740720000006377E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.21381730130862753</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.21423480883813184</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>134.34742796</v>
+        <v>134.34750765999999</v>
       </c>
       <c r="C95" s="5">
-        <v>1.2135234300000093</v>
+        <v>1.2136209599999859</v>
       </c>
       <c r="D95" s="5">
-        <v>11.503435273405538</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>11.504408251922783</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>135.00918945000001</v>
+        <v>135.00936382</v>
       </c>
       <c r="C96" s="5">
-        <v>0.6617614900000035</v>
+        <v>0.66185616000001346</v>
       </c>
       <c r="D96" s="5">
-        <v>6.0736912246338814</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>6.0745800873462708</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>135.38654389999999</v>
+        <v>135.38691473</v>
       </c>
       <c r="C97" s="5">
-        <v>0.37735444999998435</v>
+        <v>0.37755090999999652</v>
       </c>
       <c r="D97" s="5">
-        <v>3.406077273065522</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>3.4078734541868272</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>135.93711496</v>
+        <v>135.93806806000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.55057106000000999</v>
+        <v>0.55115333000000533</v>
       </c>
       <c r="D98" s="5">
-        <v>4.9906343357304594</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.9960170451453845</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>134.23948168999999</v>
+        <v>134.23914744000001</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.6976332700000114</v>
+        <v>-1.6989206199999956</v>
       </c>
       <c r="D99" s="5">
-        <v>-13.99838285582794</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-14.008187783340031</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>134.53670973999999</v>
+        <v>134.53641673999999</v>
       </c>
       <c r="C100" s="5">
-        <v>0.29722805000000108</v>
+        <v>0.2972692999999822</v>
       </c>
       <c r="D100" s="5">
-        <v>2.6895918223691861</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>2.6899764278245586</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>135.17411670000001</v>
+        <v>135.17375122999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.63740696000002117</v>
+        <v>0.63733449000000064</v>
       </c>
       <c r="D101" s="5">
-        <v>5.8358633426537576</v>
+        <v>5.835195492802181</v>
       </c>
       <c r="E101" s="5">
-        <v>3.6533309834120509</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.6532549589754826</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>137.18393306999999</v>
+        <v>137.18369135</v>
       </c>
       <c r="C102" s="5">
-        <v>2.0098163699999816</v>
+        <v>2.0099401200000102</v>
       </c>
       <c r="D102" s="5">
-        <v>19.375860517935273</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>19.377209500851535</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>137.18828146000001</v>
+        <v>137.18810110000001</v>
       </c>
       <c r="C103" s="5">
-        <v>4.3483900000182985E-3</v>
+        <v>4.4097500000077616E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8043651893082675E-2</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.8580647621677677E-2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>137.85656012000001</v>
+        <v>137.85645638</v>
       </c>
       <c r="C104" s="5">
-        <v>0.66827865999999858</v>
+        <v>0.6683552799999859</v>
       </c>
       <c r="D104" s="5">
-        <v>6.0046852324285416</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>6.0054003451801119</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>138.23057212000001</v>
+        <v>138.23051717999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.37401199999999335</v>
+        <v>0.3740607999999952</v>
       </c>
       <c r="D105" s="5">
-        <v>3.3046845826107507</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.3051247478409929</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>139.06339621999999</v>
+        <v>139.06337722999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.83282409999998208</v>
+        <v>0.83286004999999363</v>
       </c>
       <c r="D106" s="5">
-        <v>7.4743216221638153</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>7.4746580975201038</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>139.25945326999999</v>
+        <v>139.25955486000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.19605705000000739</v>
+        <v>0.19617763000002242</v>
       </c>
       <c r="D107" s="5">
-        <v>1.7049875522805014</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.7060445465582497</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>141.15581494</v>
+        <v>141.15601437000001</v>
       </c>
       <c r="C108" s="5">
-        <v>1.8963616700000046</v>
+        <v>1.8964595099999997</v>
       </c>
       <c r="D108" s="5">
-        <v>17.622134030768557</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>17.623098536463779</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>141.66023884000001</v>
+        <v>141.66065685999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.50442390000000614</v>
+        <v>0.50464248999998063</v>
       </c>
       <c r="D109" s="5">
-        <v>4.3735251923614049</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.3754515580601616</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>141.14017885000001</v>
+        <v>141.14094942</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.52005998999999292</v>
+        <v>-0.51970743999999058</v>
       </c>
       <c r="D110" s="5">
-        <v>-4.3175416781670357</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-4.3146611330033169</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>141.76731036000001</v>
+        <v>141.76703071</v>
       </c>
       <c r="C111" s="5">
-        <v>0.62713150999999812</v>
+        <v>0.6260812900000019</v>
       </c>
       <c r="D111" s="5">
-        <v>5.4642425270415185</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.4548369788237405</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>141.97528177000001</v>
+        <v>141.97504552999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.20797140999999897</v>
+        <v>0.20801481999998828</v>
       </c>
       <c r="D112" s="5">
-        <v>1.7746628560715072</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>1.7750398067813977</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>142.93522565000001</v>
+        <v>142.93489435999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.95994387999999731</v>
+        <v>0.95984882999999854</v>
       </c>
       <c r="D113" s="5">
-        <v>8.4222431413808465</v>
+        <v>8.4213924904606117</v>
       </c>
       <c r="E113" s="5">
-        <v>5.7415643907810399</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.7416052002539297</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>142.96010619</v>
+        <v>142.9598542</v>
       </c>
       <c r="C114" s="5">
-        <v>2.4880539999998064E-2</v>
+        <v>2.4959840000008171E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.2090824605280428</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>0.20974998116205512</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>142.89491831000001</v>
+        <v>142.89473982999999</v>
       </c>
       <c r="C115" s="5">
-        <v>-6.5187879999996312E-2</v>
+        <v>-6.5114370000003419E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.54581360020008463</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-0.54520060571774387</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>143.71304423999999</v>
+        <v>143.71293918999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.81812592999997946</v>
+        <v>0.81819935999999416</v>
       </c>
       <c r="D116" s="5">
-        <v>7.0909705406077217</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>7.09163629687668</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>145.81339198000001</v>
+        <v>145.81332112999999</v>
       </c>
       <c r="C117" s="5">
-        <v>2.1003477400000179</v>
+        <v>2.1003819400000054</v>
       </c>
       <c r="D117" s="5">
-        <v>19.018558401470955</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>19.018908424614022</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>145.28400479999999</v>
+        <v>145.28393323</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.52938718000001472</v>
+        <v>-0.52938789999998903</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.2707448909548145</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-4.2707526178243693</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>146.43267446999999</v>
+        <v>146.43272074000001</v>
       </c>
       <c r="C119" s="5">
-        <v>1.1486696700000039</v>
+        <v>1.1487875100000053</v>
       </c>
       <c r="D119" s="5">
-        <v>9.9112887048792953</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>9.9123552049546824</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>147.64845435000001</v>
+        <v>147.64881939</v>
       </c>
       <c r="C120" s="5">
-        <v>1.2157798800000137</v>
+        <v>1.2160986499999922</v>
       </c>
       <c r="D120" s="5">
-        <v>10.430979823131214</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>10.433837426962755</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>147.52382148000001</v>
+        <v>147.52421950999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.12463286999999923</v>
+        <v>-0.12459988000000521</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.008253298832229</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-1.0079851737248791</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>148.76431891999999</v>
+        <v>148.76486023999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.2404974399999844</v>
+        <v>1.2406407299999955</v>
       </c>
       <c r="D122" s="5">
-        <v>10.570555850321984</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>10.571804022114218</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>149.73897830000001</v>
+        <v>149.73881804000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.97465938000001984</v>
+        <v>0.97395780000002219</v>
       </c>
       <c r="D123" s="5">
-        <v>8.1516243969842925</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>8.1455130959528397</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>150.25536113000001</v>
+        <v>150.25522437999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.51638282999999774</v>
+        <v>0.51640633999997476</v>
       </c>
       <c r="D124" s="5">
-        <v>4.2176637467349787</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>4.2178640265478684</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>152.22522223000001</v>
+        <v>152.22486261</v>
       </c>
       <c r="C125" s="5">
-        <v>1.9698611000000028</v>
+        <v>1.9696382300000153</v>
       </c>
       <c r="D125" s="5">
-        <v>16.917543313583238</v>
+        <v>16.915505731171109</v>
       </c>
       <c r="E125" s="5">
-        <v>6.4994451421989341</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>6.4994403861957206</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>152.55993011999999</v>
+        <v>152.55969798000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.33470788999997581</v>
+        <v>0.33483537000000752</v>
       </c>
       <c r="D126" s="5">
-        <v>2.6706643926475593</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.6717002923468902</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>154.13017527</v>
+        <v>154.12998995000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.5702451500000052</v>
+        <v>1.5702919699999995</v>
       </c>
       <c r="D127" s="5">
-        <v>13.074921242172067</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>13.075354462456335</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>155.68428745</v>
+        <v>155.68416266</v>
       </c>
       <c r="C128" s="5">
-        <v>1.5541121800000042</v>
+        <v>1.5541727099999889</v>
       </c>
       <c r="D128" s="5">
-        <v>12.793827031458459</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>12.794369529456162</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>155.60849017000001</v>
+        <v>155.60838265999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-7.5797279999989087E-2</v>
+        <v>-7.578000000000884E-2</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.58267646711530618</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-0.58254445167814639</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>156.18026315</v>
+        <v>156.18014364000001</v>
       </c>
       <c r="C130" s="5">
-        <v>0.57177297999999155</v>
+        <v>0.57176098000002185</v>
       </c>
       <c r="D130" s="5">
-        <v>4.4995297923692057</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>4.4994366143949804</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>157.55845278999999</v>
+        <v>157.55842985999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.378189639999988</v>
+        <v>1.3782862199999784</v>
       </c>
       <c r="D131" s="5">
-        <v>11.118580856026284</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>11.119407144664684</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>158.10366442</v>
+        <v>158.10415623</v>
       </c>
       <c r="C132" s="5">
-        <v>0.54521163000001138</v>
+        <v>0.54572637000001123</v>
       </c>
       <c r="D132" s="5">
-        <v>4.2324007641486361</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.2364736735636788</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>158.60762076</v>
+        <v>158.60792685999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.503956340000002</v>
+        <v>0.50377062999999112</v>
       </c>
       <c r="D133" s="5">
-        <v>3.8927817984556912</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.8913097424142951</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>158.97522506999999</v>
+        <v>158.97574994999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.36760430999999016</v>
+        <v>0.36782309000000168</v>
       </c>
       <c r="D134" s="5">
-        <v>2.8169643306181769</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>2.8186567813628827</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>158.63232282000001</v>
+        <v>158.63226076999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.34290224999998031</v>
+        <v>-0.34348918000000594</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.5578583488185092</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-2.5621762620199329</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>159.3901984</v>
+        <v>159.39015434000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.75787557999998967</v>
+        <v>0.75789357000002155</v>
       </c>
       <c r="D136" s="5">
-        <v>5.8861436864933614</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>5.8862894633424423</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>159.72467244000001</v>
+        <v>159.72432470000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.33447404000000347</v>
+        <v>0.33417036000000166</v>
       </c>
       <c r="D137" s="5">
-        <v>2.5474202332477214</v>
+        <v>2.5450813232787972</v>
       </c>
       <c r="E137" s="5">
-        <v>4.9265490305338</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.9265684733863946</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>159.83361355</v>
+        <v>159.83339488999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.10894110999998929</v>
+        <v>0.10907018999998286</v>
       </c>
       <c r="D138" s="5">
-        <v>0.82154405057404123</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>0.82252292181450581</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>160.26051244000001</v>
+        <v>160.26031724000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.42689889000001813</v>
+        <v>0.42692235000001233</v>
       </c>
       <c r="D139" s="5">
-        <v>3.2525786928444544</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>3.2527645860954912</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>161.22150332999999</v>
+        <v>161.22134922000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.96099088999997662</v>
+        <v>0.96103198000000134</v>
       </c>
       <c r="D140" s="5">
-        <v>7.4378410439343456</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>7.438178993093314</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>161.80995039000001</v>
+        <v>161.80980958000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.58844706000002134</v>
+        <v>0.58846035999999913</v>
       </c>
       <c r="D141" s="5">
-        <v>4.4689186017567994</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>4.4690260019354167</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>162.20596522</v>
+        <v>162.20579728999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.39601482999998439</v>
+        <v>0.39598770999998578</v>
       </c>
       <c r="D142" s="5">
-        <v>2.9767455667774945</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>2.9765415860093292</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>163.02270766999999</v>
+        <v>163.02261006000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.81674244999999246</v>
+        <v>0.81681277000001273</v>
       </c>
       <c r="D143" s="5">
-        <v>6.2124351941226674</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>6.2129915848705419</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>161.89061423999999</v>
+        <v>161.89133688000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1320934299999976</v>
+        <v>-1.1312731799999938</v>
       </c>
       <c r="D144" s="5">
-        <v>-8.022240839859041</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-8.0166530257645867</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>162.70940479999999</v>
+        <v>162.70959962000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.8187905599999965</v>
+        <v>0.81826273999999444</v>
       </c>
       <c r="D145" s="5">
-        <v>6.2409209307725977</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>6.2367567131443202</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>163.16520808000001</v>
+        <v>163.16563966000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.45580328000002623</v>
+        <v>0.45604004000000486</v>
       </c>
       <c r="D146" s="5">
-        <v>3.4138799932612374</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>3.4156765524944399</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>163.96787431999999</v>
+        <v>163.96787558</v>
       </c>
       <c r="C147" s="5">
-        <v>0.80266623999997933</v>
+        <v>0.80223591999998689</v>
       </c>
       <c r="D147" s="5">
-        <v>6.0655842243946712</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>6.0622274783703967</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>163.81459860000001</v>
+        <v>163.81458774999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.15327571999998213</v>
+        <v>-0.15328783000001067</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.116000021303909</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.1160877327742957</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>164.60656578999999</v>
+        <v>164.60623219999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.79196718999997984</v>
+        <v>0.79164445000000683</v>
       </c>
       <c r="D149" s="5">
-        <v>5.9582134758737748</v>
+        <v>5.9557209121589239</v>
       </c>
       <c r="E149" s="5">
-        <v>3.0564428622220863</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>3.0564583754975061</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>164.98867099</v>
+        <v>164.98846119000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.38210520000001225</v>
+        <v>0.38222899000001576</v>
       </c>
       <c r="D150" s="5">
-        <v>2.8214300401474768</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>2.8223615925339063</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>165.12229141</v>
+        <v>165.12207844</v>
       </c>
       <c r="C151" s="5">
-        <v>0.13362041999999974</v>
+        <v>0.13361724999998614</v>
       </c>
       <c r="D151" s="5">
-        <v>0.97619224623977097</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.97617023071590037</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>166.34610914999999</v>
+        <v>166.34592886999999</v>
       </c>
       <c r="C152" s="5">
-        <v>1.223817739999987</v>
+        <v>1.2238504299999988</v>
       </c>
       <c r="D152" s="5">
-        <v>9.2655572773267192</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>9.2658273914763445</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>166.35846221</v>
+        <v>166.35830849000001</v>
       </c>
       <c r="C153" s="5">
-        <v>1.2353060000009464E-2</v>
+        <v>1.2379620000018576E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>8.9149834066715172E-2</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>8.93416881854181E-2</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>166.55854689</v>
+        <v>166.55839354</v>
       </c>
       <c r="C154" s="5">
-        <v>0.20008468000000335</v>
+        <v>0.20008504999998422</v>
       </c>
       <c r="D154" s="5">
-        <v>1.4528643528945118</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.4528684087384169</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>167.94109510999999</v>
+        <v>167.94099936000001</v>
       </c>
       <c r="C155" s="5">
-        <v>1.3825482199999897</v>
+        <v>1.3826058200000091</v>
       </c>
       <c r="D155" s="5">
-        <v>10.428377332212136</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>10.428841870680849</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>167.16722085999999</v>
+        <v>167.1680499</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.77387425000000576</v>
+        <v>-0.77294946000000664</v>
       </c>
       <c r="D156" s="5">
-        <v>-5.3915996821158547</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-5.385321857881598</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>169.45968106000001</v>
+        <v>169.45980617999999</v>
       </c>
       <c r="C157" s="5">
-        <v>2.292460200000022</v>
+        <v>2.2917562799999871</v>
       </c>
       <c r="D157" s="5">
-        <v>17.756027758925885</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>17.750063350419776</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>170.07536372999999</v>
+        <v>170.07572841999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.615682669999984</v>
+        <v>0.61592224000000328</v>
       </c>
       <c r="D158" s="5">
-        <v>4.4480376534498545</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>4.449799835327517</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>170.2996277</v>
+        <v>170.29959170999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.22426397000000975</v>
+        <v>0.22386328999999705</v>
       </c>
       <c r="D159" s="5">
-        <v>1.5938646273870427</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>1.5909928745921897</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>171.27517233</v>
+        <v>171.27511573999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.97554463000000169</v>
+        <v>0.97552403000000254</v>
       </c>
       <c r="D160" s="5">
-        <v>7.0948472026254095</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>7.0946941805408281</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>171.06667429999999</v>
+        <v>171.06640092000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.20849803000001543</v>
+        <v>-0.20871481999998309</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4510524930187452</v>
+        <v>-1.4525516329324861</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9245752312466076</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.9246197629690949</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>172.07313712000001</v>
+        <v>172.07295658000001</v>
       </c>
       <c r="C162" s="5">
-        <v>1.0064628200000243</v>
+        <v>1.0065556600000036</v>
       </c>
       <c r="D162" s="5">
-        <v>7.2931436409740424</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>7.2938503438114033</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>172.93830102999999</v>
+        <v>172.93809603</v>
       </c>
       <c r="C163" s="5">
-        <v>0.86516390999997839</v>
+        <v>0.86513944999998671</v>
       </c>
       <c r="D163" s="5">
-        <v>6.2031354405992278</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>6.2029618763722594</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>173.04339254999999</v>
+        <v>173.04319799000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.10509152000000199</v>
+        <v>0.10510196000001315</v>
       </c>
       <c r="D164" s="5">
-        <v>0.73166076563000448</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.73173456368307299</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>173.10724250999999</v>
+        <v>173.10709557999999</v>
       </c>
       <c r="C165" s="5">
-        <v>6.3849959999998873E-2</v>
+        <v>6.3897589999982074E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>0.44367851921374157</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0.44401066169992287</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>174.19006572000001</v>
+        <v>174.18995172000001</v>
       </c>
       <c r="C166" s="5">
-        <v>1.082823210000015</v>
+        <v>1.0828561400000183</v>
       </c>
       <c r="D166" s="5">
-        <v>7.7699634252688998</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>7.7702147315171333</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>175.09988766000001</v>
+        <v>175.09987319999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.9098219400000005</v>
+        <v>0.90992147999997997</v>
       </c>
       <c r="D167" s="5">
-        <v>6.4510165907837314</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>6.451747115058315</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>176.16616150999999</v>
+        <v>176.1671073</v>
       </c>
       <c r="C168" s="5">
-        <v>1.0662738499999875</v>
+        <v>1.0672341000000074</v>
       </c>
       <c r="D168" s="5">
-        <v>7.55720043734045</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>7.5642365930162159</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>176.52136289000001</v>
+        <v>176.52139713</v>
       </c>
       <c r="C169" s="5">
-        <v>0.35520138000001111</v>
+        <v>0.35428982999999903</v>
       </c>
       <c r="D169" s="5">
-        <v>2.4465561598978391</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.440194729993661</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>177.69268174000001</v>
+        <v>177.69291536</v>
       </c>
       <c r="C170" s="5">
-        <v>1.1713188500000058</v>
+        <v>1.1715182300000038</v>
       </c>
       <c r="D170" s="5">
-        <v>8.2598045444993708</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>8.2612605665386418</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>178.03660911</v>
+        <v>178.03651798999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.34392736999998874</v>
+        <v>0.34360262999999236</v>
       </c>
       <c r="D171" s="5">
-        <v>2.3475068376656028</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.3452635531759691</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>179.18321485999999</v>
+        <v>179.18309819000001</v>
       </c>
       <c r="C172" s="5">
-        <v>1.146605749999992</v>
+        <v>1.1465802000000167</v>
       </c>
       <c r="D172" s="5">
-        <v>8.0080493423144272</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>8.007868774840631</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>180.35087034</v>
+        <v>180.35060261999999</v>
       </c>
       <c r="C173" s="5">
-        <v>1.1676554800000076</v>
+        <v>1.1675044299999797</v>
       </c>
       <c r="D173" s="5">
-        <v>8.1063035517168647</v>
+        <v>8.1052225121895471</v>
       </c>
       <c r="E173" s="5">
-        <v>5.427238284715985</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>5.4272502666036671</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>181.43073258000001</v>
+        <v>181.43058145000001</v>
       </c>
       <c r="C174" s="5">
-        <v>1.0798622400000113</v>
+        <v>1.0799788300000159</v>
       </c>
       <c r="D174" s="5">
-        <v>7.4264786534431249</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>7.4273184530245784</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>181.80782464999999</v>
+        <v>181.80764156000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.37709206999997491</v>
+        <v>0.37706011000000217</v>
       </c>
       <c r="D175" s="5">
-        <v>2.5228323212925563</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.5226181770133138</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>182.47649539</v>
+        <v>182.47633196999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.66867074000001026</v>
+        <v>0.66869040999998219</v>
       </c>
       <c r="D176" s="5">
-        <v>4.5038597122632806</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>4.5039995198042027</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>183.09934369999999</v>
+        <v>183.09923728000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.62284830999999485</v>
+        <v>0.62290531000002147</v>
       </c>
       <c r="D177" s="5">
-        <v>4.1737444979897287</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>4.1741374667974007</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>184.75836261000001</v>
+        <v>184.75835147000001</v>
       </c>
       <c r="C178" s="5">
-        <v>1.6590189100000146</v>
+        <v>1.6591141899999968</v>
       </c>
       <c r="D178" s="5">
-        <v>11.431456024637111</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>11.432152588945122</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>185.00007518999999</v>
+        <v>185.00021892000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.24171257999998375</v>
+        <v>0.24186745000000087</v>
       </c>
       <c r="D179" s="5">
-        <v>1.5812615816890752</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.5822821289820377</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>185.82102581000001</v>
+        <v>185.82187508999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.82095062000001917</v>
+        <v>0.82165616999998292</v>
       </c>
       <c r="D180" s="5">
-        <v>5.4569920633788405</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.4617927738672023</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>186.98216281000001</v>
+        <v>186.98208013000001</v>
       </c>
       <c r="C181" s="5">
-        <v>1.1611369999999965</v>
+        <v>1.1602050400000223</v>
       </c>
       <c r="D181" s="5">
-        <v>7.7615695637705429</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>7.7550877837244903</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>187.26030811000001</v>
+        <v>187.26037722000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.27814530000000559</v>
+        <v>0.27829708999999525</v>
       </c>
       <c r="D182" s="5">
-        <v>1.7997370661941403</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>1.8007280788755464</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>188.01019166</v>
+        <v>188.01010603</v>
       </c>
       <c r="C183" s="5">
-        <v>0.74988354999999274</v>
+        <v>0.74972880999999347</v>
       </c>
       <c r="D183" s="5">
-        <v>4.9126609327691861</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>4.9116229162707414</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>189.24573193000001</v>
+        <v>189.24562663</v>
       </c>
       <c r="C184" s="5">
-        <v>1.2355402700000013</v>
+        <v>1.235520600000001</v>
       </c>
       <c r="D184" s="5">
-        <v>8.1773697318685112</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>8.1772386658441665</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>189.90304824</v>
+        <v>189.90277080999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.65731630999999879</v>
+        <v>0.65714417999998886</v>
       </c>
       <c r="D185" s="5">
-        <v>4.2485702438401329</v>
+        <v>4.247438754954036</v>
       </c>
       <c r="E185" s="5">
-        <v>5.2964412547564121</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>5.2964437330583758</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>189.64072127</v>
+        <v>189.64058059000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.26232697000000371</v>
+        <v>-0.26219021999997949</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.6451115126755456</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-1.6442628082043331</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>191.05680781000001</v>
+        <v>191.05666399</v>
       </c>
       <c r="C187" s="5">
-        <v>1.4160865400000091</v>
+        <v>1.4160833999999909</v>
       </c>
       <c r="D187" s="5">
-        <v>9.3379749107091126</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>9.3379605612611059</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>191.83126985000001</v>
+        <v>191.83114940999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.77446204000000307</v>
+        <v>0.77448541999999065</v>
       </c>
       <c r="D188" s="5">
-        <v>4.9742095331345659</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.9743668901054194</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>194.23531453000001</v>
+        <v>194.23526072999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.4040446799999984</v>
+        <v>2.4041113199999984</v>
       </c>
       <c r="D189" s="5">
-        <v>16.119591204111284</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>16.120080105720437</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>194.25921876000001</v>
+        <v>194.25928173</v>
       </c>
       <c r="C190" s="5">
-        <v>2.3904229999999416E-2</v>
+        <v>2.4021000000004733E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>0.14778208732277864</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>0.14850452170172002</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>195.35758283000001</v>
+        <v>195.35787013999999</v>
       </c>
       <c r="C191" s="5">
-        <v>1.0983640700000024</v>
+        <v>1.0985884099999907</v>
       </c>
       <c r="D191" s="5">
-        <v>6.9999619073204622</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>7.0014340642691186</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>194.26705612999999</v>
+        <v>194.26778512999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-1.0905267000000265</v>
+        <v>-1.0900850099999957</v>
       </c>
       <c r="D192" s="5">
-        <v>-6.4967661215712731</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-6.4942057369419715</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>196.65319199999999</v>
+        <v>196.65300468000001</v>
       </c>
       <c r="C193" s="5">
-        <v>2.3861358700000039</v>
+        <v>2.3852195500000164</v>
       </c>
       <c r="D193" s="5">
-        <v>15.776946880085131</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>15.770410159948312</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>197.41433155000001</v>
+        <v>197.41421893</v>
       </c>
       <c r="C194" s="5">
-        <v>0.7611395500000242</v>
+        <v>0.76121424999999476</v>
       </c>
       <c r="D194" s="5">
-        <v>4.7447176784015443</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.7451979107763664</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>197.91248512000001</v>
+        <v>197.91239686</v>
       </c>
       <c r="C195" s="5">
-        <v>0.49815356999999949</v>
+        <v>0.4981779299999971</v>
       </c>
       <c r="D195" s="5">
-        <v>3.0704503591580723</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.0706043721015375</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>197.88154028</v>
+        <v>197.88144073999999</v>
       </c>
       <c r="C196" s="5">
-        <v>-3.0944840000017848E-2</v>
+        <v>-3.0956120000013243E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.18746614728804012</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-0.18753450715269793</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>198.92634629</v>
+        <v>198.92610649</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0448060100000021</v>
+        <v>1.0446657500000072</v>
       </c>
       <c r="D197" s="5">
-        <v>6.5232198278215359</v>
+        <v>6.5223219128700771</v>
       </c>
       <c r="E197" s="5">
-        <v>4.7515288109521769</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.7515555678900423</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>200.6822813</v>
+        <v>200.68216103</v>
       </c>
       <c r="C198" s="5">
-        <v>1.7559350100000017</v>
+        <v>1.756054540000008</v>
       </c>
       <c r="D198" s="5">
-        <v>11.122161475903036</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>11.122969780976955</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>201.06401518999999</v>
+        <v>201.06393297</v>
       </c>
       <c r="C199" s="5">
-        <v>0.38173388999999247</v>
+        <v>0.38177193999999304</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3066491899597308</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.3068829172929961</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>201.52995436</v>
+        <v>201.52991979999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.46593917000001284</v>
+        <v>0.46598682999999141</v>
       </c>
       <c r="D200" s="5">
-        <v>2.8165592137591622</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>2.8168521629065468</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>200.58898386999999</v>
+        <v>200.58898725</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.94097049000001221</v>
+        <v>-0.94093254999998521</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.4612922119036895</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-5.4610785482685609</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>200.49922738000001</v>
+        <v>200.49933816000001</v>
       </c>
       <c r="C202" s="5">
-        <v>-8.9756489999984979E-2</v>
+        <v>-8.9649089999994658E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>-0.53563812936392452</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>-0.53499876605094254</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>202.47446894000001</v>
+        <v>202.47487679</v>
       </c>
       <c r="C203" s="5">
-        <v>1.9752415600000006</v>
+        <v>1.9755386299999884</v>
       </c>
       <c r="D203" s="5">
-        <v>12.484007747611404</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>12.485980921583305</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>199.64162447999999</v>
+        <v>199.64209394</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.8328444600000182</v>
+        <v>-2.832782850000001</v>
       </c>
       <c r="D204" s="5">
-        <v>-15.555782039277799</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-15.55544035885552</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>202.44342698</v>
+        <v>202.4431687</v>
       </c>
       <c r="C205" s="5">
-        <v>2.801802500000008</v>
+        <v>2.8010747600000059</v>
       </c>
       <c r="D205" s="5">
-        <v>18.203687490135746</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>18.198542443978493</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>203.94080790999999</v>
+        <v>203.94057222999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.4973809299999914</v>
+        <v>1.4974035299999855</v>
       </c>
       <c r="D206" s="5">
-        <v>9.2459786179406311</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>9.2461361733892069</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>204.9998057</v>
+        <v>204.9997008</v>
       </c>
       <c r="C207" s="5">
-        <v>1.0589977900000065</v>
+        <v>1.0591285700000128</v>
       </c>
       <c r="D207" s="5">
-        <v>6.4122847848366193</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>6.4131070427611681</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>206.40163135</v>
+        <v>206.40155116</v>
       </c>
       <c r="C208" s="5">
-        <v>1.4018256500000064</v>
+        <v>1.4018503599999974</v>
       </c>
       <c r="D208" s="5">
-        <v>8.5215812612904784</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>8.5217416912320978</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>206.82506133999999</v>
+        <v>206.82486703999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.42342998999998827</v>
+        <v>0.42331587999998987</v>
       </c>
       <c r="D209" s="5">
-        <v>2.4897503516312813</v>
+        <v>2.4890727810870317</v>
       </c>
       <c r="E209" s="5">
-        <v>3.9706731648733173</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.9707008242264363</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>207.89252354000001</v>
+        <v>207.89244812000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.0674622000000227</v>
+        <v>1.0675810800000249</v>
       </c>
       <c r="D210" s="5">
-        <v>6.3722904648147116</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>6.3730265526057428</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>207.90450774999999</v>
+        <v>207.90451693</v>
       </c>
       <c r="C211" s="5">
-        <v>1.1984209999980067E-2</v>
+        <v>1.2068809999988162E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>6.9197353522998384E-2</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>6.96860188979187E-2</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>208.69351004000001</v>
+        <v>208.69359926999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.78900229000001332</v>
+        <v>0.78908233999999311</v>
       </c>
       <c r="D212" s="5">
-        <v>4.6502943001599073</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.6507757886837142</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>210.00696568000001</v>
+        <v>210.00711258999999</v>
       </c>
       <c r="C213" s="5">
-        <v>1.3134556400000008</v>
+        <v>1.3135133199999984</v>
       </c>
       <c r="D213" s="5">
-        <v>7.8194413386064809</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>7.8197932401861792</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>210.47944185</v>
+        <v>210.47933925000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.47247616999999309</v>
+        <v>0.47222666000001823</v>
       </c>
       <c r="D214" s="5">
-        <v>2.7334329946023583</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>2.7319696618287814</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>211.42409631000001</v>
+        <v>211.42466732</v>
       </c>
       <c r="C215" s="5">
-        <v>0.94465446000000952</v>
+        <v>0.94532806999998797</v>
       </c>
       <c r="D215" s="5">
-        <v>5.5206832354970814</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.5247204097324643</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>213.04139375</v>
+        <v>213.04160726000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.6172974399999873</v>
+        <v>1.6169399400000088</v>
       </c>
       <c r="D216" s="5">
-        <v>9.5756714062606321</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>9.573437955926023</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>214.46367662</v>
+        <v>214.46338291000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.4222828700000036</v>
+        <v>1.4217756500000007</v>
       </c>
       <c r="D217" s="5">
-        <v>8.3121128329019633</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>8.3090302585735909</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>214.38640416999999</v>
+        <v>214.38608722000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-7.7272450000009485E-2</v>
+        <v>-7.7295689999999695E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.43151085912979115</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-0.4316409705717672</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>215.11972136</v>
+        <v>215.11955936000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.73331719000000817</v>
+        <v>0.73347214000000349</v>
       </c>
       <c r="D219" s="5">
-        <v>4.1827554168694991</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>4.1836622322239947</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>215.86581626</v>
+        <v>215.86574210000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.74609490000000278</v>
+        <v>0.74618273999999474</v>
       </c>
       <c r="D220" s="5">
-        <v>4.2422491600782708</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.2427614358987453</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>216.22816501</v>
+        <v>216.22799659</v>
       </c>
       <c r="C221" s="5">
-        <v>0.36234874999999533</v>
+        <v>0.36225448999999799</v>
       </c>
       <c r="D221" s="5">
-        <v>2.0330008189094251</v>
+        <v>2.0324677758891907</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5464043907823326</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.5464211748684313</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>218.69689739</v>
+        <v>218.69689288999999</v>
       </c>
       <c r="C222" s="5">
-        <v>2.4687323800000058</v>
+        <v>2.4688962999999831</v>
       </c>
       <c r="D222" s="5">
-        <v>14.594641144651233</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>14.595683946881399</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>219.29121509999999</v>
+        <v>219.29134267000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.59431770999998434</v>
+        <v>0.59444978000001925</v>
       </c>
       <c r="D223" s="5">
-        <v>3.3102341987366168</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.3109809039696403</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>219.15000079000001</v>
+        <v>219.15025881</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.14121430999998097</v>
+        <v>-0.14108386000000905</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.77001844461680458</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.76930919135704823</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>219.4055113</v>
+        <v>219.40581344</v>
       </c>
       <c r="C225" s="5">
-        <v>0.25551050999999347</v>
+        <v>0.255554630000006</v>
       </c>
       <c r="D225" s="5">
-        <v>1.4081060342727936</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.4083490702126333</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>219.56420657000001</v>
+        <v>219.56388233999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.15869527000000971</v>
+        <v>0.1580688999999893</v>
       </c>
       <c r="D226" s="5">
-        <v>0.87141715417089483</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>0.86796283186971745</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>219.00583269000001</v>
+        <v>219.00649000999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.55837388000000487</v>
+        <v>-0.55739232999999899</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.0093959921170699</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-3.0041838768454232</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>219.71676346999999</v>
+        <v>219.71670703000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.710930779999984</v>
+        <v>0.71021702000001596</v>
       </c>
       <c r="D228" s="5">
-        <v>3.9657138652287038</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.9616489855737402</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>219.75490987000001</v>
+        <v>219.75454414000001</v>
       </c>
       <c r="C229" s="5">
-        <v>3.8146400000016456E-2</v>
+        <v>3.783710999999812E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.20853855341942396</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.20684617976349795</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>218.60310888999999</v>
+        <v>218.60276705000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.1518009800000186</v>
+        <v>-1.151777089999996</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.11137832275036</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.1112650748464166</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>220.68371390999999</v>
+        <v>220.68353157000001</v>
       </c>
       <c r="C231" s="5">
-        <v>2.0806050200000072</v>
+        <v>2.0807645200000024</v>
       </c>
       <c r="D231" s="5">
-        <v>12.038529809051091</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>12.039521351355642</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>219.69427332000001</v>
+        <v>219.69421452</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.98944058999998674</v>
+        <v>-0.98931705000001102</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.2495179206367819</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-5.2488827802430578</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>219.81008242999999</v>
+        <v>219.80991337</v>
       </c>
       <c r="C233" s="5">
-        <v>0.1158091099999865</v>
+        <v>0.11569885000000113</v>
       </c>
       <c r="D233" s="5">
-        <v>0.63440230423170707</v>
+        <v>0.63379671950789529</v>
       </c>
       <c r="E233" s="5">
-        <v>1.6565452608055642</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.6565462551048959</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>218.56341481999999</v>
+        <v>218.5634858</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.2466676100000029</v>
+        <v>-1.2464275700000087</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.5975431883159903</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-6.596317132085872</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>217.30218815999999</v>
+        <v>217.3024303</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.2612266600000055</v>
+        <v>-1.2610554999999977</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.7090350501286533</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.7081511589581755</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>216.89595641</v>
+        <v>216.89633963</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.40623174999998923</v>
+        <v>-0.40609066999999754</v>
       </c>
       <c r="D236" s="5">
-        <v>-2.2203964711039359</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-2.2196308113499263</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>217.50839196000001</v>
+        <v>217.50885031999999</v>
       </c>
       <c r="C237" s="5">
-        <v>0.61243555000001493</v>
+        <v>0.61251068999999347</v>
       </c>
       <c r="D237" s="5">
-        <v>3.4414847341053267</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>3.441907375044706</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>217.92296941999999</v>
+        <v>217.92243049000001</v>
       </c>
       <c r="C238" s="5">
-        <v>0.41457745999997542</v>
+        <v>0.41358017000001723</v>
       </c>
       <c r="D238" s="5">
-        <v>2.3113661270945274</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>2.3057428172332362</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>217.22832464999999</v>
+        <v>217.22900697</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.69464476999999647</v>
+        <v>-0.69342352000001029</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.7587317348291127</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.752247871395531</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>218.56061672999999</v>
+        <v>218.56039197000001</v>
       </c>
       <c r="C240" s="5">
-        <v>1.332292080000002</v>
+        <v>1.3313850000000116</v>
       </c>
       <c r="D240" s="5">
-        <v>7.6131779096162644</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>7.6077938724359084</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>217.98318379</v>
+        <v>217.98283735999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.57743293999999423</v>
+        <v>-0.57755461000002128</v>
       </c>
       <c r="D241" s="5">
-        <v>-3.1247117823282045</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-3.1253638134119743</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>217.71187652</v>
+        <v>217.71160556999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.27130726999999411</v>
+        <v>-0.27123179000000164</v>
       </c>
       <c r="D242" s="5">
-        <v>-1.4833680229245472</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-1.4829604980808653</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>218.64246825000001</v>
+        <v>218.64197687999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.93059173000000328</v>
+        <v>0.93037130999999818</v>
       </c>
       <c r="D243" s="5">
-        <v>5.2516236031110886</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>5.2503570111121167</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>218.18048944</v>
+        <v>218.18048719000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.46197881000000507</v>
+        <v>-0.46148968999997919</v>
       </c>
       <c r="D244" s="5">
-        <v>-2.5062708544105416</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-2.5036536302677548</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>217.51386041999999</v>
+        <v>217.51370559</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.66662902000001623</v>
+        <v>-0.6667816000000073</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.6054910045526189</v>
+        <v>-3.6063024552012823</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.0446390741567835</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.0446334038332727</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>218.53602228</v>
+        <v>218.53613376999999</v>
       </c>
       <c r="C246" s="5">
-        <v>1.0221618600000113</v>
+        <v>1.0224281799999915</v>
       </c>
       <c r="D246" s="5">
-        <v>5.7872120335099808</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>5.7887632888081519</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>218.42256757999999</v>
+        <v>218.42286146000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.11345470000000546</v>
+        <v>-0.11327230999998505</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.62121367716277964</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-0.62021754256613715</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>219.07611265</v>
+        <v>219.07660548000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.65354507000000694</v>
+        <v>0.65374402000000487</v>
       </c>
       <c r="D248" s="5">
-        <v>3.6502173743428346</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.6513419228673571</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>218.38294134</v>
+        <v>218.38368143</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.69317130999999677</v>
+        <v>-0.69292405000001622</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.7314966373849567</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-3.73018040477886</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>220.27996593</v>
+        <v>220.27946408</v>
       </c>
       <c r="C250" s="5">
-        <v>1.8970245900000009</v>
+        <v>1.895782650000001</v>
       </c>
       <c r="D250" s="5">
-        <v>10.936759185881527</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>10.929215047202012</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>220.39730703000001</v>
+        <v>220.39775736000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.11734110000000442</v>
+        <v>0.11829328000001738</v>
       </c>
       <c r="D251" s="5">
-        <v>0.64110504026217985</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.64632422464707684</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>217.75693770999999</v>
+        <v>217.75669378000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.6403693200000191</v>
+        <v>-2.641063580000008</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.465636956275862</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-13.468921866764404</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>218.36765564000001</v>
+        <v>218.36732072999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.61071793000002117</v>
+        <v>0.61062694999998257</v>
       </c>
       <c r="D253" s="5">
-        <v>3.4179045019709919</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>3.4173913380794563</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>220.12253684000001</v>
+        <v>220.12232772999999</v>
       </c>
       <c r="C254" s="5">
-        <v>1.7548811999999998</v>
+        <v>1.7550070000000062</v>
       </c>
       <c r="D254" s="5">
-        <v>10.081508409950857</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>10.082279504129655</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>221.12547341000001</v>
+        <v>221.12461578</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0029365700000028</v>
+        <v>1.0022880500000042</v>
       </c>
       <c r="D255" s="5">
-        <v>5.6066331850337603</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>5.6029220055840989</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>221.00694157000001</v>
+        <v>221.00694917000001</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.11853184000000283</v>
+        <v>-0.11766660999998635</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.64135355183827514</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.636688109965311</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>222.07901748</v>
+        <v>222.07882710999999</v>
       </c>
       <c r="C257" s="5">
-        <v>1.0720759099999952</v>
+        <v>1.0718779399999789</v>
       </c>
       <c r="D257" s="5">
-        <v>5.978886839396913</v>
+        <v>5.9777529487345715</v>
       </c>
       <c r="E257" s="5">
-        <v>2.0987890386318764</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.0987741933857551</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>222.94368881</v>
+        <v>222.94380935000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.86467132999999308</v>
+        <v>0.86498224000001755</v>
       </c>
       <c r="D258" s="5">
-        <v>4.7735992551111828</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.7753568163146021</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>223.20879210999999</v>
+        <v>223.20910208000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.26510329999999271</v>
+        <v>0.26529272999999876</v>
       </c>
       <c r="D259" s="5">
-        <v>1.4362944499745289</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.4373267005547419</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>223.71057494999999</v>
+        <v>223.71114316000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.50178284000000417</v>
+        <v>0.50204107999999792</v>
       </c>
       <c r="D260" s="5">
-        <v>2.7312565357701546</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.7326757551179526</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>224.58405450999999</v>
+        <v>224.5851054</v>
       </c>
       <c r="C261" s="5">
-        <v>0.87347955999999272</v>
+        <v>0.87396223999999734</v>
       </c>
       <c r="D261" s="5">
-        <v>4.7873479819089848</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.7900381146148696</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>224.92999096</v>
+        <v>224.92960288</v>
       </c>
       <c r="C262" s="5">
-        <v>0.34593645000001061</v>
+        <v>0.34449748000000113</v>
       </c>
       <c r="D262" s="5">
-        <v>1.8641516733410857</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.8563231845167616</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>225.48272695</v>
+        <v>225.48303705000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.55273599000000218</v>
+        <v>0.55343417000000272</v>
       </c>
       <c r="D263" s="5">
-        <v>2.9890262635780651</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.9928582793187219</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>226.31203737999999</v>
+        <v>226.31222911</v>
       </c>
       <c r="C264" s="5">
-        <v>0.82931042999999249</v>
+        <v>0.8291920599999969</v>
       </c>
       <c r="D264" s="5">
-        <v>4.5039030938520241</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.5032408614808173</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>226.67192836999999</v>
+        <v>226.67120829999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.35989098999999669</v>
+        <v>0.35897918999998524</v>
       </c>
       <c r="D265" s="5">
-        <v>1.9250701783189106</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.9201486574170312</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>226.8033002</v>
+        <v>226.80333336000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.13137183000000618</v>
+        <v>0.13212506000002122</v>
       </c>
       <c r="D266" s="5">
-        <v>0.69770300248899186</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>0.70171840348132175</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>224.80517879000001</v>
+        <v>224.80337268</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.9981214099999818</v>
+        <v>-1.9999606800000151</v>
       </c>
       <c r="D267" s="5">
-        <v>-10.074408058468887</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-10.083235099346698</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>225.81299336000001</v>
+        <v>225.81320145999999</v>
       </c>
       <c r="C268" s="5">
-        <v>1.0078145699999936</v>
+        <v>1.0098287799999923</v>
       </c>
       <c r="D268" s="5">
-        <v>5.5143169922492907</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>5.5256570601270205</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>226.13853484000001</v>
+        <v>226.13824074999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.32554147999999827</v>
+        <v>0.32503929000000653</v>
       </c>
       <c r="D269" s="5">
-        <v>1.7437534368609953</v>
+        <v>1.7410405221058856</v>
       </c>
       <c r="E269" s="5">
-        <v>1.8279607889410743</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.8279156517650774</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>227.26381795</v>
+        <v>227.26398352000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.125283109999998</v>
+        <v>1.1257427700000164</v>
       </c>
       <c r="D270" s="5">
-        <v>6.1374605176571562</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.1400448134868446</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>227.69372507</v>
+        <v>227.694007</v>
       </c>
       <c r="C271" s="5">
-        <v>0.42990711999999576</v>
+        <v>0.43002347999998847</v>
       </c>
       <c r="D271" s="5">
-        <v>2.2937655653253008</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.2943911893366087</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>228.48550660999999</v>
+        <v>228.48618639</v>
       </c>
       <c r="C272" s="5">
-        <v>0.79178153999998813</v>
+        <v>0.79217939000000115</v>
       </c>
       <c r="D272" s="5">
-        <v>4.25361823285626</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.2557912601910219</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>228.39739893999999</v>
+        <v>228.39887241</v>
       </c>
       <c r="C273" s="5">
-        <v>-8.8107669999999416E-2</v>
+        <v>-8.7313980000004676E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.46175905746912438</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.45760682762662208</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>228.19454955</v>
+        <v>228.19462947</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.20284938999998303</v>
+        <v>-0.20424294000000032</v>
       </c>
       <c r="D274" s="5">
-        <v>-1.0605800768418772</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-1.0678234772277695</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>228.87284438</v>
+        <v>228.87293543999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.67829482999999868</v>
+        <v>0.67830596999999671</v>
       </c>
       <c r="D275" s="5">
-        <v>3.6258245113067522</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.6258837463549298</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>228.76636934999999</v>
+        <v>228.76709517</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.10647503000001279</v>
+        <v>-0.10584026999998741</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.5568315453879813</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.55352016547973726</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>229.03647154000001</v>
+        <v>229.03522573000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.27010219000001712</v>
+        <v>0.26813056000000302</v>
       </c>
       <c r="D277" s="5">
-        <v>1.4260650319384727</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.4155836542146361</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>229.50161550000001</v>
+        <v>229.50167062</v>
       </c>
       <c r="C278" s="5">
-        <v>0.46514396000000602</v>
+        <v>0.46644488999999112</v>
       </c>
       <c r="D278" s="5">
-        <v>2.4644539200118887</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.4714375688441814</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>230.01674757000001</v>
+        <v>230.01404896</v>
       </c>
       <c r="C279" s="5">
-        <v>0.51513206999999284</v>
+        <v>0.51237833999999793</v>
       </c>
       <c r="D279" s="5">
-        <v>2.7269834795356607</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>2.7122257859336862</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>230.87708226000001</v>
+        <v>230.87710774000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.86033469000000196</v>
+        <v>0.86305878000001712</v>
       </c>
       <c r="D280" s="5">
-        <v>4.5818704677057065</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.5967338582889594</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>231.79022940999999</v>
+        <v>231.78956780999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.91314714999998614</v>
+        <v>0.91246006999998031</v>
       </c>
       <c r="D281" s="5">
-        <v>4.8507641284044611</v>
+        <v>4.8470340188010663</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4992178241531215</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.499058558719236</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>231.12779275</v>
+        <v>231.12850286</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.66243665999999735</v>
+        <v>-0.66106494999999654</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.3761010034320416</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-3.3692288589898589</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>232.54572311000001</v>
+        <v>232.54595653000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.4179303600000139</v>
+        <v>1.4174536700000147</v>
       </c>
       <c r="D283" s="5">
-        <v>7.6153485079564431</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.6126771763357137</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>233.28564574999999</v>
+        <v>233.28650540000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.73992263999997476</v>
+        <v>0.74054886999999781</v>
       </c>
       <c r="D284" s="5">
-        <v>3.8857374506320985</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.8890799675759924</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>233.34899942000001</v>
+        <v>233.35086318</v>
       </c>
       <c r="C285" s="5">
-        <v>6.3353670000026341E-2</v>
+        <v>6.4357779999994591E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.32637267430712935</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>0.33155207363255723</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>233.62352575</v>
+        <v>233.62419627</v>
       </c>
       <c r="C286" s="5">
-        <v>0.27452632999998627</v>
+        <v>0.27333308999999417</v>
       </c>
       <c r="D286" s="5">
-        <v>1.4209256503216583</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.4146983234535337</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>234.70644788999999</v>
+        <v>234.70644161999999</v>
       </c>
       <c r="C287" s="5">
-        <v>1.0829221399999938</v>
+        <v>1.0822453499999938</v>
       </c>
       <c r="D287" s="5">
-        <v>5.7064196236554121</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>5.7027451660730311</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>234.71753113</v>
+        <v>234.71975882000001</v>
       </c>
       <c r="C288" s="5">
-        <v>1.1083240000004935E-2</v>
+        <v>1.3317200000017237E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>5.6680772524320133E-2</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>6.8109029709795266E-2</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>235.88416959</v>
+        <v>235.88205847</v>
       </c>
       <c r="C289" s="5">
-        <v>1.1666384600000015</v>
+        <v>1.1622996499999942</v>
       </c>
       <c r="D289" s="5">
-        <v>6.1302556793183527</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.1067728177957248</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>236.08955076999999</v>
+        <v>236.08914134</v>
       </c>
       <c r="C290" s="5">
-        <v>0.20538117999998917</v>
+        <v>0.20708286999999359</v>
       </c>
       <c r="D290" s="5">
-        <v>1.0498418690707334</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.0585919193530469</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>236.41084409999999</v>
+        <v>236.40673042</v>
       </c>
       <c r="C291" s="5">
-        <v>0.32129333000000315</v>
+        <v>0.31758908000000474</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6453542942582944</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.6262469786518352</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>237.35895631</v>
+        <v>237.35851524</v>
       </c>
       <c r="C292" s="5">
-        <v>0.94811221000000501</v>
+        <v>0.95178482000000031</v>
       </c>
       <c r="D292" s="5">
-        <v>4.9201156284993441</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.9396860598203807</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>238.34395552999999</v>
+        <v>238.34255174</v>
       </c>
       <c r="C293" s="5">
-        <v>0.98499921999999174</v>
+        <v>0.98403650000000198</v>
       </c>
       <c r="D293" s="5">
-        <v>5.0950416698040568</v>
+        <v>5.0899574535348213</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8274384717086098</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.8271263421879134</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>237.36144782</v>
+        <v>237.36257259000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.98250770999999304</v>
+        <v>-0.97997914999999125</v>
       </c>
       <c r="D294" s="5">
-        <v>-4.8360462104148239</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-4.8239081385176519</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>237.75296333</v>
+        <v>237.7533273</v>
       </c>
       <c r="C295" s="5">
-        <v>0.39151551000000495</v>
+        <v>0.39075470999998174</v>
       </c>
       <c r="D295" s="5">
-        <v>1.9973939189147583</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>1.9934678047204502</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>237.92712714000001</v>
+        <v>237.92882284999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.17416381000001024</v>
+        <v>0.17549554999999373</v>
       </c>
       <c r="D296" s="5">
-        <v>0.8825996139152803</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>0.88937444918135711</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>238.86268084</v>
+        <v>238.86546178</v>
       </c>
       <c r="C297" s="5">
-        <v>0.93555369999998561</v>
+        <v>0.93663893000001508</v>
       </c>
       <c r="D297" s="5">
-        <v>4.8219170594136163</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>4.8275969237983718</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>240.40905291999999</v>
+        <v>240.41074886000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.5463720799999976</v>
+        <v>1.5452870800000085</v>
       </c>
       <c r="D298" s="5">
-        <v>8.0513466829581493</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>8.0453979908134077</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>240.92242941999999</v>
+        <v>240.92276584999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.51337649999999257</v>
+        <v>0.51201698999997802</v>
       </c>
       <c r="D299" s="5">
-        <v>2.5928266247219112</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.5858612866172415</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>241.12101498000001</v>
+        <v>241.1243254</v>
       </c>
       <c r="C300" s="5">
-        <v>0.19858556000002636</v>
+        <v>0.20155955000001313</v>
       </c>
       <c r="D300" s="5">
-        <v>0.99362267903175816</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.0085701594156671</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>241.69317333999999</v>
+        <v>241.69055589000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.57215835999997466</v>
+        <v>0.56623049000000947</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8849496030345811</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.8546331851689866</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>241.64892573</v>
+        <v>241.64724781000001</v>
       </c>
       <c r="C302" s="5">
-        <v>-4.4247609999985116E-2</v>
+        <v>-4.3308080000002747E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.21946710433679018</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-0.21481397337854702</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>243.02168922000001</v>
+        <v>243.01585401</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3727634900000112</v>
+        <v>1.3686061999999879</v>
       </c>
       <c r="D303" s="5">
-        <v>7.0340596436091252</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.0121399807126394</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>242.74784973999999</v>
+        <v>242.74742544</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.27383948000002079</v>
+        <v>-0.26842856999999753</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.3438243968426411</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-1.3174637546463752</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>244.3485828</v>
+        <v>244.34310786</v>
       </c>
       <c r="C305" s="5">
-        <v>1.6007330600000103</v>
+        <v>1.5956824200000028</v>
       </c>
       <c r="D305" s="5">
-        <v>8.2064613440969492</v>
+        <v>8.1796399226808703</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5193117470286408</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.5176184765135057</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>244.51790005000001</v>
+        <v>244.52024627</v>
       </c>
       <c r="C306" s="5">
-        <v>0.16931725000000597</v>
+        <v>0.17713840999999775</v>
       </c>
       <c r="D306" s="5">
-        <v>0.83469622634158025</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>0.87342631908660096</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>245.32028561000001</v>
+        <v>245.32039485000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.80238556000000472</v>
+        <v>0.80014858000001254</v>
       </c>
       <c r="D307" s="5">
-        <v>4.0096539217441274</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.9982343536077547</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>245.25461804</v>
+        <v>245.25968015000001</v>
       </c>
       <c r="C308" s="5">
-        <v>-6.566757000001644E-2</v>
+        <v>-6.071470000000545E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.32074466542196811</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.29658580885120189</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>244.93660073999999</v>
+        <v>244.94142502</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.31801730000000816</v>
+        <v>-0.31825513000001138</v>
       </c>
       <c r="D309" s="5">
-        <v>-1.5449693372128981</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-1.5460848283881945</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>246.60074352999999</v>
+        <v>246.60360632000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.6641427899999996</v>
+        <v>1.6621813000000145</v>
       </c>
       <c r="D310" s="5">
-        <v>8.4646812326068641</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>8.4541560256366175</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>246.88830798999999</v>
+        <v>246.88896471999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.28756445999999869</v>
+        <v>0.28535839999997847</v>
       </c>
       <c r="D311" s="5">
-        <v>1.4083460128281544</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.3974566610445827</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>248.10914535000001</v>
+        <v>248.11346297</v>
       </c>
       <c r="C312" s="5">
-        <v>1.2208373600000186</v>
+        <v>1.2244982500000106</v>
       </c>
       <c r="D312" s="5">
-        <v>6.0979500982359935</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.1167208118640959</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>247.57856351000001</v>
+        <v>247.57393447999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.53058183999999642</v>
+        <v>-0.53952849000000924</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.5362331638814406</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-2.5784445513837517</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>247.1993688</v>
+        <v>247.19649565</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.37919471000000726</v>
+        <v>-0.37743882999998846</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.8225326188494928</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-1.8141975647782527</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>247.03432552000001</v>
+        <v>247.02627117</v>
       </c>
       <c r="C315" s="5">
-        <v>-0.16504327999999191</v>
+        <v>-0.17022448000000168</v>
       </c>
       <c r="D315" s="5">
-        <v>-0.79824753906408974</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-0.82322160978730574</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>247.43175395</v>
+        <v>247.43187420000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.39742842999999084</v>
+        <v>0.40560303000000886</v>
       </c>
       <c r="D316" s="5">
-        <v>1.9477323640067157</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>1.9882226614140297</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>247.73279975</v>
+        <v>247.72276173</v>
       </c>
       <c r="C317" s="5">
-        <v>0.30104579999999714</v>
+        <v>0.29088752999999201</v>
       </c>
       <c r="D317" s="5">
-        <v>1.4698284022855557</v>
+        <v>1.4199097889637136</v>
       </c>
       <c r="E317" s="5">
-        <v>1.3849955302462247</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.3831590747942935</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>248.5602002</v>
+        <v>248.56360946000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.82740044999999895</v>
+        <v>0.84084773000000723</v>
       </c>
       <c r="D318" s="5">
-        <v>4.0823166862137272</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.1500792168849721</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>249.18013918</v>
+        <v>249.18037387999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.61993898000000058</v>
+        <v>0.61676441999998133</v>
       </c>
       <c r="D319" s="5">
-        <v>3.0343435083967751</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.0185507275016343</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>249.16456099000001</v>
+        <v>249.17257276000001</v>
       </c>
       <c r="C320" s="5">
-        <v>-1.557818999998517E-2</v>
+        <v>-7.8011199999821201E-3</v>
       </c>
       <c r="D320" s="5">
-        <v>-7.4995549681367013E-2</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-3.7562076420649682E-2</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>250.48112051999999</v>
+        <v>250.48938742000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.3165595299999779</v>
+        <v>1.3168146600000057</v>
       </c>
       <c r="D321" s="5">
-        <v>6.5282282222897337</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>6.5293142072010424</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>250.32726251</v>
+        <v>250.33184341</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.15385800999999333</v>
+        <v>-0.15754401000000939</v>
       </c>
       <c r="D322" s="5">
-        <v>-0.73461480444984018</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-0.75212851204230491</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>250.42663494000001</v>
+        <v>250.42818589000001</v>
       </c>
       <c r="C323" s="5">
-        <v>9.937243000001672E-2</v>
+        <v>9.6342480000004116E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.47740551959980504</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.46280970595133919</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>251.25759049000001</v>
+        <v>251.260806</v>
       </c>
       <c r="C324" s="5">
-        <v>0.83095554999999877</v>
+        <v>0.83262010999999347</v>
       </c>
       <c r="D324" s="5">
-        <v>4.055268534900347</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.0635154948762464</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>252.16503607999999</v>
+        <v>252.15958448000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.90744558999998048</v>
+        <v>0.89877848000000427</v>
       </c>
       <c r="D325" s="5">
-        <v>4.4210712445480693</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.3779538417159314</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>253.60333581</v>
+        <v>253.59705205</v>
       </c>
       <c r="C326" s="5">
-        <v>1.4382997300000113</v>
+        <v>1.4374675699999955</v>
       </c>
       <c r="D326" s="5">
-        <v>7.0634193189116123</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>7.0593610850125055</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>253.34598005999999</v>
+        <v>253.33582813000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.25735575000001631</v>
+        <v>-0.26122391999999195</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.2109818509006831</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.2291107332947582</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>253.49573022000001</v>
+        <v>253.49688993999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.14975016000002483</v>
+        <v>0.16106180999997832</v>
       </c>
       <c r="D328" s="5">
-        <v>0.71161795628857938</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.76559020459969762</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>254.13383060000001</v>
+        <v>254.11978084</v>
       </c>
       <c r="C329" s="5">
-        <v>0.63810037999999736</v>
+        <v>0.62289090000001579</v>
       </c>
       <c r="D329" s="5">
-        <v>3.0628169574747455</v>
+        <v>2.9888098341381619</v>
       </c>
       <c r="E329" s="5">
-        <v>2.5838447135218434</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.5823299665019395</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>254.85767490000001</v>
+        <v>254.86254969999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.72384429999999611</v>
+        <v>0.74276885999998399</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4719914109404115</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.5644295690407946</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>254.14947187000001</v>
+        <v>254.15039290999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.70820302999999285</v>
+        <v>-0.71215678999999454</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.2840863589878477</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-3.3020777368645171</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>254.93999898000001</v>
+        <v>254.95102213999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.79052710999999931</v>
+        <v>0.80062922999999842</v>
       </c>
       <c r="D332" s="5">
-        <v>3.7970995686183784</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.8464522642808197</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>255.70833977000001</v>
+        <v>255.72034632</v>
       </c>
       <c r="C333" s="5">
-        <v>0.76834078999999633</v>
+        <v>0.76932418000001235</v>
       </c>
       <c r="D333" s="5">
-        <v>3.6771268280114011</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.6817496794351534</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>256.57066694000002</v>
+        <v>256.57697810000002</v>
       </c>
       <c r="C334" s="5">
-        <v>0.86232717000001458</v>
+        <v>0.85663178000001494</v>
       </c>
       <c r="D334" s="5">
-        <v>4.1226774775405595</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.0947490925615782</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>256.95632258000001</v>
+        <v>256.95784300999998</v>
       </c>
       <c r="C335" s="5">
-        <v>0.38565563999998176</v>
+        <v>0.38086490999995704</v>
       </c>
       <c r="D335" s="5">
-        <v>1.8187267142978358</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>1.7959046400638723</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>255.89901204</v>
+        <v>255.90007223999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.0573105400000031</v>
+        <v>-1.0577707699999905</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.8274707032190829</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-4.8294967442818137</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>255.98986690999999</v>
+        <v>255.98338684999999</v>
       </c>
       <c r="C337" s="5">
-        <v>9.0854869999986931E-2</v>
+        <v>8.3314610000002176E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.42688321995354439</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.39139009008639647</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>257.39147452999998</v>
+        <v>257.38023484000001</v>
       </c>
       <c r="C338" s="5">
-        <v>1.4016076199999929</v>
+        <v>1.3968479900000261</v>
       </c>
       <c r="D338" s="5">
-        <v>6.7718086554321877</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>6.7482942216387176</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>257.93330852999998</v>
+        <v>257.92095339999997</v>
       </c>
       <c r="C339" s="5">
-        <v>0.54183399999999438</v>
+        <v>0.54071855999995933</v>
       </c>
       <c r="D339" s="5">
-        <v>2.5555699652618724</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.5503606960163072</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>258.80988050000002</v>
+        <v>258.81193536000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.87657197000004317</v>
+        <v>0.89098196000003327</v>
       </c>
       <c r="D340" s="5">
-        <v>4.1552294378793153</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>4.2250467246228274</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>259.99922318</v>
+        <v>259.98451057</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1893426799999816</v>
+        <v>1.1725752099999909</v>
       </c>
       <c r="D341" s="5">
-        <v>5.6560518575497154</v>
+        <v>5.5742697959757948</v>
       </c>
       <c r="E341" s="5">
-        <v>2.3079936135035783</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.3078603761635508</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>260.13191322</v>
+        <v>260.13906614000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.13269003999999995</v>
+        <v>0.15455557000001363</v>
       </c>
       <c r="D342" s="5">
-        <v>0.61413932905742818</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>0.71571300945647565</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>262.10514425999997</v>
+        <v>262.1089614</v>
       </c>
       <c r="C343" s="5">
-        <v>1.9732310399999733</v>
+        <v>1.969895259999987</v>
       </c>
       <c r="D343" s="5">
-        <v>9.4921330082323294</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>9.4751407769212861</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>263.37654891</v>
+        <v>263.38868707</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2714046500000222</v>
+        <v>1.2797256700000048</v>
       </c>
       <c r="D344" s="5">
-        <v>5.9787260829563538</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>6.0188220697478201</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>263.06447809999997</v>
+        <v>263.08007758000002</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.3120708100000229</v>
+        <v>-0.30860948999998072</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.4126319094654449</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.3970006336259111</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>263.69650066999998</v>
+        <v>263.70812812000003</v>
       </c>
       <c r="C346" s="5">
-        <v>0.63202257000000372</v>
+        <v>0.62805054000000382</v>
       </c>
       <c r="D346" s="5">
-        <v>2.9214495682263086</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.9026731898998737</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>264.10196449</v>
+        <v>264.09610178999998</v>
       </c>
       <c r="C347" s="5">
-        <v>0.40546382000002268</v>
+        <v>0.3879736699999512</v>
       </c>
       <c r="D347" s="5">
-        <v>1.8608229488052963</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>1.7798245270581825</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>264.57082788000002</v>
+        <v>264.57046521000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.46886339000002408</v>
+        <v>0.47436342000003151</v>
       </c>
       <c r="D348" s="5">
-        <v>2.1512994406082564</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.1768340199457725</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>265.51403350999999</v>
+        <v>265.50826523000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.94320562999996582</v>
+        <v>0.9378000199999974</v>
       </c>
       <c r="D349" s="5">
-        <v>4.3629358429218223</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.337448013506795</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>265.15092630999999</v>
+        <v>265.12999500000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.36310720000000174</v>
+        <v>-0.37827022999999826</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.6287883287021798</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-1.696309623552017</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>266.09428256000001</v>
+        <v>266.08160901000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.9433562500000221</v>
+        <v>0.95161401000001433</v>
       </c>
       <c r="D351" s="5">
-        <v>4.3539118935503218</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>4.3931334435574065</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>266.89745404000001</v>
+        <v>266.89920956999998</v>
       </c>
       <c r="C352" s="5">
-        <v>0.80317148000000316</v>
+        <v>0.81760055999995984</v>
       </c>
       <c r="D352" s="5">
-        <v>3.682785025712465</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.7502505863454383</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>266.67050116000001</v>
+        <v>266.65455420000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.22695287999999891</v>
+        <v>-0.24465536999997539</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.0156460628398589</v>
+        <v>-1.094461112702183</v>
       </c>
       <c r="E353" s="5">
-        <v>2.5658838124225536</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.5655542383568708</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>265.62249057999998</v>
+        <v>265.64198174000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.0480105800000388</v>
+        <v>-1.0125724600000012</v>
       </c>
       <c r="D354" s="5">
-        <v>-4.6153679456661267</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-4.4628078690882695</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>266.74346095999999</v>
+        <v>266.74798478000002</v>
       </c>
       <c r="C355" s="5">
-        <v>1.120970380000017</v>
+        <v>1.1060030400000187</v>
       </c>
       <c r="D355" s="5">
-        <v>5.1834102706974194</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.1122245424938484</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>267.53215683000002</v>
+        <v>267.54484798999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.78869587000002639</v>
+        <v>0.79686320999996951</v>
       </c>
       <c r="D356" s="5">
-        <v>3.6063820784134615</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.644280925448018</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>267.71623949999997</v>
+        <v>267.73367893</v>
       </c>
       <c r="C357" s="5">
-        <v>0.18408266999995249</v>
+        <v>0.18883094000000256</v>
       </c>
       <c r="D357" s="5">
-        <v>0.82882410428151143</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>0.85024555509018995</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>267.63771919999999</v>
+        <v>267.65933790999998</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.852029999997967E-2</v>
+        <v>-7.4341020000019853E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.35138888974922677</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-0.33269296738146492</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>268.50752807999999</v>
+        <v>268.48814038</v>
       </c>
       <c r="C359" s="5">
-        <v>0.86980887999999368</v>
+        <v>0.82880247000002782</v>
       </c>
       <c r="D359" s="5">
-        <v>3.9704095774012016</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.7797189582909674</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>268.92641828000001</v>
+        <v>268.92416055000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.4188902000000212</v>
+        <v>0.43602017000000615</v>
       </c>
       <c r="D360" s="5">
-        <v>1.8882294850605552</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.9662804617404106</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>271.19062515000002</v>
+        <v>271.18160993999999</v>
       </c>
       <c r="C361" s="5">
-        <v>2.2642068700000095</v>
+        <v>2.2574493899999766</v>
       </c>
       <c r="D361" s="5">
-        <v>10.584549801590782</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>10.55158073137803</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>271.04665678999999</v>
+        <v>271.01510206</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.14396836000003077</v>
+        <v>-0.16650787999998329</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.63519338327392427</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.73432733523386418</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>270.78381023999998</v>
+        <v>270.77096617000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.26284655000000612</v>
+        <v>-0.24413588999999547</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.157509138946855</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.0756445916005775</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>271.68028872999997</v>
+        <v>271.68473618000002</v>
       </c>
       <c r="C364" s="5">
-        <v>0.89647848999999269</v>
+        <v>0.91377001000000746</v>
       </c>
       <c r="D364" s="5">
-        <v>4.0459600146844021</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.1256532047783123</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>272.06150423999998</v>
+        <v>272.04687567000002</v>
       </c>
       <c r="C365" s="5">
-        <v>0.38121551000000409</v>
+        <v>0.36213949000000412</v>
       </c>
       <c r="D365" s="5">
-        <v>1.6968680488856913</v>
+        <v>1.6113068395185781</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0215970857479393</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.0222124036762601</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>272.80671948999998</v>
+        <v>272.83906344000002</v>
       </c>
       <c r="C366" s="5">
-        <v>0.74521525000000111</v>
+        <v>0.79218776999999818</v>
       </c>
       <c r="D366" s="5">
-        <v>3.3369451789541316</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.5508551466688631</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>273.62744673999998</v>
+        <v>273.63599340000002</v>
       </c>
       <c r="C367" s="5">
-        <v>0.82072725000000446</v>
+        <v>0.79692995999999994</v>
       </c>
       <c r="D367" s="5">
-        <v>3.6704867227018712</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>3.5619150902286734</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>273.37705732000001</v>
+        <v>273.39033296999997</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.25038941999997633</v>
+        <v>-0.24566043000004356</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.0925792949145974</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-1.0720127224060794</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>245.53505014999999</v>
+        <v>245.55234826</v>
       </c>
       <c r="C369" s="5">
-        <v>-27.842007170000016</v>
+        <v>-27.837984709999972</v>
       </c>
       <c r="D369" s="5">
-        <v>-72.443935982333471</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-72.436697368892737</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>252.38783389</v>
+        <v>252.41863796000001</v>
       </c>
       <c r="C370" s="5">
-        <v>6.8527837400000067</v>
+        <v>6.86628970000001</v>
       </c>
       <c r="D370" s="5">
-        <v>39.142255333723355</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>39.228430366165142</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>259.08765331000001</v>
+        <v>259.05680969999997</v>
       </c>
       <c r="C371" s="5">
-        <v>6.6998194200000114</v>
+        <v>6.6381717399999616</v>
       </c>
       <c r="D371" s="5">
-        <v>36.94292907335528</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>36.54730300420421</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>259.36198855999999</v>
+        <v>259.35601725999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.27433524999997871</v>
+        <v>0.29920756000001347</v>
       </c>
       <c r="D372" s="5">
-        <v>1.2780472083211203</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>1.3948242177050485</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>259.31053463000001</v>
+        <v>259.29729896999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-5.1453929999979664E-2</v>
+        <v>-5.8718290000001616E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-0.23780427350977851</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-0.27134236396421096</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>261.17225295999998</v>
+        <v>261.12515079999997</v>
       </c>
       <c r="C374" s="5">
-        <v>1.8617183299999738</v>
+        <v>1.827851829999986</v>
       </c>
       <c r="D374" s="5">
-        <v>8.9638647324945531</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.7948984522550298</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>260.27005437999998</v>
+        <v>260.24755892000002</v>
       </c>
       <c r="C375" s="5">
-        <v>-0.90219858000000386</v>
+        <v>-0.87759187999995447</v>
       </c>
       <c r="D375" s="5">
-        <v>-4.0674456231957983</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-3.9592529487925687</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>262.32296473000002</v>
+        <v>262.33725506000002</v>
       </c>
       <c r="C376" s="5">
-        <v>2.0529103500000474</v>
+        <v>2.0896961400000009</v>
       </c>
       <c r="D376" s="5">
-        <v>9.886745299907318</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>10.07271161079888</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>263.81461567000002</v>
+        <v>263.80555226000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.4916509399999995</v>
+        <v>1.468297199999995</v>
       </c>
       <c r="D377" s="5">
-        <v>7.0410804370643287</v>
+        <v>6.9270391780639873</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0312589034003579</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.0293762388203027</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>264.89246448</v>
+        <v>264.94761303000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.0778488099999777</v>
+        <v>1.1420607700000005</v>
       </c>
       <c r="D378" s="5">
-        <v>5.0144394491306032</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>5.3205098552428165</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>264.46928327000001</v>
+        <v>264.48289488</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.42318120999999564</v>
+        <v>-0.46471815000001016</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.9003151115872141</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.0846134070406475</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>266.15958583999998</v>
+        <v>266.17485539</v>
       </c>
       <c r="C380" s="5">
-        <v>1.6903025699999716</v>
+        <v>1.6919605100000012</v>
       </c>
       <c r="D380" s="5">
-        <v>7.9449888456956774</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>7.9526341381219057</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>269.31375634</v>
+        <v>269.33288292999998</v>
       </c>
       <c r="C381" s="5">
-        <v>3.1541705000000206</v>
+        <v>3.1580275399999778</v>
       </c>
       <c r="D381" s="5">
-        <v>15.185312262837613</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>15.204179708551724</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>271.21410080999999</v>
+        <v>271.24991481000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.9003444699999932</v>
+        <v>1.9170318800000246</v>
       </c>
       <c r="D382" s="5">
-        <v>8.8039683924977297</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.8836743681056873</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>272.47699151</v>
+        <v>272.43574966</v>
       </c>
       <c r="C383" s="5">
-        <v>1.262890700000014</v>
+        <v>1.185834849999992</v>
       </c>
       <c r="D383" s="5">
-        <v>5.7330697645549655</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.3740877773223783</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>276.92441987000001</v>
+        <v>276.91156662999998</v>
       </c>
       <c r="C384" s="5">
-        <v>4.4474283600000035</v>
+        <v>4.4758169699999826</v>
       </c>
       <c r="D384" s="5">
-        <v>21.444270124650224</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>21.597320896353757</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>276.00336190000002</v>
+        <v>275.97799902999998</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.92105796999999257</v>
+        <v>-0.93356760000000349</v>
       </c>
       <c r="D385" s="5">
-        <v>-3.9190231035916234</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-3.9714485205582184</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>277.09980015999997</v>
+        <v>277.02375151000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0964382599999567</v>
+        <v>1.0457524800000328</v>
       </c>
       <c r="D386" s="5">
-        <v>4.8726122478373934</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.6430856836782386</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>279.27361956999999</v>
+        <v>279.23438544999999</v>
       </c>
       <c r="C387" s="5">
-        <v>2.1738194100000214</v>
+        <v>2.2106339399999797</v>
       </c>
       <c r="D387" s="5">
-        <v>9.8308677082605822</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>10.007599954396484</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>279.35695061000001</v>
+        <v>279.38644575000001</v>
       </c>
       <c r="C388" s="5">
-        <v>8.3331040000018675E-2</v>
+        <v>0.15206030000001647</v>
       </c>
       <c r="D388" s="5">
-        <v>0.35865012486280268</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.65543458698875678</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>279.94590475000001</v>
+        <v>279.96170425000003</v>
       </c>
       <c r="C389" s="5">
-        <v>0.58895413999999846</v>
+        <v>0.5752585000000181</v>
       </c>
       <c r="D389" s="5">
-        <v>2.5594416087308947</v>
+        <v>2.4989814513966424</v>
       </c>
       <c r="E389" s="5">
-        <v>6.114630548058142</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.1242653354304455</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>280.85173541</v>
+        <v>280.92916975000003</v>
       </c>
       <c r="C390" s="5">
-        <v>0.90583065999999235</v>
+        <v>0.96746550000000298</v>
       </c>
       <c r="D390" s="5">
-        <v>3.9527341932799498</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>4.2265794612913021</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>282.50869124000002</v>
+        <v>282.53825234999999</v>
       </c>
       <c r="C391" s="5">
-        <v>1.6569558300000153</v>
+        <v>1.6090825999999652</v>
       </c>
       <c r="D391" s="5">
-        <v>7.3140084998252641</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>7.0939718100775817</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>283.87186000000003</v>
+        <v>283.89377879</v>
       </c>
       <c r="C392" s="5">
-        <v>1.3631687600000078</v>
+        <v>1.3555264400000056</v>
       </c>
       <c r="D392" s="5">
-        <v>5.9464384865359321</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.9115814340968242</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>284.79856719999998</v>
+        <v>284.82359389999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.92670719999995299</v>
+        <v>0.92981510999999273</v>
       </c>
       <c r="D393" s="5">
-        <v>3.9885398799076377</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>4.0018436116912026</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>285.47157514000003</v>
+        <v>285.50262350999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.67300794000004771</v>
+        <v>0.67902960999998641</v>
       </c>
       <c r="D394" s="5">
-        <v>2.8728697867470121</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>2.8986544512725088</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>285.50946770000002</v>
+        <v>285.46122088999999</v>
       </c>
       <c r="C395" s="5">
-        <v>3.7892559999988862E-2</v>
+        <v>-4.1402619999985291E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.15940039884760893</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.1738811913352456</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>288.52557997999997</v>
+        <v>288.50277603000001</v>
       </c>
       <c r="C396" s="5">
-        <v>3.0161122799999589</v>
+        <v>3.041555140000014</v>
       </c>
       <c r="D396" s="5">
-        <v>13.439864814512914</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.562391518238947</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>289.68016129</v>
+        <v>289.64530636000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.154581310000026</v>
+        <v>1.1425303299999996</v>
       </c>
       <c r="D397" s="5">
-        <v>4.9091023580524862</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.8571347640474771</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>292.08827335000001</v>
+        <v>291.94150771</v>
       </c>
       <c r="C398" s="5">
-        <v>2.4081120600000077</v>
+        <v>2.2962013499999898</v>
       </c>
       <c r="D398" s="5">
-        <v>10.444581467823655</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>9.9391097732786093</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>290.09803634000002</v>
+        <v>290.03268401999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.9902370099999871</v>
+        <v>-1.9088236900000197</v>
       </c>
       <c r="D399" s="5">
-        <v>-7.8770128235376768</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-7.5699599972656522</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>290.58944393000002</v>
+        <v>290.63440095999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.49140758999999434</v>
+        <v>0.60171694000001708</v>
       </c>
       <c r="D400" s="5">
-        <v>2.0517690572581238</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>2.518187587319809</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>291.40368024999998</v>
+        <v>291.47906864999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.8142363199999636</v>
+        <v>0.84466768999999431</v>
       </c>
       <c r="D401" s="5">
-        <v>3.414724998434937</v>
+        <v>3.5438379516711249</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0928534068866318</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.113907089847979</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>292.61447600000002</v>
+        <v>292.71906282999998</v>
       </c>
       <c r="C402" s="5">
-        <v>1.2107957500000452</v>
+        <v>1.2399941799999965</v>
       </c>
       <c r="D402" s="5">
-        <v>5.101593530104731</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>5.2261290780471814</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>294.05490304</v>
+        <v>294.10081855999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.4404270399999746</v>
+        <v>1.381755730000009</v>
       </c>
       <c r="D403" s="5">
-        <v>6.069717766076721</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.8139012475272756</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>294.84642162</v>
+        <v>294.87481444000002</v>
       </c>
       <c r="C404" s="5">
-        <v>0.79151858000000175</v>
+        <v>0.7739958800000295</v>
       </c>
       <c r="D404" s="5">
-        <v>3.2783365233153727</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.2041991225607802</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>293.83906839000002</v>
+        <v>293.86808285000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-1.0073532299999783</v>
+        <v>-1.0067315900000153</v>
       </c>
       <c r="D405" s="5">
-        <v>-4.0236731966715844</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-4.0208566671522057</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>295.67989301</v>
+        <v>295.70075052999999</v>
       </c>
       <c r="C406" s="5">
-        <v>1.840824619999978</v>
+        <v>1.8326676799999859</v>
       </c>
       <c r="D406" s="5">
-        <v>7.7822009247316304</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>7.7457343452191241</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>297.94687253000001</v>
+        <v>297.89486620999998</v>
       </c>
       <c r="C407" s="5">
-        <v>2.2669795200000067</v>
+        <v>2.1941156799999817</v>
       </c>
       <c r="D407" s="5">
-        <v>9.5984632316997942</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>9.2765824084705137</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>296.32635271999999</v>
+        <v>296.29057043</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.6205198100000189</v>
+        <v>-1.6042957799999726</v>
       </c>
       <c r="D408" s="5">
-        <v>-6.3350007250944866</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-6.2745066511477043</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>296.18763596000002</v>
+        <v>296.13861119000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.13871675999996569</v>
+        <v>-0.1519592399999965</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.56030183914742571</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-0.61371372878561425</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>297.80050602</v>
+        <v>297.56841422999997</v>
       </c>
       <c r="C410" s="5">
-        <v>1.6128700599999775</v>
+        <v>1.4298030399999675</v>
       </c>
       <c r="D410" s="5">
-        <v>6.7338245499972027</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.9501420034295815</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>298.87322906000003</v>
+        <v>298.79923793</v>
       </c>
       <c r="C411" s="5">
-        <v>1.072723040000028</v>
+        <v>1.2308237000000304</v>
       </c>
       <c r="D411" s="5">
-        <v>4.4092588237840458</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>5.0780147274136045</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>297.20508530000001</v>
+        <v>297.24343465999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.6681437600000208</v>
+        <v>-1.5558032700000126</v>
       </c>
       <c r="D412" s="5">
-        <v>-6.4959022195853482</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-6.0723567775528782</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>298.15515525000001</v>
+        <v>298.30771979000002</v>
       </c>
       <c r="C413" s="5">
-        <v>0.95006994999999961</v>
+        <v>1.0642851300000302</v>
       </c>
       <c r="D413" s="5">
-        <v>3.9041853500354273</v>
+        <v>4.3822509406405974</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3168804849025282</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.3427586658717026</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>298.34243177000002</v>
+        <v>298.46942425999998</v>
       </c>
       <c r="C414" s="5">
-        <v>0.18727652000001171</v>
+        <v>0.16170446999996102</v>
       </c>
       <c r="D414" s="5">
-        <v>0.75635056778324827</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>0.65243010664794987</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>297.71307017999999</v>
+        <v>297.78275695999997</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.62936159000003045</v>
+        <v>-0.68666730000001053</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.5022679505512624</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-2.7260877697699915</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>299.60736537999998</v>
+        <v>299.64590609999999</v>
       </c>
       <c r="C416" s="5">
-        <v>1.8942951999999877</v>
+        <v>1.8631491400000186</v>
       </c>
       <c r="D416" s="5">
-        <v>7.9083396228139202</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>7.7719213276823185</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>299.99423322000001</v>
+        <v>300.02972174000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.38686784000003627</v>
+        <v>0.383815640000023</v>
       </c>
       <c r="D417" s="5">
-        <v>1.5605511649386283</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.5479517662270847</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>300.02106930999997</v>
+        <v>300.02706252000002</v>
       </c>
       <c r="C418" s="5">
-        <v>2.6836089999960677E-2</v>
+        <v>-2.6592199999981858E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>0.10739925414597895</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-1.06353078274668E-2</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>300.52087224000002</v>
+        <v>300.47922161999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.49980293000004394</v>
+        <v>0.45215909999996029</v>
       </c>
       <c r="D419" s="5">
-        <v>2.0174897269898073</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.8235389578569849</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>301.63143430999997</v>
+        <v>301.58186361000003</v>
       </c>
       <c r="C420" s="5">
-        <v>1.1105620699999577</v>
+        <v>1.1026419900000519</v>
       </c>
       <c r="D420" s="5">
-        <v>4.5258006622011848</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>4.4935058117723248</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>302.71368376999999</v>
+        <v>302.65763914000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.0822494600000141</v>
+        <v>1.0757755299999872</v>
       </c>
       <c r="D421" s="5">
-        <v>4.3915740877501941</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>4.3655181956415046</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>303.98379016000001</v>
+        <v>303.67126151999997</v>
       </c>
       <c r="C422" s="5">
-        <v>1.2701063900000236</v>
+        <v>1.0136223799999584</v>
       </c>
       <c r="D422" s="5">
-        <v>5.1527100548321547</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>4.0937471797349634</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>303.20178557000003</v>
+        <v>303.11963974000003</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.78200458999998546</v>
+        <v>-0.5516217799999481</v>
       </c>
       <c r="D423" s="5">
-        <v>-3.0437193176096611</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.1581648529733988</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>305.01262727</v>
+        <v>305.04185998000003</v>
       </c>
       <c r="C424" s="5">
-        <v>1.810841699999969</v>
+        <v>1.9222202400000015</v>
       </c>
       <c r="D424" s="5">
-        <v>7.4070466950528102</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>7.8808528582982929</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>305.49469941000001</v>
+        <v>305.71095903000003</v>
       </c>
       <c r="C425" s="5">
-        <v>0.48207214000001386</v>
+        <v>0.66909904999999981</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9131725659607746</v>
+        <v>2.6641474685313193</v>
       </c>
       <c r="E425" s="5">
-        <v>2.4616526096440827</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.4817457775520024</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>306.33455899</v>
+        <v>306.47405322999998</v>
       </c>
       <c r="C426" s="5">
-        <v>0.83985957999999528</v>
+        <v>0.76309419999995498</v>
       </c>
       <c r="D426" s="5">
-        <v>3.3493573333325477</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>3.0368220863248085</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>306.90187509999998</v>
+        <v>306.99005357999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.56731610999997883</v>
+        <v>0.51600035000001299</v>
       </c>
       <c r="D427" s="5">
-        <v>2.2451157590796189</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.0392154472046453</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>306.02995250999999</v>
+        <v>306.07251678</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.87192258999999694</v>
+        <v>-0.91753679999999349</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.356485235525497</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-3.5282047716688858</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>305.71885121999998</v>
+        <v>305.75394483999997</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.31110129000001052</v>
+        <v>-0.31857194000002664</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.2130881560740381</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.2418804111101633</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>306.11422133999997</v>
+        <v>306.10152928000002</v>
       </c>
       <c r="C430" s="5">
-        <v>0.3953701199999955</v>
+        <v>0.34758444000004829</v>
       </c>
       <c r="D430" s="5">
-        <v>1.5629830717169391</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.3727350121230275</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>305.05046894999998</v>
+        <v>305.01938217999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.0637523899999906</v>
+        <v>-1.0821471000000429</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.0912375189691819</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-4.1607838898497951</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>308.50156394999999</v>
+        <v>308.44371384999999</v>
       </c>
       <c r="C432" s="5">
-        <v>3.4510950000000093</v>
+        <v>3.424331670000015</v>
       </c>
       <c r="D432" s="5">
-        <v>14.453236155283712</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>14.335695782312975</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>308.22725149000001</v>
+        <v>308.17184528000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.274312459999976</v>
+        <v>-0.27186856999998099</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.0618095042566167</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.0525919177362342</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>306.77778089999998</v>
+        <v>306.43252758</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.4494705900000326</v>
+        <v>-1.7393177000000151</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.4994326528906239</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-6.56644895486449</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>306.87149029</v>
+        <v>306.08622502999998</v>
       </c>
       <c r="C435" s="5">
-        <v>9.3709390000014992E-2</v>
+        <v>-0.34630255000001853</v>
       </c>
       <c r="D435" s="5">
-        <v>0.36717256309992674</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-1.3477348251794696</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>307.28464495999998</v>
+        <v>306.41900300999998</v>
       </c>
       <c r="C436" s="5">
-        <v>0.41315466999998307</v>
+        <v>0.33277798000000303</v>
       </c>
       <c r="D436" s="5">
-        <v>1.6276304095653948</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.3124736772871515</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>308.09669638999998</v>
+        <v>306.05793345000001</v>
       </c>
       <c r="C437" s="5">
-        <v>0.8120514299999968</v>
+        <v>-0.36106955999997581</v>
       </c>
       <c r="D437" s="5">
-        <v>3.2177029589247841</v>
+        <v>-1.4048945559606674</v>
       </c>
       <c r="E437" s="5">
-        <v>0.8517322837434449</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.11349754065110851</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>308.71583194999999</v>
+        <v>306.69768961</v>
       </c>
       <c r="C438" s="5">
-        <v>0.6191355600000179</v>
+        <v>0.63975615999999036</v>
       </c>
       <c r="D438" s="5">
-        <v>2.4382914429457836</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.5374127026598359</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>308.81739611</v>
+        <v>306.80897405000002</v>
       </c>
       <c r="C439" s="5">
-        <v>0.10156416000000945</v>
+        <v>0.11128444000001991</v>
       </c>
       <c r="D439" s="5">
-        <v>0.39550211076875286</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.43628680053198199</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>309.18501477000001</v>
+        <v>307.17236981999997</v>
       </c>
       <c r="C440" s="5">
-        <v>0.36761866000000509</v>
+        <v>0.36339576999995415</v>
       </c>
       <c r="D440" s="5">
-        <v>1.4378793281721425</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.4306196159628692</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>309.42614739999999</v>
+        <v>307.25599519000002</v>
       </c>
       <c r="C441" s="5">
-        <v>0.24113262999998142</v>
+        <v>8.362537000004977E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.93990187801813452</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.32718059439258429</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>307.70739945999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.45140426999995498</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.7772919705633772</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>