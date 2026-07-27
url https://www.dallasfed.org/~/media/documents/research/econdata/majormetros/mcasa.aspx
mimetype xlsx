--- v7 (2026-07-06)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8D8AF310-DD28-4D14-AB9E-0F45FC8B7160}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{57F3A593-C853-488D-958E-2371FD1E6ADD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CD1EC84E-1EB8-4507-9F1D-62B901CD48DF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5B1C7D4E-2896-48F2-B0CF-EA2822278B7A}"/>
   </bookViews>
   <sheets>
     <sheet name="mcanaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0B7F3A8-C8BE-4285-A971-2A965CD62593}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{816CFB77-A32F-4A0D-919B-A004BC627F0E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>99.923591762000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>99.720395073000006</v>
       </c>
       <c r="C7" s="5">
         <v>-0.20319668899999499</v>
       </c>
       <c r="D7" s="5">
         <v>-2.4131165940700861</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>100.47638904</v>
       </c>
       <c r="C8" s="5">
         <v>0.75599396699999488</v>
       </c>
       <c r="D8" s="5">
         <v>9.48644153670406</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>101.25211418000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.77572514000000581</v>
       </c>
       <c r="D9" s="5">
         <v>9.6682659395841419</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>102.24156219</v>
       </c>
       <c r="C10" s="5">
         <v>0.98944800999998961</v>
       </c>
       <c r="D10" s="5">
         <v>12.377797753702824</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>103.03772461</v>
       </c>
       <c r="C11" s="5">
         <v>0.7961624200000017</v>
       </c>
       <c r="D11" s="5">
         <v>9.7552732327220717</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>101.85480084</v>
       </c>
       <c r="C12" s="5">
         <v>-1.1829237700000022</v>
       </c>
       <c r="D12" s="5">
         <v>-12.939144121451962</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>101.64231977999999</v>
       </c>
       <c r="C13" s="5">
         <v>-0.21248106000000178</v>
       </c>
       <c r="D13" s="5">
         <v>-2.4748170856167984</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>102.08164782</v>
       </c>
       <c r="C14" s="5">
         <v>0.43932804000000658</v>
       </c>
       <c r="D14" s="5">
         <v>5.3118500184141881</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>102.01454251</v>
       </c>
       <c r="C15" s="5">
         <v>-6.7105310000002305E-2</v>
       </c>
       <c r="D15" s="5">
         <v>-0.78599694722099045</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>101.91591593</v>
       </c>
       <c r="C16" s="5">
         <v>-9.862658000000124E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-1.1539982366683632</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>102.35845609</v>
       </c>
       <c r="C17" s="5">
         <v>0.44254016000000718</v>
       </c>
       <c r="D17" s="5">
         <v>5.3369106469817407</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>102.52378428</v>
       </c>
       <c r="C18" s="5">
         <v>0.16532818999999677</v>
       </c>
       <c r="D18" s="5">
         <v>1.955537411024566</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>102.66445299</v>
       </c>
       <c r="C19" s="5">
         <v>0.14066870999999992</v>
       </c>
       <c r="D19" s="5">
         <v>1.6589529493170829</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>103.1686861</v>
       </c>
       <c r="C20" s="5">
         <v>0.50423311000000126</v>
       </c>
       <c r="D20" s="5">
         <v>6.0556049339821172</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>102.14212326000001</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0265628399999969</v>
       </c>
       <c r="D21" s="5">
         <v>-11.308136189364681</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>102.76178553</v>
       </c>
       <c r="C22" s="5">
         <v>0.61966226999999208</v>
       </c>
       <c r="D22" s="5">
         <v>7.5278899039900038</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>102.42476795</v>
       </c>
       <c r="C23" s="5">
         <v>-0.33701757999999415</v>
       </c>
       <c r="D23" s="5">
         <v>-3.8653025402882957</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>103.36455805</v>
       </c>
       <c r="C24" s="5">
         <v>0.93979009999999619</v>
       </c>
       <c r="D24" s="5">
         <v>11.583495102240038</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>103.86470371</v>
       </c>
       <c r="C25" s="5">
         <v>0.50014566000000116</v>
       </c>
       <c r="D25" s="5">
         <v>5.9634314130108557</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>103.49593101000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.36877269999999385</v>
       </c>
       <c r="D26" s="5">
         <v>-4.1783887999729874</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>103.31379654</v>
       </c>
       <c r="C27" s="5">
         <v>-0.18213447000000826</v>
       </c>
       <c r="D27" s="5">
         <v>-2.0914664150038287</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>103.72035622999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.40655968999999459</v>
       </c>
       <c r="D28" s="5">
         <v>4.8257896498987263</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>103.9076075</v>
       </c>
       <c r="C29" s="5">
         <v>0.18725127000000441</v>
       </c>
       <c r="D29" s="5">
         <v>2.1880580369120439</v>
       </c>
       <c r="E29" s="5">
         <v>1.5134571868081759</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>103.68284143</v>
       </c>
       <c r="C30" s="5">
         <v>-0.22476607000000115</v>
       </c>
       <c r="D30" s="5">
         <v>-2.5650999168447375</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>104.59971994999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.91687851999999737</v>
       </c>
       <c r="D31" s="5">
         <v>11.143373550518888</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>104.32992391000001</v>
       </c>
       <c r="C32" s="5">
         <v>-0.26979603999998858</v>
       </c>
       <c r="D32" s="5">
         <v>-3.0516490288964304</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>104.85530269</v>
       </c>
       <c r="C33" s="5">
         <v>0.52537877999999694</v>
       </c>
       <c r="D33" s="5">
         <v>6.2131017247876619</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>105.02319746000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.16789477000000375</v>
       </c>
       <c r="D34" s="5">
         <v>1.9384573447156273</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>106.16570676000001</v>
       </c>
       <c r="C35" s="5">
         <v>1.1425093000000004</v>
       </c>
       <c r="D35" s="5">
         <v>13.864469395090605</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>106.49028959</v>
       </c>
       <c r="C36" s="5">
         <v>0.3245828299999971</v>
       </c>
       <c r="D36" s="5">
         <v>3.7311120119683405</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>107.11318888</v>
       </c>
       <c r="C37" s="5">
         <v>0.62289928999999233</v>
       </c>
       <c r="D37" s="5">
         <v>7.2495035510741435</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>107.35110953</v>
       </c>
       <c r="C38" s="5">
         <v>0.23792065000000662</v>
       </c>
       <c r="D38" s="5">
         <v>2.698254501205688</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>108.61216585</v>
       </c>
       <c r="C39" s="5">
         <v>1.2610563199999945</v>
       </c>
       <c r="D39" s="5">
         <v>15.043805667823552</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>109.56652957</v>
       </c>
       <c r="C40" s="5">
         <v>0.95436372000000347</v>
       </c>
       <c r="D40" s="5">
         <v>11.069081915759259</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>109.51797286</v>
       </c>
       <c r="C41" s="5">
         <v>-4.8556709999999725E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-0.53051088602722452</v>
       </c>
       <c r="E41" s="5">
         <v>5.3993788279650401</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>109.96970598999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.45173312999999382</v>
       </c>
       <c r="D42" s="5">
         <v>5.063534885030796</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>110.51028401000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.54057802000001232</v>
       </c>
       <c r="D43" s="5">
         <v>6.0609647376552278</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>111.08587448999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.57559047999998825</v>
       </c>
       <c r="D44" s="5">
         <v>6.432366384490007</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>112.36106841</v>
       </c>
       <c r="C45" s="5">
         <v>1.2751939200000066</v>
       </c>
       <c r="D45" s="5">
         <v>14.679096542761961</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>111.79809962</v>
       </c>
       <c r="C46" s="5">
         <v>-0.56296878999999933</v>
       </c>
       <c r="D46" s="5">
         <v>-5.8494775229826379</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>112.62528956</v>
       </c>
       <c r="C47" s="5">
         <v>0.82718993999999668</v>
       </c>
       <c r="D47" s="5">
         <v>9.2491308872223463</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>112.64273068</v>
       </c>
       <c r="C48" s="5">
         <v>1.7441120000000865E-2</v>
       </c>
       <c r="D48" s="5">
         <v>0.18599001524426395</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>113.33510384</v>
       </c>
       <c r="C49" s="5">
         <v>0.69237316000000249</v>
       </c>
       <c r="D49" s="5">
         <v>7.6304910159097128</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>113.10450121</v>
       </c>
       <c r="C50" s="5">
         <v>-0.23060263000000703</v>
       </c>
       <c r="D50" s="5">
         <v>-2.4144972820857702</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>113.78438996</v>
       </c>
       <c r="C51" s="5">
         <v>0.67988875000000348</v>
       </c>
       <c r="D51" s="5">
         <v>7.456714810201559</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>113.56811068</v>
       </c>
       <c r="C52" s="5">
         <v>-0.21627927999999486</v>
       </c>
       <c r="D52" s="5">
         <v>-2.2572428072220485</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>114.30410817000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.73599749000000259</v>
       </c>
       <c r="D53" s="5">
         <v>8.0600746652317756</v>
       </c>
       <c r="E53" s="5">
         <v>4.3701825234824909</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>115.14697676</v>
       </c>
       <c r="C54" s="5">
         <v>0.84286858999999481</v>
       </c>
       <c r="D54" s="5">
         <v>9.2165374484181264</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>115.82863510999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.6816583499999922</v>
       </c>
       <c r="D55" s="5">
         <v>7.3398013680121776</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>116.45063321000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.62199810000001321</v>
       </c>
       <c r="D56" s="5">
         <v>6.6377534925738724</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>116.46133383</v>
       </c>
       <c r="C57" s="5">
         <v>1.0700619999994387E-2</v>
       </c>
       <c r="D57" s="5">
         <v>0.11032345007011557</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>117.2760442</v>
       </c>
       <c r="C58" s="5">
         <v>0.81471037000000024</v>
       </c>
       <c r="D58" s="5">
         <v>8.7252925119979849</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>118.89668215</v>
       </c>
       <c r="C59" s="5">
         <v>1.6206379500000025</v>
       </c>
       <c r="D59" s="5">
         <v>17.903073366937704</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>119.19103959</v>
       </c>
       <c r="C60" s="5">
         <v>0.29435743999999886</v>
       </c>
       <c r="D60" s="5">
         <v>3.0116787547039614</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>120.04381144</v>
       </c>
       <c r="C61" s="5">
         <v>0.85277184999999633</v>
       </c>
       <c r="D61" s="5">
         <v>8.9316342601013297</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>120.144426</v>
       </c>
       <c r="C62" s="5">
         <v>0.1006145599999968</v>
       </c>
       <c r="D62" s="5">
         <v>1.0104278279152723</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>121.19885884</v>
       </c>
       <c r="C63" s="5">
         <v>1.054432840000004</v>
       </c>
       <c r="D63" s="5">
         <v>11.055186538516914</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>121.55097748</v>
       </c>
       <c r="C64" s="5">
         <v>0.35211864000000048</v>
       </c>
       <c r="D64" s="5">
         <v>3.5426079819919964</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>122.78447283</v>
       </c>
       <c r="C65" s="5">
         <v>1.2334953499999983</v>
       </c>
       <c r="D65" s="5">
         <v>12.880761689316845</v>
       </c>
       <c r="E65" s="5">
         <v>7.4191249953916572</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>121.6966491</v>
       </c>
       <c r="C66" s="5">
         <v>-1.0878237299999967</v>
       </c>
       <c r="D66" s="5">
         <v>-10.1284891921403</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>122.30874996999999</v>
       </c>
       <c r="C67" s="5">
         <v>0.61210086999999191</v>
       </c>
       <c r="D67" s="5">
         <v>6.2054709527771479</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>122.40450693</v>
       </c>
       <c r="C68" s="5">
         <v>9.5756960000002778E-2</v>
       </c>
       <c r="D68" s="5">
         <v>0.9435501764008869</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>122.21851384999999</v>
       </c>
       <c r="C69" s="5">
         <v>-0.18599308000000292</v>
       </c>
       <c r="D69" s="5">
         <v>-1.8082328319135366</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>122.39818004999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.17966619999999978</v>
       </c>
       <c r="D70" s="5">
         <v>1.7783817940210334</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>123.10714471999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.7089646700000003</v>
       </c>
       <c r="D71" s="5">
         <v>7.1765023946496864</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>122.03043415</v>
       </c>
       <c r="C72" s="5">
         <v>-1.0767105699999888</v>
       </c>
       <c r="D72" s="5">
         <v>-10.004918869270673</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>123.01280414999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.98236999999998886</v>
       </c>
       <c r="D73" s="5">
         <v>10.099652156114235</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>124.36304432</v>
       </c>
       <c r="C74" s="5">
         <v>1.3502401700000064</v>
       </c>
       <c r="D74" s="5">
         <v>13.996708893674104</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>124.54833915</v>
       </c>
       <c r="C75" s="5">
         <v>0.18529483000000369</v>
       </c>
       <c r="D75" s="5">
         <v>1.8026657883797315</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>125.54976632</v>
       </c>
       <c r="C76" s="5">
         <v>1.0014271699999995</v>
       </c>
       <c r="D76" s="5">
         <v>10.086893673308372</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>126.08006123</v>
       </c>
       <c r="C77" s="5">
         <v>0.53029490999999496</v>
       </c>
       <c r="D77" s="5">
         <v>5.1879589196041742</v>
       </c>
       <c r="E77" s="5">
         <v>2.6840432866156227</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>124.96965358999999</v>
       </c>
       <c r="C78" s="5">
         <v>-1.1104076400000054</v>
       </c>
       <c r="D78" s="5">
         <v>-10.071394479485807</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>125.58715192</v>
       </c>
       <c r="C79" s="5">
         <v>0.61749833000000365</v>
       </c>
       <c r="D79" s="5">
         <v>6.0932484181690949</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>125.6355616</v>
       </c>
       <c r="C80" s="5">
         <v>4.8409680000006006E-2</v>
       </c>
       <c r="D80" s="5">
         <v>0.46354210314833999</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>125.3666202</v>
       </c>
       <c r="C81" s="5">
         <v>-0.26894140000000277</v>
       </c>
       <c r="D81" s="5">
         <v>-2.5387476397562447</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>125.84086050000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.47424030000000528</v>
       </c>
       <c r="D82" s="5">
         <v>4.6350386784257402</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>126.13535203000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.29449153000000194</v>
       </c>
       <c r="D83" s="5">
         <v>2.8446563369170397</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>126.55459021999999</v>
       </c>
       <c r="C84" s="5">
         <v>0.4192381899999873</v>
       </c>
       <c r="D84" s="5">
         <v>4.0621848460359988</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>126.91887076</v>
       </c>
       <c r="C85" s="5">
         <v>0.36428054000000998</v>
       </c>
       <c r="D85" s="5">
         <v>3.5093471388070174</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>126.88360213999999</v>
       </c>
       <c r="C86" s="5">
         <v>-3.5268620000010742E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.33295064754362835</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>129.28923631000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.4056341700000132</v>
       </c>
       <c r="D87" s="5">
         <v>25.280202923485938</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>129.44996963</v>
       </c>
       <c r="C88" s="5">
         <v>0.16073331999999141</v>
       </c>
       <c r="D88" s="5">
         <v>1.5020918530042282</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>130.4095576</v>
       </c>
       <c r="C89" s="5">
         <v>0.95958797000000118</v>
       </c>
       <c r="D89" s="5">
         <v>9.2671523246193424</v>
       </c>
       <c r="E89" s="5">
         <v>3.4339262907732593</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>131.24047949000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.83092189000001326</v>
       </c>
       <c r="D90" s="5">
         <v>7.9196781967832086</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>131.87996677000001</v>
       </c>
       <c r="C91" s="5">
         <v>0.63948727999999733</v>
       </c>
       <c r="D91" s="5">
         <v>6.0064393987141695</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>131.95400316000001</v>
       </c>
       <c r="C92" s="5">
         <v>7.4036390000003394E-2</v>
       </c>
       <c r="D92" s="5">
         <v>0.67575464999358736</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>133.11014598</v>
       </c>
       <c r="C93" s="5">
         <v>1.1561428199999852</v>
       </c>
       <c r="D93" s="5">
         <v>11.035812401337131</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>133.13388670000001</v>
       </c>
       <c r="C94" s="5">
         <v>2.3740720000006377E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.21423480883813184</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>134.34750765999999</v>
       </c>
       <c r="C95" s="5">
         <v>1.2136209599999859</v>
       </c>
       <c r="D95" s="5">
         <v>11.504408251922783</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>135.00936382</v>
       </c>
       <c r="C96" s="5">
         <v>0.66185616000001346</v>
       </c>
       <c r="D96" s="5">
         <v>6.0745800873462708</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>135.38691473</v>
       </c>
       <c r="C97" s="5">
         <v>0.37755090999999652</v>
       </c>
       <c r="D97" s="5">
         <v>3.4078734541868272</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>135.93806806000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.55115333000000533</v>
       </c>
       <c r="D98" s="5">
         <v>4.9960170451453845</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>134.23914744000001</v>
       </c>
       <c r="C99" s="5">
         <v>-1.6989206199999956</v>
       </c>
       <c r="D99" s="5">
         <v>-14.008187783340031</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>134.53641673999999</v>
       </c>
       <c r="C100" s="5">
         <v>0.2972692999999822</v>
       </c>
       <c r="D100" s="5">
         <v>2.6899764278245586</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>135.17375122999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.63733449000000064</v>
       </c>
       <c r="D101" s="5">
         <v>5.835195492802181</v>
       </c>
       <c r="E101" s="5">
         <v>3.6532549589754826</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>137.18369135</v>
       </c>
       <c r="C102" s="5">
         <v>2.0099401200000102</v>
       </c>
       <c r="D102" s="5">
         <v>19.377209500851535</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>137.18810110000001</v>
       </c>
       <c r="C103" s="5">
         <v>4.4097500000077616E-3</v>
       </c>
       <c r="D103" s="5">
         <v>3.8580647621677677E-2</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>137.85645638</v>
       </c>
       <c r="C104" s="5">
         <v>0.6683552799999859</v>
       </c>
       <c r="D104" s="5">
         <v>6.0054003451801119</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>138.23051717999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.3740607999999952</v>
       </c>
       <c r="D105" s="5">
         <v>3.3051247478409929</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>139.06337722999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.83286004999999363</v>
       </c>
       <c r="D106" s="5">
         <v>7.4746580975201038</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>139.25955486000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.19617763000002242</v>
       </c>
       <c r="D107" s="5">
         <v>1.7060445465582497</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>141.15601437000001</v>
       </c>
       <c r="C108" s="5">
         <v>1.8964595099999997</v>
       </c>
       <c r="D108" s="5">
         <v>17.623098536463779</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>141.66065685999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.50464248999998063</v>
       </c>
       <c r="D109" s="5">
         <v>4.3754515580601616</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>141.14094942</v>
       </c>
       <c r="C110" s="5">
         <v>-0.51970743999999058</v>
       </c>
       <c r="D110" s="5">
         <v>-4.3146611330033169</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>141.76703071</v>
       </c>
       <c r="C111" s="5">
         <v>0.6260812900000019</v>
       </c>
       <c r="D111" s="5">
         <v>5.4548369788237405</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>141.97504552999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.20801481999998828</v>
       </c>
       <c r="D112" s="5">
         <v>1.7750398067813977</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>142.93489435999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.95984882999999854</v>
       </c>
       <c r="D113" s="5">
         <v>8.4213924904606117</v>
       </c>
       <c r="E113" s="5">
         <v>5.7416052002539297</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>142.9598542</v>
       </c>
       <c r="C114" s="5">
         <v>2.4959840000008171E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.20974998116205512</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>142.89473982999999</v>
       </c>
       <c r="C115" s="5">
         <v>-6.5114370000003419E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.54520060571774387</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>143.71293918999999</v>
       </c>
       <c r="C116" s="5">
         <v>0.81819935999999416</v>
       </c>
       <c r="D116" s="5">
         <v>7.09163629687668</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>145.81332112999999</v>
       </c>
       <c r="C117" s="5">
         <v>2.1003819400000054</v>
       </c>
       <c r="D117" s="5">
         <v>19.018908424614022</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>145.28393323</v>
       </c>
       <c r="C118" s="5">
         <v>-0.52938789999998903</v>
       </c>
       <c r="D118" s="5">
         <v>-4.2707526178243693</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>146.43272074000001</v>
       </c>
       <c r="C119" s="5">
         <v>1.1487875100000053</v>
       </c>
       <c r="D119" s="5">
         <v>9.9123552049546824</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>147.64881939</v>
       </c>
       <c r="C120" s="5">
         <v>1.2160986499999922</v>
       </c>
       <c r="D120" s="5">
         <v>10.433837426962755</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>147.52421950999999</v>
       </c>
       <c r="C121" s="5">
         <v>-0.12459988000000521</v>
       </c>
       <c r="D121" s="5">
         <v>-1.0079851737248791</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>148.76486023999999</v>
       </c>
       <c r="C122" s="5">
         <v>1.2406407299999955</v>
       </c>
       <c r="D122" s="5">
         <v>10.571804022114218</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>149.73881804000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.97395780000002219</v>
       </c>
       <c r="D123" s="5">
         <v>8.1455130959528397</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>150.25522437999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.51640633999997476</v>
       </c>
       <c r="D124" s="5">
         <v>4.2178640265478684</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>152.22486261</v>
       </c>
       <c r="C125" s="5">
         <v>1.9696382300000153</v>
       </c>
       <c r="D125" s="5">
         <v>16.915505731171109</v>
       </c>
       <c r="E125" s="5">
         <v>6.4994403861957206</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>152.55969798000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.33483537000000752</v>
       </c>
       <c r="D126" s="5">
         <v>2.6717002923468902</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>154.12998995000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.5702919699999995</v>
       </c>
       <c r="D127" s="5">
         <v>13.075354462456335</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>155.68416266</v>
       </c>
       <c r="C128" s="5">
         <v>1.5541727099999889</v>
       </c>
       <c r="D128" s="5">
         <v>12.794369529456162</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>155.60838265999999</v>
       </c>
       <c r="C129" s="5">
         <v>-7.578000000000884E-2</v>
       </c>
       <c r="D129" s="5">
         <v>-0.58254445167814639</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>156.18014364000001</v>
       </c>
       <c r="C130" s="5">
         <v>0.57176098000002185</v>
       </c>
       <c r="D130" s="5">
         <v>4.4994366143949804</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>157.55842985999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.3782862199999784</v>
       </c>
       <c r="D131" s="5">
         <v>11.119407144664684</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>158.10415623</v>
       </c>
       <c r="C132" s="5">
         <v>0.54572637000001123</v>
       </c>
       <c r="D132" s="5">
         <v>4.2364736735636788</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>158.60792685999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.50377062999999112</v>
       </c>
       <c r="D133" s="5">
         <v>3.8913097424142951</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>158.97574994999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.36782309000000168</v>
       </c>
       <c r="D134" s="5">
         <v>2.8186567813628827</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>158.63226076999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.34348918000000594</v>
       </c>
       <c r="D135" s="5">
         <v>-2.5621762620199329</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>159.39015434000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.75789357000002155</v>
       </c>
       <c r="D136" s="5">
         <v>5.8862894633424423</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>159.72432470000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.33417036000000166</v>
       </c>
       <c r="D137" s="5">
         <v>2.5450813232787972</v>
       </c>
       <c r="E137" s="5">
         <v>4.9265684733863946</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>159.83339488999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.10907018999998286</v>
       </c>
       <c r="D138" s="5">
         <v>0.82252292181450581</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>160.26031724000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.42692235000001233</v>
       </c>
       <c r="D139" s="5">
         <v>3.2527645860954912</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>161.22134922000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.96103198000000134</v>
       </c>
       <c r="D140" s="5">
         <v>7.438178993093314</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>161.80980958000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.58846035999999913</v>
       </c>
       <c r="D141" s="5">
         <v>4.4690260019354167</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>162.20579728999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.39598770999998578</v>
       </c>
       <c r="D142" s="5">
         <v>2.9765415860093292</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>163.02261006000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.81681277000001273</v>
       </c>
       <c r="D143" s="5">
         <v>6.2129915848705419</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>161.89133688000001</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1312731799999938</v>
       </c>
       <c r="D144" s="5">
         <v>-8.0166530257645867</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>162.70959962000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.81826273999999444</v>
       </c>
       <c r="D145" s="5">
         <v>6.2367567131443202</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>163.16563966000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.45604004000000486</v>
       </c>
       <c r="D146" s="5">
         <v>3.4156765524944399</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>163.96787558</v>
       </c>
       <c r="C147" s="5">
         <v>0.80223591999998689</v>
       </c>
       <c r="D147" s="5">
         <v>6.0622274783703967</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>163.81458774999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.15328783000001067</v>
       </c>
       <c r="D148" s="5">
         <v>-1.1160877327742957</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>164.60623219999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.79164445000000683</v>
       </c>
       <c r="D149" s="5">
         <v>5.9557209121589239</v>
       </c>
       <c r="E149" s="5">
         <v>3.0564583754975061</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>164.98846119000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.38222899000001576</v>
       </c>
       <c r="D150" s="5">
         <v>2.8223615925339063</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>165.12207844</v>
       </c>
       <c r="C151" s="5">
         <v>0.13361724999998614</v>
       </c>
       <c r="D151" s="5">
         <v>0.97617023071590037</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>166.34592886999999</v>
       </c>
       <c r="C152" s="5">
         <v>1.2238504299999988</v>
       </c>
       <c r="D152" s="5">
         <v>9.2658273914763445</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>166.35830849000001</v>
       </c>
       <c r="C153" s="5">
         <v>1.2379620000018576E-2</v>
       </c>
       <c r="D153" s="5">
         <v>8.93416881854181E-2</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>166.55839354</v>
       </c>
       <c r="C154" s="5">
         <v>0.20008504999998422</v>
       </c>
       <c r="D154" s="5">
         <v>1.4528684087384169</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>167.94099936000001</v>
       </c>
       <c r="C155" s="5">
         <v>1.3826058200000091</v>
       </c>
       <c r="D155" s="5">
         <v>10.428841870680849</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>167.1680499</v>
       </c>
       <c r="C156" s="5">
         <v>-0.77294946000000664</v>
       </c>
       <c r="D156" s="5">
         <v>-5.385321857881598</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>169.45980617999999</v>
       </c>
       <c r="C157" s="5">
         <v>2.2917562799999871</v>
       </c>
       <c r="D157" s="5">
         <v>17.750063350419776</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>170.07572841999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.61592224000000328</v>
       </c>
       <c r="D158" s="5">
         <v>4.449799835327517</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>170.29959170999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.22386328999999705</v>
       </c>
       <c r="D159" s="5">
         <v>1.5909928745921897</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>171.27511573999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.97552403000000254</v>
       </c>
       <c r="D160" s="5">
         <v>7.0946941805408281</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>171.06640092000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.20871481999998309</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4525516329324861</v>
       </c>
       <c r="E161" s="5">
         <v>3.9246197629690949</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>172.07295658000001</v>
       </c>
       <c r="C162" s="5">
         <v>1.0065556600000036</v>
       </c>
       <c r="D162" s="5">
         <v>7.2938503438114033</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>172.93809603</v>
       </c>
       <c r="C163" s="5">
         <v>0.86513944999998671</v>
       </c>
       <c r="D163" s="5">
         <v>6.2029618763722594</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>173.04319799000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.10510196000001315</v>
       </c>
       <c r="D164" s="5">
         <v>0.73173456368307299</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>173.10709557999999</v>
       </c>
       <c r="C165" s="5">
         <v>6.3897589999982074E-2</v>
       </c>
       <c r="D165" s="5">
         <v>0.44401066169992287</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>174.18995172000001</v>
       </c>
       <c r="C166" s="5">
         <v>1.0828561400000183</v>
       </c>
       <c r="D166" s="5">
         <v>7.7702147315171333</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>175.09987319999999</v>
       </c>
       <c r="C167" s="5">
         <v>0.90992147999997997</v>
       </c>
       <c r="D167" s="5">
         <v>6.451747115058315</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>176.1671073</v>
       </c>
       <c r="C168" s="5">
         <v>1.0672341000000074</v>
       </c>
       <c r="D168" s="5">
         <v>7.5642365930162159</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>176.52139713</v>
       </c>
       <c r="C169" s="5">
         <v>0.35428982999999903</v>
       </c>
       <c r="D169" s="5">
         <v>2.440194729993661</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>177.69291536</v>
       </c>
       <c r="C170" s="5">
         <v>1.1715182300000038</v>
       </c>
       <c r="D170" s="5">
         <v>8.2612605665386418</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>178.03651798999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.34360262999999236</v>
       </c>
       <c r="D171" s="5">
         <v>2.3452635531759691</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>179.18309819000001</v>
       </c>
       <c r="C172" s="5">
         <v>1.1465802000000167</v>
       </c>
       <c r="D172" s="5">
         <v>8.007868774840631</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>180.35060261999999</v>
       </c>
       <c r="C173" s="5">
         <v>1.1675044299999797</v>
       </c>
       <c r="D173" s="5">
         <v>8.1052225121895471</v>
       </c>
       <c r="E173" s="5">
         <v>5.4272502666036671</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>181.43058145000001</v>
       </c>
       <c r="C174" s="5">
         <v>1.0799788300000159</v>
       </c>
       <c r="D174" s="5">
         <v>7.4273184530245784</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>181.80764156000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.37706011000000217</v>
       </c>
       <c r="D175" s="5">
         <v>2.5226181770133138</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>182.47633196999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.66869040999998219</v>
       </c>
       <c r="D176" s="5">
         <v>4.5039995198042027</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>183.09923728000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.62290531000002147</v>
       </c>
       <c r="D177" s="5">
         <v>4.1741374667974007</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>184.75835147000001</v>
       </c>
       <c r="C178" s="5">
         <v>1.6591141899999968</v>
       </c>
       <c r="D178" s="5">
         <v>11.432152588945122</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>185.00021892000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.24186745000000087</v>
       </c>
       <c r="D179" s="5">
         <v>1.5822821289820377</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>185.82187508999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.82165616999998292</v>
       </c>
       <c r="D180" s="5">
         <v>5.4617927738672023</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>186.98208013000001</v>
       </c>
       <c r="C181" s="5">
         <v>1.1602050400000223</v>
       </c>
       <c r="D181" s="5">
         <v>7.7550877837244903</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>187.26037722000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.27829708999999525</v>
       </c>
       <c r="D182" s="5">
         <v>1.8007280788755464</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>188.01010603</v>
       </c>
       <c r="C183" s="5">
         <v>0.74972880999999347</v>
       </c>
       <c r="D183" s="5">
         <v>4.9116229162707414</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>189.24562663</v>
       </c>
       <c r="C184" s="5">
         <v>1.235520600000001</v>
       </c>
       <c r="D184" s="5">
         <v>8.1772386658441665</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>189.90277080999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.65714417999998886</v>
       </c>
       <c r="D185" s="5">
         <v>4.247438754954036</v>
       </c>
       <c r="E185" s="5">
         <v>5.2964437330583758</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>189.64058059000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.26219021999997949</v>
       </c>
       <c r="D186" s="5">
         <v>-1.6442628082043331</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>191.05666399</v>
       </c>
       <c r="C187" s="5">
         <v>1.4160833999999909</v>
       </c>
       <c r="D187" s="5">
         <v>9.3379605612611059</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>191.83114940999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.77448541999999065</v>
       </c>
       <c r="D188" s="5">
         <v>4.9743668901054194</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>194.23526072999999</v>
       </c>
       <c r="C189" s="5">
         <v>2.4041113199999984</v>
       </c>
       <c r="D189" s="5">
         <v>16.120080105720437</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>194.25928173</v>
       </c>
       <c r="C190" s="5">
         <v>2.4021000000004733E-2</v>
       </c>
       <c r="D190" s="5">
         <v>0.14850452170172002</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>195.35787013999999</v>
       </c>
       <c r="C191" s="5">
         <v>1.0985884099999907</v>
       </c>
       <c r="D191" s="5">
         <v>7.0014340642691186</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>194.26778512999999</v>
       </c>
       <c r="C192" s="5">
         <v>-1.0900850099999957</v>
       </c>
       <c r="D192" s="5">
         <v>-6.4942057369419715</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>196.65300468000001</v>
       </c>
       <c r="C193" s="5">
         <v>2.3852195500000164</v>
       </c>
       <c r="D193" s="5">
         <v>15.770410159948312</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>197.41421893</v>
       </c>
       <c r="C194" s="5">
         <v>0.76121424999999476</v>
       </c>
       <c r="D194" s="5">
         <v>4.7451979107763664</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>197.91239686</v>
       </c>
       <c r="C195" s="5">
         <v>0.4981779299999971</v>
       </c>
       <c r="D195" s="5">
         <v>3.0706043721015375</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>197.88144073999999</v>
       </c>
       <c r="C196" s="5">
         <v>-3.0956120000013243E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-0.18753450715269793</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>198.92610649</v>
       </c>
       <c r="C197" s="5">
         <v>1.0446657500000072</v>
       </c>
       <c r="D197" s="5">
         <v>6.5223219128700771</v>
       </c>
       <c r="E197" s="5">
         <v>4.7515555678900423</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>200.68216103</v>
       </c>
       <c r="C198" s="5">
         <v>1.756054540000008</v>
       </c>
       <c r="D198" s="5">
         <v>11.122969780976955</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>201.06393297</v>
       </c>
       <c r="C199" s="5">
         <v>0.38177193999999304</v>
       </c>
       <c r="D199" s="5">
         <v>2.3068829172929961</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>201.52991979999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.46598682999999141</v>
       </c>
       <c r="D200" s="5">
         <v>2.8168521629065468</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>200.58898725</v>
       </c>
       <c r="C201" s="5">
         <v>-0.94093254999998521</v>
       </c>
       <c r="D201" s="5">
         <v>-5.4610785482685609</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>200.49933816000001</v>
       </c>
       <c r="C202" s="5">
         <v>-8.9649089999994658E-2</v>
       </c>
       <c r="D202" s="5">
         <v>-0.53499876605094254</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>202.47487679</v>
       </c>
       <c r="C203" s="5">
         <v>1.9755386299999884</v>
       </c>
       <c r="D203" s="5">
         <v>12.485980921583305</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>199.64209394</v>
       </c>
       <c r="C204" s="5">
         <v>-2.832782850000001</v>
       </c>
       <c r="D204" s="5">
         <v>-15.55544035885552</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>202.4431687</v>
       </c>
       <c r="C205" s="5">
         <v>2.8010747600000059</v>
       </c>
       <c r="D205" s="5">
         <v>18.198542443978493</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>203.94057222999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.4974035299999855</v>
       </c>
       <c r="D206" s="5">
         <v>9.2461361733892069</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>204.9997008</v>
       </c>
       <c r="C207" s="5">
         <v>1.0591285700000128</v>
       </c>
       <c r="D207" s="5">
         <v>6.4131070427611681</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>206.40155116</v>
       </c>
       <c r="C208" s="5">
         <v>1.4018503599999974</v>
       </c>
       <c r="D208" s="5">
         <v>8.5217416912320978</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>206.82486703999999</v>
       </c>
       <c r="C209" s="5">
         <v>0.42331587999998987</v>
       </c>
       <c r="D209" s="5">
         <v>2.4890727810870317</v>
       </c>
       <c r="E209" s="5">
         <v>3.9707008242264363</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>207.89244812000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.0675810800000249</v>
       </c>
       <c r="D210" s="5">
         <v>6.3730265526057428</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>207.90451693</v>
       </c>
       <c r="C211" s="5">
         <v>1.2068809999988162E-2</v>
       </c>
       <c r="D211" s="5">
         <v>6.96860188979187E-2</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>208.69359926999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.78908233999999311</v>
       </c>
       <c r="D212" s="5">
         <v>4.6507757886837142</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>210.00711258999999</v>
       </c>
       <c r="C213" s="5">
         <v>1.3135133199999984</v>
       </c>
       <c r="D213" s="5">
         <v>7.8197932401861792</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>210.47933925000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.47222666000001823</v>
       </c>
       <c r="D214" s="5">
         <v>2.7319696618287814</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>211.42466732</v>
       </c>
       <c r="C215" s="5">
         <v>0.94532806999998797</v>
       </c>
       <c r="D215" s="5">
         <v>5.5247204097324643</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>213.04160726000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.6169399400000088</v>
       </c>
       <c r="D216" s="5">
         <v>9.573437955926023</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>214.46338291000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.4217756500000007</v>
       </c>
       <c r="D217" s="5">
         <v>8.3090302585735909</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>214.38608722000001</v>
       </c>
       <c r="C218" s="5">
         <v>-7.7295689999999695E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.4316409705717672</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>215.11955936000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.73347214000000349</v>
       </c>
       <c r="D219" s="5">
         <v>4.1836622322239947</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>215.86574210000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.74618273999999474</v>
       </c>
       <c r="D220" s="5">
         <v>4.2427614358987453</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>216.22799659</v>
       </c>
       <c r="C221" s="5">
         <v>0.36225448999999799</v>
       </c>
       <c r="D221" s="5">
         <v>2.0324677758891907</v>
       </c>
       <c r="E221" s="5">
         <v>4.5464211748684313</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>218.69689288999999</v>
       </c>
       <c r="C222" s="5">
         <v>2.4688962999999831</v>
       </c>
       <c r="D222" s="5">
         <v>14.595683946881399</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>219.29134267000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.59444978000001925</v>
       </c>
       <c r="D223" s="5">
         <v>3.3109809039696403</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>219.15025881</v>
       </c>
       <c r="C224" s="5">
         <v>-0.14108386000000905</v>
       </c>
       <c r="D224" s="5">
         <v>-0.76930919135704823</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>219.40581344</v>
       </c>
       <c r="C225" s="5">
         <v>0.255554630000006</v>
       </c>
       <c r="D225" s="5">
         <v>1.4083490702126333</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>219.56388233999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.1580688999999893</v>
       </c>
       <c r="D226" s="5">
         <v>0.86796283186971745</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>219.00649000999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.55739232999999899</v>
       </c>
       <c r="D227" s="5">
         <v>-3.0041838768454232</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>219.71670703000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.71021702000001596</v>
       </c>
       <c r="D228" s="5">
         <v>3.9616489855737402</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>219.75454414000001</v>
       </c>
       <c r="C229" s="5">
         <v>3.783710999999812E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.20684617976349795</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>218.60276705000001</v>
       </c>
       <c r="C230" s="5">
         <v>-1.151777089999996</v>
       </c>
       <c r="D230" s="5">
         <v>-6.1112650748464166</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>220.68353157000001</v>
       </c>
       <c r="C231" s="5">
         <v>2.0807645200000024</v>
       </c>
       <c r="D231" s="5">
         <v>12.039521351355642</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>219.69421452</v>
       </c>
       <c r="C232" s="5">
         <v>-0.98931705000001102</v>
       </c>
       <c r="D232" s="5">
         <v>-5.2488827802430578</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>219.80991337</v>
       </c>
       <c r="C233" s="5">
         <v>0.11569885000000113</v>
       </c>
       <c r="D233" s="5">
         <v>0.63379671950789529</v>
       </c>
       <c r="E233" s="5">
         <v>1.6565462551048959</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>218.5634858</v>
       </c>
       <c r="C234" s="5">
         <v>-1.2464275700000087</v>
       </c>
       <c r="D234" s="5">
         <v>-6.596317132085872</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>217.3024303</v>
       </c>
       <c r="C235" s="5">
         <v>-1.2610554999999977</v>
       </c>
       <c r="D235" s="5">
         <v>-6.7081511589581755</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>216.89633963</v>
       </c>
       <c r="C236" s="5">
         <v>-0.40609066999999754</v>
       </c>
       <c r="D236" s="5">
         <v>-2.2196308113499263</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>217.50885031999999</v>
       </c>
       <c r="C237" s="5">
         <v>0.61251068999999347</v>
       </c>
       <c r="D237" s="5">
         <v>3.441907375044706</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>217.92243049000001</v>
       </c>
       <c r="C238" s="5">
         <v>0.41358017000001723</v>
       </c>
       <c r="D238" s="5">
         <v>2.3057428172332362</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>217.22900697</v>
       </c>
       <c r="C239" s="5">
         <v>-0.69342352000001029</v>
       </c>
       <c r="D239" s="5">
         <v>-3.752247871395531</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>218.56039197000001</v>
       </c>
       <c r="C240" s="5">
         <v>1.3313850000000116</v>
       </c>
       <c r="D240" s="5">
         <v>7.6077938724359084</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>217.98283735999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.57755461000002128</v>
       </c>
       <c r="D241" s="5">
         <v>-3.1253638134119743</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>217.71160556999999</v>
       </c>
       <c r="C242" s="5">
         <v>-0.27123179000000164</v>
       </c>
       <c r="D242" s="5">
         <v>-1.4829604980808653</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>218.64197687999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.93037130999999818</v>
       </c>
       <c r="D243" s="5">
         <v>5.2503570111121167</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>218.18048719000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.46148968999997919</v>
       </c>
       <c r="D244" s="5">
         <v>-2.5036536302677548</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>217.51370559</v>
       </c>
       <c r="C245" s="5">
         <v>-0.6667816000000073</v>
       </c>
       <c r="D245" s="5">
         <v>-3.6063024552012823</v>
       </c>
       <c r="E245" s="5">
         <v>-1.0446334038332727</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>218.53613376999999</v>
       </c>
       <c r="C246" s="5">
         <v>1.0224281799999915</v>
       </c>
       <c r="D246" s="5">
         <v>5.7887632888081519</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>218.42286146000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.11327230999998505</v>
       </c>
       <c r="D247" s="5">
         <v>-0.62021754256613715</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>219.07660548000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.65374402000000487</v>
       </c>
       <c r="D248" s="5">
         <v>3.6513419228673571</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>218.38368143</v>
       </c>
       <c r="C249" s="5">
         <v>-0.69292405000001622</v>
       </c>
       <c r="D249" s="5">
         <v>-3.73018040477886</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>220.27946408</v>
       </c>
       <c r="C250" s="5">
         <v>1.895782650000001</v>
       </c>
       <c r="D250" s="5">
         <v>10.929215047202012</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>220.39775736000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.11829328000001738</v>
       </c>
       <c r="D251" s="5">
         <v>0.64632422464707684</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>217.75669378000001</v>
       </c>
       <c r="C252" s="5">
         <v>-2.641063580000008</v>
       </c>
       <c r="D252" s="5">
         <v>-13.468921866764404</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>218.36732072999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.61062694999998257</v>
       </c>
       <c r="D253" s="5">
         <v>3.4173913380794563</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>220.12232772999999</v>
       </c>
       <c r="C254" s="5">
         <v>1.7550070000000062</v>
       </c>
       <c r="D254" s="5">
         <v>10.082279504129655</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>221.12461578</v>
       </c>
       <c r="C255" s="5">
         <v>1.0022880500000042</v>
       </c>
       <c r="D255" s="5">
         <v>5.6029220055840989</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>221.00694917000001</v>
       </c>
       <c r="C256" s="5">
         <v>-0.11766660999998635</v>
       </c>
       <c r="D256" s="5">
         <v>-0.636688109965311</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>222.07882710999999</v>
       </c>
       <c r="C257" s="5">
         <v>1.0718779399999789</v>
       </c>
       <c r="D257" s="5">
         <v>5.9777529487345715</v>
       </c>
       <c r="E257" s="5">
         <v>2.0987741933857551</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>222.94380935000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.86498224000001755</v>
       </c>
       <c r="D258" s="5">
         <v>4.7753568163146021</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>223.20910208000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.26529272999999876</v>
       </c>
       <c r="D259" s="5">
         <v>1.4373267005547419</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>223.71114316000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.50204107999999792</v>
       </c>
       <c r="D260" s="5">
         <v>2.7326757551179526</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>224.5851054</v>
       </c>
       <c r="C261" s="5">
         <v>0.87396223999999734</v>
       </c>
       <c r="D261" s="5">
         <v>4.7900381146148696</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>224.92960288</v>
       </c>
       <c r="C262" s="5">
         <v>0.34449748000000113</v>
       </c>
       <c r="D262" s="5">
         <v>1.8563231845167616</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>225.48303705000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.55343417000000272</v>
       </c>
       <c r="D263" s="5">
         <v>2.9928582793187219</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>226.31222911</v>
       </c>
       <c r="C264" s="5">
         <v>0.8291920599999969</v>
       </c>
       <c r="D264" s="5">
         <v>4.5032408614808173</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>226.67120829999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.35897918999998524</v>
       </c>
       <c r="D265" s="5">
         <v>1.9201486574170312</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>226.80333336000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.13212506000002122</v>
       </c>
       <c r="D266" s="5">
         <v>0.70171840348132175</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>224.80337268</v>
       </c>
       <c r="C267" s="5">
         <v>-1.9999606800000151</v>
       </c>
       <c r="D267" s="5">
         <v>-10.083235099346698</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>225.81320145999999</v>
       </c>
       <c r="C268" s="5">
         <v>1.0098287799999923</v>
       </c>
       <c r="D268" s="5">
         <v>5.5256570601270205</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>226.13824074999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.32503929000000653</v>
       </c>
       <c r="D269" s="5">
         <v>1.7410405221058856</v>
       </c>
       <c r="E269" s="5">
         <v>1.8279156517650774</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>227.26398352000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.1257427700000164</v>
       </c>
       <c r="D270" s="5">
         <v>6.1400448134868446</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>227.694007</v>
       </c>
       <c r="C271" s="5">
         <v>0.43002347999998847</v>
       </c>
       <c r="D271" s="5">
         <v>2.2943911893366087</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>228.48618639</v>
       </c>
       <c r="C272" s="5">
         <v>0.79217939000000115</v>
       </c>
       <c r="D272" s="5">
         <v>4.2557912601910219</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>228.39887241</v>
       </c>
       <c r="C273" s="5">
         <v>-8.7313980000004676E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.45760682762662208</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>228.19462947</v>
       </c>
       <c r="C274" s="5">
         <v>-0.20424294000000032</v>
       </c>
       <c r="D274" s="5">
         <v>-1.0678234772277695</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>228.87293543999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.67830596999999671</v>
       </c>
       <c r="D275" s="5">
         <v>3.6258837463549298</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>228.76709517</v>
       </c>
       <c r="C276" s="5">
         <v>-0.10584026999998741</v>
       </c>
       <c r="D276" s="5">
         <v>-0.55352016547973726</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>229.03522573000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.26813056000000302</v>
       </c>
       <c r="D277" s="5">
         <v>1.4155836542146361</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>229.50167062</v>
       </c>
       <c r="C278" s="5">
         <v>0.46644488999999112</v>
       </c>
       <c r="D278" s="5">
         <v>2.4714375688441814</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>230.01404896</v>
       </c>
       <c r="C279" s="5">
         <v>0.51237833999999793</v>
       </c>
       <c r="D279" s="5">
         <v>2.7122257859336862</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>230.87710774000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.86305878000001712</v>
       </c>
       <c r="D280" s="5">
         <v>4.5967338582889594</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>231.78956780999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.91246006999998031</v>
       </c>
       <c r="D281" s="5">
         <v>4.8470340188010663</v>
       </c>
       <c r="E281" s="5">
         <v>2.499058558719236</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>231.12850286</v>
       </c>
       <c r="C282" s="5">
         <v>-0.66106494999999654</v>
       </c>
       <c r="D282" s="5">
         <v>-3.3692288589898589</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>232.54595653000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.4174536700000147</v>
       </c>
       <c r="D283" s="5">
         <v>7.6126771763357137</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>233.28650540000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.74054886999999781</v>
       </c>
       <c r="D284" s="5">
         <v>3.8890799675759924</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>233.35086318</v>
       </c>
       <c r="C285" s="5">
         <v>6.4357779999994591E-2</v>
       </c>
       <c r="D285" s="5">
         <v>0.33155207363255723</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>233.62419627</v>
       </c>
       <c r="C286" s="5">
         <v>0.27333308999999417</v>
       </c>
       <c r="D286" s="5">
         <v>1.4146983234535337</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>234.70644161999999</v>
       </c>
       <c r="C287" s="5">
         <v>1.0822453499999938</v>
       </c>
       <c r="D287" s="5">
         <v>5.7027451660730311</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>234.71975882000001</v>
       </c>
       <c r="C288" s="5">
         <v>1.3317200000017237E-2</v>
       </c>
       <c r="D288" s="5">
         <v>6.8109029709795266E-2</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>235.88205847</v>
       </c>
       <c r="C289" s="5">
         <v>1.1622996499999942</v>
       </c>
       <c r="D289" s="5">
         <v>6.1067728177957248</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>236.08914134</v>
       </c>
       <c r="C290" s="5">
         <v>0.20708286999999359</v>
       </c>
       <c r="D290" s="5">
         <v>1.0585919193530469</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>236.40673042</v>
       </c>
       <c r="C291" s="5">
         <v>0.31758908000000474</v>
       </c>
       <c r="D291" s="5">
         <v>1.6262469786518352</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>237.35851524</v>
       </c>
       <c r="C292" s="5">
         <v>0.95178482000000031</v>
       </c>
       <c r="D292" s="5">
         <v>4.9396860598203807</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>238.34255174</v>
       </c>
       <c r="C293" s="5">
         <v>0.98403650000000198</v>
       </c>
       <c r="D293" s="5">
         <v>5.0899574535348213</v>
       </c>
       <c r="E293" s="5">
         <v>2.8271263421879134</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>237.36257259000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.97997914999999125</v>
       </c>
       <c r="D294" s="5">
         <v>-4.8239081385176519</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>237.7533273</v>
       </c>
       <c r="C295" s="5">
         <v>0.39075470999998174</v>
       </c>
       <c r="D295" s="5">
         <v>1.9934678047204502</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>237.92882284999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.17549554999999373</v>
       </c>
       <c r="D296" s="5">
         <v>0.88937444918135711</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>238.86546178</v>
       </c>
       <c r="C297" s="5">
         <v>0.93663893000001508</v>
       </c>
       <c r="D297" s="5">
         <v>4.8275969237983718</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>240.41074886000001</v>
       </c>
       <c r="C298" s="5">
         <v>1.5452870800000085</v>
       </c>
       <c r="D298" s="5">
         <v>8.0453979908134077</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>240.92276584999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.51201698999997802</v>
       </c>
       <c r="D299" s="5">
         <v>2.5858612866172415</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>241.1243254</v>
       </c>
       <c r="C300" s="5">
         <v>0.20155955000001313</v>
       </c>
       <c r="D300" s="5">
         <v>1.0085701594156671</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>241.69055589000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.56623049000000947</v>
       </c>
       <c r="D301" s="5">
         <v>2.8546331851689866</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>241.64724781000001</v>
       </c>
       <c r="C302" s="5">
         <v>-4.3308080000002747E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-0.21481397337854702</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>243.01585401</v>
       </c>
       <c r="C303" s="5">
         <v>1.3686061999999879</v>
       </c>
       <c r="D303" s="5">
         <v>7.0121399807126394</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>242.74742544</v>
       </c>
       <c r="C304" s="5">
         <v>-0.26842856999999753</v>
       </c>
       <c r="D304" s="5">
         <v>-1.3174637546463752</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>244.34310786</v>
       </c>
       <c r="C305" s="5">
         <v>1.5956824200000028</v>
       </c>
       <c r="D305" s="5">
         <v>8.1796399226808703</v>
       </c>
       <c r="E305" s="5">
         <v>2.5176184765135057</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>244.52024627</v>
       </c>
       <c r="C306" s="5">
         <v>0.17713840999999775</v>
       </c>
       <c r="D306" s="5">
         <v>0.87342631908660096</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>245.32039485000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.80014858000001254</v>
       </c>
       <c r="D307" s="5">
         <v>3.9982343536077547</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>245.25968015000001</v>
       </c>
       <c r="C308" s="5">
         <v>-6.071470000000545E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.29658580885120189</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>244.94142502</v>
       </c>
       <c r="C309" s="5">
         <v>-0.31825513000001138</v>
       </c>
       <c r="D309" s="5">
         <v>-1.5460848283881945</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>246.60360632000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.6621813000000145</v>
       </c>
       <c r="D310" s="5">
         <v>8.4541560256366175</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>246.88896471999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.28535839999997847</v>
       </c>
       <c r="D311" s="5">
         <v>1.3974566610445827</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>248.11346297</v>
       </c>
       <c r="C312" s="5">
         <v>1.2244982500000106</v>
       </c>
       <c r="D312" s="5">
         <v>6.1167208118640959</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>247.57393447999999</v>
       </c>
       <c r="C313" s="5">
         <v>-0.53952849000000924</v>
       </c>
       <c r="D313" s="5">
         <v>-2.5784445513837517</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>247.19649565</v>
       </c>
       <c r="C314" s="5">
         <v>-0.37743882999998846</v>
       </c>
       <c r="D314" s="5">
         <v>-1.8141975647782527</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>247.02627117</v>
       </c>
       <c r="C315" s="5">
         <v>-0.17022448000000168</v>
       </c>
       <c r="D315" s="5">
         <v>-0.82322160978730574</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>247.43187420000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.40560303000000886</v>
       </c>
       <c r="D316" s="5">
         <v>1.9882226614140297</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>247.72276173</v>
       </c>
       <c r="C317" s="5">
         <v>0.29088752999999201</v>
       </c>
       <c r="D317" s="5">
         <v>1.4199097889637136</v>
       </c>
       <c r="E317" s="5">
         <v>1.3831590747942935</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>248.56360946000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.84084773000000723</v>
       </c>
       <c r="D318" s="5">
         <v>4.1500792168849721</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>249.18037387999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.61676441999998133</v>
       </c>
       <c r="D319" s="5">
         <v>3.0185507275016343</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>249.17257276000001</v>
       </c>
       <c r="C320" s="5">
         <v>-7.8011199999821201E-3</v>
       </c>
       <c r="D320" s="5">
         <v>-3.7562076420649682E-2</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>250.48938742000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.3168146600000057</v>
       </c>
       <c r="D321" s="5">
         <v>6.5293142072010424</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>250.33184341</v>
       </c>
       <c r="C322" s="5">
         <v>-0.15754401000000939</v>
       </c>
       <c r="D322" s="5">
         <v>-0.75212851204230491</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>250.42818589000001</v>
       </c>
       <c r="C323" s="5">
         <v>9.6342480000004116E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.46280970595133919</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>251.260806</v>
       </c>
       <c r="C324" s="5">
         <v>0.83262010999999347</v>
       </c>
       <c r="D324" s="5">
         <v>4.0635154948762464</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>252.15958448000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.89877848000000427</v>
       </c>
       <c r="D325" s="5">
         <v>4.3779538417159314</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>253.59705205</v>
       </c>
       <c r="C326" s="5">
         <v>1.4374675699999955</v>
       </c>
       <c r="D326" s="5">
         <v>7.0593610850125055</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>253.33582813000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.26122391999999195</v>
       </c>
       <c r="D327" s="5">
         <v>-1.2291107332947582</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>253.49688993999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.16106180999997832</v>
       </c>
       <c r="D328" s="5">
         <v>0.76559020459969762</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>254.11978084</v>
       </c>
       <c r="C329" s="5">
         <v>0.62289090000001579</v>
       </c>
       <c r="D329" s="5">
         <v>2.9888098341381619</v>
       </c>
       <c r="E329" s="5">
         <v>2.5823299665019395</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>254.86254969999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.74276885999998399</v>
       </c>
       <c r="D330" s="5">
         <v>3.5644295690407946</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>254.15039290999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.71215678999999454</v>
       </c>
       <c r="D331" s="5">
         <v>-3.3020777368645171</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>254.95102213999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.80062922999999842</v>
       </c>
       <c r="D332" s="5">
         <v>3.8464522642808197</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>255.72034632</v>
       </c>
       <c r="C333" s="5">
         <v>0.76932418000001235</v>
       </c>
       <c r="D333" s="5">
         <v>3.6817496794351534</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>256.57697810000002</v>
       </c>
       <c r="C334" s="5">
         <v>0.85663178000001494</v>
       </c>
       <c r="D334" s="5">
         <v>4.0947490925615782</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>256.95784300999998</v>
       </c>
       <c r="C335" s="5">
         <v>0.38086490999995704</v>
       </c>
       <c r="D335" s="5">
         <v>1.7959046400638723</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>255.90007223999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.0577707699999905</v>
       </c>
       <c r="D336" s="5">
         <v>-4.8294967442818137</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>255.98338684999999</v>
       </c>
       <c r="C337" s="5">
         <v>8.3314610000002176E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.39139009008639647</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>257.38023484000001</v>
       </c>
       <c r="C338" s="5">
         <v>1.3968479900000261</v>
       </c>
       <c r="D338" s="5">
         <v>6.7482942216387176</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>257.92095339999997</v>
       </c>
       <c r="C339" s="5">
         <v>0.54071855999995933</v>
       </c>
       <c r="D339" s="5">
         <v>2.5503606960163072</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>258.81193536000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.89098196000003327</v>
       </c>
       <c r="D340" s="5">
         <v>4.2250467246228274</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>259.98451057</v>
       </c>
       <c r="C341" s="5">
         <v>1.1725752099999909</v>
       </c>
       <c r="D341" s="5">
         <v>5.5742697959757948</v>
       </c>
       <c r="E341" s="5">
         <v>2.3078603761635508</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>260.13906614000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.15455557000001363</v>
       </c>
       <c r="D342" s="5">
         <v>0.71571300945647565</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>262.1089614</v>
       </c>
       <c r="C343" s="5">
         <v>1.969895259999987</v>
       </c>
       <c r="D343" s="5">
         <v>9.4751407769212861</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>263.38868707</v>
       </c>
       <c r="C344" s="5">
         <v>1.2797256700000048</v>
       </c>
       <c r="D344" s="5">
         <v>6.0188220697478201</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>263.08007758000002</v>
       </c>
       <c r="C345" s="5">
         <v>-0.30860948999998072</v>
       </c>
       <c r="D345" s="5">
         <v>-1.3970006336259111</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>263.70812812000003</v>
       </c>
       <c r="C346" s="5">
         <v>0.62805054000000382</v>
       </c>
       <c r="D346" s="5">
         <v>2.9026731898998737</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>264.09610178999998</v>
       </c>
       <c r="C347" s="5">
         <v>0.3879736699999512</v>
       </c>
       <c r="D347" s="5">
         <v>1.7798245270581825</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>264.57046521000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.47436342000003151</v>
       </c>
       <c r="D348" s="5">
         <v>2.1768340199457725</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>265.50826523000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.9378000199999974</v>
       </c>
       <c r="D349" s="5">
         <v>4.337448013506795</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>265.12999500000001</v>
       </c>
       <c r="C350" s="5">
         <v>-0.37827022999999826</v>
       </c>
       <c r="D350" s="5">
         <v>-1.696309623552017</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>266.08160901000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.95161401000001433</v>
       </c>
       <c r="D351" s="5">
         <v>4.3931334435574065</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>266.89920956999998</v>
       </c>
       <c r="C352" s="5">
         <v>0.81760055999995984</v>
       </c>
       <c r="D352" s="5">
         <v>3.7502505863454383</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>266.65455420000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.24465536999997539</v>
       </c>
       <c r="D353" s="5">
         <v>-1.094461112702183</v>
       </c>
       <c r="E353" s="5">
         <v>2.5655542383568708</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>265.64198174000001</v>
       </c>
       <c r="C354" s="5">
         <v>-1.0125724600000012</v>
       </c>
       <c r="D354" s="5">
         <v>-4.4628078690882695</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>266.74798478000002</v>
       </c>
       <c r="C355" s="5">
         <v>1.1060030400000187</v>
       </c>
       <c r="D355" s="5">
         <v>5.1122245424938484</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>267.54484798999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.79686320999996951</v>
       </c>
       <c r="D356" s="5">
         <v>3.644280925448018</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>267.73367893</v>
       </c>
       <c r="C357" s="5">
         <v>0.18883094000000256</v>
       </c>
       <c r="D357" s="5">
         <v>0.85024555509018995</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>267.65933790999998</v>
       </c>
       <c r="C358" s="5">
         <v>-7.4341020000019853E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.33269296738146492</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>268.48814038</v>
       </c>
       <c r="C359" s="5">
         <v>0.82880247000002782</v>
       </c>
       <c r="D359" s="5">
         <v>3.7797189582909674</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>268.92416055000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.43602017000000615</v>
       </c>
       <c r="D360" s="5">
         <v>1.9662804617404106</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>271.18160993999999</v>
       </c>
       <c r="C361" s="5">
         <v>2.2574493899999766</v>
       </c>
       <c r="D361" s="5">
         <v>10.55158073137803</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>271.01510206</v>
       </c>
       <c r="C362" s="5">
         <v>-0.16650787999998329</v>
       </c>
       <c r="D362" s="5">
         <v>-0.73432733523386418</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>270.77096617000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.24413588999999547</v>
       </c>
       <c r="D363" s="5">
         <v>-1.0756445916005775</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>271.68473618000002</v>
       </c>
       <c r="C364" s="5">
         <v>0.91377001000000746</v>
       </c>
       <c r="D364" s="5">
         <v>4.1256532047783123</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>272.04687567000002</v>
       </c>
       <c r="C365" s="5">
         <v>0.36213949000000412</v>
       </c>
       <c r="D365" s="5">
         <v>1.6113068395185781</v>
       </c>
       <c r="E365" s="5">
         <v>2.0222124036762601</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>272.83906344000002</v>
       </c>
       <c r="C366" s="5">
         <v>0.79218776999999818</v>
       </c>
       <c r="D366" s="5">
         <v>3.5508551466688631</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>273.63599340000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.79692995999999994</v>
       </c>
       <c r="D367" s="5">
         <v>3.5619150902286734</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>273.39033296999997</v>
       </c>
       <c r="C368" s="5">
         <v>-0.24566043000004356</v>
       </c>
       <c r="D368" s="5">
         <v>-1.0720127224060794</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>245.55234826</v>
       </c>
       <c r="C369" s="5">
         <v>-27.837984709999972</v>
       </c>
       <c r="D369" s="5">
         <v>-72.436697368892737</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>252.41863796000001</v>
       </c>
       <c r="C370" s="5">
         <v>6.86628970000001</v>
       </c>
       <c r="D370" s="5">
         <v>39.228430366165142</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>259.05680969999997</v>
       </c>
       <c r="C371" s="5">
         <v>6.6381717399999616</v>
       </c>
       <c r="D371" s="5">
         <v>36.54730300420421</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>259.35601725999999</v>
       </c>
       <c r="C372" s="5">
         <v>0.29920756000001347</v>
       </c>
       <c r="D372" s="5">
         <v>1.3948242177050485</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>259.29729896999999</v>
       </c>
       <c r="C373" s="5">
         <v>-5.8718290000001616E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-0.27134236396421096</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>261.12515079999997</v>
       </c>
       <c r="C374" s="5">
         <v>1.827851829999986</v>
       </c>
       <c r="D374" s="5">
         <v>8.7948984522550298</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>260.24755892000002</v>
       </c>
       <c r="C375" s="5">
         <v>-0.87759187999995447</v>
       </c>
       <c r="D375" s="5">
         <v>-3.9592529487925687</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>262.33725506000002</v>
       </c>
       <c r="C376" s="5">
         <v>2.0896961400000009</v>
       </c>
       <c r="D376" s="5">
         <v>10.07271161079888</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>263.80555226000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.468297199999995</v>
       </c>
       <c r="D377" s="5">
         <v>6.9270391780639873</v>
       </c>
       <c r="E377" s="5">
         <v>-3.0293762388203027</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>264.94761303000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.1420607700000005</v>
       </c>
       <c r="D378" s="5">
         <v>5.3205098552428165</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>264.48289488</v>
       </c>
       <c r="C379" s="5">
         <v>-0.46471815000001016</v>
       </c>
       <c r="D379" s="5">
         <v>-2.0846134070406475</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>266.17485539</v>
       </c>
       <c r="C380" s="5">
         <v>1.6919605100000012</v>
       </c>
       <c r="D380" s="5">
         <v>7.9526341381219057</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>269.33288292999998</v>
       </c>
       <c r="C381" s="5">
         <v>3.1580275399999778</v>
       </c>
       <c r="D381" s="5">
         <v>15.204179708551724</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>271.24991481000001</v>
       </c>
       <c r="C382" s="5">
         <v>1.9170318800000246</v>
       </c>
       <c r="D382" s="5">
         <v>8.8836743681056873</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>272.43574966</v>
       </c>
       <c r="C383" s="5">
         <v>1.185834849999992</v>
       </c>
       <c r="D383" s="5">
         <v>5.3740877773223783</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>276.91156662999998</v>
       </c>
       <c r="C384" s="5">
         <v>4.4758169699999826</v>
       </c>
       <c r="D384" s="5">
         <v>21.597320896353757</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>275.97799902999998</v>
       </c>
       <c r="C385" s="5">
         <v>-0.93356760000000349</v>
       </c>
       <c r="D385" s="5">
         <v>-3.9714485205582184</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>277.02375151000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.0457524800000328</v>
       </c>
       <c r="D386" s="5">
         <v>4.6430856836782386</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>279.23438544999999</v>
       </c>
       <c r="C387" s="5">
         <v>2.2106339399999797</v>
       </c>
       <c r="D387" s="5">
         <v>10.007599954396484</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>279.38644575000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.15206030000001647</v>
       </c>
       <c r="D388" s="5">
         <v>0.65543458698875678</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>279.96170425000003</v>
       </c>
       <c r="C389" s="5">
         <v>0.5752585000000181</v>
       </c>
       <c r="D389" s="5">
         <v>2.4989814513966424</v>
       </c>
       <c r="E389" s="5">
         <v>6.1242653354304455</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>280.92916975000003</v>
       </c>
       <c r="C390" s="5">
         <v>0.96746550000000298</v>
       </c>
       <c r="D390" s="5">
         <v>4.2265794612913021</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>282.53825234999999</v>
       </c>
       <c r="C391" s="5">
         <v>1.6090825999999652</v>
       </c>
       <c r="D391" s="5">
         <v>7.0939718100775817</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>283.89377879</v>
       </c>
       <c r="C392" s="5">
         <v>1.3555264400000056</v>
       </c>
       <c r="D392" s="5">
         <v>5.9115814340968242</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>284.82359389999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.92981510999999273</v>
       </c>
       <c r="D393" s="5">
         <v>4.0018436116912026</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>285.50262350999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.67902960999998641</v>
       </c>
       <c r="D394" s="5">
         <v>2.8986544512725088</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>285.46122088999999</v>
       </c>
       <c r="C395" s="5">
         <v>-4.1402619999985291E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.1738811913352456</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>288.50277603000001</v>
       </c>
       <c r="C396" s="5">
         <v>3.041555140000014</v>
       </c>
       <c r="D396" s="5">
         <v>13.562391518238947</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>289.64530636000001</v>
       </c>
       <c r="C397" s="5">
         <v>1.1425303299999996</v>
       </c>
       <c r="D397" s="5">
         <v>4.8571347640474771</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>291.94150771</v>
       </c>
       <c r="C398" s="5">
         <v>2.2962013499999898</v>
       </c>
       <c r="D398" s="5">
         <v>9.9391097732786093</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>290.03268401999998</v>
       </c>
       <c r="C399" s="5">
         <v>-1.9088236900000197</v>
       </c>
       <c r="D399" s="5">
         <v>-7.5699599972656522</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>290.63440095999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.60171694000001708</v>
       </c>
       <c r="D400" s="5">
         <v>2.518187587319809</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>291.47906864999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.84466768999999431</v>
       </c>
       <c r="D401" s="5">
         <v>3.5438379516711249</v>
       </c>
       <c r="E401" s="5">
         <v>4.113907089847979</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>292.71906282999998</v>
       </c>
       <c r="C402" s="5">
         <v>1.2399941799999965</v>
       </c>
       <c r="D402" s="5">
         <v>5.2261290780471814</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>294.10081855999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.381755730000009</v>
       </c>
       <c r="D403" s="5">
         <v>5.8139012475272756</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>294.87481444000002</v>
       </c>
       <c r="C404" s="5">
         <v>0.7739958800000295</v>
       </c>
       <c r="D404" s="5">
         <v>3.2041991225607802</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>293.86808285000001</v>
       </c>
       <c r="C405" s="5">
         <v>-1.0067315900000153</v>
       </c>
       <c r="D405" s="5">
         <v>-4.0208566671522057</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>295.70075052999999</v>
       </c>
       <c r="C406" s="5">
         <v>1.8326676799999859</v>
       </c>
       <c r="D406" s="5">
         <v>7.7457343452191241</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>297.89486620999998</v>
       </c>
       <c r="C407" s="5">
         <v>2.1941156799999817</v>
       </c>
       <c r="D407" s="5">
         <v>9.2765824084705137</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>296.29057043</v>
       </c>
       <c r="C408" s="5">
         <v>-1.6042957799999726</v>
       </c>
       <c r="D408" s="5">
         <v>-6.2745066511477043</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>296.13861119000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.1519592399999965</v>
       </c>
       <c r="D409" s="5">
         <v>-0.61371372878561425</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>297.56841422999997</v>
       </c>
       <c r="C410" s="5">
         <v>1.4298030399999675</v>
       </c>
       <c r="D410" s="5">
         <v>5.9501420034295815</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>298.79923793</v>
       </c>
       <c r="C411" s="5">
         <v>1.2308237000000304</v>
       </c>
       <c r="D411" s="5">
         <v>5.0780147274136045</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>297.24343465999999</v>
       </c>
       <c r="C412" s="5">
         <v>-1.5558032700000126</v>
       </c>
       <c r="D412" s="5">
         <v>-6.0723567775528782</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>298.30771979000002</v>
       </c>
       <c r="C413" s="5">
         <v>1.0642851300000302</v>
       </c>
       <c r="D413" s="5">
         <v>4.3822509406405974</v>
       </c>
       <c r="E413" s="5">
         <v>2.3427586658717026</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>298.46942425999998</v>
       </c>
       <c r="C414" s="5">
         <v>0.16170446999996102</v>
       </c>
       <c r="D414" s="5">
         <v>0.65243010664794987</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>297.78275695999997</v>
       </c>
       <c r="C415" s="5">
         <v>-0.68666730000001053</v>
       </c>
       <c r="D415" s="5">
         <v>-2.7260877697699915</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>299.64590609999999</v>
       </c>
       <c r="C416" s="5">
         <v>1.8631491400000186</v>
       </c>
       <c r="D416" s="5">
         <v>7.7719213276823185</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>300.02972174000001</v>
       </c>
       <c r="C417" s="5">
         <v>0.383815640000023</v>
       </c>
       <c r="D417" s="5">
         <v>1.5479517662270847</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>300.02706252000002</v>
       </c>
       <c r="C418" s="5">
         <v>-2.6592199999981858E-3</v>
       </c>
       <c r="D418" s="5">
         <v>-1.06353078274668E-2</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>300.47922161999998</v>
       </c>
       <c r="C419" s="5">
         <v>0.45215909999996029</v>
       </c>
       <c r="D419" s="5">
         <v>1.8235389578569849</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>301.58186361000003</v>
       </c>
       <c r="C420" s="5">
         <v>1.1026419900000519</v>
       </c>
       <c r="D420" s="5">
         <v>4.4935058117723248</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>302.65763914000001</v>
       </c>
       <c r="C421" s="5">
         <v>1.0757755299999872</v>
       </c>
       <c r="D421" s="5">
         <v>4.3655181956415046</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>303.67126151999997</v>
       </c>
       <c r="C422" s="5">
         <v>1.0136223799999584</v>
       </c>
       <c r="D422" s="5">
         <v>4.0937471797349634</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>303.11963974000003</v>
       </c>
       <c r="C423" s="5">
         <v>-0.5516217799999481</v>
       </c>
       <c r="D423" s="5">
         <v>-2.1581648529733988</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>305.04185998000003</v>
       </c>
       <c r="C424" s="5">
         <v>1.9222202400000015</v>
       </c>
       <c r="D424" s="5">
         <v>7.8808528582982929</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>305.71095903000003</v>
       </c>
       <c r="C425" s="5">
         <v>0.66909904999999981</v>
       </c>
       <c r="D425" s="5">
         <v>2.6641474685313193</v>
       </c>
       <c r="E425" s="5">
         <v>2.4817457775520024</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>306.47405322999998</v>
       </c>
       <c r="C426" s="5">
         <v>0.76309419999995498</v>
       </c>
       <c r="D426" s="5">
         <v>3.0368220863248085</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>306.99005357999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.51600035000001299</v>
       </c>
       <c r="D427" s="5">
         <v>2.0392154472046453</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>306.07251678</v>
       </c>
       <c r="C428" s="5">
         <v>-0.91753679999999349</v>
       </c>
       <c r="D428" s="5">
         <v>-3.5282047716688858</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>305.75394483999997</v>
       </c>
       <c r="C429" s="5">
         <v>-0.31857194000002664</v>
       </c>
       <c r="D429" s="5">
         <v>-1.2418804111101633</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>306.10152928000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.34758444000004829</v>
       </c>
       <c r="D430" s="5">
         <v>1.3727350121230275</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>305.01938217999998</v>
       </c>
       <c r="C431" s="5">
         <v>-1.0821471000000429</v>
       </c>
       <c r="D431" s="5">
         <v>-4.1607838898497951</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>308.44371384999999</v>
       </c>
       <c r="C432" s="5">
         <v>3.424331670000015</v>
       </c>
       <c r="D432" s="5">
         <v>14.335695782312975</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>308.17184528000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.27186856999998099</v>
       </c>
       <c r="D433" s="5">
         <v>-1.0525919177362342</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>306.43252758</v>
       </c>
       <c r="C434" s="5">
         <v>-1.7393177000000151</v>
       </c>
       <c r="D434" s="5">
         <v>-6.56644895486449</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>306.08622502999998</v>
       </c>
       <c r="C435" s="5">
         <v>-0.34630255000001853</v>
       </c>
       <c r="D435" s="5">
         <v>-1.3477348251794696</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>306.41900300999998</v>
       </c>
       <c r="C436" s="5">
         <v>0.33277798000000303</v>
       </c>
       <c r="D436" s="5">
         <v>1.3124736772871515</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>306.05793345000001</v>
       </c>
       <c r="C437" s="5">
         <v>-0.36106955999997581</v>
       </c>
       <c r="D437" s="5">
         <v>-1.4048945559606674</v>
       </c>
       <c r="E437" s="5">
         <v>0.11349754065110851</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>306.69768961</v>
       </c>
       <c r="C438" s="5">
         <v>0.63975615999999036</v>
       </c>
       <c r="D438" s="5">
         <v>2.5374127026598359</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>306.80897405000002</v>
       </c>
       <c r="C439" s="5">
         <v>0.11128444000001991</v>
       </c>
       <c r="D439" s="5">
         <v>0.43628680053198199</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>307.17236981999997</v>
       </c>
       <c r="C440" s="5">
         <v>0.36339576999995415</v>
       </c>
       <c r="D440" s="5">
         <v>1.4306196159628692</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>307.25599519000002</v>
       </c>
       <c r="C441" s="5">
         <v>8.362537000004977E-2</v>
       </c>
       <c r="D441" s="5">
         <v>0.32718059439258429</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>307.70739945999998</v>
+        <v>307.91614415999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.45140426999995498</v>
+        <v>0.66014896999996608</v>
       </c>
       <c r="D442" s="5">
-        <v>1.7772919705633772</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6089230365117455</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>308.3324202</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.41627604000001384</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.6344135364246615</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EAAD3EC-9EE3-486B-86EB-E9A3730BA903}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60B64970-EBEF-4B32-8266-497B2470696F}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DEF6431-4013-432B-8644-18BBB2A6CA6B}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcanaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>