--- v9 (2026-09-04)
+++ v10 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{02F82E46-C231-485F-94E6-6B96F0F73BAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2B7911F3-5CA3-4B6A-AECE-80C131BD77BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{21A0B0CD-C441-42E2-8E2E-81F2B1B02BE1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7C0F9D39-E060-4544-8970-B122FA2720F7}"/>
   </bookViews>
   <sheets>
     <sheet name="mcaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B85C6D09-938A-49C4-ACC5-AFE5E5C4AE4A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0677CB0-1591-404B-B47F-A5A562AEBA7C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>81.796382350000002</v>
+        <v>81.796265051999995</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>81.896965891999997</v>
+        <v>81.896759766000002</v>
       </c>
       <c r="C7" s="5">
-        <v>0.10058354199999542</v>
+        <v>0.10049471400000698</v>
       </c>
       <c r="D7" s="5">
-        <v>1.4856394423558239</v>
+        <v>1.4843206993661706</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>82.823895997999998</v>
+        <v>82.823640642000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.92693010600000036</v>
+        <v>0.92688087599999847</v>
       </c>
       <c r="D8" s="5">
-        <v>14.460099586279584</v>
+        <v>14.459321863802321</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>83.222021159999997</v>
+        <v>83.222074057</v>
       </c>
       <c r="C9" s="5">
-        <v>0.39812516199999948</v>
+        <v>0.39843341499999951</v>
       </c>
       <c r="D9" s="5">
-        <v>5.9232360273011153</v>
+        <v>5.9279629412184009</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>84.281369214999998</v>
+        <v>84.281628815999994</v>
       </c>
       <c r="C10" s="5">
-        <v>1.059348055000001</v>
+        <v>1.0595547589999939</v>
       </c>
       <c r="D10" s="5">
-        <v>16.391129042346343</v>
+        <v>16.394543383959359</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>84.834409127000001</v>
+        <v>84.834550354000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.55303991200000269</v>
+        <v>0.55292153800000676</v>
       </c>
       <c r="D11" s="5">
-        <v>8.164683189659927</v>
+        <v>8.1628460107398659</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>83.702620566999997</v>
+        <v>83.702686606</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.1317885600000039</v>
+        <v>-1.1318637480000007</v>
       </c>
       <c r="D12" s="5">
-        <v>-14.885375077532014</v>
+        <v>-14.886269557184528</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>83.614200953999998</v>
+        <v>83.614207260000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-8.8419612999999231E-2</v>
+        <v>-8.8479345999999737E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.2602860503686419</v>
+        <v>-1.2611315196825457</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>84.103605066</v>
+        <v>84.103681812999994</v>
       </c>
       <c r="C14" s="5">
-        <v>0.48940411200000256</v>
+        <v>0.48947455299999376</v>
       </c>
       <c r="D14" s="5">
-        <v>7.2543260724513781</v>
+        <v>7.2554034832146508</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>84.262616825999999</v>
+        <v>84.262631245999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.1590117599999985</v>
+        <v>0.15894943300000364</v>
       </c>
       <c r="D15" s="5">
-        <v>2.2925400278539065</v>
+        <v>2.2916299590568734</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>84.254207015000006</v>
+        <v>84.254217789999998</v>
       </c>
       <c r="C16" s="5">
-        <v>-8.4098109999928283E-3</v>
+        <v>-8.4134559999995417E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.119700002010803</v>
+        <v>-0.11975183369674625</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>84.722373249</v>
+        <v>84.722348178000004</v>
       </c>
       <c r="C17" s="5">
-        <v>0.46816623399999457</v>
+        <v>0.46813038800000584</v>
       </c>
       <c r="D17" s="5">
-        <v>6.8755118477389798</v>
+        <v>6.8749683149418095</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>85.089406503000006</v>
+        <v>85.089279168000004</v>
       </c>
       <c r="C18" s="5">
-        <v>0.36703325400000608</v>
+        <v>0.36693099000000018</v>
       </c>
       <c r="D18" s="5">
-        <v>5.3242997933791614</v>
+        <v>5.3227824185715367</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>85.353810228</v>
+        <v>85.353588475999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.26440372499999398</v>
+        <v>0.2643093079999943</v>
       </c>
       <c r="D19" s="5">
-        <v>3.793228725074238</v>
+        <v>3.7918567325795571</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>85.947887941000005</v>
+        <v>85.947628047999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.59407771300000434</v>
+        <v>0.59403957199999979</v>
       </c>
       <c r="D20" s="5">
-        <v>8.6794799452595495</v>
+        <v>8.6789246219415297</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>84.891290623000003</v>
+        <v>84.891353568</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0565973180000015</v>
+        <v>-1.056274479999999</v>
       </c>
       <c r="D21" s="5">
-        <v>-13.794469518914386</v>
+        <v>-13.790574327865279</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>85.612942598999993</v>
+        <v>85.613178601000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.72165197599998976</v>
+        <v>0.72182503300000178</v>
       </c>
       <c r="D22" s="5">
-        <v>10.691801930022105</v>
+        <v>10.694478669048046</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>85.295405033999998</v>
+        <v>85.295535025999996</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.31753756499999497</v>
+        <v>-0.31764357500000528</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.3611078204642384</v>
+        <v>-4.3625224149646318</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>86.183995964000005</v>
+        <v>86.184033263000003</v>
       </c>
       <c r="C24" s="5">
-        <v>0.88859093000000655</v>
+        <v>0.88849823700000741</v>
       </c>
       <c r="D24" s="5">
-        <v>13.243136103811093</v>
+        <v>13.241653212726501</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>86.622812315999994</v>
+        <v>86.622788670000006</v>
       </c>
       <c r="C25" s="5">
-        <v>0.43881635199998925</v>
+        <v>0.43875540700000215</v>
       </c>
       <c r="D25" s="5">
-        <v>6.2839866860346483</v>
+        <v>6.2830865581340101</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>86.520544157000003</v>
+        <v>86.520574057999994</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.10226815899999053</v>
+        <v>-0.10221461200001158</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.4075742402569924</v>
+        <v>-1.4068424008063629</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>86.472917562000006</v>
+        <v>86.472942834999998</v>
       </c>
       <c r="C27" s="5">
-        <v>-4.7626594999996996E-2</v>
+        <v>-4.7631222999996226E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.65856266528527829</v>
+        <v>-0.65862623896141281</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>86.770405263000001</v>
+        <v>86.770408927999995</v>
       </c>
       <c r="C28" s="5">
-        <v>0.29748770099999433</v>
+        <v>0.29746609299999704</v>
       </c>
       <c r="D28" s="5">
-        <v>4.207304985464444</v>
+        <v>4.2069923302917145</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>87.095294492999997</v>
+        <v>87.095279524999995</v>
       </c>
       <c r="C29" s="5">
-        <v>0.32488922999999659</v>
+        <v>0.32487059700000032</v>
       </c>
       <c r="D29" s="5">
-        <v>4.5867803171521171</v>
+        <v>4.5865116185985766</v>
       </c>
       <c r="E29" s="5">
-        <v>2.8008200821121321</v>
+        <v>2.8008328357643109</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>86.737885349999999</v>
+        <v>86.737799667999994</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.35740914299999815</v>
+        <v>-0.35747985700000129</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.8147498250466159</v>
+        <v>-4.815681839557973</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>87.517563354000004</v>
+        <v>87.517406069000003</v>
       </c>
       <c r="C31" s="5">
-        <v>0.77967800400000442</v>
+        <v>0.77960640100000944</v>
       </c>
       <c r="D31" s="5">
-        <v>11.336266082533841</v>
+        <v>11.33518475896993</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>87.456775367000006</v>
+        <v>87.456597403000004</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.0787986999997656E-2</v>
+        <v>-6.0808665999999789E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.83031976244822836</v>
+        <v>-0.83060263107459509</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>87.874305515000003</v>
+        <v>87.874376745999996</v>
       </c>
       <c r="C33" s="5">
-        <v>0.41753014799999733</v>
+        <v>0.41777934299999231</v>
       </c>
       <c r="D33" s="5">
-        <v>5.8818070261488886</v>
+        <v>5.8854225055053222</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>88.194293142999996</v>
+        <v>88.194498769000006</v>
       </c>
       <c r="C34" s="5">
-        <v>0.3199876279999927</v>
+        <v>0.32012202300001036</v>
       </c>
       <c r="D34" s="5">
-        <v>4.4582959474708472</v>
+        <v>4.4602024223779679</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>88.900478297000006</v>
+        <v>88.900614179000002</v>
       </c>
       <c r="C35" s="5">
-        <v>0.70618515400001058</v>
+        <v>0.70611540999999534</v>
       </c>
       <c r="D35" s="5">
-        <v>10.043238977992285</v>
+        <v>10.042178558073257</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>89.349397643000003</v>
+        <v>89.349425432999993</v>
       </c>
       <c r="C36" s="5">
-        <v>0.44891934599999672</v>
+        <v>0.44881125399999178</v>
       </c>
       <c r="D36" s="5">
-        <v>6.2307818095186818</v>
+        <v>6.2292298580506777</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>89.933321891999995</v>
+        <v>89.933291968999995</v>
       </c>
       <c r="C37" s="5">
-        <v>0.58392424899999185</v>
+        <v>0.58386653600000216</v>
       </c>
       <c r="D37" s="5">
-        <v>8.1304663869372398</v>
+        <v>8.1296310817282169</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>90.356208787</v>
+        <v>90.356098294000006</v>
       </c>
       <c r="C38" s="5">
-        <v>0.42288689500000487</v>
+        <v>0.42280632500001047</v>
       </c>
       <c r="D38" s="5">
-        <v>5.7909163419189946</v>
+        <v>5.7897863277052375</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>91.392187022000002</v>
+        <v>91.392258175999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.0359782350000017</v>
+        <v>1.0361598819999926</v>
       </c>
       <c r="D39" s="5">
-        <v>14.660237893899076</v>
+        <v>14.66299172266563</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>92.356134281999999</v>
+        <v>92.356162400000002</v>
       </c>
       <c r="C40" s="5">
-        <v>0.96394725999999764</v>
+        <v>0.96390422400000375</v>
       </c>
       <c r="D40" s="5">
-        <v>13.417512073388682</v>
+        <v>13.416866814115934</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>92.250928290999994</v>
+        <v>92.250937210000004</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.10520599100000538</v>
+        <v>-0.10522518999999875</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.3584286251209221</v>
+        <v>-1.3586745618054064</v>
       </c>
       <c r="E41" s="5">
-        <v>5.9195319655465095</v>
+        <v>5.9195604091495158</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>92.624370166999995</v>
+        <v>92.624303272000006</v>
       </c>
       <c r="C42" s="5">
-        <v>0.37344187600000112</v>
+        <v>0.37336606200000233</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9673598822935094</v>
+        <v>4.9663283936733249</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>93.280756431</v>
+        <v>93.280633742999996</v>
       </c>
       <c r="C43" s="5">
-        <v>0.65638626400000533</v>
+        <v>0.65633047099998976</v>
       </c>
       <c r="D43" s="5">
-        <v>8.8432487706801908</v>
+        <v>8.8424741956785411</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>93.569822407000004</v>
+        <v>93.569695465999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.28906597600000339</v>
+        <v>0.28906172300000321</v>
       </c>
       <c r="D44" s="5">
-        <v>3.7826968616338608</v>
+        <v>3.7826453154598427</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>94.638816624</v>
+        <v>94.638890916999998</v>
       </c>
       <c r="C45" s="5">
-        <v>1.0689942169999966</v>
+        <v>1.0691954509999988</v>
       </c>
       <c r="D45" s="5">
-        <v>14.604574159646532</v>
+        <v>14.607519527846758</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>94.080521785000002</v>
+        <v>94.080685035000002</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.55829483899999843</v>
+        <v>-0.55820588199999577</v>
       </c>
       <c r="D46" s="5">
-        <v>-6.8538316146933393</v>
+        <v>-6.8527695205971906</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>94.417437483</v>
+        <v>94.417567750000003</v>
       </c>
       <c r="C47" s="5">
-        <v>0.33691569799999854</v>
+        <v>0.33688271500000155</v>
       </c>
       <c r="D47" s="5">
-        <v>4.3830310570762698</v>
+        <v>4.3825857312256966</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>94.928496340999999</v>
+        <v>94.928508061000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.51105885799999839</v>
+        <v>0.51094031099999881</v>
       </c>
       <c r="D48" s="5">
-        <v>6.6922093341608591</v>
+        <v>6.6906009869778904</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>95.175288522000002</v>
+        <v>95.175241553000006</v>
       </c>
       <c r="C49" s="5">
-        <v>0.24679218100000355</v>
+        <v>0.24673349200000416</v>
       </c>
       <c r="D49" s="5">
-        <v>3.1647199591283703</v>
+        <v>3.1639561781432679</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>94.861348551999995</v>
+        <v>94.861068489000004</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.31393997000000695</v>
+        <v>-0.314173064000002</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.8872270801050268</v>
+        <v>-3.890062954940865</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>95.395604698</v>
+        <v>95.395739250999995</v>
       </c>
       <c r="C51" s="5">
-        <v>0.53425614600000415</v>
+        <v>0.53467076199999042</v>
       </c>
       <c r="D51" s="5">
-        <v>6.9716886646878251</v>
+        <v>6.977289186933322</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>95.315191303999995</v>
+        <v>95.315251842999999</v>
       </c>
       <c r="C52" s="5">
-        <v>-8.0413394000004246E-2</v>
+        <v>-8.0487407999996208E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.0068593003345061</v>
+        <v>-1.0077803214814773</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>95.922984822999993</v>
+        <v>95.923020867999995</v>
       </c>
       <c r="C53" s="5">
-        <v>0.60779351899999767</v>
+        <v>0.60776902499999608</v>
       </c>
       <c r="D53" s="5">
-        <v>7.9261596602092199</v>
+        <v>7.9258237405537502</v>
       </c>
       <c r="E53" s="5">
-        <v>3.9805090312118319</v>
+        <v>3.9805380509477795</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>96.612383558999994</v>
+        <v>96.612373172000005</v>
       </c>
       <c r="C54" s="5">
-        <v>0.68939873600000112</v>
+        <v>0.68935230400001046</v>
       </c>
       <c r="D54" s="5">
-        <v>8.9736135555400498</v>
+        <v>8.9729815772264576</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>97.036783439000004</v>
+        <v>97.036727213000006</v>
       </c>
       <c r="C55" s="5">
-        <v>0.42439988000000994</v>
+        <v>0.42435404100000085</v>
       </c>
       <c r="D55" s="5">
-        <v>5.4006146453534631</v>
+        <v>5.4000177619000223</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>97.584403933999994</v>
+        <v>97.584358836999996</v>
       </c>
       <c r="C56" s="5">
-        <v>0.54762049499998966</v>
+        <v>0.54763162399999032</v>
       </c>
       <c r="D56" s="5">
-        <v>6.9863222341587372</v>
+        <v>6.9864728237781781</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>97.920605687000005</v>
+        <v>97.920679356999997</v>
       </c>
       <c r="C57" s="5">
-        <v>0.33620175300001165</v>
+        <v>0.33632052000000101</v>
       </c>
       <c r="D57" s="5">
-        <v>4.2135353388493613</v>
+        <v>4.2150541295921551</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>98.376321457000003</v>
+        <v>98.376417747000005</v>
       </c>
       <c r="C58" s="5">
-        <v>0.45571576999999763</v>
+        <v>0.4557383900000076</v>
       </c>
       <c r="D58" s="5">
-        <v>5.729908434863451</v>
+        <v>5.7301957432259965</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>100.15051669</v>
+        <v>100.15062038000001</v>
       </c>
       <c r="C59" s="5">
-        <v>1.7741952330000004</v>
+        <v>1.7742026330000016</v>
       </c>
       <c r="D59" s="5">
-        <v>23.922846596799729</v>
+        <v>23.922930689590526</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>99.584747544999999</v>
+        <v>99.584717530000006</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.56576914500000441</v>
+        <v>-0.56590285000000051</v>
       </c>
       <c r="D60" s="5">
-        <v>-6.5723144892130154</v>
+        <v>-6.5738131425400415</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>100.29041519</v>
+        <v>100.29030582</v>
       </c>
       <c r="C61" s="5">
-        <v>0.70566764500000545</v>
+        <v>0.70558828999999434</v>
       </c>
       <c r="D61" s="5">
-        <v>8.8426808403168522</v>
+        <v>8.8416501504203318</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>100.11955116999999</v>
+        <v>100.11905151000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.17086402000001044</v>
+        <v>-0.1712543099999948</v>
       </c>
       <c r="D62" s="5">
-        <v>-2.0253823301825236</v>
+        <v>-2.0299675673399409</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>101.23749091000001</v>
+        <v>101.23774023999999</v>
       </c>
       <c r="C63" s="5">
-        <v>1.1179397400000113</v>
+        <v>1.1186887299999881</v>
       </c>
       <c r="D63" s="5">
-        <v>14.253561690993388</v>
+        <v>14.263781168255019</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>101.55920333</v>
+        <v>101.55932638</v>
       </c>
       <c r="C64" s="5">
-        <v>0.32171241999999722</v>
+        <v>0.32158614000000796</v>
       </c>
       <c r="D64" s="5">
-        <v>3.8807196296827717</v>
+        <v>3.8791599198386484</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>102.91209061000001</v>
+        <v>102.91212215</v>
       </c>
       <c r="C65" s="5">
-        <v>1.3528872800000045</v>
+        <v>1.3527957700000002</v>
       </c>
       <c r="D65" s="5">
-        <v>17.210193801105799</v>
+        <v>17.208920718660092</v>
       </c>
       <c r="E65" s="5">
-        <v>7.2861637905623278</v>
+        <v>7.2861563561657849</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>102.19410581</v>
+        <v>102.19416552</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.71798480000001064</v>
+        <v>-0.71795663000000332</v>
       </c>
       <c r="D66" s="5">
-        <v>-8.058122854799322</v>
+        <v>-8.0578163513484906</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>102.34700836</v>
+        <v>102.34701835</v>
       </c>
       <c r="C67" s="5">
-        <v>0.15290255000000741</v>
+        <v>0.15285283000000049</v>
       </c>
       <c r="D67" s="5">
-        <v>1.8102855547974306</v>
+        <v>1.8096909791708971</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>102.46793054</v>
+        <v>102.46796487</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12092217999999377</v>
+        <v>0.12094652000000394</v>
       </c>
       <c r="D68" s="5">
-        <v>1.4270399744730877</v>
+        <v>1.4273289476145035</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>102.27303886999999</v>
+        <v>102.2731129</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.19489167000000407</v>
+        <v>-0.19485197000000198</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.2586477771036728</v>
+        <v>-2.258191736597237</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>102.39807738</v>
+        <v>102.39810872</v>
       </c>
       <c r="C70" s="5">
-        <v>0.12503851000001021</v>
+        <v>0.12499581999999521</v>
       </c>
       <c r="D70" s="5">
-        <v>1.4770196373295574</v>
+        <v>1.476510890425442</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>102.91641168</v>
+        <v>102.91646192</v>
       </c>
       <c r="C71" s="5">
-        <v>0.51833429999999225</v>
+        <v>0.51835320000000706</v>
       </c>
       <c r="D71" s="5">
-        <v>6.246344646200841</v>
+        <v>6.2465768193412652</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>102.06442355999999</v>
+        <v>102.06435675</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.85198812000000146</v>
+        <v>-0.85210517000000152</v>
       </c>
       <c r="D72" s="5">
-        <v>-9.4940734584836317</v>
+        <v>-9.4953145575369273</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>102.90358550000001</v>
+        <v>102.90340266</v>
       </c>
       <c r="C73" s="5">
-        <v>0.83916194000001099</v>
+        <v>0.83904590999999584</v>
       </c>
       <c r="D73" s="5">
-        <v>10.324874505956959</v>
+        <v>10.323388805773925</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>104.17993136</v>
+        <v>104.17932347999999</v>
       </c>
       <c r="C74" s="5">
-        <v>1.2763458599999922</v>
+        <v>1.2759208199999961</v>
       </c>
       <c r="D74" s="5">
-        <v>15.942514841964384</v>
+        <v>15.93686888748449</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>104.08244418</v>
+        <v>104.08279591</v>
       </c>
       <c r="C75" s="5">
-        <v>-9.7487180000001672E-2</v>
+        <v>-9.6527569999992124E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-1.1171480686521296</v>
+        <v>-1.1062138804987187</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>104.69264742</v>
+        <v>104.69282029</v>
       </c>
       <c r="C76" s="5">
-        <v>0.61020324000000414</v>
+        <v>0.6100243799999987</v>
       </c>
       <c r="D76" s="5">
-        <v>7.2665713395802412</v>
+        <v>7.2643469264489946</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>105.21667549999999</v>
+        <v>105.21664447000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.52402807999999368</v>
+        <v>0.52382418000000541</v>
       </c>
       <c r="D77" s="5">
-        <v>6.1746208106520761</v>
+        <v>6.1721412864663261</v>
       </c>
       <c r="E77" s="5">
-        <v>2.239372338410206</v>
+        <v>2.2393108526525651</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>104.3133946</v>
+        <v>104.31353118</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.90328089999999861</v>
+        <v>-0.9031132900000074</v>
       </c>
       <c r="D78" s="5">
-        <v>-9.8291760454050738</v>
+        <v>-9.8274401630216843</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>104.80429998</v>
+        <v>104.80437644</v>
       </c>
       <c r="C79" s="5">
-        <v>0.49090538000000095</v>
+        <v>0.49084526000000039</v>
       </c>
       <c r="D79" s="5">
-        <v>5.795763087344552</v>
+        <v>5.7950270397185477</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>105.00708999</v>
+        <v>105.00721177</v>
       </c>
       <c r="C80" s="5">
-        <v>0.20279001000000108</v>
+        <v>0.2028353299999992</v>
       </c>
       <c r="D80" s="5">
-        <v>2.3467981656642323</v>
+        <v>2.3473264982989184</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>105.17181533</v>
+        <v>105.17186365000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.16472534000000394</v>
+        <v>0.16465188000000808</v>
       </c>
       <c r="D81" s="5">
-        <v>1.8987749838737411</v>
+        <v>1.8979186807482451</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>105.51940829999999</v>
+        <v>105.51940086</v>
       </c>
       <c r="C82" s="5">
-        <v>0.34759296999999378</v>
+        <v>0.34753720999999871</v>
       </c>
       <c r="D82" s="5">
-        <v>4.0388935392183134</v>
+        <v>4.0382319202119765</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>105.51624452</v>
+        <v>105.51624531</v>
       </c>
       <c r="C83" s="5">
-        <v>-3.1637799999941763E-3</v>
+        <v>-3.1555500000024495E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.5973571610414812E-2</v>
+        <v>-3.5880010807254337E-2</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>106.16642261</v>
+        <v>106.16633502000001</v>
       </c>
       <c r="C84" s="5">
-        <v>0.65017808999999716</v>
+        <v>0.65008971000000315</v>
       </c>
       <c r="D84" s="5">
-        <v>7.6500647969485192</v>
+        <v>7.6489893616593196</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>106.4003878</v>
+        <v>106.40015754</v>
       </c>
       <c r="C85" s="5">
-        <v>0.23396519000000637</v>
+        <v>0.23382251999998971</v>
       </c>
       <c r="D85" s="5">
-        <v>2.6768004613066942</v>
+        <v>2.6751505819026633</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>106.35080646999999</v>
+        <v>106.35013599</v>
       </c>
       <c r="C86" s="5">
-        <v>-4.9581330000009416E-2</v>
+        <v>-5.0021549999996751E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.55775496073326991</v>
+        <v>-0.56269554191568094</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>108.48505978999999</v>
+        <v>108.48550002</v>
       </c>
       <c r="C87" s="5">
-        <v>2.1342533199999991</v>
+        <v>2.1353640300000052</v>
       </c>
       <c r="D87" s="5">
-        <v>26.925750922853631</v>
+        <v>26.941534981726623</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>108.60223503</v>
+        <v>108.60247989</v>
       </c>
       <c r="C88" s="5">
-        <v>0.11717524000000878</v>
+        <v>0.11697986999999443</v>
       </c>
       <c r="D88" s="5">
-        <v>1.3038533526375184</v>
+        <v>1.3016611738884576</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>109.41737058</v>
+        <v>109.41720633</v>
       </c>
       <c r="C89" s="5">
-        <v>0.81513554999999371</v>
+        <v>0.81472644000000116</v>
       </c>
       <c r="D89" s="5">
-        <v>9.3881129979801248</v>
+        <v>9.3831830554127027</v>
       </c>
       <c r="E89" s="5">
-        <v>3.9924233112649476</v>
+        <v>3.9922978737434223</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>110.32059750000001</v>
+        <v>110.3207912</v>
       </c>
       <c r="C90" s="5">
-        <v>0.9032269200000087</v>
+        <v>0.90358487000000309</v>
       </c>
       <c r="D90" s="5">
-        <v>10.368204154311588</v>
+        <v>10.372517769034095</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>111.0849923</v>
+        <v>111.08511678000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.76439479999999094</v>
+        <v>0.76432558000000483</v>
       </c>
       <c r="D91" s="5">
-        <v>8.6389119039695927</v>
+        <v>8.6380838081486555</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>111.31397081999999</v>
+        <v>111.31416713</v>
       </c>
       <c r="C92" s="5">
-        <v>0.2289785199999983</v>
+        <v>0.2290503499999943</v>
       </c>
       <c r="D92" s="5">
-        <v>2.501785931988576</v>
+        <v>2.5025768214053334</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>111.75198657</v>
+        <v>111.75203487</v>
       </c>
       <c r="C93" s="5">
-        <v>0.43801575000000526</v>
+        <v>0.4378677400000015</v>
       </c>
       <c r="D93" s="5">
-        <v>4.8254951099222732</v>
+        <v>4.8238203955825343</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>111.67540631999999</v>
+        <v>111.67541533000001</v>
       </c>
       <c r="C94" s="5">
-        <v>-7.6580250000006345E-2</v>
+        <v>-7.6619539999995823E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-0.81923138124829764</v>
+        <v>-0.81964975667176976</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>112.79408337</v>
+        <v>112.79399282</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1186770500000023</v>
+        <v>1.1185774899999927</v>
       </c>
       <c r="D95" s="5">
-        <v>12.705558582115394</v>
+        <v>12.704363723464528</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>114.52852512</v>
+        <v>114.52839503</v>
       </c>
       <c r="C96" s="5">
-        <v>1.734441750000002</v>
+        <v>1.7344022099999989</v>
       </c>
       <c r="D96" s="5">
-        <v>20.09590096074918</v>
+        <v>20.095420937121222</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>114.48215072000001</v>
+        <v>114.48189314</v>
       </c>
       <c r="C97" s="5">
-        <v>-4.6374399999990601E-2</v>
+        <v>-4.6501890000001822E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.48481820654935337</v>
+        <v>-0.48614861857639857</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>115.29312517</v>
+        <v>115.29256344</v>
       </c>
       <c r="C98" s="5">
-        <v>0.81097444999998913</v>
+        <v>0.81067029999999818</v>
       </c>
       <c r="D98" s="5">
-        <v>8.8397614020014217</v>
+        <v>8.8363366062052187</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>113.59683154</v>
+        <v>113.59726685</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.6962936299999996</v>
+        <v>-1.6952965899999981</v>
       </c>
       <c r="D99" s="5">
-        <v>-16.294560675203286</v>
+        <v>-16.285817096171783</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>114.07556314</v>
+        <v>114.07584016</v>
       </c>
       <c r="C100" s="5">
-        <v>0.47873160000000325</v>
+        <v>0.47857331000000158</v>
       </c>
       <c r="D100" s="5">
-        <v>5.1760457339895982</v>
+        <v>5.1742741640152801</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>114.71397532</v>
+        <v>114.71364862999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.6384121800000031</v>
+        <v>0.63780846999999596</v>
       </c>
       <c r="D101" s="5">
-        <v>6.9262916995015633</v>
+        <v>6.9195218663920421</v>
       </c>
       <c r="E101" s="5">
-        <v>4.8407348046509924</v>
+        <v>4.8405936119644943</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>116.09793178</v>
+        <v>116.09813732000001</v>
       </c>
       <c r="C102" s="5">
-        <v>1.3839564599999932</v>
+        <v>1.384488690000012</v>
       </c>
       <c r="D102" s="5">
-        <v>15.477622893122911</v>
+        <v>15.484022752743677</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>116.56335328</v>
+        <v>116.56348776</v>
       </c>
       <c r="C103" s="5">
-        <v>0.46542150000000504</v>
+        <v>0.46535043999999459</v>
       </c>
       <c r="D103" s="5">
-        <v>4.9181429395506626</v>
+        <v>4.9173665142123513</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>117.30977498</v>
+        <v>117.31002816</v>
       </c>
       <c r="C104" s="5">
-        <v>0.74642169999999908</v>
+        <v>0.74654040000000066</v>
       </c>
       <c r="D104" s="5">
-        <v>7.9607837848665097</v>
+        <v>7.9620851628611433</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>117.61518062</v>
+        <v>117.61524948</v>
       </c>
       <c r="C105" s="5">
-        <v>0.30540564000000359</v>
+        <v>0.30522132000000113</v>
       </c>
       <c r="D105" s="5">
-        <v>3.1692176785113713</v>
+        <v>3.1672705884220331</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>118.48586808</v>
+        <v>118.48592904</v>
       </c>
       <c r="C106" s="5">
-        <v>0.87068745999999919</v>
+        <v>0.87067955999999924</v>
       </c>
       <c r="D106" s="5">
-        <v>9.2541892288545924</v>
+        <v>9.2540961746548014</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>118.80211063</v>
+        <v>118.80194722</v>
       </c>
       <c r="C107" s="5">
-        <v>0.31624254999999835</v>
+        <v>0.31601818000000037</v>
       </c>
       <c r="D107" s="5">
-        <v>3.2502756044596293</v>
+        <v>3.2479339480135705</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>120.58791889</v>
+        <v>120.58773085</v>
       </c>
       <c r="C108" s="5">
-        <v>1.785808259999996</v>
+        <v>1.7857836299999974</v>
       </c>
       <c r="D108" s="5">
-        <v>19.606759872829294</v>
+        <v>19.606495953850356</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>120.98286215</v>
+        <v>120.98259585</v>
       </c>
       <c r="C109" s="5">
-        <v>0.39494326000000513</v>
+        <v>0.3948649999999958</v>
       </c>
       <c r="D109" s="5">
-        <v>4.0017515141442583</v>
+        <v>4.0009505632697895</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>120.40286743</v>
+        <v>120.40244032</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.57999472000000196</v>
+        <v>-0.58015552999999898</v>
       </c>
       <c r="D110" s="5">
-        <v>-5.6035409722945513</v>
+        <v>-5.6050658854194912</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>121.08930784</v>
+        <v>121.08967883</v>
       </c>
       <c r="C111" s="5">
-        <v>0.686440410000003</v>
+        <v>0.68723851000000025</v>
       </c>
       <c r="D111" s="5">
-        <v>7.0600894610586273</v>
+        <v>7.0685832355904532</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>121.68957802</v>
+        <v>121.68986771</v>
       </c>
       <c r="C112" s="5">
-        <v>0.60027017999999543</v>
+        <v>0.60018888000000459</v>
       </c>
       <c r="D112" s="5">
-        <v>6.1136029411441806</v>
+        <v>6.1127329772473482</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>122.08338068</v>
+        <v>122.08300255</v>
       </c>
       <c r="C113" s="5">
-        <v>0.39380266000000574</v>
+        <v>0.39313484000000187</v>
       </c>
       <c r="D113" s="5">
-        <v>3.9532193152331363</v>
+        <v>3.9463862247415715</v>
       </c>
       <c r="E113" s="5">
-        <v>6.4241565506231391</v>
+        <v>6.4241300037184645</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>121.97612395</v>
+        <v>121.97630765</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.10725673000000313</v>
+        <v>-0.10669490000000792</v>
       </c>
       <c r="D114" s="5">
-        <v>-1.0491843376070342</v>
+        <v>-1.0437181291450104</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>122.06839166</v>
+        <v>122.06851468000001</v>
       </c>
       <c r="C115" s="5">
-        <v>9.2267710000001557E-2</v>
+        <v>9.2207030000011514E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>0.91151496908947749</v>
+        <v>0.91091163775427475</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>122.58487665</v>
+        <v>122.58515247</v>
       </c>
       <c r="C116" s="5">
-        <v>0.51648498999999504</v>
+        <v>0.5166377899999901</v>
       </c>
       <c r="D116" s="5">
-        <v>5.1971715552583397</v>
+        <v>5.1987397224158016</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>124.48556169</v>
+        <v>124.48567327000001</v>
       </c>
       <c r="C117" s="5">
-        <v>1.900685039999999</v>
+        <v>1.9005208000000096</v>
       </c>
       <c r="D117" s="5">
-        <v>20.277686509886617</v>
+        <v>20.275732684194381</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>124.28553266999999</v>
+        <v>124.28568461</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.20002902000000233</v>
+        <v>-0.19998866000000248</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.9112642356378995</v>
+        <v>-1.9108803018334619</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>125.15852466</v>
+        <v>125.1583227</v>
       </c>
       <c r="C119" s="5">
-        <v>0.87299199000000272</v>
+        <v>0.87263808999999526</v>
       </c>
       <c r="D119" s="5">
-        <v>8.7622756766851939</v>
+        <v>8.7585741569913509</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>126.08177372999999</v>
+        <v>126.08147666000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.92324906999999712</v>
+        <v>0.9231539600000076</v>
       </c>
       <c r="D120" s="5">
-        <v>9.2200816614885994</v>
+        <v>9.2191084662149869</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>125.87645692</v>
+        <v>125.87621076000001</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.20531680999999935</v>
+        <v>-0.20526590000000056</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.9367225942695909</v>
+        <v>-1.9362511811158445</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>127.07636716</v>
+        <v>127.07609647</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1999102400000083</v>
+        <v>1.1998857099999896</v>
       </c>
       <c r="D122" s="5">
-        <v>12.05812902212724</v>
+        <v>12.057894280452519</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>127.92837872</v>
+        <v>127.92866786</v>
       </c>
       <c r="C123" s="5">
-        <v>0.85201155999999401</v>
+        <v>0.85257139000000848</v>
       </c>
       <c r="D123" s="5">
-        <v>8.3490884867863038</v>
+        <v>8.3547968663726593</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>128.26203132000001</v>
+        <v>128.26229013</v>
       </c>
       <c r="C124" s="5">
-        <v>0.33365260000000774</v>
+        <v>0.33362226999999223</v>
       </c>
       <c r="D124" s="5">
-        <v>3.1750320758436423</v>
+        <v>3.1747320251408695</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>130.2557721</v>
+        <v>130.25536159000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.993740779999996</v>
+        <v>1.9930714600000101</v>
       </c>
       <c r="D125" s="5">
-        <v>20.333449497450861</v>
+        <v>20.325985116942945</v>
       </c>
       <c r="E125" s="5">
-        <v>6.6941064168440256</v>
+        <v>6.694100627688071</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>130.85827097000001</v>
+        <v>130.85839338</v>
       </c>
       <c r="C126" s="5">
-        <v>0.60249887000000513</v>
+        <v>0.60303178999998863</v>
       </c>
       <c r="D126" s="5">
-        <v>5.6940163978747016</v>
+        <v>5.6992001983788398</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>132.20159627000001</v>
+        <v>132.20168999000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.3433253000000036</v>
+        <v>1.3432966100000101</v>
       </c>
       <c r="D127" s="5">
-        <v>13.038466429062478</v>
+        <v>13.038159161035345</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>133.96540329999999</v>
+        <v>133.96568862999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.7638070299999811</v>
+        <v>1.7639986399999827</v>
       </c>
       <c r="D128" s="5">
-        <v>17.238831538141785</v>
+        <v>17.240830653964622</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>133.77173973999999</v>
+        <v>133.77187867999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.19366356000000451</v>
+        <v>-0.19380995000000212</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.7210218070476069</v>
+        <v>-1.7223087519484981</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>134.26787308999999</v>
+        <v>134.26807543999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.49613335000000802</v>
+        <v>0.49619676000000368</v>
       </c>
       <c r="D130" s="5">
-        <v>4.5424828033092002</v>
+        <v>4.5430704504867192</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>135.58157428999999</v>
+        <v>135.58139159000001</v>
       </c>
       <c r="C131" s="5">
-        <v>1.313701199999997</v>
+        <v>1.3133161500000199</v>
       </c>
       <c r="D131" s="5">
-        <v>12.39390370578195</v>
+        <v>12.390053709639748</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>136.26765381999999</v>
+        <v>136.26728151</v>
       </c>
       <c r="C132" s="5">
-        <v>0.68607953000000066</v>
+        <v>0.68588991999999394</v>
       </c>
       <c r="D132" s="5">
-        <v>6.2442106335994119</v>
+        <v>6.2424452888916404</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>136.62592867999999</v>
+        <v>136.62574900000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.35827485999999453</v>
+        <v>0.35846749000000955</v>
       </c>
       <c r="D133" s="5">
-        <v>3.2010654911377223</v>
+        <v>3.2028204305937447</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>136.84190201000001</v>
+        <v>136.8416976</v>
       </c>
       <c r="C134" s="5">
-        <v>0.2159733300000255</v>
+        <v>0.21594859999999017</v>
       </c>
       <c r="D134" s="5">
-        <v>1.9134960140188673</v>
+        <v>1.9132775392773471</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>136.48869997</v>
+        <v>136.48894078999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.35320204000001354</v>
+        <v>-0.35275681000001669</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.0537213464339796</v>
+        <v>-3.0499308717994889</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>137.28091093</v>
+        <v>137.28117012000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.79221096000000557</v>
+        <v>0.79222933000002627</v>
       </c>
       <c r="D136" s="5">
-        <v>7.1917745983775427</v>
+        <v>7.1919336253943422</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>137.72003529</v>
+        <v>137.7196716</v>
       </c>
       <c r="C137" s="5">
-        <v>0.43912435999999389</v>
+        <v>0.43850147999998512</v>
       </c>
       <c r="D137" s="5">
-        <v>3.9067297275460655</v>
+        <v>3.9010829819070558</v>
       </c>
       <c r="E137" s="5">
-        <v>5.7304663506731357</v>
+        <v>5.7305203554653961</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>137.48592428000001</v>
+        <v>137.48598813000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.23411100999999235</v>
+        <v>-0.23368346999998835</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.0209220731243982</v>
+        <v>-2.0172710615215639</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>137.73440350999999</v>
+        <v>137.73447530999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.24847922999998673</v>
+        <v>0.24848717999998371</v>
       </c>
       <c r="D139" s="5">
-        <v>2.1904563832592983</v>
+        <v>2.1905261367759055</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>138.91077433999999</v>
+        <v>138.91101806</v>
       </c>
       <c r="C140" s="5">
-        <v>1.1763708299999962</v>
+        <v>1.1765427500000101</v>
       </c>
       <c r="D140" s="5">
-        <v>10.744456549420134</v>
+        <v>10.746095419572077</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>139.63994338000001</v>
+        <v>139.64011249000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.72916904000001637</v>
+        <v>0.72909443000000351</v>
       </c>
       <c r="D141" s="5">
-        <v>6.4841041967574231</v>
+        <v>6.4834097562638693</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>140.09567007999999</v>
+        <v>140.09592351000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.45572669999998539</v>
+        <v>0.45581101999999873</v>
       </c>
       <c r="D142" s="5">
-        <v>3.9873677783006878</v>
+        <v>3.9881139120098608</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>140.75194601999999</v>
+        <v>140.75180288999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.65627594000000045</v>
+        <v>0.65587937999998758</v>
       </c>
       <c r="D143" s="5">
-        <v>5.7684994877948981</v>
+        <v>5.764912889279028</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>140.49564592999999</v>
+        <v>140.49518451</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.25630008999999632</v>
+        <v>-0.25661837999999193</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.1633695240029338</v>
+        <v>-2.1660314339702946</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>141.41797876000001</v>
+        <v>141.41785278</v>
       </c>
       <c r="C145" s="5">
-        <v>0.9223328300000162</v>
+        <v>0.92266827000000262</v>
       </c>
       <c r="D145" s="5">
-        <v>8.1685790913318392</v>
+        <v>8.1716858247074633</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>142.1029015</v>
+        <v>142.10274509999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.68492273999999043</v>
+        <v>0.68489231999998879</v>
       </c>
       <c r="D146" s="5">
-        <v>5.9692445240808523</v>
+        <v>5.9689777658825882</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>142.60959829999999</v>
+        <v>142.60979671000001</v>
       </c>
       <c r="C147" s="5">
-        <v>0.50669679999998607</v>
+        <v>0.50705161000001908</v>
       </c>
       <c r="D147" s="5">
-        <v>4.3637634996575692</v>
+        <v>4.3668843042316885</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>142.48274567000001</v>
+        <v>142.48297233</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.12685262999997349</v>
+        <v>-0.12682438000001639</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.062205066198163</v>
+        <v>-1.0619681993556451</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>143.36058148999999</v>
+        <v>143.36034604</v>
       </c>
       <c r="C149" s="5">
-        <v>0.87783581999997295</v>
+        <v>0.87737371000000053</v>
       </c>
       <c r="D149" s="5">
-        <v>7.6489358103354332</v>
+        <v>7.6447593476749454</v>
       </c>
       <c r="E149" s="5">
-        <v>4.0956613089174532</v>
+        <v>4.0957652414268519</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>143.97372969</v>
+        <v>143.97373838999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.61314820000001191</v>
+        <v>0.61339234999999803</v>
       </c>
       <c r="D150" s="5">
-        <v>5.2548259993599356</v>
+        <v>5.2569767452782301</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>144.14899456000001</v>
+        <v>144.14903272999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.17526487000000657</v>
+        <v>0.17529433999999355</v>
       </c>
       <c r="D151" s="5">
-        <v>1.4706275168609562</v>
+        <v>1.4708763650409518</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>145.29812962</v>
+        <v>145.29828878999999</v>
       </c>
       <c r="C152" s="5">
-        <v>1.1491350599999919</v>
+        <v>1.149256059999999</v>
       </c>
       <c r="D152" s="5">
-        <v>9.9970087446821676</v>
+        <v>9.9981052123141456</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>145.77345113999999</v>
+        <v>145.77365900000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.47532151999999428</v>
+        <v>0.47537021000002255</v>
       </c>
       <c r="D153" s="5">
-        <v>3.9970314633316129</v>
+        <v>3.9974438402892831</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>146.35585705</v>
+        <v>146.3560391</v>
       </c>
       <c r="C154" s="5">
-        <v>0.58240591000000563</v>
+        <v>0.58238009999999463</v>
       </c>
       <c r="D154" s="5">
-        <v>4.9011039887668861</v>
+        <v>4.9008748535470437</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>147.41196572000001</v>
+        <v>147.41186035000001</v>
       </c>
       <c r="C155" s="5">
-        <v>1.0561086700000146</v>
+        <v>1.0558212500000081</v>
       </c>
       <c r="D155" s="5">
-        <v>9.0113110693541323</v>
+        <v>9.0087488736600321</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>146.60305879000001</v>
+        <v>146.60260112</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.80890693000000624</v>
+        <v>-0.80925923000000921</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.3897229512734359</v>
+        <v>-6.3924267922351063</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>148.53054641</v>
+        <v>148.53046337000001</v>
       </c>
       <c r="C157" s="5">
-        <v>1.9274876199999937</v>
+        <v>1.927862250000004</v>
       </c>
       <c r="D157" s="5">
-        <v>16.969589073812209</v>
+        <v>16.973186307501507</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>149.5588405</v>
+        <v>149.55871734999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.0282940900000028</v>
+        <v>1.0282539799999881</v>
       </c>
       <c r="D158" s="5">
-        <v>8.6314882141449658</v>
+        <v>8.6311436204009837</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>150.15037712</v>
+        <v>150.15054569</v>
       </c>
       <c r="C159" s="5">
-        <v>0.5915366199999994</v>
+        <v>0.59182834000000639</v>
       </c>
       <c r="D159" s="5">
-        <v>4.8508737360007936</v>
+        <v>4.8533223629177114</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>151.12808989999999</v>
+        <v>151.12825677000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.97771277999999029</v>
+        <v>0.97771108000000595</v>
       </c>
       <c r="D160" s="5">
-        <v>8.099875181379268</v>
+        <v>8.099851167927774</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>151.08224648000001</v>
+        <v>151.08217837000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.5843419999982871E-2</v>
+        <v>-4.6078399999998965E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.36340309588676067</v>
+        <v>-0.36526226903951242</v>
       </c>
       <c r="E161" s="5">
-        <v>5.38618420052841</v>
+        <v>5.3863097734470289</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>151.81013406</v>
+        <v>151.81014339000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.72788757999998666</v>
+        <v>0.72796501999999919</v>
       </c>
       <c r="D162" s="5">
-        <v>5.9370705506384569</v>
+        <v>5.937721776417515</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>152.73368743</v>
+        <v>152.73370270000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.92355337000000759</v>
+        <v>0.92355931000000169</v>
       </c>
       <c r="D163" s="5">
-        <v>7.5496195934514176</v>
+        <v>7.5496693066734899</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>152.85350754000001</v>
+        <v>152.85357289999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.11982011000000625</v>
+        <v>0.11987019999997983</v>
       </c>
       <c r="D164" s="5">
-        <v>0.94547676401550707</v>
+        <v>0.94587362700002675</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>152.61994554</v>
+        <v>152.62015321000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.23356200000000626</v>
+        <v>-0.23341968999997675</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.8182828504730297</v>
+        <v>-1.8171834834361023</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>153.68920861999999</v>
+        <v>153.68927679999999</v>
       </c>
       <c r="C166" s="5">
-        <v>1.0692630799999847</v>
+        <v>1.0691235899999754</v>
       </c>
       <c r="D166" s="5">
-        <v>8.7389063915719092</v>
+        <v>8.7377097349169865</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>154.68434694000001</v>
+        <v>154.68424451999999</v>
       </c>
       <c r="C167" s="5">
-        <v>0.99513832000002367</v>
+        <v>0.99496772000000533</v>
       </c>
       <c r="D167" s="5">
-        <v>8.0527751665375735</v>
+        <v>8.0513414299129273</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>155.68846572999999</v>
+        <v>155.68801540999999</v>
       </c>
       <c r="C168" s="5">
-        <v>1.0041187899999784</v>
+        <v>1.0037708899999984</v>
       </c>
       <c r="D168" s="5">
-        <v>8.0739060553692621</v>
+        <v>8.0710136157774883</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>155.92093561999999</v>
+        <v>155.92087849999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.2324698900000044</v>
+        <v>0.23286308999999505</v>
       </c>
       <c r="D169" s="5">
-        <v>1.806596820332329</v>
+        <v>1.8096829600227959</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>157.09334822</v>
+        <v>157.09346174000001</v>
       </c>
       <c r="C170" s="5">
-        <v>1.1724126000000012</v>
+        <v>1.1725832400000229</v>
       </c>
       <c r="D170" s="5">
-        <v>9.4058055558965847</v>
+        <v>9.4072352369675372</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>158.20480835999999</v>
+        <v>158.20493959999999</v>
       </c>
       <c r="C171" s="5">
-        <v>1.1114601399999913</v>
+        <v>1.1114778599999795</v>
       </c>
       <c r="D171" s="5">
-        <v>8.8284876275069646</v>
+        <v>8.8286272717511771</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>159.14547440999999</v>
+        <v>159.14556189999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.94066605000000436</v>
+        <v>0.94062230000000113</v>
       </c>
       <c r="D172" s="5">
-        <v>7.3730699355178286</v>
+        <v>7.3727094089508949</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>160.37138825</v>
+        <v>160.37140507999999</v>
       </c>
       <c r="C173" s="5">
-        <v>1.225913840000004</v>
+        <v>1.2258431799999983</v>
       </c>
       <c r="D173" s="5">
-        <v>9.6455842217748824</v>
+        <v>9.6449989730972963</v>
       </c>
       <c r="E173" s="5">
-        <v>6.1484006138535108</v>
+        <v>6.1484596066987418</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>161.45602477</v>
+        <v>161.45604105000001</v>
       </c>
       <c r="C174" s="5">
-        <v>1.0846365200000037</v>
+        <v>1.0846359700000221</v>
       </c>
       <c r="D174" s="5">
-        <v>8.424742989644308</v>
+        <v>8.4247376401889174</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>161.87834787</v>
+        <v>161.87834468</v>
       </c>
       <c r="C175" s="5">
-        <v>0.42232309999999984</v>
+        <v>0.42230362999998761</v>
       </c>
       <c r="D175" s="5">
-        <v>3.1844122007998354</v>
+        <v>3.1842629485011154</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>162.55714760999999</v>
+        <v>162.55707305999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.67879973999998811</v>
+        <v>0.67872837999999547</v>
       </c>
       <c r="D176" s="5">
-        <v>5.149613641761297</v>
+        <v>5.149059838840464</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>163.34396681000001</v>
+        <v>163.34416225000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.78681920000002492</v>
+        <v>0.78708919000001742</v>
       </c>
       <c r="D177" s="5">
-        <v>5.9654623645408078</v>
+        <v>5.9675669877900406</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>164.94212123</v>
+        <v>164.9420533</v>
       </c>
       <c r="C178" s="5">
-        <v>1.598154419999986</v>
+        <v>1.597891049999987</v>
       </c>
       <c r="D178" s="5">
-        <v>12.393637548842085</v>
+        <v>12.391468371215142</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>165.38080439000001</v>
+        <v>165.38067248999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.43868316000001073</v>
+        <v>0.43861918999999716</v>
       </c>
       <c r="D179" s="5">
-        <v>3.2386444607565679</v>
+        <v>3.2381666171802825</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>166.22053697000001</v>
+        <v>166.22007149999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.83973258000000328</v>
+        <v>0.83939900999999395</v>
       </c>
       <c r="D180" s="5">
-        <v>6.2661562532852155</v>
+        <v>6.2636023688274145</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>167.60630638000001</v>
+        <v>167.60639467999999</v>
       </c>
       <c r="C181" s="5">
-        <v>1.3857694099999947</v>
+        <v>1.3863231800000051</v>
       </c>
       <c r="D181" s="5">
-        <v>10.476038765047413</v>
+        <v>10.480449696568051</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>167.88881365</v>
+        <v>167.88937709999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.28250726999999642</v>
+        <v>0.28298241999999618</v>
       </c>
       <c r="D182" s="5">
-        <v>2.0415056439460733</v>
+        <v>2.0449701198852477</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>168.6059727</v>
+        <v>168.60596093000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.71715904999999225</v>
+        <v>0.71658383000001891</v>
       </c>
       <c r="D183" s="5">
-        <v>5.2481175614362385</v>
+        <v>5.2437908258050392</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>169.92211454</v>
+        <v>169.92210677</v>
       </c>
       <c r="C184" s="5">
-        <v>1.3161418400000002</v>
+        <v>1.3161458399999901</v>
       </c>
       <c r="D184" s="5">
-        <v>9.7800404006492148</v>
+        <v>9.7800721238771935</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>170.62472725999999</v>
+        <v>170.62473474999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.70261271999999053</v>
+        <v>0.70262797999998838</v>
       </c>
       <c r="D185" s="5">
-        <v>5.0763057754907415</v>
+        <v>5.0764187842839092</v>
       </c>
       <c r="E185" s="5">
-        <v>6.3934964471444644</v>
+        <v>6.3934899522051447</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>170.87117670999999</v>
+        <v>170.87117669</v>
       </c>
       <c r="C186" s="5">
-        <v>0.24644945000000007</v>
+        <v>0.24644194000001107</v>
       </c>
       <c r="D186" s="5">
-        <v>1.7471095603525555</v>
+        <v>1.7470558201251984</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>172.21571218</v>
+        <v>172.21568063000001</v>
       </c>
       <c r="C187" s="5">
-        <v>1.3445354700000109</v>
+        <v>1.3445039400000098</v>
       </c>
       <c r="D187" s="5">
-        <v>9.8620101575994656</v>
+        <v>9.8617687908838079</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>172.98361971</v>
+        <v>172.98342550999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.76790753000000223</v>
+        <v>0.76774487999998087</v>
       </c>
       <c r="D188" s="5">
-        <v>5.4839788003222978</v>
+        <v>5.4827896442050772</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>175.49263704000001</v>
+        <v>175.49278322999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.509017330000006</v>
+        <v>2.509357719999997</v>
       </c>
       <c r="D189" s="5">
-        <v>18.863094561551819</v>
+        <v>18.865884087176909</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>175.40772855</v>
+        <v>175.40760682999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-8.4908490000003667E-2</v>
+        <v>-8.5176399999994601E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.57905271960877469</v>
+        <v>-0.58087443555553397</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>176.33723573</v>
+        <v>176.33703277999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.92950718000000165</v>
+        <v>0.92942594999999528</v>
       </c>
       <c r="D191" s="5">
-        <v>6.547593655240469</v>
+        <v>6.5470093574645061</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>175.52687736999999</v>
+        <v>175.52638160000001</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.81035836000000927</v>
+        <v>-0.81065117999997938</v>
       </c>
       <c r="D192" s="5">
-        <v>-5.377334142017876</v>
+        <v>-5.3792343936105542</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>177.98193681999999</v>
+        <v>177.98218463000001</v>
       </c>
       <c r="C193" s="5">
-        <v>2.4550594499999931</v>
+        <v>2.4558030299999984</v>
       </c>
       <c r="D193" s="5">
-        <v>18.137457690119561</v>
+        <v>18.143435790068651</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>178.64674861</v>
+        <v>178.6478157</v>
       </c>
       <c r="C194" s="5">
-        <v>0.66481179000001589</v>
+        <v>0.66563106999998922</v>
       </c>
       <c r="D194" s="5">
-        <v>4.5755734648008195</v>
+        <v>4.5813221446485253</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>179.05916103000001</v>
+        <v>179.05899853</v>
       </c>
       <c r="C195" s="5">
-        <v>0.41241242000000966</v>
+        <v>0.41118283000000133</v>
       </c>
       <c r="D195" s="5">
-        <v>2.8056887005033282</v>
+        <v>2.7972005639985031</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>178.98075942</v>
+        <v>178.98066409</v>
       </c>
       <c r="C196" s="5">
-        <v>-7.8401610000014443E-2</v>
+        <v>-7.8334439999991901E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.52416025210700878</v>
+        <v>-0.52371273579192579</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>180.05815179000001</v>
+        <v>180.05810757</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0773923700000125</v>
+        <v>1.0774434799999995</v>
       </c>
       <c r="D197" s="5">
-        <v>7.4675377023259326</v>
+        <v>7.4679078725798265</v>
       </c>
       <c r="E197" s="5">
-        <v>5.5287558148739313</v>
+        <v>5.5287252659011132</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>181.8407996</v>
+        <v>181.84076214000001</v>
       </c>
       <c r="C198" s="5">
-        <v>1.7826478099999861</v>
+        <v>1.7826545700000054</v>
       </c>
       <c r="D198" s="5">
-        <v>12.549231255652638</v>
+        <v>12.549284716047948</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>182.02485888000001</v>
+        <v>182.02478511999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.18405928000001381</v>
+        <v>0.18402297999998041</v>
       </c>
       <c r="D199" s="5">
-        <v>1.2214250405617966</v>
+        <v>1.2211830628577225</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>182.48291233</v>
+        <v>182.48259396</v>
       </c>
       <c r="C200" s="5">
-        <v>0.4580534499999942</v>
+        <v>0.45780884000001265</v>
       </c>
       <c r="D200" s="5">
-        <v>3.0618668359022161</v>
+        <v>3.0602103087442378</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>181.66165659999999</v>
+        <v>181.66177475000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.8212557300000185</v>
+        <v>-0.82081920999999625</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.2688516332936031</v>
+        <v>-5.2661289723964666</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>181.7095219</v>
+        <v>181.70938188</v>
       </c>
       <c r="C202" s="5">
-        <v>4.7865300000012212E-2</v>
+        <v>4.7607129999988729E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>0.3166417852930703</v>
+        <v>0.31493125405759326</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>183.53003179000001</v>
+        <v>183.52975853999999</v>
       </c>
       <c r="C203" s="5">
-        <v>1.820509890000011</v>
+        <v>1.8203766599999938</v>
       </c>
       <c r="D203" s="5">
-        <v>12.707664249762086</v>
+        <v>12.706692775945916</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>180.74256403000001</v>
+        <v>180.74204316000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.7874677599999984</v>
+        <v>-2.7877153799999803</v>
       </c>
       <c r="D204" s="5">
-        <v>-16.777723954034464</v>
+        <v>-16.779115065529137</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>183.56264748999999</v>
+        <v>183.56311049999999</v>
       </c>
       <c r="C205" s="5">
-        <v>2.820083459999978</v>
+        <v>2.8210673399999848</v>
       </c>
       <c r="D205" s="5">
-        <v>20.416634950818914</v>
+        <v>20.424444254683106</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>184.94825999</v>
+        <v>184.94966897</v>
       </c>
       <c r="C206" s="5">
-        <v>1.3856125000000077</v>
+        <v>1.3865584700000113</v>
       </c>
       <c r="D206" s="5">
-        <v>9.4438201308936431</v>
+        <v>9.4505128585539833</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>186.50115381000001</v>
+        <v>186.50087078000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.5528938200000084</v>
+        <v>1.5512018100000091</v>
       </c>
       <c r="D207" s="5">
-        <v>10.554208106409657</v>
+        <v>10.54208877222389</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>187.52499734</v>
+        <v>187.52483151999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.0238435299999935</v>
+        <v>1.0239607399999784</v>
       </c>
       <c r="D208" s="5">
-        <v>6.7902836659501808</v>
+        <v>6.7910952620223952</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>187.85525351000001</v>
+        <v>187.85516539</v>
       </c>
       <c r="C209" s="5">
-        <v>0.33025617000001262</v>
+        <v>0.33033387000000403</v>
       </c>
       <c r="D209" s="5">
-        <v>2.1339488392480011</v>
+        <v>2.1344576773560719</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3303241994251174</v>
+        <v>4.3303008818799116</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>188.98984967000001</v>
+        <v>188.98975733</v>
       </c>
       <c r="C210" s="5">
-        <v>1.134596160000001</v>
+        <v>1.1345919400000071</v>
       </c>
       <c r="D210" s="5">
-        <v>7.4933544152280707</v>
+        <v>7.4933292448716493</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>189.07549768999999</v>
+        <v>189.07536956999999</v>
       </c>
       <c r="C211" s="5">
-        <v>8.5648019999979397E-2</v>
+        <v>8.5612239999989015E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>0.54518371514906683</v>
+        <v>0.54495566039742815</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>189.77081723000001</v>
+        <v>189.77046093999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.69531954000001406</v>
+        <v>0.6950913700000001</v>
       </c>
       <c r="D212" s="5">
-        <v>4.5033246839390362</v>
+        <v>4.5018200176992762</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>190.76163091999999</v>
+        <v>190.76163235999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.99081368999998176</v>
+        <v>0.99117142000000058</v>
       </c>
       <c r="D213" s="5">
-        <v>6.4484120654145993</v>
+        <v>6.4508199884742545</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>191.13989068000001</v>
+        <v>191.13988595999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.37825976000002015</v>
+        <v>0.37825359999999364</v>
       </c>
       <c r="D214" s="5">
-        <v>2.4055932797153901</v>
+        <v>2.4055536577979764</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>192.16534899000001</v>
+        <v>192.16497079000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.0254583100000048</v>
+        <v>1.0250848300000257</v>
       </c>
       <c r="D215" s="5">
-        <v>6.6313599666231182</v>
+        <v>6.6288732609387502</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>193.89974917999999</v>
+        <v>193.89925683000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.7344001899999739</v>
+        <v>1.7342860400000006</v>
       </c>
       <c r="D216" s="5">
-        <v>11.38482322759462</v>
+        <v>11.384059883359644</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>194.98049252999999</v>
+        <v>194.98101577</v>
       </c>
       <c r="C217" s="5">
-        <v>1.0807433500000059</v>
+        <v>1.0817589399999861</v>
       </c>
       <c r="D217" s="5">
-        <v>6.8973624511101006</v>
+        <v>6.9040622380135641</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>194.77468723999999</v>
+        <v>194.77636379</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.2058052900000007</v>
+        <v>-0.20465197999999418</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2592934417187229</v>
+        <v>-1.2522738488245699</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>195.87701834000001</v>
+        <v>195.87667221000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.1023311000000149</v>
+        <v>1.1003084200000046</v>
       </c>
       <c r="D219" s="5">
-        <v>7.0068615001945167</v>
+        <v>6.9935403852104061</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>196.60528764</v>
+        <v>196.60508350000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.72826929999999379</v>
+        <v>0.72841128999999682</v>
       </c>
       <c r="D220" s="5">
-        <v>4.5539662028464267</v>
+        <v>4.5548805377009671</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>197.05588091000001</v>
+        <v>197.05576848000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.45059327000001304</v>
+        <v>0.45068498000000545</v>
       </c>
       <c r="D221" s="5">
-        <v>2.7851747550205586</v>
+        <v>2.7857517214204153</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8977216383838007</v>
+        <v>4.8977109950098852</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>199.52960160999999</v>
+        <v>199.52945984999999</v>
       </c>
       <c r="C222" s="5">
-        <v>2.4737206999999728</v>
+        <v>2.4736913699999832</v>
       </c>
       <c r="D222" s="5">
-        <v>16.14893179022252</v>
+        <v>16.148736768487293</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>200.17237642000001</v>
+        <v>200.17218936</v>
       </c>
       <c r="C223" s="5">
-        <v>0.64277481000002012</v>
+        <v>0.64272951000000944</v>
       </c>
       <c r="D223" s="5">
-        <v>3.934975023156051</v>
+        <v>3.9346956167122471</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>200.26224594999999</v>
+        <v>200.26182663</v>
       </c>
       <c r="C224" s="5">
-        <v>8.9869529999987208E-2</v>
+        <v>8.9637269999997216E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>0.54008516515633431</v>
+        <v>0.53868642705137137</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>200.73246040999999</v>
+        <v>200.73236369</v>
       </c>
       <c r="C225" s="5">
-        <v>0.47021445999999401</v>
+        <v>0.47053705999999806</v>
       </c>
       <c r="D225" s="5">
-        <v>2.8542648281522975</v>
+        <v>2.8562544864347172</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>201.19195026</v>
+        <v>201.19209823</v>
       </c>
       <c r="C226" s="5">
-        <v>0.4594898500000113</v>
+        <v>0.45973453999999947</v>
       </c>
       <c r="D226" s="5">
-        <v>2.7817272701243789</v>
+        <v>2.7832286779406967</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>200.83041693000001</v>
+        <v>200.82996101000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.36153332999998611</v>
+        <v>-0.36213721999999393</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.1351640530167026</v>
+        <v>-2.1386937506506221</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>201.87786650999999</v>
+        <v>201.87740742</v>
       </c>
       <c r="C228" s="5">
-        <v>1.0474495799999772</v>
+        <v>1.0474464099999921</v>
       </c>
       <c r="D228" s="5">
-        <v>6.4414048666951329</v>
+        <v>6.4413998549608831</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>202.01025866000001</v>
+        <v>202.01088493</v>
       </c>
       <c r="C229" s="5">
-        <v>0.13239215000001536</v>
+        <v>0.13347751000000585</v>
       </c>
       <c r="D229" s="5">
-        <v>0.78980856272443667</v>
+        <v>0.79630884973291849</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>201.20219958999999</v>
+        <v>201.20390928</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.80805907000001298</v>
+        <v>-0.80697564999999827</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.6958979231877862</v>
+        <v>-4.6897252746851859</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>203.04046284</v>
+        <v>203.04009611000001</v>
       </c>
       <c r="C231" s="5">
-        <v>1.8382632500000113</v>
+        <v>1.8361868300000026</v>
       </c>
       <c r="D231" s="5">
-        <v>11.53173195088768</v>
+        <v>11.517942757421928</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>202.41544954</v>
+        <v>202.41524834000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.62501330000000621</v>
+        <v>-0.62484777000000236</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.6320209937885095</v>
+        <v>-3.6310817511503113</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>202.39525574000001</v>
+        <v>202.39518036000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.019379999998705E-2</v>
+        <v>-2.0067979999993213E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.11965128158488714</v>
+        <v>-0.11890630388144974</v>
       </c>
       <c r="E233" s="5">
-        <v>2.7095739570637933</v>
+        <v>2.7095943047929172</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>201.80172171000001</v>
+        <v>201.80155185000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.59353403000000071</v>
+        <v>-0.59362851000000205</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.4628511609246848</v>
+        <v>-3.4633947925425068</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>200.79108936</v>
+        <v>200.79085344000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0106323500000087</v>
+        <v>-1.0106984100000034</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.8468563970005221</v>
+        <v>-5.8472328983714466</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>200.71780133999999</v>
+        <v>200.71742774000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.3288020000006782E-2</v>
+        <v>-7.342570000000137E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.43711745284784609</v>
+        <v>-0.43793749104683588</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>201.80024875999999</v>
+        <v>201.80002300000001</v>
       </c>
       <c r="C237" s="5">
-        <v>1.0824474199999941</v>
+        <v>1.0825952600000051</v>
       </c>
       <c r="D237" s="5">
-        <v>6.6669001357345214</v>
+        <v>6.6678506582476205</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>202.23894374</v>
+        <v>202.23920738999999</v>
       </c>
       <c r="C238" s="5">
-        <v>0.43869498000000817</v>
+        <v>0.43918438999997989</v>
       </c>
       <c r="D238" s="5">
-        <v>2.6401063218664866</v>
+        <v>2.6430899724059431</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>201.7630767</v>
+        <v>201.76258247000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.47586703999999713</v>
+        <v>-0.47662491999997769</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.7873365699791708</v>
+        <v>-2.7917147908995465</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>203.16134919999999</v>
+        <v>203.16108274999999</v>
       </c>
       <c r="C240" s="5">
-        <v>1.3982724999999903</v>
+        <v>1.3985002799999791</v>
       </c>
       <c r="D240" s="5">
-        <v>8.640750605607451</v>
+        <v>8.6422342649493888</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>202.77209963000001</v>
+        <v>202.77264024999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.38924956999997562</v>
+        <v>-0.38844249999999647</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.2750812985547153</v>
+        <v>-2.2704165864755543</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>202.71403877</v>
+        <v>202.71545073999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-5.8060860000011871E-2</v>
+        <v>-5.718951000000061E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.34306205106447996</v>
+        <v>-0.3379206219486619</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>203.5809036</v>
+        <v>203.58066676999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.86686482999999726</v>
+        <v>0.86521602999999914</v>
       </c>
       <c r="D243" s="5">
-        <v>5.2539820212812893</v>
+        <v>5.2437156778710081</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>203.29103778999999</v>
+        <v>203.29093202999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.28986581000000911</v>
+        <v>-0.2897347400000001</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.6952862072526442</v>
+        <v>-1.6945275878660349</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>202.77251278</v>
+        <v>202.77249277999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.51852500999999052</v>
+        <v>-0.51843925000000013</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.0182087588274786</v>
+        <v>-3.0177180993995467</v>
       </c>
       <c r="E245" s="5">
-        <v>0.18639618731213226</v>
+        <v>0.18642361904510629</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>203.56849883999999</v>
+        <v>203.56834531999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.79598605999998995</v>
+        <v>0.7958525399999985</v>
       </c>
       <c r="D246" s="5">
-        <v>4.8136614678132572</v>
+        <v>4.812836991992997</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>203.81898150000001</v>
+        <v>203.81873716999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.25048266000001718</v>
+        <v>0.25039184999999975</v>
       </c>
       <c r="D247" s="5">
-        <v>1.486584304029015</v>
+        <v>1.4860428347146515</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>204.21927099999999</v>
+        <v>204.21890536000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.40028949999998531</v>
+        <v>0.40016819000001647</v>
       </c>
       <c r="D248" s="5">
-        <v>2.3823595044937029</v>
+        <v>2.3816325887466627</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>203.64921007000001</v>
+        <v>203.64874778000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.57006092999998259</v>
+        <v>-0.57015758000000005</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.2987474419148621</v>
+        <v>-3.2993039792965528</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>205.3857529</v>
+        <v>205.38600765000001</v>
       </c>
       <c r="C250" s="5">
-        <v>1.7365428299999905</v>
+        <v>1.7372598700000026</v>
       </c>
       <c r="D250" s="5">
-        <v>10.726357723546819</v>
+        <v>10.731022123073997</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>205.94609686000001</v>
+        <v>205.94565084000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.56034396000001152</v>
+        <v>0.55964319000000273</v>
       </c>
       <c r="D251" s="5">
-        <v>3.3234772962213777</v>
+        <v>3.3192542674529202</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>203.50489640999999</v>
+        <v>203.50481669000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.4412004500000251</v>
+        <v>-2.4408341500000006</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.332639589817298</v>
+        <v>-13.330794616683583</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>204.08477338</v>
+        <v>204.08532015</v>
       </c>
       <c r="C253" s="5">
-        <v>0.57987697000001504</v>
+        <v>0.58050345999998854</v>
       </c>
       <c r="D253" s="5">
-        <v>3.4734397278710416</v>
+        <v>3.4772528315947904</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>205.72470769</v>
+        <v>205.72576801</v>
       </c>
       <c r="C254" s="5">
-        <v>1.639934310000001</v>
+        <v>1.6404478599999948</v>
       </c>
       <c r="D254" s="5">
-        <v>10.080452149463781</v>
+        <v>10.083721495967968</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>206.83131621000001</v>
+        <v>206.83130829999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.1066085200000089</v>
+        <v>1.1055402899999933</v>
       </c>
       <c r="D255" s="5">
-        <v>6.649322555586501</v>
+        <v>6.6426776958677269</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>206.71042188999999</v>
+        <v>206.71047655999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.12089432000001921</v>
+        <v>-0.12083173999999985</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.69915772258124509</v>
+        <v>-0.6987969977686026</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>207.71709826</v>
+        <v>207.71714931</v>
       </c>
       <c r="C257" s="5">
-        <v>1.0066763700000081</v>
+        <v>1.006672750000007</v>
       </c>
       <c r="D257" s="5">
-        <v>6.0030799032294802</v>
+        <v>6.003056104314064</v>
       </c>
       <c r="E257" s="5">
-        <v>2.4384890300021445</v>
+        <v>2.4385243097863274</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>208.46047752000001</v>
+        <v>208.46029949000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.74337926000001175</v>
+        <v>0.74315018000001487</v>
       </c>
       <c r="D258" s="5">
-        <v>4.3801159776927889</v>
+        <v>4.3787384321742673</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>208.71248464999999</v>
+        <v>208.71225852000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.25200712999998132</v>
+        <v>0.25195902999999475</v>
       </c>
       <c r="D259" s="5">
-        <v>1.4603601486363527</v>
+        <v>1.460080812875364</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>209.24829858000001</v>
+        <v>209.24793378000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.53581393000001754</v>
+        <v>0.53567526000000498</v>
       </c>
       <c r="D260" s="5">
-        <v>3.1245545990686185</v>
+        <v>3.1237379398717735</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>210.13423151000001</v>
+        <v>210.13346773999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.88593292999999562</v>
+        <v>0.8855339599999752</v>
       </c>
       <c r="D261" s="5">
-        <v>5.200656064076159</v>
+        <v>5.1982685011068508</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>210.44248128999999</v>
+        <v>210.44261967</v>
       </c>
       <c r="C262" s="5">
-        <v>0.30824977999998282</v>
+        <v>0.30915193000001295</v>
       </c>
       <c r="D262" s="5">
-        <v>1.7745740161214441</v>
+        <v>1.7798162540670237</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>210.95295543</v>
+        <v>210.95244643000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.51047414000001368</v>
+        <v>0.50982676000000993</v>
       </c>
       <c r="D263" s="5">
-        <v>2.9500125895789875</v>
+        <v>2.946219450028309</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>211.47381859999999</v>
+        <v>211.4737566</v>
       </c>
       <c r="C264" s="5">
-        <v>0.52086316999998417</v>
+        <v>0.52131016999999247</v>
       </c>
       <c r="D264" s="5">
-        <v>3.0034850957026737</v>
+        <v>3.0061051453827758</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>211.89481703999999</v>
+        <v>211.89563003000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.4209984400000053</v>
+        <v>0.4218734300000051</v>
       </c>
       <c r="D265" s="5">
-        <v>2.4152709403024275</v>
+        <v>2.4203466873500057</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>212.01142218000001</v>
+        <v>212.01201544</v>
       </c>
       <c r="C266" s="5">
-        <v>0.11660514000001854</v>
+        <v>0.11638540999999236</v>
       </c>
       <c r="D266" s="5">
-        <v>0.66235905723110999</v>
+        <v>0.66110459481114603</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>209.97767923000001</v>
+        <v>209.97852569</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.0337429500000042</v>
+        <v>-2.0334897500000011</v>
       </c>
       <c r="D267" s="5">
-        <v>-10.922818917870469</v>
+        <v>-10.92150098553123</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>210.72285116</v>
+        <v>210.72289128</v>
       </c>
       <c r="C268" s="5">
-        <v>0.74517192999999793</v>
+        <v>0.74436559000000102</v>
       </c>
       <c r="D268" s="5">
-        <v>4.3426901002656448</v>
+        <v>4.337881110747599</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>211.18684195</v>
+        <v>211.18683245</v>
       </c>
       <c r="C269" s="5">
-        <v>0.46399078999999688</v>
+        <v>0.46394116999999824</v>
       </c>
       <c r="D269" s="5">
-        <v>2.6745160712705163</v>
+        <v>2.674226066146046</v>
       </c>
       <c r="E269" s="5">
-        <v>1.6704179478075121</v>
+        <v>1.6703883870569536</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>212.26877542</v>
+        <v>212.26854772999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.0819334699999956</v>
+        <v>1.0817152799999974</v>
       </c>
       <c r="D270" s="5">
-        <v>6.3239501335201398</v>
+        <v>6.3226389552080819</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>212.60593621999999</v>
+        <v>212.60578706999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.33716079999999238</v>
+        <v>0.33723933999999645</v>
       </c>
       <c r="D271" s="5">
-        <v>1.9227805524974828</v>
+        <v>1.9232344571036286</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>213.32515161000001</v>
+        <v>213.32464648999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.71921539000001644</v>
+        <v>0.71885942000000114</v>
       </c>
       <c r="D272" s="5">
-        <v>4.1358146291144982</v>
+        <v>4.1337323784091717</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>213.24504014999999</v>
+        <v>213.24382998999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-8.0111460000011903E-2</v>
+        <v>-8.0816499999997404E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.44971462527785278</v>
+        <v>-0.45366527507768595</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>213.10942704999999</v>
+        <v>213.10924800999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.13561310000000049</v>
+        <v>-0.13458198000000721</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.76047593103358846</v>
+        <v>-0.75471805627161936</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>213.75903822999999</v>
+        <v>213.75855566000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.64961117999999374</v>
+        <v>0.64930765000002566</v>
       </c>
       <c r="D275" s="5">
-        <v>3.7198556323103205</v>
+        <v>3.7180914816062893</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>213.63764972999999</v>
+        <v>213.63745771999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.12138849999999479</v>
+        <v>-0.12109794000002694</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.67932612310284135</v>
+        <v>-0.6777066513783403</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>213.84609512</v>
+        <v>213.84739991000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.2084453900000085</v>
+        <v>0.2099421900000209</v>
       </c>
       <c r="D277" s="5">
-        <v>1.1771387068254535</v>
+        <v>1.1856382885701455</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>214.29935018</v>
+        <v>214.299689</v>
       </c>
       <c r="C278" s="5">
-        <v>0.4532550600000036</v>
+        <v>0.45228908999999362</v>
       </c>
       <c r="D278" s="5">
-        <v>2.5733069738022918</v>
+        <v>2.5677429812418051</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>214.85921374</v>
+        <v>214.86106108999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.5598635599999966</v>
+        <v>0.56137208999999189</v>
       </c>
       <c r="D279" s="5">
-        <v>3.1804781241711044</v>
+        <v>3.18916652632526</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>215.59053179</v>
+        <v>215.59078477</v>
       </c>
       <c r="C280" s="5">
-        <v>0.73131804999999872</v>
+        <v>0.72972368000000642</v>
       </c>
       <c r="D280" s="5">
-        <v>4.1617864528155968</v>
+        <v>4.1525066869240845</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>216.44982438</v>
+        <v>216.44996512</v>
       </c>
       <c r="C281" s="5">
-        <v>0.85929258999999547</v>
+        <v>0.85918035000000259</v>
       </c>
       <c r="D281" s="5">
-        <v>4.8891697996981565</v>
+        <v>4.8885112559095223</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4920976995555622</v>
+        <v>2.492168952458762</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>215.93379099000001</v>
+        <v>215.93296683</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.51603338999998982</v>
+        <v>-0.51699829000000364</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.8236775361323851</v>
+        <v>-2.828886380748008</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>217.17304161999999</v>
+        <v>217.17297407000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.2392506299999866</v>
+        <v>1.2400072400000113</v>
       </c>
       <c r="D283" s="5">
-        <v>7.1084301224776825</v>
+        <v>7.1129360852205004</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>217.81734874</v>
+        <v>217.81663262999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.64430712000000767</v>
+        <v>0.64365855999997734</v>
       </c>
       <c r="D284" s="5">
-        <v>3.6188202873793651</v>
+        <v>3.6151191399214078</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>217.80195006</v>
+        <v>217.80031801999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.5398680000004106E-2</v>
+        <v>-1.63146099999949E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-8.4801476729456926E-2</v>
+        <v>-8.9843777040155004E-2</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>218.04059957999999</v>
+        <v>218.03992273</v>
       </c>
       <c r="C286" s="5">
-        <v>0.23864951999999562</v>
+        <v>0.23960471000000894</v>
       </c>
       <c r="D286" s="5">
-        <v>1.3228145753026999</v>
+        <v>1.3281512033160636</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>219.00542837</v>
+        <v>219.005109</v>
       </c>
       <c r="C287" s="5">
-        <v>0.96482879000001276</v>
+        <v>0.96518627000000379</v>
       </c>
       <c r="D287" s="5">
-        <v>5.4411524254896371</v>
+        <v>5.4432350789447304</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>218.99144977</v>
+        <v>218.99005427</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.3978600000001506E-2</v>
+        <v>-1.5054730000002792E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-7.6566287504453712E-2</v>
+        <v>-8.245856643492866E-2</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>220.06699957000001</v>
+        <v>220.06907143000001</v>
       </c>
       <c r="C289" s="5">
-        <v>1.0755498000000046</v>
+        <v>1.0790171600000065</v>
       </c>
       <c r="D289" s="5">
-        <v>6.0554918289900339</v>
+        <v>6.0755853714100638</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>220.39205086000001</v>
+        <v>220.39255349999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.32505129000000466</v>
+        <v>0.32348206999998297</v>
       </c>
       <c r="D290" s="5">
-        <v>1.7869375577424629</v>
+        <v>1.7782241868826265</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>220.6424154</v>
+        <v>220.64585485999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.25036453999999253</v>
+        <v>0.2533013599999947</v>
       </c>
       <c r="D291" s="5">
-        <v>1.3717450334788328</v>
+        <v>1.3879345114284014</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>221.57637663</v>
+        <v>221.57720272</v>
       </c>
       <c r="C292" s="5">
-        <v>0.9339612299999942</v>
+        <v>0.93134786000001668</v>
       </c>
       <c r="D292" s="5">
-        <v>5.1994421632163279</v>
+        <v>5.1844711998504156</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>222.49897272999999</v>
+        <v>222.4996945</v>
       </c>
       <c r="C293" s="5">
-        <v>0.9225960999999927</v>
+        <v>0.92249178000000143</v>
       </c>
       <c r="D293" s="5">
-        <v>5.1125683470106376</v>
+        <v>5.1119574593957218</v>
       </c>
       <c r="E293" s="5">
-        <v>2.794711599941091</v>
+        <v>2.7949782189366612</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>221.76463225000001</v>
+        <v>221.76340110000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.73434047999998597</v>
+        <v>-0.73629339999999388</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.8893989636260784</v>
+        <v>-3.8995425660763194</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>221.77593013000001</v>
+        <v>221.77569054</v>
       </c>
       <c r="C295" s="5">
-        <v>1.129788000000076E-2</v>
+        <v>1.2289439999989327E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>6.1151570022954793E-2</v>
+        <v>6.6520551356785695E-2</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>222.22301332000001</v>
+        <v>222.22145775000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.44708319000000074</v>
+        <v>0.44576721000001385</v>
       </c>
       <c r="D296" s="5">
-        <v>2.4461106515287323</v>
+        <v>2.4388334587176264</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>222.71564563999999</v>
+        <v>222.71294503999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.49263231999998425</v>
+        <v>0.4914872899999807</v>
       </c>
       <c r="D297" s="5">
-        <v>2.6928807669317489</v>
+        <v>2.6865643819057317</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>224.33794727</v>
+        <v>224.33625900000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.6223016300000097</v>
+        <v>1.6233139600000186</v>
       </c>
       <c r="D298" s="5">
-        <v>9.0998556269645157</v>
+        <v>9.1058784393260197</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>224.83512809999999</v>
+        <v>224.83460626999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.49718082999999069</v>
+        <v>0.49834726999998225</v>
       </c>
       <c r="D299" s="5">
-        <v>2.6921136809355151</v>
+        <v>2.6985275948388621</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>225.02132553999999</v>
+        <v>225.01891135</v>
       </c>
       <c r="C300" s="5">
-        <v>0.18619744000000082</v>
+        <v>0.18430508000000145</v>
       </c>
       <c r="D300" s="5">
-        <v>0.99832024428858634</v>
+        <v>0.98813064248606253</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>225.54750314</v>
+        <v>225.55000368</v>
       </c>
       <c r="C301" s="5">
-        <v>0.52617760000001113</v>
+        <v>0.531092330000007</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8423852239604308</v>
+        <v>2.8693111317259934</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>225.54070386999999</v>
+        <v>225.54218795</v>
       </c>
       <c r="C302" s="5">
-        <v>-6.7992700000161221E-3</v>
+        <v>-7.8157300000043506E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.6168750405396466E-2</v>
+        <v>-4.1574323110504796E-2</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>226.85964179999999</v>
+        <v>226.86530859999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3189379300000041</v>
+        <v>1.3231206499999928</v>
       </c>
       <c r="D303" s="5">
-        <v>7.247635691487786</v>
+        <v>7.2713172106963597</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>226.56914282</v>
+        <v>226.57009514000001</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.2904989799999953</v>
+        <v>-0.29521345999998516</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.5258513352431224</v>
+        <v>-1.5503988239521593</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>228.19496906000001</v>
+        <v>228.19991329000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.6258262400000092</v>
+        <v>1.6298181500000055</v>
       </c>
       <c r="D305" s="5">
-        <v>8.9591348314416397</v>
+        <v>8.9819705854239587</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5600101699849276</v>
+        <v>2.5618996029677765</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>228.54812085</v>
+        <v>228.54558843000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.3531517899999983</v>
+        <v>0.34567513999999733</v>
       </c>
       <c r="D306" s="5">
-        <v>1.8729945860036734</v>
+        <v>1.8329700488068479</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>229.15611995</v>
+        <v>229.15581555</v>
       </c>
       <c r="C307" s="5">
-        <v>0.60799910000000068</v>
+        <v>0.61022711999999046</v>
       </c>
       <c r="D307" s="5">
-        <v>3.2394458258448333</v>
+        <v>3.2515282435787718</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>229.54982002</v>
+        <v>229.54490314</v>
       </c>
       <c r="C308" s="5">
-        <v>0.39370006999999418</v>
+        <v>0.38908759000000259</v>
       </c>
       <c r="D308" s="5">
-        <v>2.0812446419847364</v>
+        <v>2.056635975238974</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>228.88120764999999</v>
+        <v>228.87610610999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.66861237000000528</v>
+        <v>-0.66879703000000745</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.4398000807826956</v>
+        <v>-3.4408074509566733</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>230.73719657000001</v>
+        <v>230.73419389</v>
       </c>
       <c r="C310" s="5">
-        <v>1.8559889200000157</v>
+        <v>1.8580877800000053</v>
       </c>
       <c r="D310" s="5">
-        <v>10.176685982699073</v>
+        <v>10.188950353047122</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>231.09933982999999</v>
+        <v>231.09859487</v>
       </c>
       <c r="C311" s="5">
-        <v>0.36214325999998209</v>
+        <v>0.36440097999999921</v>
       </c>
       <c r="D311" s="5">
-        <v>1.8997498452116846</v>
+        <v>1.9117216704628515</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>232.30130281000001</v>
+        <v>232.29845427999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.2019629800000189</v>
+        <v>1.1998594099999877</v>
       </c>
       <c r="D312" s="5">
-        <v>6.4229485172899725</v>
+        <v>6.4114059876763996</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>232.28406214</v>
+        <v>232.28730797</v>
       </c>
       <c r="C313" s="5">
-        <v>-1.724067000000673E-2</v>
+        <v>-1.114630999998667E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-8.9023870382720638E-2</v>
+        <v>-5.7564062260695437E-2</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>232.07685938</v>
+        <v>232.08010268000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.20720276000000126</v>
+        <v>-0.20720528999999033</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.0651917049314563</v>
+        <v>-1.065189835936553</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>232.27997288</v>
+        <v>232.28843755</v>
       </c>
       <c r="C315" s="5">
-        <v>0.20311350000000061</v>
+        <v>0.2083348699999874</v>
       </c>
       <c r="D315" s="5">
-        <v>1.0553093391607371</v>
+        <v>1.0825567045957829</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>232.67108576000001</v>
+        <v>232.67195114</v>
       </c>
       <c r="C316" s="5">
-        <v>0.39111288000000854</v>
+        <v>0.38351359000000684</v>
       </c>
       <c r="D316" s="5">
-        <v>2.0393769004220186</v>
+        <v>1.9993179617959767</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>233.08148419</v>
+        <v>233.09067266</v>
       </c>
       <c r="C317" s="5">
-        <v>0.41039842999998655</v>
+        <v>0.41872151999999119</v>
       </c>
       <c r="D317" s="5">
-        <v>2.1372829831376894</v>
+        <v>2.1810499423140062</v>
       </c>
       <c r="E317" s="5">
-        <v>2.1413772398791053</v>
+        <v>2.1431907223315783</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>234.01604977</v>
+        <v>234.01368228000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.93456557999999745</v>
+        <v>0.92300962000001618</v>
       </c>
       <c r="D318" s="5">
-        <v>4.9190696150928748</v>
+        <v>4.8567186734604251</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>234.82260248</v>
+        <v>234.82352779000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.80655271000000539</v>
+        <v>0.80984551000000238</v>
       </c>
       <c r="D319" s="5">
-        <v>4.2151921779223223</v>
+        <v>4.232773461521</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>234.96391624</v>
+        <v>234.95136797000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.14131376000000273</v>
+        <v>0.12784017999999264</v>
       </c>
       <c r="D320" s="5">
-        <v>0.72454231005960601</v>
+        <v>0.65525117950999689</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>236.41815105000001</v>
+        <v>236.41007148</v>
       </c>
       <c r="C321" s="5">
-        <v>1.4542348100000027</v>
+        <v>1.4587035099999923</v>
       </c>
       <c r="D321" s="5">
-        <v>7.6851290202935463</v>
+        <v>7.7099826288402618</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>236.4643476</v>
+        <v>236.46082934</v>
       </c>
       <c r="C322" s="5">
-        <v>4.6196549999990566E-2</v>
+        <v>5.0757860000004484E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.23473441470613921</v>
+        <v>0.25794759460393557</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>236.53270026000001</v>
+        <v>236.53153746000001</v>
       </c>
       <c r="C323" s="5">
-        <v>6.8352660000016385E-2</v>
+        <v>7.0708120000006147E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.34742540269387945</v>
+        <v>0.35942287492940483</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>237.29267906999999</v>
+        <v>237.28995434999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.75997880999997847</v>
+        <v>0.75841688999997814</v>
       </c>
       <c r="D324" s="5">
-        <v>3.9244652827691517</v>
+        <v>3.9162764900993796</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>238.14566205</v>
+        <v>238.15012829</v>
       </c>
       <c r="C325" s="5">
-        <v>0.85298298000000727</v>
+        <v>0.86017394000000991</v>
       </c>
       <c r="D325" s="5">
-        <v>4.3998860885273494</v>
+        <v>4.4377734016681991</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>239.35290373000001</v>
+        <v>239.35958611999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.2072416800000099</v>
+        <v>1.209457829999991</v>
       </c>
       <c r="D326" s="5">
-        <v>6.2557169965063997</v>
+        <v>6.2674025163719227</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>239.00171576</v>
+        <v>239.01215844999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.35118797000001223</v>
+        <v>-0.34742767000000185</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.7465479164878062</v>
+        <v>-1.7279481708036282</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>239.14505793000001</v>
+        <v>239.14535097000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.14334217000001104</v>
+        <v>0.1331925200000228</v>
       </c>
       <c r="D328" s="5">
-        <v>0.72208327595915112</v>
+        <v>0.67076842142870241</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>239.77361973000001</v>
+        <v>239.78687968</v>
       </c>
       <c r="C329" s="5">
-        <v>0.62856179999999995</v>
+        <v>0.64152870999998868</v>
       </c>
       <c r="D329" s="5">
-        <v>3.2000413485879342</v>
+        <v>3.267029664090515</v>
       </c>
       <c r="E329" s="5">
-        <v>2.8711570819348387</v>
+        <v>2.8727906370442868</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>240.34722891000001</v>
+        <v>240.34491047</v>
       </c>
       <c r="C330" s="5">
-        <v>0.57360918000000538</v>
+        <v>0.55803079000000366</v>
       </c>
       <c r="D330" s="5">
-        <v>2.9088288680263918</v>
+        <v>2.8286570679338929</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>239.62138557</v>
+        <v>239.62324204000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.72584334000001149</v>
+        <v>-0.72166842999999403</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.5643816678694096</v>
+        <v>-3.5442510530384941</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>240.5705016</v>
+        <v>240.55030282999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.949116029999999</v>
+        <v>0.92706078999998454</v>
       </c>
       <c r="D332" s="5">
-        <v>4.8580033307782822</v>
+        <v>4.7426647495464547</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>241.14524028</v>
+        <v>241.13417645000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.57473867999999584</v>
+        <v>0.58387362000001986</v>
       </c>
       <c r="D333" s="5">
-        <v>2.9048505638164634</v>
+        <v>2.9518897390510279</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>241.68158922999999</v>
+        <v>241.67809176</v>
       </c>
       <c r="C334" s="5">
-        <v>0.53634894999999005</v>
+        <v>0.54391530999998849</v>
       </c>
       <c r="D334" s="5">
-        <v>2.7019018282672613</v>
+        <v>2.7406194143581031</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>242.02753601000001</v>
+        <v>242.02673708</v>
       </c>
       <c r="C335" s="5">
-        <v>0.34594678000001977</v>
+        <v>0.34864532000000281</v>
       </c>
       <c r="D335" s="5">
-        <v>1.7312864401437089</v>
+        <v>1.7449240350879913</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>240.91093355999999</v>
+        <v>240.90913123999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.1166024500000162</v>
+        <v>-1.1176058400000102</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.3979007601136715</v>
+        <v>-5.4026462292912409</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>240.81755695999999</v>
+        <v>240.82395235999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-9.3376599999999144E-2</v>
+        <v>-8.5178880000000845E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.46412736706431534</v>
+        <v>-0.42346306206249018</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>242.39508624999999</v>
+        <v>242.40527312</v>
       </c>
       <c r="C338" s="5">
-        <v>1.5775292900000011</v>
+        <v>1.5813207600000112</v>
       </c>
       <c r="D338" s="5">
-        <v>8.1503639937042571</v>
+        <v>8.170440721829042</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>243.19563701999999</v>
+        <v>243.20610875</v>
       </c>
       <c r="C339" s="5">
-        <v>0.80055077000000097</v>
+        <v>0.80083562999999458</v>
       </c>
       <c r="D339" s="5">
-        <v>4.0359917319269467</v>
+        <v>4.0372812897799593</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>243.78695725</v>
+        <v>243.78582872999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.591320230000008</v>
+        <v>0.57971997999999303</v>
       </c>
       <c r="D340" s="5">
-        <v>2.9570879833793473</v>
+        <v>2.8981881625043115</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>244.86080697</v>
+        <v>244.87594725</v>
       </c>
       <c r="C341" s="5">
-        <v>1.0738497199999983</v>
+        <v>1.0901185200000043</v>
       </c>
       <c r="D341" s="5">
-        <v>5.4158013568416763</v>
+        <v>5.4999053570059075</v>
       </c>
       <c r="E341" s="5">
-        <v>2.1216626106443481</v>
+        <v>2.1223294522166647</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>245.17527082999999</v>
+        <v>245.17274140999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.31446385999998938</v>
+        <v>0.29679415999999037</v>
       </c>
       <c r="D342" s="5">
-        <v>1.5520389033428561</v>
+        <v>1.464156712371989</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>247.12197788</v>
+        <v>247.12518476</v>
       </c>
       <c r="C343" s="5">
-        <v>1.9467070500000148</v>
+        <v>1.95244335000001</v>
       </c>
       <c r="D343" s="5">
-        <v>9.9553816997346445</v>
+        <v>9.9861211591515406</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>248.34577859000001</v>
+        <v>248.31899013</v>
       </c>
       <c r="C344" s="5">
-        <v>1.2238007100000061</v>
+        <v>1.1938053700000069</v>
       </c>
       <c r="D344" s="5">
-        <v>6.1072188389483362</v>
+        <v>5.9534533763059949</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>247.99506572999999</v>
+        <v>247.98290226</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.35071286000001578</v>
+        <v>-0.33608787000000007</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.6815343369167457</v>
+        <v>-1.6121068577146125</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>248.66639370999999</v>
+        <v>248.66444876</v>
       </c>
       <c r="C346" s="5">
-        <v>0.67132798000000093</v>
+        <v>0.68154649999999606</v>
       </c>
       <c r="D346" s="5">
-        <v>3.2972294802175339</v>
+        <v>3.3483455866714751</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>249.22631575</v>
+        <v>249.22564023999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.55992204000000356</v>
+        <v>0.56119147999999086</v>
       </c>
       <c r="D347" s="5">
-        <v>2.7357550589489188</v>
+        <v>2.7420563921492613</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>249.56649274</v>
+        <v>249.56700982000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.34017699000000334</v>
+        <v>0.34136958000001982</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6502706563904956</v>
+        <v>1.6561043405068032</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>250.6224555</v>
+        <v>250.63079271000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0559627599999999</v>
+        <v>1.0637828899999988</v>
       </c>
       <c r="D349" s="5">
-        <v>5.1972676265420015</v>
+        <v>5.2366527117165163</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>250.31548466999999</v>
+        <v>250.32795879</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.30697083000001157</v>
+        <v>-0.30283392000001186</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.4599393205635192</v>
+        <v>-1.4403473436333858</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>251.36890126</v>
+        <v>251.37586471</v>
       </c>
       <c r="C351" s="5">
-        <v>1.0534165900000119</v>
+        <v>1.0479059200000052</v>
       </c>
       <c r="D351" s="5">
-        <v>5.1685698214181341</v>
+        <v>5.1406441806087777</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>252.09245161000001</v>
+        <v>252.09039759000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.72355035000001067</v>
+        <v>0.71453288000000725</v>
       </c>
       <c r="D352" s="5">
-        <v>3.509340090198565</v>
+        <v>3.4648203867772454</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>251.95589910000001</v>
+        <v>251.97163689999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.13655251000000135</v>
+        <v>-0.11876069000001621</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.64807854191643033</v>
+        <v>-0.5638618048868449</v>
       </c>
       <c r="E353" s="5">
-        <v>2.89760220012234</v>
+        <v>2.8976670553747086</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>250.90767410000001</v>
+        <v>250.90235433999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.0482250000000022</v>
+        <v>-1.0692825600000049</v>
       </c>
       <c r="D354" s="5">
-        <v>-4.8797545489555949</v>
+        <v>-4.9752030028103356</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>251.88675956</v>
+        <v>251.89021109999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.97908545999999319</v>
+        <v>0.98785675999999967</v>
       </c>
       <c r="D355" s="5">
-        <v>4.784425787563773</v>
+        <v>4.8283249066906508</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>252.52326574</v>
+        <v>252.49541278000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.63650617999999781</v>
+        <v>0.60520168000002172</v>
       </c>
       <c r="D356" s="5">
-        <v>3.0748457268897633</v>
+        <v>2.9215753659342925</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>252.84855289999999</v>
+        <v>252.83740261</v>
       </c>
       <c r="C357" s="5">
-        <v>0.32528715999998781</v>
+        <v>0.34198982999998861</v>
       </c>
       <c r="D357" s="5">
-        <v>1.5567754411989876</v>
+        <v>1.6374903075250469</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>252.77457171</v>
+        <v>252.7736361</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.3981189999983599E-2</v>
+        <v>-6.3766509999993559E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.35054462898246319</v>
+        <v>-0.30222490119855561</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>253.47093824999999</v>
+        <v>253.46889578</v>
       </c>
       <c r="C359" s="5">
-        <v>0.69636653999998543</v>
+        <v>0.69525967999999239</v>
       </c>
       <c r="D359" s="5">
-        <v>3.3564229628689768</v>
+        <v>3.3510196273796256</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>253.80669325</v>
+        <v>253.81297953999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.33575500000000602</v>
+        <v>0.34408375999998952</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6011869372756449</v>
+        <v>1.6412164467612067</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>255.97981554</v>
+        <v>255.99310172</v>
       </c>
       <c r="C361" s="5">
-        <v>2.1731222900000091</v>
+        <v>2.1801221800000121</v>
       </c>
       <c r="D361" s="5">
-        <v>10.77246260378255</v>
+        <v>10.808537102317306</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>255.89401957999999</v>
+        <v>255.9069719</v>
       </c>
       <c r="C362" s="5">
-        <v>-8.5795960000012883E-2</v>
+        <v>-8.6129819999996471E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.40145967871709765</v>
+        <v>-0.40299812088873121</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>255.46198851</v>
+        <v>255.45977851000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.43203106999999363</v>
+        <v>-0.44719338999999536</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.007277034152799</v>
+        <v>-2.0769435510780809</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>256.50880552000001</v>
+        <v>256.50380337000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0468170100000123</v>
+        <v>1.0440248600000075</v>
       </c>
       <c r="D364" s="5">
-        <v>5.0296405157694624</v>
+        <v>5.0159664847282848</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>256.98995004</v>
+        <v>257.00391538999997</v>
       </c>
       <c r="C365" s="5">
-        <v>0.48114451999998664</v>
+        <v>0.50011201999996047</v>
       </c>
       <c r="D365" s="5">
-        <v>2.2742585596837506</v>
+        <v>2.3649238763796987</v>
       </c>
       <c r="E365" s="5">
-        <v>1.9979889171009235</v>
+        <v>1.9971606931287855</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>257.63010054</v>
+        <v>257.62254467999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.64015050000000429</v>
+        <v>0.61862929000000122</v>
       </c>
       <c r="D366" s="5">
-        <v>3.0304404758507486</v>
+        <v>2.9270465848008964</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>258.49643499000001</v>
+        <v>258.49916474000003</v>
       </c>
       <c r="C367" s="5">
-        <v>0.86633445000001075</v>
+        <v>0.87662006000005022</v>
       </c>
       <c r="D367" s="5">
-        <v>4.110722331636496</v>
+        <v>4.1605684930282383</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>258.27022683000001</v>
+        <v>258.24523962000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.22620815999999877</v>
+        <v>-0.25392512000001943</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.0450709157662885</v>
+        <v>-1.1724187640623218</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>231.87375721000001</v>
+        <v>231.86764507000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-26.396469620000005</v>
+        <v>-26.377594549999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-72.576235966278873</v>
+        <v>-72.553060928007639</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>238.19637534</v>
+        <v>238.19641888999999</v>
       </c>
       <c r="C370" s="5">
-        <v>6.3226181299999951</v>
+        <v>6.3287738199999808</v>
       </c>
       <c r="D370" s="5">
-        <v>38.102834040752477</v>
+        <v>38.146828933707624</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>244.82424023999999</v>
+        <v>244.82402013000001</v>
       </c>
       <c r="C371" s="5">
-        <v>6.6278648999999916</v>
+        <v>6.6276012400000184</v>
       </c>
       <c r="D371" s="5">
-        <v>39.0052500737579</v>
+        <v>39.003445431704201</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>245.15097907000001</v>
+        <v>245.16288381999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.32673883000001069</v>
+        <v>0.3388636899999824</v>
       </c>
       <c r="D372" s="5">
-        <v>1.613310180359151</v>
+        <v>1.6736361071485462</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>245.32311275999999</v>
+        <v>245.34084762000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.17213368999998124</v>
+        <v>0.17796380000001477</v>
       </c>
       <c r="D373" s="5">
-        <v>0.84584611210609673</v>
+        <v>0.8745664811228071</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>247.03999019</v>
+        <v>247.05255066000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.7168774300000109</v>
+        <v>1.7117030400000033</v>
       </c>
       <c r="D374" s="5">
-        <v>8.7290361699664984</v>
+        <v>8.701057288330416</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>245.73433501</v>
+        <v>245.71885204</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.3056551800000022</v>
+        <v>-1.3336986200000069</v>
       </c>
       <c r="D375" s="5">
-        <v>-6.1610869555520198</v>
+        <v>-6.2892038435069519</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>247.55494146999999</v>
+        <v>247.54370990999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.8206064599999934</v>
+        <v>1.8248578699999882</v>
       </c>
       <c r="D376" s="5">
-        <v>9.2619863232864308</v>
+        <v>9.2851146378805094</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>248.96634556000001</v>
+        <v>248.97073965999999</v>
       </c>
       <c r="C377" s="5">
-        <v>1.4114040900000191</v>
+        <v>1.4270297500000027</v>
       </c>
       <c r="D377" s="5">
-        <v>7.0603202093014961</v>
+        <v>7.1413144049095489</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.122147180755952</v>
+        <v>-3.125701691279581</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>250.01918401</v>
+        <v>250.00540122000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.0528384499999959</v>
+        <v>1.0346615600000177</v>
       </c>
       <c r="D378" s="5">
-        <v>5.1943140879563865</v>
+        <v>5.1024846314790429</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>249.62859566</v>
+        <v>249.62769664999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.39058835000000158</v>
+        <v>-0.37770457000002011</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.8586560251890982</v>
+        <v>-1.7979540501005031</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>251.21594009</v>
+        <v>251.21051073999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.5873444300000017</v>
+        <v>1.5828140899999994</v>
       </c>
       <c r="D380" s="5">
-        <v>7.9031964141409006</v>
+        <v>7.8798774454537757</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>254.75995313999999</v>
+        <v>254.76422986</v>
       </c>
       <c r="C381" s="5">
-        <v>3.5440130499999896</v>
+        <v>3.5537191200000109</v>
       </c>
       <c r="D381" s="5">
-        <v>18.306229079001412</v>
+        <v>18.360756625450048</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>256.50282943000002</v>
+        <v>256.50890785000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.7428762900000265</v>
+        <v>1.7446779900000138</v>
       </c>
       <c r="D382" s="5">
-        <v>8.5255503981427339</v>
+        <v>8.5345495649963521</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>257.69024572000001</v>
+        <v>257.69759481</v>
       </c>
       <c r="C383" s="5">
-        <v>1.1874162899999874</v>
+        <v>1.1886869599999841</v>
       </c>
       <c r="D383" s="5">
-        <v>5.698745900372848</v>
+        <v>5.7048618193102252</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>261.80251459999999</v>
+        <v>261.82416245000002</v>
       </c>
       <c r="C384" s="5">
-        <v>4.1122688799999878</v>
+        <v>4.1265676400000189</v>
       </c>
       <c r="D384" s="5">
-        <v>20.923304792790919</v>
+        <v>21.001928959739825</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>260.70285297999999</v>
+        <v>260.72634606000003</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.0996616200000062</v>
+        <v>-1.0978163899999913</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.9255891296510423</v>
+        <v>-4.9171164294220304</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>261.57473922000003</v>
+        <v>261.58347451999998</v>
       </c>
       <c r="C386" s="5">
-        <v>0.87188624000003756</v>
+        <v>0.85712845999995579</v>
       </c>
       <c r="D386" s="5">
-        <v>4.0878902354276381</v>
+        <v>4.0170731403945226</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>263.91812826</v>
+        <v>263.87807213000002</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3433890399999768</v>
+        <v>2.2945976100000394</v>
       </c>
       <c r="D387" s="5">
-        <v>11.29638480072952</v>
+        <v>11.04933989497896</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>264.01314488999998</v>
+        <v>263.97809870999998</v>
       </c>
       <c r="C388" s="5">
-        <v>9.5016629999975066E-2</v>
+        <v>0.10002657999996245</v>
       </c>
       <c r="D388" s="5">
-        <v>0.4328842506405417</v>
+        <v>0.45582590472059703</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>264.55591455000001</v>
+        <v>264.53601450000002</v>
       </c>
       <c r="C389" s="5">
-        <v>0.54276966000003313</v>
+        <v>0.55791579000003821</v>
       </c>
       <c r="D389" s="5">
-        <v>2.4950988733831503</v>
+        <v>2.5658811698765716</v>
       </c>
       <c r="E389" s="5">
-        <v>6.2617174039866219</v>
+        <v>6.2518490571447538</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>265.58832104999999</v>
+        <v>265.56152936000001</v>
       </c>
       <c r="C390" s="5">
-        <v>1.0324064999999791</v>
+        <v>1.025514859999987</v>
       </c>
       <c r="D390" s="5">
-        <v>4.7847251366663679</v>
+        <v>4.7524667530892239</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>267.07373918000002</v>
+        <v>267.08050315999998</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4854181300000278</v>
+        <v>1.5189737999999693</v>
       </c>
       <c r="D391" s="5">
-        <v>6.9218734890135192</v>
+        <v>7.0839286593931572</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>268.29179948000001</v>
+        <v>268.31935156999998</v>
       </c>
       <c r="C392" s="5">
-        <v>1.2180602999999905</v>
+        <v>1.2388484100000028</v>
       </c>
       <c r="D392" s="5">
-        <v>5.612309210763522</v>
+        <v>5.7104009064495642</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>268.94436438000002</v>
+        <v>268.97263674999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.65256490000001577</v>
+        <v>0.65328518000001168</v>
       </c>
       <c r="D393" s="5">
-        <v>2.9581187479337467</v>
+        <v>2.9611194999743295</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>269.73968946000002</v>
+        <v>269.76352809000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.7953250799999978</v>
+        <v>0.79089134000003014</v>
       </c>
       <c r="D394" s="5">
-        <v>3.6069428832556039</v>
+        <v>3.5861256462004221</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>269.71396992000001</v>
+        <v>269.73899542999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-2.571954000001142E-2</v>
+        <v>-2.4532660000033957E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.11435939490002101</v>
+        <v>-0.1090750549250008</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>272.60624324000003</v>
+        <v>272.64239302999999</v>
       </c>
       <c r="C396" s="5">
-        <v>2.8922733200000152</v>
+        <v>2.9033976000000052</v>
       </c>
       <c r="D396" s="5">
-        <v>13.65492943495321</v>
+        <v>13.709248858657386</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>273.69834071999998</v>
+        <v>273.71994038000003</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0920974799999499</v>
+        <v>1.0775473500000317</v>
       </c>
       <c r="D397" s="5">
-        <v>4.9147138085279485</v>
+        <v>4.847147870479418</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>275.93980176999997</v>
+        <v>275.94998013999998</v>
       </c>
       <c r="C398" s="5">
-        <v>2.2414610499999981</v>
+        <v>2.2300397599999542</v>
       </c>
       <c r="D398" s="5">
-        <v>10.282398078831045</v>
+        <v>10.226791224822819</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>274.10886145000001</v>
+        <v>274.03033543999999</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.8309403199999679</v>
+        <v>-1.9196446999999921</v>
       </c>
       <c r="D399" s="5">
-        <v>-7.6781001281773564</v>
+        <v>-8.0356930780281175</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>274.44765036000001</v>
+        <v>274.35043519999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.33878891000000522</v>
+        <v>0.32009976000000506</v>
       </c>
       <c r="D400" s="5">
-        <v>1.4932816587077458</v>
+        <v>1.4107824231224031</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>275.37465334000001</v>
+        <v>275.30920600000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.92700297999999748</v>
+        <v>0.95877080000002479</v>
       </c>
       <c r="D401" s="5">
-        <v>4.129397945982527</v>
+        <v>4.2751841498663401</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0893959253953005</v>
+        <v>4.0724857522188129</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>276.63599298000003</v>
+        <v>276.56617059000001</v>
       </c>
       <c r="C402" s="5">
-        <v>1.261339640000017</v>
+        <v>1.2569645899999955</v>
       </c>
       <c r="D402" s="5">
-        <v>5.6371467264954678</v>
+        <v>5.6184694377306332</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>277.81165530999999</v>
+        <v>277.86826314000001</v>
       </c>
       <c r="C403" s="5">
-        <v>1.175662329999966</v>
+        <v>1.3020925499999976</v>
       </c>
       <c r="D403" s="5">
-        <v>5.2207328947406761</v>
+        <v>5.7982979323972561</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>278.82516506000002</v>
+        <v>278.91612523999999</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0135097500000256</v>
+        <v>1.0478620999999748</v>
       </c>
       <c r="D404" s="5">
-        <v>4.4667465538246409</v>
+        <v>4.6203387201000368</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>278.00239885000002</v>
+        <v>278.08070193999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.8227662099999975</v>
+        <v>-0.8354233000000022</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.4840909927972397</v>
+        <v>-3.5356742359430759</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>279.66986513000001</v>
+        <v>279.73071413000002</v>
       </c>
       <c r="C406" s="5">
-        <v>1.6674662799999851</v>
+        <v>1.6500121900000408</v>
       </c>
       <c r="D406" s="5">
-        <v>7.4398899423862908</v>
+        <v>7.3573137671491429</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>281.56628128</v>
+        <v>281.61425845000002</v>
       </c>
       <c r="C407" s="5">
-        <v>1.8964161499999932</v>
+        <v>1.8835443199999986</v>
       </c>
       <c r="D407" s="5">
-        <v>8.4475299308898855</v>
+        <v>8.3861598890468514</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>280.22234271999997</v>
+        <v>280.26707623999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.3439385600000264</v>
+        <v>-1.3471822100000281</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.5797003929324074</v>
+        <v>-5.5918869557036954</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>280.12412382000002</v>
+        <v>280.14195124000003</v>
       </c>
       <c r="C409" s="5">
-        <v>-9.8218899999949372E-2</v>
+        <v>-0.12512499999996862</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.4197942679665112</v>
+        <v>-0.53442545322407442</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>281.50174089000001</v>
+        <v>281.50044346999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.3776170699999852</v>
+        <v>1.3584922299999675</v>
       </c>
       <c r="D410" s="5">
-        <v>6.0637275902915011</v>
+        <v>5.9768994338934123</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>282.86391255000001</v>
+        <v>282.73049703999999</v>
       </c>
       <c r="C411" s="5">
-        <v>1.3621716600000013</v>
+        <v>1.2300535699999955</v>
       </c>
       <c r="D411" s="5">
-        <v>5.9637966257326536</v>
+        <v>5.371431401016391</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>281.33809028000002</v>
+        <v>281.1540895</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.5258222699999919</v>
+        <v>-1.5764075399999911</v>
       </c>
       <c r="D412" s="5">
-        <v>-6.2843997271732626</v>
+        <v>-6.489370961035668</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>282.18135857999999</v>
+        <v>282.03669480000002</v>
       </c>
       <c r="C413" s="5">
-        <v>0.84326829999997699</v>
+        <v>0.88260530000002291</v>
       </c>
       <c r="D413" s="5">
-        <v>3.656709675217984</v>
+        <v>3.8327938135794826</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4717980240526627</v>
+        <v>2.4436120018449303</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>282.04347313</v>
+        <v>281.92409372999998</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.13788544999999885</v>
+        <v>-0.11260107000003927</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.58479617265360107</v>
+        <v>-0.47804054231225246</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>281.56050269000002</v>
+        <v>281.71438247999998</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.48297043999997413</v>
+        <v>-0.20971124999999802</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.0356334188859404</v>
+        <v>-0.88898567293719255</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>283.55951367</v>
+        <v>283.70449230000003</v>
       </c>
       <c r="C416" s="5">
-        <v>1.99901097999998</v>
+        <v>1.9901098200000433</v>
       </c>
       <c r="D416" s="5">
-        <v>8.8603912885001357</v>
+        <v>8.814385714617611</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>283.77276191999999</v>
+        <v>283.91422815999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.21324824999999237</v>
+        <v>0.20973585999996658</v>
       </c>
       <c r="D417" s="5">
-        <v>0.906190750818614</v>
+        <v>0.89074692956780943</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>283.72706454000001</v>
+        <v>283.83008784999998</v>
       </c>
       <c r="C418" s="5">
-        <v>-4.5697379999978693E-2</v>
+        <v>-8.4140310000009322E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-0.19307107934963819</v>
+        <v>-0.35505074787689495</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>284.18265173999998</v>
+        <v>284.25264103000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.45558719999996811</v>
+        <v>0.42255318000002262</v>
       </c>
       <c r="D419" s="5">
-        <v>1.9439766438702044</v>
+        <v>1.8012058061065206</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>285.23880930000001</v>
+        <v>285.28591084999999</v>
       </c>
       <c r="C420" s="5">
-        <v>1.056157560000031</v>
+        <v>1.0332698199999868</v>
       </c>
       <c r="D420" s="5">
-        <v>4.5520685419339513</v>
+        <v>4.4503230320611431</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>286.27164345</v>
+        <v>286.28140803999997</v>
       </c>
       <c r="C421" s="5">
-        <v>1.0328341499999851</v>
+        <v>0.99549718999998049</v>
       </c>
       <c r="D421" s="5">
-        <v>4.4327216925620139</v>
+        <v>4.268672847337962</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>287.21858021999998</v>
+        <v>287.20549966999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.94693676999997933</v>
+        <v>0.92409163000002081</v>
       </c>
       <c r="D422" s="5">
-        <v>4.0424086483115129</v>
+        <v>3.9430097721783852</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>286.57896289000001</v>
+        <v>286.39605497999997</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.63961732999996457</v>
+        <v>-0.80944469000002073</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.6398336733526317</v>
+        <v>-3.3300811870441205</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>288.41681072</v>
+        <v>288.14175993999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.837847829999987</v>
+        <v>1.7457049600000119</v>
       </c>
       <c r="D424" s="5">
-        <v>7.9729984332995274</v>
+        <v>7.564775920811706</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>289.05106861000002</v>
+        <v>288.83178928000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.63425789000001487</v>
+        <v>0.69002934000002369</v>
       </c>
       <c r="D425" s="5">
-        <v>2.6710750522652704</v>
+        <v>2.9118615869996312</v>
       </c>
       <c r="E425" s="5">
-        <v>2.4345017206558017</v>
+        <v>2.4092944660334181</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>289.81735487999998</v>
+        <v>289.64485294000002</v>
       </c>
       <c r="C426" s="5">
-        <v>0.76628626999996641</v>
+        <v>0.81306366000001162</v>
       </c>
       <c r="D426" s="5">
-        <v>3.228046625079295</v>
+        <v>3.4308030669436551</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>290.25497404999999</v>
+        <v>290.52137167000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.43761917000000494</v>
+        <v>0.87651872999998659</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8271034627146854</v>
+        <v>3.6924765449410479</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>289.27217779</v>
+        <v>289.47765526000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.98279625999998643</v>
+        <v>-1.0437164100000018</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.9883503980425394</v>
+        <v>-4.2269048419573014</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>288.80376491999999</v>
+        <v>288.99941946000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.46841287000000875</v>
+        <v>-0.47823579999999311</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.9259243107234925</v>
+        <v>-1.9645629092623573</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>289.02487860000002</v>
+        <v>289.16519507999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.2211136800000304</v>
+        <v>0.1657756199999767</v>
       </c>
       <c r="D430" s="5">
-        <v>0.92262155547180313</v>
+        <v>0.69051887261035727</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>288.04159471999998</v>
+        <v>288.12460371999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.98328388000004452</v>
+        <v>-1.0405913600000076</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.0069587875413815</v>
+        <v>-4.2338734353094543</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>291.30614127000001</v>
+        <v>291.34464657000001</v>
       </c>
       <c r="C432" s="5">
-        <v>3.2645465500000341</v>
+        <v>3.2200428500000271</v>
       </c>
       <c r="D432" s="5">
-        <v>14.480944838263877</v>
+        <v>14.266878480627089</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>291.09227543999998</v>
+        <v>291.09205016999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.21386583000003156</v>
+        <v>-0.25259640000001582</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.87744544874824859</v>
+        <v>-1.0354555752299932</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>289.47963091000003</v>
+        <v>289.44592985000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.6126445299999546</v>
+        <v>-1.6461203199999659</v>
       </c>
       <c r="D434" s="5">
-        <v>-6.4491040256446253</v>
+        <v>-6.5788465469749262</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>289.10765644000003</v>
+        <v>289.34559615000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.37197446999999784</v>
+        <v>-0.10033370000002151</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.5311204400894729</v>
+        <v>-0.41517653701147461</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>289.53733444</v>
+        <v>289.82737516999998</v>
       </c>
       <c r="C436" s="5">
-        <v>0.42967799999996714</v>
+        <v>0.4817790199999763</v>
       </c>
       <c r="D436" s="5">
-        <v>1.7981166408995941</v>
+        <v>2.0164771874641607</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>289.29190254000002</v>
+        <v>289.60574573999997</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.24543189999997139</v>
+        <v>-0.22162943000000723</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.0124741095406287</v>
+        <v>-0.91378394418976105</v>
       </c>
       <c r="E437" s="5">
-        <v>8.3318816691502207E-2</v>
+        <v>0.26796096853787255</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>289.85072134000001</v>
+        <v>289.49858571999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.55881879999998318</v>
+        <v>-0.1071600199999807</v>
       </c>
       <c r="D438" s="5">
-        <v>2.3427999550433398</v>
+        <v>-0.44312189670338009</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>289.98258247000001</v>
+        <v>288.82534502999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.13186113000000432</v>
+        <v>-0.67324069000000009</v>
       </c>
       <c r="D439" s="5">
-        <v>0.54728127753094213</v>
+        <v>-2.755230150355048</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>290.37043296000002</v>
+        <v>289.31147412000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.38785049000000527</v>
+        <v>0.48612909000001991</v>
       </c>
       <c r="D440" s="5">
-        <v>1.6168544801818285</v>
+        <v>2.0385522104774179</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>290.39825519999999</v>
+        <v>289.39089672</v>
       </c>
       <c r="C441" s="5">
-        <v>2.7822239999977683E-2</v>
+        <v>7.9422599999986687E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.11504025300181908</v>
+        <v>0.32992522656110079</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>291.03907939999999</v>
+        <v>290.08918312999998</v>
       </c>
       <c r="C442" s="5">
-        <v>0.64082419999999729</v>
+        <v>0.69828640999998015</v>
       </c>
       <c r="D442" s="5">
-        <v>2.6804264798295341</v>
+        <v>2.9342808747118587</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>291.59087717</v>
+        <v>290.50026212</v>
       </c>
       <c r="C443" s="5">
-        <v>0.5517977700000074</v>
+        <v>0.41107899000002135</v>
       </c>
       <c r="D443" s="5">
-        <v>2.2990244882410638</v>
+        <v>1.713809891003315</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>293.16681061999998</v>
+        <v>291.81177874000002</v>
       </c>
       <c r="C444" s="5">
-        <v>1.5759334499999795</v>
+        <v>1.3115166200000203</v>
       </c>
       <c r="D444" s="5">
-        <v>6.6818257901025468</v>
+        <v>5.5541884536723707</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>291.02819856000002</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.78358018000000129</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-3.1751041202220387</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>