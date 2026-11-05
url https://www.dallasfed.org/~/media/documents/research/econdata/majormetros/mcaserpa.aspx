--- v10 (2026-09-25)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2B7911F3-5CA3-4B6A-AECE-80C131BD77BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{596964DC-36CC-4D86-B277-490DB9220BE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7C0F9D39-E060-4544-8970-B122FA2720F7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AC74D19E-6CD6-4F02-83DB-12286BF4417A}"/>
   </bookViews>
   <sheets>
     <sheet name="mcaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0677CB0-1591-404B-B47F-A5A562AEBA7C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7DD41F5-6F68-4D28-A1FB-E685B5536A30}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.41107899000002135</v>
       </c>
       <c r="D443" s="5">
         <v>1.713809891003315</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>291.81177874000002</v>
       </c>
       <c r="C444" s="5">
         <v>1.3115166200000203</v>
       </c>
       <c r="D444" s="5">
         <v>5.5541884536723707</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>291.02819856000002</v>
+        <v>291.32286281</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.78358018000000129</v>
+        <v>-0.48891593000001876</v>
       </c>
       <c r="D445" s="5">
-        <v>-3.1751041202220387</v>
+        <v>-1.9921155427653714</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>290.88933107999998</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.43353173000002698</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.771234391724319</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>