--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F9C7D854-A33B-4944-B65C-8B4A15351C67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FD85F7A1-F33A-4601-9DAA-7345110D802A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4BC81469-A553-45CF-8324-05ECA8A67B56}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7F42F1BA-B915-4507-AA0D-09A5ED54EFCB}"/>
   </bookViews>
   <sheets>
     <sheet name="mcaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3EDD3E5-A7BF-4104-9D8D-96448E602612}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDB87B0B-3477-4E1F-8346-19BDDEFDF334}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>81.866848313000006</v>
+        <v>81.796496074999993</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>81.868932630000003</v>
+        <v>81.897129770000006</v>
       </c>
       <c r="C7" s="5">
-        <v>2.0843169999977817E-3</v>
+        <v>0.10063369500001329</v>
       </c>
       <c r="D7" s="5">
-        <v>3.055608856803449E-2</v>
+        <v>1.4863831515118608</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>82.827327698999994</v>
+        <v>82.824098063999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.95839506899999094</v>
+        <v>0.92696829399999103</v>
       </c>
       <c r="D8" s="5">
-        <v>14.988459851663528</v>
+        <v>14.460702122831727</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>83.275025194999998</v>
+        <v>83.222140302</v>
       </c>
       <c r="C9" s="5">
-        <v>0.44769749600000353</v>
+        <v>0.39804223800000216</v>
       </c>
       <c r="D9" s="5">
-        <v>6.6825717554861441</v>
+        <v>5.9219546753471741</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>84.311425596000007</v>
+        <v>84.281206745000006</v>
       </c>
       <c r="C10" s="5">
-        <v>1.0364004010000087</v>
+        <v>1.0590664430000061</v>
       </c>
       <c r="D10" s="5">
-        <v>16.000515568794537</v>
+        <v>16.386437187048998</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>84.819260861999993</v>
+        <v>84.834291789999995</v>
       </c>
       <c r="C11" s="5">
-        <v>0.50783526599998652</v>
+        <v>0.5530850449999889</v>
       </c>
       <c r="D11" s="5">
-        <v>7.4723166111869244</v>
+        <v>8.1653900446778227</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>83.793074258000004</v>
+        <v>83.702522180000003</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.0261866039999887</v>
+        <v>-1.1317696099999921</v>
       </c>
       <c r="D12" s="5">
-        <v>-13.590062715390005</v>
+        <v>-14.8851629427324</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>83.691144598999998</v>
+        <v>83.614112242999994</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.10192965900000672</v>
+        <v>-8.8409937000008654E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.4500071166199113</v>
+        <v>-1.2601504066624525</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>84.080464775999999</v>
+        <v>84.103525231000006</v>
       </c>
       <c r="C14" s="5">
-        <v>0.38932017700000188</v>
+        <v>0.48941298800001221</v>
       </c>
       <c r="D14" s="5">
-        <v>5.7273030781217704</v>
+        <v>7.2544698496069371</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>84.275967778999998</v>
+        <v>84.262568774000002</v>
       </c>
       <c r="C15" s="5">
-        <v>0.1955030029999989</v>
+        <v>0.15904354299999568</v>
       </c>
       <c r="D15" s="5">
-        <v>2.8261881997303728</v>
+        <v>2.293005232566947</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>84.208529577999997</v>
+        <v>84.254149654000003</v>
       </c>
       <c r="C16" s="5">
-        <v>-6.7438201000001641E-2</v>
+        <v>-8.419119999999225E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.95603320729995556</v>
+        <v>-0.11983249600291401</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>84.809591464999997</v>
+        <v>84.722373837999996</v>
       </c>
       <c r="C17" s="5">
-        <v>0.60106188700000018</v>
+        <v>0.46822418399999322</v>
       </c>
       <c r="D17" s="5">
-        <v>8.9097214386115056</v>
+        <v>6.8763939091936566</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>85.254741394000007</v>
+        <v>85.089539298000005</v>
       </c>
       <c r="C18" s="5">
-        <v>0.44514992900001005</v>
+        <v>0.3671654600000096</v>
       </c>
       <c r="D18" s="5">
-        <v>6.4836286873362514</v>
+        <v>5.3262635190776786</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>85.430883261999995</v>
+        <v>85.353998202</v>
       </c>
       <c r="C19" s="5">
-        <v>0.17614186799998777</v>
+        <v>0.26445890399999428</v>
       </c>
       <c r="D19" s="5">
-        <v>2.507646293173682</v>
+        <v>3.7940279004023081</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>85.956535720000005</v>
+        <v>85.948111777999998</v>
       </c>
       <c r="C20" s="5">
-        <v>0.52565245800001037</v>
+        <v>0.59411357599999803</v>
       </c>
       <c r="D20" s="5">
-        <v>7.6386120276245029</v>
+        <v>8.6800042699522351</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>85.040712901000006</v>
+        <v>84.891406899000003</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.91582281899999884</v>
+        <v>-1.0567048789999944</v>
       </c>
       <c r="D21" s="5">
-        <v>-12.062146675210993</v>
+        <v>-13.795746689315823</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>85.631253301000001</v>
+        <v>85.612813818999996</v>
       </c>
       <c r="C22" s="5">
-        <v>0.59054039999999475</v>
+        <v>0.72140691999999262</v>
       </c>
       <c r="D22" s="5">
-        <v>8.6587983785716638</v>
+        <v>10.68798456761173</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>85.380960193000007</v>
+        <v>85.295301523000006</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.25029310799999394</v>
+        <v>-0.31751229599998965</v>
       </c>
       <c r="D23" s="5">
-        <v>-3.4516602951484066</v>
+        <v>-4.3607742467807515</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>86.272481814000002</v>
+        <v>86.183917594999997</v>
       </c>
       <c r="C24" s="5">
-        <v>0.89152162099999543</v>
+        <v>0.88861607199999071</v>
       </c>
       <c r="D24" s="5">
-        <v>13.275264475357806</v>
+        <v>13.243549537981947</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>86.695752576999993</v>
+        <v>86.622741641000005</v>
       </c>
       <c r="C25" s="5">
-        <v>0.42327076299999078</v>
+        <v>0.43882404600000768</v>
       </c>
       <c r="D25" s="5">
-        <v>6.0489447538473851</v>
+        <v>6.2841058454386811</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>86.610038474999996</v>
+        <v>86.520432927000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-8.5714101999997183E-2</v>
+        <v>-0.10230871400000296</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.1799823056408032</v>
+        <v>-1.4081299420730553</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>86.584483418000005</v>
+        <v>86.472889412000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.5555056999991166E-2</v>
+        <v>-4.754351500000098E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.35349657191423578</v>
+        <v>-0.65741817864298779</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>86.815074973999998</v>
+        <v>86.770351520000006</v>
       </c>
       <c r="C28" s="5">
-        <v>0.23059155599999315</v>
+        <v>0.29746210800000483</v>
       </c>
       <c r="D28" s="5">
-        <v>3.2430660186354876</v>
+        <v>4.2069375492550076</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>87.193331193000006</v>
+        <v>87.095286283999997</v>
       </c>
       <c r="C29" s="5">
-        <v>0.37825621900000783</v>
+        <v>0.32493476399999111</v>
       </c>
       <c r="D29" s="5">
-        <v>5.3555709564604426</v>
+        <v>4.5874393631195609</v>
       </c>
       <c r="E29" s="5">
-        <v>2.8106959210902005</v>
+        <v>2.8008096781344971</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>86.898027446</v>
+        <v>86.737991953000005</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.2953037470000055</v>
+        <v>-0.35729433099999142</v>
       </c>
       <c r="D30" s="5">
-        <v>-3.9892686134809341</v>
+        <v>-4.8132383356281334</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>87.596422520999994</v>
+        <v>87.517711951999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.69839507499999343</v>
+        <v>0.77971999899999389</v>
       </c>
       <c r="D31" s="5">
-        <v>10.082280532073028</v>
+        <v>11.33689254678627</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>87.558931896000004</v>
+        <v>87.456952380000004</v>
       </c>
       <c r="C32" s="5">
-        <v>-3.7490624999989564E-2</v>
+        <v>-6.0759571999994932E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.51238393016388439</v>
+        <v>-0.82993171122881515</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>88.017642432000002</v>
+        <v>87.874419732000007</v>
       </c>
       <c r="C33" s="5">
-        <v>0.45871053599999811</v>
+        <v>0.41746735200000273</v>
       </c>
       <c r="D33" s="5">
-        <v>6.4709966650219108</v>
+        <v>5.8808868401099668</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>88.407691244000006</v>
+        <v>88.194209666999996</v>
       </c>
       <c r="C34" s="5">
-        <v>0.39004881200000341</v>
+        <v>0.31978993499998865</v>
       </c>
       <c r="D34" s="5">
-        <v>5.4493262660182396</v>
+        <v>4.4554802772790225</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>88.985757704999997</v>
+        <v>88.900394231000007</v>
       </c>
       <c r="C35" s="5">
-        <v>0.5780664609999917</v>
+        <v>0.70618456400001151</v>
       </c>
       <c r="D35" s="5">
-        <v>8.1347904958799955</v>
+        <v>10.043240142614396</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>89.445613475000002</v>
+        <v>89.349350302999994</v>
       </c>
       <c r="C36" s="5">
-        <v>0.45985577000000433</v>
+        <v>0.44895607199998722</v>
       </c>
       <c r="D36" s="5">
-        <v>6.3806235841054493</v>
+        <v>6.2313118464620398</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>90.013070358999997</v>
+        <v>89.933287911999997</v>
       </c>
       <c r="C37" s="5">
-        <v>0.56745688399999494</v>
+        <v>0.58393760900000302</v>
       </c>
       <c r="D37" s="5">
-        <v>7.8843240072660858</v>
+        <v>8.1306636101901031</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>90.445166775999994</v>
+        <v>90.355863103999994</v>
       </c>
       <c r="C38" s="5">
-        <v>0.43209641699999679</v>
+        <v>0.42257519199999649</v>
       </c>
       <c r="D38" s="5">
-        <v>5.9149967803892478</v>
+        <v>5.7865392884189681</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>91.492238536000002</v>
+        <v>91.392212155999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.0470717600000086</v>
+        <v>1.0363490520000056</v>
       </c>
       <c r="D39" s="5">
-        <v>14.811839724791366</v>
+        <v>14.66588041732313</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>92.509093648999993</v>
+        <v>92.356104485000003</v>
       </c>
       <c r="C40" s="5">
-        <v>1.0168551129999912</v>
+        <v>0.96389232900000366</v>
       </c>
       <c r="D40" s="5">
-        <v>14.18316294727</v>
+        <v>13.416698676619809</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>92.356434840000006</v>
+        <v>92.250933282999995</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.15265880899998763</v>
+        <v>-0.10517120200000818</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.9623694956609095</v>
+        <v>-1.357982671668001</v>
       </c>
       <c r="E41" s="5">
-        <v>5.9214432759445934</v>
+        <v>5.9195476804433378</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>92.781274378999996</v>
+        <v>92.624509510999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.42483953899998994</v>
+        <v>0.37357622800000456</v>
       </c>
       <c r="D42" s="5">
-        <v>5.6618188821794035</v>
+        <v>4.9691866885936964</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>93.470406107000002</v>
+        <v>93.280919554999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.68913172800000666</v>
+        <v>0.65641004399999758</v>
       </c>
       <c r="D43" s="5">
-        <v>9.2862576762513083</v>
+        <v>8.8435679121272806</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>93.769264969999995</v>
+        <v>93.569994041000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.29885886299999243</v>
+        <v>0.28907448600000407</v>
       </c>
       <c r="D44" s="5">
-        <v>3.9050331715073217</v>
+        <v>3.7828033994877996</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>94.774783728000003</v>
+        <v>94.638932037000004</v>
       </c>
       <c r="C45" s="5">
-        <v>1.005518758000008</v>
+        <v>1.0689379960000025</v>
       </c>
       <c r="D45" s="5">
-        <v>13.654722031307042</v>
+        <v>14.603728687884088</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>94.278610803000007</v>
+        <v>94.080486735999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.49617292499999621</v>
+        <v>-0.55844530100000611</v>
       </c>
       <c r="D46" s="5">
-        <v>-6.1045667806515773</v>
+        <v>-6.8556111203077474</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>94.589548527999995</v>
+        <v>94.417362784999995</v>
       </c>
       <c r="C47" s="5">
-        <v>0.31093772499998806</v>
+        <v>0.33687604899999712</v>
       </c>
       <c r="D47" s="5">
-        <v>4.0302725937314543</v>
+        <v>4.3825067166664899</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>95.125867698999997</v>
+        <v>94.928459083999996</v>
       </c>
       <c r="C48" s="5">
-        <v>0.53631917100000237</v>
+        <v>0.51109629900000186</v>
       </c>
       <c r="D48" s="5">
-        <v>7.0201964366103597</v>
+        <v>6.6927197578904973</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>95.368363625000001</v>
+        <v>95.175273555999993</v>
       </c>
       <c r="C49" s="5">
-        <v>0.24249592600000369</v>
+        <v>0.24681447199999695</v>
       </c>
       <c r="D49" s="5">
-        <v>3.1023099263870924</v>
+        <v>3.1650111659569324</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>95.067009478000003</v>
+        <v>94.860763126999998</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.30135414699999785</v>
+        <v>-0.31451042899999493</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.7266642386828419</v>
+        <v>-3.8941632668793913</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>95.488651396999998</v>
+        <v>95.395683034000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.42164191899999537</v>
+        <v>0.53491990700000258</v>
       </c>
       <c r="D51" s="5">
-        <v>5.4540167928011085</v>
+        <v>6.9806651179581847</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>95.487860710000007</v>
+        <v>95.315203314000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-7.906869999914079E-4</v>
+        <v>-8.0479719999999588E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-9.9360623027067163E-3</v>
+        <v>-1.0076850975669016</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>96.129071381000003</v>
+        <v>95.923029086</v>
       </c>
       <c r="C53" s="5">
-        <v>0.64121067099999607</v>
+        <v>0.60782577199999821</v>
       </c>
       <c r="D53" s="5">
-        <v>8.3624961739861661</v>
+        <v>7.9265940941051438</v>
       </c>
       <c r="E53" s="5">
-        <v>4.0848659300630086</v>
+        <v>3.980551385572495</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>96.757936344000001</v>
+        <v>96.612535538000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.62886496299999806</v>
+        <v>0.68950645200000338</v>
       </c>
       <c r="D54" s="5">
-        <v>8.1389633049682395</v>
+        <v>8.9750672327165493</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>97.232309604999998</v>
+        <v>97.036953796000006</v>
       </c>
       <c r="C55" s="5">
-        <v>0.47437326099999666</v>
+        <v>0.42441825800000288</v>
       </c>
       <c r="D55" s="5">
-        <v>6.0444775476653057</v>
+        <v>5.4008454878455847</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>97.783825199000006</v>
+        <v>97.584571742999998</v>
       </c>
       <c r="C56" s="5">
-        <v>0.55151559400000849</v>
+        <v>0.547617946999992</v>
       </c>
       <c r="D56" s="5">
-        <v>7.0229816599632233</v>
+        <v>6.9862760640512223</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>98.132021863999995</v>
+        <v>97.920711169</v>
       </c>
       <c r="C57" s="5">
-        <v>0.34819666499998903</v>
+        <v>0.33613942600000257</v>
       </c>
       <c r="D57" s="5">
-        <v>4.3577469754631171</v>
+        <v>4.2127319696955601</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>98.581290168999999</v>
+        <v>98.376331956000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.44926830500000392</v>
+        <v>0.45562078700000086</v>
       </c>
       <c r="D58" s="5">
-        <v>5.6343120705893979</v>
+        <v>5.7286771162984085</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>100.31801151000001</v>
+        <v>100.15045391</v>
       </c>
       <c r="C59" s="5">
-        <v>1.7367213410000062</v>
+        <v>1.7741219539999946</v>
       </c>
       <c r="D59" s="5">
-        <v>23.314177075338492</v>
+        <v>23.921755714478678</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>99.783140610000004</v>
+        <v>99.584729504999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.53487090000000137</v>
+        <v>-0.56572440499999743</v>
       </c>
       <c r="D60" s="5">
-        <v>-6.2137768224406198</v>
+        <v>-6.5718147942910088</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>100.49352588000001</v>
+        <v>100.29035648</v>
       </c>
       <c r="C61" s="5">
-        <v>0.71038527000000329</v>
+        <v>0.70562697500000127</v>
       </c>
       <c r="D61" s="5">
-        <v>8.8857333450407481</v>
+        <v>8.8421528485926881</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>100.33973236999999</v>
+        <v>100.11866206000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.15379351000001407</v>
+        <v>-0.17169441999999435</v>
       </c>
       <c r="D62" s="5">
-        <v>-1.8210796426096465</v>
+        <v>-2.0351343824245749</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>101.41864746</v>
+        <v>101.23771754000001</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0789150900000095</v>
+        <v>1.1190554800000001</v>
       </c>
       <c r="D63" s="5">
-        <v>13.694253107402442</v>
+        <v>14.268807493777436</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>101.75216042</v>
+        <v>101.55934295</v>
       </c>
       <c r="C64" s="5">
-        <v>0.33351295999999309</v>
+        <v>0.32162540999999578</v>
       </c>
       <c r="D64" s="5">
-        <v>4.0183343789401027</v>
+        <v>3.8796428101668834</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>103.20322385999999</v>
+        <v>102.91217179</v>
       </c>
       <c r="C65" s="5">
-        <v>1.4510634399999986</v>
+        <v>1.3528288400000008</v>
       </c>
       <c r="D65" s="5">
-        <v>18.521052548031246</v>
+        <v>17.209369672790121</v>
       </c>
       <c r="E65" s="5">
-        <v>7.3590146844986659</v>
+        <v>7.2861989144795247</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>102.52947745</v>
+        <v>102.19430235999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.67374640999999258</v>
+        <v>-0.71786943000000747</v>
       </c>
       <c r="D66" s="5">
-        <v>-7.5587605775708671</v>
+        <v>-8.0568711819881234</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>102.6457887</v>
+        <v>102.34719554</v>
       </c>
       <c r="C67" s="5">
-        <v>0.11631124999999543</v>
+        <v>0.15289318000000662</v>
       </c>
       <c r="D67" s="5">
-        <v>1.3698269555441289</v>
+        <v>1.8101701943062709</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>102.66147647</v>
+        <v>102.46809084</v>
       </c>
       <c r="C68" s="5">
-        <v>1.5687769999999546E-2</v>
+        <v>0.12089530000000082</v>
       </c>
       <c r="D68" s="5">
-        <v>0.18355508422926992</v>
+        <v>1.4267180652997036</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>102.56828286</v>
+        <v>102.27311631000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-9.3193610000000149E-2</v>
+        <v>-0.19497452999999609</v>
       </c>
       <c r="D69" s="5">
-        <v>-1.0839086783970275</v>
+        <v>-2.2595945368782178</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>102.60956839000001</v>
+        <v>102.39810539</v>
       </c>
       <c r="C70" s="5">
-        <v>4.128553000001034E-2</v>
+        <v>0.12498907999999176</v>
       </c>
       <c r="D70" s="5">
-        <v>0.48409178442996303</v>
+        <v>1.4764306888275014</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>103.18673176</v>
+        <v>102.91633512</v>
       </c>
       <c r="C71" s="5">
-        <v>0.57716336999999385</v>
+        <v>0.51822973000000161</v>
       </c>
       <c r="D71" s="5">
-        <v>6.9626014454681862</v>
+        <v>6.2450474561084768</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>102.26231579</v>
+        <v>102.06438308</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.92441596999999831</v>
+        <v>-0.85195204000000047</v>
       </c>
       <c r="D72" s="5">
-        <v>-10.236207437859356</v>
+        <v>-9.4936962732006247</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>103.12396486</v>
+        <v>102.90341337</v>
       </c>
       <c r="C73" s="5">
-        <v>0.86164906999999857</v>
+        <v>0.83903028999999663</v>
       </c>
       <c r="D73" s="5">
-        <v>10.593027285258326</v>
+        <v>10.323185065668984</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>104.40830575</v>
+        <v>104.17892191</v>
       </c>
       <c r="C74" s="5">
-        <v>1.2843408899999957</v>
+        <v>1.2755085400000041</v>
       </c>
       <c r="D74" s="5">
-        <v>16.012652067446197</v>
+        <v>15.931361521845533</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>104.36441746</v>
+        <v>104.08277232</v>
       </c>
       <c r="C75" s="5">
-        <v>-4.3888289999998165E-2</v>
+        <v>-9.614958999999601E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-0.50325841061671373</v>
+        <v>-1.1019083889615255</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>104.99653392</v>
+        <v>104.69289465999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.63211646000000599</v>
+        <v>0.61012233999998955</v>
       </c>
       <c r="D76" s="5">
-        <v>7.5152606255742826</v>
+        <v>7.2655530266225954</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>105.49113576000001</v>
+        <v>105.21682936000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.4946018400000014</v>
+        <v>0.5239347000000123</v>
       </c>
       <c r="D77" s="5">
-        <v>5.8015587086432285</v>
+        <v>6.1734750712728825</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2168996417240461</v>
+        <v>2.2394411952580517</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>104.62942807</v>
+        <v>104.31360230999999</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.86170769000000291</v>
+        <v>-0.90322705000001235</v>
       </c>
       <c r="D78" s="5">
-        <v>-9.3736271177154773</v>
+        <v>-9.8286037532934518</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>105.10421341999999</v>
+        <v>104.80448312</v>
       </c>
       <c r="C79" s="5">
-        <v>0.47478534999999056</v>
+        <v>0.49088081000000727</v>
       </c>
       <c r="D79" s="5">
-        <v>5.5833166500334208</v>
+        <v>5.7954536182263761</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>105.28296519</v>
+        <v>105.00723083</v>
       </c>
       <c r="C80" s="5">
-        <v>0.17875177000000519</v>
+        <v>0.20274770999999703</v>
       </c>
       <c r="D80" s="5">
-        <v>2.0600503769652834</v>
+        <v>2.3462992827460116</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>105.46009976000001</v>
+        <v>105.17188389</v>
       </c>
       <c r="C81" s="5">
-        <v>0.17713457000000687</v>
+        <v>0.16465306000000623</v>
       </c>
       <c r="D81" s="5">
-        <v>2.0377418391372526</v>
+        <v>1.897932052483231</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>105.85112697</v>
+        <v>105.51941612</v>
       </c>
       <c r="C82" s="5">
-        <v>0.39102720999999008</v>
+        <v>0.34753222999999878</v>
       </c>
       <c r="D82" s="5">
-        <v>4.5412528842247779</v>
+        <v>4.0381722077627691</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>105.79983869</v>
+        <v>105.51615464</v>
       </c>
       <c r="C83" s="5">
-        <v>-5.1288279999994302E-2</v>
+        <v>-3.261480000006145E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>-0.57989165478390392</v>
+        <v>-3.7084272037068988E-2</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>106.46202400999999</v>
+        <v>106.16636961</v>
       </c>
       <c r="C84" s="5">
-        <v>0.66218531999999186</v>
+        <v>0.6502149700000075</v>
       </c>
       <c r="D84" s="5">
-        <v>7.7746338057122388</v>
+        <v>7.650520281684714</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>106.72796925</v>
+        <v>106.400116</v>
       </c>
       <c r="C85" s="5">
-        <v>0.26594524000000774</v>
+        <v>0.2337463899999932</v>
       </c>
       <c r="D85" s="5">
-        <v>3.0391648480699196</v>
+        <v>2.6742681266905599</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>106.69124478000001</v>
+        <v>106.34968091</v>
       </c>
       <c r="C86" s="5">
-        <v>-3.672446999999579E-2</v>
+        <v>-5.0435089999993465E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.41213243199871297</v>
+        <v>-0.56733557901096354</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>108.76321436000001</v>
+        <v>108.48547244</v>
       </c>
       <c r="C87" s="5">
-        <v>2.0719695800000011</v>
+        <v>2.1357915299999917</v>
       </c>
       <c r="D87" s="5">
-        <v>25.961848139820674</v>
+        <v>26.947666184504747</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>108.90351583</v>
+        <v>108.60256756</v>
       </c>
       <c r="C88" s="5">
-        <v>0.14030146999999715</v>
+        <v>0.11709512000000188</v>
       </c>
       <c r="D88" s="5">
-        <v>1.5589959960122135</v>
+        <v>1.3029515422415594</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>109.67623067</v>
+        <v>109.41762355</v>
       </c>
       <c r="C89" s="5">
-        <v>0.77271483999999191</v>
+        <v>0.81505599000000473</v>
       </c>
       <c r="D89" s="5">
-        <v>8.8547506038517021</v>
+        <v>9.3871285979139287</v>
       </c>
       <c r="E89" s="5">
-        <v>3.9672479396954952</v>
+        <v>3.9925116690476825</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>110.62003101000001</v>
+        <v>110.32082867</v>
       </c>
       <c r="C90" s="5">
-        <v>0.9438003400000099</v>
+        <v>0.90320511999999553</v>
       </c>
       <c r="D90" s="5">
-        <v>10.829433918211095</v>
+        <v>10.367917372779623</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>111.38227120000001</v>
+        <v>111.08517128</v>
       </c>
       <c r="C91" s="5">
-        <v>0.76224018999999998</v>
+        <v>0.76434260999999992</v>
       </c>
       <c r="D91" s="5">
-        <v>8.589422073435804</v>
+        <v>8.6382806199340365</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>111.69125723000001</v>
+        <v>111.31407952000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.3089860299999998</v>
+        <v>0.22890824000000976</v>
       </c>
       <c r="D92" s="5">
-        <v>3.3801890103956067</v>
+        <v>2.5010052639927727</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>112.07001284</v>
+        <v>111.75203682999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.37875560999999891</v>
+        <v>0.43795730999998739</v>
       </c>
       <c r="D93" s="5">
-        <v>4.1460747586120617</v>
+        <v>4.824832483846353</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>112.00626209000001</v>
+        <v>111.67541172999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-6.375074999999697E-2</v>
+        <v>-7.6625100000001112E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-0.68048540291755222</v>
+        <v>-0.81970899720976709</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>113.16718332000001</v>
+        <v>112.79397473</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1609212299999996</v>
+        <v>1.1185630000000089</v>
       </c>
       <c r="D95" s="5">
-        <v>13.17185406686734</v>
+        <v>12.704190414112283</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>114.82027336</v>
+        <v>114.52840184999999</v>
       </c>
       <c r="C96" s="5">
-        <v>1.653090039999995</v>
+        <v>1.7344271199999923</v>
       </c>
       <c r="D96" s="5">
-        <v>19.008186776617308</v>
+        <v>20.095737887769172</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>114.8297342</v>
+        <v>114.48178953</v>
       </c>
       <c r="C97" s="5">
-        <v>9.4608400000026904E-3</v>
+        <v>-4.6612319999994156E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>9.8921158028875134E-2</v>
+        <v>-0.48730048423335504</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>115.72288181</v>
+        <v>115.29217601000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.89314760999999976</v>
+        <v>0.81038648000000535</v>
       </c>
       <c r="D98" s="5">
-        <v>9.743439616366345</v>
+        <v>8.8331298402055669</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>113.98796299</v>
+        <v>113.59716933999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.7349188200000043</v>
+        <v>-1.6950066700000122</v>
       </c>
       <c r="D99" s="5">
-        <v>-16.578685275047135</v>
+        <v>-16.28330359418274</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>114.46901702</v>
+        <v>114.07585693</v>
       </c>
       <c r="C100" s="5">
-        <v>0.48105402999999569</v>
+        <v>0.47868759000000694</v>
       </c>
       <c r="D100" s="5">
-        <v>5.1834783243114524</v>
+        <v>5.1755430670834102</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>115.06955936</v>
+        <v>114.71433697000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.60054234000000406</v>
+        <v>0.63848004000000458</v>
       </c>
       <c r="D101" s="5">
-        <v>6.4804700034624352</v>
+        <v>6.9270323469614592</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9175000426735727</v>
+        <v>4.840822938893008</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>116.37457635</v>
+        <v>116.098169</v>
       </c>
       <c r="C102" s="5">
-        <v>1.3050169899999986</v>
+        <v>1.3838320299999936</v>
       </c>
       <c r="D102" s="5">
-        <v>14.491159951971678</v>
+        <v>15.476085647887761</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>116.96089628</v>
+        <v>116.56353127</v>
       </c>
       <c r="C103" s="5">
-        <v>0.58631993000000193</v>
+        <v>0.46536226999999997</v>
       </c>
       <c r="D103" s="5">
-        <v>6.2162332723690206</v>
+        <v>4.9174929191711403</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>117.69358105000001</v>
+        <v>117.30987424</v>
       </c>
       <c r="C104" s="5">
-        <v>0.73268477000000587</v>
+        <v>0.74634297000000061</v>
       </c>
       <c r="D104" s="5">
-        <v>7.7817114706523194</v>
+        <v>7.9599017348219503</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>118.05468204</v>
+        <v>117.61522761000001</v>
       </c>
       <c r="C105" s="5">
-        <v>0.36110098999999707</v>
+        <v>0.30535337000000595</v>
       </c>
       <c r="D105" s="5">
-        <v>3.7445431906435234</v>
+        <v>3.1686647603403229</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>118.90770315</v>
+        <v>118.4858831</v>
       </c>
       <c r="C106" s="5">
-        <v>0.85302111000000025</v>
+        <v>0.8706554899999901</v>
       </c>
       <c r="D106" s="5">
-        <v>9.0237944138900961</v>
+        <v>9.2538316312847932</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>119.16674221</v>
+        <v>118.80199484000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.25903905999999211</v>
+        <v>0.31611174000001085</v>
       </c>
       <c r="D107" s="5">
-        <v>2.6457370902239319</v>
+        <v>3.2489109595948529</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>120.99333559999999</v>
+        <v>120.58774665</v>
       </c>
       <c r="C108" s="5">
-        <v>1.8265933899999993</v>
+        <v>1.7857518099999936</v>
       </c>
       <c r="D108" s="5">
-        <v>20.026349034418466</v>
+        <v>19.606108701887905</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>121.44328965</v>
+        <v>120.9824471</v>
       </c>
       <c r="C109" s="5">
-        <v>0.44995405000000233</v>
+        <v>0.39470045000000198</v>
       </c>
       <c r="D109" s="5">
-        <v>4.5550171591710154</v>
+        <v>3.9992526059724698</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>120.81420814000001</v>
+        <v>120.40209837</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.62908150999999179</v>
+        <v>-0.5803487299999972</v>
       </c>
       <c r="D110" s="5">
-        <v>-6.0419778135797237</v>
+        <v>-5.6068901967343603</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>121.49723382000001</v>
+        <v>121.08958867</v>
       </c>
       <c r="C111" s="5">
-        <v>0.68302568000000008</v>
+        <v>0.68749029999999323</v>
       </c>
       <c r="D111" s="5">
-        <v>6.9992029783939591</v>
+        <v>7.0712756036263702</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>122.06786653</v>
+        <v>121.68981377999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.57063270999999816</v>
+        <v>0.60022510999999668</v>
       </c>
       <c r="D112" s="5">
-        <v>5.7838980893582415</v>
+        <v>6.1131167620745552</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>122.53081564</v>
+        <v>122.08370960000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.46294910999999672</v>
+        <v>0.39389582000001155</v>
       </c>
       <c r="D113" s="5">
-        <v>4.647207457944047</v>
+        <v>3.9541634233254186</v>
       </c>
       <c r="E113" s="5">
-        <v>6.484126924182565</v>
+        <v>6.4241077659954904</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>122.43856425</v>
+        <v>121.97637428</v>
       </c>
       <c r="C114" s="5">
-        <v>-9.2251390000001265E-2</v>
+        <v>-0.10733532000000423</v>
       </c>
       <c r="D114" s="5">
-        <v>-0.89972808923506342</v>
+        <v>-1.0499465755212434</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>122.45296817000001</v>
+        <v>122.06856965</v>
       </c>
       <c r="C115" s="5">
-        <v>1.4403920000006565E-2</v>
+        <v>9.2195369999998888E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>0.14126180124633958</v>
+        <v>0.91079546994263794</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>123.00042585</v>
+        <v>122.58498028</v>
       </c>
       <c r="C116" s="5">
-        <v>0.54745767999999373</v>
+        <v>0.51641062999999576</v>
       </c>
       <c r="D116" s="5">
-        <v>5.4988150645993716</v>
+        <v>5.1963980523014319</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>124.93843149</v>
+        <v>124.48562932</v>
       </c>
       <c r="C117" s="5">
-        <v>1.9380056400000001</v>
+        <v>1.9006490400000047</v>
       </c>
       <c r="D117" s="5">
-        <v>20.634967674640304</v>
+        <v>20.277250483783327</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>124.69756841</v>
+        <v>124.28560418000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.2408630799999969</v>
+        <v>-0.20002513999999394</v>
       </c>
       <c r="D118" s="5">
-        <v>-2.2890522877078934</v>
+        <v>-1.9112264603437401</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>125.52193827000001</v>
+        <v>125.15846929999999</v>
       </c>
       <c r="C119" s="5">
-        <v>0.82436986000000445</v>
+        <v>0.87286511999998595</v>
       </c>
       <c r="D119" s="5">
-        <v>8.2280476222881269</v>
+        <v>8.760947452509793</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>126.49032778</v>
+        <v>126.08142065</v>
       </c>
       <c r="C120" s="5">
-        <v>0.9683895099999944</v>
+        <v>0.92295135000000528</v>
       </c>
       <c r="D120" s="5">
-        <v>9.6609927973274381</v>
+        <v>9.2169910964345689</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>126.44262817000001</v>
+        <v>125.87606085</v>
       </c>
       <c r="C121" s="5">
-        <v>-4.7699609999995118E-2</v>
+        <v>-0.20535979999999654</v>
       </c>
       <c r="D121" s="5">
-        <v>-0.4515836442681942</v>
+        <v>-1.9371298628907074</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>127.56284374000001</v>
+        <v>127.07582696999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1202155699999992</v>
+        <v>1.1997661199999925</v>
       </c>
       <c r="D122" s="5">
-        <v>11.165016497974477</v>
+        <v>12.056643928269084</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>128.34730038000001</v>
+        <v>127.92853882</v>
       </c>
       <c r="C123" s="5">
-        <v>0.78445664000000193</v>
+        <v>0.85271185000000571</v>
       </c>
       <c r="D123" s="5">
-        <v>7.634265428723408</v>
+        <v>8.3562428809146994</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>128.74657554999999</v>
+        <v>128.26216726000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.39927516999998147</v>
+        <v>0.33362844000001246</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7976154889929115</v>
+        <v>3.174794831695138</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>130.70610133</v>
+        <v>130.25613057000001</v>
       </c>
       <c r="C125" s="5">
-        <v>1.959525780000007</v>
+        <v>1.993963309999998</v>
       </c>
       <c r="D125" s="5">
-        <v>19.873198573961925</v>
+        <v>20.33589303562302</v>
       </c>
       <c r="E125" s="5">
-        <v>6.6720242147243036</v>
+        <v>6.694112586172607</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>131.32066563000001</v>
+        <v>130.85850282999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.61456430000001205</v>
+        <v>0.60237225999998145</v>
       </c>
       <c r="D126" s="5">
-        <v>5.7904768799666106</v>
+        <v>5.6927731846747376</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>132.676717</v>
+        <v>132.20178146000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.3560513699999888</v>
+        <v>1.3432786300000146</v>
       </c>
       <c r="D127" s="5">
-        <v>13.120077778379201</v>
+        <v>13.037963149190567</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>134.39476339000001</v>
+        <v>133.96552804999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.718046390000012</v>
+        <v>1.7637465899999825</v>
       </c>
       <c r="D128" s="5">
-        <v>16.694816283690074</v>
+        <v>17.23817087005979</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>134.22034234</v>
+        <v>133.77184625000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.17442105000000652</v>
+        <v>-0.19368179999997892</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.5463227064096419</v>
+        <v>-1.721181022900653</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>134.77792496999999</v>
+        <v>134.26799296999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.55758262999998465</v>
+        <v>0.4961467199999845</v>
       </c>
       <c r="D130" s="5">
-        <v>5.1005726843681209</v>
+        <v>4.5426040328234718</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>136.05986324</v>
+        <v>135.58159255999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.2819382700000119</v>
+        <v>1.3135995899999955</v>
       </c>
       <c r="D131" s="5">
-        <v>12.030215777208797</v>
+        <v>12.392881255698796</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>136.78016389999999</v>
+        <v>136.26716698000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.72030065999999238</v>
+        <v>0.68557442000002311</v>
       </c>
       <c r="D132" s="5">
-        <v>6.5410754804679616</v>
+        <v>6.239484018080832</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>137.06667548999999</v>
+        <v>136.62562333</v>
       </c>
       <c r="C133" s="5">
-        <v>0.28651159000000348</v>
+        <v>0.3584563499999831</v>
       </c>
       <c r="D133" s="5">
-        <v>2.5427860959437609</v>
+        <v>3.2027221838351494</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>137.33074181999999</v>
+        <v>136.84137749000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.26406632999999147</v>
+        <v>0.21575416000001724</v>
       </c>
       <c r="D134" s="5">
-        <v>2.3365192295690118</v>
+        <v>1.9115416089191983</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>137.00709204</v>
+        <v>136.48876167</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.32364977999998246</v>
+        <v>-0.35261582000001113</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.7916904214631444</v>
+        <v>-3.0487361291863579</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>137.7637359</v>
+        <v>137.28095457000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.75664385999999695</v>
+        <v>0.79219290000000342</v>
       </c>
       <c r="D136" s="5">
-        <v>6.8322451796279271</v>
+        <v>7.1916020235888167</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>138.17985139999999</v>
+        <v>137.72038236</v>
       </c>
       <c r="C137" s="5">
-        <v>0.41611549999998942</v>
+        <v>0.43942778999999632</v>
       </c>
       <c r="D137" s="5">
-        <v>3.6854261962749879</v>
+        <v>3.9094756710267076</v>
       </c>
       <c r="E137" s="5">
-        <v>5.7179810230362893</v>
+        <v>5.7304418282168257</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>137.94936928000001</v>
+        <v>137.48614312999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.23048211999997648</v>
+        <v>-0.23423923000001423</v>
       </c>
       <c r="D138" s="5">
-        <v>-1.9833230735262442</v>
+        <v>-2.0220135281907137</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>138.20437068000001</v>
+        <v>137.73459883000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.2550013999999976</v>
+        <v>0.24845570000002226</v>
       </c>
       <c r="D139" s="5">
-        <v>2.2409090955237909</v>
+        <v>2.1902433685492273</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>139.45088107999999</v>
+        <v>138.91092850000001</v>
       </c>
       <c r="C140" s="5">
-        <v>1.2465103999999769</v>
+        <v>1.1763296700000012</v>
       </c>
       <c r="D140" s="5">
-        <v>11.37656468759829</v>
+        <v>10.744046821276632</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>140.18809504000001</v>
+        <v>139.64008426999999</v>
       </c>
       <c r="C141" s="5">
-        <v>0.7372139600000196</v>
+        <v>0.72915576999997711</v>
       </c>
       <c r="D141" s="5">
-        <v>6.5316027759453554</v>
+        <v>6.4839753616907636</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>140.70138879000001</v>
+        <v>140.09583839000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.51329375000000255</v>
+        <v>0.45575412000002302</v>
       </c>
       <c r="D142" s="5">
-        <v>4.4833281337514519</v>
+        <v>3.9876079158903233</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>141.23188956000001</v>
+        <v>140.75204153999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.53050077000000329</v>
+        <v>0.65620314999998186</v>
       </c>
       <c r="D143" s="5">
-        <v>4.619496559261016</v>
+        <v>5.7678360014040031</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>141.01653837999999</v>
+        <v>140.49492502000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.2153511800000274</v>
+        <v>-0.25711651999998253</v>
       </c>
       <c r="D144" s="5">
-        <v>-1.8144992685606764</v>
+        <v>-2.1701902737638945</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>142.02435964</v>
+        <v>141.41778452</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0078212600000143</v>
+        <v>0.92285949999998707</v>
       </c>
       <c r="D145" s="5">
-        <v>8.9214671922154274</v>
+        <v>8.1734567642909983</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>142.68475902</v>
+        <v>142.10247011999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.6603993800000012</v>
+        <v>0.68468559999999457</v>
       </c>
       <c r="D146" s="5">
-        <v>5.724820272459219</v>
+        <v>5.9671308731096273</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>143.12786790999999</v>
+        <v>142.60959649</v>
       </c>
       <c r="C147" s="5">
-        <v>0.44310888999999065</v>
+        <v>0.50712637000000882</v>
       </c>
       <c r="D147" s="5">
-        <v>3.7909267123697576</v>
+        <v>4.3675494683400151</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>143.07575080000001</v>
+        <v>142.48275599999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-5.2117109999983313E-2</v>
+        <v>-0.12684049000000641</v>
       </c>
       <c r="D148" s="5">
-        <v>-0.43608162440952336</v>
+        <v>-1.0621039216469064</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>143.93357673</v>
+        <v>143.36091436999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.85782592999998997</v>
+        <v>0.87815836999999419</v>
       </c>
       <c r="D149" s="5">
-        <v>7.4367863684916991</v>
+        <v>7.6518416919745258</v>
       </c>
       <c r="E149" s="5">
-        <v>4.1639394395817098</v>
+        <v>4.0956406839299131</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>144.53082175</v>
+        <v>143.97393916999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.59724502000000257</v>
+        <v>0.61302480000000514</v>
       </c>
       <c r="D150" s="5">
-        <v>5.0945635389032295</v>
+        <v>5.2537309491395678</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>144.71866951000001</v>
+        <v>144.14920735000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.18784776000001102</v>
+        <v>0.17526818000001754</v>
       </c>
       <c r="D151" s="5">
-        <v>1.5708461461766188</v>
+        <v>1.4706533227865526</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>145.93431623000001</v>
+        <v>145.29830981000001</v>
       </c>
       <c r="C152" s="5">
-        <v>1.2156467199999952</v>
+        <v>1.1491024599999946</v>
       </c>
       <c r="D152" s="5">
-        <v>10.5590752461723</v>
+        <v>9.9966971797586623</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>146.32276476999999</v>
+        <v>145.77360741000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.38844853999998463</v>
+        <v>0.47529760000000465</v>
       </c>
       <c r="D153" s="5">
-        <v>3.2413444696347327</v>
+        <v>3.9968216386142563</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>146.95328529</v>
+        <v>146.35601036</v>
       </c>
       <c r="C154" s="5">
-        <v>0.63052052000000458</v>
+        <v>0.5824029499999881</v>
       </c>
       <c r="D154" s="5">
-        <v>5.295257939529896</v>
+        <v>4.9010731597138424</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>147.99788899000001</v>
+        <v>147.41206134000001</v>
       </c>
       <c r="C155" s="5">
-        <v>1.0446037000000103</v>
+        <v>1.0560509800000091</v>
       </c>
       <c r="D155" s="5">
-        <v>8.8716121045218763</v>
+        <v>9.0107893119902407</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>147.13667095</v>
+        <v>146.60223056999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.86121804000001134</v>
+        <v>-0.80983077000001913</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.7637368713834078</v>
+        <v>-6.3967974626581769</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>149.11341032000001</v>
+        <v>148.53042099000001</v>
       </c>
       <c r="C157" s="5">
-        <v>1.9767393700000184</v>
+        <v>1.9281904200000213</v>
       </c>
       <c r="D157" s="5">
-        <v>17.367898113695944</v>
+        <v>16.97633375554981</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>150.14727318999999</v>
+        <v>149.55847525999999</v>
       </c>
       <c r="C158" s="5">
-        <v>1.0338628699999788</v>
+        <v>1.0280542699999842</v>
       </c>
       <c r="D158" s="5">
-        <v>8.6448033364578727</v>
+        <v>8.6294054908904627</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>150.7729171</v>
+        <v>150.15041188999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.62564391000000796</v>
+        <v>0.59193662999999219</v>
       </c>
       <c r="D159" s="5">
-        <v>5.1164430472482314</v>
+        <v>4.8542378504253136</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>151.71486763999999</v>
+        <v>151.12814539999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.94195053999999345</v>
+        <v>0.9777335100000073</v>
       </c>
       <c r="D160" s="5">
-        <v>7.7600193292265418</v>
+        <v>8.1000511727788549</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>151.6760803</v>
+        <v>151.08251892999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-3.8787339999998949E-2</v>
+        <v>-4.5626470000001973E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.30636032285300541</v>
+        <v>-0.36168604437846197</v>
       </c>
       <c r="E161" s="5">
-        <v>5.3792198775994393</v>
+        <v>5.3861295416066657</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>152.46222828000001</v>
+        <v>151.81031400000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.78614798000000974</v>
+        <v>0.72779507000001331</v>
       </c>
       <c r="D162" s="5">
-        <v>6.4000890954974299</v>
+        <v>5.9362848923075306</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>153.31550996999999</v>
+        <v>152.73389237000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.85328168999998866</v>
+        <v>0.92357837000000131</v>
       </c>
       <c r="D163" s="5">
-        <v>6.926647209242498</v>
+        <v>7.5498215926410595</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>153.48408732999999</v>
+        <v>152.85370241999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.16857736000000045</v>
+        <v>0.1198100499999839</v>
       </c>
       <c r="D164" s="5">
-        <v>1.3274631691646332</v>
+        <v>0.94539576572827411</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>153.26270124999999</v>
+        <v>152.62009806</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.22138608000000204</v>
+        <v>-0.23360435999998685</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.717219256409408</v>
+        <v>-1.8186075574078697</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>154.27736118999999</v>
+        <v>153.68932323000001</v>
       </c>
       <c r="C166" s="5">
-        <v>1.0146599400000014</v>
+        <v>1.0692251700000099</v>
       </c>
       <c r="D166" s="5">
-        <v>8.2402320776446825</v>
+        <v>8.7385754528273694</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>155.27706361</v>
+        <v>154.68436162</v>
       </c>
       <c r="C167" s="5">
-        <v>0.99970242000000553</v>
+        <v>0.99503838999999061</v>
       </c>
       <c r="D167" s="5">
-        <v>8.0590867150069023</v>
+        <v>8.0519312916671701</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>156.33186171</v>
+        <v>155.68752029000001</v>
       </c>
       <c r="C168" s="5">
-        <v>1.0547980999999993</v>
+        <v>1.0031586700000048</v>
       </c>
       <c r="D168" s="5">
-        <v>8.463167106950408</v>
+        <v>8.0659077220039279</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>156.60232153999999</v>
+        <v>155.92090055</v>
       </c>
       <c r="C169" s="5">
-        <v>0.27045982999999296</v>
+        <v>0.2333802599999899</v>
       </c>
       <c r="D169" s="5">
-        <v>2.0959121596451524</v>
+        <v>1.8137411290633398</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>157.80004948000001</v>
+        <v>157.09311306999999</v>
       </c>
       <c r="C170" s="5">
-        <v>1.1977279400000214</v>
+        <v>1.172212519999988</v>
       </c>
       <c r="D170" s="5">
-        <v>9.5739378085795792</v>
+        <v>9.4041356508075769</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>158.82038437</v>
+        <v>158.20489663000001</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0203348899999867</v>
+        <v>1.1117835600000205</v>
       </c>
       <c r="D171" s="5">
-        <v>8.0411734168454032</v>
+        <v>8.8311711481745547</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>159.73659126000001</v>
+        <v>159.145589</v>
       </c>
       <c r="C172" s="5">
-        <v>0.91620689000001221</v>
+        <v>0.94069236999999362</v>
       </c>
       <c r="D172" s="5">
-        <v>7.1465116906953563</v>
+        <v>7.3732787788689524</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>160.97463015</v>
+        <v>160.37165408000001</v>
       </c>
       <c r="C173" s="5">
-        <v>1.2380388899999843</v>
+        <v>1.2260650800000121</v>
       </c>
       <c r="D173" s="5">
-        <v>9.7074907366261129</v>
+        <v>9.6468178149356589</v>
       </c>
       <c r="E173" s="5">
-        <v>6.1305314797220456</v>
+        <v>6.1483851446135107</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>162.00002764000001</v>
+        <v>161.45617394999999</v>
       </c>
       <c r="C174" s="5">
-        <v>1.0253974900000173</v>
+        <v>1.0845198699999798</v>
       </c>
       <c r="D174" s="5">
-        <v>7.9174891588128959</v>
+        <v>8.423788480218807</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>162.56755838000001</v>
+        <v>161.87852960999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.56753073999999515</v>
+        <v>0.4223556599999938</v>
       </c>
       <c r="D175" s="5">
-        <v>4.2858854912140476</v>
+        <v>3.1846582686317682</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>163.18335569999999</v>
+        <v>162.55731664999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.61579731999998444</v>
+        <v>0.67878704000000312</v>
       </c>
       <c r="D176" s="5">
-        <v>4.6414429587628092</v>
+        <v>5.1495091470042498</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>164.07117307999999</v>
+        <v>163.34407991</v>
       </c>
       <c r="C177" s="5">
-        <v>0.88781738000000132</v>
+        <v>0.78676326000001495</v>
       </c>
       <c r="D177" s="5">
-        <v>6.7276832603313519</v>
+        <v>5.9650205196864592</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>165.62663774999999</v>
+        <v>164.94213852999999</v>
       </c>
       <c r="C178" s="5">
-        <v>1.5554646699999921</v>
+        <v>1.5980586199999891</v>
       </c>
       <c r="D178" s="5">
-        <v>11.988861493037151</v>
+        <v>12.392845151685838</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>166.09265647000001</v>
+        <v>165.38066051999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.46601872000002231</v>
+        <v>0.43852198999999814</v>
       </c>
       <c r="D179" s="5">
-        <v>3.4291477806598802</v>
+        <v>3.2374368019914224</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>166.95092926999999</v>
+        <v>166.21968469999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.85827279999998041</v>
+        <v>0.83902417999999557</v>
       </c>
       <c r="D180" s="5">
-        <v>6.3802273705609203</v>
+        <v>6.2607273485889792</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>168.28814416</v>
+        <v>167.60638829000001</v>
       </c>
       <c r="C181" s="5">
-        <v>1.3372148900000127</v>
+        <v>1.3867035900000246</v>
       </c>
       <c r="D181" s="5">
-        <v>10.046482421846626</v>
+        <v>10.483484300062296</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>168.61065184</v>
+        <v>167.88873751</v>
       </c>
       <c r="C182" s="5">
-        <v>0.32250768000000107</v>
+        <v>0.28234921999998619</v>
       </c>
       <c r="D182" s="5">
-        <v>2.3240766390702605</v>
+        <v>2.0403519049065677</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>169.31590410999999</v>
+        <v>168.60605430999999</v>
       </c>
       <c r="C183" s="5">
-        <v>0.70525226999998836</v>
+        <v>0.71731679999999187</v>
       </c>
       <c r="D183" s="5">
-        <v>5.1363654988479723</v>
+        <v>5.249301662904271</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>170.60218977</v>
+        <v>169.92221706000001</v>
       </c>
       <c r="C184" s="5">
-        <v>1.2862856600000043</v>
+        <v>1.3161627500000179</v>
       </c>
       <c r="D184" s="5">
-        <v>9.5070720954435917</v>
+        <v>9.7801975714139076</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>171.31378194000001</v>
+        <v>170.62500223999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.71159217000001718</v>
+        <v>0.70278517999997803</v>
       </c>
       <c r="D185" s="5">
-        <v>5.1217101269653842</v>
+        <v>5.0775771273973591</v>
       </c>
       <c r="E185" s="5">
-        <v>6.4228455007883767</v>
+        <v>6.3934915548636617</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>171.52589632999999</v>
+        <v>170.87131546000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.21211438999998222</v>
+        <v>0.24631322000001887</v>
       </c>
       <c r="D186" s="5">
-        <v>1.4959556174723776</v>
+        <v>1.7461332924521011</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>172.92667950000001</v>
+        <v>172.21585526999999</v>
       </c>
       <c r="C187" s="5">
-        <v>1.4007831700000111</v>
+        <v>1.3445398099999863</v>
       </c>
       <c r="D187" s="5">
-        <v>10.252300057810547</v>
+        <v>9.8620350232998977</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>173.68473986999999</v>
+        <v>172.98375238</v>
       </c>
       <c r="C188" s="5">
-        <v>0.75806036999998128</v>
+        <v>0.76789711000000693</v>
       </c>
       <c r="D188" s="5">
-        <v>5.3891550254016485</v>
+        <v>5.4838978832300267</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>176.20605474000001</v>
+        <v>175.49269756999999</v>
       </c>
       <c r="C189" s="5">
-        <v>2.5213148700000261</v>
+        <v>2.5089451899999915</v>
       </c>
       <c r="D189" s="5">
-        <v>18.880323629575102</v>
+        <v>18.862492588673476</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>176.10352638000001</v>
+        <v>175.40767704000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.10252836000000798</v>
+        <v>-8.5020529999979999E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.69600930241151548</v>
+        <v>-0.57981456756674987</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>177.04528664</v>
+        <v>176.33694783999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.94176025999999524</v>
+        <v>0.92927079999998341</v>
       </c>
       <c r="D191" s="5">
-        <v>6.6094740721912126</v>
+        <v>6.5458817223605692</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>176.25368988</v>
+        <v>175.52614111</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.79159676000000445</v>
+        <v>-0.81080672999999592</v>
       </c>
       <c r="D192" s="5">
-        <v>-5.2353896817819878</v>
+        <v>-5.3802431406366757</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>178.67172728</v>
+        <v>177.98212129999999</v>
       </c>
       <c r="C193" s="5">
-        <v>2.4180374000000029</v>
+        <v>2.4559801899999911</v>
       </c>
       <c r="D193" s="5">
-        <v>17.763693413724635</v>
+        <v>18.144873773867065</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>179.37338272</v>
+        <v>178.64684700000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.70165543999999613</v>
+        <v>0.66472570000001951</v>
       </c>
       <c r="D194" s="5">
-        <v>4.8156060369002329</v>
+        <v>4.5749638860286046</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>179.76067875999999</v>
+        <v>179.05924311000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.3872960399999954</v>
+        <v>0.41239611000000309</v>
       </c>
       <c r="D195" s="5">
-        <v>2.6219849627246328</v>
+        <v>2.8055747643095152</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>179.75265856999999</v>
+        <v>178.98085449999999</v>
       </c>
       <c r="C196" s="5">
-        <v>-8.0201899999963189E-3</v>
+        <v>-7.8388610000018843E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-5.3525981049729054E-2</v>
+        <v>-0.52407330906979466</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>180.82613244999999</v>
+        <v>180.05838840000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0734738799999946</v>
+        <v>1.0775339000000201</v>
       </c>
       <c r="D197" s="5">
-        <v>7.4064727971156596</v>
+        <v>7.4685472714653756</v>
       </c>
       <c r="E197" s="5">
-        <v>5.5525891742507438</v>
+        <v>5.5287244167950833</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>182.61111098999999</v>
+        <v>181.84091928999999</v>
       </c>
       <c r="C198" s="5">
-        <v>1.7849785399999973</v>
+        <v>1.7825308899999754</v>
       </c>
       <c r="D198" s="5">
-        <v>12.51024255554556</v>
+        <v>12.548345458375065</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>182.74510205000001</v>
+        <v>182.02494325999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.13399106000002803</v>
+        <v>0.18402396999999837</v>
       </c>
       <c r="D199" s="5">
-        <v>0.8840631152423617</v>
+        <v>1.2211886078895562</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>183.2694529</v>
+        <v>182.48296898000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.52435084999999049</v>
+        <v>0.45802572000002328</v>
       </c>
       <c r="D200" s="5">
-        <v>3.4980223198750382</v>
+        <v>3.0616774624041998</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>182.37527585000001</v>
+        <v>181.66166627000001</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.89417704999999614</v>
+        <v>-0.82130270999999766</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.7002501193541004</v>
+        <v>-5.2691440214635454</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>182.51040762</v>
+        <v>181.70942952999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.13513176999998677</v>
+        <v>4.7763259999982211E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>0.89277777881844322</v>
+        <v>0.31596577007109161</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>184.24933780999999</v>
+        <v>183.52962135999999</v>
       </c>
       <c r="C203" s="5">
-        <v>1.7389301899999907</v>
+        <v>1.8201918299999988</v>
       </c>
       <c r="D203" s="5">
-        <v>12.051998695632914</v>
+        <v>12.705327203943062</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>181.55508381999999</v>
+        <v>180.74208023</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.6942539899999929</v>
+        <v>-2.7875411299999939</v>
       </c>
       <c r="D204" s="5">
-        <v>-16.202754391051265</v>
+        <v>-16.778163792542877</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>184.37577786</v>
+        <v>183.56289734999999</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8206940400000065</v>
+        <v>2.8208171199999867</v>
       </c>
       <c r="D205" s="5">
-        <v>20.322103241908863</v>
+        <v>20.422469867876902</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>185.77860831999999</v>
+        <v>184.94847046999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.4028304599999899</v>
+        <v>1.3855731200000037</v>
       </c>
       <c r="D206" s="5">
-        <v>9.5221790546696781</v>
+        <v>9.443527099559601</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>187.30478861</v>
+        <v>186.50124890000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.5261802900000134</v>
+        <v>1.5527784300000178</v>
       </c>
       <c r="D207" s="5">
-        <v>10.315898072846075</v>
+        <v>10.553374728007302</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>188.28715278999999</v>
+        <v>187.52506905000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.98236417999999048</v>
+        <v>1.0238201500000059</v>
       </c>
       <c r="D208" s="5">
-        <v>6.478442843343446</v>
+        <v>6.7901203277025646</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>188.62588421000001</v>
+        <v>187.85544229999999</v>
       </c>
       <c r="C209" s="5">
-        <v>0.33873142000001621</v>
+        <v>0.33037324999997963</v>
       </c>
       <c r="D209" s="5">
-        <v>2.1803072671334744</v>
+        <v>2.1347118722917946</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3133985416387244</v>
+        <v>4.3302919510080251</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>189.77114466</v>
+        <v>188.98992785999999</v>
       </c>
       <c r="C210" s="5">
-        <v>1.145260449999995</v>
+        <v>1.1344855600000017</v>
       </c>
       <c r="D210" s="5">
-        <v>7.5342134564844399</v>
+        <v>7.4925917531716291</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>189.80974964999999</v>
+        <v>189.07549735000001</v>
       </c>
       <c r="C211" s="5">
-        <v>3.8604989999981854E-2</v>
+        <v>8.5569490000011683E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>0.24438834242361818</v>
+        <v>0.54468236908247203</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>190.55448985999999</v>
+        <v>189.77076034999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.74474021000000334</v>
+        <v>0.69526299999998287</v>
       </c>
       <c r="D212" s="5">
-        <v>4.8112829263781132</v>
+        <v>4.5029510662627503</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>191.57410096999999</v>
+        <v>190.76151530000001</v>
       </c>
       <c r="C213" s="5">
-        <v>1.0196111099999996</v>
+        <v>0.99075495000002434</v>
       </c>
       <c r="D213" s="5">
-        <v>6.6132838541069772</v>
+        <v>6.4480207188913674</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>191.94619317999999</v>
+        <v>191.14003711999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.37209221000000525</v>
+        <v>0.3785218199999747</v>
       </c>
       <c r="D214" s="5">
-        <v>2.3558067401193039</v>
+        <v>2.4072795905980104</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>192.98520697000001</v>
+        <v>192.16475091999999</v>
       </c>
       <c r="C215" s="5">
-        <v>1.0390137900000127</v>
+        <v>1.0247138000000007</v>
       </c>
       <c r="D215" s="5">
-        <v>6.6925759257126183</v>
+        <v>6.6263973571287771</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>194.70455917999999</v>
+        <v>193.89950436999999</v>
       </c>
       <c r="C216" s="5">
-        <v>1.7193522099999825</v>
+        <v>1.7347534499999995</v>
       </c>
       <c r="D216" s="5">
-        <v>11.23083880384188</v>
+        <v>11.387295613227399</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>195.78859399000001</v>
+        <v>194.98076560000001</v>
       </c>
       <c r="C217" s="5">
-        <v>1.0840348100000199</v>
+        <v>1.0812612300000239</v>
       </c>
       <c r="D217" s="5">
-        <v>6.8895377630801224</v>
+        <v>6.9007785929109833</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>195.57805823000001</v>
+        <v>194.77497080000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.21053575999999907</v>
+        <v>-0.20579480000000672</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2827818580838479</v>
+        <v>-1.2592278737188933</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>196.66624539</v>
+        <v>195.87716646000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.0881871599999897</v>
+        <v>1.1021956600000067</v>
       </c>
       <c r="D219" s="5">
-        <v>6.8849011046881348</v>
+        <v>7.005963100308632</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>197.36606259000001</v>
+        <v>196.60535202</v>
       </c>
       <c r="C220" s="5">
-        <v>0.69981720000001246</v>
+        <v>0.7281855599999858</v>
       </c>
       <c r="D220" s="5">
-        <v>4.3546500357036555</v>
+        <v>4.5534282986662511</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>197.84696463</v>
+        <v>197.05604500999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.48090203999998948</v>
+        <v>0.45069298999999319</v>
       </c>
       <c r="D221" s="5">
-        <v>2.963423660693798</v>
+        <v>2.7857980054410092</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8885551729125565</v>
+        <v>4.8977035732118424</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>200.32689669000001</v>
+        <v>199.5296104</v>
       </c>
       <c r="C222" s="5">
-        <v>2.4799320600000101</v>
+        <v>2.4735653900000045</v>
       </c>
       <c r="D222" s="5">
-        <v>16.123056755248967</v>
+        <v>16.147832508861914</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>201.10886205</v>
+        <v>200.17226697000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.78196535999998673</v>
+        <v>0.64265657000001397</v>
       </c>
       <c r="D223" s="5">
-        <v>4.7860195759599655</v>
+        <v>3.9342381278306249</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>201.07590408999999</v>
+        <v>200.262033</v>
       </c>
       <c r="C224" s="5">
-        <v>-3.2957960000004505E-2</v>
+        <v>8.9766029999992725E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.19648027049119499</v>
+        <v>0.53946192629339418</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>201.62475271</v>
+        <v>200.73220631000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.54884862000000112</v>
+        <v>0.47017331000000695</v>
       </c>
       <c r="D225" s="5">
-        <v>3.3250946827275918</v>
+        <v>2.8540148820234368</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>201.99682161000001</v>
+        <v>201.19233867</v>
       </c>
       <c r="C226" s="5">
-        <v>0.37206890000001636</v>
+        <v>0.46013235999998869</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2370379377154359</v>
+        <v>2.7856697330135738</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>201.75128380999999</v>
+        <v>200.82970979999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.24553780000002234</v>
+        <v>-0.36262887000000887</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.4489508003918239</v>
+        <v>-2.1415660584035101</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>202.65775171999999</v>
+        <v>201.87787660000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.90646791000000349</v>
+        <v>1.0481668000000184</v>
       </c>
       <c r="D228" s="5">
-        <v>5.5268464501877057</v>
+        <v>6.4459662135996965</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>202.80433194</v>
+        <v>202.01059433</v>
       </c>
       <c r="C229" s="5">
-        <v>0.14658022000000415</v>
+        <v>0.13271772999999598</v>
       </c>
       <c r="D229" s="5">
-        <v>0.87140848955449268</v>
+        <v>0.79175785589742365</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>202.10808324000001</v>
+        <v>201.20250629</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.69624869999998396</v>
+        <v>-0.80808804000000123</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.0428211316686946</v>
+        <v>-4.6960549585110645</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>203.92188435</v>
+        <v>203.04063034999999</v>
       </c>
       <c r="C231" s="5">
-        <v>1.8138011099999858</v>
+        <v>1.8381240599999842</v>
       </c>
       <c r="D231" s="5">
-        <v>11.317085574194085</v>
+        <v>11.530795987094633</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>203.29469384999999</v>
+        <v>202.41550047000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.62719050000001175</v>
+        <v>-0.62512987999997449</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.6289716722943122</v>
+        <v>-3.6326840761709778</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>203.2907787</v>
+        <v>202.39542367000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-3.915149999983214E-3</v>
+        <v>-2.0076799999998229E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.3107747200057371E-2</v>
+        <v>-0.11895838732907116</v>
       </c>
       <c r="E233" s="5">
-        <v>2.7515277174864128</v>
+        <v>2.709573644253882</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>202.68247030000001</v>
+        <v>201.80165633999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.60830839999999853</v>
+        <v>-0.59376733000001991</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.5322580296403339</v>
+        <v>-3.4641875864665383</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>201.7101088</v>
+        <v>200.79086953999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.97236150000000521</v>
+        <v>-1.0107868000000053</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.6074545953813448</v>
+        <v>-5.8477273152962024</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>201.62194213000001</v>
+        <v>200.71746013999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-8.8166669999992564E-2</v>
+        <v>-7.3409400000002734E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.5232560167875433</v>
+        <v>-0.43784043230695735</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>202.69135155000001</v>
+        <v>201.79984045</v>
       </c>
       <c r="C237" s="5">
-        <v>1.0694094199999995</v>
+        <v>1.0823803100000191</v>
       </c>
       <c r="D237" s="5">
-        <v>6.5538380521146689</v>
+        <v>6.6664861337150105</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>203.1553974</v>
+        <v>202.23955018000001</v>
       </c>
       <c r="C238" s="5">
-        <v>0.46404584999999088</v>
+        <v>0.43970973000000413</v>
       </c>
       <c r="D238" s="5">
-        <v>2.7821642029090432</v>
+        <v>2.6462919699427934</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>202.69006553</v>
+        <v>201.76233299</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.46533186999999998</v>
+        <v>-0.47721719000000462</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.7142623660647236</v>
+        <v>-2.7951342948314473</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>204.07542813000001</v>
+        <v>203.16152199000001</v>
       </c>
       <c r="C240" s="5">
-        <v>1.3853626000000077</v>
+        <v>1.3991890000000069</v>
       </c>
       <c r="D240" s="5">
-        <v>8.5173146477888437</v>
+        <v>8.6466650413357335</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>203.76340895000001</v>
+        <v>202.7724106</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.31201917999999296</v>
+        <v>-0.38911139000001072</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.8193783703445376</v>
+        <v>-2.2742802403402873</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>203.70870016000001</v>
+        <v>202.71427767</v>
       </c>
       <c r="C242" s="5">
-        <v>-5.4708790000006502E-2</v>
+        <v>-5.8132929999999305E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.32171472095754439</v>
+        <v>-0.34348669122762354</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>204.46397789</v>
+        <v>203.58138134000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.75527772999998888</v>
+        <v>0.86710367000000588</v>
       </c>
       <c r="D243" s="5">
-        <v>4.5410213377255593</v>
+        <v>5.2554574915507857</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>204.28150643999999</v>
+        <v>203.29103583</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.18247145000000842</v>
+        <v>-0.29034551000000874</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.0656848189225188</v>
+        <v>-1.6980658190908549</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>203.76381928000001</v>
+        <v>202.77267098999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.51768715999997994</v>
+        <v>-0.51836484000000382</v>
       </c>
       <c r="D245" s="5">
-        <v>-2.9989923686871367</v>
+        <v>-3.0172895125599841</v>
       </c>
       <c r="E245" s="5">
-        <v>0.23269160707879433</v>
+        <v>0.1863912301767634</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>204.45113082</v>
+        <v>203.56839389999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.68731153999999606</v>
+        <v>0.79572290999999495</v>
       </c>
       <c r="D246" s="5">
-        <v>4.1236386122135427</v>
+        <v>4.8120317505438548</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>204.73218807000001</v>
+        <v>203.81871315999999</v>
       </c>
       <c r="C247" s="5">
-        <v>0.28105725000000348</v>
+        <v>0.25031925999999771</v>
       </c>
       <c r="D247" s="5">
-        <v>1.6621597654628451</v>
+        <v>1.4856087478426705</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>205.12684393000001</v>
+        <v>204.21881797</v>
       </c>
       <c r="C248" s="5">
-        <v>0.3946558600000003</v>
+        <v>0.40010481000001619</v>
       </c>
       <c r="D248" s="5">
-        <v>2.3378858707548966</v>
+        <v>2.3812515792833944</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>204.63631058000001</v>
+        <v>203.64852263</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.49053334999999265</v>
+        <v>-0.57029534000000126</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.8321954195299592</v>
+        <v>-3.3000903354547306</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>206.30666753</v>
+        <v>205.38631753000001</v>
       </c>
       <c r="C250" s="5">
-        <v>1.6703569499999844</v>
+        <v>1.7377949000000115</v>
       </c>
       <c r="D250" s="5">
-        <v>10.247005129776143</v>
+        <v>10.734496051155439</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>206.86962654000001</v>
+        <v>205.94558939000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.56295901000001436</v>
+        <v>0.55927185999999551</v>
       </c>
       <c r="D251" s="5">
-        <v>3.3240920162550758</v>
+        <v>3.3170137342892314</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>204.4303721</v>
+        <v>203.5050933</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.4392544400000133</v>
+        <v>-2.4404960900000106</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.267020751612202</v>
+        <v>-13.329070635116757</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>205.08194463000001</v>
+        <v>204.08507402999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.65157253000000992</v>
+        <v>0.5799807299999884</v>
       </c>
       <c r="D253" s="5">
-        <v>3.8924750641965211</v>
+        <v>3.4740676064792364</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>206.6998858</v>
+        <v>205.72488963000001</v>
       </c>
       <c r="C254" s="5">
-        <v>1.6179411699999946</v>
+        <v>1.6398156000000199</v>
       </c>
       <c r="D254" s="5">
-        <v>9.8888726267008167</v>
+        <v>10.079674399624805</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>207.71810073</v>
+        <v>206.83216153999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.0182149299999992</v>
+        <v>1.1072719099999802</v>
       </c>
       <c r="D255" s="5">
-        <v>6.0740804173796015</v>
+        <v>6.6534213682583943</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>207.71269232</v>
+        <v>206.71041187</v>
       </c>
       <c r="C256" s="5">
-        <v>-5.4084100000011404E-3</v>
+        <v>-0.1217496699999856</v>
       </c>
       <c r="D256" s="5">
-        <v>-3.1240236862950521E-2</v>
+        <v>-0.70408552248382161</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>208.61842209</v>
+        <v>207.71729317</v>
       </c>
       <c r="C257" s="5">
-        <v>0.90572976999999355</v>
+        <v>1.0068813000000034</v>
       </c>
       <c r="D257" s="5">
-        <v>5.3599255518474553</v>
+        <v>6.0043351780038723</v>
       </c>
       <c r="E257" s="5">
-        <v>2.3824655560313657</v>
+        <v>2.4385052264976448</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>209.43695403999999</v>
+        <v>208.4603645</v>
       </c>
       <c r="C258" s="5">
-        <v>0.81853194999999346</v>
+        <v>0.74307132999999226</v>
       </c>
       <c r="D258" s="5">
-        <v>4.8112454989438946</v>
+        <v>4.3782615665278524</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>209.72159339000001</v>
+        <v>208.71219930999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.28463935000002039</v>
+        <v>0.25183480999999119</v>
       </c>
       <c r="D259" s="5">
-        <v>1.6431293035543248</v>
+        <v>1.4593557209222396</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>210.23705491999999</v>
+        <v>209.24776062000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.51546152999998185</v>
+        <v>0.53556131000001983</v>
       </c>
       <c r="D260" s="5">
-        <v>2.989603440695543</v>
+        <v>3.123064944163656</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>211.12012826</v>
+        <v>210.13322513</v>
       </c>
       <c r="C261" s="5">
-        <v>0.88307334000000992</v>
+        <v>0.88546450999999138</v>
       </c>
       <c r="D261" s="5">
-        <v>5.1585339244389683</v>
+        <v>5.1978556822017463</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>211.46105012999999</v>
+        <v>210.44292379000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.3409218699999883</v>
+        <v>0.30969866000000934</v>
       </c>
       <c r="D262" s="5">
-        <v>1.9550924263721958</v>
+        <v>1.7829914626607435</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>211.97714303000001</v>
+        <v>210.95258951</v>
       </c>
       <c r="C263" s="5">
-        <v>0.51609290000001806</v>
+        <v>0.50966571999998678</v>
       </c>
       <c r="D263" s="5">
-        <v>2.968360860297814</v>
+        <v>2.9452720774892249</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>212.51265839999999</v>
+        <v>211.47358324000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.53551536999998461</v>
+        <v>0.52099373000001492</v>
       </c>
       <c r="D264" s="5">
-        <v>3.0740247310407032</v>
+        <v>3.0042534896925099</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>212.90726283000001</v>
+        <v>211.89550560000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.39460443000001533</v>
+        <v>0.42192235999999639</v>
       </c>
       <c r="D265" s="5">
-        <v>2.2511192560744853</v>
+        <v>2.4206324993312212</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>212.97866844000001</v>
+        <v>212.01136858999999</v>
       </c>
       <c r="C266" s="5">
-        <v>7.1405609999999342E-2</v>
+        <v>0.11586298999998235</v>
       </c>
       <c r="D266" s="5">
-        <v>0.40320356521184042</v>
+        <v>0.65812854765150419</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>210.96248019000001</v>
+        <v>209.97947538</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.016188249999999</v>
+        <v>-2.0318932099999927</v>
       </c>
       <c r="D267" s="5">
-        <v>-10.786745678023578</v>
+        <v>-10.913404668444127</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>211.71528602000001</v>
+        <v>210.72264340999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.75280582999999979</v>
+        <v>0.74316802999999254</v>
       </c>
       <c r="D268" s="5">
-        <v>4.3671719458062919</v>
+        <v>4.330745807509695</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>212.19810962</v>
+        <v>211.18714310999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.48282359999998903</v>
+        <v>0.46449970000000462</v>
       </c>
       <c r="D269" s="5">
-        <v>2.7712268014035146</v>
+        <v>2.6774878360320775</v>
       </c>
       <c r="E269" s="5">
-        <v>1.7159019295312605</v>
+        <v>1.6704675316369544</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>213.33219324000001</v>
+        <v>212.26861468999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.1340836200000126</v>
+        <v>1.0814715799999988</v>
       </c>
       <c r="D270" s="5">
-        <v>6.6052644825780771</v>
+        <v>6.3211646073709549</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>213.62051805999999</v>
+        <v>212.60567745</v>
       </c>
       <c r="C271" s="5">
-        <v>0.28832481999998549</v>
+        <v>0.33706276000000912</v>
       </c>
       <c r="D271" s="5">
-        <v>1.6339460346635137</v>
+        <v>1.9222180204514716</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>214.41116346000001</v>
+        <v>213.32449342999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.79064540000001671</v>
+        <v>0.71881597999998803</v>
       </c>
       <c r="D272" s="5">
-        <v>4.5329372701588877</v>
+        <v>4.1334800885752365</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>214.22573001999999</v>
+        <v>213.24360412999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.18543344000002548</v>
+        <v>-8.0889299999995501E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-1.0328973278697973</v>
+        <v>-0.45407341276705315</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>214.11858243</v>
+        <v>213.10938629</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.10714758999998253</v>
+        <v>-0.13421783999999093</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.59854619397117226</v>
+        <v>-0.75268386537160614</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>214.78265633999999</v>
+        <v>213.75890648000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.66407390999998483</v>
+        <v>0.64952019000000405</v>
       </c>
       <c r="D275" s="5">
-        <v>3.785862107406035</v>
+        <v>3.7193265564320788</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>214.67812089</v>
+        <v>213.63689070000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.10453544999998599</v>
+        <v>-0.12201577999999813</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.58248320928806496</v>
+        <v>-0.68282597448465765</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>214.87597704000001</v>
+        <v>213.84731145999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.19785615000000689</v>
+        <v>0.21042075999997678</v>
       </c>
       <c r="D277" s="5">
-        <v>1.1115925995554443</v>
+        <v>1.1883588183825955</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>215.35625683000001</v>
+        <v>214.29927395999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.48027978999999732</v>
+        <v>0.45196250000000759</v>
       </c>
       <c r="D278" s="5">
-        <v>2.7153983836862627</v>
+        <v>2.5658683273799499</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>215.94746104999999</v>
+        <v>214.86191171999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.5912042199999803</v>
+        <v>0.56263776000000121</v>
       </c>
       <c r="D279" s="5">
-        <v>3.3444836023316826</v>
+        <v>3.1964672506212599</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>216.67752820999999</v>
+        <v>215.59050565999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.73006716000000438</v>
+        <v>0.72859393999999611</v>
       </c>
       <c r="D280" s="5">
-        <v>4.1332071297598194</v>
+        <v>4.145940788302771</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>217.48521524</v>
+        <v>216.45049470000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.80768703000001096</v>
+        <v>0.8599890400000163</v>
       </c>
       <c r="D281" s="5">
-        <v>4.5659753997489894</v>
+        <v>4.8932203802993124</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4915894064598598</v>
+        <v>2.4922689480479043</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>216.97971788999999</v>
+        <v>215.93309020999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.50549735000001306</v>
+        <v>-0.51740449000001831</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.7537601474364792</v>
+        <v>-2.8310730310467602</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>218.19188063000001</v>
+        <v>217.17283387000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.212162740000025</v>
+        <v>1.2397436600000162</v>
       </c>
       <c r="D283" s="5">
-        <v>6.913696217613885</v>
+        <v>7.1113718843272</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>218.80393240000001</v>
+        <v>217.81649868</v>
       </c>
       <c r="C284" s="5">
-        <v>0.61205176999999367</v>
+        <v>0.64366480999998998</v>
       </c>
       <c r="D284" s="5">
-        <v>3.4185511215890418</v>
+        <v>3.6151571893459522</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>218.88330429999999</v>
+        <v>217.80010390000001</v>
       </c>
       <c r="C285" s="5">
-        <v>7.9371899999983953E-2</v>
+        <v>-1.6394779999984621E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>0.43617378813729513</v>
+        <v>-9.0285142143509134E-2</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>219.14283828000001</v>
+        <v>218.03995645000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.25953398000001471</v>
+        <v>0.23985254999999484</v>
       </c>
       <c r="D286" s="5">
-        <v>1.4321780819399388</v>
+        <v>1.3295346501163596</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>220.13089138000001</v>
+        <v>219.00539019000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.9880531000000019</v>
+        <v>0.96543374000000881</v>
       </c>
       <c r="D287" s="5">
-        <v>5.5466660613639363</v>
+        <v>5.4446640021122983</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>220.13755875999999</v>
+        <v>218.98918501</v>
       </c>
       <c r="C288" s="5">
-        <v>6.6673799999819039E-3</v>
+        <v>-1.6205180000014252E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>3.6351958192115674E-2</v>
+        <v>-8.8757194150090868E-2</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>221.20767469</v>
+        <v>220.06907988</v>
       </c>
       <c r="C289" s="5">
-        <v>1.0701159300000143</v>
+        <v>1.0798948700000039</v>
       </c>
       <c r="D289" s="5">
-        <v>5.9918650614352087</v>
+        <v>6.0806870622221787</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>221.44123381</v>
+        <v>220.39245047</v>
       </c>
       <c r="C290" s="5">
-        <v>0.23355911999999535</v>
+        <v>0.32337058999999613</v>
       </c>
       <c r="D290" s="5">
-        <v>1.2743872817502666</v>
+        <v>1.7776063365023242</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>221.74699950999999</v>
+        <v>220.6465628</v>
       </c>
       <c r="C291" s="5">
-        <v>0.30576569999999492</v>
+        <v>0.25411232999999811</v>
       </c>
       <c r="D291" s="5">
-        <v>1.6695997588259681</v>
+        <v>1.3924069968143771</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>222.65782318000001</v>
+        <v>221.57684383</v>
       </c>
       <c r="C292" s="5">
-        <v>0.91082367000001341</v>
+        <v>0.93028103000000328</v>
       </c>
       <c r="D292" s="5">
-        <v>5.0418789915824158</v>
+        <v>5.1783771659939859</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>223.63017701000001</v>
+        <v>222.50040855</v>
       </c>
       <c r="C293" s="5">
-        <v>0.97235383000000297</v>
+        <v>0.92356472000000167</v>
       </c>
       <c r="D293" s="5">
-        <v>5.3681571091643621</v>
+        <v>5.118048563171862</v>
       </c>
       <c r="E293" s="5">
-        <v>2.8254618426447609</v>
+        <v>2.795056605615609</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>222.90394562</v>
+        <v>221.76352614000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.72623139000000947</v>
+        <v>-0.73688240999999266</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.8281033097886663</v>
+        <v>-3.9025931713996598</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>222.88763247</v>
+        <v>221.77558038999999</v>
       </c>
       <c r="C295" s="5">
-        <v>-1.6313150000001997E-2</v>
+        <v>1.2054249999977174E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>-8.7786253894284183E-2</v>
+        <v>6.5247092335574131E-2</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>223.29809925999999</v>
+        <v>222.22128677000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.41046678999998676</v>
+        <v>0.4457063800000185</v>
       </c>
       <c r="D296" s="5">
-        <v>2.2324249274818353</v>
+        <v>2.4384981894922442</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>223.89844027999999</v>
+        <v>222.71282939</v>
       </c>
       <c r="C297" s="5">
-        <v>0.60034102000000189</v>
+        <v>0.49154261999998994</v>
       </c>
       <c r="D297" s="5">
-        <v>3.2743577103659272</v>
+        <v>2.6868726078046246</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>225.53662507999999</v>
+        <v>224.33623127000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.6381848000000048</v>
+        <v>1.6234018800000172</v>
       </c>
       <c r="D298" s="5">
-        <v>9.142050818826398</v>
+        <v>9.1063964787710496</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>225.95965670999999</v>
+        <v>224.83472534000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.42303162999999699</v>
+        <v>0.49849406999999246</v>
       </c>
       <c r="D299" s="5">
-        <v>2.2741659610888032</v>
+        <v>2.6993325879709262</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>226.17008378</v>
+        <v>225.01797343999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.2104270700000086</v>
+        <v>0.18324809999998593</v>
       </c>
       <c r="D300" s="5">
-        <v>1.1232529800542901</v>
+        <v>0.9824378155481428</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>226.70017697</v>
+        <v>225.55010243000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.53009319000000232</v>
+        <v>0.53212899000001812</v>
       </c>
       <c r="D301" s="5">
-        <v>2.849078038011621</v>
+        <v>2.8749970392115465</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>226.58930239</v>
+        <v>225.54241905999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.11087458000000083</v>
+        <v>-7.6833700000236149E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>-0.58532015832720719</v>
+        <v>-4.0870372707202396E-2</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>227.96750983999999</v>
+        <v>226.86558858999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3782074499999908</v>
+        <v>1.3231695300000013</v>
       </c>
       <c r="D303" s="5">
-        <v>7.5480736227083733</v>
+        <v>7.2715868677522888</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>227.75640157999999</v>
+        <v>226.56966105999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.21110826000000316</v>
+        <v>-0.29592753000000016</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.1056119981831314</v>
+        <v>-1.5541202012076649</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>229.32093215</v>
+        <v>228.20052325</v>
       </c>
       <c r="C305" s="5">
-        <v>1.5645305700000165</v>
+        <v>1.6308621900000162</v>
       </c>
       <c r="D305" s="5">
-        <v>8.561858663671341</v>
+        <v>8.9879718989105193</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5447170037993239</v>
+        <v>2.5618445993635497</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>229.69399490999999</v>
+        <v>228.54580444999999</v>
       </c>
       <c r="C306" s="5">
-        <v>0.37306275999998206</v>
+        <v>0.34528119999998808</v>
       </c>
       <c r="D306" s="5">
-        <v>1.9697402930245689</v>
+        <v>1.8308588019067651</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>230.25061880999999</v>
+        <v>229.15598001999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.55662390000000528</v>
+        <v>0.61017556999999556</v>
       </c>
       <c r="D307" s="5">
-        <v>2.9470670767249185</v>
+        <v>3.2512464008579212</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>230.70611481</v>
+        <v>229.54465353000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.45549600000001078</v>
+        <v>0.38867351000001804</v>
       </c>
       <c r="D308" s="5">
-        <v>2.3999144548691342</v>
+        <v>2.0544252882133573</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>230.05770505999999</v>
+        <v>228.87629458000001</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.64840975000001322</v>
+        <v>-0.66835894999999823</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.3210040246630768</v>
+        <v>-3.4385932792069918</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>231.94122594999999</v>
+        <v>230.73433738</v>
       </c>
       <c r="C310" s="5">
-        <v>1.8835208899999998</v>
+        <v>1.8580427999999927</v>
       </c>
       <c r="D310" s="5">
-        <v>10.279295243960984</v>
+        <v>10.188683818580046</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>232.23120123000001</v>
+        <v>231.09814180999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.28997528000002148</v>
+        <v>0.36380442999998763</v>
       </c>
       <c r="D311" s="5">
-        <v>1.5106112861889454</v>
+        <v>1.9085636609176282</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>233.45950869999999</v>
+        <v>232.29704792000001</v>
       </c>
       <c r="C312" s="5">
-        <v>1.2283074699999759</v>
+        <v>1.1989061100000242</v>
       </c>
       <c r="D312" s="5">
-        <v>6.5349199223160959</v>
+        <v>6.4061787671464643</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>233.5682262</v>
+        <v>232.28878028</v>
       </c>
       <c r="C313" s="5">
-        <v>0.10871750000001157</v>
+        <v>-8.2676400000138983E-3</v>
       </c>
       <c r="D313" s="5">
-        <v>0.5602498785143295</v>
+        <v>-4.2700612237733804E-2</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>233.23003532999999</v>
+        <v>232.07991652999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.33819087000000536</v>
+        <v>-0.20886375000000612</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.7237478227344116</v>
+        <v>-1.0736666684529217</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>233.47930656</v>
+        <v>232.28821758999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.24927123000000506</v>
+        <v>0.2083010599999966</v>
       </c>
       <c r="D315" s="5">
-        <v>1.2901001306906412</v>
+        <v>1.0823810242226228</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>233.86387026</v>
+        <v>232.67123351000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.38456370000000106</v>
+        <v>0.38301592000001961</v>
       </c>
       <c r="D316" s="5">
-        <v>1.9945237208189193</v>
+        <v>1.9967018625157484</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>234.28202529999999</v>
+        <v>233.09182268000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.41815503999998782</v>
+        <v>0.42058916999999951</v>
       </c>
       <c r="D317" s="5">
-        <v>2.1668597932596567</v>
+        <v>2.1908819656927481</v>
       </c>
       <c r="E317" s="5">
-        <v>2.1633843467699254</v>
+        <v>2.1434216540517914</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>235.17466537000001</v>
+        <v>234.01294756999999</v>
       </c>
       <c r="C318" s="5">
-        <v>0.89264007000002721</v>
+        <v>0.92112488999998732</v>
       </c>
       <c r="D318" s="5">
-        <v>4.669169971490339</v>
+        <v>4.8465605832971992</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>236.00480438</v>
+        <v>234.82264425</v>
       </c>
       <c r="C319" s="5">
-        <v>0.83013900999998214</v>
+        <v>0.80969668000000183</v>
       </c>
       <c r="D319" s="5">
-        <v>4.3190712044792079</v>
+        <v>4.2319942582832004</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>236.2164463</v>
+        <v>234.95424636999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.21164192000000526</v>
+        <v>0.1316021199999966</v>
       </c>
       <c r="D320" s="5">
-        <v>1.0814470377004781</v>
+        <v>0.67459521056165705</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>237.57865731000001</v>
+        <v>236.41004512999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.36221101000001</v>
+        <v>1.4557987599999933</v>
       </c>
       <c r="D321" s="5">
-        <v>7.1439131264018796</v>
+        <v>7.6940051288523215</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>237.67016386</v>
+        <v>236.45996374000001</v>
       </c>
       <c r="C322" s="5">
-        <v>9.1506549999991194E-2</v>
+        <v>4.991861000002018E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.46317618277793571</v>
+        <v>0.25367766376724887</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>237.77385633</v>
+        <v>236.53030781999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.10369246999999859</v>
+        <v>7.0344079999983933E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.52480285571188112</v>
+        <v>0.35757067241670715</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>238.57952087000001</v>
+        <v>237.28965933000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.80566454000000931</v>
+        <v>0.75935151000001611</v>
       </c>
       <c r="D324" s="5">
-        <v>4.1426747354300408</v>
+        <v>3.9212089149790685</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>239.56633984999999</v>
+        <v>238.15133782999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.98681897999998114</v>
+        <v>0.86167849999998225</v>
       </c>
       <c r="D325" s="5">
-        <v>5.0779586631286122</v>
+        <v>4.4456969875802166</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>240.60416352999999</v>
+        <v>239.35956827999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0378236800000025</v>
+        <v>1.2082304500000021</v>
       </c>
       <c r="D326" s="5">
-        <v>5.3241802478194655</v>
+        <v>6.2608310374216325</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>240.27642116999999</v>
+        <v>239.01211185</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.32774236000000201</v>
+        <v>-0.34745642999999404</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.6224061438614656</v>
+        <v>-1.7280901977503982</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>240.42452065000001</v>
+        <v>239.14431447999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.14809948000001327</v>
+        <v>0.13220262999999477</v>
       </c>
       <c r="D328" s="5">
-        <v>0.74215809780444619</v>
+        <v>0.66576820930677183</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>241.06748539</v>
+        <v>239.78820447999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.64296473999999648</v>
+        <v>0.64388999999999896</v>
       </c>
       <c r="D329" s="5">
-        <v>3.2567725964313343</v>
+        <v>3.2792477554030031</v>
       </c>
       <c r="E329" s="5">
-        <v>2.896278569092603</v>
+        <v>2.8728514466992205</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>241.60696770000001</v>
+        <v>240.34302317999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.53948231000001101</v>
+        <v>0.55481869999999844</v>
       </c>
       <c r="D330" s="5">
-        <v>2.7187685708850662</v>
+        <v>2.812151499596971</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>240.89659752</v>
+        <v>239.62111365000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.7103701800000124</v>
+        <v>-0.72190952999997648</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.471727349324305</v>
+        <v>-3.5454430308870299</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>241.71628454</v>
+        <v>240.55622253999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.81968702000000349</v>
+        <v>0.93510888999998087</v>
       </c>
       <c r="D332" s="5">
-        <v>4.1604694601291348</v>
+        <v>4.7847684529150891</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>242.39809541</v>
+        <v>241.13362544</v>
       </c>
       <c r="C333" s="5">
-        <v>0.68181086999999252</v>
+        <v>0.57740290000000982</v>
       </c>
       <c r="D333" s="5">
-        <v>3.4378577239347008</v>
+        <v>2.9186698798505217</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>242.89825696</v>
+        <v>241.67554182999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.5001615500000014</v>
+        <v>0.54191638999998304</v>
       </c>
       <c r="D334" s="5">
-        <v>2.5043608911146098</v>
+        <v>2.7304289802573489</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>243.27454741</v>
+        <v>242.02450042999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.37629044999999905</v>
+        <v>0.34895860000000312</v>
       </c>
       <c r="D335" s="5">
-        <v>1.8749243824826456</v>
+        <v>1.7465230069173998</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>242.31400920999999</v>
+        <v>240.90992444</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.96053820000000201</v>
+        <v>-1.1145759899999916</v>
       </c>
       <c r="D336" s="5">
-        <v>-4.6364959953108738</v>
+        <v>-5.3884170746652753</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>242.14767269000001</v>
+        <v>240.82500970999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-0.16633651999998733</v>
+        <v>-8.4914730000008376E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.82063743154093816</v>
+        <v>-0.42215100945726114</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>243.65184411999999</v>
+        <v>242.40671265</v>
       </c>
       <c r="C338" s="5">
-        <v>1.5041714299999853</v>
+        <v>1.5817029400000138</v>
       </c>
       <c r="D338" s="5">
-        <v>7.714170411757082</v>
+        <v>8.1724500708429524</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>244.46505166</v>
+        <v>243.20825318000001</v>
       </c>
       <c r="C339" s="5">
-        <v>0.81320754000000761</v>
+        <v>0.80154053000001113</v>
       </c>
       <c r="D339" s="5">
-        <v>4.0794405064219275</v>
+        <v>4.0408753683317533</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>245.05274487</v>
+        <v>243.78554833000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.58769320999999763</v>
+        <v>0.57729514999999765</v>
       </c>
       <c r="D340" s="5">
-        <v>2.9232462344577881</v>
+        <v>2.8858812613260953</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>246.14691646</v>
+        <v>244.87607678000001</v>
       </c>
       <c r="C341" s="5">
-        <v>1.094171590000002</v>
+        <v>1.0905284499999937</v>
       </c>
       <c r="D341" s="5">
-        <v>5.4916142398506063</v>
+        <v>5.5020311831261992</v>
       </c>
       <c r="E341" s="5">
-        <v>2.1070577236007138</v>
+        <v>2.1218192575541694</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>246.43712714</v>
+        <v>245.16941876000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.29021068000000128</v>
+        <v>0.29334198000000811</v>
       </c>
       <c r="D342" s="5">
-        <v>1.4240275364714838</v>
+        <v>1.447013151619414</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>247.11784868000001</v>
+        <v>247.11951121999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.68072154000000751</v>
+        <v>1.9500924599999792</v>
       </c>
       <c r="D343" s="5">
-        <v>3.3655276719080085</v>
+        <v>9.9737074374711696</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>248.30423926</v>
+        <v>248.32892081</v>
       </c>
       <c r="C344" s="5">
-        <v>1.1863905799999941</v>
+        <v>1.209409590000007</v>
       </c>
       <c r="D344" s="5">
-        <v>5.9156747197547155</v>
+        <v>6.0335198997129247</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>247.9894372</v>
+        <v>247.98093954000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.31480206000000521</v>
+        <v>-0.34798126999999113</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.5108056835926753</v>
+        <v>-1.6686505717009581</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>248.73178057000001</v>
+        <v>248.65614811</v>
       </c>
       <c r="C346" s="5">
-        <v>0.7423433700000146</v>
+        <v>0.67520856999999523</v>
       </c>
       <c r="D346" s="5">
-        <v>3.6518719603129801</v>
+        <v>3.3167670985331243</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>249.26237320000001</v>
+        <v>249.22601030999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.53059263000000101</v>
+        <v>0.56986219999998866</v>
       </c>
       <c r="D347" s="5">
-        <v>2.590078266988094</v>
+        <v>2.7850522883530404</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>249.59452838999999</v>
+        <v>249.56740063999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.33215518999998039</v>
+        <v>0.34139032999999586</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6108347658510214</v>
+        <v>1.6562032878778554</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>250.68104944999999</v>
+        <v>250.63035947</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0865210599999955</v>
+        <v>1.0629588300000137</v>
       </c>
       <c r="D349" s="5">
-        <v>5.3506752934603385</v>
+        <v>5.2324922532683837</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>250.25144601</v>
+        <v>250.33685922999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.42960343999999395</v>
+        <v>-0.2935002400000144</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.037220829441877</v>
+        <v>-1.3962421827188876</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>251.35473714</v>
+        <v>251.38223271000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.1032911300000023</v>
+        <v>1.0453734800000234</v>
       </c>
       <c r="D351" s="5">
-        <v>5.4206639642964349</v>
+        <v>5.1277477180572184</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>252.07134485</v>
+        <v>252.09168969999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.71660771000000523</v>
+        <v>0.7094569899999783</v>
       </c>
       <c r="D352" s="5">
-        <v>3.4753363447691088</v>
+        <v>3.4397352453138907</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>251.95713810999999</v>
+        <v>251.97239943</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.11420674000001441</v>
+        <v>-0.11929026999999337</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.54233492079498458</v>
+        <v>-0.56636675275801851</v>
       </c>
       <c r="E353" s="5">
-        <v>2.3604689969553894</v>
+        <v>2.8979240207182011</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>252.25038368</v>
+        <v>250.88994127000001</v>
       </c>
       <c r="C354" s="5">
-        <v>0.2932455700000105</v>
+        <v>-1.0824581599999874</v>
       </c>
       <c r="D354" s="5">
-        <v>1.405620132230645</v>
+        <v>-5.0350511174277361</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>253.1363279</v>
+        <v>251.88400913999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.88594421999999895</v>
+        <v>0.99406786999998076</v>
       </c>
       <c r="D355" s="5">
-        <v>4.2969679915219272</v>
+        <v>4.8595930867199932</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>253.82495220999999</v>
+        <v>252.50627653999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.68862430999999447</v>
+        <v>0.62226739999999836</v>
       </c>
       <c r="D356" s="5">
-        <v>3.3137315562226766</v>
+        <v>3.0051568588481681</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>254.2188415</v>
+        <v>252.83374104000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.39388929000000417</v>
+        <v>0.32746450000001914</v>
       </c>
       <c r="D357" s="5">
-        <v>1.8781537816635385</v>
+        <v>1.5673765003162421</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>254.22668388</v>
+        <v>252.75515313</v>
       </c>
       <c r="C358" s="5">
-        <v>7.8423799999995936E-3</v>
+        <v>-7.8587910000010197E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>3.7025001138446534E-2</v>
+        <v>-0.37235709914130721</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>254.86482667000001</v>
+        <v>253.47778933000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.63814279000001761</v>
+        <v>0.72263620000001083</v>
       </c>
       <c r="D359" s="5">
-        <v>3.0540945929166785</v>
+        <v>3.4853102141272574</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>255.22243714999999</v>
+        <v>253.80956286</v>
       </c>
       <c r="C360" s="5">
-        <v>0.35761047999997686</v>
+        <v>0.33177352999999243</v>
       </c>
       <c r="D360" s="5">
-        <v>1.6968204159821365</v>
+        <v>1.5820196835529599</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>257.40026231000002</v>
+        <v>255.99153082000001</v>
       </c>
       <c r="C361" s="5">
-        <v>2.177825160000026</v>
+        <v>2.1819679600000086</v>
       </c>
       <c r="D361" s="5">
-        <v>10.734157042613424</v>
+        <v>10.818277582209014</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>257.23374362999999</v>
+        <v>255.92535856999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.16651868000002423</v>
+        <v>-6.6172250000022359E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.77355383968680247</v>
+        <v>-0.30975205762069358</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>256.84858041000001</v>
+        <v>255.47759980000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.38516321999998127</v>
+        <v>-0.44775876999997877</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.7820697572699995</v>
+        <v>-2.0793962148318634</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>257.87372362999997</v>
+        <v>256.50577281</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0251432199999613</v>
+        <v>1.0281730099999891</v>
       </c>
       <c r="D364" s="5">
-        <v>4.8960319812795694</v>
+        <v>4.9377614004070924</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>258.36597785999999</v>
+        <v>257.00531991000003</v>
       </c>
       <c r="C365" s="5">
-        <v>0.49225423000001456</v>
+        <v>0.49954710000002933</v>
       </c>
       <c r="D365" s="5">
-        <v>2.3148790456685164</v>
+        <v>2.3622054786560209</v>
       </c>
       <c r="E365" s="5">
-        <v>2.543623013848495</v>
+        <v>1.997409435075137</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>258.96069348999998</v>
+        <v>257.60032668000002</v>
       </c>
       <c r="C366" s="5">
-        <v>0.59471562999999605</v>
+        <v>0.59500676999999769</v>
       </c>
       <c r="D366" s="5">
-        <v>2.7974403917151669</v>
+        <v>2.8138342223960944</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>259.82076123000002</v>
+        <v>258.49073973999998</v>
       </c>
       <c r="C367" s="5">
-        <v>0.86006774000003361</v>
+        <v>0.89041305999995757</v>
       </c>
       <c r="D367" s="5">
-        <v>4.0590884145897732</v>
+        <v>4.2276532338181072</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>259.55725355999999</v>
+        <v>258.25319996000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.26350767000002406</v>
+        <v>-0.23753977999996323</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.2102624989248412</v>
+        <v>-1.0971822301653167</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>233.23901541000001</v>
+        <v>231.86040955999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-26.318238149999985</v>
+        <v>-26.392790400000024</v>
       </c>
       <c r="D369" s="5">
-        <v>-72.278523904764512</v>
+        <v>-72.573483758724009</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>239.44810588999999</v>
+        <v>238.16874390999999</v>
       </c>
       <c r="C370" s="5">
-        <v>6.2090904799999862</v>
+        <v>6.3083343499999955</v>
       </c>
       <c r="D370" s="5">
-        <v>37.063708628642075</v>
+        <v>38.006013431914475</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>246.30216960999999</v>
+        <v>244.83702024999999</v>
       </c>
       <c r="C371" s="5">
-        <v>6.8540637199999992</v>
+        <v>6.6682763400000056</v>
       </c>
       <c r="D371" s="5">
-        <v>40.307852474118718</v>
+        <v>39.286116405143169</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>246.61201102000001</v>
+        <v>245.15743036000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.30984141000001841</v>
+        <v>0.32041011000001163</v>
       </c>
       <c r="D372" s="5">
-        <v>1.5200556525923226</v>
+        <v>1.5817529807814035</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>246.92409982000001</v>
+        <v>245.33812832000001</v>
       </c>
       <c r="C373" s="5">
-        <v>0.31208879999999795</v>
+        <v>0.18069796000000338</v>
       </c>
       <c r="D373" s="5">
-        <v>1.5292209645636046</v>
+        <v>0.88807729936981605</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>248.15916204000001</v>
+        <v>247.08396192999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.2350622200000032</v>
+        <v>1.7458336099999769</v>
       </c>
       <c r="D374" s="5">
-        <v>6.1700489441294248</v>
+        <v>8.8815025884315233</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>247.13180831</v>
+        <v>245.76022692000001</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.0273537300000157</v>
+        <v>-1.3237350099999787</v>
       </c>
       <c r="D375" s="5">
-        <v>-4.8563088438886348</v>
+        <v>-6.2428248292731414</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>248.92116630000001</v>
+        <v>247.5452124</v>
       </c>
       <c r="C376" s="5">
-        <v>1.7893579900000134</v>
+        <v>1.7849854799999889</v>
       </c>
       <c r="D376" s="5">
-        <v>9.0430930778599752</v>
+        <v>9.0724790509473898</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>250.3613958</v>
+        <v>248.97597052</v>
       </c>
       <c r="C377" s="5">
-        <v>1.4402294999999867</v>
+        <v>1.4307581200000072</v>
       </c>
       <c r="D377" s="5">
-        <v>7.1683251862597608</v>
+        <v>7.1605246039826875</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.0981563928426437</v>
+        <v>-3.124195792060569</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>251.03331066000001</v>
+        <v>249.97015780000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.67191486000001532</v>
+        <v>0.99418728000000556</v>
       </c>
       <c r="D378" s="5">
-        <v>3.2685012722032614</v>
+        <v>4.8983760941266663</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>250.72605374</v>
+        <v>249.61788573999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.30725692000001459</v>
+        <v>-0.35227206000001843</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.4589152370426017</v>
+        <v>-1.6780615071490534</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>252.26315496000001</v>
+        <v>251.19836190000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.5371012200000109</v>
+        <v>1.5804761600000177</v>
       </c>
       <c r="D380" s="5">
-        <v>7.6099161978487651</v>
+        <v>7.86815013245592</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>255.79013585000001</v>
+        <v>254.74570166000001</v>
       </c>
       <c r="C381" s="5">
-        <v>3.5269808900000044</v>
+        <v>3.5473397599999998</v>
       </c>
       <c r="D381" s="5">
-        <v>18.129845247183862</v>
+        <v>18.326152338019487</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>257.53561939999997</v>
+        <v>256.46970813000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.7454835499999604</v>
+        <v>1.7240064700000062</v>
       </c>
       <c r="D382" s="5">
-        <v>8.5030983046187281</v>
+        <v>8.4302732914500957</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>259.05359965000002</v>
+        <v>257.71045699000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.5179802500000505</v>
+        <v>1.2407488599999965</v>
       </c>
       <c r="D383" s="5">
-        <v>7.3069684631693166</v>
+        <v>5.9623452710913183</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>263.11711114000002</v>
+        <v>261.81432955999998</v>
       </c>
       <c r="C384" s="5">
-        <v>4.0635114899999962</v>
+        <v>4.1038725699999645</v>
       </c>
       <c r="D384" s="5">
-        <v>20.535099408540482</v>
+        <v>20.874991926341458</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>261.77125662999998</v>
+        <v>260.72798237000001</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.3458545100000379</v>
+        <v>-1.0863471899999695</v>
       </c>
       <c r="D385" s="5">
-        <v>-5.9682784576809649</v>
+        <v>-4.8670912309194625</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>262.68732103000002</v>
+        <v>261.64110668000001</v>
       </c>
       <c r="C386" s="5">
-        <v>0.91606440000003886</v>
+        <v>0.91312431000000061</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2811576218013903</v>
+        <v>4.2845574398903796</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>265.11665599000003</v>
+        <v>263.96116816</v>
       </c>
       <c r="C387" s="5">
-        <v>2.4293349600000056</v>
+        <v>2.3200614799999926</v>
       </c>
       <c r="D387" s="5">
-        <v>11.679849711757795</v>
+        <v>11.175417963124957</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>264.65853129999999</v>
+        <v>263.99211739999998</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.45812469000003375</v>
+        <v>3.0949239999984002E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>-2.0540193853008426</v>
+        <v>0.14078982727299127</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>265.67510844999998</v>
+        <v>264.54200731999998</v>
       </c>
       <c r="C389" s="5">
-        <v>1.0165771499999892</v>
+        <v>0.54988991999999826</v>
       </c>
       <c r="D389" s="5">
-        <v>4.7079414126642849</v>
+        <v>2.5284101100718326</v>
       </c>
       <c r="E389" s="5">
-        <v>6.116642943720163</v>
+        <v>6.2520237465043094</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>266.60749742000002</v>
+        <v>265.52278981000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.93238897000003362</v>
+        <v>0.98078249000002415</v>
       </c>
       <c r="D390" s="5">
-        <v>4.2936582175765459</v>
+        <v>4.5408181534788428</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>268.15048571</v>
+        <v>267.04962985999998</v>
       </c>
       <c r="C391" s="5">
-        <v>1.5429882899999825</v>
+        <v>1.5268400499999757</v>
       </c>
       <c r="D391" s="5">
-        <v>7.1703763792055453</v>
+        <v>7.122853901663917</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>269.38873894</v>
+        <v>268.27068273999998</v>
       </c>
       <c r="C392" s="5">
-        <v>1.238253229999998</v>
+        <v>1.221052880000002</v>
       </c>
       <c r="D392" s="5">
-        <v>5.684231046726973</v>
+        <v>5.6269671249777886</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>270.31679710999998</v>
+        <v>268.92703159000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.92805816999998569</v>
+        <v>0.65634885000002896</v>
       </c>
       <c r="D393" s="5">
-        <v>4.2133000561758394</v>
+        <v>2.975740470620325</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>271.10497944000002</v>
+        <v>269.70738712000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.78818233000004057</v>
+        <v>0.78035553000000846</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5555875822103067</v>
+        <v>3.53819801667834</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>271.15016695000003</v>
+        <v>269.73627048999998</v>
       </c>
       <c r="C395" s="5">
-        <v>4.5187510000005204E-2</v>
+        <v>2.8883369999959996E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.20019827626871489</v>
+        <v>0.12858552573997706</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>274.04321236999999</v>
+        <v>272.62843820000001</v>
       </c>
       <c r="C396" s="5">
-        <v>2.8930454199999645</v>
+        <v>2.8921677100000238</v>
       </c>
       <c r="D396" s="5">
-        <v>13.582149358246554</v>
+        <v>13.653204793523145</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>275.11812236999998</v>
+        <v>273.72778424000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0749099999999885</v>
+        <v>1.0993460400000004</v>
       </c>
       <c r="D397" s="5">
-        <v>4.8097751631280827</v>
+        <v>4.9476492911022074</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>277.04500482999998</v>
+        <v>276.06561342999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.9268824600000016</v>
+        <v>2.3378291899999795</v>
       </c>
       <c r="D398" s="5">
-        <v>8.7360377907454101</v>
+        <v>10.744251331427535</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>275.39965805999998</v>
+        <v>274.17197671000002</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.6453467700000033</v>
+        <v>-1.8936367199999609</v>
       </c>
       <c r="D399" s="5">
-        <v>-6.8984587840794536</v>
+        <v>-7.9277017225192203</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>275.53895531000001</v>
+        <v>274.41739620999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.13929725000002691</v>
+        <v>0.24541949999996859</v>
       </c>
       <c r="D400" s="5">
-        <v>0.60865180318185885</v>
+        <v>1.0794598399213262</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>276.87617811000001</v>
+        <v>275.30997341</v>
       </c>
       <c r="C401" s="5">
-        <v>1.3372228000000064</v>
+        <v>0.89257720000000518</v>
       </c>
       <c r="D401" s="5">
-        <v>5.9817309353818571</v>
+        <v>3.9737392125495319</v>
       </c>
       <c r="E401" s="5">
-        <v>4.2160779477419696</v>
+        <v>4.0704182292586433</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>278.05108417999998</v>
+        <v>276.55248777999998</v>
       </c>
       <c r="C402" s="5">
-        <v>1.1749060699999632</v>
+        <v>1.2425143699999808</v>
       </c>
       <c r="D402" s="5">
-        <v>5.212663700361464</v>
+        <v>5.5522514819484226</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>279.46715598999998</v>
+        <v>277.77490714999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.4160718100000054</v>
+        <v>1.2224193700000114</v>
       </c>
       <c r="D403" s="5">
-        <v>6.2855416527902497</v>
+        <v>5.4351203159422434</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>280.46892355</v>
+        <v>278.80069028999998</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0017675600000189</v>
+        <v>1.0257831399999873</v>
       </c>
       <c r="D404" s="5">
-        <v>4.3873008107865541</v>
+        <v>4.5225516409117539</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>279.69470118999999</v>
+        <v>277.98057190999998</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.77422236000001021</v>
+        <v>-0.82011837999999671</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.2627153183470092</v>
+        <v>-3.4733592116316769</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>281.57656164000002</v>
+        <v>279.64031663999998</v>
       </c>
       <c r="C406" s="5">
-        <v>1.8818604500000333</v>
+        <v>1.6597447299999999</v>
       </c>
       <c r="D406" s="5">
-        <v>8.3795022147866725</v>
+        <v>7.4048995917163962</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>283.28981491000002</v>
+        <v>281.59152203000002</v>
       </c>
       <c r="C407" s="5">
-        <v>1.7132532699999956</v>
+        <v>1.951205390000041</v>
       </c>
       <c r="D407" s="5">
-        <v>7.5507667477325846</v>
+        <v>8.7019863177056003</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>281.90731032999997</v>
+        <v>280.25583334999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.3825045800000453</v>
+        <v>-1.3356886800000325</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.7015556572949873</v>
+        <v>-5.5458533906456386</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>282.18232196999998</v>
+        <v>280.16199147999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.27501164000000244</v>
+        <v>-9.3841870000005656E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>1.1769486105285276</v>
+        <v>-0.40107314254348436</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>283.17001775</v>
+        <v>281.70398132999998</v>
       </c>
       <c r="C410" s="5">
-        <v>0.98769578000002411</v>
+        <v>1.5419898499999931</v>
       </c>
       <c r="D410" s="5">
-        <v>4.2820555001214844</v>
+        <v>6.8083556140563273</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>284.58226702000002</v>
+        <v>282.92881089000002</v>
       </c>
       <c r="C411" s="5">
-        <v>1.412249270000018</v>
+        <v>1.2248295600000461</v>
       </c>
       <c r="D411" s="5">
-        <v>6.1516624239558837</v>
+        <v>5.3441134284334835</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>283.08369972000003</v>
+        <v>281.31671991000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.4985672999999906</v>
+        <v>-1.6120909800000049</v>
       </c>
       <c r="D412" s="5">
-        <v>-6.1391811655039703</v>
+        <v>-6.6271858053400967</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>283.6438392</v>
+        <v>282.05245095999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.56013947999997526</v>
+        <v>0.73573104999996985</v>
       </c>
       <c r="D413" s="5">
-        <v>2.4004595113003901</v>
+        <v>3.1839135732381729</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4442915732935555</v>
+        <v>2.4490495082642338</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>283.32030178000002</v>
+        <v>281.94564797999999</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.32353741999997965</v>
+        <v>-0.10680297999999766</v>
       </c>
       <c r="D414" s="5">
-        <v>-1.3602215568198628</v>
+        <v>-0.4534510952923454</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>282.71510440999998</v>
+        <v>281.50428240000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.6051973700000417</v>
+        <v>-0.44136557999996739</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.5334051756989218</v>
+        <v>-1.8624238385289926</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>284.59423220999997</v>
+        <v>283.52720074000001</v>
       </c>
       <c r="C416" s="5">
-        <v>1.879127799999992</v>
+        <v>2.0229183399999897</v>
       </c>
       <c r="D416" s="5">
-        <v>8.2742009373815826</v>
+        <v>8.9724436605364666</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>284.93443696999998</v>
+        <v>283.74434814</v>
       </c>
       <c r="C417" s="5">
-        <v>0.34020476000000599</v>
+        <v>0.21714739999998756</v>
       </c>
       <c r="D417" s="5">
-        <v>1.4439524385627012</v>
+        <v>0.92293551612823155</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>284.49041956000002</v>
+        <v>283.70373279</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.44401740999995809</v>
+        <v>-4.0615349999995942E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.8540330622549339</v>
+        <v>-0.17163361367894536</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>285.12671549999999</v>
+        <v>284.19741306999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.63629593999996814</v>
+        <v>0.49368027999997821</v>
       </c>
       <c r="D419" s="5">
-        <v>2.7172032694500858</v>
+        <v>2.1082527959329855</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>284.89706923</v>
+        <v>285.28494265</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.22964626999998927</v>
+        <v>1.0875295800000231</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.96223200390948005</v>
+        <v>4.6898933285759892</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>285.64328760000001</v>
+        <v>286.31044844000002</v>
       </c>
       <c r="C421" s="5">
-        <v>0.74621837000000824</v>
+        <v>1.0255057900000111</v>
       </c>
       <c r="D421" s="5">
-        <v>3.1887842319643367</v>
+        <v>4.3999195714284678</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>285.84856802000002</v>
+        <v>287.49320646000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.20528042000000823</v>
+        <v>1.1827580199999943</v>
       </c>
       <c r="D422" s="5">
-        <v>0.86580895863759277</v>
+        <v>5.0714374059173117</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>285.42569486999997</v>
+        <v>286.6426768</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.42287315000004355</v>
+        <v>-0.85052966000000652</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.760859728070685</v>
+        <v>-3.4929212191822878</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>287.19644979999998</v>
+        <v>288.41136648999998</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7707549300000096</v>
+        <v>1.7686896899999738</v>
       </c>
       <c r="D424" s="5">
-        <v>7.7040415310335231</v>
+        <v>7.6609622036921676</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>287.7414339</v>
+        <v>288.87287800000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.54498410000002195</v>
+        <v>0.46151151000003665</v>
       </c>
       <c r="D425" s="5">
-        <v>2.3010373152692054</v>
+        <v>1.9372122385061363</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4446267232727461</v>
+        <v>2.4181413835568044</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>288.91835858000002</v>
+        <v>289.71445032000003</v>
       </c>
       <c r="C426" s="5">
-        <v>1.1769246800000133</v>
+        <v>0.84157232000001159</v>
       </c>
       <c r="D426" s="5">
-        <v>5.0201959758942483</v>
+        <v>3.5525194067447918</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>289.10360264000002</v>
+        <v>290.18313570999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.18524406000000226</v>
+        <v>0.4686853899999619</v>
       </c>
       <c r="D427" s="5">
-        <v>0.77211584938219335</v>
+        <v>1.9586657606999847</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>288.01816051999998</v>
+        <v>289.23619531999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.0854421200000388</v>
+        <v>-0.94694039000000885</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.413529706449193</v>
+        <v>-3.8463779123566577</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>287.41524895999999</v>
+        <v>288.77334282999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.60291155999999546</v>
+        <v>-0.46285248999998885</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.4832530816212395</v>
+        <v>-1.9034977971420397</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>287.69094816</v>
+        <v>289.01147168</v>
       </c>
       <c r="C430" s="5">
-        <v>0.27569920000001957</v>
+        <v>0.23812885000000961</v>
       </c>
       <c r="D430" s="5">
-        <v>1.1571761592589436</v>
+        <v>0.99404676247660806</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>287.06250344</v>
+        <v>288.04560407999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.62844472000000451</v>
+        <v>-0.96586760000002414</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.5900669622395123</v>
+        <v>-3.9374649118405824</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>288.85051104000001</v>
+        <v>291.35644832000003</v>
       </c>
       <c r="C432" s="5">
-        <v>1.7880076000000145</v>
+        <v>3.3108442400000513</v>
       </c>
       <c r="D432" s="5">
-        <v>7.7358065481883065</v>
+        <v>14.699253470965878</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>288.84029361</v>
+        <v>291.12614802000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.0217430000011518E-2</v>
+        <v>-0.23030030000001034</v>
       </c>
       <c r="D433" s="5">
-        <v>-4.2439014132245045E-2</v>
+        <v>-0.94441727429949163</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>288.27218591000002</v>
+        <v>289.78319757999998</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.56810769999998456</v>
+        <v>-1.3429504400000383</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.3348633774859739</v>
+        <v>-5.3972341438189853</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>288.29778291999997</v>
+        <v>289.70996346999999</v>
       </c>
       <c r="C435" s="5">
-        <v>2.5597009999955844E-2</v>
+        <v>-7.323410999998714E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>0.10660555864991927</v>
+        <v>-0.3028432442843676</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>288.46134053999998</v>
+        <v>290.16654473</v>
       </c>
       <c r="C436" s="5">
-        <v>0.16355762000000595</v>
+        <v>0.45658126000000721</v>
       </c>
       <c r="D436" s="5">
-        <v>0.68291443075114699</v>
+        <v>1.9076724232933495</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>289.32846984000003</v>
+        <v>290.99028896999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.86712930000004462</v>
+        <v>0.82374423999999635</v>
       </c>
       <c r="D437" s="5">
-        <v>3.6675018592080111</v>
+        <v>3.4603375098082978</v>
       </c>
       <c r="E437" s="5">
-        <v>0.55154932624390529</v>
+        <v>0.73299057518303457</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>291.75389538000002</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.76360641000002261</v>
+      </c>
+      <c r="D438" s="5">
+        <v>3.1948465916561863</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>