--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FD85F7A1-F33A-4601-9DAA-7345110D802A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E6466CE9-F4E1-4EA1-8B94-CACC2CD03EBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7F42F1BA-B915-4507-AA0D-09A5ED54EFCB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E8AA4671-9478-4B6B-911F-81BFBA3F36AD}"/>
   </bookViews>
   <sheets>
     <sheet name="mcaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDB87B0B-3477-4E1F-8346-19BDDEFDF334}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A49C5899-C559-40B6-A681-F1E7AF55255C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>1.9076724232933495</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>290.99028896999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.82374423999999635</v>
       </c>
       <c r="D437" s="5">
         <v>3.4603375098082978</v>
       </c>
       <c r="E437" s="5">
         <v>0.73299057518303457</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>291.75389538000002</v>
+        <v>291.53690353000002</v>
       </c>
       <c r="C438" s="5">
-        <v>0.76360641000002261</v>
+        <v>0.54661456000002318</v>
       </c>
       <c r="D438" s="5">
-        <v>3.1948465916561863</v>
+        <v>2.2775912458133041</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>291.66147345000002</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.124569919999999</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.51395107069582835</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>291.96445900999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.30298555999996779</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.2537385323614592</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>