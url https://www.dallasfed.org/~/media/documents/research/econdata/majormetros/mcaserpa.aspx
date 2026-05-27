--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E6466CE9-F4E1-4EA1-8B94-CACC2CD03EBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F75D464C-694D-4E28-8B47-41CB96EFBC4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E8AA4671-9478-4B6B-911F-81BFBA3F36AD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9CEC40E1-A180-40D2-B8F6-88223F1057BE}"/>
   </bookViews>
   <sheets>
     <sheet name="mcaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A49C5899-C559-40B6-A681-F1E7AF55255C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B228BCD2-563C-4261-AB63-4AB84BDBF79C}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>81.796496074999993</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>81.897129770000006</v>
       </c>
       <c r="C7" s="5">
         <v>0.10063369500001329</v>
       </c>
       <c r="D7" s="5">
         <v>1.4863831515118608</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>82.824098063999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.92696829399999103</v>
       </c>
       <c r="D8" s="5">
         <v>14.460702122831727</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>83.222140302</v>
       </c>
       <c r="C9" s="5">
         <v>0.39804223800000216</v>
       </c>
       <c r="D9" s="5">
         <v>5.9219546753471741</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>84.281206745000006</v>
       </c>
       <c r="C10" s="5">
         <v>1.0590664430000061</v>
       </c>
       <c r="D10" s="5">
         <v>16.386437187048998</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>84.834291789999995</v>
       </c>
       <c r="C11" s="5">
         <v>0.5530850449999889</v>
       </c>
       <c r="D11" s="5">
         <v>8.1653900446778227</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>83.702522180000003</v>
       </c>
       <c r="C12" s="5">
         <v>-1.1317696099999921</v>
       </c>
       <c r="D12" s="5">
         <v>-14.8851629427324</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>83.614112242999994</v>
       </c>
       <c r="C13" s="5">
         <v>-8.8409937000008654E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-1.2601504066624525</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>84.103525231000006</v>
       </c>
       <c r="C14" s="5">
         <v>0.48941298800001221</v>
       </c>
       <c r="D14" s="5">
         <v>7.2544698496069371</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>84.262568774000002</v>
       </c>
       <c r="C15" s="5">
         <v>0.15904354299999568</v>
       </c>
       <c r="D15" s="5">
         <v>2.293005232566947</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>84.254149654000003</v>
       </c>
       <c r="C16" s="5">
         <v>-8.419119999999225E-3</v>
       </c>
       <c r="D16" s="5">
         <v>-0.11983249600291401</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>84.722373837999996</v>
       </c>
       <c r="C17" s="5">
         <v>0.46822418399999322</v>
       </c>
       <c r="D17" s="5">
         <v>6.8763939091936566</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>85.089539298000005</v>
       </c>
       <c r="C18" s="5">
         <v>0.3671654600000096</v>
       </c>
       <c r="D18" s="5">
         <v>5.3262635190776786</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>85.353998202</v>
       </c>
       <c r="C19" s="5">
         <v>0.26445890399999428</v>
       </c>
       <c r="D19" s="5">
         <v>3.7940279004023081</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>85.948111777999998</v>
       </c>
       <c r="C20" s="5">
         <v>0.59411357599999803</v>
       </c>
       <c r="D20" s="5">
         <v>8.6800042699522351</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>84.891406899000003</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0567048789999944</v>
       </c>
       <c r="D21" s="5">
         <v>-13.795746689315823</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>85.612813818999996</v>
       </c>
       <c r="C22" s="5">
         <v>0.72140691999999262</v>
       </c>
       <c r="D22" s="5">
         <v>10.68798456761173</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>85.295301523000006</v>
       </c>
       <c r="C23" s="5">
         <v>-0.31751229599998965</v>
       </c>
       <c r="D23" s="5">
         <v>-4.3607742467807515</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>86.183917594999997</v>
       </c>
       <c r="C24" s="5">
         <v>0.88861607199999071</v>
       </c>
       <c r="D24" s="5">
         <v>13.243549537981947</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>86.622741641000005</v>
       </c>
       <c r="C25" s="5">
         <v>0.43882404600000768</v>
       </c>
       <c r="D25" s="5">
         <v>6.2841058454386811</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>86.520432927000002</v>
       </c>
       <c r="C26" s="5">
         <v>-0.10230871400000296</v>
       </c>
       <c r="D26" s="5">
         <v>-1.4081299420730553</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>86.472889412000001</v>
       </c>
       <c r="C27" s="5">
         <v>-4.754351500000098E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.65741817864298779</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>86.770351520000006</v>
       </c>
       <c r="C28" s="5">
         <v>0.29746210800000483</v>
       </c>
       <c r="D28" s="5">
         <v>4.2069375492550076</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>87.095286283999997</v>
       </c>
       <c r="C29" s="5">
         <v>0.32493476399999111</v>
       </c>
       <c r="D29" s="5">
         <v>4.5874393631195609</v>
       </c>
       <c r="E29" s="5">
         <v>2.8008096781344971</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>86.737991953000005</v>
       </c>
       <c r="C30" s="5">
         <v>-0.35729433099999142</v>
       </c>
       <c r="D30" s="5">
         <v>-4.8132383356281334</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>87.517711951999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.77971999899999389</v>
       </c>
       <c r="D31" s="5">
         <v>11.33689254678627</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>87.456952380000004</v>
       </c>
       <c r="C32" s="5">
         <v>-6.0759571999994932E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-0.82993171122881515</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>87.874419732000007</v>
       </c>
       <c r="C33" s="5">
         <v>0.41746735200000273</v>
       </c>
       <c r="D33" s="5">
         <v>5.8808868401099668</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>88.194209666999996</v>
       </c>
       <c r="C34" s="5">
         <v>0.31978993499998865</v>
       </c>
       <c r="D34" s="5">
         <v>4.4554802772790225</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>88.900394231000007</v>
       </c>
       <c r="C35" s="5">
         <v>0.70618456400001151</v>
       </c>
       <c r="D35" s="5">
         <v>10.043240142614396</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>89.349350302999994</v>
       </c>
       <c r="C36" s="5">
         <v>0.44895607199998722</v>
       </c>
       <c r="D36" s="5">
         <v>6.2313118464620398</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>89.933287911999997</v>
       </c>
       <c r="C37" s="5">
         <v>0.58393760900000302</v>
       </c>
       <c r="D37" s="5">
         <v>8.1306636101901031</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>90.355863103999994</v>
       </c>
       <c r="C38" s="5">
         <v>0.42257519199999649</v>
       </c>
       <c r="D38" s="5">
         <v>5.7865392884189681</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>91.392212155999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.0363490520000056</v>
       </c>
       <c r="D39" s="5">
         <v>14.66588041732313</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>92.356104485000003</v>
       </c>
       <c r="C40" s="5">
         <v>0.96389232900000366</v>
       </c>
       <c r="D40" s="5">
         <v>13.416698676619809</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>92.250933282999995</v>
       </c>
       <c r="C41" s="5">
         <v>-0.10517120200000818</v>
       </c>
       <c r="D41" s="5">
         <v>-1.357982671668001</v>
       </c>
       <c r="E41" s="5">
         <v>5.9195476804433378</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>92.624509510999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.37357622800000456</v>
       </c>
       <c r="D42" s="5">
         <v>4.9691866885936964</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>93.280919554999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.65641004399999758</v>
       </c>
       <c r="D43" s="5">
         <v>8.8435679121272806</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>93.569994041000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.28907448600000407</v>
       </c>
       <c r="D44" s="5">
         <v>3.7828033994877996</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>94.638932037000004</v>
       </c>
       <c r="C45" s="5">
         <v>1.0689379960000025</v>
       </c>
       <c r="D45" s="5">
         <v>14.603728687884088</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>94.080486735999997</v>
       </c>
       <c r="C46" s="5">
         <v>-0.55844530100000611</v>
       </c>
       <c r="D46" s="5">
         <v>-6.8556111203077474</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>94.417362784999995</v>
       </c>
       <c r="C47" s="5">
         <v>0.33687604899999712</v>
       </c>
       <c r="D47" s="5">
         <v>4.3825067166664899</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>94.928459083999996</v>
       </c>
       <c r="C48" s="5">
         <v>0.51109629900000186</v>
       </c>
       <c r="D48" s="5">
         <v>6.6927197578904973</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>95.175273555999993</v>
       </c>
       <c r="C49" s="5">
         <v>0.24681447199999695</v>
       </c>
       <c r="D49" s="5">
         <v>3.1650111659569324</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>94.860763126999998</v>
       </c>
       <c r="C50" s="5">
         <v>-0.31451042899999493</v>
       </c>
       <c r="D50" s="5">
         <v>-3.8941632668793913</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>95.395683034000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.53491990700000258</v>
       </c>
       <c r="D51" s="5">
         <v>6.9806651179581847</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>95.315203314000001</v>
       </c>
       <c r="C52" s="5">
         <v>-8.0479719999999588E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-1.0076850975669016</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>95.923029086</v>
       </c>
       <c r="C53" s="5">
         <v>0.60782577199999821</v>
       </c>
       <c r="D53" s="5">
         <v>7.9265940941051438</v>
       </c>
       <c r="E53" s="5">
         <v>3.980551385572495</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>96.612535538000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.68950645200000338</v>
       </c>
       <c r="D54" s="5">
         <v>8.9750672327165493</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>97.036953796000006</v>
       </c>
       <c r="C55" s="5">
         <v>0.42441825800000288</v>
       </c>
       <c r="D55" s="5">
         <v>5.4008454878455847</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>97.584571742999998</v>
       </c>
       <c r="C56" s="5">
         <v>0.547617946999992</v>
       </c>
       <c r="D56" s="5">
         <v>6.9862760640512223</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>97.920711169</v>
       </c>
       <c r="C57" s="5">
         <v>0.33613942600000257</v>
       </c>
       <c r="D57" s="5">
         <v>4.2127319696955601</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>98.376331956000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.45562078700000086</v>
       </c>
       <c r="D58" s="5">
         <v>5.7286771162984085</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>100.15045391</v>
       </c>
       <c r="C59" s="5">
         <v>1.7741219539999946</v>
       </c>
       <c r="D59" s="5">
         <v>23.921755714478678</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>99.584729504999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.56572440499999743</v>
       </c>
       <c r="D60" s="5">
         <v>-6.5718147942910088</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>100.29035648</v>
       </c>
       <c r="C61" s="5">
         <v>0.70562697500000127</v>
       </c>
       <c r="D61" s="5">
         <v>8.8421528485926881</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>100.11866206000001</v>
       </c>
       <c r="C62" s="5">
         <v>-0.17169441999999435</v>
       </c>
       <c r="D62" s="5">
         <v>-2.0351343824245749</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>101.23771754000001</v>
       </c>
       <c r="C63" s="5">
         <v>1.1190554800000001</v>
       </c>
       <c r="D63" s="5">
         <v>14.268807493777436</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>101.55934295</v>
       </c>
       <c r="C64" s="5">
         <v>0.32162540999999578</v>
       </c>
       <c r="D64" s="5">
         <v>3.8796428101668834</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>102.91217179</v>
       </c>
       <c r="C65" s="5">
         <v>1.3528288400000008</v>
       </c>
       <c r="D65" s="5">
         <v>17.209369672790121</v>
       </c>
       <c r="E65" s="5">
         <v>7.2861989144795247</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>102.19430235999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.71786943000000747</v>
       </c>
       <c r="D66" s="5">
         <v>-8.0568711819881234</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>102.34719554</v>
       </c>
       <c r="C67" s="5">
         <v>0.15289318000000662</v>
       </c>
       <c r="D67" s="5">
         <v>1.8101701943062709</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>102.46809084</v>
       </c>
       <c r="C68" s="5">
         <v>0.12089530000000082</v>
       </c>
       <c r="D68" s="5">
         <v>1.4267180652997036</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>102.27311631000001</v>
       </c>
       <c r="C69" s="5">
         <v>-0.19497452999999609</v>
       </c>
       <c r="D69" s="5">
         <v>-2.2595945368782178</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>102.39810539</v>
       </c>
       <c r="C70" s="5">
         <v>0.12498907999999176</v>
       </c>
       <c r="D70" s="5">
         <v>1.4764306888275014</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>102.91633512</v>
       </c>
       <c r="C71" s="5">
         <v>0.51822973000000161</v>
       </c>
       <c r="D71" s="5">
         <v>6.2450474561084768</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>102.06438308</v>
       </c>
       <c r="C72" s="5">
         <v>-0.85195204000000047</v>
       </c>
       <c r="D72" s="5">
         <v>-9.4936962732006247</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>102.90341337</v>
       </c>
       <c r="C73" s="5">
         <v>0.83903028999999663</v>
       </c>
       <c r="D73" s="5">
         <v>10.323185065668984</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>104.17892191</v>
       </c>
       <c r="C74" s="5">
         <v>1.2755085400000041</v>
       </c>
       <c r="D74" s="5">
         <v>15.931361521845533</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>104.08277232</v>
       </c>
       <c r="C75" s="5">
         <v>-9.614958999999601E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-1.1019083889615255</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>104.69289465999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.61012233999998955</v>
       </c>
       <c r="D76" s="5">
         <v>7.2655530266225954</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>105.21682936000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.5239347000000123</v>
       </c>
       <c r="D77" s="5">
         <v>6.1734750712728825</v>
       </c>
       <c r="E77" s="5">
         <v>2.2394411952580517</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>104.31360230999999</v>
       </c>
       <c r="C78" s="5">
         <v>-0.90322705000001235</v>
       </c>
       <c r="D78" s="5">
         <v>-9.8286037532934518</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>104.80448312</v>
       </c>
       <c r="C79" s="5">
         <v>0.49088081000000727</v>
       </c>
       <c r="D79" s="5">
         <v>5.7954536182263761</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>105.00723083</v>
       </c>
       <c r="C80" s="5">
         <v>0.20274770999999703</v>
       </c>
       <c r="D80" s="5">
         <v>2.3462992827460116</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>105.17188389</v>
       </c>
       <c r="C81" s="5">
         <v>0.16465306000000623</v>
       </c>
       <c r="D81" s="5">
         <v>1.897932052483231</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>105.51941612</v>
       </c>
       <c r="C82" s="5">
         <v>0.34753222999999878</v>
       </c>
       <c r="D82" s="5">
         <v>4.0381722077627691</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>105.51615464</v>
       </c>
       <c r="C83" s="5">
         <v>-3.261480000006145E-3</v>
       </c>
       <c r="D83" s="5">
         <v>-3.7084272037068988E-2</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>106.16636961</v>
       </c>
       <c r="C84" s="5">
         <v>0.6502149700000075</v>
       </c>
       <c r="D84" s="5">
         <v>7.650520281684714</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>106.400116</v>
       </c>
       <c r="C85" s="5">
         <v>0.2337463899999932</v>
       </c>
       <c r="D85" s="5">
         <v>2.6742681266905599</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>106.34968091</v>
       </c>
       <c r="C86" s="5">
         <v>-5.0435089999993465E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.56733557901096354</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>108.48547244</v>
       </c>
       <c r="C87" s="5">
         <v>2.1357915299999917</v>
       </c>
       <c r="D87" s="5">
         <v>26.947666184504747</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>108.60256756</v>
       </c>
       <c r="C88" s="5">
         <v>0.11709512000000188</v>
       </c>
       <c r="D88" s="5">
         <v>1.3029515422415594</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>109.41762355</v>
       </c>
       <c r="C89" s="5">
         <v>0.81505599000000473</v>
       </c>
       <c r="D89" s="5">
         <v>9.3871285979139287</v>
       </c>
       <c r="E89" s="5">
         <v>3.9925116690476825</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>110.32082867</v>
       </c>
       <c r="C90" s="5">
         <v>0.90320511999999553</v>
       </c>
       <c r="D90" s="5">
         <v>10.367917372779623</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>111.08517128</v>
       </c>
       <c r="C91" s="5">
         <v>0.76434260999999992</v>
       </c>
       <c r="D91" s="5">
         <v>8.6382806199340365</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>111.31407952000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.22890824000000976</v>
       </c>
       <c r="D92" s="5">
         <v>2.5010052639927727</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>111.75203682999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.43795730999998739</v>
       </c>
       <c r="D93" s="5">
         <v>4.824832483846353</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>111.67541172999999</v>
       </c>
       <c r="C94" s="5">
         <v>-7.6625100000001112E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-0.81970899720976709</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>112.79397473</v>
       </c>
       <c r="C95" s="5">
         <v>1.1185630000000089</v>
       </c>
       <c r="D95" s="5">
         <v>12.704190414112283</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>114.52840184999999</v>
       </c>
       <c r="C96" s="5">
         <v>1.7344271199999923</v>
       </c>
       <c r="D96" s="5">
         <v>20.095737887769172</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>114.48178953</v>
       </c>
       <c r="C97" s="5">
         <v>-4.6612319999994156E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.48730048423335504</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>115.29217601000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.81038648000000535</v>
       </c>
       <c r="D98" s="5">
         <v>8.8331298402055669</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>113.59716933999999</v>
       </c>
       <c r="C99" s="5">
         <v>-1.6950066700000122</v>
       </c>
       <c r="D99" s="5">
         <v>-16.28330359418274</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>114.07585693</v>
       </c>
       <c r="C100" s="5">
         <v>0.47868759000000694</v>
       </c>
       <c r="D100" s="5">
         <v>5.1755430670834102</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>114.71433697000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.63848004000000458</v>
       </c>
       <c r="D101" s="5">
         <v>6.9270323469614592</v>
       </c>
       <c r="E101" s="5">
         <v>4.840822938893008</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>116.098169</v>
       </c>
       <c r="C102" s="5">
         <v>1.3838320299999936</v>
       </c>
       <c r="D102" s="5">
         <v>15.476085647887761</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>116.56353127</v>
       </c>
       <c r="C103" s="5">
         <v>0.46536226999999997</v>
       </c>
       <c r="D103" s="5">
         <v>4.9174929191711403</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>117.30987424</v>
       </c>
       <c r="C104" s="5">
         <v>0.74634297000000061</v>
       </c>
       <c r="D104" s="5">
         <v>7.9599017348219503</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>117.61522761000001</v>
       </c>
       <c r="C105" s="5">
         <v>0.30535337000000595</v>
       </c>
       <c r="D105" s="5">
         <v>3.1686647603403229</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>118.4858831</v>
       </c>
       <c r="C106" s="5">
         <v>0.8706554899999901</v>
       </c>
       <c r="D106" s="5">
         <v>9.2538316312847932</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>118.80199484000001</v>
       </c>
       <c r="C107" s="5">
         <v>0.31611174000001085</v>
       </c>
       <c r="D107" s="5">
         <v>3.2489109595948529</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>120.58774665</v>
       </c>
       <c r="C108" s="5">
         <v>1.7857518099999936</v>
       </c>
       <c r="D108" s="5">
         <v>19.606108701887905</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>120.9824471</v>
       </c>
       <c r="C109" s="5">
         <v>0.39470045000000198</v>
       </c>
       <c r="D109" s="5">
         <v>3.9992526059724698</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>120.40209837</v>
       </c>
       <c r="C110" s="5">
         <v>-0.5803487299999972</v>
       </c>
       <c r="D110" s="5">
         <v>-5.6068901967343603</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>121.08958867</v>
       </c>
       <c r="C111" s="5">
         <v>0.68749029999999323</v>
       </c>
       <c r="D111" s="5">
         <v>7.0712756036263702</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>121.68981377999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.60022510999999668</v>
       </c>
       <c r="D112" s="5">
         <v>6.1131167620745552</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>122.08370960000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.39389582000001155</v>
       </c>
       <c r="D113" s="5">
         <v>3.9541634233254186</v>
       </c>
       <c r="E113" s="5">
         <v>6.4241077659954904</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>121.97637428</v>
       </c>
       <c r="C114" s="5">
         <v>-0.10733532000000423</v>
       </c>
       <c r="D114" s="5">
         <v>-1.0499465755212434</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>122.06856965</v>
       </c>
       <c r="C115" s="5">
         <v>9.2195369999998888E-2</v>
       </c>
       <c r="D115" s="5">
         <v>0.91079546994263794</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>122.58498028</v>
       </c>
       <c r="C116" s="5">
         <v>0.51641062999999576</v>
       </c>
       <c r="D116" s="5">
         <v>5.1963980523014319</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>124.48562932</v>
       </c>
       <c r="C117" s="5">
         <v>1.9006490400000047</v>
       </c>
       <c r="D117" s="5">
         <v>20.277250483783327</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>124.28560418000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.20002513999999394</v>
       </c>
       <c r="D118" s="5">
         <v>-1.9112264603437401</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>125.15846929999999</v>
       </c>
       <c r="C119" s="5">
         <v>0.87286511999998595</v>
       </c>
       <c r="D119" s="5">
         <v>8.760947452509793</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>126.08142065</v>
       </c>
       <c r="C120" s="5">
         <v>0.92295135000000528</v>
       </c>
       <c r="D120" s="5">
         <v>9.2169910964345689</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>125.87606085</v>
       </c>
       <c r="C121" s="5">
         <v>-0.20535979999999654</v>
       </c>
       <c r="D121" s="5">
         <v>-1.9371298628907074</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>127.07582696999999</v>
       </c>
       <c r="C122" s="5">
         <v>1.1997661199999925</v>
       </c>
       <c r="D122" s="5">
         <v>12.056643928269084</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>127.92853882</v>
       </c>
       <c r="C123" s="5">
         <v>0.85271185000000571</v>
       </c>
       <c r="D123" s="5">
         <v>8.3562428809146994</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>128.26216726000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.33362844000001246</v>
       </c>
       <c r="D124" s="5">
         <v>3.174794831695138</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>130.25613057000001</v>
       </c>
       <c r="C125" s="5">
         <v>1.993963309999998</v>
       </c>
       <c r="D125" s="5">
         <v>20.33589303562302</v>
       </c>
       <c r="E125" s="5">
         <v>6.694112586172607</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>130.85850282999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.60237225999998145</v>
       </c>
       <c r="D126" s="5">
         <v>5.6927731846747376</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>132.20178146000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.3432786300000146</v>
       </c>
       <c r="D127" s="5">
         <v>13.037963149190567</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>133.96552804999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.7637465899999825</v>
       </c>
       <c r="D128" s="5">
         <v>17.23817087005979</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>133.77184625000001</v>
       </c>
       <c r="C129" s="5">
         <v>-0.19368179999997892</v>
       </c>
       <c r="D129" s="5">
         <v>-1.721181022900653</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>134.26799296999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.4961467199999845</v>
       </c>
       <c r="D130" s="5">
         <v>4.5426040328234718</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>135.58159255999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.3135995899999955</v>
       </c>
       <c r="D131" s="5">
         <v>12.392881255698796</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>136.26716698000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.68557442000002311</v>
       </c>
       <c r="D132" s="5">
         <v>6.239484018080832</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>136.62562333</v>
       </c>
       <c r="C133" s="5">
         <v>0.3584563499999831</v>
       </c>
       <c r="D133" s="5">
         <v>3.2027221838351494</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>136.84137749000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.21575416000001724</v>
       </c>
       <c r="D134" s="5">
         <v>1.9115416089191983</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>136.48876167</v>
       </c>
       <c r="C135" s="5">
         <v>-0.35261582000001113</v>
       </c>
       <c r="D135" s="5">
         <v>-3.0487361291863579</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>137.28095457000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.79219290000000342</v>
       </c>
       <c r="D136" s="5">
         <v>7.1916020235888167</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>137.72038236</v>
       </c>
       <c r="C137" s="5">
         <v>0.43942778999999632</v>
       </c>
       <c r="D137" s="5">
         <v>3.9094756710267076</v>
       </c>
       <c r="E137" s="5">
         <v>5.7304418282168257</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>137.48614312999999</v>
       </c>
       <c r="C138" s="5">
         <v>-0.23423923000001423</v>
       </c>
       <c r="D138" s="5">
         <v>-2.0220135281907137</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>137.73459883000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.24845570000002226</v>
       </c>
       <c r="D139" s="5">
         <v>2.1902433685492273</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>138.91092850000001</v>
       </c>
       <c r="C140" s="5">
         <v>1.1763296700000012</v>
       </c>
       <c r="D140" s="5">
         <v>10.744046821276632</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>139.64008426999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.72915576999997711</v>
       </c>
       <c r="D141" s="5">
         <v>6.4839753616907636</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>140.09583839000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.45575412000002302</v>
       </c>
       <c r="D142" s="5">
         <v>3.9876079158903233</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>140.75204153999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.65620314999998186</v>
       </c>
       <c r="D143" s="5">
         <v>5.7678360014040031</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.49492502000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.25711651999998253</v>
       </c>
       <c r="D144" s="5">
         <v>-2.1701902737638945</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>141.41778452</v>
       </c>
       <c r="C145" s="5">
         <v>0.92285949999998707</v>
       </c>
       <c r="D145" s="5">
         <v>8.1734567642909983</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>142.10247011999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.68468559999999457</v>
       </c>
       <c r="D146" s="5">
         <v>5.9671308731096273</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>142.60959649</v>
       </c>
       <c r="C147" s="5">
         <v>0.50712637000000882</v>
       </c>
       <c r="D147" s="5">
         <v>4.3675494683400151</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>142.48275599999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.12684049000000641</v>
       </c>
       <c r="D148" s="5">
         <v>-1.0621039216469064</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>143.36091436999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.87815836999999419</v>
       </c>
       <c r="D149" s="5">
         <v>7.6518416919745258</v>
       </c>
       <c r="E149" s="5">
         <v>4.0956406839299131</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>143.97393916999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.61302480000000514</v>
       </c>
       <c r="D150" s="5">
         <v>5.2537309491395678</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>144.14920735000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.17526818000001754</v>
       </c>
       <c r="D151" s="5">
         <v>1.4706533227865526</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>145.29830981000001</v>
       </c>
       <c r="C152" s="5">
         <v>1.1491024599999946</v>
       </c>
       <c r="D152" s="5">
         <v>9.9966971797586623</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>145.77360741000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.47529760000000465</v>
       </c>
       <c r="D153" s="5">
         <v>3.9968216386142563</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>146.35601036</v>
       </c>
       <c r="C154" s="5">
         <v>0.5824029499999881</v>
       </c>
       <c r="D154" s="5">
         <v>4.9010731597138424</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>147.41206134000001</v>
       </c>
       <c r="C155" s="5">
         <v>1.0560509800000091</v>
       </c>
       <c r="D155" s="5">
         <v>9.0107893119902407</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>146.60223056999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.80983077000001913</v>
       </c>
       <c r="D156" s="5">
         <v>-6.3967974626581769</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>148.53042099000001</v>
       </c>
       <c r="C157" s="5">
         <v>1.9281904200000213</v>
       </c>
       <c r="D157" s="5">
         <v>16.97633375554981</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>149.55847525999999</v>
       </c>
       <c r="C158" s="5">
         <v>1.0280542699999842</v>
       </c>
       <c r="D158" s="5">
         <v>8.6294054908904627</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>150.15041188999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.59193662999999219</v>
       </c>
       <c r="D159" s="5">
         <v>4.8542378504253136</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>151.12814539999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.9777335100000073</v>
       </c>
       <c r="D160" s="5">
         <v>8.1000511727788549</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>151.08251892999999</v>
       </c>
       <c r="C161" s="5">
         <v>-4.5626470000001973E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.36168604437846197</v>
       </c>
       <c r="E161" s="5">
         <v>5.3861295416066657</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>151.81031400000001</v>
       </c>
       <c r="C162" s="5">
         <v>0.72779507000001331</v>
       </c>
       <c r="D162" s="5">
         <v>5.9362848923075306</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>152.73389237000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.92357837000000131</v>
       </c>
       <c r="D163" s="5">
         <v>7.5498215926410595</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>152.85370241999999</v>
       </c>
       <c r="C164" s="5">
         <v>0.1198100499999839</v>
       </c>
       <c r="D164" s="5">
         <v>0.94539576572827411</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>152.62009806</v>
       </c>
       <c r="C165" s="5">
         <v>-0.23360435999998685</v>
       </c>
       <c r="D165" s="5">
         <v>-1.8186075574078697</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>153.68932323000001</v>
       </c>
       <c r="C166" s="5">
         <v>1.0692251700000099</v>
       </c>
       <c r="D166" s="5">
         <v>8.7385754528273694</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>154.68436162</v>
       </c>
       <c r="C167" s="5">
         <v>0.99503838999999061</v>
       </c>
       <c r="D167" s="5">
         <v>8.0519312916671701</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>155.68752029000001</v>
       </c>
       <c r="C168" s="5">
         <v>1.0031586700000048</v>
       </c>
       <c r="D168" s="5">
         <v>8.0659077220039279</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>155.92090055</v>
       </c>
       <c r="C169" s="5">
         <v>0.2333802599999899</v>
       </c>
       <c r="D169" s="5">
         <v>1.8137411290633398</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>157.09311306999999</v>
       </c>
       <c r="C170" s="5">
         <v>1.172212519999988</v>
       </c>
       <c r="D170" s="5">
         <v>9.4041356508075769</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>158.20489663000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.1117835600000205</v>
       </c>
       <c r="D171" s="5">
         <v>8.8311711481745547</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>159.145589</v>
       </c>
       <c r="C172" s="5">
         <v>0.94069236999999362</v>
       </c>
       <c r="D172" s="5">
         <v>7.3732787788689524</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>160.37165408000001</v>
       </c>
       <c r="C173" s="5">
         <v>1.2260650800000121</v>
       </c>
       <c r="D173" s="5">
         <v>9.6468178149356589</v>
       </c>
       <c r="E173" s="5">
         <v>6.1483851446135107</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>161.45617394999999</v>
       </c>
       <c r="C174" s="5">
         <v>1.0845198699999798</v>
       </c>
       <c r="D174" s="5">
         <v>8.423788480218807</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>161.87852960999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.4223556599999938</v>
       </c>
       <c r="D175" s="5">
         <v>3.1846582686317682</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>162.55731664999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.67878704000000312</v>
       </c>
       <c r="D176" s="5">
         <v>5.1495091470042498</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>163.34407991</v>
       </c>
       <c r="C177" s="5">
         <v>0.78676326000001495</v>
       </c>
       <c r="D177" s="5">
         <v>5.9650205196864592</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>164.94213852999999</v>
       </c>
       <c r="C178" s="5">
         <v>1.5980586199999891</v>
       </c>
       <c r="D178" s="5">
         <v>12.392845151685838</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>165.38066051999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.43852198999999814</v>
       </c>
       <c r="D179" s="5">
         <v>3.2374368019914224</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>166.21968469999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.83902417999999557</v>
       </c>
       <c r="D180" s="5">
         <v>6.2607273485889792</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>167.60638829000001</v>
       </c>
       <c r="C181" s="5">
         <v>1.3867035900000246</v>
       </c>
       <c r="D181" s="5">
         <v>10.483484300062296</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>167.88873751</v>
       </c>
       <c r="C182" s="5">
         <v>0.28234921999998619</v>
       </c>
       <c r="D182" s="5">
         <v>2.0403519049065677</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>168.60605430999999</v>
       </c>
       <c r="C183" s="5">
         <v>0.71731679999999187</v>
       </c>
       <c r="D183" s="5">
         <v>5.249301662904271</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>169.92221706000001</v>
       </c>
       <c r="C184" s="5">
         <v>1.3161627500000179</v>
       </c>
       <c r="D184" s="5">
         <v>9.7801975714139076</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>170.62500223999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.70278517999997803</v>
       </c>
       <c r="D185" s="5">
         <v>5.0775771273973591</v>
       </c>
       <c r="E185" s="5">
         <v>6.3934915548636617</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>170.87131546000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.24631322000001887</v>
       </c>
       <c r="D186" s="5">
         <v>1.7461332924521011</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>172.21585526999999</v>
       </c>
       <c r="C187" s="5">
         <v>1.3445398099999863</v>
       </c>
       <c r="D187" s="5">
         <v>9.8620350232998977</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>172.98375238</v>
       </c>
       <c r="C188" s="5">
         <v>0.76789711000000693</v>
       </c>
       <c r="D188" s="5">
         <v>5.4838978832300267</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>175.49269756999999</v>
       </c>
       <c r="C189" s="5">
         <v>2.5089451899999915</v>
       </c>
       <c r="D189" s="5">
         <v>18.862492588673476</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>175.40767704000001</v>
       </c>
       <c r="C190" s="5">
         <v>-8.5020529999979999E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.57981456756674987</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>176.33694783999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.92927079999998341</v>
       </c>
       <c r="D191" s="5">
         <v>6.5458817223605692</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>175.52614111</v>
       </c>
       <c r="C192" s="5">
         <v>-0.81080672999999592</v>
       </c>
       <c r="D192" s="5">
         <v>-5.3802431406366757</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>177.98212129999999</v>
       </c>
       <c r="C193" s="5">
         <v>2.4559801899999911</v>
       </c>
       <c r="D193" s="5">
         <v>18.144873773867065</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>178.64684700000001</v>
       </c>
       <c r="C194" s="5">
         <v>0.66472570000001951</v>
       </c>
       <c r="D194" s="5">
         <v>4.5749638860286046</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>179.05924311000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.41239611000000309</v>
       </c>
       <c r="D195" s="5">
         <v>2.8055747643095152</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>178.98085449999999</v>
       </c>
       <c r="C196" s="5">
         <v>-7.8388610000018843E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-0.52407330906979466</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>180.05838840000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.0775339000000201</v>
       </c>
       <c r="D197" s="5">
         <v>7.4685472714653756</v>
       </c>
       <c r="E197" s="5">
         <v>5.5287244167950833</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>181.84091928999999</v>
       </c>
       <c r="C198" s="5">
         <v>1.7825308899999754</v>
       </c>
       <c r="D198" s="5">
         <v>12.548345458375065</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>182.02494325999999</v>
       </c>
       <c r="C199" s="5">
         <v>0.18402396999999837</v>
       </c>
       <c r="D199" s="5">
         <v>1.2211886078895562</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>182.48296898000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.45802572000002328</v>
       </c>
       <c r="D200" s="5">
         <v>3.0616774624041998</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>181.66166627000001</v>
       </c>
       <c r="C201" s="5">
         <v>-0.82130270999999766</v>
       </c>
       <c r="D201" s="5">
         <v>-5.2691440214635454</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>181.70942952999999</v>
       </c>
       <c r="C202" s="5">
         <v>4.7763259999982211E-2</v>
       </c>
       <c r="D202" s="5">
         <v>0.31596577007109161</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>183.52962135999999</v>
       </c>
       <c r="C203" s="5">
         <v>1.8201918299999988</v>
       </c>
       <c r="D203" s="5">
         <v>12.705327203943062</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>180.74208023</v>
       </c>
       <c r="C204" s="5">
         <v>-2.7875411299999939</v>
       </c>
       <c r="D204" s="5">
         <v>-16.778163792542877</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>183.56289734999999</v>
       </c>
       <c r="C205" s="5">
         <v>2.8208171199999867</v>
       </c>
       <c r="D205" s="5">
         <v>20.422469867876902</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>184.94847046999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.3855731200000037</v>
       </c>
       <c r="D206" s="5">
         <v>9.443527099559601</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>186.50124890000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.5527784300000178</v>
       </c>
       <c r="D207" s="5">
         <v>10.553374728007302</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>187.52506905000001</v>
       </c>
       <c r="C208" s="5">
         <v>1.0238201500000059</v>
       </c>
       <c r="D208" s="5">
         <v>6.7901203277025646</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>187.85544229999999</v>
       </c>
       <c r="C209" s="5">
         <v>0.33037324999997963</v>
       </c>
       <c r="D209" s="5">
         <v>2.1347118722917946</v>
       </c>
       <c r="E209" s="5">
         <v>4.3302919510080251</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>188.98992785999999</v>
       </c>
       <c r="C210" s="5">
         <v>1.1344855600000017</v>
       </c>
       <c r="D210" s="5">
         <v>7.4925917531716291</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>189.07549735000001</v>
       </c>
       <c r="C211" s="5">
         <v>8.5569490000011683E-2</v>
       </c>
       <c r="D211" s="5">
         <v>0.54468236908247203</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>189.77076034999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.69526299999998287</v>
       </c>
       <c r="D212" s="5">
         <v>4.5029510662627503</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>190.76151530000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.99075495000002434</v>
       </c>
       <c r="D213" s="5">
         <v>6.4480207188913674</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>191.14003711999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.3785218199999747</v>
       </c>
       <c r="D214" s="5">
         <v>2.4072795905980104</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>192.16475091999999</v>
       </c>
       <c r="C215" s="5">
         <v>1.0247138000000007</v>
       </c>
       <c r="D215" s="5">
         <v>6.6263973571287771</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>193.89950436999999</v>
       </c>
       <c r="C216" s="5">
         <v>1.7347534499999995</v>
       </c>
       <c r="D216" s="5">
         <v>11.387295613227399</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>194.98076560000001</v>
       </c>
       <c r="C217" s="5">
         <v>1.0812612300000239</v>
       </c>
       <c r="D217" s="5">
         <v>6.9007785929109833</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>194.77497080000001</v>
       </c>
       <c r="C218" s="5">
         <v>-0.20579480000000672</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2592278737188933</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>195.87716646000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.1021956600000067</v>
       </c>
       <c r="D219" s="5">
         <v>7.005963100308632</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>196.60535202</v>
       </c>
       <c r="C220" s="5">
         <v>0.7281855599999858</v>
       </c>
       <c r="D220" s="5">
         <v>4.5534282986662511</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>197.05604500999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.45069298999999319</v>
       </c>
       <c r="D221" s="5">
         <v>2.7857980054410092</v>
       </c>
       <c r="E221" s="5">
         <v>4.8977035732118424</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>199.5296104</v>
       </c>
       <c r="C222" s="5">
         <v>2.4735653900000045</v>
       </c>
       <c r="D222" s="5">
         <v>16.147832508861914</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>200.17226697000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.64265657000001397</v>
       </c>
       <c r="D223" s="5">
         <v>3.9342381278306249</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>200.262033</v>
       </c>
       <c r="C224" s="5">
         <v>8.9766029999992725E-2</v>
       </c>
       <c r="D224" s="5">
         <v>0.53946192629339418</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>200.73220631000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.47017331000000695</v>
       </c>
       <c r="D225" s="5">
         <v>2.8540148820234368</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>201.19233867</v>
       </c>
       <c r="C226" s="5">
         <v>0.46013235999998869</v>
       </c>
       <c r="D226" s="5">
         <v>2.7856697330135738</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>200.82970979999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.36262887000000887</v>
       </c>
       <c r="D227" s="5">
         <v>-2.1415660584035101</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>201.87787660000001</v>
       </c>
       <c r="C228" s="5">
         <v>1.0481668000000184</v>
       </c>
       <c r="D228" s="5">
         <v>6.4459662135996965</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>202.01059433</v>
       </c>
       <c r="C229" s="5">
         <v>0.13271772999999598</v>
       </c>
       <c r="D229" s="5">
         <v>0.79175785589742365</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>201.20250629</v>
       </c>
       <c r="C230" s="5">
         <v>-0.80808804000000123</v>
       </c>
       <c r="D230" s="5">
         <v>-4.6960549585110645</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>203.04063034999999</v>
       </c>
       <c r="C231" s="5">
         <v>1.8381240599999842</v>
       </c>
       <c r="D231" s="5">
         <v>11.530795987094633</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>202.41550047000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.62512987999997449</v>
       </c>
       <c r="D232" s="5">
         <v>-3.6326840761709778</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>202.39542367000001</v>
       </c>
       <c r="C233" s="5">
         <v>-2.0076799999998229E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-0.11895838732907116</v>
       </c>
       <c r="E233" s="5">
         <v>2.709573644253882</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>201.80165633999999</v>
       </c>
       <c r="C234" s="5">
         <v>-0.59376733000001991</v>
       </c>
       <c r="D234" s="5">
         <v>-3.4641875864665383</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>200.79086953999999</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0107868000000053</v>
       </c>
       <c r="D235" s="5">
         <v>-5.8477273152962024</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>200.71746013999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.3409400000002734E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-0.43784043230695735</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>201.79984045</v>
       </c>
       <c r="C237" s="5">
         <v>1.0823803100000191</v>
       </c>
       <c r="D237" s="5">
         <v>6.6664861337150105</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>202.23955018000001</v>
       </c>
       <c r="C238" s="5">
         <v>0.43970973000000413</v>
       </c>
       <c r="D238" s="5">
         <v>2.6462919699427934</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>201.76233299</v>
       </c>
       <c r="C239" s="5">
         <v>-0.47721719000000462</v>
       </c>
       <c r="D239" s="5">
         <v>-2.7951342948314473</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>203.16152199000001</v>
       </c>
       <c r="C240" s="5">
         <v>1.3991890000000069</v>
       </c>
       <c r="D240" s="5">
         <v>8.6466650413357335</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>202.7724106</v>
       </c>
       <c r="C241" s="5">
         <v>-0.38911139000001072</v>
       </c>
       <c r="D241" s="5">
         <v>-2.2742802403402873</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>202.71427767</v>
       </c>
       <c r="C242" s="5">
         <v>-5.8132929999999305E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-0.34348669122762354</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>203.58138134000001</v>
       </c>
       <c r="C243" s="5">
         <v>0.86710367000000588</v>
       </c>
       <c r="D243" s="5">
         <v>5.2554574915507857</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>203.29103583</v>
       </c>
       <c r="C244" s="5">
         <v>-0.29034551000000874</v>
       </c>
       <c r="D244" s="5">
         <v>-1.6980658190908549</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>202.77267098999999</v>
       </c>
       <c r="C245" s="5">
         <v>-0.51836484000000382</v>
       </c>
       <c r="D245" s="5">
         <v>-3.0172895125599841</v>
       </c>
       <c r="E245" s="5">
         <v>0.1863912301767634</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>203.56839389999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.79572290999999495</v>
       </c>
       <c r="D246" s="5">
         <v>4.8120317505438548</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>203.81871315999999</v>
       </c>
       <c r="C247" s="5">
         <v>0.25031925999999771</v>
       </c>
       <c r="D247" s="5">
         <v>1.4856087478426705</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>204.21881797</v>
       </c>
       <c r="C248" s="5">
         <v>0.40010481000001619</v>
       </c>
       <c r="D248" s="5">
         <v>2.3812515792833944</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>203.64852263</v>
       </c>
       <c r="C249" s="5">
         <v>-0.57029534000000126</v>
       </c>
       <c r="D249" s="5">
         <v>-3.3000903354547306</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>205.38631753000001</v>
       </c>
       <c r="C250" s="5">
         <v>1.7377949000000115</v>
       </c>
       <c r="D250" s="5">
         <v>10.734496051155439</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>205.94558939000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.55927185999999551</v>
       </c>
       <c r="D251" s="5">
         <v>3.3170137342892314</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>203.5050933</v>
       </c>
       <c r="C252" s="5">
         <v>-2.4404960900000106</v>
       </c>
       <c r="D252" s="5">
         <v>-13.329070635116757</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>204.08507402999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.5799807299999884</v>
       </c>
       <c r="D253" s="5">
         <v>3.4740676064792364</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>205.72488963000001</v>
       </c>
       <c r="C254" s="5">
         <v>1.6398156000000199</v>
       </c>
       <c r="D254" s="5">
         <v>10.079674399624805</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>206.83216153999999</v>
       </c>
       <c r="C255" s="5">
         <v>1.1072719099999802</v>
       </c>
       <c r="D255" s="5">
         <v>6.6534213682583943</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>206.71041187</v>
       </c>
       <c r="C256" s="5">
         <v>-0.1217496699999856</v>
       </c>
       <c r="D256" s="5">
         <v>-0.70408552248382161</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>207.71729317</v>
       </c>
       <c r="C257" s="5">
         <v>1.0068813000000034</v>
       </c>
       <c r="D257" s="5">
         <v>6.0043351780038723</v>
       </c>
       <c r="E257" s="5">
         <v>2.4385052264976448</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>208.4603645</v>
       </c>
       <c r="C258" s="5">
         <v>0.74307132999999226</v>
       </c>
       <c r="D258" s="5">
         <v>4.3782615665278524</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>208.71219930999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.25183480999999119</v>
       </c>
       <c r="D259" s="5">
         <v>1.4593557209222396</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>209.24776062000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.53556131000001983</v>
       </c>
       <c r="D260" s="5">
         <v>3.123064944163656</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>210.13322513</v>
       </c>
       <c r="C261" s="5">
         <v>0.88546450999999138</v>
       </c>
       <c r="D261" s="5">
         <v>5.1978556822017463</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>210.44292379000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.30969866000000934</v>
       </c>
       <c r="D262" s="5">
         <v>1.7829914626607435</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>210.95258951</v>
       </c>
       <c r="C263" s="5">
         <v>0.50966571999998678</v>
       </c>
       <c r="D263" s="5">
         <v>2.9452720774892249</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>211.47358324000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.52099373000001492</v>
       </c>
       <c r="D264" s="5">
         <v>3.0042534896925099</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>211.89550560000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.42192235999999639</v>
       </c>
       <c r="D265" s="5">
         <v>2.4206324993312212</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>212.01136858999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.11586298999998235</v>
       </c>
       <c r="D266" s="5">
         <v>0.65812854765150419</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>209.97947538</v>
       </c>
       <c r="C267" s="5">
         <v>-2.0318932099999927</v>
       </c>
       <c r="D267" s="5">
         <v>-10.913404668444127</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>210.72264340999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.74316802999999254</v>
       </c>
       <c r="D268" s="5">
         <v>4.330745807509695</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>211.18714310999999</v>
       </c>
       <c r="C269" s="5">
         <v>0.46449970000000462</v>
       </c>
       <c r="D269" s="5">
         <v>2.6774878360320775</v>
       </c>
       <c r="E269" s="5">
         <v>1.6704675316369544</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>212.26861468999999</v>
       </c>
       <c r="C270" s="5">
         <v>1.0814715799999988</v>
       </c>
       <c r="D270" s="5">
         <v>6.3211646073709549</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>212.60567745</v>
       </c>
       <c r="C271" s="5">
         <v>0.33706276000000912</v>
       </c>
       <c r="D271" s="5">
         <v>1.9222180204514716</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>213.32449342999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.71881597999998803</v>
       </c>
       <c r="D272" s="5">
         <v>4.1334800885752365</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>213.24360412999999</v>
       </c>
       <c r="C273" s="5">
         <v>-8.0889299999995501E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.45407341276705315</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>213.10938629</v>
       </c>
       <c r="C274" s="5">
         <v>-0.13421783999999093</v>
       </c>
       <c r="D274" s="5">
         <v>-0.75268386537160614</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>213.75890648000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.64952019000000405</v>
       </c>
       <c r="D275" s="5">
         <v>3.7193265564320788</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>213.63689070000001</v>
       </c>
       <c r="C276" s="5">
         <v>-0.12201577999999813</v>
       </c>
       <c r="D276" s="5">
         <v>-0.68282597448465765</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>213.84731145999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.21042075999997678</v>
       </c>
       <c r="D277" s="5">
         <v>1.1883588183825955</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>214.29927395999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.45196250000000759</v>
       </c>
       <c r="D278" s="5">
         <v>2.5658683273799499</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>214.86191171999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.56263776000000121</v>
       </c>
       <c r="D279" s="5">
         <v>3.1964672506212599</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>215.59050565999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.72859393999999611</v>
       </c>
       <c r="D280" s="5">
         <v>4.145940788302771</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>216.45049470000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.8599890400000163</v>
       </c>
       <c r="D281" s="5">
         <v>4.8932203802993124</v>
       </c>
       <c r="E281" s="5">
         <v>2.4922689480479043</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>215.93309020999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.51740449000001831</v>
       </c>
       <c r="D282" s="5">
         <v>-2.8310730310467602</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>217.17283387000001</v>
       </c>
       <c r="C283" s="5">
         <v>1.2397436600000162</v>
       </c>
       <c r="D283" s="5">
         <v>7.1113718843272</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>217.81649868</v>
       </c>
       <c r="C284" s="5">
         <v>0.64366480999998998</v>
       </c>
       <c r="D284" s="5">
         <v>3.6151571893459522</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>217.80010390000001</v>
       </c>
       <c r="C285" s="5">
         <v>-1.6394779999984621E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-9.0285142143509134E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>218.03995645000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.23985254999999484</v>
       </c>
       <c r="D286" s="5">
         <v>1.3295346501163596</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>219.00539019000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.96543374000000881</v>
       </c>
       <c r="D287" s="5">
         <v>5.4446640021122983</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>218.98918501</v>
       </c>
       <c r="C288" s="5">
         <v>-1.6205180000014252E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-8.8757194150090868E-2</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>220.06907988</v>
       </c>
       <c r="C289" s="5">
         <v>1.0798948700000039</v>
       </c>
       <c r="D289" s="5">
         <v>6.0806870622221787</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>220.39245047</v>
       </c>
       <c r="C290" s="5">
         <v>0.32337058999999613</v>
       </c>
       <c r="D290" s="5">
         <v>1.7776063365023242</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>220.6465628</v>
       </c>
       <c r="C291" s="5">
         <v>0.25411232999999811</v>
       </c>
       <c r="D291" s="5">
         <v>1.3924069968143771</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>221.57684383</v>
       </c>
       <c r="C292" s="5">
         <v>0.93028103000000328</v>
       </c>
       <c r="D292" s="5">
         <v>5.1783771659939859</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>222.50040855</v>
       </c>
       <c r="C293" s="5">
         <v>0.92356472000000167</v>
       </c>
       <c r="D293" s="5">
         <v>5.118048563171862</v>
       </c>
       <c r="E293" s="5">
         <v>2.795056605615609</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>221.76352614000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.73688240999999266</v>
       </c>
       <c r="D294" s="5">
         <v>-3.9025931713996598</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>221.77558038999999</v>
       </c>
       <c r="C295" s="5">
         <v>1.2054249999977174E-2</v>
       </c>
       <c r="D295" s="5">
         <v>6.5247092335574131E-2</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>222.22128677000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.4457063800000185</v>
       </c>
       <c r="D296" s="5">
         <v>2.4384981894922442</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>222.71282939</v>
       </c>
       <c r="C297" s="5">
         <v>0.49154261999998994</v>
       </c>
       <c r="D297" s="5">
         <v>2.6868726078046246</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>224.33623127000001</v>
       </c>
       <c r="C298" s="5">
         <v>1.6234018800000172</v>
       </c>
       <c r="D298" s="5">
         <v>9.1063964787710496</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>224.83472534000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.49849406999999246</v>
       </c>
       <c r="D299" s="5">
         <v>2.6993325879709262</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>225.01797343999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.18324809999998593</v>
       </c>
       <c r="D300" s="5">
         <v>0.9824378155481428</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>225.55010243000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.53212899000001812</v>
       </c>
       <c r="D301" s="5">
         <v>2.8749970392115465</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>225.54241905999999</v>
       </c>
       <c r="C302" s="5">
         <v>-7.6833700000236149E-3</v>
       </c>
       <c r="D302" s="5">
         <v>-4.0870372707202396E-2</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>226.86558858999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.3231695300000013</v>
       </c>
       <c r="D303" s="5">
         <v>7.2715868677522888</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>226.56966105999999</v>
       </c>
       <c r="C304" s="5">
         <v>-0.29592753000000016</v>
       </c>
       <c r="D304" s="5">
         <v>-1.5541202012076649</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>228.20052325</v>
       </c>
       <c r="C305" s="5">
         <v>1.6308621900000162</v>
       </c>
       <c r="D305" s="5">
         <v>8.9879718989105193</v>
       </c>
       <c r="E305" s="5">
         <v>2.5618445993635497</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>228.54580444999999</v>
       </c>
       <c r="C306" s="5">
         <v>0.34528119999998808</v>
       </c>
       <c r="D306" s="5">
         <v>1.8308588019067651</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>229.15598001999999</v>
       </c>
       <c r="C307" s="5">
         <v>0.61017556999999556</v>
       </c>
       <c r="D307" s="5">
         <v>3.2512464008579212</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>229.54465353000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.38867351000001804</v>
       </c>
       <c r="D308" s="5">
         <v>2.0544252882133573</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>228.87629458000001</v>
       </c>
       <c r="C309" s="5">
         <v>-0.66835894999999823</v>
       </c>
       <c r="D309" s="5">
         <v>-3.4385932792069918</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>230.73433738</v>
       </c>
       <c r="C310" s="5">
         <v>1.8580427999999927</v>
       </c>
       <c r="D310" s="5">
         <v>10.188683818580046</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>231.09814180999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.36380442999998763</v>
       </c>
       <c r="D311" s="5">
         <v>1.9085636609176282</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>232.29704792000001</v>
       </c>
       <c r="C312" s="5">
         <v>1.1989061100000242</v>
       </c>
       <c r="D312" s="5">
         <v>6.4061787671464643</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>232.28878028</v>
       </c>
       <c r="C313" s="5">
         <v>-8.2676400000138983E-3</v>
       </c>
       <c r="D313" s="5">
         <v>-4.2700612237733804E-2</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>232.07991652999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.20886375000000612</v>
       </c>
       <c r="D314" s="5">
         <v>-1.0736666684529217</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>232.28821758999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.2083010599999966</v>
       </c>
       <c r="D315" s="5">
         <v>1.0823810242226228</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>232.67123351000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.38301592000001961</v>
       </c>
       <c r="D316" s="5">
         <v>1.9967018625157484</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>233.09182268000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.42058916999999951</v>
       </c>
       <c r="D317" s="5">
         <v>2.1908819656927481</v>
       </c>
       <c r="E317" s="5">
         <v>2.1434216540517914</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>234.01294756999999</v>
       </c>
       <c r="C318" s="5">
         <v>0.92112488999998732</v>
       </c>
       <c r="D318" s="5">
         <v>4.8465605832971992</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>234.82264425</v>
       </c>
       <c r="C319" s="5">
         <v>0.80969668000000183</v>
       </c>
       <c r="D319" s="5">
         <v>4.2319942582832004</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>234.95424636999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.1316021199999966</v>
       </c>
       <c r="D320" s="5">
         <v>0.67459521056165705</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>236.41004512999999</v>
       </c>
       <c r="C321" s="5">
         <v>1.4557987599999933</v>
       </c>
       <c r="D321" s="5">
         <v>7.6940051288523215</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>236.45996374000001</v>
       </c>
       <c r="C322" s="5">
         <v>4.991861000002018E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.25367766376724887</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>236.53030781999999</v>
       </c>
       <c r="C323" s="5">
         <v>7.0344079999983933E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.35757067241670715</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>237.28965933000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.75935151000001611</v>
       </c>
       <c r="D324" s="5">
         <v>3.9212089149790685</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>238.15133782999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.86167849999998225</v>
       </c>
       <c r="D325" s="5">
         <v>4.4456969875802166</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>239.35956827999999</v>
       </c>
       <c r="C326" s="5">
         <v>1.2082304500000021</v>
       </c>
       <c r="D326" s="5">
         <v>6.2608310374216325</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>239.01211185</v>
       </c>
       <c r="C327" s="5">
         <v>-0.34745642999999404</v>
       </c>
       <c r="D327" s="5">
         <v>-1.7280901977503982</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>239.14431447999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.13220262999999477</v>
       </c>
       <c r="D328" s="5">
         <v>0.66576820930677183</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>239.78820447999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.64388999999999896</v>
       </c>
       <c r="D329" s="5">
         <v>3.2792477554030031</v>
       </c>
       <c r="E329" s="5">
         <v>2.8728514466992205</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>240.34302317999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.55481869999999844</v>
       </c>
       <c r="D330" s="5">
         <v>2.812151499596971</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>239.62111365000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.72190952999997648</v>
       </c>
       <c r="D331" s="5">
         <v>-3.5454430308870299</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>240.55622253999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.93510888999998087</v>
       </c>
       <c r="D332" s="5">
         <v>4.7847684529150891</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>241.13362544</v>
       </c>
       <c r="C333" s="5">
         <v>0.57740290000000982</v>
       </c>
       <c r="D333" s="5">
         <v>2.9186698798505217</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>241.67554182999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.54191638999998304</v>
       </c>
       <c r="D334" s="5">
         <v>2.7304289802573489</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>242.02450042999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.34895860000000312</v>
       </c>
       <c r="D335" s="5">
         <v>1.7465230069173998</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>240.90992444</v>
       </c>
       <c r="C336" s="5">
         <v>-1.1145759899999916</v>
       </c>
       <c r="D336" s="5">
         <v>-5.3884170746652753</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>240.82500970999999</v>
       </c>
       <c r="C337" s="5">
         <v>-8.4914730000008376E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.42215100945726114</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>242.40671265</v>
       </c>
       <c r="C338" s="5">
         <v>1.5817029400000138</v>
       </c>
       <c r="D338" s="5">
         <v>8.1724500708429524</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>243.20825318000001</v>
       </c>
       <c r="C339" s="5">
         <v>0.80154053000001113</v>
       </c>
       <c r="D339" s="5">
         <v>4.0408753683317533</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>243.78554833000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.57729514999999765</v>
       </c>
       <c r="D340" s="5">
         <v>2.8858812613260953</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>244.87607678000001</v>
       </c>
       <c r="C341" s="5">
         <v>1.0905284499999937</v>
       </c>
       <c r="D341" s="5">
         <v>5.5020311831261992</v>
       </c>
       <c r="E341" s="5">
         <v>2.1218192575541694</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>245.16941876000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.29334198000000811</v>
       </c>
       <c r="D342" s="5">
         <v>1.447013151619414</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>247.11951121999999</v>
       </c>
       <c r="C343" s="5">
         <v>1.9500924599999792</v>
       </c>
       <c r="D343" s="5">
         <v>9.9737074374711696</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>248.32892081</v>
       </c>
       <c r="C344" s="5">
         <v>1.209409590000007</v>
       </c>
       <c r="D344" s="5">
         <v>6.0335198997129247</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>247.98093954000001</v>
       </c>
       <c r="C345" s="5">
         <v>-0.34798126999999113</v>
       </c>
       <c r="D345" s="5">
         <v>-1.6686505717009581</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>248.65614811</v>
       </c>
       <c r="C346" s="5">
         <v>0.67520856999999523</v>
       </c>
       <c r="D346" s="5">
         <v>3.3167670985331243</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>249.22601030999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.56986219999998866</v>
       </c>
       <c r="D347" s="5">
         <v>2.7850522883530404</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>249.56740063999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.34139032999999586</v>
       </c>
       <c r="D348" s="5">
         <v>1.6562032878778554</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>250.63035947</v>
       </c>
       <c r="C349" s="5">
         <v>1.0629588300000137</v>
       </c>
       <c r="D349" s="5">
         <v>5.2324922532683837</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>250.33685922999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.2935002400000144</v>
       </c>
       <c r="D350" s="5">
         <v>-1.3962421827188876</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>251.38223271000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.0453734800000234</v>
       </c>
       <c r="D351" s="5">
         <v>5.1277477180572184</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>252.09168969999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.7094569899999783</v>
       </c>
       <c r="D352" s="5">
         <v>3.4397352453138907</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>251.97239943</v>
       </c>
       <c r="C353" s="5">
         <v>-0.11929026999999337</v>
       </c>
       <c r="D353" s="5">
         <v>-0.56636675275801851</v>
       </c>
       <c r="E353" s="5">
         <v>2.8979240207182011</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>250.88994127000001</v>
       </c>
       <c r="C354" s="5">
         <v>-1.0824581599999874</v>
       </c>
       <c r="D354" s="5">
         <v>-5.0350511174277361</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>251.88400913999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.99406786999998076</v>
       </c>
       <c r="D355" s="5">
         <v>4.8595930867199932</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>252.50627653999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.62226739999999836</v>
       </c>
       <c r="D356" s="5">
         <v>3.0051568588481681</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>252.83374104000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.32746450000001914</v>
       </c>
       <c r="D357" s="5">
         <v>1.5673765003162421</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>252.75515313</v>
       </c>
       <c r="C358" s="5">
         <v>-7.8587910000010197E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.37235709914130721</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>253.47778933000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.72263620000001083</v>
       </c>
       <c r="D359" s="5">
         <v>3.4853102141272574</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>253.80956286</v>
       </c>
       <c r="C360" s="5">
         <v>0.33177352999999243</v>
       </c>
       <c r="D360" s="5">
         <v>1.5820196835529599</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>255.99153082000001</v>
       </c>
       <c r="C361" s="5">
         <v>2.1819679600000086</v>
       </c>
       <c r="D361" s="5">
         <v>10.818277582209014</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>255.92535856999999</v>
       </c>
       <c r="C362" s="5">
         <v>-6.6172250000022359E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-0.30975205762069358</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>255.47759980000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.44775876999997877</v>
       </c>
       <c r="D363" s="5">
         <v>-2.0793962148318634</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>256.50577281</v>
       </c>
       <c r="C364" s="5">
         <v>1.0281730099999891</v>
       </c>
       <c r="D364" s="5">
         <v>4.9377614004070924</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>257.00531991000003</v>
       </c>
       <c r="C365" s="5">
         <v>0.49954710000002933</v>
       </c>
       <c r="D365" s="5">
         <v>2.3622054786560209</v>
       </c>
       <c r="E365" s="5">
         <v>1.997409435075137</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>257.60032668000002</v>
       </c>
       <c r="C366" s="5">
         <v>0.59500676999999769</v>
       </c>
       <c r="D366" s="5">
         <v>2.8138342223960944</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>258.49073973999998</v>
       </c>
       <c r="C367" s="5">
         <v>0.89041305999995757</v>
       </c>
       <c r="D367" s="5">
         <v>4.2276532338181072</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>258.25319996000002</v>
       </c>
       <c r="C368" s="5">
         <v>-0.23753977999996323</v>
       </c>
       <c r="D368" s="5">
         <v>-1.0971822301653167</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>231.86040955999999</v>
       </c>
       <c r="C369" s="5">
         <v>-26.392790400000024</v>
       </c>
       <c r="D369" s="5">
         <v>-72.573483758724009</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>238.16874390999999</v>
       </c>
       <c r="C370" s="5">
         <v>6.3083343499999955</v>
       </c>
       <c r="D370" s="5">
         <v>38.006013431914475</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>244.83702024999999</v>
       </c>
       <c r="C371" s="5">
         <v>6.6682763400000056</v>
       </c>
       <c r="D371" s="5">
         <v>39.286116405143169</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>245.15743036000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.32041011000001163</v>
       </c>
       <c r="D372" s="5">
         <v>1.5817529807814035</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>245.33812832000001</v>
       </c>
       <c r="C373" s="5">
         <v>0.18069796000000338</v>
       </c>
       <c r="D373" s="5">
         <v>0.88807729936981605</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>247.08396192999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.7458336099999769</v>
       </c>
       <c r="D374" s="5">
         <v>8.8815025884315233</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>245.76022692000001</v>
       </c>
       <c r="C375" s="5">
         <v>-1.3237350099999787</v>
       </c>
       <c r="D375" s="5">
         <v>-6.2428248292731414</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>247.5452124</v>
       </c>
       <c r="C376" s="5">
         <v>1.7849854799999889</v>
       </c>
       <c r="D376" s="5">
         <v>9.0724790509473898</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>248.97597052</v>
       </c>
       <c r="C377" s="5">
         <v>1.4307581200000072</v>
       </c>
       <c r="D377" s="5">
         <v>7.1605246039826875</v>
       </c>
       <c r="E377" s="5">
         <v>-3.124195792060569</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>249.97015780000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.99418728000000556</v>
       </c>
       <c r="D378" s="5">
         <v>4.8983760941266663</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>249.61788573999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.35227206000001843</v>
       </c>
       <c r="D379" s="5">
         <v>-1.6780615071490534</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>251.19836190000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.5804761600000177</v>
       </c>
       <c r="D380" s="5">
         <v>7.86815013245592</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>254.74570166000001</v>
       </c>
       <c r="C381" s="5">
         <v>3.5473397599999998</v>
       </c>
       <c r="D381" s="5">
         <v>18.326152338019487</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>256.46970813000001</v>
       </c>
       <c r="C382" s="5">
         <v>1.7240064700000062</v>
       </c>
       <c r="D382" s="5">
         <v>8.4302732914500957</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>257.71045699000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.2407488599999965</v>
       </c>
       <c r="D383" s="5">
         <v>5.9623452710913183</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>261.81432955999998</v>
       </c>
       <c r="C384" s="5">
         <v>4.1038725699999645</v>
       </c>
       <c r="D384" s="5">
         <v>20.874991926341458</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>260.72798237000001</v>
       </c>
       <c r="C385" s="5">
         <v>-1.0863471899999695</v>
       </c>
       <c r="D385" s="5">
         <v>-4.8670912309194625</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>261.64110668000001</v>
       </c>
       <c r="C386" s="5">
         <v>0.91312431000000061</v>
       </c>
       <c r="D386" s="5">
         <v>4.2845574398903796</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>263.96116816</v>
       </c>
       <c r="C387" s="5">
         <v>2.3200614799999926</v>
       </c>
       <c r="D387" s="5">
         <v>11.175417963124957</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>263.99211739999998</v>
       </c>
       <c r="C388" s="5">
         <v>3.0949239999984002E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.14078982727299127</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>264.54200731999998</v>
       </c>
       <c r="C389" s="5">
         <v>0.54988991999999826</v>
       </c>
       <c r="D389" s="5">
         <v>2.5284101100718326</v>
       </c>
       <c r="E389" s="5">
         <v>6.2520237465043094</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>265.52278981000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.98078249000002415</v>
       </c>
       <c r="D390" s="5">
         <v>4.5408181534788428</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>267.04962985999998</v>
       </c>
       <c r="C391" s="5">
         <v>1.5268400499999757</v>
       </c>
       <c r="D391" s="5">
         <v>7.122853901663917</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>268.27068273999998</v>
       </c>
       <c r="C392" s="5">
         <v>1.221052880000002</v>
       </c>
       <c r="D392" s="5">
         <v>5.6269671249777886</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>268.92703159000001</v>
       </c>
       <c r="C393" s="5">
         <v>0.65634885000002896</v>
       </c>
       <c r="D393" s="5">
         <v>2.975740470620325</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>269.70738712000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.78035553000000846</v>
       </c>
       <c r="D394" s="5">
         <v>3.53819801667834</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>269.73627048999998</v>
       </c>
       <c r="C395" s="5">
         <v>2.8883369999959996E-2</v>
       </c>
       <c r="D395" s="5">
         <v>0.12858552573997706</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>272.62843820000001</v>
       </c>
       <c r="C396" s="5">
         <v>2.8921677100000238</v>
       </c>
       <c r="D396" s="5">
         <v>13.653204793523145</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>273.72778424000001</v>
       </c>
       <c r="C397" s="5">
         <v>1.0993460400000004</v>
       </c>
       <c r="D397" s="5">
         <v>4.9476492911022074</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>276.06561342999998</v>
       </c>
       <c r="C398" s="5">
         <v>2.3378291899999795</v>
       </c>
       <c r="D398" s="5">
         <v>10.744251331427535</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>274.17197671000002</v>
       </c>
       <c r="C399" s="5">
         <v>-1.8936367199999609</v>
       </c>
       <c r="D399" s="5">
         <v>-7.9277017225192203</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>274.41739620999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.24541949999996859</v>
       </c>
       <c r="D400" s="5">
         <v>1.0794598399213262</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>275.30997341</v>
       </c>
       <c r="C401" s="5">
         <v>0.89257720000000518</v>
       </c>
       <c r="D401" s="5">
         <v>3.9737392125495319</v>
       </c>
       <c r="E401" s="5">
         <v>4.0704182292586433</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>276.55248777999998</v>
       </c>
       <c r="C402" s="5">
         <v>1.2425143699999808</v>
       </c>
       <c r="D402" s="5">
         <v>5.5522514819484226</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>277.77490714999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.2224193700000114</v>
       </c>
       <c r="D403" s="5">
         <v>5.4351203159422434</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>278.80069028999998</v>
       </c>
       <c r="C404" s="5">
         <v>1.0257831399999873</v>
       </c>
       <c r="D404" s="5">
         <v>4.5225516409117539</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>277.98057190999998</v>
       </c>
       <c r="C405" s="5">
         <v>-0.82011837999999671</v>
       </c>
       <c r="D405" s="5">
         <v>-3.4733592116316769</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>279.64031663999998</v>
       </c>
       <c r="C406" s="5">
         <v>1.6597447299999999</v>
       </c>
       <c r="D406" s="5">
         <v>7.4048995917163962</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>281.59152203000002</v>
       </c>
       <c r="C407" s="5">
         <v>1.951205390000041</v>
       </c>
       <c r="D407" s="5">
         <v>8.7019863177056003</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>280.25583334999999</v>
       </c>
       <c r="C408" s="5">
         <v>-1.3356886800000325</v>
       </c>
       <c r="D408" s="5">
         <v>-5.5458533906456386</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>280.16199147999998</v>
       </c>
       <c r="C409" s="5">
         <v>-9.3841870000005656E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-0.40107314254348436</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>281.70398132999998</v>
       </c>
       <c r="C410" s="5">
         <v>1.5419898499999931</v>
       </c>
       <c r="D410" s="5">
         <v>6.8083556140563273</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>282.92881089000002</v>
       </c>
       <c r="C411" s="5">
         <v>1.2248295600000461</v>
       </c>
       <c r="D411" s="5">
         <v>5.3441134284334835</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>281.31671991000002</v>
       </c>
       <c r="C412" s="5">
         <v>-1.6120909800000049</v>
       </c>
       <c r="D412" s="5">
         <v>-6.6271858053400967</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>282.05245095999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.73573104999996985</v>
       </c>
       <c r="D413" s="5">
         <v>3.1839135732381729</v>
       </c>
       <c r="E413" s="5">
         <v>2.4490495082642338</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>281.94564797999999</v>
       </c>
       <c r="C414" s="5">
         <v>-0.10680297999999766</v>
       </c>
       <c r="D414" s="5">
         <v>-0.4534510952923454</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>281.50428240000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.44136557999996739</v>
       </c>
       <c r="D415" s="5">
         <v>-1.8624238385289926</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>283.52720074000001</v>
       </c>
       <c r="C416" s="5">
         <v>2.0229183399999897</v>
       </c>
       <c r="D416" s="5">
         <v>8.9724436605364666</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>283.74434814</v>
       </c>
       <c r="C417" s="5">
         <v>0.21714739999998756</v>
       </c>
       <c r="D417" s="5">
         <v>0.92293551612823155</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>283.70373279</v>
       </c>
       <c r="C418" s="5">
         <v>-4.0615349999995942E-2</v>
       </c>
       <c r="D418" s="5">
         <v>-0.17163361367894536</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>284.19741306999998</v>
       </c>
       <c r="C419" s="5">
         <v>0.49368027999997821</v>
       </c>
       <c r="D419" s="5">
         <v>2.1082527959329855</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>285.28494265</v>
       </c>
       <c r="C420" s="5">
         <v>1.0875295800000231</v>
       </c>
       <c r="D420" s="5">
         <v>4.6898933285759892</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>286.31044844000002</v>
       </c>
       <c r="C421" s="5">
         <v>1.0255057900000111</v>
       </c>
       <c r="D421" s="5">
         <v>4.3999195714284678</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>287.49320646000001</v>
       </c>
       <c r="C422" s="5">
         <v>1.1827580199999943</v>
       </c>
       <c r="D422" s="5">
         <v>5.0714374059173117</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>286.6426768</v>
       </c>
       <c r="C423" s="5">
         <v>-0.85052966000000652</v>
       </c>
       <c r="D423" s="5">
         <v>-3.4929212191822878</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>288.41136648999998</v>
       </c>
       <c r="C424" s="5">
         <v>1.7686896899999738</v>
       </c>
       <c r="D424" s="5">
         <v>7.6609622036921676</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>288.87287800000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.46151151000003665</v>
       </c>
       <c r="D425" s="5">
         <v>1.9372122385061363</v>
       </c>
       <c r="E425" s="5">
         <v>2.4181413835568044</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>289.71445032000003</v>
       </c>
       <c r="C426" s="5">
         <v>0.84157232000001159</v>
       </c>
       <c r="D426" s="5">
         <v>3.5525194067447918</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>290.18313570999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.4686853899999619</v>
       </c>
       <c r="D427" s="5">
         <v>1.9586657606999847</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>289.23619531999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.94694039000000885</v>
       </c>
       <c r="D428" s="5">
         <v>-3.8463779123566577</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>288.77334282999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.46285248999998885</v>
       </c>
       <c r="D429" s="5">
         <v>-1.9034977971420397</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>289.01147168</v>
       </c>
       <c r="C430" s="5">
         <v>0.23812885000000961</v>
       </c>
       <c r="D430" s="5">
         <v>0.99404676247660806</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>288.04560407999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.96586760000002414</v>
       </c>
       <c r="D431" s="5">
         <v>-3.9374649118405824</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>291.35644832000003</v>
       </c>
       <c r="C432" s="5">
         <v>3.3108442400000513</v>
       </c>
       <c r="D432" s="5">
         <v>14.699253470965878</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>291.12614802000002</v>
       </c>
       <c r="C433" s="5">
         <v>-0.23030030000001034</v>
       </c>
       <c r="D433" s="5">
         <v>-0.94441727429949163</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>289.78319757999998</v>
       </c>
       <c r="C434" s="5">
         <v>-1.3429504400000383</v>
       </c>
       <c r="D434" s="5">
         <v>-5.3972341438189853</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>289.70996346999999</v>
       </c>
       <c r="C435" s="5">
         <v>-7.323410999998714E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.3028432442843676</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>290.16654473</v>
       </c>
       <c r="C436" s="5">
         <v>0.45658126000000721</v>
       </c>
       <c r="D436" s="5">
         <v>1.9076724232933495</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>290.99028896999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.82374423999999635</v>
       </c>
       <c r="D437" s="5">
         <v>3.4603375098082978</v>
       </c>
       <c r="E437" s="5">
         <v>0.73299057518303457</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>291.53690353000002</v>
       </c>
       <c r="C438" s="5">
         <v>0.54661456000002318</v>
       </c>
       <c r="D438" s="5">
         <v>2.2775912458133041</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>291.66147345000002</v>
       </c>
       <c r="C439" s="5">
         <v>0.124569919999999</v>
       </c>
       <c r="D439" s="5">
         <v>0.51395107069582835</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>291.96445900999998</v>
+        <v>292.05385518999998</v>
       </c>
       <c r="C440" s="5">
-        <v>0.30298555999996779</v>
+        <v>0.39238173999996206</v>
       </c>
       <c r="D440" s="5">
-        <v>1.2537385323614592</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6263985374623813</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>292.24034308</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.18648789000002353</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.76894403662208788</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>