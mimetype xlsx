--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F75D464C-694D-4E28-8B47-41CB96EFBC4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{793AB936-4CD5-436C-B9A3-A56D26922D77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9CEC40E1-A180-40D2-B8F6-88223F1057BE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{80918F46-B37E-45E5-AA81-75BC746B4145}"/>
   </bookViews>
   <sheets>
     <sheet name="mcaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B228BCD2-563C-4261-AB63-4AB84BDBF79C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08B237FB-4C9E-47C4-8220-0E5F3BE6B2D0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>81.796496074999993</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>81.796382350000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>81.897129770000006</v>
+        <v>81.896965891999997</v>
       </c>
       <c r="C7" s="5">
-        <v>0.10063369500001329</v>
+        <v>0.10058354199999542</v>
       </c>
       <c r="D7" s="5">
-        <v>1.4863831515118608</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>1.4856394423558239</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>82.824098063999998</v>
+        <v>82.823895997999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.92696829399999103</v>
+        <v>0.92693010600000036</v>
       </c>
       <c r="D8" s="5">
-        <v>14.460702122831727</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>14.460099586279584</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>83.222140302</v>
+        <v>83.222021159999997</v>
       </c>
       <c r="C9" s="5">
-        <v>0.39804223800000216</v>
+        <v>0.39812516199999948</v>
       </c>
       <c r="D9" s="5">
-        <v>5.9219546753471741</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>5.9232360273011153</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>84.281206745000006</v>
+        <v>84.281369214999998</v>
       </c>
       <c r="C10" s="5">
-        <v>1.0590664430000061</v>
+        <v>1.059348055000001</v>
       </c>
       <c r="D10" s="5">
-        <v>16.386437187048998</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>16.391129042346343</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>84.834291789999995</v>
+        <v>84.834409127000001</v>
       </c>
       <c r="C11" s="5">
-        <v>0.5530850449999889</v>
+        <v>0.55303991200000269</v>
       </c>
       <c r="D11" s="5">
-        <v>8.1653900446778227</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>8.164683189659927</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>83.702522180000003</v>
+        <v>83.702620566999997</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.1317696099999921</v>
+        <v>-1.1317885600000039</v>
       </c>
       <c r="D12" s="5">
-        <v>-14.8851629427324</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-14.885375077532014</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>83.614112242999994</v>
+        <v>83.614200953999998</v>
       </c>
       <c r="C13" s="5">
-        <v>-8.8409937000008654E-2</v>
+        <v>-8.8419612999999231E-2</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.2601504066624525</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-1.2602860503686419</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>84.103525231000006</v>
+        <v>84.103605066</v>
       </c>
       <c r="C14" s="5">
-        <v>0.48941298800001221</v>
+        <v>0.48940411200000256</v>
       </c>
       <c r="D14" s="5">
-        <v>7.2544698496069371</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>7.2543260724513781</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>84.262568774000002</v>
+        <v>84.262616825999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.15904354299999568</v>
+        <v>0.1590117599999985</v>
       </c>
       <c r="D15" s="5">
-        <v>2.293005232566947</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>2.2925400278539065</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>84.254149654000003</v>
+        <v>84.254207015000006</v>
       </c>
       <c r="C16" s="5">
-        <v>-8.419119999999225E-3</v>
+        <v>-8.4098109999928283E-3</v>
       </c>
       <c r="D16" s="5">
-        <v>-0.11983249600291401</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-0.119700002010803</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>84.722373837999996</v>
+        <v>84.722373249</v>
       </c>
       <c r="C17" s="5">
-        <v>0.46822418399999322</v>
+        <v>0.46816623399999457</v>
       </c>
       <c r="D17" s="5">
-        <v>6.8763939091936566</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>6.8755118477389798</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>85.089539298000005</v>
+        <v>85.089406503000006</v>
       </c>
       <c r="C18" s="5">
-        <v>0.3671654600000096</v>
+        <v>0.36703325400000608</v>
       </c>
       <c r="D18" s="5">
-        <v>5.3262635190776786</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>5.3242997933791614</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>85.353998202</v>
+        <v>85.353810228</v>
       </c>
       <c r="C19" s="5">
-        <v>0.26445890399999428</v>
+        <v>0.26440372499999398</v>
       </c>
       <c r="D19" s="5">
-        <v>3.7940279004023081</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>3.793228725074238</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>85.948111777999998</v>
+        <v>85.947887941000005</v>
       </c>
       <c r="C20" s="5">
-        <v>0.59411357599999803</v>
+        <v>0.59407771300000434</v>
       </c>
       <c r="D20" s="5">
-        <v>8.6800042699522351</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>8.6794799452595495</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>84.891406899000003</v>
+        <v>84.891290623000003</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0567048789999944</v>
+        <v>-1.0565973180000015</v>
       </c>
       <c r="D21" s="5">
-        <v>-13.795746689315823</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-13.794469518914386</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>85.612813818999996</v>
+        <v>85.612942598999993</v>
       </c>
       <c r="C22" s="5">
-        <v>0.72140691999999262</v>
+        <v>0.72165197599998976</v>
       </c>
       <c r="D22" s="5">
-        <v>10.68798456761173</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>10.691801930022105</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>85.295301523000006</v>
+        <v>85.295405033999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.31751229599998965</v>
+        <v>-0.31753756499999497</v>
       </c>
       <c r="D23" s="5">
-        <v>-4.3607742467807515</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-4.3611078204642384</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>86.183917594999997</v>
+        <v>86.183995964000005</v>
       </c>
       <c r="C24" s="5">
-        <v>0.88861607199999071</v>
+        <v>0.88859093000000655</v>
       </c>
       <c r="D24" s="5">
-        <v>13.243549537981947</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>13.243136103811093</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>86.622741641000005</v>
+        <v>86.622812315999994</v>
       </c>
       <c r="C25" s="5">
-        <v>0.43882404600000768</v>
+        <v>0.43881635199998925</v>
       </c>
       <c r="D25" s="5">
-        <v>6.2841058454386811</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>6.2839866860346483</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>86.520432927000002</v>
+        <v>86.520544157000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.10230871400000296</v>
+        <v>-0.10226815899999053</v>
       </c>
       <c r="D26" s="5">
-        <v>-1.4081299420730553</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-1.4075742402569924</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>86.472889412000001</v>
+        <v>86.472917562000006</v>
       </c>
       <c r="C27" s="5">
-        <v>-4.754351500000098E-2</v>
+        <v>-4.7626594999996996E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.65741817864298779</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-0.65856266528527829</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>86.770351520000006</v>
+        <v>86.770405263000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.29746210800000483</v>
+        <v>0.29748770099999433</v>
       </c>
       <c r="D28" s="5">
-        <v>4.2069375492550076</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.207304985464444</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>87.095286283999997</v>
+        <v>87.095294492999997</v>
       </c>
       <c r="C29" s="5">
-        <v>0.32493476399999111</v>
+        <v>0.32488922999999659</v>
       </c>
       <c r="D29" s="5">
-        <v>4.5874393631195609</v>
+        <v>4.5867803171521171</v>
       </c>
       <c r="E29" s="5">
-        <v>2.8008096781344971</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.8008200821121321</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>86.737991953000005</v>
+        <v>86.737885349999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.35729433099999142</v>
+        <v>-0.35740914299999815</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.8132383356281334</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-4.8147498250466159</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>87.517711951999999</v>
+        <v>87.517563354000004</v>
       </c>
       <c r="C31" s="5">
-        <v>0.77971999899999389</v>
+        <v>0.77967800400000442</v>
       </c>
       <c r="D31" s="5">
-        <v>11.33689254678627</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>11.336266082533841</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>87.456952380000004</v>
+        <v>87.456775367000006</v>
       </c>
       <c r="C32" s="5">
-        <v>-6.0759571999994932E-2</v>
+        <v>-6.0787986999997656E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.82993171122881515</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-0.83031976244822836</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>87.874419732000007</v>
+        <v>87.874305515000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.41746735200000273</v>
+        <v>0.41753014799999733</v>
       </c>
       <c r="D33" s="5">
-        <v>5.8808868401099668</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>5.8818070261488886</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>88.194209666999996</v>
+        <v>88.194293142999996</v>
       </c>
       <c r="C34" s="5">
-        <v>0.31978993499998865</v>
+        <v>0.3199876279999927</v>
       </c>
       <c r="D34" s="5">
-        <v>4.4554802772790225</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>4.4582959474708472</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>88.900394231000007</v>
+        <v>88.900478297000006</v>
       </c>
       <c r="C35" s="5">
-        <v>0.70618456400001151</v>
+        <v>0.70618515400001058</v>
       </c>
       <c r="D35" s="5">
-        <v>10.043240142614396</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>10.043238977992285</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>89.349350302999994</v>
+        <v>89.349397643000003</v>
       </c>
       <c r="C36" s="5">
-        <v>0.44895607199998722</v>
+        <v>0.44891934599999672</v>
       </c>
       <c r="D36" s="5">
-        <v>6.2313118464620398</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>6.2307818095186818</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>89.933287911999997</v>
+        <v>89.933321891999995</v>
       </c>
       <c r="C37" s="5">
-        <v>0.58393760900000302</v>
+        <v>0.58392424899999185</v>
       </c>
       <c r="D37" s="5">
-        <v>8.1306636101901031</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>8.1304663869372398</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>90.355863103999994</v>
+        <v>90.356208787</v>
       </c>
       <c r="C38" s="5">
-        <v>0.42257519199999649</v>
+        <v>0.42288689500000487</v>
       </c>
       <c r="D38" s="5">
-        <v>5.7865392884189681</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>5.7909163419189946</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>91.392212155999999</v>
+        <v>91.392187022000002</v>
       </c>
       <c r="C39" s="5">
-        <v>1.0363490520000056</v>
+        <v>1.0359782350000017</v>
       </c>
       <c r="D39" s="5">
-        <v>14.66588041732313</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>14.660237893899076</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>92.356104485000003</v>
+        <v>92.356134281999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.96389232900000366</v>
+        <v>0.96394725999999764</v>
       </c>
       <c r="D40" s="5">
-        <v>13.416698676619809</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>13.417512073388682</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>92.250933282999995</v>
+        <v>92.250928290999994</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.10517120200000818</v>
+        <v>-0.10520599100000538</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.357982671668001</v>
+        <v>-1.3584286251209221</v>
       </c>
       <c r="E41" s="5">
-        <v>5.9195476804433378</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>5.9195319655465095</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>92.624509510999999</v>
+        <v>92.624370166999995</v>
       </c>
       <c r="C42" s="5">
-        <v>0.37357622800000456</v>
+        <v>0.37344187600000112</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9691866885936964</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>4.9673598822935094</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>93.280919554999997</v>
+        <v>93.280756431</v>
       </c>
       <c r="C43" s="5">
-        <v>0.65641004399999758</v>
+        <v>0.65638626400000533</v>
       </c>
       <c r="D43" s="5">
-        <v>8.8435679121272806</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>8.8432487706801908</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>93.569994041000001</v>
+        <v>93.569822407000004</v>
       </c>
       <c r="C44" s="5">
-        <v>0.28907448600000407</v>
+        <v>0.28906597600000339</v>
       </c>
       <c r="D44" s="5">
-        <v>3.7828033994877996</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>3.7826968616338608</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>94.638932037000004</v>
+        <v>94.638816624</v>
       </c>
       <c r="C45" s="5">
-        <v>1.0689379960000025</v>
+        <v>1.0689942169999966</v>
       </c>
       <c r="D45" s="5">
-        <v>14.603728687884088</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>14.604574159646532</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>94.080486735999997</v>
+        <v>94.080521785000002</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.55844530100000611</v>
+        <v>-0.55829483899999843</v>
       </c>
       <c r="D46" s="5">
-        <v>-6.8556111203077474</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-6.8538316146933393</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>94.417362784999995</v>
+        <v>94.417437483</v>
       </c>
       <c r="C47" s="5">
-        <v>0.33687604899999712</v>
+        <v>0.33691569799999854</v>
       </c>
       <c r="D47" s="5">
-        <v>4.3825067166664899</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>4.3830310570762698</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>94.928459083999996</v>
+        <v>94.928496340999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.51109629900000186</v>
+        <v>0.51105885799999839</v>
       </c>
       <c r="D48" s="5">
-        <v>6.6927197578904973</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>6.6922093341608591</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>95.175273555999993</v>
+        <v>95.175288522000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.24681447199999695</v>
+        <v>0.24679218100000355</v>
       </c>
       <c r="D49" s="5">
-        <v>3.1650111659569324</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>3.1647199591283703</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>94.860763126999998</v>
+        <v>94.861348551999995</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.31451042899999493</v>
+        <v>-0.31393997000000695</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.8941632668793913</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-3.8872270801050268</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>95.395683034000001</v>
+        <v>95.395604698</v>
       </c>
       <c r="C51" s="5">
-        <v>0.53491990700000258</v>
+        <v>0.53425614600000415</v>
       </c>
       <c r="D51" s="5">
-        <v>6.9806651179581847</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>6.9716886646878251</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>95.315203314000001</v>
+        <v>95.315191303999995</v>
       </c>
       <c r="C52" s="5">
-        <v>-8.0479719999999588E-2</v>
+        <v>-8.0413394000004246E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.0076850975669016</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-1.0068593003345061</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>95.923029086</v>
+        <v>95.922984822999993</v>
       </c>
       <c r="C53" s="5">
-        <v>0.60782577199999821</v>
+        <v>0.60779351899999767</v>
       </c>
       <c r="D53" s="5">
-        <v>7.9265940941051438</v>
+        <v>7.9261596602092199</v>
       </c>
       <c r="E53" s="5">
-        <v>3.980551385572495</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.9805090312118319</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>96.612535538000003</v>
+        <v>96.612383558999994</v>
       </c>
       <c r="C54" s="5">
-        <v>0.68950645200000338</v>
+        <v>0.68939873600000112</v>
       </c>
       <c r="D54" s="5">
-        <v>8.9750672327165493</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>8.9736135555400498</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>97.036953796000006</v>
+        <v>97.036783439000004</v>
       </c>
       <c r="C55" s="5">
-        <v>0.42441825800000288</v>
+        <v>0.42439988000000994</v>
       </c>
       <c r="D55" s="5">
-        <v>5.4008454878455847</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>5.4006146453534631</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>97.584571742999998</v>
+        <v>97.584403933999994</v>
       </c>
       <c r="C56" s="5">
-        <v>0.547617946999992</v>
+        <v>0.54762049499998966</v>
       </c>
       <c r="D56" s="5">
-        <v>6.9862760640512223</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>6.9863222341587372</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>97.920711169</v>
+        <v>97.920605687000005</v>
       </c>
       <c r="C57" s="5">
-        <v>0.33613942600000257</v>
+        <v>0.33620175300001165</v>
       </c>
       <c r="D57" s="5">
-        <v>4.2127319696955601</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>4.2135353388493613</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>98.376331956000001</v>
+        <v>98.376321457000003</v>
       </c>
       <c r="C58" s="5">
-        <v>0.45562078700000086</v>
+        <v>0.45571576999999763</v>
       </c>
       <c r="D58" s="5">
-        <v>5.7286771162984085</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>5.729908434863451</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>100.15045391</v>
+        <v>100.15051669</v>
       </c>
       <c r="C59" s="5">
-        <v>1.7741219539999946</v>
+        <v>1.7741952330000004</v>
       </c>
       <c r="D59" s="5">
-        <v>23.921755714478678</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>23.922846596799729</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>99.584729504999999</v>
+        <v>99.584747544999999</v>
       </c>
       <c r="C60" s="5">
-        <v>-0.56572440499999743</v>
+        <v>-0.56576914500000441</v>
       </c>
       <c r="D60" s="5">
-        <v>-6.5718147942910088</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>-6.5723144892130154</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>100.29035648</v>
+        <v>100.29041519</v>
       </c>
       <c r="C61" s="5">
-        <v>0.70562697500000127</v>
+        <v>0.70566764500000545</v>
       </c>
       <c r="D61" s="5">
-        <v>8.8421528485926881</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>8.8426808403168522</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>100.11866206000001</v>
+        <v>100.11955116999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.17169441999999435</v>
+        <v>-0.17086402000001044</v>
       </c>
       <c r="D62" s="5">
-        <v>-2.0351343824245749</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-2.0253823301825236</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>101.23771754000001</v>
+        <v>101.23749091000001</v>
       </c>
       <c r="C63" s="5">
-        <v>1.1190554800000001</v>
+        <v>1.1179397400000113</v>
       </c>
       <c r="D63" s="5">
-        <v>14.268807493777436</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>14.253561690993388</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>101.55934295</v>
+        <v>101.55920333</v>
       </c>
       <c r="C64" s="5">
-        <v>0.32162540999999578</v>
+        <v>0.32171241999999722</v>
       </c>
       <c r="D64" s="5">
-        <v>3.8796428101668834</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.8807196296827717</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>102.91217179</v>
+        <v>102.91209061000001</v>
       </c>
       <c r="C65" s="5">
-        <v>1.3528288400000008</v>
+        <v>1.3528872800000045</v>
       </c>
       <c r="D65" s="5">
-        <v>17.209369672790121</v>
+        <v>17.210193801105799</v>
       </c>
       <c r="E65" s="5">
-        <v>7.2861989144795247</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>7.2861637905623278</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>102.19430235999999</v>
+        <v>102.19410581</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.71786943000000747</v>
+        <v>-0.71798480000001064</v>
       </c>
       <c r="D66" s="5">
-        <v>-8.0568711819881234</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-8.058122854799322</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>102.34719554</v>
+        <v>102.34700836</v>
       </c>
       <c r="C67" s="5">
-        <v>0.15289318000000662</v>
+        <v>0.15290255000000741</v>
       </c>
       <c r="D67" s="5">
-        <v>1.8101701943062709</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>1.8102855547974306</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>102.46809084</v>
+        <v>102.46793054</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12089530000000082</v>
+        <v>0.12092217999999377</v>
       </c>
       <c r="D68" s="5">
-        <v>1.4267180652997036</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.4270399744730877</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>102.27311631000001</v>
+        <v>102.27303886999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.19497452999999609</v>
+        <v>-0.19489167000000407</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.2595945368782178</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-2.2586477771036728</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>102.39810539</v>
+        <v>102.39807738</v>
       </c>
       <c r="C70" s="5">
-        <v>0.12498907999999176</v>
+        <v>0.12503851000001021</v>
       </c>
       <c r="D70" s="5">
-        <v>1.4764306888275014</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>1.4770196373295574</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>102.91633512</v>
+        <v>102.91641168</v>
       </c>
       <c r="C71" s="5">
-        <v>0.51822973000000161</v>
+        <v>0.51833429999999225</v>
       </c>
       <c r="D71" s="5">
-        <v>6.2450474561084768</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>6.246344646200841</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>102.06438308</v>
+        <v>102.06442355999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.85195204000000047</v>
+        <v>-0.85198812000000146</v>
       </c>
       <c r="D72" s="5">
-        <v>-9.4936962732006247</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-9.4940734584836317</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>102.90341337</v>
+        <v>102.90358550000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.83903028999999663</v>
+        <v>0.83916194000001099</v>
       </c>
       <c r="D73" s="5">
-        <v>10.323185065668984</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>10.324874505956959</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>104.17892191</v>
+        <v>104.17993136</v>
       </c>
       <c r="C74" s="5">
-        <v>1.2755085400000041</v>
+        <v>1.2763458599999922</v>
       </c>
       <c r="D74" s="5">
-        <v>15.931361521845533</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>15.942514841964384</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>104.08277232</v>
+        <v>104.08244418</v>
       </c>
       <c r="C75" s="5">
-        <v>-9.614958999999601E-2</v>
+        <v>-9.7487180000001672E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-1.1019083889615255</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-1.1171480686521296</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>104.69289465999999</v>
+        <v>104.69264742</v>
       </c>
       <c r="C76" s="5">
-        <v>0.61012233999998955</v>
+        <v>0.61020324000000414</v>
       </c>
       <c r="D76" s="5">
-        <v>7.2655530266225954</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>7.2665713395802412</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>105.21682936000001</v>
+        <v>105.21667549999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.5239347000000123</v>
+        <v>0.52402807999999368</v>
       </c>
       <c r="D77" s="5">
-        <v>6.1734750712728825</v>
+        <v>6.1746208106520761</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2394411952580517</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.239372338410206</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>104.31360230999999</v>
+        <v>104.3133946</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.90322705000001235</v>
+        <v>-0.90328089999999861</v>
       </c>
       <c r="D78" s="5">
-        <v>-9.8286037532934518</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-9.8291760454050738</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>104.80448312</v>
+        <v>104.80429998</v>
       </c>
       <c r="C79" s="5">
-        <v>0.49088081000000727</v>
+        <v>0.49090538000000095</v>
       </c>
       <c r="D79" s="5">
-        <v>5.7954536182263761</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>5.795763087344552</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>105.00723083</v>
+        <v>105.00708999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.20274770999999703</v>
+        <v>0.20279001000000108</v>
       </c>
       <c r="D80" s="5">
-        <v>2.3462992827460116</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.3467981656642323</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>105.17188389</v>
+        <v>105.17181533</v>
       </c>
       <c r="C81" s="5">
-        <v>0.16465306000000623</v>
+        <v>0.16472534000000394</v>
       </c>
       <c r="D81" s="5">
-        <v>1.897932052483231</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>1.8987749838737411</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>105.51941612</v>
+        <v>105.51940829999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.34753222999999878</v>
+        <v>0.34759296999999378</v>
       </c>
       <c r="D82" s="5">
-        <v>4.0381722077627691</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.0388935392183134</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>105.51615464</v>
+        <v>105.51624452</v>
       </c>
       <c r="C83" s="5">
-        <v>-3.261480000006145E-3</v>
+        <v>-3.1637799999941763E-3</v>
       </c>
       <c r="D83" s="5">
-        <v>-3.7084272037068988E-2</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-3.5973571610414812E-2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>106.16636961</v>
+        <v>106.16642261</v>
       </c>
       <c r="C84" s="5">
-        <v>0.6502149700000075</v>
+        <v>0.65017808999999716</v>
       </c>
       <c r="D84" s="5">
-        <v>7.650520281684714</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>7.6500647969485192</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>106.400116</v>
+        <v>106.4003878</v>
       </c>
       <c r="C85" s="5">
-        <v>0.2337463899999932</v>
+        <v>0.23396519000000637</v>
       </c>
       <c r="D85" s="5">
-        <v>2.6742681266905599</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.6768004613066942</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>106.34968091</v>
+        <v>106.35080646999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-5.0435089999993465E-2</v>
+        <v>-4.9581330000009416E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.56733557901096354</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-0.55775496073326991</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>108.48547244</v>
+        <v>108.48505978999999</v>
       </c>
       <c r="C87" s="5">
-        <v>2.1357915299999917</v>
+        <v>2.1342533199999991</v>
       </c>
       <c r="D87" s="5">
-        <v>26.947666184504747</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>26.925750922853631</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>108.60256756</v>
+        <v>108.60223503</v>
       </c>
       <c r="C88" s="5">
-        <v>0.11709512000000188</v>
+        <v>0.11717524000000878</v>
       </c>
       <c r="D88" s="5">
-        <v>1.3029515422415594</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>1.3038533526375184</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>109.41762355</v>
+        <v>109.41737058</v>
       </c>
       <c r="C89" s="5">
-        <v>0.81505599000000473</v>
+        <v>0.81513554999999371</v>
       </c>
       <c r="D89" s="5">
-        <v>9.3871285979139287</v>
+        <v>9.3881129979801248</v>
       </c>
       <c r="E89" s="5">
-        <v>3.9925116690476825</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.9924233112649476</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>110.32082867</v>
+        <v>110.32059750000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.90320511999999553</v>
+        <v>0.9032269200000087</v>
       </c>
       <c r="D90" s="5">
-        <v>10.367917372779623</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>10.368204154311588</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>111.08517128</v>
+        <v>111.0849923</v>
       </c>
       <c r="C91" s="5">
-        <v>0.76434260999999992</v>
+        <v>0.76439479999999094</v>
       </c>
       <c r="D91" s="5">
-        <v>8.6382806199340365</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>8.6389119039695927</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>111.31407952000001</v>
+        <v>111.31397081999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.22890824000000976</v>
+        <v>0.2289785199999983</v>
       </c>
       <c r="D92" s="5">
-        <v>2.5010052639927727</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>2.501785931988576</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>111.75203682999999</v>
+        <v>111.75198657</v>
       </c>
       <c r="C93" s="5">
-        <v>0.43795730999998739</v>
+        <v>0.43801575000000526</v>
       </c>
       <c r="D93" s="5">
-        <v>4.824832483846353</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.8254951099222732</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>111.67541172999999</v>
+        <v>111.67540631999999</v>
       </c>
       <c r="C94" s="5">
-        <v>-7.6625100000001112E-2</v>
+        <v>-7.6580250000006345E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>-0.81970899720976709</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>-0.81923138124829764</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>112.79397473</v>
+        <v>112.79408337</v>
       </c>
       <c r="C95" s="5">
-        <v>1.1185630000000089</v>
+        <v>1.1186770500000023</v>
       </c>
       <c r="D95" s="5">
-        <v>12.704190414112283</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>12.705558582115394</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>114.52840184999999</v>
+        <v>114.52852512</v>
       </c>
       <c r="C96" s="5">
-        <v>1.7344271199999923</v>
+        <v>1.734441750000002</v>
       </c>
       <c r="D96" s="5">
-        <v>20.095737887769172</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>20.09590096074918</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>114.48178953</v>
+        <v>114.48215072000001</v>
       </c>
       <c r="C97" s="5">
-        <v>-4.6612319999994156E-2</v>
+        <v>-4.6374399999990601E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.48730048423335504</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-0.48481820654935337</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>115.29217601000001</v>
+        <v>115.29312517</v>
       </c>
       <c r="C98" s="5">
-        <v>0.81038648000000535</v>
+        <v>0.81097444999998913</v>
       </c>
       <c r="D98" s="5">
-        <v>8.8331298402055669</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>8.8397614020014217</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>113.59716933999999</v>
+        <v>113.59683154</v>
       </c>
       <c r="C99" s="5">
-        <v>-1.6950066700000122</v>
+        <v>-1.6962936299999996</v>
       </c>
       <c r="D99" s="5">
-        <v>-16.28330359418274</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>-16.294560675203286</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>114.07585693</v>
+        <v>114.07556314</v>
       </c>
       <c r="C100" s="5">
-        <v>0.47868759000000694</v>
+        <v>0.47873160000000325</v>
       </c>
       <c r="D100" s="5">
-        <v>5.1755430670834102</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>5.1760457339895982</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>114.71433697000001</v>
+        <v>114.71397532</v>
       </c>
       <c r="C101" s="5">
-        <v>0.63848004000000458</v>
+        <v>0.6384121800000031</v>
       </c>
       <c r="D101" s="5">
-        <v>6.9270323469614592</v>
+        <v>6.9262916995015633</v>
       </c>
       <c r="E101" s="5">
-        <v>4.840822938893008</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.8407348046509924</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>116.098169</v>
+        <v>116.09793178</v>
       </c>
       <c r="C102" s="5">
-        <v>1.3838320299999936</v>
+        <v>1.3839564599999932</v>
       </c>
       <c r="D102" s="5">
-        <v>15.476085647887761</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>15.477622893122911</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>116.56353127</v>
+        <v>116.56335328</v>
       </c>
       <c r="C103" s="5">
-        <v>0.46536226999999997</v>
+        <v>0.46542150000000504</v>
       </c>
       <c r="D103" s="5">
-        <v>4.9174929191711403</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>4.9181429395506626</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>117.30987424</v>
+        <v>117.30977498</v>
       </c>
       <c r="C104" s="5">
-        <v>0.74634297000000061</v>
+        <v>0.74642169999999908</v>
       </c>
       <c r="D104" s="5">
-        <v>7.9599017348219503</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>7.9607837848665097</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>117.61522761000001</v>
+        <v>117.61518062</v>
       </c>
       <c r="C105" s="5">
-        <v>0.30535337000000595</v>
+        <v>0.30540564000000359</v>
       </c>
       <c r="D105" s="5">
-        <v>3.1686647603403229</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>3.1692176785113713</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>118.4858831</v>
+        <v>118.48586808</v>
       </c>
       <c r="C106" s="5">
-        <v>0.8706554899999901</v>
+        <v>0.87068745999999919</v>
       </c>
       <c r="D106" s="5">
-        <v>9.2538316312847932</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>9.2541892288545924</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>118.80199484000001</v>
+        <v>118.80211063</v>
       </c>
       <c r="C107" s="5">
-        <v>0.31611174000001085</v>
+        <v>0.31624254999999835</v>
       </c>
       <c r="D107" s="5">
-        <v>3.2489109595948529</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.2502756044596293</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>120.58774665</v>
+        <v>120.58791889</v>
       </c>
       <c r="C108" s="5">
-        <v>1.7857518099999936</v>
+        <v>1.785808259999996</v>
       </c>
       <c r="D108" s="5">
-        <v>19.606108701887905</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>19.606759872829294</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>120.9824471</v>
+        <v>120.98286215</v>
       </c>
       <c r="C109" s="5">
-        <v>0.39470045000000198</v>
+        <v>0.39494326000000513</v>
       </c>
       <c r="D109" s="5">
-        <v>3.9992526059724698</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.0017515141442583</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>120.40209837</v>
+        <v>120.40286743</v>
       </c>
       <c r="C110" s="5">
-        <v>-0.5803487299999972</v>
+        <v>-0.57999472000000196</v>
       </c>
       <c r="D110" s="5">
-        <v>-5.6068901967343603</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>-5.6035409722945513</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>121.08958867</v>
+        <v>121.08930784</v>
       </c>
       <c r="C111" s="5">
-        <v>0.68749029999999323</v>
+        <v>0.686440410000003</v>
       </c>
       <c r="D111" s="5">
-        <v>7.0712756036263702</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>7.0600894610586273</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>121.68981377999999</v>
+        <v>121.68957802</v>
       </c>
       <c r="C112" s="5">
-        <v>0.60022510999999668</v>
+        <v>0.60027017999999543</v>
       </c>
       <c r="D112" s="5">
-        <v>6.1131167620745552</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>6.1136029411441806</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>122.08370960000001</v>
+        <v>122.08338068</v>
       </c>
       <c r="C113" s="5">
-        <v>0.39389582000001155</v>
+        <v>0.39380266000000574</v>
       </c>
       <c r="D113" s="5">
-        <v>3.9541634233254186</v>
+        <v>3.9532193152331363</v>
       </c>
       <c r="E113" s="5">
-        <v>6.4241077659954904</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>6.4241565506231391</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>121.97637428</v>
+        <v>121.97612395</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.10733532000000423</v>
+        <v>-0.10725673000000313</v>
       </c>
       <c r="D114" s="5">
-        <v>-1.0499465755212434</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-1.0491843376070342</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>122.06856965</v>
+        <v>122.06839166</v>
       </c>
       <c r="C115" s="5">
-        <v>9.2195369999998888E-2</v>
+        <v>9.2267710000001557E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>0.91079546994263794</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>0.91151496908947749</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>122.58498028</v>
+        <v>122.58487665</v>
       </c>
       <c r="C116" s="5">
-        <v>0.51641062999999576</v>
+        <v>0.51648498999999504</v>
       </c>
       <c r="D116" s="5">
-        <v>5.1963980523014319</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>5.1971715552583397</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>124.48562932</v>
+        <v>124.48556169</v>
       </c>
       <c r="C117" s="5">
-        <v>1.9006490400000047</v>
+        <v>1.900685039999999</v>
       </c>
       <c r="D117" s="5">
-        <v>20.277250483783327</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>20.277686509886617</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>124.28560418000001</v>
+        <v>124.28553266999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.20002513999999394</v>
+        <v>-0.20002902000000233</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.9112264603437401</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-1.9112642356378995</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>125.15846929999999</v>
+        <v>125.15852466</v>
       </c>
       <c r="C119" s="5">
-        <v>0.87286511999998595</v>
+        <v>0.87299199000000272</v>
       </c>
       <c r="D119" s="5">
-        <v>8.760947452509793</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>8.7622756766851939</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>126.08142065</v>
+        <v>126.08177372999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.92295135000000528</v>
+        <v>0.92324906999999712</v>
       </c>
       <c r="D120" s="5">
-        <v>9.2169910964345689</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>9.2200816614885994</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>125.87606085</v>
+        <v>125.87645692</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.20535979999999654</v>
+        <v>-0.20531680999999935</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.9371298628907074</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-1.9367225942695909</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>127.07582696999999</v>
+        <v>127.07636716</v>
       </c>
       <c r="C122" s="5">
-        <v>1.1997661199999925</v>
+        <v>1.1999102400000083</v>
       </c>
       <c r="D122" s="5">
-        <v>12.056643928269084</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>12.05812902212724</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>127.92853882</v>
+        <v>127.92837872</v>
       </c>
       <c r="C123" s="5">
-        <v>0.85271185000000571</v>
+        <v>0.85201155999999401</v>
       </c>
       <c r="D123" s="5">
-        <v>8.3562428809146994</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>8.3490884867863038</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>128.26216726000001</v>
+        <v>128.26203132000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.33362844000001246</v>
+        <v>0.33365260000000774</v>
       </c>
       <c r="D124" s="5">
-        <v>3.174794831695138</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.1750320758436423</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>130.25613057000001</v>
+        <v>130.2557721</v>
       </c>
       <c r="C125" s="5">
-        <v>1.993963309999998</v>
+        <v>1.993740779999996</v>
       </c>
       <c r="D125" s="5">
-        <v>20.33589303562302</v>
+        <v>20.333449497450861</v>
       </c>
       <c r="E125" s="5">
-        <v>6.694112586172607</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>6.6941064168440256</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>130.85850282999999</v>
+        <v>130.85827097000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.60237225999998145</v>
+        <v>0.60249887000000513</v>
       </c>
       <c r="D126" s="5">
-        <v>5.6927731846747376</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>5.6940163978747016</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>132.20178146000001</v>
+        <v>132.20159627000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.3432786300000146</v>
+        <v>1.3433253000000036</v>
       </c>
       <c r="D127" s="5">
-        <v>13.037963149190567</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>13.038466429062478</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>133.96552804999999</v>
+        <v>133.96540329999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.7637465899999825</v>
+        <v>1.7638070299999811</v>
       </c>
       <c r="D128" s="5">
-        <v>17.23817087005979</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>17.238831538141785</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>133.77184625000001</v>
+        <v>133.77173973999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.19368179999997892</v>
+        <v>-0.19366356000000451</v>
       </c>
       <c r="D129" s="5">
-        <v>-1.721181022900653</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-1.7210218070476069</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>134.26799296999999</v>
+        <v>134.26787308999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.4961467199999845</v>
+        <v>0.49613335000000802</v>
       </c>
       <c r="D130" s="5">
-        <v>4.5426040328234718</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>4.5424828033092002</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>135.58159255999999</v>
+        <v>135.58157428999999</v>
       </c>
       <c r="C131" s="5">
-        <v>1.3135995899999955</v>
+        <v>1.313701199999997</v>
       </c>
       <c r="D131" s="5">
-        <v>12.392881255698796</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>12.39390370578195</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>136.26716698000001</v>
+        <v>136.26765381999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.68557442000002311</v>
+        <v>0.68607953000000066</v>
       </c>
       <c r="D132" s="5">
-        <v>6.239484018080832</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>6.2442106335994119</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>136.62562333</v>
+        <v>136.62592867999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.3584563499999831</v>
+        <v>0.35827485999999453</v>
       </c>
       <c r="D133" s="5">
-        <v>3.2027221838351494</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.2010654911377223</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>136.84137749000001</v>
+        <v>136.84190201000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.21575416000001724</v>
+        <v>0.2159733300000255</v>
       </c>
       <c r="D134" s="5">
-        <v>1.9115416089191983</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.9134960140188673</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>136.48876167</v>
+        <v>136.48869997</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.35261582000001113</v>
+        <v>-0.35320204000001354</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.0487361291863579</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-3.0537213464339796</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>137.28095457000001</v>
+        <v>137.28091093</v>
       </c>
       <c r="C136" s="5">
-        <v>0.79219290000000342</v>
+        <v>0.79221096000000557</v>
       </c>
       <c r="D136" s="5">
-        <v>7.1916020235888167</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>7.1917745983775427</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>137.72038236</v>
+        <v>137.72003529</v>
       </c>
       <c r="C137" s="5">
-        <v>0.43942778999999632</v>
+        <v>0.43912435999999389</v>
       </c>
       <c r="D137" s="5">
-        <v>3.9094756710267076</v>
+        <v>3.9067297275460655</v>
       </c>
       <c r="E137" s="5">
-        <v>5.7304418282168257</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>5.7304663506731357</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>137.48614312999999</v>
+        <v>137.48592428000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.23423923000001423</v>
+        <v>-0.23411100999999235</v>
       </c>
       <c r="D138" s="5">
-        <v>-2.0220135281907137</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-2.0209220731243982</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>137.73459883000001</v>
+        <v>137.73440350999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.24845570000002226</v>
+        <v>0.24847922999998673</v>
       </c>
       <c r="D139" s="5">
-        <v>2.1902433685492273</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>2.1904563832592983</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>138.91092850000001</v>
+        <v>138.91077433999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.1763296700000012</v>
+        <v>1.1763708299999962</v>
       </c>
       <c r="D140" s="5">
-        <v>10.744046821276632</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>10.744456549420134</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>139.64008426999999</v>
+        <v>139.63994338000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.72915576999997711</v>
+        <v>0.72916904000001637</v>
       </c>
       <c r="D141" s="5">
-        <v>6.4839753616907636</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>6.4841041967574231</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>140.09583839000001</v>
+        <v>140.09567007999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.45575412000002302</v>
+        <v>0.45572669999998539</v>
       </c>
       <c r="D142" s="5">
-        <v>3.9876079158903233</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>3.9873677783006878</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>140.75204153999999</v>
+        <v>140.75194601999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.65620314999998186</v>
+        <v>0.65627594000000045</v>
       </c>
       <c r="D143" s="5">
-        <v>5.7678360014040031</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>5.7684994877948981</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>140.49492502000001</v>
+        <v>140.49564592999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.25711651999998253</v>
+        <v>-0.25630008999999632</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.1701902737638945</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-2.1633695240029338</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>141.41778452</v>
+        <v>141.41797876000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.92285949999998707</v>
+        <v>0.9223328300000162</v>
       </c>
       <c r="D145" s="5">
-        <v>8.1734567642909983</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>8.1685790913318392</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>142.10247011999999</v>
+        <v>142.1029015</v>
       </c>
       <c r="C146" s="5">
-        <v>0.68468559999999457</v>
+        <v>0.68492273999999043</v>
       </c>
       <c r="D146" s="5">
-        <v>5.9671308731096273</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>5.9692445240808523</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>142.60959649</v>
+        <v>142.60959829999999</v>
       </c>
       <c r="C147" s="5">
-        <v>0.50712637000000882</v>
+        <v>0.50669679999998607</v>
       </c>
       <c r="D147" s="5">
-        <v>4.3675494683400151</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>4.3637634996575692</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>142.48275599999999</v>
+        <v>142.48274567000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.12684049000000641</v>
+        <v>-0.12685262999997349</v>
       </c>
       <c r="D148" s="5">
-        <v>-1.0621039216469064</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-1.062205066198163</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>143.36091436999999</v>
+        <v>143.36058148999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.87815836999999419</v>
+        <v>0.87783581999997295</v>
       </c>
       <c r="D149" s="5">
-        <v>7.6518416919745258</v>
+        <v>7.6489358103354332</v>
       </c>
       <c r="E149" s="5">
-        <v>4.0956406839299131</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>4.0956613089174532</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>143.97393916999999</v>
+        <v>143.97372969</v>
       </c>
       <c r="C150" s="5">
-        <v>0.61302480000000514</v>
+        <v>0.61314820000001191</v>
       </c>
       <c r="D150" s="5">
-        <v>5.2537309491395678</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.2548259993599356</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>144.14920735000001</v>
+        <v>144.14899456000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.17526818000001754</v>
+        <v>0.17526487000000657</v>
       </c>
       <c r="D151" s="5">
-        <v>1.4706533227865526</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>1.4706275168609562</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>145.29830981000001</v>
+        <v>145.29812962</v>
       </c>
       <c r="C152" s="5">
-        <v>1.1491024599999946</v>
+        <v>1.1491350599999919</v>
       </c>
       <c r="D152" s="5">
-        <v>9.9966971797586623</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>9.9970087446821676</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>145.77360741000001</v>
+        <v>145.77345113999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.47529760000000465</v>
+        <v>0.47532151999999428</v>
       </c>
       <c r="D153" s="5">
-        <v>3.9968216386142563</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>3.9970314633316129</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>146.35601036</v>
+        <v>146.35585705</v>
       </c>
       <c r="C154" s="5">
-        <v>0.5824029499999881</v>
+        <v>0.58240591000000563</v>
       </c>
       <c r="D154" s="5">
-        <v>4.9010731597138424</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>4.9011039887668861</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>147.41206134000001</v>
+        <v>147.41196572000001</v>
       </c>
       <c r="C155" s="5">
-        <v>1.0560509800000091</v>
+        <v>1.0561086700000146</v>
       </c>
       <c r="D155" s="5">
-        <v>9.0107893119902407</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>9.0113110693541323</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>146.60223056999999</v>
+        <v>146.60305879000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.80983077000001913</v>
+        <v>-0.80890693000000624</v>
       </c>
       <c r="D156" s="5">
-        <v>-6.3967974626581769</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-6.3897229512734359</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>148.53042099000001</v>
+        <v>148.53054641</v>
       </c>
       <c r="C157" s="5">
-        <v>1.9281904200000213</v>
+        <v>1.9274876199999937</v>
       </c>
       <c r="D157" s="5">
-        <v>16.97633375554981</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>16.969589073812209</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>149.55847525999999</v>
+        <v>149.5588405</v>
       </c>
       <c r="C158" s="5">
-        <v>1.0280542699999842</v>
+        <v>1.0282940900000028</v>
       </c>
       <c r="D158" s="5">
-        <v>8.6294054908904627</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>8.6314882141449658</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>150.15041188999999</v>
+        <v>150.15037712</v>
       </c>
       <c r="C159" s="5">
-        <v>0.59193662999999219</v>
+        <v>0.5915366199999994</v>
       </c>
       <c r="D159" s="5">
-        <v>4.8542378504253136</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>4.8508737360007936</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>151.12814539999999</v>
+        <v>151.12808989999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.9777335100000073</v>
+        <v>0.97771277999999029</v>
       </c>
       <c r="D160" s="5">
-        <v>8.1000511727788549</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>8.099875181379268</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>151.08251892999999</v>
+        <v>151.08224648000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-4.5626470000001973E-2</v>
+        <v>-4.5843419999982871E-2</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.36168604437846197</v>
+        <v>-0.36340309588676067</v>
       </c>
       <c r="E161" s="5">
-        <v>5.3861295416066657</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>5.38618420052841</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>151.81031400000001</v>
+        <v>151.81013406</v>
       </c>
       <c r="C162" s="5">
-        <v>0.72779507000001331</v>
+        <v>0.72788757999998666</v>
       </c>
       <c r="D162" s="5">
-        <v>5.9362848923075306</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>5.9370705506384569</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>152.73389237000001</v>
+        <v>152.73368743</v>
       </c>
       <c r="C163" s="5">
-        <v>0.92357837000000131</v>
+        <v>0.92355337000000759</v>
       </c>
       <c r="D163" s="5">
-        <v>7.5498215926410595</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>7.5496195934514176</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>152.85370241999999</v>
+        <v>152.85350754000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.1198100499999839</v>
+        <v>0.11982011000000625</v>
       </c>
       <c r="D164" s="5">
-        <v>0.94539576572827411</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>0.94547676401550707</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>152.62009806</v>
+        <v>152.61994554</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.23360435999998685</v>
+        <v>-0.23356200000000626</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.8186075574078697</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.8182828504730297</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>153.68932323000001</v>
+        <v>153.68920861999999</v>
       </c>
       <c r="C166" s="5">
-        <v>1.0692251700000099</v>
+        <v>1.0692630799999847</v>
       </c>
       <c r="D166" s="5">
-        <v>8.7385754528273694</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>8.7389063915719092</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>154.68436162</v>
+        <v>154.68434694000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.99503838999999061</v>
+        <v>0.99513832000002367</v>
       </c>
       <c r="D167" s="5">
-        <v>8.0519312916671701</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>8.0527751665375735</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>155.68752029000001</v>
+        <v>155.68846572999999</v>
       </c>
       <c r="C168" s="5">
-        <v>1.0031586700000048</v>
+        <v>1.0041187899999784</v>
       </c>
       <c r="D168" s="5">
-        <v>8.0659077220039279</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>8.0739060553692621</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>155.92090055</v>
+        <v>155.92093561999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.2333802599999899</v>
+        <v>0.2324698900000044</v>
       </c>
       <c r="D169" s="5">
-        <v>1.8137411290633398</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>1.806596820332329</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>157.09311306999999</v>
+        <v>157.09334822</v>
       </c>
       <c r="C170" s="5">
-        <v>1.172212519999988</v>
+        <v>1.1724126000000012</v>
       </c>
       <c r="D170" s="5">
-        <v>9.4041356508075769</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>9.4058055558965847</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>158.20489663000001</v>
+        <v>158.20480835999999</v>
       </c>
       <c r="C171" s="5">
-        <v>1.1117835600000205</v>
+        <v>1.1114601399999913</v>
       </c>
       <c r="D171" s="5">
-        <v>8.8311711481745547</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>8.8284876275069646</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>159.145589</v>
+        <v>159.14547440999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.94069236999999362</v>
+        <v>0.94066605000000436</v>
       </c>
       <c r="D172" s="5">
-        <v>7.3732787788689524</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>7.3730699355178286</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>160.37165408000001</v>
+        <v>160.37138825</v>
       </c>
       <c r="C173" s="5">
-        <v>1.2260650800000121</v>
+        <v>1.225913840000004</v>
       </c>
       <c r="D173" s="5">
-        <v>9.6468178149356589</v>
+        <v>9.6455842217749055</v>
       </c>
       <c r="E173" s="5">
-        <v>6.1483851446135107</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>6.1484006138535108</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>161.45617394999999</v>
+        <v>161.45602477</v>
       </c>
       <c r="C174" s="5">
-        <v>1.0845198699999798</v>
+        <v>1.0846365200000037</v>
       </c>
       <c r="D174" s="5">
-        <v>8.423788480218807</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>8.424742989644308</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>161.87852960999999</v>
+        <v>161.87834787</v>
       </c>
       <c r="C175" s="5">
-        <v>0.4223556599999938</v>
+        <v>0.42232309999999984</v>
       </c>
       <c r="D175" s="5">
-        <v>3.1846582686317682</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.1844122007998354</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>162.55731664999999</v>
+        <v>162.55714760999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.67878704000000312</v>
+        <v>0.67879973999998811</v>
       </c>
       <c r="D176" s="5">
-        <v>5.1495091470042498</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>5.149613641761297</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>163.34407991</v>
+        <v>163.34396681000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.78676326000001495</v>
+        <v>0.78681920000002492</v>
       </c>
       <c r="D177" s="5">
-        <v>5.9650205196864592</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>5.9654623645408078</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>164.94213852999999</v>
+        <v>164.94212123</v>
       </c>
       <c r="C178" s="5">
-        <v>1.5980586199999891</v>
+        <v>1.598154419999986</v>
       </c>
       <c r="D178" s="5">
-        <v>12.392845151685838</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>12.393637548842085</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>165.38066051999999</v>
+        <v>165.38080439000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.43852198999999814</v>
+        <v>0.43868316000001073</v>
       </c>
       <c r="D179" s="5">
-        <v>3.2374368019914224</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>3.2386444607565679</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>166.21968469999999</v>
+        <v>166.22053697000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.83902417999999557</v>
+        <v>0.83973258000000328</v>
       </c>
       <c r="D180" s="5">
-        <v>6.2607273485889792</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>6.2661562532852155</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>167.60638829000001</v>
+        <v>167.60630638000001</v>
       </c>
       <c r="C181" s="5">
-        <v>1.3867035900000246</v>
+        <v>1.3857694099999947</v>
       </c>
       <c r="D181" s="5">
-        <v>10.483484300062296</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>10.476038765047413</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>167.88873751</v>
+        <v>167.88881365</v>
       </c>
       <c r="C182" s="5">
-        <v>0.28234921999998619</v>
+        <v>0.28250726999999642</v>
       </c>
       <c r="D182" s="5">
-        <v>2.0403519049065677</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.0415056439460733</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>168.60605430999999</v>
+        <v>168.6059727</v>
       </c>
       <c r="C183" s="5">
-        <v>0.71731679999999187</v>
+        <v>0.71715904999999225</v>
       </c>
       <c r="D183" s="5">
-        <v>5.249301662904271</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>5.2481175614362385</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>169.92221706000001</v>
+        <v>169.92211454</v>
       </c>
       <c r="C184" s="5">
-        <v>1.3161627500000179</v>
+        <v>1.3161418400000002</v>
       </c>
       <c r="D184" s="5">
-        <v>9.7801975714139076</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>9.7800404006492148</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>170.62500223999999</v>
+        <v>170.62472725999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.70278517999997803</v>
+        <v>0.70261271999999053</v>
       </c>
       <c r="D185" s="5">
-        <v>5.0775771273973591</v>
+        <v>5.0763057754907415</v>
       </c>
       <c r="E185" s="5">
-        <v>6.3934915548636617</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>6.3934964471444644</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>170.87131546000001</v>
+        <v>170.87117670999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.24631322000001887</v>
+        <v>0.24644945000000007</v>
       </c>
       <c r="D186" s="5">
-        <v>1.7461332924521011</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.7471095603525555</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>172.21585526999999</v>
+        <v>172.21571218</v>
       </c>
       <c r="C187" s="5">
-        <v>1.3445398099999863</v>
+        <v>1.3445354700000109</v>
       </c>
       <c r="D187" s="5">
-        <v>9.8620350232998977</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>9.8620101575994656</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>172.98375238</v>
+        <v>172.98361971</v>
       </c>
       <c r="C188" s="5">
-        <v>0.76789711000000693</v>
+        <v>0.76790753000000223</v>
       </c>
       <c r="D188" s="5">
-        <v>5.4838978832300267</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>5.4839788003222978</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>175.49269756999999</v>
+        <v>175.49263704000001</v>
       </c>
       <c r="C189" s="5">
-        <v>2.5089451899999915</v>
+        <v>2.509017330000006</v>
       </c>
       <c r="D189" s="5">
-        <v>18.862492588673476</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>18.863094561551819</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>175.40767704000001</v>
+        <v>175.40772855</v>
       </c>
       <c r="C190" s="5">
-        <v>-8.5020529999979999E-2</v>
+        <v>-8.4908490000003667E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.57981456756674987</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.57905271960877469</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>176.33694783999999</v>
+        <v>176.33723573</v>
       </c>
       <c r="C191" s="5">
-        <v>0.92927079999998341</v>
+        <v>0.92950718000000165</v>
       </c>
       <c r="D191" s="5">
-        <v>6.5458817223605692</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>6.547593655240469</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>175.52614111</v>
+        <v>175.52687736999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.81080672999999592</v>
+        <v>-0.81035836000000927</v>
       </c>
       <c r="D192" s="5">
-        <v>-5.3802431406366757</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>-5.377334142017876</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>177.98212129999999</v>
+        <v>177.98193681999999</v>
       </c>
       <c r="C193" s="5">
-        <v>2.4559801899999911</v>
+        <v>2.4550594499999931</v>
       </c>
       <c r="D193" s="5">
-        <v>18.144873773867065</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>18.137457690119561</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>178.64684700000001</v>
+        <v>178.64674861</v>
       </c>
       <c r="C194" s="5">
-        <v>0.66472570000001951</v>
+        <v>0.66481179000001589</v>
       </c>
       <c r="D194" s="5">
-        <v>4.5749638860286046</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.5755734648008195</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>179.05924311000001</v>
+        <v>179.05916103000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.41239611000000309</v>
+        <v>0.41241242000000966</v>
       </c>
       <c r="D195" s="5">
-        <v>2.8055747643095152</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>2.8056887005033282</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>178.98085449999999</v>
+        <v>178.98075942</v>
       </c>
       <c r="C196" s="5">
-        <v>-7.8388610000018843E-2</v>
+        <v>-7.8401610000014443E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-0.52407330906979466</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-0.52416025210700878</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>180.05838840000001</v>
+        <v>180.05815179000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0775339000000201</v>
+        <v>1.0773923700000125</v>
       </c>
       <c r="D197" s="5">
-        <v>7.4685472714653756</v>
+        <v>7.4675377023259326</v>
       </c>
       <c r="E197" s="5">
-        <v>5.5287244167950833</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>5.5287558148739313</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>181.84091928999999</v>
+        <v>181.8407996</v>
       </c>
       <c r="C198" s="5">
-        <v>1.7825308899999754</v>
+        <v>1.7826478099999861</v>
       </c>
       <c r="D198" s="5">
-        <v>12.548345458375065</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>12.549231255652638</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>182.02494325999999</v>
+        <v>182.02485888000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.18402396999999837</v>
+        <v>0.18405928000001381</v>
       </c>
       <c r="D199" s="5">
-        <v>1.2211886078895562</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.2214250405617966</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>182.48296898000001</v>
+        <v>182.48291233</v>
       </c>
       <c r="C200" s="5">
-        <v>0.45802572000002328</v>
+        <v>0.4580534499999942</v>
       </c>
       <c r="D200" s="5">
-        <v>3.0616774624041998</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.0618668359022161</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>181.66166627000001</v>
+        <v>181.66165659999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.82130270999999766</v>
+        <v>-0.8212557300000185</v>
       </c>
       <c r="D201" s="5">
-        <v>-5.2691440214635454</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-5.2688516332936031</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>181.70942952999999</v>
+        <v>181.7095219</v>
       </c>
       <c r="C202" s="5">
-        <v>4.7763259999982211E-2</v>
+        <v>4.7865300000012212E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>0.31596577007109161</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>0.3166417852930703</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>183.52962135999999</v>
+        <v>183.53003179000001</v>
       </c>
       <c r="C203" s="5">
-        <v>1.8201918299999988</v>
+        <v>1.820509890000011</v>
       </c>
       <c r="D203" s="5">
-        <v>12.705327203943062</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>12.707664249762086</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>180.74208023</v>
+        <v>180.74256403000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-2.7875411299999939</v>
+        <v>-2.7874677599999984</v>
       </c>
       <c r="D204" s="5">
-        <v>-16.778163792542877</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-16.777723954034464</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>183.56289734999999</v>
+        <v>183.56264748999999</v>
       </c>
       <c r="C205" s="5">
-        <v>2.8208171199999867</v>
+        <v>2.820083459999978</v>
       </c>
       <c r="D205" s="5">
-        <v>20.422469867876902</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>20.416634950818914</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>184.94847046999999</v>
+        <v>184.94825999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.3855731200000037</v>
+        <v>1.3856125000000077</v>
       </c>
       <c r="D206" s="5">
-        <v>9.443527099559601</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>9.4438201308936431</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>186.50124890000001</v>
+        <v>186.50115381000001</v>
       </c>
       <c r="C207" s="5">
-        <v>1.5527784300000178</v>
+        <v>1.5528938200000084</v>
       </c>
       <c r="D207" s="5">
-        <v>10.553374728007302</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>10.554208106409657</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>187.52506905000001</v>
+        <v>187.52499734</v>
       </c>
       <c r="C208" s="5">
-        <v>1.0238201500000059</v>
+        <v>1.0238435299999935</v>
       </c>
       <c r="D208" s="5">
-        <v>6.7901203277025646</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.7902836659501808</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>187.85544229999999</v>
+        <v>187.85525351000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.33037324999997963</v>
+        <v>0.33025617000001262</v>
       </c>
       <c r="D209" s="5">
-        <v>2.1347118722917946</v>
+        <v>2.1339488392480011</v>
       </c>
       <c r="E209" s="5">
-        <v>4.3302919510080251</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>4.3303241994251174</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>188.98992785999999</v>
+        <v>188.98984967000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.1344855600000017</v>
+        <v>1.134596160000001</v>
       </c>
       <c r="D210" s="5">
-        <v>7.4925917531716291</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>7.4933544152280707</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>189.07549735000001</v>
+        <v>189.07549768999999</v>
       </c>
       <c r="C211" s="5">
-        <v>8.5569490000011683E-2</v>
+        <v>8.5648019999979397E-2</v>
       </c>
       <c r="D211" s="5">
-        <v>0.54468236908247203</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>0.54518371514906683</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>189.77076034999999</v>
+        <v>189.77081723000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.69526299999998287</v>
+        <v>0.69531954000001406</v>
       </c>
       <c r="D212" s="5">
-        <v>4.5029510662627503</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.5033246839390362</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>190.76151530000001</v>
+        <v>190.76163091999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.99075495000002434</v>
+        <v>0.99081368999998176</v>
       </c>
       <c r="D213" s="5">
-        <v>6.4480207188913674</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>6.4484120654145993</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>191.14003711999999</v>
+        <v>191.13989068000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.3785218199999747</v>
+        <v>0.37825976000002015</v>
       </c>
       <c r="D214" s="5">
-        <v>2.4072795905980104</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>2.4055932797153901</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>192.16475091999999</v>
+        <v>192.16534899000001</v>
       </c>
       <c r="C215" s="5">
-        <v>1.0247138000000007</v>
+        <v>1.0254583100000048</v>
       </c>
       <c r="D215" s="5">
-        <v>6.6263973571287771</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>6.6313599666231182</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>193.89950436999999</v>
+        <v>193.89974917999999</v>
       </c>
       <c r="C216" s="5">
-        <v>1.7347534499999995</v>
+        <v>1.7344001899999739</v>
       </c>
       <c r="D216" s="5">
-        <v>11.387295613227399</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>11.38482322759462</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>194.98076560000001</v>
+        <v>194.98049252999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.0812612300000239</v>
+        <v>1.0807433500000059</v>
       </c>
       <c r="D217" s="5">
-        <v>6.9007785929109833</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>6.8973624511101006</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>194.77497080000001</v>
+        <v>194.77468723999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.20579480000000672</v>
+        <v>-0.2058052900000007</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.2592278737188933</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.2592934417187229</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>195.87716646000001</v>
+        <v>195.87701834000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.1021956600000067</v>
+        <v>1.1023311000000149</v>
       </c>
       <c r="D219" s="5">
-        <v>7.005963100308632</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>7.0068615001945167</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>196.60535202</v>
+        <v>196.60528764</v>
       </c>
       <c r="C220" s="5">
-        <v>0.7281855599999858</v>
+        <v>0.72826929999999379</v>
       </c>
       <c r="D220" s="5">
-        <v>4.5534282986662511</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.5539662028464267</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>197.05604500999999</v>
+        <v>197.05588091000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.45069298999999319</v>
+        <v>0.45059327000001304</v>
       </c>
       <c r="D221" s="5">
-        <v>2.7857980054410092</v>
+        <v>2.7851747550205586</v>
       </c>
       <c r="E221" s="5">
-        <v>4.8977035732118424</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.8977216383838007</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>199.5296104</v>
+        <v>199.52960160999999</v>
       </c>
       <c r="C222" s="5">
-        <v>2.4735653900000045</v>
+        <v>2.4737206999999728</v>
       </c>
       <c r="D222" s="5">
-        <v>16.147832508861914</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>16.14893179022252</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>200.17226697000001</v>
+        <v>200.17237642000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.64265657000001397</v>
+        <v>0.64277481000002012</v>
       </c>
       <c r="D223" s="5">
-        <v>3.9342381278306249</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.934975023156051</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>200.262033</v>
+        <v>200.26224594999999</v>
       </c>
       <c r="C224" s="5">
-        <v>8.9766029999992725E-2</v>
+        <v>8.9869529999987208E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>0.53946192629339418</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>0.54008516515633431</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>200.73220631000001</v>
+        <v>200.73246040999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.47017331000000695</v>
+        <v>0.47021445999999401</v>
       </c>
       <c r="D225" s="5">
-        <v>2.8540148820234368</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>2.8542648281522975</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>201.19233867</v>
+        <v>201.19195026</v>
       </c>
       <c r="C226" s="5">
-        <v>0.46013235999998869</v>
+        <v>0.4594898500000113</v>
       </c>
       <c r="D226" s="5">
-        <v>2.7856697330135738</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.7817272701243789</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>200.82970979999999</v>
+        <v>200.83041693000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.36262887000000887</v>
+        <v>-0.36153332999998611</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.1415660584035101</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-2.1351640530167026</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>201.87787660000001</v>
+        <v>201.87786650999999</v>
       </c>
       <c r="C228" s="5">
-        <v>1.0481668000000184</v>
+        <v>1.0474495799999772</v>
       </c>
       <c r="D228" s="5">
-        <v>6.4459662135996965</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>6.4414048666951329</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>202.01059433</v>
+        <v>202.01025866000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.13271772999999598</v>
+        <v>0.13239215000001536</v>
       </c>
       <c r="D229" s="5">
-        <v>0.79175785589742365</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.78980856272443667</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>201.20250629</v>
+        <v>201.20219958999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.80808804000000123</v>
+        <v>-0.80805907000001298</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.6960549585110645</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.6958979231877862</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>203.04063034999999</v>
+        <v>203.04046284</v>
       </c>
       <c r="C231" s="5">
-        <v>1.8381240599999842</v>
+        <v>1.8382632500000113</v>
       </c>
       <c r="D231" s="5">
-        <v>11.530795987094633</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>11.53173195088768</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>202.41550047000001</v>
+        <v>202.41544954</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.62512987999997449</v>
+        <v>-0.62501330000000621</v>
       </c>
       <c r="D232" s="5">
-        <v>-3.6326840761709778</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-3.6320209937885095</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>202.39542367000001</v>
+        <v>202.39525574000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.0076799999998229E-2</v>
+        <v>-2.019379999998705E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.11895838732907116</v>
+        <v>-0.11965128158488714</v>
       </c>
       <c r="E233" s="5">
-        <v>2.709573644253882</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.7095739570637933</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>201.80165633999999</v>
+        <v>201.80172171000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.59376733000001991</v>
+        <v>-0.59353403000000071</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.4641875864665383</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-3.4628511609246848</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>200.79086953999999</v>
+        <v>200.79108936</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.0107868000000053</v>
+        <v>-1.0106323500000087</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.8477273152962024</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-5.8468563970005221</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>200.71746013999999</v>
+        <v>200.71780133999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-7.3409400000002734E-2</v>
+        <v>-7.3288020000006782E-2</v>
       </c>
       <c r="D236" s="5">
-        <v>-0.43784043230695735</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-0.43711745284784609</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>201.79984045</v>
+        <v>201.80024875999999</v>
       </c>
       <c r="C237" s="5">
-        <v>1.0823803100000191</v>
+        <v>1.0824474199999941</v>
       </c>
       <c r="D237" s="5">
-        <v>6.6664861337150105</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>6.6669001357345214</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>202.23955018000001</v>
+        <v>202.23894374</v>
       </c>
       <c r="C238" s="5">
-        <v>0.43970973000000413</v>
+        <v>0.43869498000000817</v>
       </c>
       <c r="D238" s="5">
-        <v>2.6462919699427934</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>2.6401063218664866</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>201.76233299</v>
+        <v>201.7630767</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.47721719000000462</v>
+        <v>-0.47586703999999713</v>
       </c>
       <c r="D239" s="5">
-        <v>-2.7951342948314473</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-2.7873365699791708</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>203.16152199000001</v>
+        <v>203.16134919999999</v>
       </c>
       <c r="C240" s="5">
-        <v>1.3991890000000069</v>
+        <v>1.3982724999999903</v>
       </c>
       <c r="D240" s="5">
-        <v>8.6466650413357335</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>8.640750605607451</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>202.7724106</v>
+        <v>202.77209963000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.38911139000001072</v>
+        <v>-0.38924956999997562</v>
       </c>
       <c r="D241" s="5">
-        <v>-2.2742802403402873</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-2.2750812985547153</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>202.71427767</v>
+        <v>202.71403877</v>
       </c>
       <c r="C242" s="5">
-        <v>-5.8132929999999305E-2</v>
+        <v>-5.8060860000011871E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.34348669122762354</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-0.34306205106447996</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>203.58138134000001</v>
+        <v>203.5809036</v>
       </c>
       <c r="C243" s="5">
-        <v>0.86710367000000588</v>
+        <v>0.86686482999999726</v>
       </c>
       <c r="D243" s="5">
-        <v>5.2554574915507857</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>5.2539820212812893</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>203.29103583</v>
+        <v>203.29103778999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.29034551000000874</v>
+        <v>-0.28986581000000911</v>
       </c>
       <c r="D244" s="5">
-        <v>-1.6980658190908549</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-1.6952862072526442</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>202.77267098999999</v>
+        <v>202.77251278</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.51836484000000382</v>
+        <v>-0.51852500999999052</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.0172895125599841</v>
+        <v>-3.0182087588274786</v>
       </c>
       <c r="E245" s="5">
-        <v>0.1863912301767634</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>0.18639618731213226</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>203.56839389999999</v>
+        <v>203.56849883999999</v>
       </c>
       <c r="C246" s="5">
-        <v>0.79572290999999495</v>
+        <v>0.79598605999998995</v>
       </c>
       <c r="D246" s="5">
-        <v>4.8120317505438548</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>4.8136614678132572</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>203.81871315999999</v>
+        <v>203.81898150000001</v>
       </c>
       <c r="C247" s="5">
-        <v>0.25031925999999771</v>
+        <v>0.25048266000001718</v>
       </c>
       <c r="D247" s="5">
-        <v>1.4856087478426705</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>1.486584304029015</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>204.21881797</v>
+        <v>204.21927099999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.40010481000001619</v>
+        <v>0.40028949999998531</v>
       </c>
       <c r="D248" s="5">
-        <v>2.3812515792833944</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>2.3823595044937029</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>203.64852263</v>
+        <v>203.64921007000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.57029534000000126</v>
+        <v>-0.57006092999998259</v>
       </c>
       <c r="D249" s="5">
-        <v>-3.3000903354547306</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-3.2987474419148621</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>205.38631753000001</v>
+        <v>205.3857529</v>
       </c>
       <c r="C250" s="5">
-        <v>1.7377949000000115</v>
+        <v>1.7365428299999905</v>
       </c>
       <c r="D250" s="5">
-        <v>10.734496051155439</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>10.726357723546819</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>205.94558939000001</v>
+        <v>205.94609686000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.55927185999999551</v>
+        <v>0.56034396000001152</v>
       </c>
       <c r="D251" s="5">
-        <v>3.3170137342892314</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>3.3234772962213777</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>203.5050933</v>
+        <v>203.50489640999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-2.4404960900000106</v>
+        <v>-2.4412004500000251</v>
       </c>
       <c r="D252" s="5">
-        <v>-13.329070635116757</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-13.332639589817298</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>204.08507402999999</v>
+        <v>204.08477338</v>
       </c>
       <c r="C253" s="5">
-        <v>0.5799807299999884</v>
+        <v>0.57987697000001504</v>
       </c>
       <c r="D253" s="5">
-        <v>3.4740676064792364</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>3.4734397278710416</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>205.72488963000001</v>
+        <v>205.72470769</v>
       </c>
       <c r="C254" s="5">
-        <v>1.6398156000000199</v>
+        <v>1.639934310000001</v>
       </c>
       <c r="D254" s="5">
-        <v>10.079674399624805</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>10.080452149463781</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>206.83216153999999</v>
+        <v>206.83131621000001</v>
       </c>
       <c r="C255" s="5">
-        <v>1.1072719099999802</v>
+        <v>1.1066085200000089</v>
       </c>
       <c r="D255" s="5">
-        <v>6.6534213682583943</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>6.649322555586501</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>206.71041187</v>
+        <v>206.71042188999999</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.1217496699999856</v>
+        <v>-0.12089432000001921</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.70408552248382161</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.69915772258124509</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>207.71729317</v>
+        <v>207.71709826</v>
       </c>
       <c r="C257" s="5">
-        <v>1.0068813000000034</v>
+        <v>1.0066763700000081</v>
       </c>
       <c r="D257" s="5">
-        <v>6.0043351780038723</v>
+        <v>6.0030799032294802</v>
       </c>
       <c r="E257" s="5">
-        <v>2.4385052264976448</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>2.4384890300021445</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>208.4603645</v>
+        <v>208.46047752000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.74307132999999226</v>
+        <v>0.74337926000001175</v>
       </c>
       <c r="D258" s="5">
-        <v>4.3782615665278524</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>4.3801159776927889</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>208.71219930999999</v>
+        <v>208.71248464999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.25183480999999119</v>
+        <v>0.25200712999998132</v>
       </c>
       <c r="D259" s="5">
-        <v>1.4593557209222396</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.4603601486363527</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>209.24776062000001</v>
+        <v>209.24829858000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.53556131000001983</v>
+        <v>0.53581393000001754</v>
       </c>
       <c r="D260" s="5">
-        <v>3.123064944163656</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>3.1245545990686185</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>210.13322513</v>
+        <v>210.13423151000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.88546450999999138</v>
+        <v>0.88593292999999562</v>
       </c>
       <c r="D261" s="5">
-        <v>5.1978556822017463</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>5.200656064076159</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>210.44292379000001</v>
+        <v>210.44248128999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.30969866000000934</v>
+        <v>0.30824977999998282</v>
       </c>
       <c r="D262" s="5">
-        <v>1.7829914626607435</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.7745740161214441</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>210.95258951</v>
+        <v>210.95295543</v>
       </c>
       <c r="C263" s="5">
-        <v>0.50966571999998678</v>
+        <v>0.51047414000001368</v>
       </c>
       <c r="D263" s="5">
-        <v>2.9452720774892249</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.9500125895789875</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>211.47358324000001</v>
+        <v>211.47381859999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.52099373000001492</v>
+        <v>0.52086316999998417</v>
       </c>
       <c r="D264" s="5">
-        <v>3.0042534896925099</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.0034850957026737</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>211.89550560000001</v>
+        <v>211.89481703999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.42192235999999639</v>
+        <v>0.4209984400000053</v>
       </c>
       <c r="D265" s="5">
-        <v>2.4206324993312212</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.4152709403024275</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>212.01136858999999</v>
+        <v>212.01142218000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.11586298999998235</v>
+        <v>0.11660514000001854</v>
       </c>
       <c r="D266" s="5">
-        <v>0.65812854765150419</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>0.66235905723110999</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>209.97947538</v>
+        <v>209.97767923000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.0318932099999927</v>
+        <v>-2.0337429500000042</v>
       </c>
       <c r="D267" s="5">
-        <v>-10.913404668444127</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-10.922818917870469</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>210.72264340999999</v>
+        <v>210.72285116</v>
       </c>
       <c r="C268" s="5">
-        <v>0.74316802999999254</v>
+        <v>0.74517192999999793</v>
       </c>
       <c r="D268" s="5">
-        <v>4.330745807509695</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>4.3426901002656448</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>211.18714310999999</v>
+        <v>211.18684195</v>
       </c>
       <c r="C269" s="5">
-        <v>0.46449970000000462</v>
+        <v>0.46399078999999688</v>
       </c>
       <c r="D269" s="5">
-        <v>2.6774878360320775</v>
+        <v>2.6745160712705163</v>
       </c>
       <c r="E269" s="5">
-        <v>1.6704675316369544</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.6704179478075121</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>212.26861468999999</v>
+        <v>212.26877542</v>
       </c>
       <c r="C270" s="5">
-        <v>1.0814715799999988</v>
+        <v>1.0819334699999956</v>
       </c>
       <c r="D270" s="5">
-        <v>6.3211646073709549</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>6.3239501335201398</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>212.60567745</v>
+        <v>212.60593621999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.33706276000000912</v>
+        <v>0.33716079999999238</v>
       </c>
       <c r="D271" s="5">
-        <v>1.9222180204514716</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>1.9227805524974828</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>213.32449342999999</v>
+        <v>213.32515161000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.71881597999998803</v>
+        <v>0.71921539000001644</v>
       </c>
       <c r="D272" s="5">
-        <v>4.1334800885752365</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>4.1358146291144982</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>213.24360412999999</v>
+        <v>213.24504014999999</v>
       </c>
       <c r="C273" s="5">
-        <v>-8.0889299999995501E-2</v>
+        <v>-8.0111460000011903E-2</v>
       </c>
       <c r="D273" s="5">
-        <v>-0.45407341276705315</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-0.44971462527785278</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>213.10938629</v>
+        <v>213.10942704999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.13421783999999093</v>
+        <v>-0.13561310000000049</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.75268386537160614</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-0.76047593103358846</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>213.75890648000001</v>
+        <v>213.75903822999999</v>
       </c>
       <c r="C275" s="5">
-        <v>0.64952019000000405</v>
+        <v>0.64961117999999374</v>
       </c>
       <c r="D275" s="5">
-        <v>3.7193265564320788</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.7198556323103205</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>213.63689070000001</v>
+        <v>213.63764972999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.12201577999999813</v>
+        <v>-0.12138849999999479</v>
       </c>
       <c r="D276" s="5">
-        <v>-0.68282597448465765</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-0.67932612310284135</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>213.84731145999999</v>
+        <v>213.84609512</v>
       </c>
       <c r="C277" s="5">
-        <v>0.21042075999997678</v>
+        <v>0.2084453900000085</v>
       </c>
       <c r="D277" s="5">
-        <v>1.1883588183825955</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>1.1771387068254535</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>214.29927395999999</v>
+        <v>214.29935018</v>
       </c>
       <c r="C278" s="5">
-        <v>0.45196250000000759</v>
+        <v>0.4532550600000036</v>
       </c>
       <c r="D278" s="5">
-        <v>2.5658683273799499</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.5733069738022918</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>214.86191171999999</v>
+        <v>214.85921374</v>
       </c>
       <c r="C279" s="5">
-        <v>0.56263776000000121</v>
+        <v>0.5598635599999966</v>
       </c>
       <c r="D279" s="5">
-        <v>3.1964672506212599</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.1804781241711044</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>215.59050565999999</v>
+        <v>215.59053179</v>
       </c>
       <c r="C280" s="5">
-        <v>0.72859393999999611</v>
+        <v>0.73131804999999872</v>
       </c>
       <c r="D280" s="5">
-        <v>4.145940788302771</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>4.1617864528155968</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>216.45049470000001</v>
+        <v>216.44982438</v>
       </c>
       <c r="C281" s="5">
-        <v>0.8599890400000163</v>
+        <v>0.85929258999999547</v>
       </c>
       <c r="D281" s="5">
-        <v>4.8932203802993124</v>
+        <v>4.8891697996981565</v>
       </c>
       <c r="E281" s="5">
-        <v>2.4922689480479043</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.4920976995555622</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>215.93309020999999</v>
+        <v>215.93379099000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.51740449000001831</v>
+        <v>-0.51603338999998982</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.8310730310467602</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.8236775361323851</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>217.17283387000001</v>
+        <v>217.17304161999999</v>
       </c>
       <c r="C283" s="5">
-        <v>1.2397436600000162</v>
+        <v>1.2392506299999866</v>
       </c>
       <c r="D283" s="5">
-        <v>7.1113718843272</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.1084301224776825</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>217.81649868</v>
+        <v>217.81734874</v>
       </c>
       <c r="C284" s="5">
-        <v>0.64366480999998998</v>
+        <v>0.64430712000000767</v>
       </c>
       <c r="D284" s="5">
-        <v>3.6151571893459522</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>3.6188202873793651</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>217.80010390000001</v>
+        <v>217.80195006</v>
       </c>
       <c r="C285" s="5">
-        <v>-1.6394779999984621E-2</v>
+        <v>-1.5398680000004106E-2</v>
       </c>
       <c r="D285" s="5">
-        <v>-9.0285142143509134E-2</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>-8.4801476729456926E-2</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>218.03995645000001</v>
+        <v>218.04059957999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.23985254999999484</v>
+        <v>0.23864951999999562</v>
       </c>
       <c r="D286" s="5">
-        <v>1.3295346501163596</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.3228145753026999</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>219.00539019000001</v>
+        <v>219.00542837</v>
       </c>
       <c r="C287" s="5">
-        <v>0.96543374000000881</v>
+        <v>0.96482879000001276</v>
       </c>
       <c r="D287" s="5">
-        <v>5.4446640021122983</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>5.4411524254896371</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>218.98918501</v>
+        <v>218.99144977</v>
       </c>
       <c r="C288" s="5">
-        <v>-1.6205180000014252E-2</v>
+        <v>-1.3978600000001506E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>-8.8757194150090868E-2</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-7.6566287504453712E-2</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>220.06907988</v>
+        <v>220.06699957000001</v>
       </c>
       <c r="C289" s="5">
-        <v>1.0798948700000039</v>
+        <v>1.0755498000000046</v>
       </c>
       <c r="D289" s="5">
-        <v>6.0806870622221787</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.0554918289900339</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>220.39245047</v>
+        <v>220.39205086000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.32337058999999613</v>
+        <v>0.32505129000000466</v>
       </c>
       <c r="D290" s="5">
-        <v>1.7776063365023242</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.7869375577424629</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>220.6465628</v>
+        <v>220.6424154</v>
       </c>
       <c r="C291" s="5">
-        <v>0.25411232999999811</v>
+        <v>0.25036453999999253</v>
       </c>
       <c r="D291" s="5">
-        <v>1.3924069968143771</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>1.3717450334788328</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>221.57684383</v>
+        <v>221.57637663</v>
       </c>
       <c r="C292" s="5">
-        <v>0.93028103000000328</v>
+        <v>0.9339612299999942</v>
       </c>
       <c r="D292" s="5">
-        <v>5.1783771659939859</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.1994421632163279</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>222.50040855</v>
+        <v>222.49897272999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.92356472000000167</v>
+        <v>0.9225960999999927</v>
       </c>
       <c r="D293" s="5">
-        <v>5.118048563171862</v>
+        <v>5.1125683470106376</v>
       </c>
       <c r="E293" s="5">
-        <v>2.795056605615609</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.794711599941091</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>221.76352614000001</v>
+        <v>221.76463225000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.73688240999999266</v>
+        <v>-0.73434047999998597</v>
       </c>
       <c r="D294" s="5">
-        <v>-3.9025931713996598</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-3.8893989636260784</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>221.77558038999999</v>
+        <v>221.77593013000001</v>
       </c>
       <c r="C295" s="5">
-        <v>1.2054249999977174E-2</v>
+        <v>1.129788000000076E-2</v>
       </c>
       <c r="D295" s="5">
-        <v>6.5247092335574131E-2</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.1151570022954793E-2</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>222.22128677000001</v>
+        <v>222.22301332000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.4457063800000185</v>
+        <v>0.44708319000000074</v>
       </c>
       <c r="D296" s="5">
-        <v>2.4384981894922442</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.4461106515287323</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>222.71282939</v>
+        <v>222.71564563999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.49154261999998994</v>
+        <v>0.49263231999998425</v>
       </c>
       <c r="D297" s="5">
-        <v>2.6868726078046246</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.6928807669317489</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>224.33623127000001</v>
+        <v>224.33794727</v>
       </c>
       <c r="C298" s="5">
-        <v>1.6234018800000172</v>
+        <v>1.6223016300000097</v>
       </c>
       <c r="D298" s="5">
-        <v>9.1063964787710496</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>9.0998556269645157</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>224.83472534000001</v>
+        <v>224.83512809999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.49849406999999246</v>
+        <v>0.49718082999999069</v>
       </c>
       <c r="D299" s="5">
-        <v>2.6993325879709262</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>2.6921136809355151</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>225.01797343999999</v>
+        <v>225.02132553999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.18324809999998593</v>
+        <v>0.18619744000000082</v>
       </c>
       <c r="D300" s="5">
-        <v>0.9824378155481428</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>0.99832024428858634</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>225.55010243000001</v>
+        <v>225.54750314</v>
       </c>
       <c r="C301" s="5">
-        <v>0.53212899000001812</v>
+        <v>0.52617760000001113</v>
       </c>
       <c r="D301" s="5">
-        <v>2.8749970392115465</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>2.8423852239604308</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>225.54241905999999</v>
+        <v>225.54070386999999</v>
       </c>
       <c r="C302" s="5">
-        <v>-7.6833700000236149E-3</v>
+        <v>-6.7992700000161221E-3</v>
       </c>
       <c r="D302" s="5">
-        <v>-4.0870372707202396E-2</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>-3.6168750405396466E-2</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>226.86558858999999</v>
+        <v>226.85964179999999</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3231695300000013</v>
+        <v>1.3189379300000041</v>
       </c>
       <c r="D303" s="5">
-        <v>7.2715868677522888</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>7.247635691487786</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>226.56966105999999</v>
+        <v>226.56914282</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.29592753000000016</v>
+        <v>-0.2904989799999953</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.5541202012076649</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-1.5258513352431224</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>228.20052325</v>
+        <v>228.19496906000001</v>
       </c>
       <c r="C305" s="5">
-        <v>1.6308621900000162</v>
+        <v>1.6258262400000092</v>
       </c>
       <c r="D305" s="5">
-        <v>8.9879718989105193</v>
+        <v>8.9591348314416397</v>
       </c>
       <c r="E305" s="5">
-        <v>2.5618445993635497</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.5600101699849276</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>228.54580444999999</v>
+        <v>228.54812085</v>
       </c>
       <c r="C306" s="5">
-        <v>0.34528119999998808</v>
+        <v>0.3531517899999983</v>
       </c>
       <c r="D306" s="5">
-        <v>1.8308588019067651</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.8729945860036734</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>229.15598001999999</v>
+        <v>229.15611995</v>
       </c>
       <c r="C307" s="5">
-        <v>0.61017556999999556</v>
+        <v>0.60799910000000068</v>
       </c>
       <c r="D307" s="5">
-        <v>3.2512464008579212</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>3.2394458258448333</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>229.54465353000001</v>
+        <v>229.54982002</v>
       </c>
       <c r="C308" s="5">
-        <v>0.38867351000001804</v>
+        <v>0.39370006999999418</v>
       </c>
       <c r="D308" s="5">
-        <v>2.0544252882133573</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>2.0812446419847364</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>228.87629458000001</v>
+        <v>228.88120764999999</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.66835894999999823</v>
+        <v>-0.66861237000000528</v>
       </c>
       <c r="D309" s="5">
-        <v>-3.4385932792069918</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-3.4398000807826956</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>230.73433738</v>
+        <v>230.73719657000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.8580427999999927</v>
+        <v>1.8559889200000157</v>
       </c>
       <c r="D310" s="5">
-        <v>10.188683818580046</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>10.176685982699073</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>231.09814180999999</v>
+        <v>231.09933982999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.36380442999998763</v>
+        <v>0.36214325999998209</v>
       </c>
       <c r="D311" s="5">
-        <v>1.9085636609176282</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.8997498452116846</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>232.29704792000001</v>
+        <v>232.30130281000001</v>
       </c>
       <c r="C312" s="5">
-        <v>1.1989061100000242</v>
+        <v>1.2019629800000189</v>
       </c>
       <c r="D312" s="5">
-        <v>6.4061787671464643</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.4229485172899725</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>232.28878028</v>
+        <v>232.28406214</v>
       </c>
       <c r="C313" s="5">
-        <v>-8.2676400000138983E-3</v>
+        <v>-1.724067000000673E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-4.2700612237733804E-2</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-8.9023870382720638E-2</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>232.07991652999999</v>
+        <v>232.07685938</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.20886375000000612</v>
+        <v>-0.20720276000000126</v>
       </c>
       <c r="D314" s="5">
-        <v>-1.0736666684529217</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-1.0651917049314563</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>232.28821758999999</v>
+        <v>232.27997288</v>
       </c>
       <c r="C315" s="5">
-        <v>0.2083010599999966</v>
+        <v>0.20311350000000061</v>
       </c>
       <c r="D315" s="5">
-        <v>1.0823810242226228</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>1.0553093391607371</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>232.67123351000001</v>
+        <v>232.67108576000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.38301592000001961</v>
+        <v>0.39111288000000854</v>
       </c>
       <c r="D316" s="5">
-        <v>1.9967018625157484</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.0393769004220186</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>233.09182268000001</v>
+        <v>233.08148419</v>
       </c>
       <c r="C317" s="5">
-        <v>0.42058916999999951</v>
+        <v>0.41039842999998655</v>
       </c>
       <c r="D317" s="5">
-        <v>2.1908819656927481</v>
+        <v>2.1372829831376894</v>
       </c>
       <c r="E317" s="5">
-        <v>2.1434216540517914</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.1413772398791053</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>234.01294756999999</v>
+        <v>234.01604977</v>
       </c>
       <c r="C318" s="5">
-        <v>0.92112488999998732</v>
+        <v>0.93456557999999745</v>
       </c>
       <c r="D318" s="5">
-        <v>4.8465605832971992</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>4.9190696150928748</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>234.82264425</v>
+        <v>234.82260248</v>
       </c>
       <c r="C319" s="5">
-        <v>0.80969668000000183</v>
+        <v>0.80655271000000539</v>
       </c>
       <c r="D319" s="5">
-        <v>4.2319942582832004</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>4.2151921779223223</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>234.95424636999999</v>
+        <v>234.96391624</v>
       </c>
       <c r="C320" s="5">
-        <v>0.1316021199999966</v>
+        <v>0.14131376000000273</v>
       </c>
       <c r="D320" s="5">
-        <v>0.67459521056165705</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.72454231005960601</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>236.41004512999999</v>
+        <v>236.41815105000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.4557987599999933</v>
+        <v>1.4542348100000027</v>
       </c>
       <c r="D321" s="5">
-        <v>7.6940051288523215</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>7.6851290202935463</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>236.45996374000001</v>
+        <v>236.4643476</v>
       </c>
       <c r="C322" s="5">
-        <v>4.991861000002018E-2</v>
+        <v>4.6196549999990566E-2</v>
       </c>
       <c r="D322" s="5">
-        <v>0.25367766376724887</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.23473441470613921</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>236.53030781999999</v>
+        <v>236.53270026000001</v>
       </c>
       <c r="C323" s="5">
-        <v>7.0344079999983933E-2</v>
+        <v>6.8352660000016385E-2</v>
       </c>
       <c r="D323" s="5">
-        <v>0.35757067241670715</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>0.34742540269387945</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>237.28965933000001</v>
+        <v>237.29267906999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.75935151000001611</v>
+        <v>0.75997880999997847</v>
       </c>
       <c r="D324" s="5">
-        <v>3.9212089149790685</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>3.9244652827691517</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>238.15133782999999</v>
+        <v>238.14566205</v>
       </c>
       <c r="C325" s="5">
-        <v>0.86167849999998225</v>
+        <v>0.85298298000000727</v>
       </c>
       <c r="D325" s="5">
-        <v>4.4456969875802166</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>4.3998860885273494</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>239.35956827999999</v>
+        <v>239.35290373000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.2082304500000021</v>
+        <v>1.2072416800000099</v>
       </c>
       <c r="D326" s="5">
-        <v>6.2608310374216325</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>6.2557169965063997</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>239.01211185</v>
+        <v>239.00171576</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.34745642999999404</v>
+        <v>-0.35118797000001223</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.7280901977503982</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-1.7465479164878062</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>239.14431447999999</v>
+        <v>239.14505793000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.13220262999999477</v>
+        <v>0.14334217000001104</v>
       </c>
       <c r="D328" s="5">
-        <v>0.66576820930677183</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>0.72208327595915112</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>239.78820447999999</v>
+        <v>239.77361973000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.64388999999999896</v>
+        <v>0.62856179999999995</v>
       </c>
       <c r="D329" s="5">
-        <v>3.2792477554030031</v>
+        <v>3.2000413485879342</v>
       </c>
       <c r="E329" s="5">
-        <v>2.8728514466992205</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.8711570819348387</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>240.34302317999999</v>
+        <v>240.34722891000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.55481869999999844</v>
+        <v>0.57360918000000538</v>
       </c>
       <c r="D330" s="5">
-        <v>2.812151499596971</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.9088288680263918</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>239.62111365000001</v>
+        <v>239.62138557</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.72190952999997648</v>
+        <v>-0.72584334000001149</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.5454430308870299</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-3.5643816678694096</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>240.55622253999999</v>
+        <v>240.5705016</v>
       </c>
       <c r="C332" s="5">
-        <v>0.93510888999998087</v>
+        <v>0.949116029999999</v>
       </c>
       <c r="D332" s="5">
-        <v>4.7847684529150891</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.8580033307782822</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>241.13362544</v>
+        <v>241.14524028</v>
       </c>
       <c r="C333" s="5">
-        <v>0.57740290000000982</v>
+        <v>0.57473867999999584</v>
       </c>
       <c r="D333" s="5">
-        <v>2.9186698798505217</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>2.9048505638164634</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>241.67554182999999</v>
+        <v>241.68158922999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.54191638999998304</v>
+        <v>0.53634894999999005</v>
       </c>
       <c r="D334" s="5">
-        <v>2.7304289802573489</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>2.7019018282672613</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>242.02450042999999</v>
+        <v>242.02753601000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.34895860000000312</v>
+        <v>0.34594678000001977</v>
       </c>
       <c r="D335" s="5">
-        <v>1.7465230069173998</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>1.7312864401437089</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>240.90992444</v>
+        <v>240.91093355999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-1.1145759899999916</v>
+        <v>-1.1166024500000162</v>
       </c>
       <c r="D336" s="5">
-        <v>-5.3884170746652753</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-5.3979007601136715</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>240.82500970999999</v>
+        <v>240.81755695999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-8.4914730000008376E-2</v>
+        <v>-9.3376599999999144E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.42215100945726114</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.46412736706431534</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>242.40671265</v>
+        <v>242.39508624999999</v>
       </c>
       <c r="C338" s="5">
-        <v>1.5817029400000138</v>
+        <v>1.5775292900000011</v>
       </c>
       <c r="D338" s="5">
-        <v>8.1724500708429524</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>8.1503639937042571</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>243.20825318000001</v>
+        <v>243.19563701999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.80154053000001113</v>
+        <v>0.80055077000000097</v>
       </c>
       <c r="D339" s="5">
-        <v>4.0408753683317533</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>4.0359917319269467</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>243.78554833000001</v>
+        <v>243.78695725</v>
       </c>
       <c r="C340" s="5">
-        <v>0.57729514999999765</v>
+        <v>0.591320230000008</v>
       </c>
       <c r="D340" s="5">
-        <v>2.8858812613260953</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.9570879833793473</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>244.87607678000001</v>
+        <v>244.86080697</v>
       </c>
       <c r="C341" s="5">
-        <v>1.0905284499999937</v>
+        <v>1.0738497199999983</v>
       </c>
       <c r="D341" s="5">
-        <v>5.5020311831261992</v>
+        <v>5.4158013568416763</v>
       </c>
       <c r="E341" s="5">
-        <v>2.1218192575541694</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.1216626106443481</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>245.16941876000001</v>
+        <v>245.17527082999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.29334198000000811</v>
+        <v>0.31446385999998938</v>
       </c>
       <c r="D342" s="5">
-        <v>1.447013151619414</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.5520389033428561</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>247.11951121999999</v>
+        <v>247.12197788</v>
       </c>
       <c r="C343" s="5">
-        <v>1.9500924599999792</v>
+        <v>1.9467070500000148</v>
       </c>
       <c r="D343" s="5">
-        <v>9.9737074374711696</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>9.9553816997346445</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>248.32892081</v>
+        <v>248.34577859000001</v>
       </c>
       <c r="C344" s="5">
-        <v>1.209409590000007</v>
+        <v>1.2238007100000061</v>
       </c>
       <c r="D344" s="5">
-        <v>6.0335198997129247</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>6.1072188389483362</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>247.98093954000001</v>
+        <v>247.99506572999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.34798126999999113</v>
+        <v>-0.35071286000001578</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.6686505717009581</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.6815343369167457</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>248.65614811</v>
+        <v>248.66639370999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.67520856999999523</v>
+        <v>0.67132798000000093</v>
       </c>
       <c r="D346" s="5">
-        <v>3.3167670985331243</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.2972294802175339</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>249.22601030999999</v>
+        <v>249.22631575</v>
       </c>
       <c r="C347" s="5">
-        <v>0.56986219999998866</v>
+        <v>0.55992204000000356</v>
       </c>
       <c r="D347" s="5">
-        <v>2.7850522883530404</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>2.7357550589489188</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>249.56740063999999</v>
+        <v>249.56649274</v>
       </c>
       <c r="C348" s="5">
-        <v>0.34139032999999586</v>
+        <v>0.34017699000000334</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6562032878778554</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.6502706563904956</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>250.63035947</v>
+        <v>250.6224555</v>
       </c>
       <c r="C349" s="5">
-        <v>1.0629588300000137</v>
+        <v>1.0559627599999999</v>
       </c>
       <c r="D349" s="5">
-        <v>5.2324922532683837</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>5.1972676265420015</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>250.33685922999999</v>
+        <v>250.31548466999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.2935002400000144</v>
+        <v>-0.30697083000001157</v>
       </c>
       <c r="D350" s="5">
-        <v>-1.3962421827188876</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-1.4599393205635192</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>251.38223271000001</v>
+        <v>251.36890126</v>
       </c>
       <c r="C351" s="5">
-        <v>1.0453734800000234</v>
+        <v>1.0534165900000119</v>
       </c>
       <c r="D351" s="5">
-        <v>5.1277477180572184</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>5.1685698214181341</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>252.09168969999999</v>
+        <v>252.09245161000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.7094569899999783</v>
+        <v>0.72355035000001067</v>
       </c>
       <c r="D352" s="5">
-        <v>3.4397352453138907</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.509340090198565</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>251.97239943</v>
+        <v>251.95589910000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.11929026999999337</v>
+        <v>-0.13655251000000135</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.56636675275801851</v>
+        <v>-0.64807854191643033</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8979240207182011</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.89760220012234</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>250.88994127000001</v>
+        <v>250.90767410000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-1.0824581599999874</v>
+        <v>-1.0482250000000022</v>
       </c>
       <c r="D354" s="5">
-        <v>-5.0350511174277361</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-4.8797545489555949</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>251.88400913999999</v>
+        <v>251.88675956</v>
       </c>
       <c r="C355" s="5">
-        <v>0.99406786999998076</v>
+        <v>0.97908545999999319</v>
       </c>
       <c r="D355" s="5">
-        <v>4.8595930867199932</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.784425787563773</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>252.50627653999999</v>
+        <v>252.52326574</v>
       </c>
       <c r="C356" s="5">
-        <v>0.62226739999999836</v>
+        <v>0.63650617999999781</v>
       </c>
       <c r="D356" s="5">
-        <v>3.0051568588481681</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.0748457268897633</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>252.83374104000001</v>
+        <v>252.84855289999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.32746450000001914</v>
+        <v>0.32528715999998781</v>
       </c>
       <c r="D357" s="5">
-        <v>1.5673765003162421</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>1.5567754411989876</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>252.75515313</v>
+        <v>252.77457171</v>
       </c>
       <c r="C358" s="5">
-        <v>-7.8587910000010197E-2</v>
+        <v>-7.3981189999983599E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>-0.37235709914130721</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>-0.35054462898246319</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>253.47778933000001</v>
+        <v>253.47093824999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.72263620000001083</v>
+        <v>0.69636653999998543</v>
       </c>
       <c r="D359" s="5">
-        <v>3.4853102141272574</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>3.3564229628689768</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>253.80956286</v>
+        <v>253.80669325</v>
       </c>
       <c r="C360" s="5">
-        <v>0.33177352999999243</v>
+        <v>0.33575500000000602</v>
       </c>
       <c r="D360" s="5">
-        <v>1.5820196835529599</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>1.6011869372756449</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>255.99153082000001</v>
+        <v>255.97981554</v>
       </c>
       <c r="C361" s="5">
-        <v>2.1819679600000086</v>
+        <v>2.1731222900000091</v>
       </c>
       <c r="D361" s="5">
-        <v>10.818277582209014</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>10.77246260378255</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>255.92535856999999</v>
+        <v>255.89401957999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-6.6172250000022359E-2</v>
+        <v>-8.5795960000012883E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.30975205762069358</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.40145967871709765</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>255.47759980000001</v>
+        <v>255.46198851</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.44775876999997877</v>
+        <v>-0.43203106999999363</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.0793962148318634</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-2.007277034152799</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>256.50577281</v>
+        <v>256.50880552000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.0281730099999891</v>
+        <v>1.0468170100000123</v>
       </c>
       <c r="D364" s="5">
-        <v>4.9377614004070924</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>5.0296405157694624</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>257.00531991000003</v>
+        <v>256.98995004</v>
       </c>
       <c r="C365" s="5">
-        <v>0.49954710000002933</v>
+        <v>0.48114451999998664</v>
       </c>
       <c r="D365" s="5">
-        <v>2.3622054786560209</v>
+        <v>2.2742585596837506</v>
       </c>
       <c r="E365" s="5">
-        <v>1.997409435075137</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.9979889171009235</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>257.60032668000002</v>
+        <v>257.63010054</v>
       </c>
       <c r="C366" s="5">
-        <v>0.59500676999999769</v>
+        <v>0.64015050000000429</v>
       </c>
       <c r="D366" s="5">
-        <v>2.8138342223960944</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>3.0304404758507486</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>258.49073973999998</v>
+        <v>258.49643499000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.89041305999995757</v>
+        <v>0.86633445000001075</v>
       </c>
       <c r="D367" s="5">
-        <v>4.2276532338181072</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>4.110722331636496</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>258.25319996000002</v>
+        <v>258.27022683000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.23753977999996323</v>
+        <v>-0.22620815999999877</v>
       </c>
       <c r="D368" s="5">
-        <v>-1.0971822301653167</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-1.0450709157662885</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>231.86040955999999</v>
+        <v>231.87375721000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-26.392790400000024</v>
+        <v>-26.396469620000005</v>
       </c>
       <c r="D369" s="5">
-        <v>-72.573483758724009</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-72.576235966278873</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>238.16874390999999</v>
+        <v>238.19637534</v>
       </c>
       <c r="C370" s="5">
-        <v>6.3083343499999955</v>
+        <v>6.3226181299999951</v>
       </c>
       <c r="D370" s="5">
-        <v>38.006013431914475</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>38.102834040752477</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>244.83702024999999</v>
+        <v>244.82424023999999</v>
       </c>
       <c r="C371" s="5">
-        <v>6.6682763400000056</v>
+        <v>6.6278648999999916</v>
       </c>
       <c r="D371" s="5">
-        <v>39.286116405143169</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>39.0052500737579</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>245.15743036000001</v>
+        <v>245.15097907000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.32041011000001163</v>
+        <v>0.32673883000001069</v>
       </c>
       <c r="D372" s="5">
-        <v>1.5817529807814035</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>1.613310180359151</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>245.33812832000001</v>
+        <v>245.32311275999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.18069796000000338</v>
+        <v>0.17213368999998124</v>
       </c>
       <c r="D373" s="5">
-        <v>0.88807729936981605</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>0.84584611210609673</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>247.08396192999999</v>
+        <v>247.03999019</v>
       </c>
       <c r="C374" s="5">
-        <v>1.7458336099999769</v>
+        <v>1.7168774300000109</v>
       </c>
       <c r="D374" s="5">
-        <v>8.8815025884315233</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>8.7290361699664984</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>245.76022692000001</v>
+        <v>245.73433501</v>
       </c>
       <c r="C375" s="5">
-        <v>-1.3237350099999787</v>
+        <v>-1.3056551800000022</v>
       </c>
       <c r="D375" s="5">
-        <v>-6.2428248292731414</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>-6.1610869555520198</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>247.5452124</v>
+        <v>247.55494146999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.7849854799999889</v>
+        <v>1.8206064599999934</v>
       </c>
       <c r="D376" s="5">
-        <v>9.0724790509473898</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>9.2619863232864308</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>248.97597052</v>
+        <v>248.96634556000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.4307581200000072</v>
+        <v>1.4114040900000191</v>
       </c>
       <c r="D377" s="5">
-        <v>7.1605246039826875</v>
+        <v>7.0603202093014961</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.124195792060569</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.122147180755952</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>249.97015780000001</v>
+        <v>250.01918401</v>
       </c>
       <c r="C378" s="5">
-        <v>0.99418728000000556</v>
+        <v>1.0528384499999959</v>
       </c>
       <c r="D378" s="5">
-        <v>4.8983760941266663</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>5.1943140879563865</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>249.61788573999999</v>
+        <v>249.62859566</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.35227206000001843</v>
+        <v>-0.39058835000000158</v>
       </c>
       <c r="D379" s="5">
-        <v>-1.6780615071490534</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-1.8586560251890982</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>251.19836190000001</v>
+        <v>251.21594009</v>
       </c>
       <c r="C380" s="5">
-        <v>1.5804761600000177</v>
+        <v>1.5873444300000017</v>
       </c>
       <c r="D380" s="5">
-        <v>7.86815013245592</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>7.9031964141409006</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>254.74570166000001</v>
+        <v>254.75995313999999</v>
       </c>
       <c r="C381" s="5">
-        <v>3.5473397599999998</v>
+        <v>3.5440130499999896</v>
       </c>
       <c r="D381" s="5">
-        <v>18.326152338019487</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>18.306229079001412</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>256.46970813000001</v>
+        <v>256.50282943000002</v>
       </c>
       <c r="C382" s="5">
-        <v>1.7240064700000062</v>
+        <v>1.7428762900000265</v>
       </c>
       <c r="D382" s="5">
-        <v>8.4302732914500957</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>8.5255503981427339</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>257.71045699000001</v>
+        <v>257.69024572000001</v>
       </c>
       <c r="C383" s="5">
-        <v>1.2407488599999965</v>
+        <v>1.1874162899999874</v>
       </c>
       <c r="D383" s="5">
-        <v>5.9623452710913183</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.698745900372848</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>261.81432955999998</v>
+        <v>261.80251459999999</v>
       </c>
       <c r="C384" s="5">
-        <v>4.1038725699999645</v>
+        <v>4.1122688799999878</v>
       </c>
       <c r="D384" s="5">
-        <v>20.874991926341458</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>20.923304792790919</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>260.72798237000001</v>
+        <v>260.70285297999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-1.0863471899999695</v>
+        <v>-1.0996616200000062</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.8670912309194625</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-4.9255891296510423</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>261.64110668000001</v>
+        <v>261.57473922000003</v>
       </c>
       <c r="C386" s="5">
-        <v>0.91312431000000061</v>
+        <v>0.87188624000003756</v>
       </c>
       <c r="D386" s="5">
-        <v>4.2845574398903796</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>4.0878902354276381</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>263.96116816</v>
+        <v>263.91812826</v>
       </c>
       <c r="C387" s="5">
-        <v>2.3200614799999926</v>
+        <v>2.3433890399999768</v>
       </c>
       <c r="D387" s="5">
-        <v>11.175417963124957</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>11.29638480072952</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>263.99211739999998</v>
+        <v>264.01314488999998</v>
       </c>
       <c r="C388" s="5">
-        <v>3.0949239999984002E-2</v>
+        <v>9.5016629999975066E-2</v>
       </c>
       <c r="D388" s="5">
-        <v>0.14078982727299127</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.4328842506405417</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>264.54200731999998</v>
+        <v>264.55591455000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.54988991999999826</v>
+        <v>0.54276966000003313</v>
       </c>
       <c r="D389" s="5">
-        <v>2.5284101100718326</v>
+        <v>2.4950988733831503</v>
       </c>
       <c r="E389" s="5">
-        <v>6.2520237465043094</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.2617174039866219</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>265.52278981000001</v>
+        <v>265.58832104999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.98078249000002415</v>
+        <v>1.0324064999999791</v>
       </c>
       <c r="D390" s="5">
-        <v>4.5408181534788428</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>4.7847251366663679</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>267.04962985999998</v>
+        <v>267.07373918000002</v>
       </c>
       <c r="C391" s="5">
-        <v>1.5268400499999757</v>
+        <v>1.4854181300000278</v>
       </c>
       <c r="D391" s="5">
-        <v>7.122853901663917</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>6.9218734890135192</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>268.27068273999998</v>
+        <v>268.29179948000001</v>
       </c>
       <c r="C392" s="5">
-        <v>1.221052880000002</v>
+        <v>1.2180602999999905</v>
       </c>
       <c r="D392" s="5">
-        <v>5.6269671249777886</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.612309210763522</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>268.92703159000001</v>
+        <v>268.94436438000002</v>
       </c>
       <c r="C393" s="5">
-        <v>0.65634885000002896</v>
+        <v>0.65256490000001577</v>
       </c>
       <c r="D393" s="5">
-        <v>2.975740470620325</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>2.9581187479337467</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>269.70738712000002</v>
+        <v>269.73968946000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.78035553000000846</v>
+        <v>0.7953250799999978</v>
       </c>
       <c r="D394" s="5">
-        <v>3.53819801667834</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.6069428832556039</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>269.73627048999998</v>
+        <v>269.71396992000001</v>
       </c>
       <c r="C395" s="5">
-        <v>2.8883369999959996E-2</v>
+        <v>-2.571954000001142E-2</v>
       </c>
       <c r="D395" s="5">
-        <v>0.12858552573997706</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.11435939490002101</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>272.62843820000001</v>
+        <v>272.60624324000003</v>
       </c>
       <c r="C396" s="5">
-        <v>2.8921677100000238</v>
+        <v>2.8922733200000152</v>
       </c>
       <c r="D396" s="5">
-        <v>13.653204793523145</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.65492943495321</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>273.72778424000001</v>
+        <v>273.69834071999998</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0993460400000004</v>
+        <v>1.0920974799999499</v>
       </c>
       <c r="D397" s="5">
-        <v>4.9476492911022074</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.9147138085279485</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>276.06561342999998</v>
+        <v>275.93980176999997</v>
       </c>
       <c r="C398" s="5">
-        <v>2.3378291899999795</v>
+        <v>2.2414610499999981</v>
       </c>
       <c r="D398" s="5">
-        <v>10.744251331427535</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>10.282398078831045</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>274.17197671000002</v>
+        <v>274.10886145000001</v>
       </c>
       <c r="C399" s="5">
-        <v>-1.8936367199999609</v>
+        <v>-1.8309403199999679</v>
       </c>
       <c r="D399" s="5">
-        <v>-7.9277017225192203</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-7.6781001281773564</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>274.41739620999999</v>
+        <v>274.44765036000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.24541949999996859</v>
+        <v>0.33878891000000522</v>
       </c>
       <c r="D400" s="5">
-        <v>1.0794598399213262</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.4932816587077458</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>275.30997341</v>
+        <v>275.37465334000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.89257720000000518</v>
+        <v>0.92700297999999748</v>
       </c>
       <c r="D401" s="5">
-        <v>3.9737392125495319</v>
+        <v>4.129397945982527</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0704182292586433</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.0893959253953005</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>276.55248777999998</v>
+        <v>276.63599298000003</v>
       </c>
       <c r="C402" s="5">
-        <v>1.2425143699999808</v>
+        <v>1.261339640000017</v>
       </c>
       <c r="D402" s="5">
-        <v>5.5522514819484226</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>5.6371467264954678</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>277.77490714999999</v>
+        <v>277.81165530999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.2224193700000114</v>
+        <v>1.175662329999966</v>
       </c>
       <c r="D403" s="5">
-        <v>5.4351203159422434</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>5.2207328947406761</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>278.80069028999998</v>
+        <v>278.82516506000002</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0257831399999873</v>
+        <v>1.0135097500000256</v>
       </c>
       <c r="D404" s="5">
-        <v>4.5225516409117539</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.4667465538246409</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>277.98057190999998</v>
+        <v>278.00239885000002</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.82011837999999671</v>
+        <v>-0.8227662099999975</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.4733592116316769</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-3.4840909927972397</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>279.64031663999998</v>
+        <v>279.66986513000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.6597447299999999</v>
+        <v>1.6674662799999851</v>
       </c>
       <c r="D406" s="5">
-        <v>7.4048995917163962</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>7.4398899423862908</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>281.59152203000002</v>
+        <v>281.56628128</v>
       </c>
       <c r="C407" s="5">
-        <v>1.951205390000041</v>
+        <v>1.8964161499999932</v>
       </c>
       <c r="D407" s="5">
-        <v>8.7019863177056003</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>8.4475299308898855</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>280.25583334999999</v>
+        <v>280.22234271999997</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.3356886800000325</v>
+        <v>-1.3439385600000264</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.5458533906456386</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-5.5797003929324074</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>280.16199147999998</v>
+        <v>280.12412382000002</v>
       </c>
       <c r="C409" s="5">
-        <v>-9.3841870000005656E-2</v>
+        <v>-9.8218899999949372E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.40107314254348436</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-0.4197942679665112</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>281.70398132999998</v>
+        <v>281.50174089000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.5419898499999931</v>
+        <v>1.3776170699999852</v>
       </c>
       <c r="D410" s="5">
-        <v>6.8083556140563273</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>6.0637275902915011</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>282.92881089000002</v>
+        <v>282.86391255000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.2248295600000461</v>
+        <v>1.3621716600000013</v>
       </c>
       <c r="D411" s="5">
-        <v>5.3441134284334835</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>5.9637966257326536</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>281.31671991000002</v>
+        <v>281.33809028000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.6120909800000049</v>
+        <v>-1.5258222699999919</v>
       </c>
       <c r="D412" s="5">
-        <v>-6.6271858053400967</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-6.2843997271732626</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>282.05245095999999</v>
+        <v>282.18135857999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.73573104999996985</v>
+        <v>0.84326829999997699</v>
       </c>
       <c r="D413" s="5">
-        <v>3.1839135732381729</v>
+        <v>3.656709675217984</v>
       </c>
       <c r="E413" s="5">
-        <v>2.4490495082642338</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.4717980240526627</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>281.94564797999999</v>
+        <v>282.04347313</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.10680297999999766</v>
+        <v>-0.13788544999999885</v>
       </c>
       <c r="D414" s="5">
-        <v>-0.4534510952923454</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-0.58479617265360107</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>281.50428240000002</v>
+        <v>281.56050269000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.44136557999996739</v>
+        <v>-0.48297043999997413</v>
       </c>
       <c r="D415" s="5">
-        <v>-1.8624238385289926</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-2.0356334188859404</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>283.52720074000001</v>
+        <v>283.55951367</v>
       </c>
       <c r="C416" s="5">
-        <v>2.0229183399999897</v>
+        <v>1.99901097999998</v>
       </c>
       <c r="D416" s="5">
-        <v>8.9724436605364666</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>8.8603912885001357</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>283.74434814</v>
+        <v>283.77276191999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.21714739999998756</v>
+        <v>0.21324824999999237</v>
       </c>
       <c r="D417" s="5">
-        <v>0.92293551612823155</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.906190750818614</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>283.70373279</v>
+        <v>283.72706454000001</v>
       </c>
       <c r="C418" s="5">
-        <v>-4.0615349999995942E-2</v>
+        <v>-4.5697379999978693E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>-0.17163361367894536</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-0.19307107934963819</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>284.19741306999998</v>
+        <v>284.18265173999998</v>
       </c>
       <c r="C419" s="5">
-        <v>0.49368027999997821</v>
+        <v>0.45558719999996811</v>
       </c>
       <c r="D419" s="5">
-        <v>2.1082527959329855</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>1.9439766438702044</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>285.28494265</v>
+        <v>285.23880930000001</v>
       </c>
       <c r="C420" s="5">
-        <v>1.0875295800000231</v>
+        <v>1.056157560000031</v>
       </c>
       <c r="D420" s="5">
-        <v>4.6898933285759892</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>4.5520685419339513</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>286.31044844000002</v>
+        <v>286.27164345</v>
       </c>
       <c r="C421" s="5">
-        <v>1.0255057900000111</v>
+        <v>1.0328341499999851</v>
       </c>
       <c r="D421" s="5">
-        <v>4.3999195714284678</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>4.4327216925620139</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>287.49320646000001</v>
+        <v>287.21858021999998</v>
       </c>
       <c r="C422" s="5">
-        <v>1.1827580199999943</v>
+        <v>0.94693676999997933</v>
       </c>
       <c r="D422" s="5">
-        <v>5.0714374059173117</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>4.0424086483115129</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>286.6426768</v>
+        <v>286.57896289000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.85052966000000652</v>
+        <v>-0.63961732999996457</v>
       </c>
       <c r="D423" s="5">
-        <v>-3.4929212191822878</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.6398336733526317</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>288.41136648999998</v>
+        <v>288.41681072</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7686896899999738</v>
+        <v>1.837847829999987</v>
       </c>
       <c r="D424" s="5">
-        <v>7.6609622036921676</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>7.9729984332995274</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>288.87287800000001</v>
+        <v>289.05106861000002</v>
       </c>
       <c r="C425" s="5">
-        <v>0.46151151000003665</v>
+        <v>0.63425789000001487</v>
       </c>
       <c r="D425" s="5">
-        <v>1.9372122385061363</v>
+        <v>2.6710750522652704</v>
       </c>
       <c r="E425" s="5">
-        <v>2.4181413835568044</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>2.4345017206558017</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>289.71445032000003</v>
+        <v>289.81735487999998</v>
       </c>
       <c r="C426" s="5">
-        <v>0.84157232000001159</v>
+        <v>0.76628626999996641</v>
       </c>
       <c r="D426" s="5">
-        <v>3.5525194067447918</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>3.228046625079295</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>290.18313570999999</v>
+        <v>290.25497404999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.4686853899999619</v>
+        <v>0.43761917000000494</v>
       </c>
       <c r="D427" s="5">
-        <v>1.9586657606999847</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.8271034627146854</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>289.23619531999998</v>
+        <v>289.27217779</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.94694039000000885</v>
+        <v>-0.98279625999998643</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.8463779123566577</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-3.9883503980425394</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>288.77334282999999</v>
+        <v>288.80376491999999</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.46285248999998885</v>
+        <v>-0.46841287000000875</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.9034977971420397</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.9259243107234925</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>289.01147168</v>
+        <v>289.02487860000002</v>
       </c>
       <c r="C430" s="5">
-        <v>0.23812885000000961</v>
+        <v>0.2211136800000304</v>
       </c>
       <c r="D430" s="5">
-        <v>0.99404676247660806</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.92262155547180313</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>288.04560407999998</v>
+        <v>288.04159471999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.96586760000002414</v>
+        <v>-0.98328388000004452</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.9374649118405824</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-4.0069587875413815</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>291.35644832000003</v>
+        <v>291.30614127000001</v>
       </c>
       <c r="C432" s="5">
-        <v>3.3108442400000513</v>
+        <v>3.2645465500000341</v>
       </c>
       <c r="D432" s="5">
-        <v>14.699253470965878</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>14.480944838263877</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>291.12614802000002</v>
+        <v>291.09227543999998</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.23030030000001034</v>
+        <v>-0.21386583000003156</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.94441727429949163</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-0.87744544874824859</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>289.78319757999998</v>
+        <v>289.47963091000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.3429504400000383</v>
+        <v>-1.6126445299999546</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.3972341438189853</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-6.4491040256446253</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>289.70996346999999</v>
+        <v>289.10765644000003</v>
       </c>
       <c r="C435" s="5">
-        <v>-7.323410999998714E-2</v>
+        <v>-0.37197446999999784</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.3028432442843676</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-1.5311204400894729</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>290.16654473</v>
+        <v>289.53733444</v>
       </c>
       <c r="C436" s="5">
-        <v>0.45658126000000721</v>
+        <v>0.42967799999996714</v>
       </c>
       <c r="D436" s="5">
-        <v>1.9076724232933495</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.7981166408995941</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>290.99028896999999</v>
+        <v>289.29190254000002</v>
       </c>
       <c r="C437" s="5">
-        <v>0.82374423999999635</v>
+        <v>-0.24543189999997139</v>
       </c>
       <c r="D437" s="5">
-        <v>3.4603375098082978</v>
+        <v>-1.0124741095406287</v>
       </c>
       <c r="E437" s="5">
-        <v>0.73299057518303457</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>8.3318816691502207E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>291.53690353000002</v>
+        <v>289.85072134000001</v>
       </c>
       <c r="C438" s="5">
-        <v>0.54661456000002318</v>
+        <v>0.55881879999998318</v>
       </c>
       <c r="D438" s="5">
-        <v>2.2775912458133041</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.3427999550433398</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>291.66147345000002</v>
+        <v>289.98258247000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.124569919999999</v>
+        <v>0.13186113000000432</v>
       </c>
       <c r="D439" s="5">
-        <v>0.51395107069582835</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.54728127753094213</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>292.05385518999998</v>
+        <v>290.37043296000002</v>
       </c>
       <c r="C440" s="5">
-        <v>0.39238173999996206</v>
+        <v>0.38785049000000527</v>
       </c>
       <c r="D440" s="5">
-        <v>1.6263985374623813</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.6168544801818285</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>292.24034308</v>
+        <v>290.39825519999999</v>
       </c>
       <c r="C441" s="5">
-        <v>0.18648789000002353</v>
+        <v>2.7822239999977683E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>0.76894403662208788</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>0.11504025300181908</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>290.83535776000002</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.43710256000002801</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.8212478585586611</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>