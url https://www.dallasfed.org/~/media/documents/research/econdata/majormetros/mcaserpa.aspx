--- v7 (2026-07-06)
+++ v8 (2026-07-26)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{793AB936-4CD5-436C-B9A3-A56D26922D77}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D37BB5E7-981D-4D9C-BE05-2B7E874259A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{80918F46-B37E-45E5-AA81-75BC746B4145}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{174D0E89-C854-4044-9E6F-B1F3EA726EBA}"/>
   </bookViews>
   <sheets>
     <sheet name="mcaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08B237FB-4C9E-47C4-8220-0E5F3BE6B2D0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8C555DD-7B7E-4C3B-B950-F155596DE0D1}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>81.796382350000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>81.896965891999997</v>
       </c>
       <c r="C7" s="5">
         <v>0.10058354199999542</v>
       </c>
       <c r="D7" s="5">
         <v>1.4856394423558239</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>82.823895997999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.92693010600000036</v>
       </c>
       <c r="D8" s="5">
         <v>14.460099586279584</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>83.222021159999997</v>
       </c>
       <c r="C9" s="5">
         <v>0.39812516199999948</v>
       </c>
       <c r="D9" s="5">
         <v>5.9232360273011153</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>84.281369214999998</v>
       </c>
       <c r="C10" s="5">
         <v>1.059348055000001</v>
       </c>
       <c r="D10" s="5">
         <v>16.391129042346343</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>84.834409127000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.55303991200000269</v>
       </c>
       <c r="D11" s="5">
         <v>8.164683189659927</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>83.702620566999997</v>
       </c>
       <c r="C12" s="5">
         <v>-1.1317885600000039</v>
       </c>
       <c r="D12" s="5">
         <v>-14.885375077532014</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>83.614200953999998</v>
       </c>
       <c r="C13" s="5">
         <v>-8.8419612999999231E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-1.2602860503686419</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>84.103605066</v>
       </c>
       <c r="C14" s="5">
         <v>0.48940411200000256</v>
       </c>
       <c r="D14" s="5">
         <v>7.2543260724513781</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>84.262616825999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.1590117599999985</v>
       </c>
       <c r="D15" s="5">
         <v>2.2925400278539065</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>84.254207015000006</v>
       </c>
       <c r="C16" s="5">
         <v>-8.4098109999928283E-3</v>
       </c>
       <c r="D16" s="5">
         <v>-0.119700002010803</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>84.722373249</v>
       </c>
       <c r="C17" s="5">
         <v>0.46816623399999457</v>
       </c>
       <c r="D17" s="5">
         <v>6.8755118477389798</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>85.089406503000006</v>
       </c>
       <c r="C18" s="5">
         <v>0.36703325400000608</v>
       </c>
       <c r="D18" s="5">
         <v>5.3242997933791614</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>85.353810228</v>
       </c>
       <c r="C19" s="5">
         <v>0.26440372499999398</v>
       </c>
       <c r="D19" s="5">
         <v>3.793228725074238</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>85.947887941000005</v>
       </c>
       <c r="C20" s="5">
         <v>0.59407771300000434</v>
       </c>
       <c r="D20" s="5">
         <v>8.6794799452595495</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>84.891290623000003</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0565973180000015</v>
       </c>
       <c r="D21" s="5">
         <v>-13.794469518914386</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>85.612942598999993</v>
       </c>
       <c r="C22" s="5">
         <v>0.72165197599998976</v>
       </c>
       <c r="D22" s="5">
         <v>10.691801930022105</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>85.295405033999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.31753756499999497</v>
       </c>
       <c r="D23" s="5">
         <v>-4.3611078204642384</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>86.183995964000005</v>
       </c>
       <c r="C24" s="5">
         <v>0.88859093000000655</v>
       </c>
       <c r="D24" s="5">
         <v>13.243136103811093</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>86.622812315999994</v>
       </c>
       <c r="C25" s="5">
         <v>0.43881635199998925</v>
       </c>
       <c r="D25" s="5">
         <v>6.2839866860346483</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>86.520544157000003</v>
       </c>
       <c r="C26" s="5">
         <v>-0.10226815899999053</v>
       </c>
       <c r="D26" s="5">
         <v>-1.4075742402569924</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>86.472917562000006</v>
       </c>
       <c r="C27" s="5">
         <v>-4.7626594999996996E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.65856266528527829</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>86.770405263000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.29748770099999433</v>
       </c>
       <c r="D28" s="5">
         <v>4.207304985464444</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>87.095294492999997</v>
       </c>
       <c r="C29" s="5">
         <v>0.32488922999999659</v>
       </c>
       <c r="D29" s="5">
         <v>4.5867803171521171</v>
       </c>
       <c r="E29" s="5">
         <v>2.8008200821121321</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>86.737885349999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.35740914299999815</v>
       </c>
       <c r="D30" s="5">
         <v>-4.8147498250466159</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>87.517563354000004</v>
       </c>
       <c r="C31" s="5">
         <v>0.77967800400000442</v>
       </c>
       <c r="D31" s="5">
         <v>11.336266082533841</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>87.456775367000006</v>
       </c>
       <c r="C32" s="5">
         <v>-6.0787986999997656E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-0.83031976244822836</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>87.874305515000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.41753014799999733</v>
       </c>
       <c r="D33" s="5">
         <v>5.8818070261488886</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>88.194293142999996</v>
       </c>
       <c r="C34" s="5">
         <v>0.3199876279999927</v>
       </c>
       <c r="D34" s="5">
         <v>4.4582959474708472</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>88.900478297000006</v>
       </c>
       <c r="C35" s="5">
         <v>0.70618515400001058</v>
       </c>
       <c r="D35" s="5">
         <v>10.043238977992285</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>89.349397643000003</v>
       </c>
       <c r="C36" s="5">
         <v>0.44891934599999672</v>
       </c>
       <c r="D36" s="5">
         <v>6.2307818095186818</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>89.933321891999995</v>
       </c>
       <c r="C37" s="5">
         <v>0.58392424899999185</v>
       </c>
       <c r="D37" s="5">
         <v>8.1304663869372398</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>90.356208787</v>
       </c>
       <c r="C38" s="5">
         <v>0.42288689500000487</v>
       </c>
       <c r="D38" s="5">
         <v>5.7909163419189946</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>91.392187022000002</v>
       </c>
       <c r="C39" s="5">
         <v>1.0359782350000017</v>
       </c>
       <c r="D39" s="5">
         <v>14.660237893899076</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>92.356134281999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.96394725999999764</v>
       </c>
       <c r="D40" s="5">
         <v>13.417512073388682</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>92.250928290999994</v>
       </c>
       <c r="C41" s="5">
         <v>-0.10520599100000538</v>
       </c>
       <c r="D41" s="5">
         <v>-1.3584286251209221</v>
       </c>
       <c r="E41" s="5">
         <v>5.9195319655465095</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>92.624370166999995</v>
       </c>
       <c r="C42" s="5">
         <v>0.37344187600000112</v>
       </c>
       <c r="D42" s="5">
         <v>4.9673598822935094</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>93.280756431</v>
       </c>
       <c r="C43" s="5">
         <v>0.65638626400000533</v>
       </c>
       <c r="D43" s="5">
         <v>8.8432487706801908</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>93.569822407000004</v>
       </c>
       <c r="C44" s="5">
         <v>0.28906597600000339</v>
       </c>
       <c r="D44" s="5">
         <v>3.7826968616338608</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>94.638816624</v>
       </c>
       <c r="C45" s="5">
         <v>1.0689942169999966</v>
       </c>
       <c r="D45" s="5">
         <v>14.604574159646532</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>94.080521785000002</v>
       </c>
       <c r="C46" s="5">
         <v>-0.55829483899999843</v>
       </c>
       <c r="D46" s="5">
         <v>-6.8538316146933393</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>94.417437483</v>
       </c>
       <c r="C47" s="5">
         <v>0.33691569799999854</v>
       </c>
       <c r="D47" s="5">
         <v>4.3830310570762698</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>94.928496340999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.51105885799999839</v>
       </c>
       <c r="D48" s="5">
         <v>6.6922093341608591</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>95.175288522000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.24679218100000355</v>
       </c>
       <c r="D49" s="5">
         <v>3.1647199591283703</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>94.861348551999995</v>
       </c>
       <c r="C50" s="5">
         <v>-0.31393997000000695</v>
       </c>
       <c r="D50" s="5">
         <v>-3.8872270801050268</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>95.395604698</v>
       </c>
       <c r="C51" s="5">
         <v>0.53425614600000415</v>
       </c>
       <c r="D51" s="5">
         <v>6.9716886646878251</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>95.315191303999995</v>
       </c>
       <c r="C52" s="5">
         <v>-8.0413394000004246E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-1.0068593003345061</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>95.922984822999993</v>
       </c>
       <c r="C53" s="5">
         <v>0.60779351899999767</v>
       </c>
       <c r="D53" s="5">
         <v>7.9261596602092199</v>
       </c>
       <c r="E53" s="5">
         <v>3.9805090312118319</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>96.612383558999994</v>
       </c>
       <c r="C54" s="5">
         <v>0.68939873600000112</v>
       </c>
       <c r="D54" s="5">
         <v>8.9736135555400498</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>97.036783439000004</v>
       </c>
       <c r="C55" s="5">
         <v>0.42439988000000994</v>
       </c>
       <c r="D55" s="5">
         <v>5.4006146453534631</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>97.584403933999994</v>
       </c>
       <c r="C56" s="5">
         <v>0.54762049499998966</v>
       </c>
       <c r="D56" s="5">
         <v>6.9863222341587372</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>97.920605687000005</v>
       </c>
       <c r="C57" s="5">
         <v>0.33620175300001165</v>
       </c>
       <c r="D57" s="5">
         <v>4.2135353388493613</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>98.376321457000003</v>
       </c>
       <c r="C58" s="5">
         <v>0.45571576999999763</v>
       </c>
       <c r="D58" s="5">
         <v>5.729908434863451</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>100.15051669</v>
       </c>
       <c r="C59" s="5">
         <v>1.7741952330000004</v>
       </c>
       <c r="D59" s="5">
         <v>23.922846596799729</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>99.584747544999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.56576914500000441</v>
       </c>
       <c r="D60" s="5">
         <v>-6.5723144892130154</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>100.29041519</v>
       </c>
       <c r="C61" s="5">
         <v>0.70566764500000545</v>
       </c>
       <c r="D61" s="5">
         <v>8.8426808403168522</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>100.11955116999999</v>
       </c>
       <c r="C62" s="5">
         <v>-0.17086402000001044</v>
       </c>
       <c r="D62" s="5">
         <v>-2.0253823301825236</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>101.23749091000001</v>
       </c>
       <c r="C63" s="5">
         <v>1.1179397400000113</v>
       </c>
       <c r="D63" s="5">
         <v>14.253561690993388</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>101.55920333</v>
       </c>
       <c r="C64" s="5">
         <v>0.32171241999999722</v>
       </c>
       <c r="D64" s="5">
         <v>3.8807196296827717</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>102.91209061000001</v>
       </c>
       <c r="C65" s="5">
         <v>1.3528872800000045</v>
       </c>
       <c r="D65" s="5">
         <v>17.210193801105799</v>
       </c>
       <c r="E65" s="5">
         <v>7.2861637905623278</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>102.19410581</v>
       </c>
       <c r="C66" s="5">
         <v>-0.71798480000001064</v>
       </c>
       <c r="D66" s="5">
         <v>-8.058122854799322</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>102.34700836</v>
       </c>
       <c r="C67" s="5">
         <v>0.15290255000000741</v>
       </c>
       <c r="D67" s="5">
         <v>1.8102855547974306</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>102.46793054</v>
       </c>
       <c r="C68" s="5">
         <v>0.12092217999999377</v>
       </c>
       <c r="D68" s="5">
         <v>1.4270399744730877</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>102.27303886999999</v>
       </c>
       <c r="C69" s="5">
         <v>-0.19489167000000407</v>
       </c>
       <c r="D69" s="5">
         <v>-2.2586477771036728</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>102.39807738</v>
       </c>
       <c r="C70" s="5">
         <v>0.12503851000001021</v>
       </c>
       <c r="D70" s="5">
         <v>1.4770196373295574</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>102.91641168</v>
       </c>
       <c r="C71" s="5">
         <v>0.51833429999999225</v>
       </c>
       <c r="D71" s="5">
         <v>6.246344646200841</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>102.06442355999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.85198812000000146</v>
       </c>
       <c r="D72" s="5">
         <v>-9.4940734584836317</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>102.90358550000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.83916194000001099</v>
       </c>
       <c r="D73" s="5">
         <v>10.324874505956959</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>104.17993136</v>
       </c>
       <c r="C74" s="5">
         <v>1.2763458599999922</v>
       </c>
       <c r="D74" s="5">
         <v>15.942514841964384</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>104.08244418</v>
       </c>
       <c r="C75" s="5">
         <v>-9.7487180000001672E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-1.1171480686521296</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>104.69264742</v>
       </c>
       <c r="C76" s="5">
         <v>0.61020324000000414</v>
       </c>
       <c r="D76" s="5">
         <v>7.2665713395802412</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>105.21667549999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.52402807999999368</v>
       </c>
       <c r="D77" s="5">
         <v>6.1746208106520761</v>
       </c>
       <c r="E77" s="5">
         <v>2.239372338410206</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>104.3133946</v>
       </c>
       <c r="C78" s="5">
         <v>-0.90328089999999861</v>
       </c>
       <c r="D78" s="5">
         <v>-9.8291760454050738</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>104.80429998</v>
       </c>
       <c r="C79" s="5">
         <v>0.49090538000000095</v>
       </c>
       <c r="D79" s="5">
         <v>5.795763087344552</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>105.00708999</v>
       </c>
       <c r="C80" s="5">
         <v>0.20279001000000108</v>
       </c>
       <c r="D80" s="5">
         <v>2.3467981656642323</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>105.17181533</v>
       </c>
       <c r="C81" s="5">
         <v>0.16472534000000394</v>
       </c>
       <c r="D81" s="5">
         <v>1.8987749838737411</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>105.51940829999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.34759296999999378</v>
       </c>
       <c r="D82" s="5">
         <v>4.0388935392183134</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>105.51624452</v>
       </c>
       <c r="C83" s="5">
         <v>-3.1637799999941763E-3</v>
       </c>
       <c r="D83" s="5">
         <v>-3.5973571610414812E-2</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>106.16642261</v>
       </c>
       <c r="C84" s="5">
         <v>0.65017808999999716</v>
       </c>
       <c r="D84" s="5">
         <v>7.6500647969485192</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>106.4003878</v>
       </c>
       <c r="C85" s="5">
         <v>0.23396519000000637</v>
       </c>
       <c r="D85" s="5">
         <v>2.6768004613066942</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>106.35080646999999</v>
       </c>
       <c r="C86" s="5">
         <v>-4.9581330000009416E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.55775496073326991</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>108.48505978999999</v>
       </c>
       <c r="C87" s="5">
         <v>2.1342533199999991</v>
       </c>
       <c r="D87" s="5">
         <v>26.925750922853631</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>108.60223503</v>
       </c>
       <c r="C88" s="5">
         <v>0.11717524000000878</v>
       </c>
       <c r="D88" s="5">
         <v>1.3038533526375184</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>109.41737058</v>
       </c>
       <c r="C89" s="5">
         <v>0.81513554999999371</v>
       </c>
       <c r="D89" s="5">
         <v>9.3881129979801248</v>
       </c>
       <c r="E89" s="5">
         <v>3.9924233112649476</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>110.32059750000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.9032269200000087</v>
       </c>
       <c r="D90" s="5">
         <v>10.368204154311588</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>111.0849923</v>
       </c>
       <c r="C91" s="5">
         <v>0.76439479999999094</v>
       </c>
       <c r="D91" s="5">
         <v>8.6389119039695927</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>111.31397081999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.2289785199999983</v>
       </c>
       <c r="D92" s="5">
         <v>2.501785931988576</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>111.75198657</v>
       </c>
       <c r="C93" s="5">
         <v>0.43801575000000526</v>
       </c>
       <c r="D93" s="5">
         <v>4.8254951099222732</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>111.67540631999999</v>
       </c>
       <c r="C94" s="5">
         <v>-7.6580250000006345E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-0.81923138124829764</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>112.79408337</v>
       </c>
       <c r="C95" s="5">
         <v>1.1186770500000023</v>
       </c>
       <c r="D95" s="5">
         <v>12.705558582115394</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>114.52852512</v>
       </c>
       <c r="C96" s="5">
         <v>1.734441750000002</v>
       </c>
       <c r="D96" s="5">
         <v>20.09590096074918</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>114.48215072000001</v>
       </c>
       <c r="C97" s="5">
         <v>-4.6374399999990601E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.48481820654935337</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>115.29312517</v>
       </c>
       <c r="C98" s="5">
         <v>0.81097444999998913</v>
       </c>
       <c r="D98" s="5">
         <v>8.8397614020014217</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>113.59683154</v>
       </c>
       <c r="C99" s="5">
         <v>-1.6962936299999996</v>
       </c>
       <c r="D99" s="5">
         <v>-16.294560675203286</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>114.07556314</v>
       </c>
       <c r="C100" s="5">
         <v>0.47873160000000325</v>
       </c>
       <c r="D100" s="5">
         <v>5.1760457339895982</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>114.71397532</v>
       </c>
       <c r="C101" s="5">
         <v>0.6384121800000031</v>
       </c>
       <c r="D101" s="5">
         <v>6.9262916995015633</v>
       </c>
       <c r="E101" s="5">
         <v>4.8407348046509924</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>116.09793178</v>
       </c>
       <c r="C102" s="5">
         <v>1.3839564599999932</v>
       </c>
       <c r="D102" s="5">
         <v>15.477622893122911</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>116.56335328</v>
       </c>
       <c r="C103" s="5">
         <v>0.46542150000000504</v>
       </c>
       <c r="D103" s="5">
         <v>4.9181429395506626</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>117.30977498</v>
       </c>
       <c r="C104" s="5">
         <v>0.74642169999999908</v>
       </c>
       <c r="D104" s="5">
         <v>7.9607837848665097</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>117.61518062</v>
       </c>
       <c r="C105" s="5">
         <v>0.30540564000000359</v>
       </c>
       <c r="D105" s="5">
         <v>3.1692176785113713</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>118.48586808</v>
       </c>
       <c r="C106" s="5">
         <v>0.87068745999999919</v>
       </c>
       <c r="D106" s="5">
         <v>9.2541892288545924</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>118.80211063</v>
       </c>
       <c r="C107" s="5">
         <v>0.31624254999999835</v>
       </c>
       <c r="D107" s="5">
         <v>3.2502756044596293</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>120.58791889</v>
       </c>
       <c r="C108" s="5">
         <v>1.785808259999996</v>
       </c>
       <c r="D108" s="5">
         <v>19.606759872829294</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>120.98286215</v>
       </c>
       <c r="C109" s="5">
         <v>0.39494326000000513</v>
       </c>
       <c r="D109" s="5">
         <v>4.0017515141442583</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>120.40286743</v>
       </c>
       <c r="C110" s="5">
         <v>-0.57999472000000196</v>
       </c>
       <c r="D110" s="5">
         <v>-5.6035409722945513</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>121.08930784</v>
       </c>
       <c r="C111" s="5">
         <v>0.686440410000003</v>
       </c>
       <c r="D111" s="5">
         <v>7.0600894610586273</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>121.68957802</v>
       </c>
       <c r="C112" s="5">
         <v>0.60027017999999543</v>
       </c>
       <c r="D112" s="5">
         <v>6.1136029411441806</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>122.08338068</v>
       </c>
       <c r="C113" s="5">
         <v>0.39380266000000574</v>
       </c>
       <c r="D113" s="5">
         <v>3.9532193152331363</v>
       </c>
       <c r="E113" s="5">
         <v>6.4241565506231391</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>121.97612395</v>
       </c>
       <c r="C114" s="5">
         <v>-0.10725673000000313</v>
       </c>
       <c r="D114" s="5">
         <v>-1.0491843376070342</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>122.06839166</v>
       </c>
       <c r="C115" s="5">
         <v>9.2267710000001557E-2</v>
       </c>
       <c r="D115" s="5">
         <v>0.91151496908947749</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>122.58487665</v>
       </c>
       <c r="C116" s="5">
         <v>0.51648498999999504</v>
       </c>
       <c r="D116" s="5">
         <v>5.1971715552583397</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>124.48556169</v>
       </c>
       <c r="C117" s="5">
         <v>1.900685039999999</v>
       </c>
       <c r="D117" s="5">
         <v>20.277686509886617</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>124.28553266999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.20002902000000233</v>
       </c>
       <c r="D118" s="5">
         <v>-1.9112642356378995</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>125.15852466</v>
       </c>
       <c r="C119" s="5">
         <v>0.87299199000000272</v>
       </c>
       <c r="D119" s="5">
         <v>8.7622756766851939</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>126.08177372999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.92324906999999712</v>
       </c>
       <c r="D120" s="5">
         <v>9.2200816614885994</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>125.87645692</v>
       </c>
       <c r="C121" s="5">
         <v>-0.20531680999999935</v>
       </c>
       <c r="D121" s="5">
         <v>-1.9367225942695909</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>127.07636716</v>
       </c>
       <c r="C122" s="5">
         <v>1.1999102400000083</v>
       </c>
       <c r="D122" s="5">
         <v>12.05812902212724</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>127.92837872</v>
       </c>
       <c r="C123" s="5">
         <v>0.85201155999999401</v>
       </c>
       <c r="D123" s="5">
         <v>8.3490884867863038</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>128.26203132000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.33365260000000774</v>
       </c>
       <c r="D124" s="5">
         <v>3.1750320758436423</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>130.2557721</v>
       </c>
       <c r="C125" s="5">
         <v>1.993740779999996</v>
       </c>
       <c r="D125" s="5">
         <v>20.333449497450861</v>
       </c>
       <c r="E125" s="5">
         <v>6.6941064168440256</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>130.85827097000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.60249887000000513</v>
       </c>
       <c r="D126" s="5">
         <v>5.6940163978747016</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>132.20159627000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.3433253000000036</v>
       </c>
       <c r="D127" s="5">
         <v>13.038466429062478</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>133.96540329999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.7638070299999811</v>
       </c>
       <c r="D128" s="5">
         <v>17.238831538141785</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>133.77173973999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.19366356000000451</v>
       </c>
       <c r="D129" s="5">
         <v>-1.7210218070476069</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>134.26787308999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.49613335000000802</v>
       </c>
       <c r="D130" s="5">
         <v>4.5424828033092002</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>135.58157428999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.313701199999997</v>
       </c>
       <c r="D131" s="5">
         <v>12.39390370578195</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>136.26765381999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.68607953000000066</v>
       </c>
       <c r="D132" s="5">
         <v>6.2442106335994119</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>136.62592867999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.35827485999999453</v>
       </c>
       <c r="D133" s="5">
         <v>3.2010654911377223</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>136.84190201000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.2159733300000255</v>
       </c>
       <c r="D134" s="5">
         <v>1.9134960140188673</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>136.48869997</v>
       </c>
       <c r="C135" s="5">
         <v>-0.35320204000001354</v>
       </c>
       <c r="D135" s="5">
         <v>-3.0537213464339796</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>137.28091093</v>
       </c>
       <c r="C136" s="5">
         <v>0.79221096000000557</v>
       </c>
       <c r="D136" s="5">
         <v>7.1917745983775427</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>137.72003529</v>
       </c>
       <c r="C137" s="5">
         <v>0.43912435999999389</v>
       </c>
       <c r="D137" s="5">
         <v>3.9067297275460655</v>
       </c>
       <c r="E137" s="5">
         <v>5.7304663506731357</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>137.48592428000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.23411100999999235</v>
       </c>
       <c r="D138" s="5">
         <v>-2.0209220731243982</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>137.73440350999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.24847922999998673</v>
       </c>
       <c r="D139" s="5">
         <v>2.1904563832592983</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>138.91077433999999</v>
       </c>
       <c r="C140" s="5">
         <v>1.1763708299999962</v>
       </c>
       <c r="D140" s="5">
         <v>10.744456549420134</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>139.63994338000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.72916904000001637</v>
       </c>
       <c r="D141" s="5">
         <v>6.4841041967574231</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>140.09567007999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.45572669999998539</v>
       </c>
       <c r="D142" s="5">
         <v>3.9873677783006878</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>140.75194601999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.65627594000000045</v>
       </c>
       <c r="D143" s="5">
         <v>5.7684994877948981</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.49564592999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.25630008999999632</v>
       </c>
       <c r="D144" s="5">
         <v>-2.1633695240029338</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>141.41797876000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.9223328300000162</v>
       </c>
       <c r="D145" s="5">
         <v>8.1685790913318392</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>142.1029015</v>
       </c>
       <c r="C146" s="5">
         <v>0.68492273999999043</v>
       </c>
       <c r="D146" s="5">
         <v>5.9692445240808523</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>142.60959829999999</v>
       </c>
       <c r="C147" s="5">
         <v>0.50669679999998607</v>
       </c>
       <c r="D147" s="5">
         <v>4.3637634996575692</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>142.48274567000001</v>
       </c>
       <c r="C148" s="5">
         <v>-0.12685262999997349</v>
       </c>
       <c r="D148" s="5">
         <v>-1.062205066198163</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>143.36058148999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.87783581999997295</v>
       </c>
       <c r="D149" s="5">
         <v>7.6489358103354332</v>
       </c>
       <c r="E149" s="5">
         <v>4.0956613089174532</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>143.97372969</v>
       </c>
       <c r="C150" s="5">
         <v>0.61314820000001191</v>
       </c>
       <c r="D150" s="5">
         <v>5.2548259993599356</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>144.14899456000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.17526487000000657</v>
       </c>
       <c r="D151" s="5">
         <v>1.4706275168609562</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>145.29812962</v>
       </c>
       <c r="C152" s="5">
         <v>1.1491350599999919</v>
       </c>
       <c r="D152" s="5">
         <v>9.9970087446821676</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>145.77345113999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.47532151999999428</v>
       </c>
       <c r="D153" s="5">
         <v>3.9970314633316129</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>146.35585705</v>
       </c>
       <c r="C154" s="5">
         <v>0.58240591000000563</v>
       </c>
       <c r="D154" s="5">
         <v>4.9011039887668861</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>147.41196572000001</v>
       </c>
       <c r="C155" s="5">
         <v>1.0561086700000146</v>
       </c>
       <c r="D155" s="5">
         <v>9.0113110693541323</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>146.60305879000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.80890693000000624</v>
       </c>
       <c r="D156" s="5">
         <v>-6.3897229512734359</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>148.53054641</v>
       </c>
       <c r="C157" s="5">
         <v>1.9274876199999937</v>
       </c>
       <c r="D157" s="5">
         <v>16.969589073812209</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>149.5588405</v>
       </c>
       <c r="C158" s="5">
         <v>1.0282940900000028</v>
       </c>
       <c r="D158" s="5">
         <v>8.6314882141449658</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>150.15037712</v>
       </c>
       <c r="C159" s="5">
         <v>0.5915366199999994</v>
       </c>
       <c r="D159" s="5">
         <v>4.8508737360007936</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>151.12808989999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.97771277999999029</v>
       </c>
       <c r="D160" s="5">
         <v>8.099875181379268</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>151.08224648000001</v>
       </c>
       <c r="C161" s="5">
         <v>-4.5843419999982871E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.36340309588676067</v>
       </c>
       <c r="E161" s="5">
         <v>5.38618420052841</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>151.81013406</v>
       </c>
       <c r="C162" s="5">
         <v>0.72788757999998666</v>
       </c>
       <c r="D162" s="5">
         <v>5.9370705506384569</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>152.73368743</v>
       </c>
       <c r="C163" s="5">
         <v>0.92355337000000759</v>
       </c>
       <c r="D163" s="5">
         <v>7.5496195934514176</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>152.85350754000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.11982011000000625</v>
       </c>
       <c r="D164" s="5">
         <v>0.94547676401550707</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>152.61994554</v>
       </c>
       <c r="C165" s="5">
         <v>-0.23356200000000626</v>
       </c>
       <c r="D165" s="5">
         <v>-1.8182828504730297</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>153.68920861999999</v>
       </c>
       <c r="C166" s="5">
         <v>1.0692630799999847</v>
       </c>
       <c r="D166" s="5">
         <v>8.7389063915719092</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>154.68434694000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.99513832000002367</v>
       </c>
       <c r="D167" s="5">
         <v>8.0527751665375735</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>155.68846572999999</v>
       </c>
       <c r="C168" s="5">
         <v>1.0041187899999784</v>
       </c>
       <c r="D168" s="5">
         <v>8.0739060553692621</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>155.92093561999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.2324698900000044</v>
       </c>
       <c r="D169" s="5">
         <v>1.806596820332329</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>157.09334822</v>
       </c>
       <c r="C170" s="5">
         <v>1.1724126000000012</v>
       </c>
       <c r="D170" s="5">
         <v>9.4058055558965847</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>158.20480835999999</v>
       </c>
       <c r="C171" s="5">
         <v>1.1114601399999913</v>
       </c>
       <c r="D171" s="5">
         <v>8.8284876275069646</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>159.14547440999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.94066605000000436</v>
       </c>
       <c r="D172" s="5">
         <v>7.3730699355178286</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>160.37138825</v>
       </c>
       <c r="C173" s="5">
         <v>1.225913840000004</v>
       </c>
       <c r="D173" s="5">
-        <v>9.6455842217749055</v>
+        <v>9.6455842217748824</v>
       </c>
       <c r="E173" s="5">
         <v>6.1484006138535108</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>161.45602477</v>
       </c>
       <c r="C174" s="5">
         <v>1.0846365200000037</v>
       </c>
       <c r="D174" s="5">
         <v>8.424742989644308</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>161.87834787</v>
       </c>
       <c r="C175" s="5">
         <v>0.42232309999999984</v>
       </c>
       <c r="D175" s="5">
         <v>3.1844122007998354</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>162.55714760999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.67879973999998811</v>
       </c>
       <c r="D176" s="5">
         <v>5.149613641761297</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>163.34396681000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.78681920000002492</v>
       </c>
       <c r="D177" s="5">
         <v>5.9654623645408078</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>164.94212123</v>
       </c>
       <c r="C178" s="5">
         <v>1.598154419999986</v>
       </c>
       <c r="D178" s="5">
         <v>12.393637548842085</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>165.38080439000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.43868316000001073</v>
       </c>
       <c r="D179" s="5">
         <v>3.2386444607565679</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>166.22053697000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.83973258000000328</v>
       </c>
       <c r="D180" s="5">
         <v>6.2661562532852155</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>167.60630638000001</v>
       </c>
       <c r="C181" s="5">
         <v>1.3857694099999947</v>
       </c>
       <c r="D181" s="5">
         <v>10.476038765047413</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>167.88881365</v>
       </c>
       <c r="C182" s="5">
         <v>0.28250726999999642</v>
       </c>
       <c r="D182" s="5">
         <v>2.0415056439460733</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>168.6059727</v>
       </c>
       <c r="C183" s="5">
         <v>0.71715904999999225</v>
       </c>
       <c r="D183" s="5">
         <v>5.2481175614362385</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>169.92211454</v>
       </c>
       <c r="C184" s="5">
         <v>1.3161418400000002</v>
       </c>
       <c r="D184" s="5">
         <v>9.7800404006492148</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>170.62472725999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.70261271999999053</v>
       </c>
       <c r="D185" s="5">
         <v>5.0763057754907415</v>
       </c>
       <c r="E185" s="5">
         <v>6.3934964471444644</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>170.87117670999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.24644945000000007</v>
       </c>
       <c r="D186" s="5">
         <v>1.7471095603525555</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>172.21571218</v>
       </c>
       <c r="C187" s="5">
         <v>1.3445354700000109</v>
       </c>
       <c r="D187" s="5">
         <v>9.8620101575994656</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>172.98361971</v>
       </c>
       <c r="C188" s="5">
         <v>0.76790753000000223</v>
       </c>
       <c r="D188" s="5">
         <v>5.4839788003222978</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>175.49263704000001</v>
       </c>
       <c r="C189" s="5">
         <v>2.509017330000006</v>
       </c>
       <c r="D189" s="5">
         <v>18.863094561551819</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>175.40772855</v>
       </c>
       <c r="C190" s="5">
         <v>-8.4908490000003667E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.57905271960877469</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>176.33723573</v>
       </c>
       <c r="C191" s="5">
         <v>0.92950718000000165</v>
       </c>
       <c r="D191" s="5">
         <v>6.547593655240469</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>175.52687736999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.81035836000000927</v>
       </c>
       <c r="D192" s="5">
         <v>-5.377334142017876</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>177.98193681999999</v>
       </c>
       <c r="C193" s="5">
         <v>2.4550594499999931</v>
       </c>
       <c r="D193" s="5">
         <v>18.137457690119561</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>178.64674861</v>
       </c>
       <c r="C194" s="5">
         <v>0.66481179000001589</v>
       </c>
       <c r="D194" s="5">
         <v>4.5755734648008195</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>179.05916103000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.41241242000000966</v>
       </c>
       <c r="D195" s="5">
         <v>2.8056887005033282</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>178.98075942</v>
       </c>
       <c r="C196" s="5">
         <v>-7.8401610000014443E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-0.52416025210700878</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>180.05815179000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.0773923700000125</v>
       </c>
       <c r="D197" s="5">
         <v>7.4675377023259326</v>
       </c>
       <c r="E197" s="5">
         <v>5.5287558148739313</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>181.8407996</v>
       </c>
       <c r="C198" s="5">
         <v>1.7826478099999861</v>
       </c>
       <c r="D198" s="5">
         <v>12.549231255652638</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>182.02485888000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.18405928000001381</v>
       </c>
       <c r="D199" s="5">
         <v>1.2214250405617966</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>182.48291233</v>
       </c>
       <c r="C200" s="5">
         <v>0.4580534499999942</v>
       </c>
       <c r="D200" s="5">
         <v>3.0618668359022161</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>181.66165659999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.8212557300000185</v>
       </c>
       <c r="D201" s="5">
         <v>-5.2688516332936031</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>181.7095219</v>
       </c>
       <c r="C202" s="5">
         <v>4.7865300000012212E-2</v>
       </c>
       <c r="D202" s="5">
         <v>0.3166417852930703</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>183.53003179000001</v>
       </c>
       <c r="C203" s="5">
         <v>1.820509890000011</v>
       </c>
       <c r="D203" s="5">
         <v>12.707664249762086</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>180.74256403000001</v>
       </c>
       <c r="C204" s="5">
         <v>-2.7874677599999984</v>
       </c>
       <c r="D204" s="5">
         <v>-16.777723954034464</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>183.56264748999999</v>
       </c>
       <c r="C205" s="5">
         <v>2.820083459999978</v>
       </c>
       <c r="D205" s="5">
         <v>20.416634950818914</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>184.94825999</v>
       </c>
       <c r="C206" s="5">
         <v>1.3856125000000077</v>
       </c>
       <c r="D206" s="5">
         <v>9.4438201308936431</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>186.50115381000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.5528938200000084</v>
       </c>
       <c r="D207" s="5">
         <v>10.554208106409657</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>187.52499734</v>
       </c>
       <c r="C208" s="5">
         <v>1.0238435299999935</v>
       </c>
       <c r="D208" s="5">
         <v>6.7902836659501808</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>187.85525351000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.33025617000001262</v>
       </c>
       <c r="D209" s="5">
         <v>2.1339488392480011</v>
       </c>
       <c r="E209" s="5">
         <v>4.3303241994251174</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>188.98984967000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.134596160000001</v>
       </c>
       <c r="D210" s="5">
         <v>7.4933544152280707</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>189.07549768999999</v>
       </c>
       <c r="C211" s="5">
         <v>8.5648019999979397E-2</v>
       </c>
       <c r="D211" s="5">
         <v>0.54518371514906683</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>189.77081723000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.69531954000001406</v>
       </c>
       <c r="D212" s="5">
         <v>4.5033246839390362</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>190.76163091999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.99081368999998176</v>
       </c>
       <c r="D213" s="5">
         <v>6.4484120654145993</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>191.13989068000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.37825976000002015</v>
       </c>
       <c r="D214" s="5">
         <v>2.4055932797153901</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>192.16534899000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.0254583100000048</v>
       </c>
       <c r="D215" s="5">
         <v>6.6313599666231182</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>193.89974917999999</v>
       </c>
       <c r="C216" s="5">
         <v>1.7344001899999739</v>
       </c>
       <c r="D216" s="5">
         <v>11.38482322759462</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>194.98049252999999</v>
       </c>
       <c r="C217" s="5">
         <v>1.0807433500000059</v>
       </c>
       <c r="D217" s="5">
         <v>6.8973624511101006</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>194.77468723999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.2058052900000007</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2592934417187229</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>195.87701834000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.1023311000000149</v>
       </c>
       <c r="D219" s="5">
         <v>7.0068615001945167</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>196.60528764</v>
       </c>
       <c r="C220" s="5">
         <v>0.72826929999999379</v>
       </c>
       <c r="D220" s="5">
         <v>4.5539662028464267</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>197.05588091000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.45059327000001304</v>
       </c>
       <c r="D221" s="5">
         <v>2.7851747550205586</v>
       </c>
       <c r="E221" s="5">
         <v>4.8977216383838007</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>199.52960160999999</v>
       </c>
       <c r="C222" s="5">
         <v>2.4737206999999728</v>
       </c>
       <c r="D222" s="5">
         <v>16.14893179022252</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>200.17237642000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.64277481000002012</v>
       </c>
       <c r="D223" s="5">
         <v>3.934975023156051</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>200.26224594999999</v>
       </c>
       <c r="C224" s="5">
         <v>8.9869529999987208E-2</v>
       </c>
       <c r="D224" s="5">
         <v>0.54008516515633431</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>200.73246040999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.47021445999999401</v>
       </c>
       <c r="D225" s="5">
         <v>2.8542648281522975</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>201.19195026</v>
       </c>
       <c r="C226" s="5">
         <v>0.4594898500000113</v>
       </c>
       <c r="D226" s="5">
         <v>2.7817272701243789</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>200.83041693000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.36153332999998611</v>
       </c>
       <c r="D227" s="5">
         <v>-2.1351640530167026</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>201.87786650999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.0474495799999772</v>
       </c>
       <c r="D228" s="5">
         <v>6.4414048666951329</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>202.01025866000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.13239215000001536</v>
       </c>
       <c r="D229" s="5">
         <v>0.78980856272443667</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>201.20219958999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.80805907000001298</v>
       </c>
       <c r="D230" s="5">
         <v>-4.6958979231877862</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>203.04046284</v>
       </c>
       <c r="C231" s="5">
         <v>1.8382632500000113</v>
       </c>
       <c r="D231" s="5">
         <v>11.53173195088768</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>202.41544954</v>
       </c>
       <c r="C232" s="5">
         <v>-0.62501330000000621</v>
       </c>
       <c r="D232" s="5">
         <v>-3.6320209937885095</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>202.39525574000001</v>
       </c>
       <c r="C233" s="5">
         <v>-2.019379999998705E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-0.11965128158488714</v>
       </c>
       <c r="E233" s="5">
         <v>2.7095739570637933</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>201.80172171000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.59353403000000071</v>
       </c>
       <c r="D234" s="5">
         <v>-3.4628511609246848</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>200.79108936</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0106323500000087</v>
       </c>
       <c r="D235" s="5">
         <v>-5.8468563970005221</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>200.71780133999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.3288020000006782E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-0.43711745284784609</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>201.80024875999999</v>
       </c>
       <c r="C237" s="5">
         <v>1.0824474199999941</v>
       </c>
       <c r="D237" s="5">
         <v>6.6669001357345214</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>202.23894374</v>
       </c>
       <c r="C238" s="5">
         <v>0.43869498000000817</v>
       </c>
       <c r="D238" s="5">
         <v>2.6401063218664866</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>201.7630767</v>
       </c>
       <c r="C239" s="5">
         <v>-0.47586703999999713</v>
       </c>
       <c r="D239" s="5">
         <v>-2.7873365699791708</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>203.16134919999999</v>
       </c>
       <c r="C240" s="5">
         <v>1.3982724999999903</v>
       </c>
       <c r="D240" s="5">
         <v>8.640750605607451</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>202.77209963000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.38924956999997562</v>
       </c>
       <c r="D241" s="5">
         <v>-2.2750812985547153</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>202.71403877</v>
       </c>
       <c r="C242" s="5">
         <v>-5.8060860000011871E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-0.34306205106447996</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>203.5809036</v>
       </c>
       <c r="C243" s="5">
         <v>0.86686482999999726</v>
       </c>
       <c r="D243" s="5">
         <v>5.2539820212812893</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>203.29103778999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.28986581000000911</v>
       </c>
       <c r="D244" s="5">
         <v>-1.6952862072526442</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>202.77251278</v>
       </c>
       <c r="C245" s="5">
         <v>-0.51852500999999052</v>
       </c>
       <c r="D245" s="5">
         <v>-3.0182087588274786</v>
       </c>
       <c r="E245" s="5">
         <v>0.18639618731213226</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>203.56849883999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.79598605999998995</v>
       </c>
       <c r="D246" s="5">
         <v>4.8136614678132572</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>203.81898150000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.25048266000001718</v>
       </c>
       <c r="D247" s="5">
         <v>1.486584304029015</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>204.21927099999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.40028949999998531</v>
       </c>
       <c r="D248" s="5">
         <v>2.3823595044937029</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>203.64921007000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.57006092999998259</v>
       </c>
       <c r="D249" s="5">
         <v>-3.2987474419148621</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>205.3857529</v>
       </c>
       <c r="C250" s="5">
         <v>1.7365428299999905</v>
       </c>
       <c r="D250" s="5">
         <v>10.726357723546819</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>205.94609686000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.56034396000001152</v>
       </c>
       <c r="D251" s="5">
         <v>3.3234772962213777</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>203.50489640999999</v>
       </c>
       <c r="C252" s="5">
         <v>-2.4412004500000251</v>
       </c>
       <c r="D252" s="5">
         <v>-13.332639589817298</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>204.08477338</v>
       </c>
       <c r="C253" s="5">
         <v>0.57987697000001504</v>
       </c>
       <c r="D253" s="5">
         <v>3.4734397278710416</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>205.72470769</v>
       </c>
       <c r="C254" s="5">
         <v>1.639934310000001</v>
       </c>
       <c r="D254" s="5">
         <v>10.080452149463781</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>206.83131621000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.1066085200000089</v>
       </c>
       <c r="D255" s="5">
         <v>6.649322555586501</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>206.71042188999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.12089432000001921</v>
       </c>
       <c r="D256" s="5">
         <v>-0.69915772258124509</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>207.71709826</v>
       </c>
       <c r="C257" s="5">
         <v>1.0066763700000081</v>
       </c>
       <c r="D257" s="5">
         <v>6.0030799032294802</v>
       </c>
       <c r="E257" s="5">
         <v>2.4384890300021445</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>208.46047752000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.74337926000001175</v>
       </c>
       <c r="D258" s="5">
         <v>4.3801159776927889</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>208.71248464999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.25200712999998132</v>
       </c>
       <c r="D259" s="5">
         <v>1.4603601486363527</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>209.24829858000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.53581393000001754</v>
       </c>
       <c r="D260" s="5">
         <v>3.1245545990686185</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>210.13423151000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.88593292999999562</v>
       </c>
       <c r="D261" s="5">
         <v>5.200656064076159</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>210.44248128999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.30824977999998282</v>
       </c>
       <c r="D262" s="5">
         <v>1.7745740161214441</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>210.95295543</v>
       </c>
       <c r="C263" s="5">
         <v>0.51047414000001368</v>
       </c>
       <c r="D263" s="5">
         <v>2.9500125895789875</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>211.47381859999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.52086316999998417</v>
       </c>
       <c r="D264" s="5">
         <v>3.0034850957026737</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>211.89481703999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.4209984400000053</v>
       </c>
       <c r="D265" s="5">
         <v>2.4152709403024275</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>212.01142218000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.11660514000001854</v>
       </c>
       <c r="D266" s="5">
         <v>0.66235905723110999</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>209.97767923000001</v>
       </c>
       <c r="C267" s="5">
         <v>-2.0337429500000042</v>
       </c>
       <c r="D267" s="5">
         <v>-10.922818917870469</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>210.72285116</v>
       </c>
       <c r="C268" s="5">
         <v>0.74517192999999793</v>
       </c>
       <c r="D268" s="5">
         <v>4.3426901002656448</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>211.18684195</v>
       </c>
       <c r="C269" s="5">
         <v>0.46399078999999688</v>
       </c>
       <c r="D269" s="5">
         <v>2.6745160712705163</v>
       </c>
       <c r="E269" s="5">
         <v>1.6704179478075121</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>212.26877542</v>
       </c>
       <c r="C270" s="5">
         <v>1.0819334699999956</v>
       </c>
       <c r="D270" s="5">
         <v>6.3239501335201398</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>212.60593621999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.33716079999999238</v>
       </c>
       <c r="D271" s="5">
         <v>1.9227805524974828</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>213.32515161000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.71921539000001644</v>
       </c>
       <c r="D272" s="5">
         <v>4.1358146291144982</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>213.24504014999999</v>
       </c>
       <c r="C273" s="5">
         <v>-8.0111460000011903E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.44971462527785278</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>213.10942704999999</v>
       </c>
       <c r="C274" s="5">
         <v>-0.13561310000000049</v>
       </c>
       <c r="D274" s="5">
         <v>-0.76047593103358846</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>213.75903822999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.64961117999999374</v>
       </c>
       <c r="D275" s="5">
         <v>3.7198556323103205</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>213.63764972999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.12138849999999479</v>
       </c>
       <c r="D276" s="5">
         <v>-0.67932612310284135</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>213.84609512</v>
       </c>
       <c r="C277" s="5">
         <v>0.2084453900000085</v>
       </c>
       <c r="D277" s="5">
         <v>1.1771387068254535</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>214.29935018</v>
       </c>
       <c r="C278" s="5">
         <v>0.4532550600000036</v>
       </c>
       <c r="D278" s="5">
         <v>2.5733069738022918</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>214.85921374</v>
       </c>
       <c r="C279" s="5">
         <v>0.5598635599999966</v>
       </c>
       <c r="D279" s="5">
         <v>3.1804781241711044</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>215.59053179</v>
       </c>
       <c r="C280" s="5">
         <v>0.73131804999999872</v>
       </c>
       <c r="D280" s="5">
         <v>4.1617864528155968</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>216.44982438</v>
       </c>
       <c r="C281" s="5">
         <v>0.85929258999999547</v>
       </c>
       <c r="D281" s="5">
         <v>4.8891697996981565</v>
       </c>
       <c r="E281" s="5">
         <v>2.4920976995555622</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>215.93379099000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.51603338999998982</v>
       </c>
       <c r="D282" s="5">
         <v>-2.8236775361323851</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>217.17304161999999</v>
       </c>
       <c r="C283" s="5">
         <v>1.2392506299999866</v>
       </c>
       <c r="D283" s="5">
         <v>7.1084301224776825</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>217.81734874</v>
       </c>
       <c r="C284" s="5">
         <v>0.64430712000000767</v>
       </c>
       <c r="D284" s="5">
         <v>3.6188202873793651</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>217.80195006</v>
       </c>
       <c r="C285" s="5">
         <v>-1.5398680000004106E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-8.4801476729456926E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>218.04059957999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.23864951999999562</v>
       </c>
       <c r="D286" s="5">
         <v>1.3228145753026999</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>219.00542837</v>
       </c>
       <c r="C287" s="5">
         <v>0.96482879000001276</v>
       </c>
       <c r="D287" s="5">
         <v>5.4411524254896371</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>218.99144977</v>
       </c>
       <c r="C288" s="5">
         <v>-1.3978600000001506E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-7.6566287504453712E-2</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>220.06699957000001</v>
       </c>
       <c r="C289" s="5">
         <v>1.0755498000000046</v>
       </c>
       <c r="D289" s="5">
         <v>6.0554918289900339</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>220.39205086000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.32505129000000466</v>
       </c>
       <c r="D290" s="5">
         <v>1.7869375577424629</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>220.6424154</v>
       </c>
       <c r="C291" s="5">
         <v>0.25036453999999253</v>
       </c>
       <c r="D291" s="5">
         <v>1.3717450334788328</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>221.57637663</v>
       </c>
       <c r="C292" s="5">
         <v>0.9339612299999942</v>
       </c>
       <c r="D292" s="5">
         <v>5.1994421632163279</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>222.49897272999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.9225960999999927</v>
       </c>
       <c r="D293" s="5">
         <v>5.1125683470106376</v>
       </c>
       <c r="E293" s="5">
         <v>2.794711599941091</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>221.76463225000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.73434047999998597</v>
       </c>
       <c r="D294" s="5">
         <v>-3.8893989636260784</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>221.77593013000001</v>
       </c>
       <c r="C295" s="5">
         <v>1.129788000000076E-2</v>
       </c>
       <c r="D295" s="5">
         <v>6.1151570022954793E-2</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>222.22301332000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.44708319000000074</v>
       </c>
       <c r="D296" s="5">
         <v>2.4461106515287323</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>222.71564563999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.49263231999998425</v>
       </c>
       <c r="D297" s="5">
         <v>2.6928807669317489</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>224.33794727</v>
       </c>
       <c r="C298" s="5">
         <v>1.6223016300000097</v>
       </c>
       <c r="D298" s="5">
         <v>9.0998556269645157</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>224.83512809999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.49718082999999069</v>
       </c>
       <c r="D299" s="5">
         <v>2.6921136809355151</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>225.02132553999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.18619744000000082</v>
       </c>
       <c r="D300" s="5">
         <v>0.99832024428858634</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>225.54750314</v>
       </c>
       <c r="C301" s="5">
         <v>0.52617760000001113</v>
       </c>
       <c r="D301" s="5">
         <v>2.8423852239604308</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>225.54070386999999</v>
       </c>
       <c r="C302" s="5">
         <v>-6.7992700000161221E-3</v>
       </c>
       <c r="D302" s="5">
         <v>-3.6168750405396466E-2</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>226.85964179999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.3189379300000041</v>
       </c>
       <c r="D303" s="5">
         <v>7.247635691487786</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>226.56914282</v>
       </c>
       <c r="C304" s="5">
         <v>-0.2904989799999953</v>
       </c>
       <c r="D304" s="5">
         <v>-1.5258513352431224</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>228.19496906000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.6258262400000092</v>
       </c>
       <c r="D305" s="5">
         <v>8.9591348314416397</v>
       </c>
       <c r="E305" s="5">
         <v>2.5600101699849276</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>228.54812085</v>
       </c>
       <c r="C306" s="5">
         <v>0.3531517899999983</v>
       </c>
       <c r="D306" s="5">
         <v>1.8729945860036734</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>229.15611995</v>
       </c>
       <c r="C307" s="5">
         <v>0.60799910000000068</v>
       </c>
       <c r="D307" s="5">
         <v>3.2394458258448333</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>229.54982002</v>
       </c>
       <c r="C308" s="5">
         <v>0.39370006999999418</v>
       </c>
       <c r="D308" s="5">
         <v>2.0812446419847364</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>228.88120764999999</v>
       </c>
       <c r="C309" s="5">
         <v>-0.66861237000000528</v>
       </c>
       <c r="D309" s="5">
         <v>-3.4398000807826956</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>230.73719657000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.8559889200000157</v>
       </c>
       <c r="D310" s="5">
         <v>10.176685982699073</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>231.09933982999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.36214325999998209</v>
       </c>
       <c r="D311" s="5">
         <v>1.8997498452116846</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>232.30130281000001</v>
       </c>
       <c r="C312" s="5">
         <v>1.2019629800000189</v>
       </c>
       <c r="D312" s="5">
         <v>6.4229485172899725</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>232.28406214</v>
       </c>
       <c r="C313" s="5">
         <v>-1.724067000000673E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-8.9023870382720638E-2</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>232.07685938</v>
       </c>
       <c r="C314" s="5">
         <v>-0.20720276000000126</v>
       </c>
       <c r="D314" s="5">
         <v>-1.0651917049314563</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>232.27997288</v>
       </c>
       <c r="C315" s="5">
         <v>0.20311350000000061</v>
       </c>
       <c r="D315" s="5">
         <v>1.0553093391607371</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>232.67108576000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.39111288000000854</v>
       </c>
       <c r="D316" s="5">
         <v>2.0393769004220186</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>233.08148419</v>
       </c>
       <c r="C317" s="5">
         <v>0.41039842999998655</v>
       </c>
       <c r="D317" s="5">
         <v>2.1372829831376894</v>
       </c>
       <c r="E317" s="5">
         <v>2.1413772398791053</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>234.01604977</v>
       </c>
       <c r="C318" s="5">
         <v>0.93456557999999745</v>
       </c>
       <c r="D318" s="5">
         <v>4.9190696150928748</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>234.82260248</v>
       </c>
       <c r="C319" s="5">
         <v>0.80655271000000539</v>
       </c>
       <c r="D319" s="5">
         <v>4.2151921779223223</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>234.96391624</v>
       </c>
       <c r="C320" s="5">
         <v>0.14131376000000273</v>
       </c>
       <c r="D320" s="5">
         <v>0.72454231005960601</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>236.41815105000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.4542348100000027</v>
       </c>
       <c r="D321" s="5">
         <v>7.6851290202935463</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>236.4643476</v>
       </c>
       <c r="C322" s="5">
         <v>4.6196549999990566E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.23473441470613921</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>236.53270026000001</v>
       </c>
       <c r="C323" s="5">
         <v>6.8352660000016385E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.34742540269387945</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>237.29267906999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.75997880999997847</v>
       </c>
       <c r="D324" s="5">
         <v>3.9244652827691517</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>238.14566205</v>
       </c>
       <c r="C325" s="5">
         <v>0.85298298000000727</v>
       </c>
       <c r="D325" s="5">
         <v>4.3998860885273494</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>239.35290373000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.2072416800000099</v>
       </c>
       <c r="D326" s="5">
         <v>6.2557169965063997</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>239.00171576</v>
       </c>
       <c r="C327" s="5">
         <v>-0.35118797000001223</v>
       </c>
       <c r="D327" s="5">
         <v>-1.7465479164878062</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>239.14505793000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.14334217000001104</v>
       </c>
       <c r="D328" s="5">
         <v>0.72208327595915112</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>239.77361973000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.62856179999999995</v>
       </c>
       <c r="D329" s="5">
         <v>3.2000413485879342</v>
       </c>
       <c r="E329" s="5">
         <v>2.8711570819348387</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>240.34722891000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.57360918000000538</v>
       </c>
       <c r="D330" s="5">
         <v>2.9088288680263918</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>239.62138557</v>
       </c>
       <c r="C331" s="5">
         <v>-0.72584334000001149</v>
       </c>
       <c r="D331" s="5">
         <v>-3.5643816678694096</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>240.5705016</v>
       </c>
       <c r="C332" s="5">
         <v>0.949116029999999</v>
       </c>
       <c r="D332" s="5">
         <v>4.8580033307782822</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>241.14524028</v>
       </c>
       <c r="C333" s="5">
         <v>0.57473867999999584</v>
       </c>
       <c r="D333" s="5">
         <v>2.9048505638164634</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>241.68158922999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.53634894999999005</v>
       </c>
       <c r="D334" s="5">
         <v>2.7019018282672613</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>242.02753601000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.34594678000001977</v>
       </c>
       <c r="D335" s="5">
         <v>1.7312864401437089</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>240.91093355999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.1166024500000162</v>
       </c>
       <c r="D336" s="5">
         <v>-5.3979007601136715</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>240.81755695999999</v>
       </c>
       <c r="C337" s="5">
         <v>-9.3376599999999144E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.46412736706431534</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>242.39508624999999</v>
       </c>
       <c r="C338" s="5">
         <v>1.5775292900000011</v>
       </c>
       <c r="D338" s="5">
         <v>8.1503639937042571</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>243.19563701999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.80055077000000097</v>
       </c>
       <c r="D339" s="5">
         <v>4.0359917319269467</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>243.78695725</v>
       </c>
       <c r="C340" s="5">
         <v>0.591320230000008</v>
       </c>
       <c r="D340" s="5">
         <v>2.9570879833793473</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>244.86080697</v>
       </c>
       <c r="C341" s="5">
         <v>1.0738497199999983</v>
       </c>
       <c r="D341" s="5">
         <v>5.4158013568416763</v>
       </c>
       <c r="E341" s="5">
         <v>2.1216626106443481</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>245.17527082999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.31446385999998938</v>
       </c>
       <c r="D342" s="5">
         <v>1.5520389033428561</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>247.12197788</v>
       </c>
       <c r="C343" s="5">
         <v>1.9467070500000148</v>
       </c>
       <c r="D343" s="5">
         <v>9.9553816997346445</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>248.34577859000001</v>
       </c>
       <c r="C344" s="5">
         <v>1.2238007100000061</v>
       </c>
       <c r="D344" s="5">
         <v>6.1072188389483362</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>247.99506572999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.35071286000001578</v>
       </c>
       <c r="D345" s="5">
         <v>-1.6815343369167457</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>248.66639370999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.67132798000000093</v>
       </c>
       <c r="D346" s="5">
         <v>3.2972294802175339</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>249.22631575</v>
       </c>
       <c r="C347" s="5">
         <v>0.55992204000000356</v>
       </c>
       <c r="D347" s="5">
         <v>2.7357550589489188</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>249.56649274</v>
       </c>
       <c r="C348" s="5">
         <v>0.34017699000000334</v>
       </c>
       <c r="D348" s="5">
         <v>1.6502706563904956</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>250.6224555</v>
       </c>
       <c r="C349" s="5">
         <v>1.0559627599999999</v>
       </c>
       <c r="D349" s="5">
         <v>5.1972676265420015</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>250.31548466999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.30697083000001157</v>
       </c>
       <c r="D350" s="5">
         <v>-1.4599393205635192</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>251.36890126</v>
       </c>
       <c r="C351" s="5">
         <v>1.0534165900000119</v>
       </c>
       <c r="D351" s="5">
         <v>5.1685698214181341</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>252.09245161000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.72355035000001067</v>
       </c>
       <c r="D352" s="5">
         <v>3.509340090198565</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>251.95589910000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13655251000000135</v>
       </c>
       <c r="D353" s="5">
         <v>-0.64807854191643033</v>
       </c>
       <c r="E353" s="5">
         <v>2.89760220012234</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>250.90767410000001</v>
       </c>
       <c r="C354" s="5">
         <v>-1.0482250000000022</v>
       </c>
       <c r="D354" s="5">
         <v>-4.8797545489555949</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>251.88675956</v>
       </c>
       <c r="C355" s="5">
         <v>0.97908545999999319</v>
       </c>
       <c r="D355" s="5">
         <v>4.784425787563773</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>252.52326574</v>
       </c>
       <c r="C356" s="5">
         <v>0.63650617999999781</v>
       </c>
       <c r="D356" s="5">
         <v>3.0748457268897633</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>252.84855289999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.32528715999998781</v>
       </c>
       <c r="D357" s="5">
         <v>1.5567754411989876</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>252.77457171</v>
       </c>
       <c r="C358" s="5">
         <v>-7.3981189999983599E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.35054462898246319</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>253.47093824999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.69636653999998543</v>
       </c>
       <c r="D359" s="5">
         <v>3.3564229628689768</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>253.80669325</v>
       </c>
       <c r="C360" s="5">
         <v>0.33575500000000602</v>
       </c>
       <c r="D360" s="5">
         <v>1.6011869372756449</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>255.97981554</v>
       </c>
       <c r="C361" s="5">
         <v>2.1731222900000091</v>
       </c>
       <c r="D361" s="5">
         <v>10.77246260378255</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>255.89401957999999</v>
       </c>
       <c r="C362" s="5">
         <v>-8.5795960000012883E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-0.40145967871709765</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>255.46198851</v>
       </c>
       <c r="C363" s="5">
         <v>-0.43203106999999363</v>
       </c>
       <c r="D363" s="5">
         <v>-2.007277034152799</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>256.50880552000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.0468170100000123</v>
       </c>
       <c r="D364" s="5">
         <v>5.0296405157694624</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>256.98995004</v>
       </c>
       <c r="C365" s="5">
         <v>0.48114451999998664</v>
       </c>
       <c r="D365" s="5">
         <v>2.2742585596837506</v>
       </c>
       <c r="E365" s="5">
         <v>1.9979889171009235</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>257.63010054</v>
       </c>
       <c r="C366" s="5">
         <v>0.64015050000000429</v>
       </c>
       <c r="D366" s="5">
         <v>3.0304404758507486</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>258.49643499000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.86633445000001075</v>
       </c>
       <c r="D367" s="5">
         <v>4.110722331636496</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>258.27022683000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.22620815999999877</v>
       </c>
       <c r="D368" s="5">
         <v>-1.0450709157662885</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>231.87375721000001</v>
       </c>
       <c r="C369" s="5">
         <v>-26.396469620000005</v>
       </c>
       <c r="D369" s="5">
         <v>-72.576235966278873</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>238.19637534</v>
       </c>
       <c r="C370" s="5">
         <v>6.3226181299999951</v>
       </c>
       <c r="D370" s="5">
         <v>38.102834040752477</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>244.82424023999999</v>
       </c>
       <c r="C371" s="5">
         <v>6.6278648999999916</v>
       </c>
       <c r="D371" s="5">
         <v>39.0052500737579</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>245.15097907000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.32673883000001069</v>
       </c>
       <c r="D372" s="5">
         <v>1.613310180359151</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>245.32311275999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.17213368999998124</v>
       </c>
       <c r="D373" s="5">
         <v>0.84584611210609673</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>247.03999019</v>
       </c>
       <c r="C374" s="5">
         <v>1.7168774300000109</v>
       </c>
       <c r="D374" s="5">
         <v>8.7290361699664984</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>245.73433501</v>
       </c>
       <c r="C375" s="5">
         <v>-1.3056551800000022</v>
       </c>
       <c r="D375" s="5">
         <v>-6.1610869555520198</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>247.55494146999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.8206064599999934</v>
       </c>
       <c r="D376" s="5">
         <v>9.2619863232864308</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>248.96634556000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.4114040900000191</v>
       </c>
       <c r="D377" s="5">
         <v>7.0603202093014961</v>
       </c>
       <c r="E377" s="5">
         <v>-3.122147180755952</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>250.01918401</v>
       </c>
       <c r="C378" s="5">
         <v>1.0528384499999959</v>
       </c>
       <c r="D378" s="5">
         <v>5.1943140879563865</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>249.62859566</v>
       </c>
       <c r="C379" s="5">
         <v>-0.39058835000000158</v>
       </c>
       <c r="D379" s="5">
         <v>-1.8586560251890982</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>251.21594009</v>
       </c>
       <c r="C380" s="5">
         <v>1.5873444300000017</v>
       </c>
       <c r="D380" s="5">
         <v>7.9031964141409006</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>254.75995313999999</v>
       </c>
       <c r="C381" s="5">
         <v>3.5440130499999896</v>
       </c>
       <c r="D381" s="5">
         <v>18.306229079001412</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>256.50282943000002</v>
       </c>
       <c r="C382" s="5">
         <v>1.7428762900000265</v>
       </c>
       <c r="D382" s="5">
         <v>8.5255503981427339</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>257.69024572000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.1874162899999874</v>
       </c>
       <c r="D383" s="5">
         <v>5.698745900372848</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>261.80251459999999</v>
       </c>
       <c r="C384" s="5">
         <v>4.1122688799999878</v>
       </c>
       <c r="D384" s="5">
         <v>20.923304792790919</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>260.70285297999999</v>
       </c>
       <c r="C385" s="5">
         <v>-1.0996616200000062</v>
       </c>
       <c r="D385" s="5">
         <v>-4.9255891296510423</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>261.57473922000003</v>
       </c>
       <c r="C386" s="5">
         <v>0.87188624000003756</v>
       </c>
       <c r="D386" s="5">
         <v>4.0878902354276381</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>263.91812826</v>
       </c>
       <c r="C387" s="5">
         <v>2.3433890399999768</v>
       </c>
       <c r="D387" s="5">
         <v>11.29638480072952</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>264.01314488999998</v>
       </c>
       <c r="C388" s="5">
         <v>9.5016629999975066E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.4328842506405417</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>264.55591455000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.54276966000003313</v>
       </c>
       <c r="D389" s="5">
         <v>2.4950988733831503</v>
       </c>
       <c r="E389" s="5">
         <v>6.2617174039866219</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>265.58832104999999</v>
       </c>
       <c r="C390" s="5">
         <v>1.0324064999999791</v>
       </c>
       <c r="D390" s="5">
         <v>4.7847251366663679</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>267.07373918000002</v>
       </c>
       <c r="C391" s="5">
         <v>1.4854181300000278</v>
       </c>
       <c r="D391" s="5">
         <v>6.9218734890135192</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>268.29179948000001</v>
       </c>
       <c r="C392" s="5">
         <v>1.2180602999999905</v>
       </c>
       <c r="D392" s="5">
         <v>5.612309210763522</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>268.94436438000002</v>
       </c>
       <c r="C393" s="5">
         <v>0.65256490000001577</v>
       </c>
       <c r="D393" s="5">
         <v>2.9581187479337467</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>269.73968946000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.7953250799999978</v>
       </c>
       <c r="D394" s="5">
         <v>3.6069428832556039</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>269.71396992000001</v>
       </c>
       <c r="C395" s="5">
         <v>-2.571954000001142E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.11435939490002101</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>272.60624324000003</v>
       </c>
       <c r="C396" s="5">
         <v>2.8922733200000152</v>
       </c>
       <c r="D396" s="5">
         <v>13.65492943495321</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>273.69834071999998</v>
       </c>
       <c r="C397" s="5">
         <v>1.0920974799999499</v>
       </c>
       <c r="D397" s="5">
         <v>4.9147138085279485</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>275.93980176999997</v>
       </c>
       <c r="C398" s="5">
         <v>2.2414610499999981</v>
       </c>
       <c r="D398" s="5">
         <v>10.282398078831045</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>274.10886145000001</v>
       </c>
       <c r="C399" s="5">
         <v>-1.8309403199999679</v>
       </c>
       <c r="D399" s="5">
         <v>-7.6781001281773564</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>274.44765036000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.33878891000000522</v>
       </c>
       <c r="D400" s="5">
         <v>1.4932816587077458</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>275.37465334000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.92700297999999748</v>
       </c>
       <c r="D401" s="5">
         <v>4.129397945982527</v>
       </c>
       <c r="E401" s="5">
         <v>4.0893959253953005</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>276.63599298000003</v>
       </c>
       <c r="C402" s="5">
         <v>1.261339640000017</v>
       </c>
       <c r="D402" s="5">
         <v>5.6371467264954678</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>277.81165530999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.175662329999966</v>
       </c>
       <c r="D403" s="5">
         <v>5.2207328947406761</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>278.82516506000002</v>
       </c>
       <c r="C404" s="5">
         <v>1.0135097500000256</v>
       </c>
       <c r="D404" s="5">
         <v>4.4667465538246409</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>278.00239885000002</v>
       </c>
       <c r="C405" s="5">
         <v>-0.8227662099999975</v>
       </c>
       <c r="D405" s="5">
         <v>-3.4840909927972397</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>279.66986513000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.6674662799999851</v>
       </c>
       <c r="D406" s="5">
         <v>7.4398899423862908</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>281.56628128</v>
       </c>
       <c r="C407" s="5">
         <v>1.8964161499999932</v>
       </c>
       <c r="D407" s="5">
         <v>8.4475299308898855</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>280.22234271999997</v>
       </c>
       <c r="C408" s="5">
         <v>-1.3439385600000264</v>
       </c>
       <c r="D408" s="5">
         <v>-5.5797003929324074</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>280.12412382000002</v>
       </c>
       <c r="C409" s="5">
         <v>-9.8218899999949372E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-0.4197942679665112</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>281.50174089000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.3776170699999852</v>
       </c>
       <c r="D410" s="5">
         <v>6.0637275902915011</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>282.86391255000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.3621716600000013</v>
       </c>
       <c r="D411" s="5">
         <v>5.9637966257326536</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>281.33809028000002</v>
       </c>
       <c r="C412" s="5">
         <v>-1.5258222699999919</v>
       </c>
       <c r="D412" s="5">
         <v>-6.2843997271732626</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>282.18135857999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.84326829999997699</v>
       </c>
       <c r="D413" s="5">
         <v>3.656709675217984</v>
       </c>
       <c r="E413" s="5">
         <v>2.4717980240526627</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>282.04347313</v>
       </c>
       <c r="C414" s="5">
         <v>-0.13788544999999885</v>
       </c>
       <c r="D414" s="5">
         <v>-0.58479617265360107</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>281.56050269000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.48297043999997413</v>
       </c>
       <c r="D415" s="5">
         <v>-2.0356334188859404</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>283.55951367</v>
       </c>
       <c r="C416" s="5">
         <v>1.99901097999998</v>
       </c>
       <c r="D416" s="5">
         <v>8.8603912885001357</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>283.77276191999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.21324824999999237</v>
       </c>
       <c r="D417" s="5">
         <v>0.906190750818614</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>283.72706454000001</v>
       </c>
       <c r="C418" s="5">
         <v>-4.5697379999978693E-2</v>
       </c>
       <c r="D418" s="5">
         <v>-0.19307107934963819</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>284.18265173999998</v>
       </c>
       <c r="C419" s="5">
         <v>0.45558719999996811</v>
       </c>
       <c r="D419" s="5">
         <v>1.9439766438702044</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>285.23880930000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.056157560000031</v>
       </c>
       <c r="D420" s="5">
         <v>4.5520685419339513</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>286.27164345</v>
       </c>
       <c r="C421" s="5">
         <v>1.0328341499999851</v>
       </c>
       <c r="D421" s="5">
         <v>4.4327216925620139</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>287.21858021999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.94693676999997933</v>
       </c>
       <c r="D422" s="5">
         <v>4.0424086483115129</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>286.57896289000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.63961732999996457</v>
       </c>
       <c r="D423" s="5">
         <v>-2.6398336733526317</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>288.41681072</v>
       </c>
       <c r="C424" s="5">
         <v>1.837847829999987</v>
       </c>
       <c r="D424" s="5">
         <v>7.9729984332995274</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>289.05106861000002</v>
       </c>
       <c r="C425" s="5">
         <v>0.63425789000001487</v>
       </c>
       <c r="D425" s="5">
         <v>2.6710750522652704</v>
       </c>
       <c r="E425" s="5">
         <v>2.4345017206558017</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>289.81735487999998</v>
       </c>
       <c r="C426" s="5">
         <v>0.76628626999996641</v>
       </c>
       <c r="D426" s="5">
         <v>3.228046625079295</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>290.25497404999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.43761917000000494</v>
       </c>
       <c r="D427" s="5">
         <v>1.8271034627146854</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>289.27217779</v>
       </c>
       <c r="C428" s="5">
         <v>-0.98279625999998643</v>
       </c>
       <c r="D428" s="5">
         <v>-3.9883503980425394</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>288.80376491999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.46841287000000875</v>
       </c>
       <c r="D429" s="5">
         <v>-1.9259243107234925</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>289.02487860000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.2211136800000304</v>
       </c>
       <c r="D430" s="5">
         <v>0.92262155547180313</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>288.04159471999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.98328388000004452</v>
       </c>
       <c r="D431" s="5">
         <v>-4.0069587875413815</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>291.30614127000001</v>
       </c>
       <c r="C432" s="5">
         <v>3.2645465500000341</v>
       </c>
       <c r="D432" s="5">
         <v>14.480944838263877</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>291.09227543999998</v>
       </c>
       <c r="C433" s="5">
         <v>-0.21386583000003156</v>
       </c>
       <c r="D433" s="5">
         <v>-0.87744544874824859</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>289.47963091000003</v>
       </c>
       <c r="C434" s="5">
         <v>-1.6126445299999546</v>
       </c>
       <c r="D434" s="5">
         <v>-6.4491040256446253</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>289.10765644000003</v>
       </c>
       <c r="C435" s="5">
         <v>-0.37197446999999784</v>
       </c>
       <c r="D435" s="5">
         <v>-1.5311204400894729</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>289.53733444</v>
       </c>
       <c r="C436" s="5">
         <v>0.42967799999996714</v>
       </c>
       <c r="D436" s="5">
         <v>1.7981166408995941</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>289.29190254000002</v>
       </c>
       <c r="C437" s="5">
         <v>-0.24543189999997139</v>
       </c>
       <c r="D437" s="5">
         <v>-1.0124741095406287</v>
       </c>
       <c r="E437" s="5">
         <v>8.3318816691502207E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>289.85072134000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.55881879999998318</v>
       </c>
       <c r="D438" s="5">
         <v>2.3427999550433398</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>289.98258247000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.13186113000000432</v>
       </c>
       <c r="D439" s="5">
         <v>0.54728127753094213</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>290.37043296000002</v>
       </c>
       <c r="C440" s="5">
         <v>0.38785049000000527</v>
       </c>
       <c r="D440" s="5">
         <v>1.6168544801818285</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>290.39825519999999</v>
       </c>
       <c r="C441" s="5">
         <v>2.7822239999977683E-2</v>
       </c>
       <c r="D441" s="5">
         <v>0.11504025300181908</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>290.83535776000002</v>
+        <v>291.03907939999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.43710256000002801</v>
+        <v>0.64082419999999729</v>
       </c>
       <c r="D442" s="5">
-        <v>1.8212478585586611</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6804264798295341</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>291.43157396999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.39249456999999666</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.6303746238176764</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AF31C10-2725-4552-8DAB-F129CB21AC80}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78BDE479-FCC0-4769-A937-4C4B5A29167B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E434202E-5178-4CE1-9C7F-C4E959C92DDD}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcaserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>