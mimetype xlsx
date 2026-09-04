--- v8 (2026-07-26)
+++ v9 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D37BB5E7-981D-4D9C-BE05-2B7E874259A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{02F82E46-C231-485F-94E6-6B96F0F73BAA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{174D0E89-C854-4044-9E6F-B1F3EA726EBA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{21A0B0CD-C441-42E2-8E2E-81F2B1B02BE1}"/>
   </bookViews>
   <sheets>
     <sheet name="mcaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>McAllen—Edinburg—Mission Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8C555DD-7B7E-4C3B-B950-F155596DE0D1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B85C6D09-938A-49C4-ACC5-AFE5E5C4AE4A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>81.796382350000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>81.896965891999997</v>
       </c>
       <c r="C7" s="5">
         <v>0.10058354199999542</v>
       </c>
       <c r="D7" s="5">
         <v>1.4856394423558239</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>82.823895997999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.92693010600000036</v>
       </c>
       <c r="D8" s="5">
         <v>14.460099586279584</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>83.222021159999997</v>
       </c>
       <c r="C9" s="5">
         <v>0.39812516199999948</v>
       </c>
       <c r="D9" s="5">
         <v>5.9232360273011153</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>84.281369214999998</v>
       </c>
       <c r="C10" s="5">
         <v>1.059348055000001</v>
       </c>
       <c r="D10" s="5">
         <v>16.391129042346343</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>84.834409127000001</v>
       </c>
       <c r="C11" s="5">
         <v>0.55303991200000269</v>
       </c>
       <c r="D11" s="5">
         <v>8.164683189659927</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>83.702620566999997</v>
       </c>
       <c r="C12" s="5">
         <v>-1.1317885600000039</v>
       </c>
       <c r="D12" s="5">
         <v>-14.885375077532014</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>83.614200953999998</v>
       </c>
       <c r="C13" s="5">
         <v>-8.8419612999999231E-2</v>
       </c>
       <c r="D13" s="5">
         <v>-1.2602860503686419</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>84.103605066</v>
       </c>
       <c r="C14" s="5">
         <v>0.48940411200000256</v>
       </c>
       <c r="D14" s="5">
         <v>7.2543260724513781</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>84.262616825999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.1590117599999985</v>
       </c>
       <c r="D15" s="5">
         <v>2.2925400278539065</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>84.254207015000006</v>
       </c>
       <c r="C16" s="5">
         <v>-8.4098109999928283E-3</v>
       </c>
       <c r="D16" s="5">
         <v>-0.119700002010803</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>84.722373249</v>
       </c>
       <c r="C17" s="5">
         <v>0.46816623399999457</v>
       </c>
       <c r="D17" s="5">
         <v>6.8755118477389798</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>85.089406503000006</v>
       </c>
       <c r="C18" s="5">
         <v>0.36703325400000608</v>
       </c>
       <c r="D18" s="5">
         <v>5.3242997933791614</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>85.353810228</v>
       </c>
       <c r="C19" s="5">
         <v>0.26440372499999398</v>
       </c>
       <c r="D19" s="5">
         <v>3.793228725074238</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>85.947887941000005</v>
       </c>
       <c r="C20" s="5">
         <v>0.59407771300000434</v>
       </c>
       <c r="D20" s="5">
         <v>8.6794799452595495</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>84.891290623000003</v>
       </c>
       <c r="C21" s="5">
         <v>-1.0565973180000015</v>
       </c>
       <c r="D21" s="5">
         <v>-13.794469518914386</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>85.612942598999993</v>
       </c>
       <c r="C22" s="5">
         <v>0.72165197599998976</v>
       </c>
       <c r="D22" s="5">
         <v>10.691801930022105</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>85.295405033999998</v>
       </c>
       <c r="C23" s="5">
         <v>-0.31753756499999497</v>
       </c>
       <c r="D23" s="5">
         <v>-4.3611078204642384</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>86.183995964000005</v>
       </c>
       <c r="C24" s="5">
         <v>0.88859093000000655</v>
       </c>
       <c r="D24" s="5">
         <v>13.243136103811093</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>86.622812315999994</v>
       </c>
       <c r="C25" s="5">
         <v>0.43881635199998925</v>
       </c>
       <c r="D25" s="5">
         <v>6.2839866860346483</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>86.520544157000003</v>
       </c>
       <c r="C26" s="5">
         <v>-0.10226815899999053</v>
       </c>
       <c r="D26" s="5">
         <v>-1.4075742402569924</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>86.472917562000006</v>
       </c>
       <c r="C27" s="5">
         <v>-4.7626594999996996E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.65856266528527829</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>86.770405263000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.29748770099999433</v>
       </c>
       <c r="D28" s="5">
         <v>4.207304985464444</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>87.095294492999997</v>
       </c>
       <c r="C29" s="5">
         <v>0.32488922999999659</v>
       </c>
       <c r="D29" s="5">
         <v>4.5867803171521171</v>
       </c>
       <c r="E29" s="5">
         <v>2.8008200821121321</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>86.737885349999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.35740914299999815</v>
       </c>
       <c r="D30" s="5">
         <v>-4.8147498250466159</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>87.517563354000004</v>
       </c>
       <c r="C31" s="5">
         <v>0.77967800400000442</v>
       </c>
       <c r="D31" s="5">
         <v>11.336266082533841</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>87.456775367000006</v>
       </c>
       <c r="C32" s="5">
         <v>-6.0787986999997656E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-0.83031976244822836</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>87.874305515000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.41753014799999733</v>
       </c>
       <c r="D33" s="5">
         <v>5.8818070261488886</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>88.194293142999996</v>
       </c>
       <c r="C34" s="5">
         <v>0.3199876279999927</v>
       </c>
       <c r="D34" s="5">
         <v>4.4582959474708472</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>88.900478297000006</v>
       </c>
       <c r="C35" s="5">
         <v>0.70618515400001058</v>
       </c>
       <c r="D35" s="5">
         <v>10.043238977992285</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>89.349397643000003</v>
       </c>
       <c r="C36" s="5">
         <v>0.44891934599999672</v>
       </c>
       <c r="D36" s="5">
         <v>6.2307818095186818</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>89.933321891999995</v>
       </c>
       <c r="C37" s="5">
         <v>0.58392424899999185</v>
       </c>
       <c r="D37" s="5">
         <v>8.1304663869372398</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>90.356208787</v>
       </c>
       <c r="C38" s="5">
         <v>0.42288689500000487</v>
       </c>
       <c r="D38" s="5">
         <v>5.7909163419189946</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>91.392187022000002</v>
       </c>
       <c r="C39" s="5">
         <v>1.0359782350000017</v>
       </c>
       <c r="D39" s="5">
         <v>14.660237893899076</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>92.356134281999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.96394725999999764</v>
       </c>
       <c r="D40" s="5">
         <v>13.417512073388682</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>92.250928290999994</v>
       </c>
       <c r="C41" s="5">
         <v>-0.10520599100000538</v>
       </c>
       <c r="D41" s="5">
         <v>-1.3584286251209221</v>
       </c>
       <c r="E41" s="5">
         <v>5.9195319655465095</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>92.624370166999995</v>
       </c>
       <c r="C42" s="5">
         <v>0.37344187600000112</v>
       </c>
       <c r="D42" s="5">
         <v>4.9673598822935094</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>93.280756431</v>
       </c>
       <c r="C43" s="5">
         <v>0.65638626400000533</v>
       </c>
       <c r="D43" s="5">
         <v>8.8432487706801908</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>93.569822407000004</v>
       </c>
       <c r="C44" s="5">
         <v>0.28906597600000339</v>
       </c>
       <c r="D44" s="5">
         <v>3.7826968616338608</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>94.638816624</v>
       </c>
       <c r="C45" s="5">
         <v>1.0689942169999966</v>
       </c>
       <c r="D45" s="5">
         <v>14.604574159646532</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>94.080521785000002</v>
       </c>
       <c r="C46" s="5">
         <v>-0.55829483899999843</v>
       </c>
       <c r="D46" s="5">
         <v>-6.8538316146933393</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>94.417437483</v>
       </c>
       <c r="C47" s="5">
         <v>0.33691569799999854</v>
       </c>
       <c r="D47" s="5">
         <v>4.3830310570762698</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>94.928496340999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.51105885799999839</v>
       </c>
       <c r="D48" s="5">
         <v>6.6922093341608591</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>95.175288522000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.24679218100000355</v>
       </c>
       <c r="D49" s="5">
         <v>3.1647199591283703</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>94.861348551999995</v>
       </c>
       <c r="C50" s="5">
         <v>-0.31393997000000695</v>
       </c>
       <c r="D50" s="5">
         <v>-3.8872270801050268</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>95.395604698</v>
       </c>
       <c r="C51" s="5">
         <v>0.53425614600000415</v>
       </c>
       <c r="D51" s="5">
         <v>6.9716886646878251</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>95.315191303999995</v>
       </c>
       <c r="C52" s="5">
         <v>-8.0413394000004246E-2</v>
       </c>
       <c r="D52" s="5">
         <v>-1.0068593003345061</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>95.922984822999993</v>
       </c>
       <c r="C53" s="5">
         <v>0.60779351899999767</v>
       </c>
       <c r="D53" s="5">
         <v>7.9261596602092199</v>
       </c>
       <c r="E53" s="5">
         <v>3.9805090312118319</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>96.612383558999994</v>
       </c>
       <c r="C54" s="5">
         <v>0.68939873600000112</v>
       </c>
       <c r="D54" s="5">
         <v>8.9736135555400498</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>97.036783439000004</v>
       </c>
       <c r="C55" s="5">
         <v>0.42439988000000994</v>
       </c>
       <c r="D55" s="5">
         <v>5.4006146453534631</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>97.584403933999994</v>
       </c>
       <c r="C56" s="5">
         <v>0.54762049499998966</v>
       </c>
       <c r="D56" s="5">
         <v>6.9863222341587372</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>97.920605687000005</v>
       </c>
       <c r="C57" s="5">
         <v>0.33620175300001165</v>
       </c>
       <c r="D57" s="5">
         <v>4.2135353388493613</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>98.376321457000003</v>
       </c>
       <c r="C58" s="5">
         <v>0.45571576999999763</v>
       </c>
       <c r="D58" s="5">
         <v>5.729908434863451</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>100.15051669</v>
       </c>
       <c r="C59" s="5">
         <v>1.7741952330000004</v>
       </c>
       <c r="D59" s="5">
         <v>23.922846596799729</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>99.584747544999999</v>
       </c>
       <c r="C60" s="5">
         <v>-0.56576914500000441</v>
       </c>
       <c r="D60" s="5">
         <v>-6.5723144892130154</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>100.29041519</v>
       </c>
       <c r="C61" s="5">
         <v>0.70566764500000545</v>
       </c>
       <c r="D61" s="5">
         <v>8.8426808403168522</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>100.11955116999999</v>
       </c>
       <c r="C62" s="5">
         <v>-0.17086402000001044</v>
       </c>
       <c r="D62" s="5">
         <v>-2.0253823301825236</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>101.23749091000001</v>
       </c>
       <c r="C63" s="5">
         <v>1.1179397400000113</v>
       </c>
       <c r="D63" s="5">
         <v>14.253561690993388</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>101.55920333</v>
       </c>
       <c r="C64" s="5">
         <v>0.32171241999999722</v>
       </c>
       <c r="D64" s="5">
         <v>3.8807196296827717</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>102.91209061000001</v>
       </c>
       <c r="C65" s="5">
         <v>1.3528872800000045</v>
       </c>
       <c r="D65" s="5">
         <v>17.210193801105799</v>
       </c>
       <c r="E65" s="5">
         <v>7.2861637905623278</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>102.19410581</v>
       </c>
       <c r="C66" s="5">
         <v>-0.71798480000001064</v>
       </c>
       <c r="D66" s="5">
         <v>-8.058122854799322</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>102.34700836</v>
       </c>
       <c r="C67" s="5">
         <v>0.15290255000000741</v>
       </c>
       <c r="D67" s="5">
         <v>1.8102855547974306</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>102.46793054</v>
       </c>
       <c r="C68" s="5">
         <v>0.12092217999999377</v>
       </c>
       <c r="D68" s="5">
         <v>1.4270399744730877</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>102.27303886999999</v>
       </c>
       <c r="C69" s="5">
         <v>-0.19489167000000407</v>
       </c>
       <c r="D69" s="5">
         <v>-2.2586477771036728</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>102.39807738</v>
       </c>
       <c r="C70" s="5">
         <v>0.12503851000001021</v>
       </c>
       <c r="D70" s="5">
         <v>1.4770196373295574</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>102.91641168</v>
       </c>
       <c r="C71" s="5">
         <v>0.51833429999999225</v>
       </c>
       <c r="D71" s="5">
         <v>6.246344646200841</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>102.06442355999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.85198812000000146</v>
       </c>
       <c r="D72" s="5">
         <v>-9.4940734584836317</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>102.90358550000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.83916194000001099</v>
       </c>
       <c r="D73" s="5">
         <v>10.324874505956959</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>104.17993136</v>
       </c>
       <c r="C74" s="5">
         <v>1.2763458599999922</v>
       </c>
       <c r="D74" s="5">
         <v>15.942514841964384</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>104.08244418</v>
       </c>
       <c r="C75" s="5">
         <v>-9.7487180000001672E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-1.1171480686521296</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>104.69264742</v>
       </c>
       <c r="C76" s="5">
         <v>0.61020324000000414</v>
       </c>
       <c r="D76" s="5">
         <v>7.2665713395802412</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>105.21667549999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.52402807999999368</v>
       </c>
       <c r="D77" s="5">
         <v>6.1746208106520761</v>
       </c>
       <c r="E77" s="5">
         <v>2.239372338410206</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>104.3133946</v>
       </c>
       <c r="C78" s="5">
         <v>-0.90328089999999861</v>
       </c>
       <c r="D78" s="5">
         <v>-9.8291760454050738</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>104.80429998</v>
       </c>
       <c r="C79" s="5">
         <v>0.49090538000000095</v>
       </c>
       <c r="D79" s="5">
         <v>5.795763087344552</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>105.00708999</v>
       </c>
       <c r="C80" s="5">
         <v>0.20279001000000108</v>
       </c>
       <c r="D80" s="5">
         <v>2.3467981656642323</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>105.17181533</v>
       </c>
       <c r="C81" s="5">
         <v>0.16472534000000394</v>
       </c>
       <c r="D81" s="5">
         <v>1.8987749838737411</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>105.51940829999999</v>
       </c>
       <c r="C82" s="5">
         <v>0.34759296999999378</v>
       </c>
       <c r="D82" s="5">
         <v>4.0388935392183134</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>105.51624452</v>
       </c>
       <c r="C83" s="5">
         <v>-3.1637799999941763E-3</v>
       </c>
       <c r="D83" s="5">
         <v>-3.5973571610414812E-2</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>106.16642261</v>
       </c>
       <c r="C84" s="5">
         <v>0.65017808999999716</v>
       </c>
       <c r="D84" s="5">
         <v>7.6500647969485192</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>106.4003878</v>
       </c>
       <c r="C85" s="5">
         <v>0.23396519000000637</v>
       </c>
       <c r="D85" s="5">
         <v>2.6768004613066942</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>106.35080646999999</v>
       </c>
       <c r="C86" s="5">
         <v>-4.9581330000009416E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.55775496073326991</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>108.48505978999999</v>
       </c>
       <c r="C87" s="5">
         <v>2.1342533199999991</v>
       </c>
       <c r="D87" s="5">
         <v>26.925750922853631</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>108.60223503</v>
       </c>
       <c r="C88" s="5">
         <v>0.11717524000000878</v>
       </c>
       <c r="D88" s="5">
         <v>1.3038533526375184</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>109.41737058</v>
       </c>
       <c r="C89" s="5">
         <v>0.81513554999999371</v>
       </c>
       <c r="D89" s="5">
         <v>9.3881129979801248</v>
       </c>
       <c r="E89" s="5">
         <v>3.9924233112649476</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>110.32059750000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.9032269200000087</v>
       </c>
       <c r="D90" s="5">
         <v>10.368204154311588</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>111.0849923</v>
       </c>
       <c r="C91" s="5">
         <v>0.76439479999999094</v>
       </c>
       <c r="D91" s="5">
         <v>8.6389119039695927</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>111.31397081999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.2289785199999983</v>
       </c>
       <c r="D92" s="5">
         <v>2.501785931988576</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>111.75198657</v>
       </c>
       <c r="C93" s="5">
         <v>0.43801575000000526</v>
       </c>
       <c r="D93" s="5">
         <v>4.8254951099222732</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>111.67540631999999</v>
       </c>
       <c r="C94" s="5">
         <v>-7.6580250000006345E-2</v>
       </c>
       <c r="D94" s="5">
         <v>-0.81923138124829764</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>112.79408337</v>
       </c>
       <c r="C95" s="5">
         <v>1.1186770500000023</v>
       </c>
       <c r="D95" s="5">
         <v>12.705558582115394</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>114.52852512</v>
       </c>
       <c r="C96" s="5">
         <v>1.734441750000002</v>
       </c>
       <c r="D96" s="5">
         <v>20.09590096074918</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>114.48215072000001</v>
       </c>
       <c r="C97" s="5">
         <v>-4.6374399999990601E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.48481820654935337</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>115.29312517</v>
       </c>
       <c r="C98" s="5">
         <v>0.81097444999998913</v>
       </c>
       <c r="D98" s="5">
         <v>8.8397614020014217</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>113.59683154</v>
       </c>
       <c r="C99" s="5">
         <v>-1.6962936299999996</v>
       </c>
       <c r="D99" s="5">
         <v>-16.294560675203286</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>114.07556314</v>
       </c>
       <c r="C100" s="5">
         <v>0.47873160000000325</v>
       </c>
       <c r="D100" s="5">
         <v>5.1760457339895982</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>114.71397532</v>
       </c>
       <c r="C101" s="5">
         <v>0.6384121800000031</v>
       </c>
       <c r="D101" s="5">
         <v>6.9262916995015633</v>
       </c>
       <c r="E101" s="5">
         <v>4.8407348046509924</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>116.09793178</v>
       </c>
       <c r="C102" s="5">
         <v>1.3839564599999932</v>
       </c>
       <c r="D102" s="5">
         <v>15.477622893122911</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>116.56335328</v>
       </c>
       <c r="C103" s="5">
         <v>0.46542150000000504</v>
       </c>
       <c r="D103" s="5">
         <v>4.9181429395506626</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>117.30977498</v>
       </c>
       <c r="C104" s="5">
         <v>0.74642169999999908</v>
       </c>
       <c r="D104" s="5">
         <v>7.9607837848665097</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>117.61518062</v>
       </c>
       <c r="C105" s="5">
         <v>0.30540564000000359</v>
       </c>
       <c r="D105" s="5">
         <v>3.1692176785113713</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>118.48586808</v>
       </c>
       <c r="C106" s="5">
         <v>0.87068745999999919</v>
       </c>
       <c r="D106" s="5">
         <v>9.2541892288545924</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>118.80211063</v>
       </c>
       <c r="C107" s="5">
         <v>0.31624254999999835</v>
       </c>
       <c r="D107" s="5">
         <v>3.2502756044596293</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>120.58791889</v>
       </c>
       <c r="C108" s="5">
         <v>1.785808259999996</v>
       </c>
       <c r="D108" s="5">
         <v>19.606759872829294</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>120.98286215</v>
       </c>
       <c r="C109" s="5">
         <v>0.39494326000000513</v>
       </c>
       <c r="D109" s="5">
         <v>4.0017515141442583</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>120.40286743</v>
       </c>
       <c r="C110" s="5">
         <v>-0.57999472000000196</v>
       </c>
       <c r="D110" s="5">
         <v>-5.6035409722945513</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>121.08930784</v>
       </c>
       <c r="C111" s="5">
         <v>0.686440410000003</v>
       </c>
       <c r="D111" s="5">
         <v>7.0600894610586273</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>121.68957802</v>
       </c>
       <c r="C112" s="5">
         <v>0.60027017999999543</v>
       </c>
       <c r="D112" s="5">
         <v>6.1136029411441806</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>122.08338068</v>
       </c>
       <c r="C113" s="5">
         <v>0.39380266000000574</v>
       </c>
       <c r="D113" s="5">
         <v>3.9532193152331363</v>
       </c>
       <c r="E113" s="5">
         <v>6.4241565506231391</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>121.97612395</v>
       </c>
       <c r="C114" s="5">
         <v>-0.10725673000000313</v>
       </c>
       <c r="D114" s="5">
         <v>-1.0491843376070342</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>122.06839166</v>
       </c>
       <c r="C115" s="5">
         <v>9.2267710000001557E-2</v>
       </c>
       <c r="D115" s="5">
         <v>0.91151496908947749</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>122.58487665</v>
       </c>
       <c r="C116" s="5">
         <v>0.51648498999999504</v>
       </c>
       <c r="D116" s="5">
         <v>5.1971715552583397</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>124.48556169</v>
       </c>
       <c r="C117" s="5">
         <v>1.900685039999999</v>
       </c>
       <c r="D117" s="5">
         <v>20.277686509886617</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>124.28553266999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.20002902000000233</v>
       </c>
       <c r="D118" s="5">
         <v>-1.9112642356378995</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>125.15852466</v>
       </c>
       <c r="C119" s="5">
         <v>0.87299199000000272</v>
       </c>
       <c r="D119" s="5">
         <v>8.7622756766851939</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>126.08177372999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.92324906999999712</v>
       </c>
       <c r="D120" s="5">
         <v>9.2200816614885994</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>125.87645692</v>
       </c>
       <c r="C121" s="5">
         <v>-0.20531680999999935</v>
       </c>
       <c r="D121" s="5">
         <v>-1.9367225942695909</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>127.07636716</v>
       </c>
       <c r="C122" s="5">
         <v>1.1999102400000083</v>
       </c>
       <c r="D122" s="5">
         <v>12.05812902212724</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>127.92837872</v>
       </c>
       <c r="C123" s="5">
         <v>0.85201155999999401</v>
       </c>
       <c r="D123" s="5">
         <v>8.3490884867863038</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>128.26203132000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.33365260000000774</v>
       </c>
       <c r="D124" s="5">
         <v>3.1750320758436423</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>130.2557721</v>
       </c>
       <c r="C125" s="5">
         <v>1.993740779999996</v>
       </c>
       <c r="D125" s="5">
         <v>20.333449497450861</v>
       </c>
       <c r="E125" s="5">
         <v>6.6941064168440256</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>130.85827097000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.60249887000000513</v>
       </c>
       <c r="D126" s="5">
         <v>5.6940163978747016</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>132.20159627000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.3433253000000036</v>
       </c>
       <c r="D127" s="5">
         <v>13.038466429062478</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>133.96540329999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.7638070299999811</v>
       </c>
       <c r="D128" s="5">
         <v>17.238831538141785</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>133.77173973999999</v>
       </c>
       <c r="C129" s="5">
         <v>-0.19366356000000451</v>
       </c>
       <c r="D129" s="5">
         <v>-1.7210218070476069</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>134.26787308999999</v>
       </c>
       <c r="C130" s="5">
         <v>0.49613335000000802</v>
       </c>
       <c r="D130" s="5">
         <v>4.5424828033092002</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>135.58157428999999</v>
       </c>
       <c r="C131" s="5">
         <v>1.313701199999997</v>
       </c>
       <c r="D131" s="5">
         <v>12.39390370578195</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>136.26765381999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.68607953000000066</v>
       </c>
       <c r="D132" s="5">
         <v>6.2442106335994119</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>136.62592867999999</v>
       </c>
       <c r="C133" s="5">
         <v>0.35827485999999453</v>
       </c>
       <c r="D133" s="5">
         <v>3.2010654911377223</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>136.84190201000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.2159733300000255</v>
       </c>
       <c r="D134" s="5">
         <v>1.9134960140188673</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>136.48869997</v>
       </c>
       <c r="C135" s="5">
         <v>-0.35320204000001354</v>
       </c>
       <c r="D135" s="5">
         <v>-3.0537213464339796</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>137.28091093</v>
       </c>
       <c r="C136" s="5">
         <v>0.79221096000000557</v>
       </c>
       <c r="D136" s="5">
         <v>7.1917745983775427</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>137.72003529</v>
       </c>
       <c r="C137" s="5">
         <v>0.43912435999999389</v>
       </c>
       <c r="D137" s="5">
         <v>3.9067297275460655</v>
       </c>
       <c r="E137" s="5">
         <v>5.7304663506731357</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>137.48592428000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.23411100999999235</v>
       </c>
       <c r="D138" s="5">
         <v>-2.0209220731243982</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>137.73440350999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.24847922999998673</v>
       </c>
       <c r="D139" s="5">
         <v>2.1904563832592983</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>138.91077433999999</v>
       </c>
       <c r="C140" s="5">
         <v>1.1763708299999962</v>
       </c>
       <c r="D140" s="5">
         <v>10.744456549420134</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>139.63994338000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.72916904000001637</v>
       </c>
       <c r="D141" s="5">
         <v>6.4841041967574231</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>140.09567007999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.45572669999998539</v>
       </c>
       <c r="D142" s="5">
         <v>3.9873677783006878</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>140.75194601999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.65627594000000045</v>
       </c>
       <c r="D143" s="5">
         <v>5.7684994877948981</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>140.49564592999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.25630008999999632</v>
       </c>
       <c r="D144" s="5">
         <v>-2.1633695240029338</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>141.41797876000001</v>
       </c>
       <c r="C145" s="5">
         <v>0.9223328300000162</v>
       </c>
       <c r="D145" s="5">
         <v>8.1685790913318392</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>142.1029015</v>
       </c>
       <c r="C146" s="5">
         <v>0.68492273999999043</v>
       </c>
       <c r="D146" s="5">
         <v>5.9692445240808523</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>142.60959829999999</v>
       </c>
       <c r="C147" s="5">
         <v>0.50669679999998607</v>
       </c>
       <c r="D147" s="5">
         <v>4.3637634996575692</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>142.48274567000001</v>
       </c>
       <c r="C148" s="5">
         <v>-0.12685262999997349</v>
       </c>
       <c r="D148" s="5">
         <v>-1.062205066198163</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>143.36058148999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.87783581999997295</v>
       </c>
       <c r="D149" s="5">
         <v>7.6489358103354332</v>
       </c>
       <c r="E149" s="5">
         <v>4.0956613089174532</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>143.97372969</v>
       </c>
       <c r="C150" s="5">
         <v>0.61314820000001191</v>
       </c>
       <c r="D150" s="5">
         <v>5.2548259993599356</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>144.14899456000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.17526487000000657</v>
       </c>
       <c r="D151" s="5">
         <v>1.4706275168609562</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>145.29812962</v>
       </c>
       <c r="C152" s="5">
         <v>1.1491350599999919</v>
       </c>
       <c r="D152" s="5">
         <v>9.9970087446821676</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>145.77345113999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.47532151999999428</v>
       </c>
       <c r="D153" s="5">
         <v>3.9970314633316129</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>146.35585705</v>
       </c>
       <c r="C154" s="5">
         <v>0.58240591000000563</v>
       </c>
       <c r="D154" s="5">
         <v>4.9011039887668861</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>147.41196572000001</v>
       </c>
       <c r="C155" s="5">
         <v>1.0561086700000146</v>
       </c>
       <c r="D155" s="5">
         <v>9.0113110693541323</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>146.60305879000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.80890693000000624</v>
       </c>
       <c r="D156" s="5">
         <v>-6.3897229512734359</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>148.53054641</v>
       </c>
       <c r="C157" s="5">
         <v>1.9274876199999937</v>
       </c>
       <c r="D157" s="5">
         <v>16.969589073812209</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>149.5588405</v>
       </c>
       <c r="C158" s="5">
         <v>1.0282940900000028</v>
       </c>
       <c r="D158" s="5">
         <v>8.6314882141449658</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>150.15037712</v>
       </c>
       <c r="C159" s="5">
         <v>0.5915366199999994</v>
       </c>
       <c r="D159" s="5">
         <v>4.8508737360007936</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>151.12808989999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.97771277999999029</v>
       </c>
       <c r="D160" s="5">
         <v>8.099875181379268</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>151.08224648000001</v>
       </c>
       <c r="C161" s="5">
         <v>-4.5843419999982871E-2</v>
       </c>
       <c r="D161" s="5">
         <v>-0.36340309588676067</v>
       </c>
       <c r="E161" s="5">
         <v>5.38618420052841</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>151.81013406</v>
       </c>
       <c r="C162" s="5">
         <v>0.72788757999998666</v>
       </c>
       <c r="D162" s="5">
         <v>5.9370705506384569</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>152.73368743</v>
       </c>
       <c r="C163" s="5">
         <v>0.92355337000000759</v>
       </c>
       <c r="D163" s="5">
         <v>7.5496195934514176</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>152.85350754000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.11982011000000625</v>
       </c>
       <c r="D164" s="5">
         <v>0.94547676401550707</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>152.61994554</v>
       </c>
       <c r="C165" s="5">
         <v>-0.23356200000000626</v>
       </c>
       <c r="D165" s="5">
         <v>-1.8182828504730297</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>153.68920861999999</v>
       </c>
       <c r="C166" s="5">
         <v>1.0692630799999847</v>
       </c>
       <c r="D166" s="5">
         <v>8.7389063915719092</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>154.68434694000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.99513832000002367</v>
       </c>
       <c r="D167" s="5">
         <v>8.0527751665375735</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>155.68846572999999</v>
       </c>
       <c r="C168" s="5">
         <v>1.0041187899999784</v>
       </c>
       <c r="D168" s="5">
         <v>8.0739060553692621</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>155.92093561999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.2324698900000044</v>
       </c>
       <c r="D169" s="5">
         <v>1.806596820332329</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>157.09334822</v>
       </c>
       <c r="C170" s="5">
         <v>1.1724126000000012</v>
       </c>
       <c r="D170" s="5">
         <v>9.4058055558965847</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>158.20480835999999</v>
       </c>
       <c r="C171" s="5">
         <v>1.1114601399999913</v>
       </c>
       <c r="D171" s="5">
         <v>8.8284876275069646</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>159.14547440999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.94066605000000436</v>
       </c>
       <c r="D172" s="5">
         <v>7.3730699355178286</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>160.37138825</v>
       </c>
       <c r="C173" s="5">
         <v>1.225913840000004</v>
       </c>
       <c r="D173" s="5">
         <v>9.6455842217748824</v>
       </c>
       <c r="E173" s="5">
         <v>6.1484006138535108</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>161.45602477</v>
       </c>
       <c r="C174" s="5">
         <v>1.0846365200000037</v>
       </c>
       <c r="D174" s="5">
         <v>8.424742989644308</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>161.87834787</v>
       </c>
       <c r="C175" s="5">
         <v>0.42232309999999984</v>
       </c>
       <c r="D175" s="5">
         <v>3.1844122007998354</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>162.55714760999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.67879973999998811</v>
       </c>
       <c r="D176" s="5">
         <v>5.149613641761297</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>163.34396681000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.78681920000002492</v>
       </c>
       <c r="D177" s="5">
         <v>5.9654623645408078</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>164.94212123</v>
       </c>
       <c r="C178" s="5">
         <v>1.598154419999986</v>
       </c>
       <c r="D178" s="5">
         <v>12.393637548842085</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>165.38080439000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.43868316000001073</v>
       </c>
       <c r="D179" s="5">
         <v>3.2386444607565679</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>166.22053697000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.83973258000000328</v>
       </c>
       <c r="D180" s="5">
         <v>6.2661562532852155</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>167.60630638000001</v>
       </c>
       <c r="C181" s="5">
         <v>1.3857694099999947</v>
       </c>
       <c r="D181" s="5">
         <v>10.476038765047413</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>167.88881365</v>
       </c>
       <c r="C182" s="5">
         <v>0.28250726999999642</v>
       </c>
       <c r="D182" s="5">
         <v>2.0415056439460733</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>168.6059727</v>
       </c>
       <c r="C183" s="5">
         <v>0.71715904999999225</v>
       </c>
       <c r="D183" s="5">
         <v>5.2481175614362385</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>169.92211454</v>
       </c>
       <c r="C184" s="5">
         <v>1.3161418400000002</v>
       </c>
       <c r="D184" s="5">
         <v>9.7800404006492148</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>170.62472725999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.70261271999999053</v>
       </c>
       <c r="D185" s="5">
         <v>5.0763057754907415</v>
       </c>
       <c r="E185" s="5">
         <v>6.3934964471444644</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>170.87117670999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.24644945000000007</v>
       </c>
       <c r="D186" s="5">
         <v>1.7471095603525555</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>172.21571218</v>
       </c>
       <c r="C187" s="5">
         <v>1.3445354700000109</v>
       </c>
       <c r="D187" s="5">
         <v>9.8620101575994656</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>172.98361971</v>
       </c>
       <c r="C188" s="5">
         <v>0.76790753000000223</v>
       </c>
       <c r="D188" s="5">
         <v>5.4839788003222978</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>175.49263704000001</v>
       </c>
       <c r="C189" s="5">
         <v>2.509017330000006</v>
       </c>
       <c r="D189" s="5">
         <v>18.863094561551819</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>175.40772855</v>
       </c>
       <c r="C190" s="5">
         <v>-8.4908490000003667E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.57905271960877469</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>176.33723573</v>
       </c>
       <c r="C191" s="5">
         <v>0.92950718000000165</v>
       </c>
       <c r="D191" s="5">
         <v>6.547593655240469</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>175.52687736999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.81035836000000927</v>
       </c>
       <c r="D192" s="5">
         <v>-5.377334142017876</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>177.98193681999999</v>
       </c>
       <c r="C193" s="5">
         <v>2.4550594499999931</v>
       </c>
       <c r="D193" s="5">
         <v>18.137457690119561</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>178.64674861</v>
       </c>
       <c r="C194" s="5">
         <v>0.66481179000001589</v>
       </c>
       <c r="D194" s="5">
         <v>4.5755734648008195</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>179.05916103000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.41241242000000966</v>
       </c>
       <c r="D195" s="5">
         <v>2.8056887005033282</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>178.98075942</v>
       </c>
       <c r="C196" s="5">
         <v>-7.8401610000014443E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-0.52416025210700878</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>180.05815179000001</v>
       </c>
       <c r="C197" s="5">
         <v>1.0773923700000125</v>
       </c>
       <c r="D197" s="5">
         <v>7.4675377023259326</v>
       </c>
       <c r="E197" s="5">
         <v>5.5287558148739313</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>181.8407996</v>
       </c>
       <c r="C198" s="5">
         <v>1.7826478099999861</v>
       </c>
       <c r="D198" s="5">
         <v>12.549231255652638</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>182.02485888000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.18405928000001381</v>
       </c>
       <c r="D199" s="5">
         <v>1.2214250405617966</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>182.48291233</v>
       </c>
       <c r="C200" s="5">
         <v>0.4580534499999942</v>
       </c>
       <c r="D200" s="5">
         <v>3.0618668359022161</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>181.66165659999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.8212557300000185</v>
       </c>
       <c r="D201" s="5">
         <v>-5.2688516332936031</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>181.7095219</v>
       </c>
       <c r="C202" s="5">
         <v>4.7865300000012212E-2</v>
       </c>
       <c r="D202" s="5">
         <v>0.3166417852930703</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>183.53003179000001</v>
       </c>
       <c r="C203" s="5">
         <v>1.820509890000011</v>
       </c>
       <c r="D203" s="5">
         <v>12.707664249762086</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>180.74256403000001</v>
       </c>
       <c r="C204" s="5">
         <v>-2.7874677599999984</v>
       </c>
       <c r="D204" s="5">
         <v>-16.777723954034464</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>183.56264748999999</v>
       </c>
       <c r="C205" s="5">
         <v>2.820083459999978</v>
       </c>
       <c r="D205" s="5">
         <v>20.416634950818914</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>184.94825999</v>
       </c>
       <c r="C206" s="5">
         <v>1.3856125000000077</v>
       </c>
       <c r="D206" s="5">
         <v>9.4438201308936431</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>186.50115381000001</v>
       </c>
       <c r="C207" s="5">
         <v>1.5528938200000084</v>
       </c>
       <c r="D207" s="5">
         <v>10.554208106409657</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>187.52499734</v>
       </c>
       <c r="C208" s="5">
         <v>1.0238435299999935</v>
       </c>
       <c r="D208" s="5">
         <v>6.7902836659501808</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>187.85525351000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.33025617000001262</v>
       </c>
       <c r="D209" s="5">
         <v>2.1339488392480011</v>
       </c>
       <c r="E209" s="5">
         <v>4.3303241994251174</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>188.98984967000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.134596160000001</v>
       </c>
       <c r="D210" s="5">
         <v>7.4933544152280707</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>189.07549768999999</v>
       </c>
       <c r="C211" s="5">
         <v>8.5648019999979397E-2</v>
       </c>
       <c r="D211" s="5">
         <v>0.54518371514906683</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>189.77081723000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.69531954000001406</v>
       </c>
       <c r="D212" s="5">
         <v>4.5033246839390362</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>190.76163091999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.99081368999998176</v>
       </c>
       <c r="D213" s="5">
         <v>6.4484120654145993</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>191.13989068000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.37825976000002015</v>
       </c>
       <c r="D214" s="5">
         <v>2.4055932797153901</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>192.16534899000001</v>
       </c>
       <c r="C215" s="5">
         <v>1.0254583100000048</v>
       </c>
       <c r="D215" s="5">
         <v>6.6313599666231182</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>193.89974917999999</v>
       </c>
       <c r="C216" s="5">
         <v>1.7344001899999739</v>
       </c>
       <c r="D216" s="5">
         <v>11.38482322759462</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>194.98049252999999</v>
       </c>
       <c r="C217" s="5">
         <v>1.0807433500000059</v>
       </c>
       <c r="D217" s="5">
         <v>6.8973624511101006</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>194.77468723999999</v>
       </c>
       <c r="C218" s="5">
         <v>-0.2058052900000007</v>
       </c>
       <c r="D218" s="5">
         <v>-1.2592934417187229</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>195.87701834000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.1023311000000149</v>
       </c>
       <c r="D219" s="5">
         <v>7.0068615001945167</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>196.60528764</v>
       </c>
       <c r="C220" s="5">
         <v>0.72826929999999379</v>
       </c>
       <c r="D220" s="5">
         <v>4.5539662028464267</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>197.05588091000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.45059327000001304</v>
       </c>
       <c r="D221" s="5">
         <v>2.7851747550205586</v>
       </c>
       <c r="E221" s="5">
         <v>4.8977216383838007</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>199.52960160999999</v>
       </c>
       <c r="C222" s="5">
         <v>2.4737206999999728</v>
       </c>
       <c r="D222" s="5">
         <v>16.14893179022252</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>200.17237642000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.64277481000002012</v>
       </c>
       <c r="D223" s="5">
         <v>3.934975023156051</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>200.26224594999999</v>
       </c>
       <c r="C224" s="5">
         <v>8.9869529999987208E-2</v>
       </c>
       <c r="D224" s="5">
         <v>0.54008516515633431</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>200.73246040999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.47021445999999401</v>
       </c>
       <c r="D225" s="5">
         <v>2.8542648281522975</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>201.19195026</v>
       </c>
       <c r="C226" s="5">
         <v>0.4594898500000113</v>
       </c>
       <c r="D226" s="5">
         <v>2.7817272701243789</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>200.83041693000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.36153332999998611</v>
       </c>
       <c r="D227" s="5">
         <v>-2.1351640530167026</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>201.87786650999999</v>
       </c>
       <c r="C228" s="5">
         <v>1.0474495799999772</v>
       </c>
       <c r="D228" s="5">
         <v>6.4414048666951329</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>202.01025866000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.13239215000001536</v>
       </c>
       <c r="D229" s="5">
         <v>0.78980856272443667</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>201.20219958999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.80805907000001298</v>
       </c>
       <c r="D230" s="5">
         <v>-4.6958979231877862</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>203.04046284</v>
       </c>
       <c r="C231" s="5">
         <v>1.8382632500000113</v>
       </c>
       <c r="D231" s="5">
         <v>11.53173195088768</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>202.41544954</v>
       </c>
       <c r="C232" s="5">
         <v>-0.62501330000000621</v>
       </c>
       <c r="D232" s="5">
         <v>-3.6320209937885095</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>202.39525574000001</v>
       </c>
       <c r="C233" s="5">
         <v>-2.019379999998705E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-0.11965128158488714</v>
       </c>
       <c r="E233" s="5">
         <v>2.7095739570637933</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>201.80172171000001</v>
       </c>
       <c r="C234" s="5">
         <v>-0.59353403000000071</v>
       </c>
       <c r="D234" s="5">
         <v>-3.4628511609246848</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>200.79108936</v>
       </c>
       <c r="C235" s="5">
         <v>-1.0106323500000087</v>
       </c>
       <c r="D235" s="5">
         <v>-5.8468563970005221</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>200.71780133999999</v>
       </c>
       <c r="C236" s="5">
         <v>-7.3288020000006782E-2</v>
       </c>
       <c r="D236" s="5">
         <v>-0.43711745284784609</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>201.80024875999999</v>
       </c>
       <c r="C237" s="5">
         <v>1.0824474199999941</v>
       </c>
       <c r="D237" s="5">
         <v>6.6669001357345214</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>202.23894374</v>
       </c>
       <c r="C238" s="5">
         <v>0.43869498000000817</v>
       </c>
       <c r="D238" s="5">
         <v>2.6401063218664866</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>201.7630767</v>
       </c>
       <c r="C239" s="5">
         <v>-0.47586703999999713</v>
       </c>
       <c r="D239" s="5">
         <v>-2.7873365699791708</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>203.16134919999999</v>
       </c>
       <c r="C240" s="5">
         <v>1.3982724999999903</v>
       </c>
       <c r="D240" s="5">
         <v>8.640750605607451</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>202.77209963000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.38924956999997562</v>
       </c>
       <c r="D241" s="5">
         <v>-2.2750812985547153</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>202.71403877</v>
       </c>
       <c r="C242" s="5">
         <v>-5.8060860000011871E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-0.34306205106447996</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>203.5809036</v>
       </c>
       <c r="C243" s="5">
         <v>0.86686482999999726</v>
       </c>
       <c r="D243" s="5">
         <v>5.2539820212812893</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>203.29103778999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.28986581000000911</v>
       </c>
       <c r="D244" s="5">
         <v>-1.6952862072526442</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>202.77251278</v>
       </c>
       <c r="C245" s="5">
         <v>-0.51852500999999052</v>
       </c>
       <c r="D245" s="5">
         <v>-3.0182087588274786</v>
       </c>
       <c r="E245" s="5">
         <v>0.18639618731213226</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>203.56849883999999</v>
       </c>
       <c r="C246" s="5">
         <v>0.79598605999998995</v>
       </c>
       <c r="D246" s="5">
         <v>4.8136614678132572</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>203.81898150000001</v>
       </c>
       <c r="C247" s="5">
         <v>0.25048266000001718</v>
       </c>
       <c r="D247" s="5">
         <v>1.486584304029015</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>204.21927099999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.40028949999998531</v>
       </c>
       <c r="D248" s="5">
         <v>2.3823595044937029</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>203.64921007000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.57006092999998259</v>
       </c>
       <c r="D249" s="5">
         <v>-3.2987474419148621</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>205.3857529</v>
       </c>
       <c r="C250" s="5">
         <v>1.7365428299999905</v>
       </c>
       <c r="D250" s="5">
         <v>10.726357723546819</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>205.94609686000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.56034396000001152</v>
       </c>
       <c r="D251" s="5">
         <v>3.3234772962213777</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>203.50489640999999</v>
       </c>
       <c r="C252" s="5">
         <v>-2.4412004500000251</v>
       </c>
       <c r="D252" s="5">
         <v>-13.332639589817298</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>204.08477338</v>
       </c>
       <c r="C253" s="5">
         <v>0.57987697000001504</v>
       </c>
       <c r="D253" s="5">
         <v>3.4734397278710416</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>205.72470769</v>
       </c>
       <c r="C254" s="5">
         <v>1.639934310000001</v>
       </c>
       <c r="D254" s="5">
         <v>10.080452149463781</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>206.83131621000001</v>
       </c>
       <c r="C255" s="5">
         <v>1.1066085200000089</v>
       </c>
       <c r="D255" s="5">
         <v>6.649322555586501</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>206.71042188999999</v>
       </c>
       <c r="C256" s="5">
         <v>-0.12089432000001921</v>
       </c>
       <c r="D256" s="5">
         <v>-0.69915772258124509</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>207.71709826</v>
       </c>
       <c r="C257" s="5">
         <v>1.0066763700000081</v>
       </c>
       <c r="D257" s="5">
         <v>6.0030799032294802</v>
       </c>
       <c r="E257" s="5">
         <v>2.4384890300021445</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>208.46047752000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.74337926000001175</v>
       </c>
       <c r="D258" s="5">
         <v>4.3801159776927889</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>208.71248464999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.25200712999998132</v>
       </c>
       <c r="D259" s="5">
         <v>1.4603601486363527</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>209.24829858000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.53581393000001754</v>
       </c>
       <c r="D260" s="5">
         <v>3.1245545990686185</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>210.13423151000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.88593292999999562</v>
       </c>
       <c r="D261" s="5">
         <v>5.200656064076159</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>210.44248128999999</v>
       </c>
       <c r="C262" s="5">
         <v>0.30824977999998282</v>
       </c>
       <c r="D262" s="5">
         <v>1.7745740161214441</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>210.95295543</v>
       </c>
       <c r="C263" s="5">
         <v>0.51047414000001368</v>
       </c>
       <c r="D263" s="5">
         <v>2.9500125895789875</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>211.47381859999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.52086316999998417</v>
       </c>
       <c r="D264" s="5">
         <v>3.0034850957026737</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>211.89481703999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.4209984400000053</v>
       </c>
       <c r="D265" s="5">
         <v>2.4152709403024275</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>212.01142218000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.11660514000001854</v>
       </c>
       <c r="D266" s="5">
         <v>0.66235905723110999</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>209.97767923000001</v>
       </c>
       <c r="C267" s="5">
         <v>-2.0337429500000042</v>
       </c>
       <c r="D267" s="5">
         <v>-10.922818917870469</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>210.72285116</v>
       </c>
       <c r="C268" s="5">
         <v>0.74517192999999793</v>
       </c>
       <c r="D268" s="5">
         <v>4.3426901002656448</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>211.18684195</v>
       </c>
       <c r="C269" s="5">
         <v>0.46399078999999688</v>
       </c>
       <c r="D269" s="5">
         <v>2.6745160712705163</v>
       </c>
       <c r="E269" s="5">
         <v>1.6704179478075121</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>212.26877542</v>
       </c>
       <c r="C270" s="5">
         <v>1.0819334699999956</v>
       </c>
       <c r="D270" s="5">
         <v>6.3239501335201398</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>212.60593621999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.33716079999999238</v>
       </c>
       <c r="D271" s="5">
         <v>1.9227805524974828</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>213.32515161000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.71921539000001644</v>
       </c>
       <c r="D272" s="5">
         <v>4.1358146291144982</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>213.24504014999999</v>
       </c>
       <c r="C273" s="5">
         <v>-8.0111460000011903E-2</v>
       </c>
       <c r="D273" s="5">
         <v>-0.44971462527785278</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>213.10942704999999</v>
       </c>
       <c r="C274" s="5">
         <v>-0.13561310000000049</v>
       </c>
       <c r="D274" s="5">
         <v>-0.76047593103358846</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>213.75903822999999</v>
       </c>
       <c r="C275" s="5">
         <v>0.64961117999999374</v>
       </c>
       <c r="D275" s="5">
         <v>3.7198556323103205</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>213.63764972999999</v>
       </c>
       <c r="C276" s="5">
         <v>-0.12138849999999479</v>
       </c>
       <c r="D276" s="5">
         <v>-0.67932612310284135</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>213.84609512</v>
       </c>
       <c r="C277" s="5">
         <v>0.2084453900000085</v>
       </c>
       <c r="D277" s="5">
         <v>1.1771387068254535</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>214.29935018</v>
       </c>
       <c r="C278" s="5">
         <v>0.4532550600000036</v>
       </c>
       <c r="D278" s="5">
         <v>2.5733069738022918</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>214.85921374</v>
       </c>
       <c r="C279" s="5">
         <v>0.5598635599999966</v>
       </c>
       <c r="D279" s="5">
         <v>3.1804781241711044</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>215.59053179</v>
       </c>
       <c r="C280" s="5">
         <v>0.73131804999999872</v>
       </c>
       <c r="D280" s="5">
         <v>4.1617864528155968</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>216.44982438</v>
       </c>
       <c r="C281" s="5">
         <v>0.85929258999999547</v>
       </c>
       <c r="D281" s="5">
         <v>4.8891697996981565</v>
       </c>
       <c r="E281" s="5">
         <v>2.4920976995555622</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>215.93379099000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.51603338999998982</v>
       </c>
       <c r="D282" s="5">
         <v>-2.8236775361323851</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>217.17304161999999</v>
       </c>
       <c r="C283" s="5">
         <v>1.2392506299999866</v>
       </c>
       <c r="D283" s="5">
         <v>7.1084301224776825</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>217.81734874</v>
       </c>
       <c r="C284" s="5">
         <v>0.64430712000000767</v>
       </c>
       <c r="D284" s="5">
         <v>3.6188202873793651</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>217.80195006</v>
       </c>
       <c r="C285" s="5">
         <v>-1.5398680000004106E-2</v>
       </c>
       <c r="D285" s="5">
         <v>-8.4801476729456926E-2</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>218.04059957999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.23864951999999562</v>
       </c>
       <c r="D286" s="5">
         <v>1.3228145753026999</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>219.00542837</v>
       </c>
       <c r="C287" s="5">
         <v>0.96482879000001276</v>
       </c>
       <c r="D287" s="5">
         <v>5.4411524254896371</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>218.99144977</v>
       </c>
       <c r="C288" s="5">
         <v>-1.3978600000001506E-2</v>
       </c>
       <c r="D288" s="5">
         <v>-7.6566287504453712E-2</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>220.06699957000001</v>
       </c>
       <c r="C289" s="5">
         <v>1.0755498000000046</v>
       </c>
       <c r="D289" s="5">
         <v>6.0554918289900339</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>220.39205086000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.32505129000000466</v>
       </c>
       <c r="D290" s="5">
         <v>1.7869375577424629</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>220.6424154</v>
       </c>
       <c r="C291" s="5">
         <v>0.25036453999999253</v>
       </c>
       <c r="D291" s="5">
         <v>1.3717450334788328</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>221.57637663</v>
       </c>
       <c r="C292" s="5">
         <v>0.9339612299999942</v>
       </c>
       <c r="D292" s="5">
         <v>5.1994421632163279</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>222.49897272999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.9225960999999927</v>
       </c>
       <c r="D293" s="5">
         <v>5.1125683470106376</v>
       </c>
       <c r="E293" s="5">
         <v>2.794711599941091</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>221.76463225000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.73434047999998597</v>
       </c>
       <c r="D294" s="5">
         <v>-3.8893989636260784</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>221.77593013000001</v>
       </c>
       <c r="C295" s="5">
         <v>1.129788000000076E-2</v>
       </c>
       <c r="D295" s="5">
         <v>6.1151570022954793E-2</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>222.22301332000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.44708319000000074</v>
       </c>
       <c r="D296" s="5">
         <v>2.4461106515287323</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>222.71564563999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.49263231999998425</v>
       </c>
       <c r="D297" s="5">
         <v>2.6928807669317489</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>224.33794727</v>
       </c>
       <c r="C298" s="5">
         <v>1.6223016300000097</v>
       </c>
       <c r="D298" s="5">
         <v>9.0998556269645157</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>224.83512809999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.49718082999999069</v>
       </c>
       <c r="D299" s="5">
         <v>2.6921136809355151</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>225.02132553999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.18619744000000082</v>
       </c>
       <c r="D300" s="5">
         <v>0.99832024428858634</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>225.54750314</v>
       </c>
       <c r="C301" s="5">
         <v>0.52617760000001113</v>
       </c>
       <c r="D301" s="5">
         <v>2.8423852239604308</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>225.54070386999999</v>
       </c>
       <c r="C302" s="5">
         <v>-6.7992700000161221E-3</v>
       </c>
       <c r="D302" s="5">
         <v>-3.6168750405396466E-2</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>226.85964179999999</v>
       </c>
       <c r="C303" s="5">
         <v>1.3189379300000041</v>
       </c>
       <c r="D303" s="5">
         <v>7.247635691487786</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>226.56914282</v>
       </c>
       <c r="C304" s="5">
         <v>-0.2904989799999953</v>
       </c>
       <c r="D304" s="5">
         <v>-1.5258513352431224</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>228.19496906000001</v>
       </c>
       <c r="C305" s="5">
         <v>1.6258262400000092</v>
       </c>
       <c r="D305" s="5">
         <v>8.9591348314416397</v>
       </c>
       <c r="E305" s="5">
         <v>2.5600101699849276</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>228.54812085</v>
       </c>
       <c r="C306" s="5">
         <v>0.3531517899999983</v>
       </c>
       <c r="D306" s="5">
         <v>1.8729945860036734</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>229.15611995</v>
       </c>
       <c r="C307" s="5">
         <v>0.60799910000000068</v>
       </c>
       <c r="D307" s="5">
         <v>3.2394458258448333</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>229.54982002</v>
       </c>
       <c r="C308" s="5">
         <v>0.39370006999999418</v>
       </c>
       <c r="D308" s="5">
         <v>2.0812446419847364</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>228.88120764999999</v>
       </c>
       <c r="C309" s="5">
         <v>-0.66861237000000528</v>
       </c>
       <c r="D309" s="5">
         <v>-3.4398000807826956</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>230.73719657000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.8559889200000157</v>
       </c>
       <c r="D310" s="5">
         <v>10.176685982699073</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>231.09933982999999</v>
       </c>
       <c r="C311" s="5">
         <v>0.36214325999998209</v>
       </c>
       <c r="D311" s="5">
         <v>1.8997498452116846</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>232.30130281000001</v>
       </c>
       <c r="C312" s="5">
         <v>1.2019629800000189</v>
       </c>
       <c r="D312" s="5">
         <v>6.4229485172899725</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>232.28406214</v>
       </c>
       <c r="C313" s="5">
         <v>-1.724067000000673E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-8.9023870382720638E-2</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>232.07685938</v>
       </c>
       <c r="C314" s="5">
         <v>-0.20720276000000126</v>
       </c>
       <c r="D314" s="5">
         <v>-1.0651917049314563</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>232.27997288</v>
       </c>
       <c r="C315" s="5">
         <v>0.20311350000000061</v>
       </c>
       <c r="D315" s="5">
         <v>1.0553093391607371</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>232.67108576000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.39111288000000854</v>
       </c>
       <c r="D316" s="5">
         <v>2.0393769004220186</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>233.08148419</v>
       </c>
       <c r="C317" s="5">
         <v>0.41039842999998655</v>
       </c>
       <c r="D317" s="5">
         <v>2.1372829831376894</v>
       </c>
       <c r="E317" s="5">
         <v>2.1413772398791053</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>234.01604977</v>
       </c>
       <c r="C318" s="5">
         <v>0.93456557999999745</v>
       </c>
       <c r="D318" s="5">
         <v>4.9190696150928748</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>234.82260248</v>
       </c>
       <c r="C319" s="5">
         <v>0.80655271000000539</v>
       </c>
       <c r="D319" s="5">
         <v>4.2151921779223223</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>234.96391624</v>
       </c>
       <c r="C320" s="5">
         <v>0.14131376000000273</v>
       </c>
       <c r="D320" s="5">
         <v>0.72454231005960601</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>236.41815105000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.4542348100000027</v>
       </c>
       <c r="D321" s="5">
         <v>7.6851290202935463</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>236.4643476</v>
       </c>
       <c r="C322" s="5">
         <v>4.6196549999990566E-2</v>
       </c>
       <c r="D322" s="5">
         <v>0.23473441470613921</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>236.53270026000001</v>
       </c>
       <c r="C323" s="5">
         <v>6.8352660000016385E-2</v>
       </c>
       <c r="D323" s="5">
         <v>0.34742540269387945</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>237.29267906999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.75997880999997847</v>
       </c>
       <c r="D324" s="5">
         <v>3.9244652827691517</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>238.14566205</v>
       </c>
       <c r="C325" s="5">
         <v>0.85298298000000727</v>
       </c>
       <c r="D325" s="5">
         <v>4.3998860885273494</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>239.35290373000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.2072416800000099</v>
       </c>
       <c r="D326" s="5">
         <v>6.2557169965063997</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>239.00171576</v>
       </c>
       <c r="C327" s="5">
         <v>-0.35118797000001223</v>
       </c>
       <c r="D327" s="5">
         <v>-1.7465479164878062</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>239.14505793000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.14334217000001104</v>
       </c>
       <c r="D328" s="5">
         <v>0.72208327595915112</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>239.77361973000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.62856179999999995</v>
       </c>
       <c r="D329" s="5">
         <v>3.2000413485879342</v>
       </c>
       <c r="E329" s="5">
         <v>2.8711570819348387</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>240.34722891000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.57360918000000538</v>
       </c>
       <c r="D330" s="5">
         <v>2.9088288680263918</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>239.62138557</v>
       </c>
       <c r="C331" s="5">
         <v>-0.72584334000001149</v>
       </c>
       <c r="D331" s="5">
         <v>-3.5643816678694096</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>240.5705016</v>
       </c>
       <c r="C332" s="5">
         <v>0.949116029999999</v>
       </c>
       <c r="D332" s="5">
         <v>4.8580033307782822</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>241.14524028</v>
       </c>
       <c r="C333" s="5">
         <v>0.57473867999999584</v>
       </c>
       <c r="D333" s="5">
         <v>2.9048505638164634</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>241.68158922999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.53634894999999005</v>
       </c>
       <c r="D334" s="5">
         <v>2.7019018282672613</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>242.02753601000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.34594678000001977</v>
       </c>
       <c r="D335" s="5">
         <v>1.7312864401437089</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>240.91093355999999</v>
       </c>
       <c r="C336" s="5">
         <v>-1.1166024500000162</v>
       </c>
       <c r="D336" s="5">
         <v>-5.3979007601136715</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>240.81755695999999</v>
       </c>
       <c r="C337" s="5">
         <v>-9.3376599999999144E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.46412736706431534</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>242.39508624999999</v>
       </c>
       <c r="C338" s="5">
         <v>1.5775292900000011</v>
       </c>
       <c r="D338" s="5">
         <v>8.1503639937042571</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>243.19563701999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.80055077000000097</v>
       </c>
       <c r="D339" s="5">
         <v>4.0359917319269467</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>243.78695725</v>
       </c>
       <c r="C340" s="5">
         <v>0.591320230000008</v>
       </c>
       <c r="D340" s="5">
         <v>2.9570879833793473</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>244.86080697</v>
       </c>
       <c r="C341" s="5">
         <v>1.0738497199999983</v>
       </c>
       <c r="D341" s="5">
         <v>5.4158013568416763</v>
       </c>
       <c r="E341" s="5">
         <v>2.1216626106443481</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>245.17527082999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.31446385999998938</v>
       </c>
       <c r="D342" s="5">
         <v>1.5520389033428561</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>247.12197788</v>
       </c>
       <c r="C343" s="5">
         <v>1.9467070500000148</v>
       </c>
       <c r="D343" s="5">
         <v>9.9553816997346445</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>248.34577859000001</v>
       </c>
       <c r="C344" s="5">
         <v>1.2238007100000061</v>
       </c>
       <c r="D344" s="5">
         <v>6.1072188389483362</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>247.99506572999999</v>
       </c>
       <c r="C345" s="5">
         <v>-0.35071286000001578</v>
       </c>
       <c r="D345" s="5">
         <v>-1.6815343369167457</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>248.66639370999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.67132798000000093</v>
       </c>
       <c r="D346" s="5">
         <v>3.2972294802175339</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>249.22631575</v>
       </c>
       <c r="C347" s="5">
         <v>0.55992204000000356</v>
       </c>
       <c r="D347" s="5">
         <v>2.7357550589489188</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>249.56649274</v>
       </c>
       <c r="C348" s="5">
         <v>0.34017699000000334</v>
       </c>
       <c r="D348" s="5">
         <v>1.6502706563904956</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>250.6224555</v>
       </c>
       <c r="C349" s="5">
         <v>1.0559627599999999</v>
       </c>
       <c r="D349" s="5">
         <v>5.1972676265420015</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>250.31548466999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.30697083000001157</v>
       </c>
       <c r="D350" s="5">
         <v>-1.4599393205635192</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>251.36890126</v>
       </c>
       <c r="C351" s="5">
         <v>1.0534165900000119</v>
       </c>
       <c r="D351" s="5">
         <v>5.1685698214181341</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>252.09245161000001</v>
       </c>
       <c r="C352" s="5">
         <v>0.72355035000001067</v>
       </c>
       <c r="D352" s="5">
         <v>3.509340090198565</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>251.95589910000001</v>
       </c>
       <c r="C353" s="5">
         <v>-0.13655251000000135</v>
       </c>
       <c r="D353" s="5">
         <v>-0.64807854191643033</v>
       </c>
       <c r="E353" s="5">
         <v>2.89760220012234</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>250.90767410000001</v>
       </c>
       <c r="C354" s="5">
         <v>-1.0482250000000022</v>
       </c>
       <c r="D354" s="5">
         <v>-4.8797545489555949</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>251.88675956</v>
       </c>
       <c r="C355" s="5">
         <v>0.97908545999999319</v>
       </c>
       <c r="D355" s="5">
         <v>4.784425787563773</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>252.52326574</v>
       </c>
       <c r="C356" s="5">
         <v>0.63650617999999781</v>
       </c>
       <c r="D356" s="5">
         <v>3.0748457268897633</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>252.84855289999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.32528715999998781</v>
       </c>
       <c r="D357" s="5">
         <v>1.5567754411989876</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>252.77457171</v>
       </c>
       <c r="C358" s="5">
         <v>-7.3981189999983599E-2</v>
       </c>
       <c r="D358" s="5">
         <v>-0.35054462898246319</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>253.47093824999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.69636653999998543</v>
       </c>
       <c r="D359" s="5">
         <v>3.3564229628689768</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>253.80669325</v>
       </c>
       <c r="C360" s="5">
         <v>0.33575500000000602</v>
       </c>
       <c r="D360" s="5">
         <v>1.6011869372756449</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>255.97981554</v>
       </c>
       <c r="C361" s="5">
         <v>2.1731222900000091</v>
       </c>
       <c r="D361" s="5">
         <v>10.77246260378255</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>255.89401957999999</v>
       </c>
       <c r="C362" s="5">
         <v>-8.5795960000012883E-2</v>
       </c>
       <c r="D362" s="5">
         <v>-0.40145967871709765</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>255.46198851</v>
       </c>
       <c r="C363" s="5">
         <v>-0.43203106999999363</v>
       </c>
       <c r="D363" s="5">
         <v>-2.007277034152799</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>256.50880552000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.0468170100000123</v>
       </c>
       <c r="D364" s="5">
         <v>5.0296405157694624</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>256.98995004</v>
       </c>
       <c r="C365" s="5">
         <v>0.48114451999998664</v>
       </c>
       <c r="D365" s="5">
         <v>2.2742585596837506</v>
       </c>
       <c r="E365" s="5">
         <v>1.9979889171009235</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>257.63010054</v>
       </c>
       <c r="C366" s="5">
         <v>0.64015050000000429</v>
       </c>
       <c r="D366" s="5">
         <v>3.0304404758507486</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>258.49643499000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.86633445000001075</v>
       </c>
       <c r="D367" s="5">
         <v>4.110722331636496</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>258.27022683000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.22620815999999877</v>
       </c>
       <c r="D368" s="5">
         <v>-1.0450709157662885</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>231.87375721000001</v>
       </c>
       <c r="C369" s="5">
         <v>-26.396469620000005</v>
       </c>
       <c r="D369" s="5">
         <v>-72.576235966278873</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>238.19637534</v>
       </c>
       <c r="C370" s="5">
         <v>6.3226181299999951</v>
       </c>
       <c r="D370" s="5">
         <v>38.102834040752477</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>244.82424023999999</v>
       </c>
       <c r="C371" s="5">
         <v>6.6278648999999916</v>
       </c>
       <c r="D371" s="5">
         <v>39.0052500737579</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>245.15097907000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.32673883000001069</v>
       </c>
       <c r="D372" s="5">
         <v>1.613310180359151</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>245.32311275999999</v>
       </c>
       <c r="C373" s="5">
         <v>0.17213368999998124</v>
       </c>
       <c r="D373" s="5">
         <v>0.84584611210609673</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>247.03999019</v>
       </c>
       <c r="C374" s="5">
         <v>1.7168774300000109</v>
       </c>
       <c r="D374" s="5">
         <v>8.7290361699664984</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>245.73433501</v>
       </c>
       <c r="C375" s="5">
         <v>-1.3056551800000022</v>
       </c>
       <c r="D375" s="5">
         <v>-6.1610869555520198</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>247.55494146999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.8206064599999934</v>
       </c>
       <c r="D376" s="5">
         <v>9.2619863232864308</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>248.96634556000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.4114040900000191</v>
       </c>
       <c r="D377" s="5">
         <v>7.0603202093014961</v>
       </c>
       <c r="E377" s="5">
         <v>-3.122147180755952</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>250.01918401</v>
       </c>
       <c r="C378" s="5">
         <v>1.0528384499999959</v>
       </c>
       <c r="D378" s="5">
         <v>5.1943140879563865</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>249.62859566</v>
       </c>
       <c r="C379" s="5">
         <v>-0.39058835000000158</v>
       </c>
       <c r="D379" s="5">
         <v>-1.8586560251890982</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>251.21594009</v>
       </c>
       <c r="C380" s="5">
         <v>1.5873444300000017</v>
       </c>
       <c r="D380" s="5">
         <v>7.9031964141409006</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>254.75995313999999</v>
       </c>
       <c r="C381" s="5">
         <v>3.5440130499999896</v>
       </c>
       <c r="D381" s="5">
         <v>18.306229079001412</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>256.50282943000002</v>
       </c>
       <c r="C382" s="5">
         <v>1.7428762900000265</v>
       </c>
       <c r="D382" s="5">
         <v>8.5255503981427339</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>257.69024572000001</v>
       </c>
       <c r="C383" s="5">
         <v>1.1874162899999874</v>
       </c>
       <c r="D383" s="5">
         <v>5.698745900372848</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>261.80251459999999</v>
       </c>
       <c r="C384" s="5">
         <v>4.1122688799999878</v>
       </c>
       <c r="D384" s="5">
         <v>20.923304792790919</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>260.70285297999999</v>
       </c>
       <c r="C385" s="5">
         <v>-1.0996616200000062</v>
       </c>
       <c r="D385" s="5">
         <v>-4.9255891296510423</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>261.57473922000003</v>
       </c>
       <c r="C386" s="5">
         <v>0.87188624000003756</v>
       </c>
       <c r="D386" s="5">
         <v>4.0878902354276381</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>263.91812826</v>
       </c>
       <c r="C387" s="5">
         <v>2.3433890399999768</v>
       </c>
       <c r="D387" s="5">
         <v>11.29638480072952</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>264.01314488999998</v>
       </c>
       <c r="C388" s="5">
         <v>9.5016629999975066E-2</v>
       </c>
       <c r="D388" s="5">
         <v>0.4328842506405417</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>264.55591455000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.54276966000003313</v>
       </c>
       <c r="D389" s="5">
         <v>2.4950988733831503</v>
       </c>
       <c r="E389" s="5">
         <v>6.2617174039866219</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>265.58832104999999</v>
       </c>
       <c r="C390" s="5">
         <v>1.0324064999999791</v>
       </c>
       <c r="D390" s="5">
         <v>4.7847251366663679</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>267.07373918000002</v>
       </c>
       <c r="C391" s="5">
         <v>1.4854181300000278</v>
       </c>
       <c r="D391" s="5">
         <v>6.9218734890135192</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>268.29179948000001</v>
       </c>
       <c r="C392" s="5">
         <v>1.2180602999999905</v>
       </c>
       <c r="D392" s="5">
         <v>5.612309210763522</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>268.94436438000002</v>
       </c>
       <c r="C393" s="5">
         <v>0.65256490000001577</v>
       </c>
       <c r="D393" s="5">
         <v>2.9581187479337467</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>269.73968946000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.7953250799999978</v>
       </c>
       <c r="D394" s="5">
         <v>3.6069428832556039</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>269.71396992000001</v>
       </c>
       <c r="C395" s="5">
         <v>-2.571954000001142E-2</v>
       </c>
       <c r="D395" s="5">
         <v>-0.11435939490002101</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>272.60624324000003</v>
       </c>
       <c r="C396" s="5">
         <v>2.8922733200000152</v>
       </c>
       <c r="D396" s="5">
         <v>13.65492943495321</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>273.69834071999998</v>
       </c>
       <c r="C397" s="5">
         <v>1.0920974799999499</v>
       </c>
       <c r="D397" s="5">
         <v>4.9147138085279485</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>275.93980176999997</v>
       </c>
       <c r="C398" s="5">
         <v>2.2414610499999981</v>
       </c>
       <c r="D398" s="5">
         <v>10.282398078831045</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>274.10886145000001</v>
       </c>
       <c r="C399" s="5">
         <v>-1.8309403199999679</v>
       </c>
       <c r="D399" s="5">
         <v>-7.6781001281773564</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>274.44765036000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.33878891000000522</v>
       </c>
       <c r="D400" s="5">
         <v>1.4932816587077458</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>275.37465334000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.92700297999999748</v>
       </c>
       <c r="D401" s="5">
         <v>4.129397945982527</v>
       </c>
       <c r="E401" s="5">
         <v>4.0893959253953005</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>276.63599298000003</v>
       </c>
       <c r="C402" s="5">
         <v>1.261339640000017</v>
       </c>
       <c r="D402" s="5">
         <v>5.6371467264954678</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>277.81165530999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.175662329999966</v>
       </c>
       <c r="D403" s="5">
         <v>5.2207328947406761</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>278.82516506000002</v>
       </c>
       <c r="C404" s="5">
         <v>1.0135097500000256</v>
       </c>
       <c r="D404" s="5">
         <v>4.4667465538246409</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>278.00239885000002</v>
       </c>
       <c r="C405" s="5">
         <v>-0.8227662099999975</v>
       </c>
       <c r="D405" s="5">
         <v>-3.4840909927972397</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>279.66986513000001</v>
       </c>
       <c r="C406" s="5">
         <v>1.6674662799999851</v>
       </c>
       <c r="D406" s="5">
         <v>7.4398899423862908</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>281.56628128</v>
       </c>
       <c r="C407" s="5">
         <v>1.8964161499999932</v>
       </c>
       <c r="D407" s="5">
         <v>8.4475299308898855</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>280.22234271999997</v>
       </c>
       <c r="C408" s="5">
         <v>-1.3439385600000264</v>
       </c>
       <c r="D408" s="5">
         <v>-5.5797003929324074</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>280.12412382000002</v>
       </c>
       <c r="C409" s="5">
         <v>-9.8218899999949372E-2</v>
       </c>
       <c r="D409" s="5">
         <v>-0.4197942679665112</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>281.50174089000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.3776170699999852</v>
       </c>
       <c r="D410" s="5">
         <v>6.0637275902915011</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>282.86391255000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.3621716600000013</v>
       </c>
       <c r="D411" s="5">
         <v>5.9637966257326536</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>281.33809028000002</v>
       </c>
       <c r="C412" s="5">
         <v>-1.5258222699999919</v>
       </c>
       <c r="D412" s="5">
         <v>-6.2843997271732626</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>282.18135857999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.84326829999997699</v>
       </c>
       <c r="D413" s="5">
         <v>3.656709675217984</v>
       </c>
       <c r="E413" s="5">
         <v>2.4717980240526627</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>282.04347313</v>
       </c>
       <c r="C414" s="5">
         <v>-0.13788544999999885</v>
       </c>
       <c r="D414" s="5">
         <v>-0.58479617265360107</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>281.56050269000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.48297043999997413</v>
       </c>
       <c r="D415" s="5">
         <v>-2.0356334188859404</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>283.55951367</v>
       </c>
       <c r="C416" s="5">
         <v>1.99901097999998</v>
       </c>
       <c r="D416" s="5">
         <v>8.8603912885001357</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>283.77276191999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.21324824999999237</v>
       </c>
       <c r="D417" s="5">
         <v>0.906190750818614</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>283.72706454000001</v>
       </c>
       <c r="C418" s="5">
         <v>-4.5697379999978693E-2</v>
       </c>
       <c r="D418" s="5">
         <v>-0.19307107934963819</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>284.18265173999998</v>
       </c>
       <c r="C419" s="5">
         <v>0.45558719999996811</v>
       </c>
       <c r="D419" s="5">
         <v>1.9439766438702044</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>285.23880930000001</v>
       </c>
       <c r="C420" s="5">
         <v>1.056157560000031</v>
       </c>
       <c r="D420" s="5">
         <v>4.5520685419339513</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>286.27164345</v>
       </c>
       <c r="C421" s="5">
         <v>1.0328341499999851</v>
       </c>
       <c r="D421" s="5">
         <v>4.4327216925620139</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>287.21858021999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.94693676999997933</v>
       </c>
       <c r="D422" s="5">
         <v>4.0424086483115129</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>286.57896289000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.63961732999996457</v>
       </c>
       <c r="D423" s="5">
         <v>-2.6398336733526317</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>288.41681072</v>
       </c>
       <c r="C424" s="5">
         <v>1.837847829999987</v>
       </c>
       <c r="D424" s="5">
         <v>7.9729984332995274</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>289.05106861000002</v>
       </c>
       <c r="C425" s="5">
         <v>0.63425789000001487</v>
       </c>
       <c r="D425" s="5">
         <v>2.6710750522652704</v>
       </c>
       <c r="E425" s="5">
         <v>2.4345017206558017</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>289.81735487999998</v>
       </c>
       <c r="C426" s="5">
         <v>0.76628626999996641</v>
       </c>
       <c r="D426" s="5">
         <v>3.228046625079295</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>290.25497404999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.43761917000000494</v>
       </c>
       <c r="D427" s="5">
         <v>1.8271034627146854</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>289.27217779</v>
       </c>
       <c r="C428" s="5">
         <v>-0.98279625999998643</v>
       </c>
       <c r="D428" s="5">
         <v>-3.9883503980425394</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>288.80376491999999</v>
       </c>
       <c r="C429" s="5">
         <v>-0.46841287000000875</v>
       </c>
       <c r="D429" s="5">
         <v>-1.9259243107234925</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>289.02487860000002</v>
       </c>
       <c r="C430" s="5">
         <v>0.2211136800000304</v>
       </c>
       <c r="D430" s="5">
         <v>0.92262155547180313</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>288.04159471999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.98328388000004452</v>
       </c>
       <c r="D431" s="5">
         <v>-4.0069587875413815</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>291.30614127000001</v>
       </c>
       <c r="C432" s="5">
         <v>3.2645465500000341</v>
       </c>
       <c r="D432" s="5">
         <v>14.480944838263877</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>291.09227543999998</v>
       </c>
       <c r="C433" s="5">
         <v>-0.21386583000003156</v>
       </c>
       <c r="D433" s="5">
         <v>-0.87744544874824859</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>289.47963091000003</v>
       </c>
       <c r="C434" s="5">
         <v>-1.6126445299999546</v>
       </c>
       <c r="D434" s="5">
         <v>-6.4491040256446253</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>289.10765644000003</v>
       </c>
       <c r="C435" s="5">
         <v>-0.37197446999999784</v>
       </c>
       <c r="D435" s="5">
         <v>-1.5311204400894729</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>289.53733444</v>
       </c>
       <c r="C436" s="5">
         <v>0.42967799999996714</v>
       </c>
       <c r="D436" s="5">
         <v>1.7981166408995941</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>289.29190254000002</v>
       </c>
       <c r="C437" s="5">
         <v>-0.24543189999997139</v>
       </c>
       <c r="D437" s="5">
         <v>-1.0124741095406287</v>
       </c>
       <c r="E437" s="5">
         <v>8.3318816691502207E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>289.85072134000001</v>
       </c>
       <c r="C438" s="5">
         <v>0.55881879999998318</v>
       </c>
       <c r="D438" s="5">
         <v>2.3427999550433398</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>289.98258247000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.13186113000000432</v>
       </c>
       <c r="D439" s="5">
         <v>0.54728127753094213</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>290.37043296000002</v>
       </c>
       <c r="C440" s="5">
         <v>0.38785049000000527</v>
       </c>
       <c r="D440" s="5">
         <v>1.6168544801818285</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>290.39825519999999</v>
       </c>
       <c r="C441" s="5">
         <v>2.7822239999977683E-2</v>
       </c>
       <c r="D441" s="5">
         <v>0.11504025300181908</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>291.03907939999999</v>
       </c>
       <c r="C442" s="5">
         <v>0.64082419999999729</v>
       </c>
       <c r="D442" s="5">
         <v>2.6804264798295341</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>291.43157396999999</v>
+        <v>291.59087717</v>
       </c>
       <c r="C443" s="5">
-        <v>0.39249456999999666</v>
+        <v>0.5517977700000074</v>
       </c>
       <c r="D443" s="5">
-        <v>1.6303746238176764</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.2990244882410638</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>293.16681061999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.5759334499999795</v>
+      </c>
+      <c r="D444" s="5">
+        <v>6.6818257901025468</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E434202E-5178-4CE1-9C7F-C4E959C92DDD}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mcaserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>