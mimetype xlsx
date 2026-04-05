--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D28C6B87-871C-4B3C-8C60-93A5732521B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{17AE0F6D-CCDF-4C6D-8CE7-DFFBA3E272C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C0A79137-3FDB-4EB4-8A8B-4C3CF041BA81}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{57C2477F-3ED1-4659-A399-66A638156F7A}"/>
   </bookViews>
   <sheets>
     <sheet name="saneduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{045FC5B3-4CF9-4FD2-AED5-CCB0285F0ABE}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0507071-E9A9-460B-9A50-95EFD17092BC}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>57.606644449999997</v>
+        <v>57.606630805999998</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>57.551202005999997</v>
+        <v>57.551158297999997</v>
       </c>
       <c r="C7" s="5">
-        <v>-5.5442444000000535E-2</v>
+        <v>-5.5472508000001142E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.1488238513146842</v>
+        <v>-1.1494437831743753</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>57.614824110999997</v>
+        <v>57.614732666000002</v>
       </c>
       <c r="C8" s="5">
-        <v>6.3622105000000317E-2</v>
+        <v>6.3574368000004711E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>1.3346800526281122</v>
+        <v>1.333673541054714</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>57.909769316999999</v>
+        <v>57.909635600999998</v>
       </c>
       <c r="C9" s="5">
-        <v>0.29494520600000129</v>
+        <v>0.29490293499999609</v>
       </c>
       <c r="D9" s="5">
-        <v>6.3190615295948716</v>
+        <v>6.3181405593402795</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>58.205291991999999</v>
+        <v>58.205145752999996</v>
       </c>
       <c r="C10" s="5">
-        <v>0.29552267500000085</v>
+        <v>0.29551015199999853</v>
       </c>
       <c r="D10" s="5">
-        <v>6.298625251300094</v>
+        <v>6.2983657607126542</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>58.739923570999999</v>
+        <v>58.739715654999998</v>
       </c>
       <c r="C11" s="5">
-        <v>0.53463157899999914</v>
+        <v>0.53456990200000121</v>
       </c>
       <c r="D11" s="5">
-        <v>11.596573036827508</v>
+        <v>11.595197545939385</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>58.941392630999999</v>
+        <v>58.941934852000003</v>
       </c>
       <c r="C12" s="5">
-        <v>0.20146906000000087</v>
+        <v>0.20221919700000512</v>
       </c>
       <c r="D12" s="5">
-        <v>4.1943546813064891</v>
+        <v>4.2102837455272768</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>58.936321364999998</v>
+        <v>58.936083570000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-5.0712660000016285E-3</v>
+        <v>-5.8512820000018451E-3</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.10319810907135629</v>
+        <v>-0.11906134325613271</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>59.548774143999999</v>
+        <v>59.548898172999998</v>
       </c>
       <c r="C14" s="5">
-        <v>0.61245277900000161</v>
+        <v>0.61281460299999679</v>
       </c>
       <c r="D14" s="5">
-        <v>13.208127788457036</v>
+        <v>13.216438835427846</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>59.783521329000003</v>
+        <v>59.783639485999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.23474718500000336</v>
+        <v>0.23474131300000067</v>
       </c>
       <c r="D15" s="5">
-        <v>4.8344439838652109</v>
+        <v>4.8343101322782633</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>60.010867570999999</v>
+        <v>60.010938506000002</v>
       </c>
       <c r="C16" s="5">
-        <v>0.22734624199999587</v>
+        <v>0.22729902000000379</v>
       </c>
       <c r="D16" s="5">
-        <v>4.660055472947211</v>
+        <v>4.6590578031676877</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>60.218679619</v>
+        <v>60.218711378999998</v>
       </c>
       <c r="C17" s="5">
-        <v>0.20781204800000097</v>
+        <v>0.20777287299999614</v>
       </c>
       <c r="D17" s="5">
-        <v>4.2355544071575268</v>
+        <v>4.234735588921823</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>59.807061714</v>
+        <v>59.807043976999999</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.41161790499999995</v>
+        <v>-0.41166740199999907</v>
       </c>
       <c r="D18" s="5">
-        <v>-7.9010135920803526</v>
+        <v>-7.9019242417258218</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>60.138727193999998</v>
+        <v>60.138676943</v>
       </c>
       <c r="C19" s="5">
-        <v>0.33166547999999807</v>
+        <v>0.33163296600000081</v>
       </c>
       <c r="D19" s="5">
-        <v>6.8614815941090868</v>
+        <v>6.8607903974693851</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>60.714082359000002</v>
+        <v>60.713984895999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.57535516500000483</v>
+        <v>0.57530795299999937</v>
       </c>
       <c r="D20" s="5">
-        <v>12.104343092296887</v>
+        <v>12.103307663838624</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>61.295012444999998</v>
+        <v>61.2948776</v>
       </c>
       <c r="C21" s="5">
-        <v>0.58093008599999507</v>
+        <v>0.58089270400000004</v>
       </c>
       <c r="D21" s="5">
-        <v>12.10588866671214</v>
+        <v>12.10508869480298</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>61.816449695999999</v>
+        <v>61.816300591000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.52143725100000182</v>
+        <v>0.52142299100000145</v>
       </c>
       <c r="D22" s="5">
-        <v>10.69985515628915</v>
+        <v>10.699573368272342</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>61.696371333999998</v>
+        <v>61.696149833</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.12007836200000099</v>
+        <v>-0.12015075800000119</v>
       </c>
       <c r="D23" s="5">
-        <v>-2.3062549891105566</v>
+        <v>-2.3076361211887497</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>61.167564239000001</v>
+        <v>61.168141900999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.52880709499999767</v>
+        <v>-0.52800793200000129</v>
       </c>
       <c r="D24" s="5">
-        <v>-9.8140718018124637</v>
+        <v>-9.7999648250214122</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>61.757105119000002</v>
+        <v>61.75687533</v>
       </c>
       <c r="C25" s="5">
-        <v>0.58954088000000127</v>
+        <v>0.58873342900000125</v>
       </c>
       <c r="D25" s="5">
-        <v>12.198983060315127</v>
+        <v>12.181259614527583</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>62.548976494000001</v>
+        <v>62.549088158000004</v>
       </c>
       <c r="C26" s="5">
-        <v>0.79187137499999949</v>
+        <v>0.79221282800000381</v>
       </c>
       <c r="D26" s="5">
-        <v>16.519692462313774</v>
+        <v>16.527391519884315</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>62.439944017999998</v>
+        <v>62.440052927000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.10903247600000299</v>
+        <v>-0.10903523100000001</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.0718457806192969</v>
+        <v>-2.0718939670985259</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>62.559901207000003</v>
+        <v>62.559965294999998</v>
       </c>
       <c r="C28" s="5">
-        <v>0.1199571890000044</v>
+        <v>0.11991236799999427</v>
       </c>
       <c r="D28" s="5">
-        <v>2.3299096186800039</v>
+        <v>2.3290257464535946</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>62.790960644999998</v>
+        <v>62.790985128000003</v>
       </c>
       <c r="C29" s="5">
-        <v>0.23105943799999551</v>
+        <v>0.23101983300000484</v>
       </c>
       <c r="D29" s="5">
-        <v>4.5232435830077744</v>
+        <v>4.5224477298684729</v>
       </c>
       <c r="E29" s="5">
-        <v>4.2715666339326441</v>
+        <v>4.2715522967783581</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>63.00197395</v>
+        <v>63.001949148000001</v>
       </c>
       <c r="C30" s="5">
-        <v>0.21101330500000159</v>
+        <v>0.2109640199999987</v>
       </c>
       <c r="D30" s="5">
-        <v>4.1080596892685062</v>
+        <v>4.1070807661796715</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>63.521110802000003</v>
+        <v>63.521055097999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.51913685200000259</v>
+        <v>0.5191059499999966</v>
       </c>
       <c r="D31" s="5">
-        <v>10.348676103355615</v>
+        <v>10.348036170849406</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>63.722834583999997</v>
+        <v>63.722737246999998</v>
       </c>
       <c r="C32" s="5">
-        <v>0.20172378199999486</v>
+        <v>0.20168214899999981</v>
       </c>
       <c r="D32" s="5">
-        <v>3.8781070233160131</v>
+        <v>3.8772960669880785</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>63.923229093000003</v>
+        <v>63.923106220000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.20039450900000588</v>
+        <v>0.20036897300000334</v>
       </c>
       <c r="D33" s="5">
-        <v>3.839700871535956</v>
+        <v>3.839209057233739</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>63.923278322999998</v>
+        <v>63.923138473000002</v>
       </c>
       <c r="C34" s="5">
-        <v>4.9229999994793161E-5</v>
+        <v>3.2253000000537213E-5</v>
       </c>
       <c r="D34" s="5">
-        <v>9.2417499959474014E-4</v>
+        <v>6.0547288300849544E-4</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>63.993377657000003</v>
+        <v>63.993149006000003</v>
       </c>
       <c r="C35" s="5">
-        <v>7.0099334000005342E-2</v>
+        <v>7.0010533000001374E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>1.3239060643561285</v>
+        <v>1.322221750789887</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>65.937196220000004</v>
+        <v>65.937834276999993</v>
       </c>
       <c r="C36" s="5">
-        <v>1.9438185630000007</v>
+        <v>1.9446852709999902</v>
       </c>
       <c r="D36" s="5">
-        <v>43.20075660499414</v>
+        <v>43.22352688793427</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>66.579108332000004</v>
+        <v>66.578891006999996</v>
       </c>
       <c r="C37" s="5">
-        <v>0.64191211199999998</v>
+        <v>0.64105673000000252</v>
       </c>
       <c r="D37" s="5">
-        <v>12.328505461807371</v>
+        <v>12.311063287936097</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>66.046875962000001</v>
+        <v>66.046964123999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.53223237000000267</v>
+        <v>-0.53192688299999702</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.1820555907888295</v>
+        <v>-9.1770433848737056</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>66.356381510999995</v>
+        <v>66.356473874000002</v>
       </c>
       <c r="C39" s="5">
-        <v>0.30950554899999361</v>
+        <v>0.30950975000000369</v>
       </c>
       <c r="D39" s="5">
-        <v>5.7706036765334368</v>
+        <v>5.7706761296333564</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>66.574989317999993</v>
+        <v>66.575042844999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.21860780699999793</v>
+        <v>0.21856897099999628</v>
       </c>
       <c r="D40" s="5">
-        <v>4.025765424984451</v>
+        <v>4.0250315314880547</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>66.851183899000006</v>
+        <v>66.851172892999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.27619458100001282</v>
+        <v>0.27613004799999885</v>
       </c>
       <c r="D41" s="5">
-        <v>5.0935272168274759</v>
+        <v>5.0923056445121739</v>
       </c>
       <c r="E41" s="5">
-        <v>6.4662543975958719</v>
+        <v>6.4661953570616326</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>67.189875274000002</v>
+        <v>67.189848452000007</v>
       </c>
       <c r="C42" s="5">
-        <v>0.33869137499999624</v>
+        <v>0.33867555900000923</v>
       </c>
       <c r="D42" s="5">
-        <v>6.251919683049123</v>
+        <v>6.251620610517028</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>67.493032107999994</v>
+        <v>67.492982918999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.30315683399999216</v>
+        <v>0.30313446699999247</v>
       </c>
       <c r="D43" s="5">
-        <v>5.5507323707452594</v>
+        <v>5.550314891874808</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>67.551093098999999</v>
+        <v>67.551006686999997</v>
       </c>
       <c r="C44" s="5">
-        <v>5.8060991000004947E-2</v>
+        <v>5.8023767999998199E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.037200207658473</v>
+        <v>1.0365328685792319</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>67.158526989999999</v>
+        <v>67.158427168000003</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.39256610900000055</v>
+        <v>-0.39257951899999455</v>
       </c>
       <c r="D45" s="5">
-        <v>-6.7550390236389539</v>
+        <v>-6.7552708167508353</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>67.312882741999999</v>
+        <v>67.312761428000002</v>
       </c>
       <c r="C46" s="5">
-        <v>0.15435575200000073</v>
+        <v>0.15433425999999884</v>
       </c>
       <c r="D46" s="5">
-        <v>2.7931881700116623</v>
+        <v>2.7927985304337488</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>68.152426003000002</v>
+        <v>68.152204701000002</v>
       </c>
       <c r="C47" s="5">
-        <v>0.83954326100000287</v>
+        <v>0.83944327300000054</v>
       </c>
       <c r="D47" s="5">
-        <v>16.037284853185984</v>
+        <v>16.035272887610109</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>68.719499912000003</v>
+        <v>68.720127593000001</v>
       </c>
       <c r="C48" s="5">
-        <v>0.56707390900000121</v>
+        <v>0.56792289199999857</v>
       </c>
       <c r="D48" s="5">
-        <v>10.454660617684297</v>
+        <v>10.471072417541571</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>68.737332738000006</v>
+        <v>68.737136003000003</v>
       </c>
       <c r="C49" s="5">
-        <v>1.783282600000291E-2</v>
+        <v>1.7008410000002527E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>0.31184685775758059</v>
+        <v>0.29740774907554002</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>68.849374710000006</v>
+        <v>68.849451146000007</v>
       </c>
       <c r="C50" s="5">
-        <v>0.1120419720000001</v>
+        <v>0.11231514300000356</v>
       </c>
       <c r="D50" s="5">
-        <v>1.9736332931240552</v>
+        <v>1.9784942748335865</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.666512353000002</v>
+        <v>68.666577364000005</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.18286235700000475</v>
+        <v>-0.18287378200000148</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.1410243463345311</v>
+        <v>-3.1412142988484271</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>69.114095247999998</v>
+        <v>69.114125754</v>
       </c>
       <c r="C52" s="5">
-        <v>0.44758289499999648</v>
+        <v>0.44754838999999436</v>
       </c>
       <c r="D52" s="5">
-        <v>8.1084523404597597</v>
+        <v>8.1077967150716024</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>69.322047057999995</v>
+        <v>69.321992989999998</v>
       </c>
       <c r="C53" s="5">
-        <v>0.20795180999999729</v>
+        <v>0.20786723599999846</v>
       </c>
       <c r="D53" s="5">
-        <v>3.6709360025865223</v>
+        <v>3.6694166039664466</v>
       </c>
       <c r="E53" s="5">
-        <v>3.6960649234470067</v>
+        <v>3.6960011172200602</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>69.932922298999998</v>
+        <v>69.932897506000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.61087524100000223</v>
+        <v>0.61090451600000506</v>
       </c>
       <c r="D54" s="5">
-        <v>11.102433881028695</v>
+        <v>11.103001076428832</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>70.158161480000004</v>
+        <v>70.158130094000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.22523918100000628</v>
+        <v>0.22523258799999724</v>
       </c>
       <c r="D55" s="5">
-        <v>3.9341520669794017</v>
+        <v>3.9340362820233121</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>70.575131134000003</v>
+        <v>70.575064798</v>
       </c>
       <c r="C56" s="5">
-        <v>0.41696965399999897</v>
+        <v>0.4169347039999991</v>
       </c>
       <c r="D56" s="5">
-        <v>7.3697468873385574</v>
+        <v>7.3691122384164753</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>71.511814676</v>
+        <v>71.511750104000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.93668354199999726</v>
+        <v>0.93668530600000111</v>
       </c>
       <c r="D57" s="5">
-        <v>17.142168748720145</v>
+        <v>17.142220730103208</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>71.692223534999997</v>
+        <v>71.692137955999996</v>
       </c>
       <c r="C58" s="5">
-        <v>0.18040885899999637</v>
+        <v>0.18038785199999552</v>
       </c>
       <c r="D58" s="5">
-        <v>3.069701296002636</v>
+        <v>3.0693416932281004</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>71.614509545000004</v>
+        <v>71.614319952000002</v>
       </c>
       <c r="C59" s="5">
-        <v>-7.771398999999235E-2</v>
+        <v>-7.7818003999993834E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-1.2930662946573412</v>
+        <v>-1.2947881786617765</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>72.853382483999994</v>
+        <v>72.853938537999994</v>
       </c>
       <c r="C60" s="5">
-        <v>1.2388729389999895</v>
+        <v>1.2396185859999918</v>
       </c>
       <c r="D60" s="5">
-        <v>22.852607747647347</v>
+        <v>22.867763621608649</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>73.141583355999998</v>
+        <v>73.141440677000006</v>
       </c>
       <c r="C61" s="5">
-        <v>0.28820087200000444</v>
+        <v>0.28750213900001143</v>
       </c>
       <c r="D61" s="5">
-        <v>4.8517415287406607</v>
+        <v>4.8396844346551893</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>73.486479395999993</v>
+        <v>73.486518687</v>
       </c>
       <c r="C62" s="5">
-        <v>0.34489603999999474</v>
+        <v>0.34507800999999461</v>
       </c>
       <c r="D62" s="5">
-        <v>5.8076351468175469</v>
+        <v>5.810790879044303</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>74.343181290999993</v>
+        <v>74.343208191000002</v>
       </c>
       <c r="C63" s="5">
-        <v>0.85670189500000049</v>
+        <v>0.85668950400000199</v>
       </c>
       <c r="D63" s="5">
-        <v>14.922323578134499</v>
+        <v>14.922085228239146</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>74.827045579</v>
+        <v>74.827049837999994</v>
       </c>
       <c r="C64" s="5">
-        <v>0.48386428800000658</v>
+        <v>0.48384164699999133</v>
       </c>
       <c r="D64" s="5">
-        <v>8.0959643570552196</v>
+        <v>8.0955688335844869</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>75.281402317000001</v>
+        <v>75.281301921999997</v>
       </c>
       <c r="C65" s="5">
-        <v>0.45435673800000131</v>
+        <v>0.45425208400000372</v>
       </c>
       <c r="D65" s="5">
-        <v>7.5348482632384473</v>
+        <v>7.5330539322247425</v>
       </c>
       <c r="E65" s="5">
-        <v>8.5966233138123691</v>
+        <v>8.5965631900682062</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>75.595925171000005</v>
+        <v>75.595910932999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.31452285400000335</v>
+        <v>0.31460901100000171</v>
       </c>
       <c r="D66" s="5">
-        <v>5.1303796789455847</v>
+        <v>5.1318245003390661</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>75.812169608000005</v>
+        <v>75.812173032999993</v>
       </c>
       <c r="C67" s="5">
-        <v>0.21624443700000029</v>
+        <v>0.21626209999999446</v>
       </c>
       <c r="D67" s="5">
-        <v>3.4871600588450846</v>
+        <v>3.4874500562845245</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>76.179280982999998</v>
+        <v>76.179245938999998</v>
       </c>
       <c r="C68" s="5">
-        <v>0.36711137499999325</v>
+        <v>0.3670729060000042</v>
       </c>
       <c r="D68" s="5">
-        <v>5.9681432059305761</v>
+        <v>5.9675007896050403</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>76.423796154000001</v>
+        <v>76.423775012999997</v>
       </c>
       <c r="C69" s="5">
-        <v>0.24451517100000331</v>
+        <v>0.24452907399999901</v>
       </c>
       <c r="D69" s="5">
-        <v>3.9204084307022713</v>
+        <v>3.9206371285917641</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>77.369517607999995</v>
+        <v>77.369479917999996</v>
       </c>
       <c r="C70" s="5">
-        <v>0.94572145399999386</v>
+        <v>0.94570490499999948</v>
       </c>
       <c r="D70" s="5">
-        <v>15.903190974969794</v>
+        <v>15.902898183938641</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>77.592585005000004</v>
+        <v>77.592446074999998</v>
       </c>
       <c r="C71" s="5">
-        <v>0.22306739700000833</v>
+        <v>0.22296615700000189</v>
       </c>
       <c r="D71" s="5">
-        <v>3.5151651037459208</v>
+        <v>3.5135461000495916</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>78.257148927000003</v>
+        <v>78.257550140000006</v>
       </c>
       <c r="C72" s="5">
-        <v>0.66456392199999925</v>
+        <v>0.6651040650000084</v>
       </c>
       <c r="D72" s="5">
-        <v>10.775982597489421</v>
+        <v>10.785178292594622</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>78.686660779999997</v>
+        <v>78.686580789000004</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42951185299999395</v>
+        <v>0.42903064899999777</v>
       </c>
       <c r="D73" s="5">
-        <v>6.7886577671477211</v>
+        <v>6.7807854889303965</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>79.183516062999999</v>
+        <v>79.183527560000002</v>
       </c>
       <c r="C74" s="5">
-        <v>0.49685528300000215</v>
+        <v>0.49694677099999751</v>
       </c>
       <c r="D74" s="5">
-        <v>7.8459896274012619</v>
+        <v>7.8474931463070607</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>79.940866244999995</v>
+        <v>79.940851410999997</v>
       </c>
       <c r="C75" s="5">
-        <v>0.75735018199999615</v>
+        <v>0.75732385099999533</v>
       </c>
       <c r="D75" s="5">
-        <v>12.100826089554628</v>
+        <v>12.100381153475048</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>80.277383161000003</v>
+        <v>80.277343646999995</v>
       </c>
       <c r="C76" s="5">
-        <v>0.33651691600000788</v>
+        <v>0.336492235999998</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1700997483250966</v>
+        <v>5.1697127361805872</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>80.662169427999999</v>
+        <v>80.662014904000003</v>
       </c>
       <c r="C77" s="5">
-        <v>0.38478626699999552</v>
+        <v>0.38467125700000793</v>
       </c>
       <c r="D77" s="5">
-        <v>5.9059337349799401</v>
+        <v>5.9041246945572334</v>
       </c>
       <c r="E77" s="5">
-        <v>7.1475383632497946</v>
+        <v>7.1474759928767506</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>80.142621668000004</v>
+        <v>80.142656063999993</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.5195477599999947</v>
+        <v>-0.51935884000000954</v>
       </c>
       <c r="D78" s="5">
-        <v>-7.4612213999941552</v>
+        <v>-7.458617455181626</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>79.959569306999995</v>
+        <v>79.959622799000002</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.18305236100000855</v>
+        <v>-0.18303326499999173</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.7067274152875465</v>
+        <v>-2.7064474401412464</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>80.747120545000001</v>
+        <v>80.747122464</v>
       </c>
       <c r="C80" s="5">
-        <v>0.78755123800000604</v>
+        <v>0.78749966499999857</v>
       </c>
       <c r="D80" s="5">
-        <v>12.481002174251831</v>
+        <v>12.48013127458667</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>81.233884465000003</v>
+        <v>81.233904713000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.48676392000000135</v>
+        <v>0.48678224900000089</v>
       </c>
       <c r="D81" s="5">
-        <v>7.4786295474942532</v>
+        <v>7.4789203721727482</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>81.832062354000001</v>
+        <v>81.832073746999995</v>
       </c>
       <c r="C82" s="5">
-        <v>0.59817788899999869</v>
+        <v>0.59816903399999433</v>
       </c>
       <c r="D82" s="5">
-        <v>9.2031854487658826</v>
+        <v>9.2030412594915845</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>81.786718292000003</v>
+        <v>81.786637220000003</v>
       </c>
       <c r="C83" s="5">
-        <v>-4.5344061999998075E-2</v>
+        <v>-4.5436526999992566E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-0.66291071549051672</v>
+        <v>-0.66425829641607592</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>81.953985838999998</v>
+        <v>81.954183799999996</v>
       </c>
       <c r="C84" s="5">
-        <v>0.16726754699999447</v>
+        <v>0.16754657999999267</v>
       </c>
       <c r="D84" s="5">
-        <v>2.4819960833814658</v>
+        <v>2.4861857634993045</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>82.740257030999999</v>
+        <v>82.740243809000006</v>
       </c>
       <c r="C85" s="5">
-        <v>0.78627119200000095</v>
+        <v>0.7860600090000105</v>
       </c>
       <c r="D85" s="5">
-        <v>12.140225181325203</v>
+        <v>12.136759681543751</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>82.734826795000004</v>
+        <v>82.734813607000007</v>
       </c>
       <c r="C86" s="5">
-        <v>-5.4302359999951477E-3</v>
+        <v>-5.43020199999944E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.8727475610185227E-2</v>
+        <v>-7.872699543282069E-2</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>83.344728046</v>
+        <v>83.344673792999998</v>
       </c>
       <c r="C87" s="5">
-        <v>0.60990125099999659</v>
+        <v>0.6098601859999917</v>
       </c>
       <c r="D87" s="5">
-        <v>9.2137353906377015</v>
+        <v>9.213091189166267</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>83.406534219999998</v>
+        <v>83.406459565000006</v>
       </c>
       <c r="C88" s="5">
-        <v>6.1806173999997327E-2</v>
+        <v>6.1785772000007455E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.89352575070480444</v>
+        <v>0.89323018118747655</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>83.806619522999995</v>
+        <v>83.806421551</v>
       </c>
       <c r="C89" s="5">
-        <v>0.40008530299999734</v>
+        <v>0.39996198599999389</v>
       </c>
       <c r="D89" s="5">
-        <v>5.9104886190300521</v>
+        <v>5.9086239630105508</v>
       </c>
       <c r="E89" s="5">
-        <v>3.8982959636447267</v>
+        <v>3.8982495673363982</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>84.209146251999996</v>
+        <v>84.209239193000002</v>
       </c>
       <c r="C90" s="5">
-        <v>0.40252672900000164</v>
+        <v>0.40281764200000225</v>
       </c>
       <c r="D90" s="5">
-        <v>5.9183716365832417</v>
+        <v>5.9227770119137046</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>83.663635705000004</v>
+        <v>83.663742530999997</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.54551054699999213</v>
+        <v>-0.54549666200000502</v>
       </c>
       <c r="D91" s="5">
-        <v>-7.5025777982870911</v>
+        <v>-7.5023855976553477</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>84.668531064000007</v>
+        <v>84.668571099999994</v>
       </c>
       <c r="C92" s="5">
-        <v>1.0048953590000025</v>
+        <v>1.0048285689999972</v>
       </c>
       <c r="D92" s="5">
-        <v>15.404701077824278</v>
+        <v>15.403587666111363</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>85.242912912999998</v>
+        <v>85.242961683000004</v>
       </c>
       <c r="C93" s="5">
-        <v>0.57438184899999101</v>
+        <v>0.57439058300001022</v>
       </c>
       <c r="D93" s="5">
-        <v>8.4513797962975765</v>
+        <v>8.4515089930630403</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>85.297870798999995</v>
+        <v>85.297908329999999</v>
       </c>
       <c r="C94" s="5">
-        <v>5.4957885999996847E-2</v>
+        <v>5.4946646999994186E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.77641435183408714</v>
+        <v>0.77625456448857655</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>85.209289670999993</v>
+        <v>85.209242312000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-8.8581128000001286E-2</v>
+        <v>-8.8666017999997848E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.2390967132705155</v>
+        <v>-1.2402768542050358</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>86.148988454999994</v>
+        <v>86.149041452999995</v>
       </c>
       <c r="C96" s="5">
-        <v>0.93969878400000084</v>
+        <v>0.93979914099999462</v>
       </c>
       <c r="D96" s="5">
-        <v>14.066692780588873</v>
+        <v>14.06829563814993</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>86.252233039999993</v>
+        <v>86.252217849000004</v>
       </c>
       <c r="C97" s="5">
-        <v>0.10324458499999878</v>
+        <v>0.10317639600000916</v>
       </c>
       <c r="D97" s="5">
-        <v>1.4476479755849869</v>
+        <v>1.4466846582335879</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>87.202839542999996</v>
+        <v>87.202857464999994</v>
       </c>
       <c r="C98" s="5">
-        <v>0.95060650300000304</v>
+        <v>0.95063961599998947</v>
       </c>
       <c r="D98" s="5">
-        <v>14.057369456907832</v>
+        <v>14.057891809560141</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>87.308116425999998</v>
+        <v>87.308033967</v>
       </c>
       <c r="C99" s="5">
-        <v>0.10527688300000193</v>
+        <v>0.10517650200000617</v>
       </c>
       <c r="D99" s="5">
-        <v>1.4583755017525846</v>
+        <v>1.456975408982597</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>87.559216706000001</v>
+        <v>87.559104985999994</v>
       </c>
       <c r="C100" s="5">
-        <v>0.25110028000000284</v>
+        <v>0.25107101899999407</v>
       </c>
       <c r="D100" s="5">
-        <v>3.5063481470959834</v>
+        <v>3.5059364280641159</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>87.966248230999994</v>
+        <v>87.966028387999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.40703152499999362</v>
+        <v>0.40692340200000388</v>
       </c>
       <c r="D101" s="5">
-        <v>5.7232299401550168</v>
+        <v>5.721678052604573</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9633653423503343</v>
+        <v>4.9633509700311995</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>88.698024392999997</v>
+        <v>88.698171462999994</v>
       </c>
       <c r="C102" s="5">
-        <v>0.73177616200000273</v>
+        <v>0.7321430749999962</v>
       </c>
       <c r="D102" s="5">
-        <v>10.45223918660243</v>
+        <v>10.457749486725398</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>89.122876141000006</v>
+        <v>89.123018488</v>
       </c>
       <c r="C103" s="5">
-        <v>0.42485174800000891</v>
+        <v>0.42484702500000537</v>
       </c>
       <c r="D103" s="5">
-        <v>5.90170706893276</v>
+        <v>5.901629678078435</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>89.561986700000006</v>
+        <v>89.562052882000003</v>
       </c>
       <c r="C104" s="5">
-        <v>0.43911055899999951</v>
+        <v>0.43903439400000366</v>
       </c>
       <c r="D104" s="5">
-        <v>6.0753084047665329</v>
+        <v>6.0742159453072375</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>89.396549837999999</v>
+        <v>89.396612605000001</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.16543686200000707</v>
+        <v>-0.16544027700000186</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.1942311333266074</v>
+        <v>-2.194274363136306</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>88.988038047000003</v>
+        <v>88.988081629999996</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.40851179099999513</v>
+        <v>-0.40853097500000501</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.3478494421180134</v>
+        <v>-5.3480906415053759</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>89.770875399000005</v>
+        <v>89.770831619999996</v>
       </c>
       <c r="C107" s="5">
-        <v>0.78283735200000137</v>
+        <v>0.78274998999999923</v>
       </c>
       <c r="D107" s="5">
-        <v>11.08257556664034</v>
+        <v>11.081272659216236</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>88.954810801999997</v>
+        <v>88.954792353000002</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.81606459700000755</v>
+        <v>-0.81603926699999363</v>
       </c>
       <c r="D108" s="5">
-        <v>-10.379417743354402</v>
+        <v>-10.379116319224391</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>89.231604907999994</v>
+        <v>89.231569675000003</v>
       </c>
       <c r="C109" s="5">
-        <v>0.27679410599999699</v>
+        <v>0.27677732200000094</v>
       </c>
       <c r="D109" s="5">
-        <v>3.7985213493858305</v>
+        <v>3.798287863379568</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>89.785915325000005</v>
+        <v>89.785973530000007</v>
       </c>
       <c r="C110" s="5">
-        <v>0.5543104170000106</v>
+        <v>0.55440385500000389</v>
       </c>
       <c r="D110" s="5">
-        <v>7.7144882817578697</v>
+        <v>7.7158365908142512</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>89.947368475000005</v>
+        <v>89.947268175999994</v>
       </c>
       <c r="C111" s="5">
-        <v>0.16145314999999982</v>
+        <v>0.16129464599998755</v>
       </c>
       <c r="D111" s="5">
-        <v>2.179311287687824</v>
+        <v>2.1771491757760053</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>90.242564530999999</v>
+        <v>90.242441030999998</v>
       </c>
       <c r="C112" s="5">
-        <v>0.29519605599999466</v>
+        <v>0.29517285500000412</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0101205732257394</v>
+        <v>4.0098042389637323</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>90.348921693999998</v>
+        <v>90.348726467999995</v>
       </c>
       <c r="C113" s="5">
-        <v>0.10635716299999842</v>
+        <v>0.10628543699999682</v>
       </c>
       <c r="D113" s="5">
-        <v>1.4234874716532175</v>
+        <v>1.4225232210528516</v>
       </c>
       <c r="E113" s="5">
-        <v>2.7086223533633991</v>
+        <v>2.708657107366963</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>89.080193762999997</v>
+        <v>89.080342920000007</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.2687279310000008</v>
+        <v>-1.2683835479999885</v>
       </c>
       <c r="D114" s="5">
-        <v>-15.608607644721939</v>
+        <v>-15.604723646653106</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>89.020723818999997</v>
+        <v>89.020862930999996</v>
       </c>
       <c r="C115" s="5">
-        <v>-5.9469943999999941E-2</v>
+        <v>-5.9479989000010391E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.79818507254036941</v>
+        <v>-0.79831806652511661</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>89.186776683000005</v>
+        <v>89.186847971999995</v>
       </c>
       <c r="C116" s="5">
-        <v>0.16605286400000807</v>
+        <v>0.165985040999999</v>
       </c>
       <c r="D116" s="5">
-        <v>2.2615015586055609</v>
+        <v>2.2605648039307313</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>89.559385391999996</v>
+        <v>89.559444436000007</v>
       </c>
       <c r="C117" s="5">
-        <v>0.37260870899999077</v>
+        <v>0.37259646400001145</v>
       </c>
       <c r="D117" s="5">
-        <v>5.1302349613113529</v>
+        <v>5.1300582791158567</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>89.893387543000003</v>
+        <v>89.893423400000003</v>
       </c>
       <c r="C118" s="5">
-        <v>0.33400215100000707</v>
+        <v>0.33397896399999638</v>
       </c>
       <c r="D118" s="5">
-        <v>4.5682177085106801</v>
+        <v>4.567890968942101</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>90.144504818000001</v>
+        <v>90.144462149999995</v>
       </c>
       <c r="C119" s="5">
-        <v>0.25111727499999859</v>
+        <v>0.25103874999999221</v>
       </c>
       <c r="D119" s="5">
-        <v>3.4041879890236881</v>
+        <v>3.4031057095069039</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>90.095561812</v>
+        <v>90.095523549000006</v>
       </c>
       <c r="C120" s="5">
-        <v>-4.8943006000001787E-2</v>
+        <v>-4.8938600999989035E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-0.64958526266675198</v>
+        <v>-0.64952727925535747</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>90.362822176999998</v>
+        <v>90.362772390999993</v>
       </c>
       <c r="C121" s="5">
-        <v>0.2672603649999985</v>
+        <v>0.26724884199998655</v>
       </c>
       <c r="D121" s="5">
-        <v>3.6183472592992372</v>
+        <v>3.6181902611710948</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>91.026492770999994</v>
+        <v>91.026585420999993</v>
       </c>
       <c r="C122" s="5">
-        <v>0.66367059399999562</v>
+        <v>0.66381303000000003</v>
       </c>
       <c r="D122" s="5">
-        <v>9.1782888538497929</v>
+        <v>9.1803442093191698</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>90.086307356000006</v>
+        <v>90.086210141999999</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.94018541499998776</v>
+        <v>-0.94037527899999418</v>
       </c>
       <c r="D123" s="5">
-        <v>-11.71402678869693</v>
+        <v>-11.716248342700975</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>89.835658827000003</v>
+        <v>89.835539666000003</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.2506485290000029</v>
+        <v>-0.25067047599999626</v>
       </c>
       <c r="D124" s="5">
-        <v>-3.2881570489844858</v>
+        <v>-3.288444065458096</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>90.290178303999994</v>
+        <v>90.290015761999996</v>
       </c>
       <c r="C125" s="5">
-        <v>0.45451947699999096</v>
+        <v>0.45447609599999339</v>
       </c>
       <c r="D125" s="5">
-        <v>6.243175385027655</v>
+        <v>6.2425713490347423</v>
       </c>
       <c r="E125" s="5">
-        <v>-6.5018363139912605E-2</v>
+        <v>-6.4982328246532273E-2</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>90.597142661999996</v>
+        <v>90.597284837000004</v>
       </c>
       <c r="C126" s="5">
-        <v>0.30696435800000188</v>
+        <v>0.30726907500000777</v>
       </c>
       <c r="D126" s="5">
-        <v>4.1568604009281307</v>
+        <v>4.1610719999655599</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>90.879056382000002</v>
+        <v>90.879174188999997</v>
       </c>
       <c r="C127" s="5">
-        <v>0.2819137200000057</v>
+        <v>0.28188935199999321</v>
       </c>
       <c r="D127" s="5">
-        <v>3.7986486969419753</v>
+        <v>3.798308647751969</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>90.668673346999995</v>
+        <v>90.668737183000005</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.21038303500000666</v>
+        <v>-0.21043700599999227</v>
       </c>
       <c r="D128" s="5">
-        <v>-2.7428751506074489</v>
+        <v>-2.7435663507254793</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>90.226222777999993</v>
+        <v>90.22626751</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.44245056900000179</v>
+        <v>-0.44246967300000506</v>
       </c>
       <c r="D129" s="5">
-        <v>-5.7011963346795476</v>
+        <v>-5.7014320230522664</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>90.401157218999998</v>
+        <v>90.401179900000002</v>
       </c>
       <c r="C130" s="5">
-        <v>0.17493444100000488</v>
+        <v>0.17491239000000292</v>
       </c>
       <c r="D130" s="5">
-        <v>2.351582249283779</v>
+        <v>2.3512814795924486</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>90.195701654999993</v>
+        <v>90.195665719000004</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.20545556400000464</v>
+        <v>-0.20551418099999808</v>
       </c>
       <c r="D131" s="5">
-        <v>-2.6934179042193307</v>
+        <v>-2.6941760931984859</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>90.495067519000003</v>
+        <v>90.495023857000007</v>
       </c>
       <c r="C132" s="5">
-        <v>0.2993658640000092</v>
+        <v>0.29935813800000233</v>
       </c>
       <c r="D132" s="5">
-        <v>4.0564017561082188</v>
+        <v>4.0562967963356344</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>90.263525518999998</v>
+        <v>90.263474823999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.23154200000000458</v>
+        <v>-0.2315490330000074</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.0274969371950733</v>
+        <v>-3.0275890462747257</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>91.412210228999996</v>
+        <v>91.412321719000005</v>
       </c>
       <c r="C134" s="5">
-        <v>1.1486847099999977</v>
+        <v>1.1488468950000055</v>
       </c>
       <c r="D134" s="5">
-        <v>16.386607774636563</v>
+        <v>16.389095596845426</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>90.069069245999998</v>
+        <v>90.068990248000006</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.3431409829999978</v>
+        <v>-1.3433314709999991</v>
       </c>
       <c r="D135" s="5">
-        <v>-16.274532465318202</v>
+        <v>-16.276639027396911</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>90.179091172</v>
+        <v>90.179003383999998</v>
       </c>
       <c r="C136" s="5">
-        <v>0.11002192600000171</v>
+        <v>0.11001313599999207</v>
       </c>
       <c r="D136" s="5">
-        <v>1.4757223575671441</v>
+        <v>1.4756049672061122</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>90.486502216999995</v>
+        <v>90.486388176000006</v>
       </c>
       <c r="C137" s="5">
-        <v>0.30741104499999494</v>
+        <v>0.30738479200000768</v>
       </c>
       <c r="D137" s="5">
-        <v>4.1682478325333339</v>
+        <v>4.167889296763283</v>
       </c>
       <c r="E137" s="5">
-        <v>0.21743662122251095</v>
+        <v>0.21749072955932203</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>90.730612684999997</v>
+        <v>90.730706282</v>
       </c>
       <c r="C138" s="5">
-        <v>0.24411046800000236</v>
+        <v>0.24431810599999437</v>
       </c>
       <c r="D138" s="5">
-        <v>3.2857753420097113</v>
+        <v>3.288616031653735</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>91.608454772000002</v>
+        <v>91.608535383000003</v>
       </c>
       <c r="C139" s="5">
-        <v>0.87784208700000477</v>
+        <v>0.87782910100000322</v>
       </c>
       <c r="D139" s="5">
-        <v>12.24850579446275</v>
+        <v>12.24830153746761</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>92.271848661999996</v>
+        <v>92.271895413999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.66339388999999471</v>
+        <v>0.6633600309999963</v>
       </c>
       <c r="D140" s="5">
-        <v>9.0445512512552959</v>
+        <v>9.044062809710951</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>91.992799914000003</v>
+        <v>91.992827284000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.27904874799999391</v>
+        <v>-0.27906812999999886</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.5692849939334637</v>
+        <v>-3.5695270193460193</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>92.714104214000002</v>
+        <v>92.714115539999995</v>
       </c>
       <c r="C142" s="5">
-        <v>0.7213042999999999</v>
+        <v>0.72128825599999402</v>
       </c>
       <c r="D142" s="5">
-        <v>9.8256117424654121</v>
+        <v>9.8253806308366887</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>93.393843215000004</v>
+        <v>93.393819734999994</v>
       </c>
       <c r="C143" s="5">
-        <v>0.67973900100000151</v>
+        <v>0.67970419499999934</v>
       </c>
       <c r="D143" s="5">
-        <v>9.1614480241620555</v>
+        <v>9.1609586733347967</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>93.739818028000002</v>
+        <v>93.739778521000005</v>
       </c>
       <c r="C144" s="5">
-        <v>0.34597481299999799</v>
+        <v>0.34595878600001129</v>
       </c>
       <c r="D144" s="5">
-        <v>4.537065874877011</v>
+        <v>4.5368525625350209</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>94.198046055999995</v>
+        <v>94.198003037999996</v>
       </c>
       <c r="C145" s="5">
-        <v>0.45822802799999351</v>
+        <v>0.45822451699999078</v>
       </c>
       <c r="D145" s="5">
-        <v>6.0262640332045203</v>
+        <v>6.0262192192433783</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>93.817898955999993</v>
+        <v>93.818010944999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.38014710000000207</v>
+        <v>-0.37999209299999848</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.736682694744343</v>
+        <v>-4.7347960504631299</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>94.645303936000005</v>
+        <v>94.645247643999994</v>
       </c>
       <c r="C147" s="5">
-        <v>0.82740498000001139</v>
+        <v>0.82723669899999663</v>
       </c>
       <c r="D147" s="5">
-        <v>11.11185801143586</v>
+        <v>11.109473417948212</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>94.954215435999998</v>
+        <v>94.954158284000002</v>
       </c>
       <c r="C148" s="5">
-        <v>0.30891149999999357</v>
+        <v>0.30891064000000767</v>
       </c>
       <c r="D148" s="5">
-        <v>3.9877434996487438</v>
+        <v>3.9877346123644797</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>95.205007506000001</v>
+        <v>95.204940237000002</v>
       </c>
       <c r="C149" s="5">
-        <v>0.25079207000000281</v>
+        <v>0.25078195300000061</v>
       </c>
       <c r="D149" s="5">
-        <v>3.215875893497433</v>
+        <v>3.2157462379621027</v>
       </c>
       <c r="E149" s="5">
-        <v>5.214595739024519</v>
+        <v>5.2146540005798547</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>95.517096078999998</v>
+        <v>95.517142297999996</v>
       </c>
       <c r="C150" s="5">
-        <v>0.31208857299999693</v>
+        <v>0.31220206099999359</v>
       </c>
       <c r="D150" s="5">
-        <v>4.0053852213044028</v>
+        <v>4.0068709930347168</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>95.759143967</v>
+        <v>95.759186862000007</v>
       </c>
       <c r="C151" s="5">
-        <v>0.24204788800000188</v>
+        <v>0.24204456400001106</v>
       </c>
       <c r="D151" s="5">
-        <v>3.0836373888927238</v>
+        <v>3.0835929369674497</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>96.081551500000003</v>
+        <v>96.081580828</v>
       </c>
       <c r="C152" s="5">
-        <v>0.32240753300000335</v>
+        <v>0.32239396599999282</v>
       </c>
       <c r="D152" s="5">
-        <v>4.1158926892989722</v>
+        <v>4.1157143938697738</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>96.645976042000001</v>
+        <v>96.645989678000007</v>
       </c>
       <c r="C153" s="5">
-        <v>0.56442454199999759</v>
+        <v>0.56440885000000662</v>
       </c>
       <c r="D153" s="5">
-        <v>7.281596852056893</v>
+        <v>7.2813855310426945</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>96.977368286000001</v>
+        <v>96.977373421999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.33139224399999989</v>
+        <v>0.33138374399999293</v>
       </c>
       <c r="D154" s="5">
-        <v>4.1932091819768313</v>
+        <v>4.193098989652122</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>96.712543784000005</v>
+        <v>96.712523026</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.26482450199999619</v>
+        <v>-0.26485039599999993</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.2281717477182004</v>
+        <v>-3.2284824973127679</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>96.946402895000006</v>
+        <v>96.946378175000007</v>
       </c>
       <c r="C156" s="5">
-        <v>0.23385911100000101</v>
+        <v>0.23385514900000715</v>
       </c>
       <c r="D156" s="5">
-        <v>2.9406053302629243</v>
+        <v>2.9405554861923422</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>97.449142363000007</v>
+        <v>97.449115511000002</v>
       </c>
       <c r="C157" s="5">
-        <v>0.50273946800000147</v>
+        <v>0.50273733599999559</v>
       </c>
       <c r="D157" s="5">
-        <v>6.4034868653951138</v>
+        <v>6.4034606101951885</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>98.010199177000004</v>
+        <v>98.010287673999997</v>
       </c>
       <c r="C158" s="5">
-        <v>0.56105681399999696</v>
+        <v>0.56117216299999484</v>
       </c>
       <c r="D158" s="5">
-        <v>7.1319489371399092</v>
+        <v>7.1334639887580709</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>98.191840681000002</v>
+        <v>98.191809878000001</v>
       </c>
       <c r="C159" s="5">
-        <v>0.18164150399999812</v>
+        <v>0.18152220400000374</v>
       </c>
       <c r="D159" s="5">
-        <v>2.2467598129435107</v>
+        <v>2.2452670556840637</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>98.527123318999998</v>
+        <v>98.527098964999993</v>
       </c>
       <c r="C160" s="5">
-        <v>0.33528263799999536</v>
+        <v>0.33528908699999249</v>
       </c>
       <c r="D160" s="5">
-        <v>4.1753144259176089</v>
+        <v>4.1753975848393576</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>98.918291334000003</v>
+        <v>98.918275377000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.3911680150000052</v>
+        <v>0.39117641200000719</v>
       </c>
       <c r="D161" s="5">
-        <v>4.8696059681607284</v>
+        <v>4.8697140246747095</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9003030673213201</v>
+        <v>3.9003597195231166</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>98.974364360999999</v>
+        <v>98.974361486999996</v>
       </c>
       <c r="C162" s="5">
-        <v>5.60730269999965E-2</v>
+        <v>5.6086109999995415E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>0.68235928692845782</v>
+        <v>0.68251910275942684</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>98.742936740999994</v>
+        <v>98.742946705999998</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.23142762000000516</v>
+        <v>-0.23141478099999802</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.7701044525428875</v>
+        <v>-2.7699528246251548</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>98.860544126999997</v>
+        <v>98.860556016000004</v>
       </c>
       <c r="C164" s="5">
-        <v>0.11760738600000309</v>
+        <v>0.11760931000000596</v>
       </c>
       <c r="D164" s="5">
-        <v>1.4386552448652168</v>
+        <v>1.4386787888208241</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>99.518214177999994</v>
+        <v>99.518219946000002</v>
       </c>
       <c r="C165" s="5">
-        <v>0.65767005099999665</v>
+        <v>0.65766392999999823</v>
       </c>
       <c r="D165" s="5">
-        <v>8.2816667032334035</v>
+        <v>8.2815857505015735</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>99.462406568999995</v>
+        <v>99.462410120000001</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.5807608999998592E-2</v>
+        <v>-5.5809826000000839E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.67086176675069664</v>
+        <v>-0.67088829633686897</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>99.965883595999998</v>
+        <v>99.965868470000004</v>
       </c>
       <c r="C167" s="5">
-        <v>0.50347702700000241</v>
+        <v>0.5034583500000025</v>
       </c>
       <c r="D167" s="5">
-        <v>6.246382346253565</v>
+        <v>6.2461439123454587</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>99.845142999000004</v>
+        <v>99.845134298000005</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.12074059699999395</v>
+        <v>-0.12073417199999881</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.4397920585694779</v>
+        <v>-1.4397161671648728</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>100.21432681</v>
+        <v>100.21431791000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.3691838109999992</v>
+        <v>0.36918361200000049</v>
       </c>
       <c r="D169" s="5">
-        <v>4.5284333974948687</v>
+        <v>4.5284313093840511</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>100.40915815</v>
+        <v>100.40920782000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.19483133999999325</v>
+        <v>0.19488991000000055</v>
       </c>
       <c r="D170" s="5">
-        <v>2.3580843181368882</v>
+        <v>2.3588010141807558</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>100.82094069</v>
+        <v>100.82093227999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.41178254000000436</v>
+        <v>0.41172445999998786</v>
       </c>
       <c r="D171" s="5">
-        <v>5.0337888786630591</v>
+        <v>5.0330602520271883</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>100.9945766</v>
+        <v>100.99456773999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.17363591000000156</v>
+        <v>0.17363545999999985</v>
       </c>
       <c r="D172" s="5">
-        <v>2.0863535352790619</v>
+        <v>2.0863482525889987</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>101.13042111999999</v>
+        <v>101.13041335</v>
       </c>
       <c r="C173" s="5">
-        <v>0.13584451999999203</v>
+        <v>0.13584561000000406</v>
       </c>
       <c r="D173" s="5">
-        <v>1.6260754308209169</v>
+        <v>1.6260887186382078</v>
       </c>
       <c r="E173" s="5">
-        <v>2.2363202560087503</v>
+        <v>2.2363288932899739</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>102.54729569</v>
+        <v>102.54729048999999</v>
       </c>
       <c r="C174" s="5">
-        <v>1.4168745700000045</v>
+        <v>1.4168771399999969</v>
       </c>
       <c r="D174" s="5">
-        <v>18.170413359017743</v>
+        <v>18.170450402857028</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>101.92036988</v>
+        <v>101.92036822</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.62692581000000303</v>
+        <v>-0.62692226999999434</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.0945160292272043</v>
+        <v>-7.0944776543278021</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>102.54259762</v>
+        <v>102.54259922999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.62222773999999959</v>
+        <v>0.62223100999999303</v>
       </c>
       <c r="D176" s="5">
-        <v>7.5771129443815699</v>
+        <v>7.5771542385320023</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>102.80408678000001</v>
+        <v>102.80408776</v>
       </c>
       <c r="C177" s="5">
-        <v>0.26148916000001066</v>
+        <v>0.26148853000000827</v>
       </c>
       <c r="D177" s="5">
-        <v>3.1033500179937334</v>
+        <v>3.1033423865762577</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>102.64688123000001</v>
+        <v>102.64688366999999</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.15720555000000047</v>
+        <v>-0.15720409000000757</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.8196563839314894</v>
+        <v>-1.819639609088497</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>103.93343369999999</v>
+        <v>103.9334226</v>
       </c>
       <c r="C179" s="5">
-        <v>1.2865524699999895</v>
+        <v>1.2865389300000061</v>
       </c>
       <c r="D179" s="5">
-        <v>16.121918921507607</v>
+        <v>16.12173697725645</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>103.83127247</v>
+        <v>103.83127249</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.102161229999993</v>
+        <v>-0.10215010999999663</v>
       </c>
       <c r="D180" s="5">
-        <v>-1.1731824053337392</v>
+        <v>-1.1730555213988803</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>103.87981440999999</v>
+        <v>103.87981499999999</v>
       </c>
       <c r="C181" s="5">
-        <v>4.8541939999992678E-2</v>
+        <v>4.8542509999990102E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.56245424862748639</v>
+        <v>0.56246087008633427</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>103.02050941</v>
+        <v>103.02052844000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.85930499999999199</v>
+        <v>-0.85928655999998682</v>
       </c>
       <c r="D182" s="5">
-        <v>-9.4871300344314786</v>
+        <v>-9.4869355682167367</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>104.35726445</v>
+        <v>104.35726586</v>
       </c>
       <c r="C183" s="5">
-        <v>1.3367550399999999</v>
+        <v>1.3367374199999915</v>
       </c>
       <c r="D183" s="5">
-        <v>16.731460435932988</v>
+        <v>16.731220610172958</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>104.53486583999999</v>
+        <v>104.53486484</v>
       </c>
       <c r="C184" s="5">
-        <v>0.17760138999999242</v>
+        <v>0.17759897999999907</v>
       </c>
       <c r="D184" s="5">
-        <v>2.0614558680432715</v>
+        <v>2.0614276042120849</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>104.83469358000001</v>
+        <v>104.83469022</v>
       </c>
       <c r="C185" s="5">
-        <v>0.299827740000012</v>
+        <v>0.29982538000000147</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4966677607868535</v>
+        <v>3.4966398362230589</v>
       </c>
       <c r="E185" s="5">
-        <v>3.6628666418827338</v>
+        <v>3.6628712840122146</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>105.03903984</v>
+        <v>105.03903553000001</v>
       </c>
       <c r="C186" s="5">
-        <v>0.20434625999999412</v>
+        <v>0.20434531000000788</v>
       </c>
       <c r="D186" s="5">
-        <v>2.3643085024782406</v>
+        <v>2.3642974693613539</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>105.58202754</v>
+        <v>105.58202466</v>
       </c>
       <c r="C187" s="5">
-        <v>0.54298769999999763</v>
+        <v>0.54298912999999516</v>
       </c>
       <c r="D187" s="5">
-        <v>6.3827110730985792</v>
+        <v>6.3827286326222588</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>105.73768385</v>
+        <v>105.73768246</v>
       </c>
       <c r="C188" s="5">
-        <v>0.15565630999999769</v>
+        <v>0.15565780000000018</v>
       </c>
       <c r="D188" s="5">
-        <v>1.7835384226228657</v>
+        <v>1.7835556830332777</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>105.79905476</v>
+        <v>105.79905478000001</v>
       </c>
       <c r="C189" s="5">
-        <v>6.1370910000007939E-2</v>
+        <v>6.137232000000381E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>0.69871627128288427</v>
+        <v>0.69873238482296429</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>105.77525258</v>
+        <v>105.77525448</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.3802180000004114E-2</v>
+        <v>-2.3800300000004881E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.2696366256704219</v>
+        <v>-0.2696153548860547</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>106.10925492</v>
+        <v>106.10924661999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.33400233999999784</v>
+        <v>0.33399213999999233</v>
       </c>
       <c r="D191" s="5">
-        <v>3.8556976510444541</v>
+        <v>3.8555777801860147</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>107.36392858000001</v>
+        <v>107.36393129</v>
       </c>
       <c r="C192" s="5">
-        <v>1.2546736600000088</v>
+        <v>1.2546846700000032</v>
       </c>
       <c r="D192" s="5">
-        <v>15.149366711798651</v>
+        <v>15.149509675609352</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>107.46963549</v>
+        <v>107.46963701999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.10570690999999499</v>
+        <v>0.10570572999999683</v>
       </c>
       <c r="D193" s="5">
-        <v>1.1878984970268736</v>
+        <v>1.1878851345513919</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>108.02487976</v>
+        <v>108.02488753999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.55524427000000287</v>
+        <v>0.5552505200000013</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3790698442983018</v>
+        <v>6.379143608248361</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>108.29316992</v>
+        <v>108.29317105</v>
       </c>
       <c r="C195" s="5">
-        <v>0.26829015999999228</v>
+        <v>0.26828351000000339</v>
       </c>
       <c r="D195" s="5">
-        <v>3.0213645708077719</v>
+        <v>3.0212884349912095</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>108.7745829</v>
+        <v>108.7745828</v>
       </c>
       <c r="C196" s="5">
-        <v>0.48141298000000177</v>
+        <v>0.48141175000000658</v>
       </c>
       <c r="D196" s="5">
-        <v>5.4669344527254804</v>
+        <v>5.4669200831051867</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>109.32051907</v>
+        <v>109.32051777</v>
       </c>
       <c r="C197" s="5">
-        <v>0.54593617000000449</v>
+        <v>0.54593496999999047</v>
       </c>
       <c r="D197" s="5">
-        <v>6.1918291659510905</v>
+        <v>6.1918151839218227</v>
       </c>
       <c r="E197" s="5">
-        <v>4.2789513059212858</v>
+        <v>4.2789534080620584</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>109.91137231</v>
+        <v>109.91137034</v>
       </c>
       <c r="C198" s="5">
-        <v>0.59085324000000128</v>
+        <v>0.59085257000000979</v>
       </c>
       <c r="D198" s="5">
-        <v>6.6820475515391609</v>
+        <v>6.682039829601405</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>109.71860435000001</v>
+        <v>109.71860332999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.19276795999999763</v>
+        <v>-0.1927670100000114</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.0844356118734475</v>
+        <v>-2.0844254752350189</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>110.18708813000001</v>
+        <v>110.18708801</v>
       </c>
       <c r="C200" s="5">
-        <v>0.46848377999999968</v>
+        <v>0.4684846800000031</v>
       </c>
       <c r="D200" s="5">
-        <v>5.2458984695109789</v>
+        <v>5.2459088351198835</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>109.76010838000001</v>
+        <v>109.76010889</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.42697975000000099</v>
+        <v>-0.4269791199999986</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.5522157821587967</v>
+        <v>-4.5522092128078011</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>110.15108748999999</v>
+        <v>110.15108788000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.3909791099999893</v>
+        <v>0.3909789900000078</v>
       </c>
       <c r="D202" s="5">
-        <v>4.3592967184721498</v>
+        <v>4.3592953335341855</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>110.39958633000001</v>
+        <v>110.39958043</v>
       </c>
       <c r="C203" s="5">
-        <v>0.24849884000001055</v>
+        <v>0.24849254999999459</v>
       </c>
       <c r="D203" s="5">
-        <v>2.7410223438245618</v>
+        <v>2.7409520901677142</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>110.32401111999999</v>
+        <v>110.32401246000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-7.5575210000010884E-2</v>
+        <v>-7.5567969999994489E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.81838688528415027</v>
+        <v>-0.81830882344581246</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>111.08527402</v>
+        <v>111.08527427</v>
       </c>
       <c r="C205" s="5">
-        <v>0.76126290000000552</v>
+        <v>0.76126180999999349</v>
       </c>
       <c r="D205" s="5">
-        <v>8.6018860246856121</v>
+        <v>8.6018731286235273</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>111.67015504</v>
+        <v>111.67016006999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.58488101999999742</v>
+        <v>0.58488579999999502</v>
       </c>
       <c r="D206" s="5">
-        <v>6.5043978387744117</v>
+        <v>6.5044525303021405</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>111.25420342</v>
+        <v>111.25420343</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.4159516200000013</v>
+        <v>-0.41595663999999033</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.3793452503966606</v>
+        <v>-4.3793968321612642</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>111.24597854</v>
+        <v>111.2459783</v>
       </c>
       <c r="C208" s="5">
-        <v>-8.224880000000212E-3</v>
+        <v>-8.2251299999995808E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-8.8678391682406321E-2</v>
+        <v>-8.8681086009734233E-2</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>111.25482793</v>
+        <v>111.2548275</v>
       </c>
       <c r="C209" s="5">
-        <v>8.8493900000088388E-3</v>
+        <v>8.8492000000002236E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>9.5499320041447788E-2</v>
+        <v>9.5497268941224789E-2</v>
       </c>
       <c r="E209" s="5">
-        <v>1.7693923121252508</v>
+        <v>1.7693931289912257</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>111.72207512999999</v>
+        <v>111.72207447</v>
       </c>
       <c r="C210" s="5">
-        <v>0.46724719999998854</v>
+        <v>0.46724696999999082</v>
       </c>
       <c r="D210" s="5">
-        <v>5.1578087859175614</v>
+        <v>5.1578062084800091</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>112.58313622</v>
+        <v>112.58313618</v>
       </c>
       <c r="C211" s="5">
-        <v>0.86106109000000686</v>
+        <v>0.86106171000000131</v>
       </c>
       <c r="D211" s="5">
-        <v>9.6508964878668344</v>
+        <v>9.6509037935423425</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>113.09178768</v>
+        <v>113.09178850000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.50865145999999584</v>
+        <v>0.50865232000001015</v>
       </c>
       <c r="D212" s="5">
-        <v>5.5583805432502631</v>
+        <v>5.5583901778265998</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>113.27115007</v>
+        <v>113.27115092</v>
       </c>
       <c r="C213" s="5">
-        <v>0.17936239000000853</v>
+        <v>0.1793624199999897</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9198768970102309</v>
+        <v>1.9198772068913073</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>113.86848563</v>
+        <v>113.86848591</v>
       </c>
       <c r="C214" s="5">
-        <v>0.59733555999999055</v>
+        <v>0.59733499000000734</v>
       </c>
       <c r="D214" s="5">
-        <v>6.5150113971957913</v>
+        <v>6.5150049485983574</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>114.35577911</v>
+        <v>114.35577527</v>
       </c>
       <c r="C215" s="5">
-        <v>0.48729348000000527</v>
+        <v>0.48728935999999123</v>
       </c>
       <c r="D215" s="5">
-        <v>5.2579401160575356</v>
+        <v>5.2578945961452739</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>114.59037262</v>
+        <v>114.59037141</v>
       </c>
       <c r="C216" s="5">
-        <v>0.23459350999999629</v>
+        <v>0.23459614000000784</v>
       </c>
       <c r="D216" s="5">
-        <v>2.4896888237479819</v>
+        <v>2.4897171355807046</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>114.92609204</v>
+        <v>114.9260914</v>
       </c>
       <c r="C217" s="5">
-        <v>0.33571942000000377</v>
+        <v>0.33571999000000119</v>
       </c>
       <c r="D217" s="5">
-        <v>3.5728889302319322</v>
+        <v>3.5728951328662717</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>114.94017421</v>
+        <v>114.9401773</v>
       </c>
       <c r="C218" s="5">
-        <v>1.4082169999994676E-2</v>
+        <v>1.4085899999997764E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.14713801538450699</v>
+        <v>0.14717701550774898</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>115.10746865</v>
+        <v>115.1074682</v>
       </c>
       <c r="C219" s="5">
-        <v>0.16729444000000626</v>
+        <v>0.16729089999999758</v>
       </c>
       <c r="D219" s="5">
-        <v>1.7606395939672614</v>
+        <v>1.7606019918622096</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>115.82986867</v>
+        <v>115.82986843</v>
       </c>
       <c r="C220" s="5">
-        <v>0.72240001999999492</v>
+        <v>0.72240023000000519</v>
       </c>
       <c r="D220" s="5">
-        <v>7.796516528109132</v>
+        <v>7.7965189048746497</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>116.30146125</v>
+        <v>116.30146156000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.47159258000000648</v>
+        <v>0.47159313000000225</v>
       </c>
       <c r="D221" s="5">
-        <v>4.9966129139974669</v>
+        <v>4.996618883043813</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5361027596710457</v>
+        <v>4.5361034423427649</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>115.91185711999999</v>
+        <v>115.91185702999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.38960413000000926</v>
+        <v>-0.38960453000001394</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.9466950676691148</v>
+        <v>-3.9466990349842468</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>116.4774431</v>
+        <v>116.47744436000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.5655859800000087</v>
+        <v>0.56558733000001382</v>
       </c>
       <c r="D223" s="5">
-        <v>6.015062309955499</v>
+        <v>6.0150770596165914</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>116.33584672000001</v>
+        <v>116.33584882</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.14159637999999575</v>
+        <v>-0.14159554000001151</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.4490717608035442</v>
+        <v>-1.4490632062193143</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>117.32539850000001</v>
+        <v>117.32540167000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.98955177999999933</v>
+        <v>0.9895528500000097</v>
       </c>
       <c r="D225" s="5">
-        <v>10.698514949504023</v>
+        <v>10.698526862019552</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>118.0533606</v>
+        <v>118.05336033</v>
       </c>
       <c r="C226" s="5">
-        <v>0.72796209999999917</v>
+        <v>0.72795865999999876</v>
       </c>
       <c r="D226" s="5">
-        <v>7.7049835935678823</v>
+        <v>7.7049457167817526</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>117.68313626</v>
+        <v>117.68313362000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.37022434000000715</v>
+        <v>-0.37022670999999718</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.6990544529540537</v>
+        <v>-3.6990777339199532</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>118.33335792</v>
+        <v>118.33335259</v>
       </c>
       <c r="C228" s="5">
-        <v>0.6502216599999997</v>
+        <v>0.6502189699999974</v>
       </c>
       <c r="D228" s="5">
-        <v>6.83546799667345</v>
+        <v>6.8354390112008723</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>118.74695479</v>
+        <v>118.7469524</v>
       </c>
       <c r="C229" s="5">
-        <v>0.41359687000000633</v>
+        <v>0.41359980999999379</v>
       </c>
       <c r="D229" s="5">
-        <v>4.2757953573603791</v>
+        <v>4.2758265342593083</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>119.83143242</v>
+        <v>119.83143196</v>
       </c>
       <c r="C230" s="5">
-        <v>1.084477629999995</v>
+        <v>1.0844795600000054</v>
       </c>
       <c r="D230" s="5">
-        <v>11.526798368116054</v>
+        <v>11.526820166842455</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>120.48930509</v>
+        <v>120.48930432</v>
       </c>
       <c r="C231" s="5">
-        <v>0.65787267000000327</v>
+        <v>0.65787235999999893</v>
       </c>
       <c r="D231" s="5">
-        <v>6.7905902020285902</v>
+        <v>6.7905869318237722</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>120.94402055</v>
+        <v>120.94402075000001</v>
       </c>
       <c r="C232" s="5">
-        <v>0.45471546000000274</v>
+        <v>0.45471643000000483</v>
       </c>
       <c r="D232" s="5">
-        <v>4.6238809487760824</v>
+        <v>4.6238910482450102</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>121.78274838999999</v>
+        <v>121.78274997</v>
       </c>
       <c r="C233" s="5">
-        <v>0.83872783999999001</v>
+        <v>0.83872921999999051</v>
       </c>
       <c r="D233" s="5">
-        <v>8.6466726063242128</v>
+        <v>8.6466873652349072</v>
       </c>
       <c r="E233" s="5">
-        <v>4.7129993734279063</v>
+        <v>4.7130004528551872</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>121.46754134</v>
+        <v>121.46754322</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.31520704999999793</v>
+        <v>-0.31520675000000153</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.0620928975080397</v>
+        <v>-3.0620899853427752</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>121.89287025</v>
+        <v>121.8928749</v>
       </c>
       <c r="C235" s="5">
-        <v>0.42532891000000461</v>
+        <v>0.42533167999999932</v>
       </c>
       <c r="D235" s="5">
-        <v>4.2837771487619136</v>
+        <v>4.2838055192083724</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>122.04678685</v>
+        <v>122.04679143</v>
       </c>
       <c r="C236" s="5">
-        <v>0.15391660000000229</v>
+        <v>0.1539165300000036</v>
       </c>
       <c r="D236" s="5">
-        <v>1.5258322160246252</v>
+        <v>1.525831458649507</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>122.87134202999999</v>
+        <v>122.87134917</v>
       </c>
       <c r="C237" s="5">
-        <v>0.82455517999999017</v>
+        <v>0.82455774000000304</v>
       </c>
       <c r="D237" s="5">
-        <v>8.4154107256668276</v>
+        <v>8.4154375038037799</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>123.42891634999999</v>
+        <v>123.42891873000001</v>
       </c>
       <c r="C238" s="5">
-        <v>0.55757432000000051</v>
+        <v>0.55756956000000457</v>
       </c>
       <c r="D238" s="5">
-        <v>5.5834313463084317</v>
+        <v>5.5833821522017546</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>123.58599508</v>
+        <v>123.58599504</v>
       </c>
       <c r="C239" s="5">
-        <v>0.15707873000000916</v>
+        <v>0.15707630999999367</v>
       </c>
       <c r="D239" s="5">
-        <v>1.5378847180714361</v>
+        <v>1.5378608290352425</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>124.52740027999999</v>
+        <v>124.52737534000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.94140519999999128</v>
+        <v>0.94138030000000583</v>
       </c>
       <c r="D240" s="5">
-        <v>9.5337493312683144</v>
+        <v>9.5334865116179159</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>124.03196423</v>
+        <v>124.03196395000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.49543604999999502</v>
+        <v>-0.49541139000000101</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.6711401803899548</v>
+        <v>-4.6709136561626003</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>124.53358421</v>
+        <v>124.53358282000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.50161998000000096</v>
+        <v>0.50161887000000149</v>
       </c>
       <c r="D242" s="5">
-        <v>4.9625554081951018</v>
+        <v>4.9625441929484371</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>125.32067051999999</v>
+        <v>125.32066752999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.7870863099999923</v>
+        <v>0.78708470999998781</v>
       </c>
       <c r="D243" s="5">
-        <v>7.8536049375579342</v>
+        <v>7.8535885043635512</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>125.70841953</v>
+        <v>125.70841532999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.38774901000000739</v>
+        <v>0.38774779999999964</v>
       </c>
       <c r="D244" s="5">
-        <v>3.7767047926423825</v>
+        <v>3.7766928975203173</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>125.99422993</v>
+        <v>125.99422414</v>
       </c>
       <c r="C245" s="5">
-        <v>0.28581040000000257</v>
+        <v>0.28580881000000602</v>
       </c>
       <c r="D245" s="5">
-        <v>2.7626944149698351</v>
+        <v>2.7626789465105883</v>
       </c>
       <c r="E245" s="5">
-        <v>3.4581922281085919</v>
+        <v>3.458186131482055</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>127.09940838999999</v>
+        <v>127.09942288000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.1051784599999905</v>
+        <v>1.1051987400000058</v>
       </c>
       <c r="D246" s="5">
-        <v>11.048953617183566</v>
+        <v>11.049166777717744</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>127.70673438999999</v>
+        <v>127.70673949</v>
       </c>
       <c r="C247" s="5">
-        <v>0.60732600000000048</v>
+        <v>0.60731660999999804</v>
       </c>
       <c r="D247" s="5">
-        <v>5.8871469961080614</v>
+        <v>5.8870528794201737</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>128.12065077</v>
+        <v>128.12066376000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.41391638000000341</v>
+        <v>0.41392427000000964</v>
       </c>
       <c r="D248" s="5">
-        <v>3.9594649667542114</v>
+        <v>3.9595416309282205</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>128.50962045</v>
+        <v>128.50964232999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.38896968000000243</v>
+        <v>0.38897856999997771</v>
       </c>
       <c r="D249" s="5">
-        <v>3.7046093235146182</v>
+        <v>3.7046950301946824</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>128.71020350000001</v>
+        <v>128.71021635</v>
       </c>
       <c r="C250" s="5">
-        <v>0.20058305000000587</v>
+        <v>0.20057402000000479</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8891719057103185</v>
+        <v>1.8890858017355239</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>129.68387895000001</v>
+        <v>129.68388128000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.97367545000000177</v>
+        <v>0.97366493000001242</v>
       </c>
       <c r="D251" s="5">
-        <v>9.4652270255351834</v>
+        <v>9.4651194826843579</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>129.94809642999999</v>
+        <v>129.94804812000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.26421747999998502</v>
+        <v>0.26416684000000146</v>
       </c>
       <c r="D252" s="5">
-        <v>2.4724592016098557</v>
+        <v>2.4719799628331929</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>129.64616937</v>
+        <v>129.64616945</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.30192705999999703</v>
+        <v>-0.30187867000000779</v>
       </c>
       <c r="D253" s="5">
-        <v>-2.7527773336712302</v>
+        <v>-2.7523427765453023</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>129.80694757000001</v>
+        <v>129.80694410999999</v>
       </c>
       <c r="C254" s="5">
-        <v>0.16077820000000997</v>
+        <v>0.16077465999998708</v>
       </c>
       <c r="D254" s="5">
-        <v>1.4983492647578256</v>
+        <v>1.498316047968018</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.42507906</v>
+        <v>130.42506857999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.61813148999999612</v>
+        <v>0.61812446999999793</v>
       </c>
       <c r="D255" s="5">
-        <v>5.8663776389910494</v>
+        <v>5.8663094216671707</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>130.61218385999999</v>
+        <v>130.61216342</v>
       </c>
       <c r="C256" s="5">
-        <v>0.18710479999998597</v>
+        <v>0.18709484000001453</v>
       </c>
       <c r="D256" s="5">
-        <v>1.7351402618590139</v>
+        <v>1.7350473070886663</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>130.83767904000001</v>
+        <v>130.83764108</v>
       </c>
       <c r="C257" s="5">
-        <v>0.22549518000002422</v>
+        <v>0.22547765999999569</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0915237011858157</v>
+        <v>2.0913599832282692</v>
       </c>
       <c r="E257" s="5">
-        <v>3.8441832714807056</v>
+        <v>3.8441579152217242</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>131.67584101</v>
+        <v>131.67584708000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.83816196999998738</v>
+        <v>0.83820600000001377</v>
       </c>
       <c r="D258" s="5">
-        <v>7.9640661792023115</v>
+        <v>7.9645017873441804</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>131.39135683999999</v>
+        <v>131.39136181000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.28448417000001314</v>
+        <v>-0.28448527000000468</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.5620003602439212</v>
+        <v>-2.5620100324756256</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>131.91059569999999</v>
+        <v>131.91064485000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.51923886000000152</v>
+        <v>0.5192830400000048</v>
       </c>
       <c r="D260" s="5">
-        <v>4.8466621929475595</v>
+        <v>4.8470833941041125</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>133.09173419000001</v>
+        <v>133.09181543</v>
       </c>
       <c r="C261" s="5">
-        <v>1.1811384900000235</v>
+        <v>1.1811705799999856</v>
       </c>
       <c r="D261" s="5">
-        <v>11.290175830030091</v>
+        <v>11.290493414920455</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>132.93285075</v>
+        <v>132.93291807</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.15888344000001098</v>
+        <v>-0.15889735999999743</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4231781824842193</v>
+        <v>-1.4233011884159263</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>132.94395259999999</v>
+        <v>132.94397617999999</v>
       </c>
       <c r="C263" s="5">
-        <v>1.1101849999988644E-2</v>
+        <v>1.1058109999993349E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>0.10026371161697689</v>
+        <v>9.9868452885165659E-2</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>133.81596336000001</v>
+        <v>133.81585412999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.87201076000002331</v>
+        <v>0.87187794999999824</v>
       </c>
       <c r="D264" s="5">
-        <v>8.1613398431314987</v>
+        <v>8.1600501714058193</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>134.60713568</v>
+        <v>134.60712183999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.79117231999998694</v>
+        <v>0.79126770999999962</v>
       </c>
       <c r="D265" s="5">
-        <v>7.3301893686390063</v>
+        <v>7.331108273022946</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>135.77250462999999</v>
+        <v>135.77248703999999</v>
       </c>
       <c r="C266" s="5">
-        <v>1.1653689499999871</v>
+        <v>1.1653651999999965</v>
       </c>
       <c r="D266" s="5">
-        <v>10.89831819269309</v>
+        <v>10.898282611341092</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>135.34773132000001</v>
+        <v>135.34767909999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.42477330999997776</v>
+        <v>-0.42480793999999378</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.69034844572389</v>
+        <v>-3.6906446160984263</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>135.63361058999999</v>
+        <v>135.63352259999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.28587926999998103</v>
+        <v>0.28584349999999858</v>
       </c>
       <c r="D268" s="5">
-        <v>2.5642734317633087</v>
+        <v>2.5639498475863665</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>136.09676755000001</v>
+        <v>136.09672717000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.46315696000002049</v>
+        <v>0.46320457000001625</v>
       </c>
       <c r="D269" s="5">
-        <v>4.1755613551345716</v>
+        <v>4.176001434286758</v>
       </c>
       <c r="E269" s="5">
-        <v>4.0195519735505059</v>
+        <v>4.019551290124812</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>136.24298859000001</v>
+        <v>136.24294659</v>
       </c>
       <c r="C270" s="5">
-        <v>0.14622104000000036</v>
+        <v>0.14621941999999422</v>
       </c>
       <c r="D270" s="5">
-        <v>1.2969141242204607</v>
+        <v>1.2969000576132927</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>136.63246981</v>
+        <v>136.63242385000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.3894812199999933</v>
+        <v>0.38947726000000671</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4849243708935385</v>
+        <v>3.4848894706717148</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>137.06989014000001</v>
+        <v>137.06991948999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.43742033000000902</v>
+        <v>0.43749563999998031</v>
       </c>
       <c r="D272" s="5">
-        <v>3.9100969866978863</v>
+        <v>3.9107834205954539</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>136.77127848000001</v>
+        <v>136.7717968</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.29861166000000594</v>
+        <v>-0.29812268999998537</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.5831455710346618</v>
+        <v>-2.5789656517979931</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>137.06198520999999</v>
+        <v>137.06205990999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.29070672999998237</v>
+        <v>0.29026310999998373</v>
       </c>
       <c r="D274" s="5">
-        <v>2.580623829991846</v>
+        <v>2.5766298261689746</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>137.85338375000001</v>
+        <v>137.85339532</v>
       </c>
       <c r="C275" s="5">
-        <v>0.79139854000001719</v>
+        <v>0.79133541000001628</v>
       </c>
       <c r="D275" s="5">
-        <v>7.1531530289479672</v>
+        <v>7.1525601577745679</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>136.42990656000001</v>
+        <v>136.42971431999999</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.4234771899999998</v>
+        <v>-1.4236810000000162</v>
       </c>
       <c r="D276" s="5">
-        <v>-11.711159953211581</v>
+        <v>-11.712741728208975</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>137.25199724000001</v>
+        <v>137.25190376</v>
       </c>
       <c r="C277" s="5">
-        <v>0.82209068000000229</v>
+        <v>0.8221894400000167</v>
       </c>
       <c r="D277" s="5">
-        <v>7.4754059244966475</v>
+        <v>7.476344824704606</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>136.93449269999999</v>
+        <v>136.9343853</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.31750454000001582</v>
+        <v>-0.31751846000000228</v>
       </c>
       <c r="D278" s="5">
-        <v>-2.7409076706813917</v>
+        <v>-2.741028155623304</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>137.02742216999999</v>
+        <v>137.02733671999999</v>
       </c>
       <c r="C279" s="5">
-        <v>9.2929470000001402E-2</v>
+        <v>9.2951419999991458E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>0.81741670225119467</v>
+        <v>0.81761114165515014</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>137.43053691</v>
+        <v>137.43037476000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.40311474000000658</v>
+        <v>0.40303804000001264</v>
       </c>
       <c r="D280" s="5">
-        <v>3.587909017145452</v>
+        <v>3.5872175434661147</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>137.74566992000001</v>
+        <v>137.74565823</v>
       </c>
       <c r="C281" s="5">
-        <v>0.31513301000001093</v>
+        <v>0.31528346999999712</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7866112960495792</v>
+        <v>2.7879619245988696</v>
       </c>
       <c r="E281" s="5">
-        <v>1.2115661522924981</v>
+        <v>1.2115875923601749</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>137.27734943999999</v>
+        <v>137.27725268</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.46832048000001691</v>
+        <v>-0.46840554999999995</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.0044379356576121</v>
+        <v>-4.0051521217035262</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>137.81318110999999</v>
+        <v>137.81300718</v>
       </c>
       <c r="C283" s="5">
-        <v>0.53583166999999321</v>
+        <v>0.53575449999999591</v>
       </c>
       <c r="D283" s="5">
-        <v>4.7858084057338379</v>
+        <v>4.7851077418798571</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>138.09932311</v>
+        <v>138.09915235</v>
       </c>
       <c r="C284" s="5">
-        <v>0.28614200000001233</v>
+        <v>0.28614516999999751</v>
       </c>
       <c r="D284" s="5">
-        <v>2.520214971079815</v>
+        <v>2.5202464278187842</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>138.75836566999999</v>
+        <v>138.75970867000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.65904255999998895</v>
+        <v>0.66055632000001197</v>
       </c>
       <c r="D285" s="5">
-        <v>5.8794100681773154</v>
+        <v>5.8932792534484468</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>138.94620509000001</v>
+        <v>138.94642576999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.1878394200000173</v>
+        <v>0.18671709999998143</v>
       </c>
       <c r="D286" s="5">
-        <v>1.6366087555814257</v>
+        <v>1.6267418530426792</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>139.49270629</v>
+        <v>139.49261143000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.54650119999999447</v>
+        <v>0.54618566000002033</v>
       </c>
       <c r="D287" s="5">
-        <v>4.8232748027929873</v>
+        <v>4.8204216253399768</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>139.38389900999999</v>
+        <v>139.38356401999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.10880728000000772</v>
+        <v>-0.1090474100000165</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.93202030547174797</v>
+        <v>-0.93406900536479043</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>140.07614296</v>
+        <v>140.07588799000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.69224395000000527</v>
+        <v>0.69232397000001811</v>
       </c>
       <c r="D289" s="5">
-        <v>6.1252656329188193</v>
+        <v>6.1260082651064529</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>140.59358015999999</v>
+        <v>140.59331184000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.51743719999998916</v>
+        <v>0.51742385000000013</v>
       </c>
       <c r="D290" s="5">
-        <v>4.5239430942614289</v>
+        <v>4.5238323964351679</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>140.45959431</v>
+        <v>140.45943094</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.13398584999998775</v>
+        <v>-0.1338809000000083</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.1376262412103322</v>
+        <v>-1.1367419679786606</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>140.74528183000001</v>
+        <v>140.74503442</v>
       </c>
       <c r="C292" s="5">
-        <v>0.28568752000001041</v>
+        <v>0.28560347999999181</v>
       </c>
       <c r="D292" s="5">
-        <v>2.4682274779209257</v>
+        <v>2.4674961684622687</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>141.23007319999999</v>
+        <v>141.23002887000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.48479136999998218</v>
+        <v>0.48499445000001629</v>
       </c>
       <c r="D293" s="5">
-        <v>4.2125613787967531</v>
+        <v>4.2143671558732887</v>
       </c>
       <c r="E293" s="5">
-        <v>2.52959187902142</v>
+        <v>2.5295683978525219</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>141.92656733000001</v>
+        <v>141.92688232</v>
       </c>
       <c r="C294" s="5">
-        <v>0.69649413000001914</v>
+        <v>0.69685344999999188</v>
       </c>
       <c r="D294" s="5">
-        <v>6.0811396558340114</v>
+        <v>6.0843644905264727</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>142.27357142</v>
+        <v>142.27304000000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.34700408999998444</v>
+        <v>0.34615768000000458</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9737229986761315</v>
+        <v>2.9663652660003148</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>142.75625167999999</v>
+        <v>142.75572968</v>
       </c>
       <c r="C296" s="5">
-        <v>0.48268025999999509</v>
+        <v>0.4826896799999929</v>
       </c>
       <c r="D296" s="5">
-        <v>4.1479756495606646</v>
+        <v>4.1480739021708235</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>143.04528002000001</v>
+        <v>143.04748741</v>
       </c>
       <c r="C297" s="5">
-        <v>0.28902834000001576</v>
+        <v>0.29175773000000049</v>
       </c>
       <c r="D297" s="5">
-        <v>2.4567915055917044</v>
+        <v>2.480262385758869</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>143.87715883000001</v>
+        <v>143.87753656999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.8318788100000063</v>
+        <v>0.8300491599999873</v>
       </c>
       <c r="D298" s="5">
-        <v>7.2061872995385245</v>
+        <v>7.1897141591011682</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>144.56170488000001</v>
+        <v>144.56150787999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.68454604999999447</v>
+        <v>0.683971310000004</v>
       </c>
       <c r="D299" s="5">
-        <v>5.8612211172713202</v>
+        <v>5.8561549260838008</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>145.58663053000001</v>
+        <v>145.58628012</v>
       </c>
       <c r="C300" s="5">
-        <v>1.0249256500000001</v>
+        <v>1.0247722400000043</v>
       </c>
       <c r="D300" s="5">
-        <v>8.8475857263044624</v>
+        <v>8.8462219026565378</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>145.59304582999999</v>
+        <v>145.59278148999999</v>
       </c>
       <c r="C301" s="5">
-        <v>6.4152999999862459E-3</v>
+        <v>6.5013699999951768E-3</v>
       </c>
       <c r="D301" s="5">
-        <v>5.2891024461687586E-2</v>
+        <v>5.3600933036945797E-2</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>145.71665622</v>
+        <v>145.71549264999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.12361039000001028</v>
+        <v>0.12271115999999438</v>
       </c>
       <c r="D302" s="5">
-        <v>1.0235865332705707</v>
+        <v>1.0161075378518181</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>146.43644337000001</v>
+        <v>146.43659188999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.71978715000000193</v>
+        <v>0.72109924000000092</v>
       </c>
       <c r="D303" s="5">
-        <v>6.0912837368183759</v>
+        <v>6.1027414683224146</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>146.28643352</v>
+        <v>146.28634345</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.15000985000000355</v>
+        <v>-0.15024843999998438</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.2223804822560025</v>
+        <v>-1.2243124800387806</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>146.39677254</v>
+        <v>146.39682334</v>
       </c>
       <c r="C305" s="5">
-        <v>0.11033901999999784</v>
+        <v>0.11047988999999347</v>
       </c>
       <c r="D305" s="5">
-        <v>0.90888464272169678</v>
+        <v>0.91005040400071735</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6583563421958232</v>
+        <v>3.6584248486955628</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>147.42560792</v>
+        <v>147.42663118999999</v>
       </c>
       <c r="C306" s="5">
-        <v>1.0288353800000039</v>
+        <v>1.0298078499999974</v>
       </c>
       <c r="D306" s="5">
-        <v>8.7669872181756361</v>
+        <v>8.7755939399669192</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>148.21818429999999</v>
+        <v>148.21766069</v>
       </c>
       <c r="C307" s="5">
-        <v>0.79257637999998565</v>
+        <v>0.7910295000000076</v>
       </c>
       <c r="D307" s="5">
-        <v>6.6455498494397247</v>
+        <v>6.6321471326217241</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>148.51106662999999</v>
+        <v>148.50796507000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.29288232999999764</v>
+        <v>0.29030438000000913</v>
       </c>
       <c r="D308" s="5">
-        <v>2.3971671568545627</v>
+        <v>2.3758479713418712</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>149.50051966999999</v>
+        <v>149.50436282000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.98945304000000078</v>
+        <v>0.99639774999999986</v>
       </c>
       <c r="D309" s="5">
-        <v>8.2945547907483217</v>
+        <v>8.3551181525543647</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>149.59721711</v>
+        <v>149.59799670000001</v>
       </c>
       <c r="C310" s="5">
-        <v>9.6697440000014012E-2</v>
+        <v>9.3633879999998726E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>0.77893114656926166</v>
+        <v>0.75414859638951448</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>149.50894063999999</v>
+        <v>149.50886742</v>
       </c>
       <c r="C311" s="5">
-        <v>-8.8276470000010931E-2</v>
+        <v>-8.9129280000008748E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.70581951899334472</v>
+        <v>-0.71261218007773186</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>150.26435802</v>
+        <v>150.26421649</v>
       </c>
       <c r="C312" s="5">
-        <v>0.75541738000001146</v>
+        <v>0.75534906999999407</v>
       </c>
       <c r="D312" s="5">
-        <v>6.2345522569429379</v>
+        <v>6.2339758675006296</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>150.67996915000001</v>
+        <v>150.67988052999999</v>
       </c>
       <c r="C313" s="5">
-        <v>0.41561113000000205</v>
+        <v>0.41566403999999579</v>
       </c>
       <c r="D313" s="5">
-        <v>3.3699981241021693</v>
+        <v>3.3704369179545335</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>150.8402093</v>
+        <v>150.83806073</v>
       </c>
       <c r="C314" s="5">
-        <v>0.16024014999999281</v>
+        <v>0.15818020000000388</v>
       </c>
       <c r="D314" s="5">
-        <v>1.283626901203494</v>
+        <v>1.2670307336370534</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>151.30709784000001</v>
+        <v>151.30740951000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.46688854000001356</v>
+        <v>0.46934878000001845</v>
       </c>
       <c r="D315" s="5">
-        <v>3.7781918842643147</v>
+        <v>3.7984978207920017</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>152.38310218999999</v>
+        <v>152.38323389999999</v>
       </c>
       <c r="C316" s="5">
-        <v>1.0760043499999767</v>
+        <v>1.0758243899999798</v>
       </c>
       <c r="D316" s="5">
-        <v>8.875487240048674</v>
+        <v>8.8739253051384193</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>152.83168454</v>
+        <v>152.83188368</v>
       </c>
       <c r="C317" s="5">
-        <v>0.44858235000000946</v>
+        <v>0.44864978000001088</v>
       </c>
       <c r="D317" s="5">
-        <v>3.5902956849770629</v>
+        <v>3.5908409860253343</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3955285955787016</v>
+        <v>4.3956283976564592</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>153.29860409</v>
+        <v>153.30025903000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.46691955000000007</v>
+        <v>0.4683753500000023</v>
       </c>
       <c r="D318" s="5">
-        <v>3.7283818452711337</v>
+        <v>3.7401981841351795</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>153.79255719</v>
+        <v>153.79179633000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.49395309999999881</v>
+        <v>0.49153730000000451</v>
       </c>
       <c r="D319" s="5">
-        <v>3.9358604297012212</v>
+        <v>3.916227387176896</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>154.64193306999999</v>
+        <v>154.63591062</v>
       </c>
       <c r="C320" s="5">
-        <v>0.84937587999999664</v>
+        <v>0.84411428999999316</v>
       </c>
       <c r="D320" s="5">
-        <v>6.832506892870005</v>
+        <v>6.7889307929518861</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>155.47471579</v>
+        <v>155.47981858</v>
       </c>
       <c r="C321" s="5">
-        <v>0.83278272000001152</v>
+        <v>0.84390795999999568</v>
       </c>
       <c r="D321" s="5">
-        <v>6.6571613083801884</v>
+        <v>6.7490524070769053</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>156.04909355000001</v>
+        <v>156.05071018999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.5743777600000044</v>
+        <v>0.57089160999998967</v>
       </c>
       <c r="D322" s="5">
-        <v>4.5244147488579856</v>
+        <v>4.4962466170179294</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>155.06888688999999</v>
+        <v>155.06989314</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.98020666000002166</v>
+        <v>-0.98081704999998465</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.2826458214987566</v>
+        <v>-7.2869523304087362</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>156.65967047000001</v>
+        <v>156.66027975</v>
       </c>
       <c r="C324" s="5">
-        <v>1.5907835800000214</v>
+        <v>1.5903866099999959</v>
       </c>
       <c r="D324" s="5">
-        <v>13.029152336043159</v>
+        <v>13.02562609430904</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>157.34147891000001</v>
+        <v>157.34128353</v>
       </c>
       <c r="C325" s="5">
-        <v>0.68180843999999752</v>
+        <v>0.68100377999999751</v>
       </c>
       <c r="D325" s="5">
-        <v>5.3494399492166389</v>
+        <v>5.3429536415709133</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>158.33681876</v>
+        <v>158.33290578</v>
       </c>
       <c r="C326" s="5">
-        <v>0.99533984999999348</v>
+        <v>0.99162225000000603</v>
       </c>
       <c r="D326" s="5">
-        <v>7.8609509517259202</v>
+        <v>7.8305752513797344</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>158.91293071999999</v>
+        <v>158.91289037000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.57611195999999154</v>
+        <v>0.57998459000000935</v>
       </c>
       <c r="D327" s="5">
-        <v>4.4546709185042443</v>
+        <v>4.4853342095169113</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.81638806999999</v>
+        <v>159.81648608</v>
       </c>
       <c r="C328" s="5">
-        <v>0.9034573499999965</v>
+        <v>0.9035957099999905</v>
       </c>
       <c r="D328" s="5">
-        <v>7.0397013277645248</v>
+        <v>7.040815204202322</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>160.15559625</v>
+        <v>160.15624897999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.33920818000001418</v>
+        <v>0.33976289999998244</v>
       </c>
       <c r="D329" s="5">
-        <v>2.5769282420994521</v>
+        <v>2.5811901862106801</v>
       </c>
       <c r="E329" s="5">
-        <v>4.7921422393817581</v>
+        <v>4.7924327853838156</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>161.00564714999999</v>
+        <v>161.00830242000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.85005089999998518</v>
+        <v>0.85205344000002015</v>
       </c>
       <c r="D330" s="5">
-        <v>6.5584470325259714</v>
+        <v>6.5743246418320522</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>160.71652946</v>
+        <v>160.71691035000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.28911768999998344</v>
+        <v>-0.29139207000000056</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.1336838190621155</v>
+        <v>-2.1502668784087131</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>160.84180094000001</v>
+        <v>160.82919835999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.12527148000000921</v>
+        <v>0.11228800999998612</v>
       </c>
       <c r="D332" s="5">
-        <v>0.9393676041561605</v>
+        <v>0.84163268241588263</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>160.59673624999999</v>
+        <v>160.60419424</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.24506469000002085</v>
+        <v>-0.22500411999999415</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.8131215036448212</v>
+        <v>-1.6659724374630036</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>160.52016684</v>
+        <v>160.52344815999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-7.6569409999990512E-2</v>
+        <v>-8.0746080000011489E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.57063880443164461</v>
+        <v>-0.60165184146906414</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>160.86948649999999</v>
+        <v>160.87246730000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.34931965999999193</v>
+        <v>0.34901914000002421</v>
       </c>
       <c r="D335" s="5">
-        <v>2.6428913051143477</v>
+        <v>2.6405357403249674</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>161.02365015999999</v>
+        <v>161.02706111000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.15416365999999471</v>
+        <v>0.15459380999999439</v>
       </c>
       <c r="D336" s="5">
-        <v>1.1560587661417987</v>
+        <v>1.1592798943425242</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>160.95140642000001</v>
+        <v>160.95300628999999</v>
       </c>
       <c r="C337" s="5">
-        <v>-7.2243739999976242E-2</v>
+        <v>-7.4054820000014843E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.53705704645088392</v>
+        <v>-0.55047487472806855</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>161.46089255999999</v>
+        <v>161.44925978000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.5094861399999786</v>
+        <v>0.49625349000001506</v>
       </c>
       <c r="D338" s="5">
-        <v>3.8653946584999543</v>
+        <v>3.763254239288405</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>161.04838466999999</v>
+        <v>161.04788819999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.41250789000000054</v>
+        <v>-0.40137158000001705</v>
       </c>
       <c r="D339" s="5">
-        <v>-3.0231014630683228</v>
+        <v>-2.9428098942927639</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>161.14892578999999</v>
+        <v>161.14941528</v>
       </c>
       <c r="C340" s="5">
-        <v>0.10054112000000259</v>
+        <v>0.10152708000001098</v>
       </c>
       <c r="D340" s="5">
-        <v>0.75172731123209768</v>
+        <v>0.75912707894754128</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>161.72894625000001</v>
+        <v>161.73033050999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.58002046000001428</v>
+        <v>0.58091522999998801</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4056747060789769</v>
+        <v>4.4125927753129401</v>
       </c>
       <c r="E341" s="5">
-        <v>0.98238840030544505</v>
+        <v>0.98284115669853289</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>162.24888271</v>
+        <v>162.25293006000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.51993645999999671</v>
+        <v>0.52259955000002378</v>
       </c>
       <c r="D342" s="5">
-        <v>3.9267855939474794</v>
+        <v>3.9472228200753356</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>162.77712804999999</v>
+        <v>162.77800511000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.5282453399999838</v>
+        <v>0.5250750499999981</v>
       </c>
       <c r="D343" s="5">
-        <v>3.9776513543077652</v>
+        <v>3.9532524284518589</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>163.46075501999999</v>
+        <v>163.44363483999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.68362697000000594</v>
+        <v>0.66562972999997783</v>
       </c>
       <c r="D344" s="5">
-        <v>5.1577840564054567</v>
+        <v>5.0189044136174088</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>163.19914650999999</v>
+        <v>163.20743174</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.26160851000000207</v>
+        <v>-0.23620309999998312</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.9037080907826298</v>
+        <v>-1.7204806474142575</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>163.79844467999999</v>
+        <v>163.80362475000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.5992981699999973</v>
+        <v>0.59619301000000746</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4967265505678977</v>
+        <v>4.4727257925960551</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>164.37581551</v>
+        <v>164.38037634</v>
       </c>
       <c r="C347" s="5">
-        <v>0.57737083000000666</v>
+        <v>0.57675158999998644</v>
       </c>
       <c r="D347" s="5">
-        <v>4.3128381090687729</v>
+        <v>4.3079836850984154</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>164.73847605</v>
+        <v>164.74943123</v>
       </c>
       <c r="C348" s="5">
-        <v>0.36266054000000736</v>
+        <v>0.36905489000000102</v>
       </c>
       <c r="D348" s="5">
-        <v>2.6799110394273518</v>
+        <v>2.7276710747734301</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>165.09212314999999</v>
+        <v>165.10198235999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.35364709999998922</v>
+        <v>0.35255112999999483</v>
       </c>
       <c r="D349" s="5">
-        <v>2.6066960865538613</v>
+        <v>2.5983476559466867</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>165.70226381000001</v>
+        <v>165.66438725</v>
       </c>
       <c r="C350" s="5">
-        <v>0.61014066000001321</v>
+        <v>0.56240489000001048</v>
       </c>
       <c r="D350" s="5">
-        <v>4.5261773137339922</v>
+        <v>4.1651510811988812</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>165.94169212</v>
+        <v>165.94595505999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.23942830999999387</v>
+        <v>0.28156780999998432</v>
       </c>
       <c r="D351" s="5">
-        <v>1.747763229828081</v>
+        <v>2.0587275262268889</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>165.88592288999999</v>
+        <v>165.88962137999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-5.5769230000009884E-2</v>
+        <v>-5.6333679999994501E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.40254809587916274</v>
+        <v>-0.40660432458586859</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>166.51638141999999</v>
+        <v>166.5182489</v>
       </c>
       <c r="C353" s="5">
-        <v>0.63045852999999852</v>
+        <v>0.6286275200000091</v>
       </c>
       <c r="D353" s="5">
-        <v>4.6572156150229915</v>
+        <v>4.6433010610816394</v>
       </c>
       <c r="E353" s="5">
-        <v>2.960159749386837</v>
+        <v>2.9604331945045859</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>166.48247229</v>
+        <v>166.48745485000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-3.3909129999983634E-2</v>
+        <v>-3.0794049999997242E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.2440925766441171</v>
+        <v>-0.22168920404703751</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>166.66993036</v>
+        <v>166.67157664999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.18745806999999104</v>
+        <v>0.18412179999998557</v>
       </c>
       <c r="D355" s="5">
-        <v>1.3595907570987498</v>
+        <v>1.3352059769335289</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>167.13365702999999</v>
+        <v>167.11074542</v>
       </c>
       <c r="C356" s="5">
-        <v>0.46372666999999979</v>
+        <v>0.43916877000000909</v>
       </c>
       <c r="D356" s="5">
-        <v>3.3903355483123176</v>
+        <v>3.2081498832556621</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>167.67211809</v>
+        <v>167.67996305</v>
       </c>
       <c r="C357" s="5">
-        <v>0.53846106000000304</v>
+        <v>0.56921762999999714</v>
       </c>
       <c r="D357" s="5">
-        <v>3.9353335126776967</v>
+        <v>4.1649279758700919</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>168.13114962</v>
+        <v>168.13886599</v>
       </c>
       <c r="C358" s="5">
-        <v>0.4590315300000043</v>
+        <v>0.45890294000000154</v>
       </c>
       <c r="D358" s="5">
-        <v>3.3351285651430196</v>
+        <v>3.33402183019742</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>168.24943797</v>
+        <v>168.25789560999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.11828835000000026</v>
+        <v>0.11902961999999206</v>
       </c>
       <c r="D359" s="5">
-        <v>0.84753225477234295</v>
+        <v>0.85282483551794019</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>168.58483340000001</v>
+        <v>168.60991675</v>
       </c>
       <c r="C360" s="5">
-        <v>0.33539543000000549</v>
+        <v>0.35202114000000506</v>
       </c>
       <c r="D360" s="5">
-        <v>2.4185321290970174</v>
+        <v>2.5396740221174108</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>169.18554889999999</v>
+        <v>169.20384290000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.60071549999997842</v>
+        <v>0.5939261500000157</v>
       </c>
       <c r="D361" s="5">
-        <v>4.3607432919105182</v>
+        <v>4.3098451840728469</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>169.16921185000001</v>
+        <v>169.10220099</v>
       </c>
       <c r="C362" s="5">
-        <v>-1.6337049999975761E-2</v>
+        <v>-0.1016419100000121</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.1158139783621559</v>
+        <v>-0.71847139860558018</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>169.44580876000001</v>
+        <v>169.45200045000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.27659690999999498</v>
+        <v>0.34979946000001405</v>
       </c>
       <c r="D363" s="5">
-        <v>1.9797777017391383</v>
+        <v>2.510718887795127</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>169.99428799</v>
+        <v>170.00044642</v>
       </c>
       <c r="C364" s="5">
-        <v>0.5484792299999981</v>
+        <v>0.54844596999998885</v>
       </c>
       <c r="D364" s="5">
-        <v>3.9541839004426427</v>
+        <v>3.9537927761073233</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>169.99585611000001</v>
+        <v>169.99371185000001</v>
       </c>
       <c r="C365" s="5">
-        <v>1.568120000001727E-3</v>
+        <v>-6.7345699999918907E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>1.1070015913339226E-2</v>
+        <v>-4.7527660003732208E-2</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0895690023576829</v>
+        <v>2.0871363787203556</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>170.86165453999999</v>
+        <v>170.86955816</v>
       </c>
       <c r="C366" s="5">
-        <v>0.86579842999998391</v>
+        <v>0.87584630999998581</v>
       </c>
       <c r="D366" s="5">
-        <v>6.2858061571073653</v>
+        <v>6.3609172746708742</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>170.9318207</v>
+        <v>170.93733822999999</v>
       </c>
       <c r="C367" s="5">
-        <v>7.0166160000013633E-2</v>
+        <v>6.778006999999775E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.49390735664032182</v>
+        <v>0.47705262829071948</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>170.59131685</v>
+        <v>170.56823101000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.3405038500000046</v>
+        <v>-0.36910721999998941</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.3644365279971047</v>
+        <v>-2.5606226731652915</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>155.03692287999999</v>
+        <v>155.02523833000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-15.554393970000007</v>
+        <v>-15.542992679999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-68.250373497400886</v>
+        <v>-68.227517575827306</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>158.67953871</v>
+        <v>158.69386671000001</v>
       </c>
       <c r="C370" s="5">
-        <v>3.6426158300000111</v>
+        <v>3.6686283800000012</v>
       </c>
       <c r="D370" s="5">
-        <v>32.138529868537979</v>
+        <v>32.401472279768996</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>162.06467684</v>
+        <v>162.07875096000001</v>
       </c>
       <c r="C371" s="5">
-        <v>3.3851381300000014</v>
+        <v>3.3848842499999989</v>
       </c>
       <c r="D371" s="5">
-        <v>28.827701790586403</v>
+        <v>28.822364914191901</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>158.81416476999999</v>
+        <v>158.86709121999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-3.2505120700000134</v>
+        <v>-3.211659740000016</v>
       </c>
       <c r="D372" s="5">
-        <v>-21.58296664611299</v>
+        <v>-21.350792220270588</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>158.75647323999999</v>
+        <v>158.77996598999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-5.7691529999999602E-2</v>
+        <v>-8.7125229999998055E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-0.43504737385253733</v>
+        <v>-0.65611762208550584</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>159.04245967</v>
+        <v>158.95252146999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.28598643000000834</v>
+        <v>0.17255547999999976</v>
       </c>
       <c r="D374" s="5">
-        <v>2.1832458253100651</v>
+        <v>1.3119334148505413</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>160.52066893</v>
+        <v>160.52407110999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.4782092599999999</v>
+        <v>1.5715496400000006</v>
       </c>
       <c r="D375" s="5">
-        <v>11.741507563481646</v>
+        <v>12.531194177736626</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>161.18517427</v>
+        <v>161.18801765000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.66450534000000516</v>
+        <v>0.66394654000001196</v>
       </c>
       <c r="D376" s="5">
-        <v>5.082304116703984</v>
+        <v>5.077822500012652</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>162.41157276999999</v>
+        <v>162.40309303000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.2263984999999877</v>
+        <v>1.2150753800000018</v>
       </c>
       <c r="D377" s="5">
-        <v>9.5222977867656553</v>
+        <v>9.4305306013504175</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.4614518927404978</v>
+        <v>-4.4652350592225716</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>161.31033346999999</v>
+        <v>161.3210828</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.1012393000000031</v>
+        <v>-1.0820102300000087</v>
       </c>
       <c r="D378" s="5">
-        <v>-7.8399707870362878</v>
+        <v>-7.7084404304750613</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>160.81747927000001</v>
+        <v>160.82727689999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.49285419999998226</v>
+        <v>-0.49380590000001234</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.6053927967156563</v>
+        <v>-3.6120013479252977</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>162.11721048999999</v>
+        <v>162.09374837999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.299731219999984</v>
+        <v>1.266471480000007</v>
       </c>
       <c r="D380" s="5">
-        <v>10.141366944273123</v>
+        <v>9.869887724527505</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>162.98653597000001</v>
+        <v>162.94669073</v>
       </c>
       <c r="C381" s="5">
-        <v>0.86932548000001475</v>
+        <v>0.8529423500000064</v>
       </c>
       <c r="D381" s="5">
-        <v>6.628005807929771</v>
+        <v>6.5004282461846197</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>163.37511498000001</v>
+        <v>163.39869336000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.38857901000000084</v>
+        <v>0.45200263000000973</v>
       </c>
       <c r="D382" s="5">
-        <v>2.8987549201160201</v>
+        <v>3.379972825505817</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>164.67882105000001</v>
+        <v>164.6999217</v>
       </c>
       <c r="C383" s="5">
-        <v>1.303706070000004</v>
+        <v>1.3012283399999944</v>
       </c>
       <c r="D383" s="5">
-        <v>10.007454467993092</v>
+        <v>9.9860893585280266</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>164.73301128</v>
+        <v>164.82913110000001</v>
       </c>
       <c r="C384" s="5">
-        <v>5.4190229999989015E-2</v>
+        <v>0.12920940000000769</v>
       </c>
       <c r="D384" s="5">
-        <v>0.39559487436984231</v>
+        <v>0.94548953320954254</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>164.7724916</v>
+        <v>164.82363222000001</v>
       </c>
       <c r="C385" s="5">
-        <v>3.9480319999995572E-2</v>
+        <v>-5.4988800000046467E-3</v>
       </c>
       <c r="D385" s="5">
-        <v>0.28797435573610919</v>
+        <v>-4.0025967069889923E-2</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>164.40731547999999</v>
+        <v>164.28641500000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.36517612000000099</v>
+        <v>-0.53721722000000227</v>
       </c>
       <c r="D386" s="5">
-        <v>-2.6273141529635113</v>
+        <v>-3.8418571903281018</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>165.5887304</v>
+        <v>165.57748719</v>
       </c>
       <c r="C387" s="5">
-        <v>1.1814149200000088</v>
+        <v>1.2910721899999942</v>
       </c>
       <c r="D387" s="5">
-        <v>8.9721851663963736</v>
+        <v>9.8488758563404879</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>165.71647913999999</v>
+        <v>165.7027554</v>
       </c>
       <c r="C388" s="5">
-        <v>0.12774873999998704</v>
+        <v>0.12526821000000155</v>
       </c>
       <c r="D388" s="5">
-        <v>0.92971684724352244</v>
+        <v>0.91165127846850602</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>166.40000975000001</v>
+        <v>166.37371995999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.68353061000001958</v>
+        <v>0.67096455999998739</v>
       </c>
       <c r="D389" s="5">
-        <v>5.0634838963951045</v>
+        <v>4.9687350164471011</v>
       </c>
       <c r="E389" s="5">
-        <v>2.4557591013839142</v>
+        <v>2.4449207560760522</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>165.68585658000001</v>
+        <v>165.71470596</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.714153170000003</v>
+        <v>-0.65901399999998489</v>
       </c>
       <c r="D390" s="5">
-        <v>-5.0302970230838735</v>
+        <v>-4.6510574017913147</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>166.06259416</v>
+        <v>166.08259480000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.3767375799999968</v>
+        <v>0.36788884000000621</v>
       </c>
       <c r="D391" s="5">
-        <v>2.7629510716129069</v>
+        <v>2.6967856203699458</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>166.60292669</v>
+        <v>166.57877431</v>
       </c>
       <c r="C392" s="5">
-        <v>0.54033253000000059</v>
+        <v>0.49617950999999039</v>
       </c>
       <c r="D392" s="5">
-        <v>3.9751845432269395</v>
+        <v>3.6445545233035004</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>167.69889652000001</v>
+        <v>167.62091659999999</v>
       </c>
       <c r="C393" s="5">
-        <v>1.0959698300000014</v>
+        <v>1.0421422899999868</v>
       </c>
       <c r="D393" s="5">
-        <v>8.1859698929753755</v>
+        <v>7.7711674718043522</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>168.27135745999999</v>
+        <v>168.28237379000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.57246093999998493</v>
+        <v>0.66145719000002146</v>
       </c>
       <c r="D394" s="5">
-        <v>4.1741390710141379</v>
+        <v>4.8395191616081634</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>168.68376251000001</v>
+        <v>168.71546418</v>
       </c>
       <c r="C395" s="5">
-        <v>0.41240505000001804</v>
+        <v>0.43309038999998961</v>
       </c>
       <c r="D395" s="5">
-        <v>2.9809690985399317</v>
+        <v>3.1324034767058917</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>170.31384919999999</v>
+        <v>170.4787312</v>
       </c>
       <c r="C396" s="5">
-        <v>1.6300866899999846</v>
+        <v>1.7632670200000007</v>
       </c>
       <c r="D396" s="5">
-        <v>12.232908917987295</v>
+        <v>13.287960901880759</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>171.04170173</v>
+        <v>171.12834977</v>
       </c>
       <c r="C397" s="5">
-        <v>0.72785253000000694</v>
+        <v>0.64961857000000123</v>
       </c>
       <c r="D397" s="5">
-        <v>5.2505884607548792</v>
+        <v>4.6697278609853843</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>171.85999174</v>
+        <v>171.72078339000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.81829000999999835</v>
+        <v>0.59243362000000843</v>
       </c>
       <c r="D398" s="5">
-        <v>5.8944828389702053</v>
+        <v>4.2343312373813502</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>171.91461760000001</v>
+        <v>171.88248755000001</v>
       </c>
       <c r="C399" s="5">
-        <v>5.4625860000015791E-2</v>
+        <v>0.16170415999999932</v>
       </c>
       <c r="D399" s="5">
-        <v>0.38208862836703883</v>
+        <v>1.135873849367286</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>172.80043164</v>
+        <v>172.75499932</v>
       </c>
       <c r="C400" s="5">
-        <v>0.88581403999998543</v>
+        <v>0.87251176999998847</v>
       </c>
       <c r="D400" s="5">
-        <v>6.3614401139844068</v>
+        <v>6.2644322403672126</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>173.34703507</v>
+        <v>173.29345624999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.54660343000000466</v>
+        <v>0.53845692999999528</v>
       </c>
       <c r="D401" s="5">
-        <v>3.8625877391883279</v>
+        <v>3.8050478277755317</v>
       </c>
       <c r="E401" s="5">
-        <v>4.1748947794157276</v>
+        <v>4.1591522336963171</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>174.83408524000001</v>
+        <v>174.88404969000001</v>
       </c>
       <c r="C402" s="5">
-        <v>1.4870501700000034</v>
+        <v>1.5905934400000206</v>
       </c>
       <c r="D402" s="5">
-        <v>10.794002655870894</v>
+        <v>11.587732867881751</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>175.88091037999999</v>
+        <v>175.90946552</v>
       </c>
       <c r="C403" s="5">
-        <v>1.0468251399999815</v>
+        <v>1.0254158299999858</v>
       </c>
       <c r="D403" s="5">
-        <v>7.4264420032065681</v>
+        <v>7.2674833349878121</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>176.84297419000001</v>
+        <v>176.80952825</v>
       </c>
       <c r="C404" s="5">
-        <v>0.96206381000001784</v>
+        <v>0.90006273000000192</v>
       </c>
       <c r="D404" s="5">
-        <v>6.7650887710210439</v>
+        <v>6.3157178982055751</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>176.00195095999999</v>
+        <v>175.88973347000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.84102323000001888</v>
+        <v>-0.91979477999998949</v>
       </c>
       <c r="D405" s="5">
-        <v>-5.5599825046455553</v>
+        <v>-6.0670622917767929</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>176.34700108000001</v>
+        <v>176.32645772999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.34505012000002466</v>
+        <v>0.43672425999997699</v>
       </c>
       <c r="D406" s="5">
-        <v>2.3781221307647815</v>
+        <v>3.0205598333765238</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>177.71644979999999</v>
+        <v>177.76329099</v>
       </c>
       <c r="C407" s="5">
-        <v>1.3694487199999799</v>
+        <v>1.4368332600000144</v>
       </c>
       <c r="D407" s="5">
-        <v>9.7272774734973524</v>
+        <v>10.228827433134136</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>176.23631083000001</v>
+        <v>176.48134094</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.4801389699999845</v>
+        <v>-1.2819500500000061</v>
       </c>
       <c r="D408" s="5">
-        <v>-9.5490419799559518</v>
+        <v>-8.3187435065424147</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>176.83560342999999</v>
+        <v>176.97544316</v>
       </c>
       <c r="C409" s="5">
-        <v>0.59929259999998408</v>
+        <v>0.49410222000000203</v>
       </c>
       <c r="D409" s="5">
-        <v>4.1577974110682536</v>
+        <v>3.411910713215649</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>178.18188506000001</v>
+        <v>178.0584016</v>
       </c>
       <c r="C410" s="5">
-        <v>1.3462816300000213</v>
+        <v>1.0829584399999987</v>
       </c>
       <c r="D410" s="5">
-        <v>9.5282340893409145</v>
+        <v>7.5953601357094724</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>177.79873554</v>
+        <v>177.73240848</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.38314952000001767</v>
+        <v>-0.32599311999999259</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.5500936345945635</v>
+        <v>-2.1749974677223727</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>177.51665972000001</v>
+        <v>177.42711376</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.28207581999998865</v>
+        <v>-0.30529472000000624</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.8872630259944123</v>
+        <v>-2.0419027357707398</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>177.49019164000001</v>
+        <v>177.39886580000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.6468080000000782E-2</v>
+        <v>-2.8247959999987415E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.17877568489439444</v>
+        <v>-0.19088337001883504</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3900937032623304</v>
+        <v>2.3690505336089407</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>177.91253872999999</v>
+        <v>177.98395558999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.42234708999998816</v>
+        <v>0.58508978999998362</v>
       </c>
       <c r="D414" s="5">
-        <v>2.8931310301264279</v>
+        <v>4.0303806791266661</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>177.85585843000001</v>
+        <v>177.89186809</v>
       </c>
       <c r="C415" s="5">
-        <v>-5.6680299999982253E-2</v>
+        <v>-9.2087499999990996E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.38163306211748127</v>
+        <v>-0.61910682921186844</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>178.27740165</v>
+        <v>178.23444459999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.42154321999998956</v>
+        <v>0.34257650999998646</v>
       </c>
       <c r="D416" s="5">
-        <v>2.8815379596959234</v>
+        <v>2.3355425639753458</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>179.02859502000001</v>
+        <v>178.98041287999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.75119337000000996</v>
+        <v>0.7459682799999996</v>
       </c>
       <c r="D417" s="5">
-        <v>5.1751868921575461</v>
+        <v>5.1396244235558664</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>179.73246997000001</v>
+        <v>179.66791327000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.70387494999999944</v>
+        <v>0.68750039000002516</v>
       </c>
       <c r="D418" s="5">
-        <v>4.8213311296333217</v>
+        <v>4.7080853054031868</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>179.82083184000001</v>
+        <v>180.07942306000001</v>
       </c>
       <c r="C419" s="5">
-        <v>8.8361869999999954E-2</v>
+        <v>0.41150978999999666</v>
       </c>
       <c r="D419" s="5">
-        <v>0.59155380919355682</v>
+        <v>2.7833579069016068</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>179.66621294999999</v>
+        <v>180.20342536000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.15461889000002316</v>
+        <v>0.12400230000000079</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.0269539560950003</v>
+        <v>0.82945409273829096</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>180.25875063000001</v>
+        <v>180.74127253</v>
       </c>
       <c r="C421" s="5">
-        <v>0.59253768000002083</v>
+        <v>0.53784716999999205</v>
       </c>
       <c r="D421" s="5">
-        <v>4.0301716499310691</v>
+        <v>3.6409833273873149</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>180.08997146999999</v>
+        <v>181.30979563</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.16877916000001392</v>
+        <v>0.56852309999999306</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.1178111327293849</v>
+        <v>3.8406008894890098</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>180.47985242999999</v>
+        <v>181.67083027000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.38988095999999928</v>
+        <v>0.36103464000001395</v>
       </c>
       <c r="D423" s="5">
-        <v>2.6290656684269775</v>
+        <v>2.4158541974534264</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>181.09509381999999</v>
+        <v>182.36273967</v>
       </c>
       <c r="C424" s="5">
-        <v>0.61524138999999423</v>
+        <v>0.69190939999998591</v>
       </c>
       <c r="D424" s="5">
-        <v>4.1682791664346963</v>
+        <v>4.6672671117623965</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>181.64180909000001</v>
+        <v>182.85453165999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.54671527000002129</v>
+        <v>0.49179198999999585</v>
       </c>
       <c r="D425" s="5">
-        <v>3.683490169870085</v>
+        <v>3.284568066203386</v>
       </c>
       <c r="E425" s="5">
-        <v>2.3390686615633705</v>
+        <v>3.0753668212009311</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>182.51805211999999</v>
+        <v>183.38919704</v>
       </c>
       <c r="C426" s="5">
-        <v>0.87624302999998349</v>
+        <v>0.53466538000000696</v>
       </c>
       <c r="D426" s="5">
-        <v>5.9449056572240089</v>
+        <v>3.5657735365540288</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>182.77831071</v>
+        <v>183.71118895000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.26025859000000651</v>
+        <v>0.32199191000000837</v>
       </c>
       <c r="D427" s="5">
-        <v>1.7246037809562909</v>
+        <v>2.1274072963153534</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>182.56834028</v>
+        <v>183.59289261000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.20997042999999849</v>
+        <v>-0.11829634000000055</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.3698486591482206</v>
+        <v>-0.76997997601676582</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>182.82440402</v>
+        <v>183.81300655999999</v>
       </c>
       <c r="C429" s="5">
-        <v>0.25606374000000187</v>
+        <v>0.22011394999998402</v>
       </c>
       <c r="D429" s="5">
-        <v>1.6961208405924078</v>
+        <v>1.4482339444857883</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>182.63930919000001</v>
+        <v>183.80816759000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.18509482999999705</v>
+        <v>-4.838969999980236E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.2081601729546199</v>
+        <v>-3.1586030931574083E-2</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>178.09221550000001</v>
+        <v>179.25330636999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-4.547093689999997</v>
+        <v>-4.5548612200000207</v>
       </c>
       <c r="D431" s="5">
-        <v>-26.106171222770836</v>
+        <v>-26.000559755894038</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>180.40111277</v>
+        <v>183.78552540000001</v>
       </c>
       <c r="C432" s="5">
-        <v>2.3088972699999886</v>
+        <v>4.5322190300000216</v>
       </c>
       <c r="D432" s="5">
-        <v>16.716244509057798</v>
+        <v>34.936533587441311</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>180.86450848999999</v>
+        <v>184.10868726000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.46339571999999407</v>
+        <v>0.32316185999999902</v>
       </c>
       <c r="D433" s="5">
-        <v>3.1263590574819977</v>
+        <v>2.1305631055787755</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>180.5128794</v>
+        <v>184.06577343999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.35162908999998876</v>
+        <v>-4.2913820000023861E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.3082036167327735</v>
+        <v>-0.27934921367890331</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>179.74988644000001</v>
+        <v>182.33323720000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.76299295999999117</v>
+        <v>-1.7325362399999733</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.955898226360322</v>
+        <v>-10.728335814226941</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>181.21936022</v>
+        <v>183.86957215000001</v>
       </c>
       <c r="C436" s="5">
-        <v>1.4694737799999871</v>
+        <v>1.536334949999997</v>
       </c>
       <c r="D436" s="5">
-        <v>10.263460388311785</v>
+        <v>10.593161779825211</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>182.06265260000001</v>
+        <v>184.96302849</v>
       </c>
       <c r="C437" s="5">
-        <v>0.84329238000000828</v>
+        <v>1.0934563399999888</v>
       </c>
       <c r="D437" s="5">
-        <v>5.7292807601575735</v>
+        <v>7.3743991304995316</v>
       </c>
       <c r="E437" s="5">
-        <v>0.23168868010530197</v>
+        <v>1.1531006701658075</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>186.42313604</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.4601075500000036</v>
+      </c>
+      <c r="D438" s="5">
+        <v>9.8951639048814997</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>