--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{17AE0F6D-CCDF-4C6D-8CE7-DFFBA3E272C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FA756797-5ECB-4207-B22B-0EF50BC0AF94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{57C2477F-3ED1-4659-A399-66A638156F7A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{087ABC21-2C67-421C-82CD-D1EC806A78D2}"/>
   </bookViews>
   <sheets>
     <sheet name="saneduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0507071-E9A9-460B-9A50-95EFD17092BC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A85E9F34-3D38-4430-99EF-CE83490DD5D0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>10.593161779825211</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>184.96302849</v>
       </c>
       <c r="C437" s="5">
         <v>1.0934563399999888</v>
       </c>
       <c r="D437" s="5">
         <v>7.3743991304995316</v>
       </c>
       <c r="E437" s="5">
         <v>1.1531006701658075</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>186.42313604</v>
+        <v>186.14028402</v>
       </c>
       <c r="C438" s="5">
-        <v>1.4601075500000036</v>
+        <v>1.1772555299999965</v>
       </c>
       <c r="D438" s="5">
-        <v>9.8951639048814997</v>
+        <v>7.9109048832078921</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>186.26980613999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.12952211999999008</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.83819982716417663</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>186.99418499000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.72437885000002211</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.7677616955781765</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>