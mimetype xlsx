--- v4 (2026-05-13)
+++ v5 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FA756797-5ECB-4207-B22B-0EF50BC0AF94}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4FF7F921-C3C0-4C2C-96D6-4DB60FFA1E4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{087ABC21-2C67-421C-82CD-D1EC806A78D2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2B24DA80-45AE-4A0C-9045-FBD59FA6E09A}"/>
   </bookViews>
   <sheets>
     <sheet name="saneduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A85E9F34-3D38-4430-99EF-CE83490DD5D0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FD00837-DF54-4E0C-AE13-FE8B2F722027}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>57.606630805999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>57.551158297999997</v>
       </c>
       <c r="C7" s="5">
         <v>-5.5472508000001142E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-1.1494437831743753</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>57.614732666000002</v>
       </c>
       <c r="C8" s="5">
         <v>6.3574368000004711E-2</v>
       </c>
       <c r="D8" s="5">
         <v>1.333673541054714</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>57.909635600999998</v>
       </c>
       <c r="C9" s="5">
         <v>0.29490293499999609</v>
       </c>
       <c r="D9" s="5">
         <v>6.3181405593402795</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>58.205145752999996</v>
       </c>
       <c r="C10" s="5">
         <v>0.29551015199999853</v>
       </c>
       <c r="D10" s="5">
         <v>6.2983657607126542</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>58.739715654999998</v>
       </c>
       <c r="C11" s="5">
         <v>0.53456990200000121</v>
       </c>
       <c r="D11" s="5">
         <v>11.595197545939385</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>58.941934852000003</v>
       </c>
       <c r="C12" s="5">
         <v>0.20221919700000512</v>
       </c>
       <c r="D12" s="5">
         <v>4.2102837455272768</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>58.936083570000001</v>
       </c>
       <c r="C13" s="5">
         <v>-5.8512820000018451E-3</v>
       </c>
       <c r="D13" s="5">
         <v>-0.11906134325613271</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>59.548898172999998</v>
       </c>
       <c r="C14" s="5">
         <v>0.61281460299999679</v>
       </c>
       <c r="D14" s="5">
         <v>13.216438835427846</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>59.783639485999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.23474131300000067</v>
       </c>
       <c r="D15" s="5">
         <v>4.8343101322782633</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>60.010938506000002</v>
       </c>
       <c r="C16" s="5">
         <v>0.22729902000000379</v>
       </c>
       <c r="D16" s="5">
         <v>4.6590578031676877</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>60.218711378999998</v>
       </c>
       <c r="C17" s="5">
         <v>0.20777287299999614</v>
       </c>
       <c r="D17" s="5">
         <v>4.234735588921823</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>59.807043976999999</v>
       </c>
       <c r="C18" s="5">
         <v>-0.41166740199999907</v>
       </c>
       <c r="D18" s="5">
         <v>-7.9019242417258218</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>60.138676943</v>
       </c>
       <c r="C19" s="5">
         <v>0.33163296600000081</v>
       </c>
       <c r="D19" s="5">
         <v>6.8607903974693851</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>60.713984895999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.57530795299999937</v>
       </c>
       <c r="D20" s="5">
         <v>12.103307663838624</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>61.2948776</v>
       </c>
       <c r="C21" s="5">
         <v>0.58089270400000004</v>
       </c>
       <c r="D21" s="5">
         <v>12.10508869480298</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>61.816300591000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.52142299100000145</v>
       </c>
       <c r="D22" s="5">
         <v>10.699573368272342</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>61.696149833</v>
       </c>
       <c r="C23" s="5">
         <v>-0.12015075800000119</v>
       </c>
       <c r="D23" s="5">
         <v>-2.3076361211887497</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>61.168141900999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.52800793200000129</v>
       </c>
       <c r="D24" s="5">
         <v>-9.7999648250214122</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>61.75687533</v>
       </c>
       <c r="C25" s="5">
         <v>0.58873342900000125</v>
       </c>
       <c r="D25" s="5">
         <v>12.181259614527583</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>62.549088158000004</v>
       </c>
       <c r="C26" s="5">
         <v>0.79221282800000381</v>
       </c>
       <c r="D26" s="5">
         <v>16.527391519884315</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>62.440052927000004</v>
       </c>
       <c r="C27" s="5">
         <v>-0.10903523100000001</v>
       </c>
       <c r="D27" s="5">
         <v>-2.0718939670985259</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>62.559965294999998</v>
       </c>
       <c r="C28" s="5">
         <v>0.11991236799999427</v>
       </c>
       <c r="D28" s="5">
         <v>2.3290257464535946</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>62.790985128000003</v>
       </c>
       <c r="C29" s="5">
         <v>0.23101983300000484</v>
       </c>
       <c r="D29" s="5">
         <v>4.5224477298684729</v>
       </c>
       <c r="E29" s="5">
         <v>4.2715522967783581</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>63.001949148000001</v>
       </c>
       <c r="C30" s="5">
         <v>0.2109640199999987</v>
       </c>
       <c r="D30" s="5">
         <v>4.1070807661796715</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>63.521055097999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.5191059499999966</v>
       </c>
       <c r="D31" s="5">
         <v>10.348036170849406</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>63.722737246999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.20168214899999981</v>
       </c>
       <c r="D32" s="5">
         <v>3.8772960669880785</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>63.923106220000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.20036897300000334</v>
       </c>
       <c r="D33" s="5">
         <v>3.839209057233739</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>63.923138473000002</v>
       </c>
       <c r="C34" s="5">
         <v>3.2253000000537213E-5</v>
       </c>
       <c r="D34" s="5">
         <v>6.0547288300849544E-4</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>63.993149006000003</v>
       </c>
       <c r="C35" s="5">
         <v>7.0010533000001374E-2</v>
       </c>
       <c r="D35" s="5">
         <v>1.322221750789887</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>65.937834276999993</v>
       </c>
       <c r="C36" s="5">
         <v>1.9446852709999902</v>
       </c>
       <c r="D36" s="5">
         <v>43.22352688793427</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>66.578891006999996</v>
       </c>
       <c r="C37" s="5">
         <v>0.64105673000000252</v>
       </c>
       <c r="D37" s="5">
         <v>12.311063287936097</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>66.046964123999999</v>
       </c>
       <c r="C38" s="5">
         <v>-0.53192688299999702</v>
       </c>
       <c r="D38" s="5">
         <v>-9.1770433848737056</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>66.356473874000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.30950975000000369</v>
       </c>
       <c r="D39" s="5">
         <v>5.7706761296333564</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>66.575042844999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.21856897099999628</v>
       </c>
       <c r="D40" s="5">
         <v>4.0250315314880547</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>66.851172892999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.27613004799999885</v>
       </c>
       <c r="D41" s="5">
         <v>5.0923056445121739</v>
       </c>
       <c r="E41" s="5">
         <v>6.4661953570616326</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>67.189848452000007</v>
       </c>
       <c r="C42" s="5">
         <v>0.33867555900000923</v>
       </c>
       <c r="D42" s="5">
         <v>6.251620610517028</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>67.492982918999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.30313446699999247</v>
       </c>
       <c r="D43" s="5">
         <v>5.550314891874808</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>67.551006686999997</v>
       </c>
       <c r="C44" s="5">
         <v>5.8023767999998199E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.0365328685792319</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>67.158427168000003</v>
       </c>
       <c r="C45" s="5">
         <v>-0.39257951899999455</v>
       </c>
       <c r="D45" s="5">
         <v>-6.7552708167508353</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>67.312761428000002</v>
       </c>
       <c r="C46" s="5">
         <v>0.15433425999999884</v>
       </c>
       <c r="D46" s="5">
         <v>2.7927985304337488</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>68.152204701000002</v>
       </c>
       <c r="C47" s="5">
         <v>0.83944327300000054</v>
       </c>
       <c r="D47" s="5">
         <v>16.035272887610109</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>68.720127593000001</v>
       </c>
       <c r="C48" s="5">
         <v>0.56792289199999857</v>
       </c>
       <c r="D48" s="5">
         <v>10.471072417541571</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>68.737136003000003</v>
       </c>
       <c r="C49" s="5">
         <v>1.7008410000002527E-2</v>
       </c>
       <c r="D49" s="5">
         <v>0.29740774907554002</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>68.849451146000007</v>
       </c>
       <c r="C50" s="5">
         <v>0.11231514300000356</v>
       </c>
       <c r="D50" s="5">
         <v>1.9784942748335865</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>68.666577364000005</v>
       </c>
       <c r="C51" s="5">
         <v>-0.18287378200000148</v>
       </c>
       <c r="D51" s="5">
         <v>-3.1412142988484271</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>69.114125754</v>
       </c>
       <c r="C52" s="5">
         <v>0.44754838999999436</v>
       </c>
       <c r="D52" s="5">
         <v>8.1077967150716024</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>69.321992989999998</v>
       </c>
       <c r="C53" s="5">
         <v>0.20786723599999846</v>
       </c>
       <c r="D53" s="5">
         <v>3.6694166039664466</v>
       </c>
       <c r="E53" s="5">
         <v>3.6960011172200602</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>69.932897506000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.61090451600000506</v>
       </c>
       <c r="D54" s="5">
         <v>11.103001076428832</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>70.158130094000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.22523258799999724</v>
       </c>
       <c r="D55" s="5">
         <v>3.9340362820233121</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>70.575064798</v>
       </c>
       <c r="C56" s="5">
         <v>0.4169347039999991</v>
       </c>
       <c r="D56" s="5">
         <v>7.3691122384164753</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>71.511750104000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.93668530600000111</v>
       </c>
       <c r="D57" s="5">
         <v>17.142220730103208</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>71.692137955999996</v>
       </c>
       <c r="C58" s="5">
         <v>0.18038785199999552</v>
       </c>
       <c r="D58" s="5">
         <v>3.0693416932281004</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>71.614319952000002</v>
       </c>
       <c r="C59" s="5">
         <v>-7.7818003999993834E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-1.2947881786617765</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>72.853938537999994</v>
       </c>
       <c r="C60" s="5">
         <v>1.2396185859999918</v>
       </c>
       <c r="D60" s="5">
         <v>22.867763621608649</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>73.141440677000006</v>
       </c>
       <c r="C61" s="5">
         <v>0.28750213900001143</v>
       </c>
       <c r="D61" s="5">
         <v>4.8396844346551893</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>73.486518687</v>
       </c>
       <c r="C62" s="5">
         <v>0.34507800999999461</v>
       </c>
       <c r="D62" s="5">
         <v>5.810790879044303</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>74.343208191000002</v>
       </c>
       <c r="C63" s="5">
         <v>0.85668950400000199</v>
       </c>
       <c r="D63" s="5">
         <v>14.922085228239146</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>74.827049837999994</v>
       </c>
       <c r="C64" s="5">
         <v>0.48384164699999133</v>
       </c>
       <c r="D64" s="5">
         <v>8.0955688335844869</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>75.281301921999997</v>
       </c>
       <c r="C65" s="5">
         <v>0.45425208400000372</v>
       </c>
       <c r="D65" s="5">
         <v>7.5330539322247425</v>
       </c>
       <c r="E65" s="5">
         <v>8.5965631900682062</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>75.595910932999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.31460901100000171</v>
       </c>
       <c r="D66" s="5">
         <v>5.1318245003390661</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>75.812173032999993</v>
       </c>
       <c r="C67" s="5">
         <v>0.21626209999999446</v>
       </c>
       <c r="D67" s="5">
         <v>3.4874500562845245</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>76.179245938999998</v>
       </c>
       <c r="C68" s="5">
         <v>0.3670729060000042</v>
       </c>
       <c r="D68" s="5">
         <v>5.9675007896050403</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>76.423775012999997</v>
       </c>
       <c r="C69" s="5">
         <v>0.24452907399999901</v>
       </c>
       <c r="D69" s="5">
         <v>3.9206371285917641</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>77.369479917999996</v>
       </c>
       <c r="C70" s="5">
         <v>0.94570490499999948</v>
       </c>
       <c r="D70" s="5">
         <v>15.902898183938641</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>77.592446074999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.22296615700000189</v>
       </c>
       <c r="D71" s="5">
         <v>3.5135461000495916</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>78.257550140000006</v>
       </c>
       <c r="C72" s="5">
         <v>0.6651040650000084</v>
       </c>
       <c r="D72" s="5">
         <v>10.785178292594622</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>78.686580789000004</v>
       </c>
       <c r="C73" s="5">
         <v>0.42903064899999777</v>
       </c>
       <c r="D73" s="5">
         <v>6.7807854889303965</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>79.183527560000002</v>
       </c>
       <c r="C74" s="5">
         <v>0.49694677099999751</v>
       </c>
       <c r="D74" s="5">
         <v>7.8474931463070607</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>79.940851410999997</v>
       </c>
       <c r="C75" s="5">
         <v>0.75732385099999533</v>
       </c>
       <c r="D75" s="5">
         <v>12.100381153475048</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>80.277343646999995</v>
       </c>
       <c r="C76" s="5">
         <v>0.336492235999998</v>
       </c>
       <c r="D76" s="5">
         <v>5.1697127361805872</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>80.662014904000003</v>
       </c>
       <c r="C77" s="5">
         <v>0.38467125700000793</v>
       </c>
       <c r="D77" s="5">
         <v>5.9041246945572334</v>
       </c>
       <c r="E77" s="5">
         <v>7.1474759928767506</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>80.142656063999993</v>
       </c>
       <c r="C78" s="5">
         <v>-0.51935884000000954</v>
       </c>
       <c r="D78" s="5">
         <v>-7.458617455181626</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>79.959622799000002</v>
       </c>
       <c r="C79" s="5">
         <v>-0.18303326499999173</v>
       </c>
       <c r="D79" s="5">
         <v>-2.7064474401412464</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>80.747122464</v>
       </c>
       <c r="C80" s="5">
         <v>0.78749966499999857</v>
       </c>
       <c r="D80" s="5">
         <v>12.48013127458667</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>81.233904713000001</v>
       </c>
       <c r="C81" s="5">
         <v>0.48678224900000089</v>
       </c>
       <c r="D81" s="5">
         <v>7.4789203721727482</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>81.832073746999995</v>
       </c>
       <c r="C82" s="5">
         <v>0.59816903399999433</v>
       </c>
       <c r="D82" s="5">
         <v>9.2030412594915845</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>81.786637220000003</v>
       </c>
       <c r="C83" s="5">
         <v>-4.5436526999992566E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-0.66425829641607592</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>81.954183799999996</v>
       </c>
       <c r="C84" s="5">
         <v>0.16754657999999267</v>
       </c>
       <c r="D84" s="5">
         <v>2.4861857634993045</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>82.740243809000006</v>
       </c>
       <c r="C85" s="5">
         <v>0.7860600090000105</v>
       </c>
       <c r="D85" s="5">
         <v>12.136759681543751</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>82.734813607000007</v>
       </c>
       <c r="C86" s="5">
         <v>-5.43020199999944E-3</v>
       </c>
       <c r="D86" s="5">
         <v>-7.872699543282069E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>83.344673792999998</v>
       </c>
       <c r="C87" s="5">
         <v>0.6098601859999917</v>
       </c>
       <c r="D87" s="5">
         <v>9.213091189166267</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>83.406459565000006</v>
       </c>
       <c r="C88" s="5">
         <v>6.1785772000007455E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.89323018118747655</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>83.806421551</v>
       </c>
       <c r="C89" s="5">
         <v>0.39996198599999389</v>
       </c>
       <c r="D89" s="5">
         <v>5.9086239630105508</v>
       </c>
       <c r="E89" s="5">
         <v>3.8982495673363982</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>84.209239193000002</v>
       </c>
       <c r="C90" s="5">
         <v>0.40281764200000225</v>
       </c>
       <c r="D90" s="5">
         <v>5.9227770119137046</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>83.663742530999997</v>
       </c>
       <c r="C91" s="5">
         <v>-0.54549666200000502</v>
       </c>
       <c r="D91" s="5">
         <v>-7.5023855976553477</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>84.668571099999994</v>
       </c>
       <c r="C92" s="5">
         <v>1.0048285689999972</v>
       </c>
       <c r="D92" s="5">
         <v>15.403587666111363</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>85.242961683000004</v>
       </c>
       <c r="C93" s="5">
         <v>0.57439058300001022</v>
       </c>
       <c r="D93" s="5">
         <v>8.4515089930630403</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>85.297908329999999</v>
       </c>
       <c r="C94" s="5">
         <v>5.4946646999994186E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.77625456448857655</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>85.209242312000001</v>
       </c>
       <c r="C95" s="5">
         <v>-8.8666017999997848E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-1.2402768542050358</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>86.149041452999995</v>
       </c>
       <c r="C96" s="5">
         <v>0.93979914099999462</v>
       </c>
       <c r="D96" s="5">
         <v>14.06829563814993</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>86.252217849000004</v>
       </c>
       <c r="C97" s="5">
         <v>0.10317639600000916</v>
       </c>
       <c r="D97" s="5">
         <v>1.4466846582335879</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>87.202857464999994</v>
       </c>
       <c r="C98" s="5">
         <v>0.95063961599998947</v>
       </c>
       <c r="D98" s="5">
         <v>14.057891809560141</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>87.308033967</v>
       </c>
       <c r="C99" s="5">
         <v>0.10517650200000617</v>
       </c>
       <c r="D99" s="5">
         <v>1.456975408982597</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>87.559104985999994</v>
       </c>
       <c r="C100" s="5">
         <v>0.25107101899999407</v>
       </c>
       <c r="D100" s="5">
         <v>3.5059364280641159</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>87.966028387999998</v>
       </c>
       <c r="C101" s="5">
         <v>0.40692340200000388</v>
       </c>
       <c r="D101" s="5">
         <v>5.721678052604573</v>
       </c>
       <c r="E101" s="5">
         <v>4.9633509700311995</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>88.698171462999994</v>
       </c>
       <c r="C102" s="5">
         <v>0.7321430749999962</v>
       </c>
       <c r="D102" s="5">
         <v>10.457749486725398</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>89.123018488</v>
       </c>
       <c r="C103" s="5">
         <v>0.42484702500000537</v>
       </c>
       <c r="D103" s="5">
         <v>5.901629678078435</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>89.562052882000003</v>
       </c>
       <c r="C104" s="5">
         <v>0.43903439400000366</v>
       </c>
       <c r="D104" s="5">
         <v>6.0742159453072375</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>89.396612605000001</v>
       </c>
       <c r="C105" s="5">
         <v>-0.16544027700000186</v>
       </c>
       <c r="D105" s="5">
         <v>-2.194274363136306</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>88.988081629999996</v>
       </c>
       <c r="C106" s="5">
         <v>-0.40853097500000501</v>
       </c>
       <c r="D106" s="5">
         <v>-5.3480906415053759</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>89.770831619999996</v>
       </c>
       <c r="C107" s="5">
         <v>0.78274998999999923</v>
       </c>
       <c r="D107" s="5">
         <v>11.081272659216236</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>88.954792353000002</v>
       </c>
       <c r="C108" s="5">
         <v>-0.81603926699999363</v>
       </c>
       <c r="D108" s="5">
         <v>-10.379116319224391</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>89.231569675000003</v>
       </c>
       <c r="C109" s="5">
         <v>0.27677732200000094</v>
       </c>
       <c r="D109" s="5">
         <v>3.798287863379568</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>89.785973530000007</v>
       </c>
       <c r="C110" s="5">
         <v>0.55440385500000389</v>
       </c>
       <c r="D110" s="5">
         <v>7.7158365908142512</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>89.947268175999994</v>
       </c>
       <c r="C111" s="5">
         <v>0.16129464599998755</v>
       </c>
       <c r="D111" s="5">
         <v>2.1771491757760053</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>90.242441030999998</v>
       </c>
       <c r="C112" s="5">
         <v>0.29517285500000412</v>
       </c>
       <c r="D112" s="5">
         <v>4.0098042389637323</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>90.348726467999995</v>
       </c>
       <c r="C113" s="5">
         <v>0.10628543699999682</v>
       </c>
       <c r="D113" s="5">
         <v>1.4225232210528516</v>
       </c>
       <c r="E113" s="5">
         <v>2.708657107366963</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>89.080342920000007</v>
       </c>
       <c r="C114" s="5">
         <v>-1.2683835479999885</v>
       </c>
       <c r="D114" s="5">
         <v>-15.604723646653106</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>89.020862930999996</v>
       </c>
       <c r="C115" s="5">
         <v>-5.9479989000010391E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.79831806652511661</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>89.186847971999995</v>
       </c>
       <c r="C116" s="5">
         <v>0.165985040999999</v>
       </c>
       <c r="D116" s="5">
         <v>2.2605648039307313</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>89.559444436000007</v>
       </c>
       <c r="C117" s="5">
         <v>0.37259646400001145</v>
       </c>
       <c r="D117" s="5">
         <v>5.1300582791158567</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>89.893423400000003</v>
       </c>
       <c r="C118" s="5">
         <v>0.33397896399999638</v>
       </c>
       <c r="D118" s="5">
         <v>4.567890968942101</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>90.144462149999995</v>
       </c>
       <c r="C119" s="5">
         <v>0.25103874999999221</v>
       </c>
       <c r="D119" s="5">
         <v>3.4031057095069039</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>90.095523549000006</v>
       </c>
       <c r="C120" s="5">
         <v>-4.8938600999989035E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.64952727925535747</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>90.362772390999993</v>
       </c>
       <c r="C121" s="5">
         <v>0.26724884199998655</v>
       </c>
       <c r="D121" s="5">
         <v>3.6181902611710948</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>91.026585420999993</v>
       </c>
       <c r="C122" s="5">
         <v>0.66381303000000003</v>
       </c>
       <c r="D122" s="5">
         <v>9.1803442093191698</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>90.086210141999999</v>
       </c>
       <c r="C123" s="5">
         <v>-0.94037527899999418</v>
       </c>
       <c r="D123" s="5">
         <v>-11.716248342700975</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>89.835539666000003</v>
       </c>
       <c r="C124" s="5">
         <v>-0.25067047599999626</v>
       </c>
       <c r="D124" s="5">
         <v>-3.288444065458096</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>90.290015761999996</v>
       </c>
       <c r="C125" s="5">
         <v>0.45447609599999339</v>
       </c>
       <c r="D125" s="5">
         <v>6.2425713490347423</v>
       </c>
       <c r="E125" s="5">
         <v>-6.4982328246532273E-2</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>90.597284837000004</v>
       </c>
       <c r="C126" s="5">
         <v>0.30726907500000777</v>
       </c>
       <c r="D126" s="5">
         <v>4.1610719999655599</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>90.879174188999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.28188935199999321</v>
       </c>
       <c r="D127" s="5">
         <v>3.798308647751969</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>90.668737183000005</v>
       </c>
       <c r="C128" s="5">
         <v>-0.21043700599999227</v>
       </c>
       <c r="D128" s="5">
         <v>-2.7435663507254793</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>90.22626751</v>
       </c>
       <c r="C129" s="5">
         <v>-0.44246967300000506</v>
       </c>
       <c r="D129" s="5">
         <v>-5.7014320230522664</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>90.401179900000002</v>
       </c>
       <c r="C130" s="5">
         <v>0.17491239000000292</v>
       </c>
       <c r="D130" s="5">
         <v>2.3512814795924486</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>90.195665719000004</v>
       </c>
       <c r="C131" s="5">
         <v>-0.20551418099999808</v>
       </c>
       <c r="D131" s="5">
         <v>-2.6941760931984859</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>90.495023857000007</v>
       </c>
       <c r="C132" s="5">
         <v>0.29935813800000233</v>
       </c>
       <c r="D132" s="5">
         <v>4.0562967963356344</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>90.263474823999999</v>
       </c>
       <c r="C133" s="5">
         <v>-0.2315490330000074</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0275890462747257</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>91.412321719000005</v>
       </c>
       <c r="C134" s="5">
         <v>1.1488468950000055</v>
       </c>
       <c r="D134" s="5">
         <v>16.389095596845426</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>90.068990248000006</v>
       </c>
       <c r="C135" s="5">
         <v>-1.3433314709999991</v>
       </c>
       <c r="D135" s="5">
         <v>-16.276639027396911</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>90.179003383999998</v>
       </c>
       <c r="C136" s="5">
         <v>0.11001313599999207</v>
       </c>
       <c r="D136" s="5">
         <v>1.4756049672061122</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>90.486388176000006</v>
       </c>
       <c r="C137" s="5">
         <v>0.30738479200000768</v>
       </c>
       <c r="D137" s="5">
         <v>4.167889296763283</v>
       </c>
       <c r="E137" s="5">
         <v>0.21749072955932203</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>90.730706282</v>
       </c>
       <c r="C138" s="5">
         <v>0.24431810599999437</v>
       </c>
       <c r="D138" s="5">
         <v>3.288616031653735</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>91.608535383000003</v>
       </c>
       <c r="C139" s="5">
         <v>0.87782910100000322</v>
       </c>
       <c r="D139" s="5">
         <v>12.24830153746761</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>92.271895413999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.6633600309999963</v>
       </c>
       <c r="D140" s="5">
         <v>9.044062809710951</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>91.992827284000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.27906812999999886</v>
       </c>
       <c r="D141" s="5">
         <v>-3.5695270193460193</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>92.714115539999995</v>
       </c>
       <c r="C142" s="5">
         <v>0.72128825599999402</v>
       </c>
       <c r="D142" s="5">
         <v>9.8253806308366887</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>93.393819734999994</v>
       </c>
       <c r="C143" s="5">
         <v>0.67970419499999934</v>
       </c>
       <c r="D143" s="5">
         <v>9.1609586733347967</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>93.739778521000005</v>
       </c>
       <c r="C144" s="5">
         <v>0.34595878600001129</v>
       </c>
       <c r="D144" s="5">
         <v>4.5368525625350209</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>94.198003037999996</v>
       </c>
       <c r="C145" s="5">
         <v>0.45822451699999078</v>
       </c>
       <c r="D145" s="5">
         <v>6.0262192192433783</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>93.818010944999997</v>
       </c>
       <c r="C146" s="5">
         <v>-0.37999209299999848</v>
       </c>
       <c r="D146" s="5">
         <v>-4.7347960504631299</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>94.645247643999994</v>
       </c>
       <c r="C147" s="5">
         <v>0.82723669899999663</v>
       </c>
       <c r="D147" s="5">
         <v>11.109473417948212</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>94.954158284000002</v>
       </c>
       <c r="C148" s="5">
         <v>0.30891064000000767</v>
       </c>
       <c r="D148" s="5">
         <v>3.9877346123644797</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>95.204940237000002</v>
       </c>
       <c r="C149" s="5">
         <v>0.25078195300000061</v>
       </c>
       <c r="D149" s="5">
         <v>3.2157462379621027</v>
       </c>
       <c r="E149" s="5">
         <v>5.2146540005798547</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>95.517142297999996</v>
       </c>
       <c r="C150" s="5">
         <v>0.31220206099999359</v>
       </c>
       <c r="D150" s="5">
         <v>4.0068709930347168</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>95.759186862000007</v>
       </c>
       <c r="C151" s="5">
         <v>0.24204456400001106</v>
       </c>
       <c r="D151" s="5">
         <v>3.0835929369674497</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>96.081580828</v>
       </c>
       <c r="C152" s="5">
         <v>0.32239396599999282</v>
       </c>
       <c r="D152" s="5">
         <v>4.1157143938697738</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>96.645989678000007</v>
       </c>
       <c r="C153" s="5">
         <v>0.56440885000000662</v>
       </c>
       <c r="D153" s="5">
         <v>7.2813855310426945</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>96.977373421999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.33138374399999293</v>
       </c>
       <c r="D154" s="5">
         <v>4.193098989652122</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>96.712523026</v>
       </c>
       <c r="C155" s="5">
         <v>-0.26485039599999993</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2284824973127679</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>96.946378175000007</v>
       </c>
       <c r="C156" s="5">
         <v>0.23385514900000715</v>
       </c>
       <c r="D156" s="5">
         <v>2.9405554861923422</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>97.449115511000002</v>
       </c>
       <c r="C157" s="5">
         <v>0.50273733599999559</v>
       </c>
       <c r="D157" s="5">
         <v>6.4034606101951885</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>98.010287673999997</v>
       </c>
       <c r="C158" s="5">
         <v>0.56117216299999484</v>
       </c>
       <c r="D158" s="5">
         <v>7.1334639887580709</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>98.191809878000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.18152220400000374</v>
       </c>
       <c r="D159" s="5">
         <v>2.2452670556840637</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>98.527098964999993</v>
       </c>
       <c r="C160" s="5">
         <v>0.33528908699999249</v>
       </c>
       <c r="D160" s="5">
         <v>4.1753975848393576</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>98.918275377000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.39117641200000719</v>
       </c>
       <c r="D161" s="5">
         <v>4.8697140246747095</v>
       </c>
       <c r="E161" s="5">
         <v>3.9003597195231166</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>98.974361486999996</v>
       </c>
       <c r="C162" s="5">
         <v>5.6086109999995415E-2</v>
       </c>
       <c r="D162" s="5">
         <v>0.68251910275942684</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>98.742946705999998</v>
       </c>
       <c r="C163" s="5">
         <v>-0.23141478099999802</v>
       </c>
       <c r="D163" s="5">
         <v>-2.7699528246251548</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>98.860556016000004</v>
       </c>
       <c r="C164" s="5">
         <v>0.11760931000000596</v>
       </c>
       <c r="D164" s="5">
         <v>1.4386787888208241</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>99.518219946000002</v>
       </c>
       <c r="C165" s="5">
         <v>0.65766392999999823</v>
       </c>
       <c r="D165" s="5">
         <v>8.2815857505015735</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>99.462410120000001</v>
       </c>
       <c r="C166" s="5">
         <v>-5.5809826000000839E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.67088829633686897</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>99.965868470000004</v>
       </c>
       <c r="C167" s="5">
         <v>0.5034583500000025</v>
       </c>
       <c r="D167" s="5">
         <v>6.2461439123454587</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>99.845134298000005</v>
       </c>
       <c r="C168" s="5">
         <v>-0.12073417199999881</v>
       </c>
       <c r="D168" s="5">
         <v>-1.4397161671648728</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>100.21431791000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.36918361200000049</v>
       </c>
       <c r="D169" s="5">
         <v>4.5284313093840511</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>100.40920782000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.19488991000000055</v>
       </c>
       <c r="D170" s="5">
         <v>2.3588010141807558</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>100.82093227999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.41172445999998786</v>
       </c>
       <c r="D171" s="5">
         <v>5.0330602520271883</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>100.99456773999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.17363545999999985</v>
       </c>
       <c r="D172" s="5">
         <v>2.0863482525889987</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>101.13041335</v>
       </c>
       <c r="C173" s="5">
         <v>0.13584561000000406</v>
       </c>
       <c r="D173" s="5">
         <v>1.6260887186382078</v>
       </c>
       <c r="E173" s="5">
         <v>2.2363288932899739</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>102.54729048999999</v>
       </c>
       <c r="C174" s="5">
         <v>1.4168771399999969</v>
       </c>
       <c r="D174" s="5">
         <v>18.170450402857028</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>101.92036822</v>
       </c>
       <c r="C175" s="5">
         <v>-0.62692226999999434</v>
       </c>
       <c r="D175" s="5">
         <v>-7.0944776543278021</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>102.54259922999999</v>
       </c>
       <c r="C176" s="5">
         <v>0.62223100999999303</v>
       </c>
       <c r="D176" s="5">
         <v>7.5771542385320023</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>102.80408776</v>
       </c>
       <c r="C177" s="5">
         <v>0.26148853000000827</v>
       </c>
       <c r="D177" s="5">
         <v>3.1033423865762577</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>102.64688366999999</v>
       </c>
       <c r="C178" s="5">
         <v>-0.15720409000000757</v>
       </c>
       <c r="D178" s="5">
         <v>-1.819639609088497</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>103.9334226</v>
       </c>
       <c r="C179" s="5">
         <v>1.2865389300000061</v>
       </c>
       <c r="D179" s="5">
         <v>16.12173697725645</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>103.83127249</v>
       </c>
       <c r="C180" s="5">
         <v>-0.10215010999999663</v>
       </c>
       <c r="D180" s="5">
         <v>-1.1730555213988803</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>103.87981499999999</v>
       </c>
       <c r="C181" s="5">
         <v>4.8542509999990102E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.56246087008633427</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>103.02052844000001</v>
       </c>
       <c r="C182" s="5">
         <v>-0.85928655999998682</v>
       </c>
       <c r="D182" s="5">
         <v>-9.4869355682167367</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>104.35726586</v>
       </c>
       <c r="C183" s="5">
         <v>1.3367374199999915</v>
       </c>
       <c r="D183" s="5">
         <v>16.731220610172958</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>104.53486484</v>
       </c>
       <c r="C184" s="5">
         <v>0.17759897999999907</v>
       </c>
       <c r="D184" s="5">
         <v>2.0614276042120849</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>104.83469022</v>
       </c>
       <c r="C185" s="5">
         <v>0.29982538000000147</v>
       </c>
       <c r="D185" s="5">
         <v>3.4966398362230589</v>
       </c>
       <c r="E185" s="5">
         <v>3.6628712840122146</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>105.03903553000001</v>
       </c>
       <c r="C186" s="5">
         <v>0.20434531000000788</v>
       </c>
       <c r="D186" s="5">
         <v>2.3642974693613539</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>105.58202466</v>
       </c>
       <c r="C187" s="5">
         <v>0.54298912999999516</v>
       </c>
       <c r="D187" s="5">
         <v>6.3827286326222588</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>105.73768246</v>
       </c>
       <c r="C188" s="5">
         <v>0.15565780000000018</v>
       </c>
       <c r="D188" s="5">
         <v>1.7835556830332777</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>105.79905478000001</v>
       </c>
       <c r="C189" s="5">
         <v>6.137232000000381E-2</v>
       </c>
       <c r="D189" s="5">
         <v>0.69873238482296429</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>105.77525448</v>
       </c>
       <c r="C190" s="5">
         <v>-2.3800300000004881E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.2696153548860547</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>106.10924661999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.33399213999999233</v>
       </c>
       <c r="D191" s="5">
         <v>3.8555777801860147</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>107.36393129</v>
       </c>
       <c r="C192" s="5">
         <v>1.2546846700000032</v>
       </c>
       <c r="D192" s="5">
         <v>15.149509675609352</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>107.46963701999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.10570572999999683</v>
       </c>
       <c r="D193" s="5">
         <v>1.1878851345513919</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>108.02488753999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.5552505200000013</v>
       </c>
       <c r="D194" s="5">
         <v>6.379143608248361</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>108.29317105</v>
       </c>
       <c r="C195" s="5">
         <v>0.26828351000000339</v>
       </c>
       <c r="D195" s="5">
         <v>3.0212884349912095</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>108.7745828</v>
       </c>
       <c r="C196" s="5">
         <v>0.48141175000000658</v>
       </c>
       <c r="D196" s="5">
         <v>5.4669200831051867</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>109.32051777</v>
       </c>
       <c r="C197" s="5">
         <v>0.54593496999999047</v>
       </c>
       <c r="D197" s="5">
         <v>6.1918151839218227</v>
       </c>
       <c r="E197" s="5">
         <v>4.2789534080620584</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>109.91137034</v>
       </c>
       <c r="C198" s="5">
         <v>0.59085257000000979</v>
       </c>
       <c r="D198" s="5">
         <v>6.682039829601405</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>109.71860332999999</v>
       </c>
       <c r="C199" s="5">
         <v>-0.1927670100000114</v>
       </c>
       <c r="D199" s="5">
         <v>-2.0844254752350189</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>110.18708801</v>
       </c>
       <c r="C200" s="5">
         <v>0.4684846800000031</v>
       </c>
       <c r="D200" s="5">
         <v>5.2459088351198835</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>109.76010889</v>
       </c>
       <c r="C201" s="5">
         <v>-0.4269791199999986</v>
       </c>
       <c r="D201" s="5">
         <v>-4.5522092128078011</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>110.15108788000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.3909789900000078</v>
       </c>
       <c r="D202" s="5">
         <v>4.3592953335341855</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>110.39958043</v>
       </c>
       <c r="C203" s="5">
         <v>0.24849254999999459</v>
       </c>
       <c r="D203" s="5">
         <v>2.7409520901677142</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>110.32401246000001</v>
       </c>
       <c r="C204" s="5">
         <v>-7.5567969999994489E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.81830882344581246</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>111.08527427</v>
       </c>
       <c r="C205" s="5">
         <v>0.76126180999999349</v>
       </c>
       <c r="D205" s="5">
         <v>8.6018731286235273</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>111.67016006999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.58488579999999502</v>
       </c>
       <c r="D206" s="5">
         <v>6.5044525303021405</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>111.25420343</v>
       </c>
       <c r="C207" s="5">
         <v>-0.41595663999999033</v>
       </c>
       <c r="D207" s="5">
         <v>-4.3793968321612642</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>111.2459783</v>
       </c>
       <c r="C208" s="5">
         <v>-8.2251299999995808E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-8.8681086009734233E-2</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>111.2548275</v>
       </c>
       <c r="C209" s="5">
         <v>8.8492000000002236E-3</v>
       </c>
       <c r="D209" s="5">
         <v>9.5497268941224789E-2</v>
       </c>
       <c r="E209" s="5">
         <v>1.7693931289912257</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>111.72207447</v>
       </c>
       <c r="C210" s="5">
         <v>0.46724696999999082</v>
       </c>
       <c r="D210" s="5">
         <v>5.1578062084800091</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>112.58313618</v>
       </c>
       <c r="C211" s="5">
         <v>0.86106171000000131</v>
       </c>
       <c r="D211" s="5">
         <v>9.6509037935423425</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>113.09178850000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.50865232000001015</v>
       </c>
       <c r="D212" s="5">
         <v>5.5583901778265998</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>113.27115092</v>
       </c>
       <c r="C213" s="5">
         <v>0.1793624199999897</v>
       </c>
       <c r="D213" s="5">
         <v>1.9198772068913073</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>113.86848591</v>
       </c>
       <c r="C214" s="5">
         <v>0.59733499000000734</v>
       </c>
       <c r="D214" s="5">
         <v>6.5150049485983574</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>114.35577527</v>
       </c>
       <c r="C215" s="5">
         <v>0.48728935999999123</v>
       </c>
       <c r="D215" s="5">
         <v>5.2578945961452739</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>114.59037141</v>
       </c>
       <c r="C216" s="5">
         <v>0.23459614000000784</v>
       </c>
       <c r="D216" s="5">
         <v>2.4897171355807046</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>114.9260914</v>
       </c>
       <c r="C217" s="5">
         <v>0.33571999000000119</v>
       </c>
       <c r="D217" s="5">
         <v>3.5728951328662717</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>114.9401773</v>
       </c>
       <c r="C218" s="5">
         <v>1.4085899999997764E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.14717701550774898</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>115.1074682</v>
       </c>
       <c r="C219" s="5">
         <v>0.16729089999999758</v>
       </c>
       <c r="D219" s="5">
         <v>1.7606019918622096</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>115.82986843</v>
       </c>
       <c r="C220" s="5">
         <v>0.72240023000000519</v>
       </c>
       <c r="D220" s="5">
         <v>7.7965189048746497</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>116.30146156000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.47159313000000225</v>
       </c>
       <c r="D221" s="5">
         <v>4.996618883043813</v>
       </c>
       <c r="E221" s="5">
         <v>4.5361034423427649</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>115.91185702999999</v>
       </c>
       <c r="C222" s="5">
         <v>-0.38960453000001394</v>
       </c>
       <c r="D222" s="5">
         <v>-3.9466990349842468</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>116.47744436000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.56558733000001382</v>
       </c>
       <c r="D223" s="5">
         <v>6.0150770596165914</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>116.33584882</v>
       </c>
       <c r="C224" s="5">
         <v>-0.14159554000001151</v>
       </c>
       <c r="D224" s="5">
         <v>-1.4490632062193143</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>117.32540167000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.9895528500000097</v>
       </c>
       <c r="D225" s="5">
         <v>10.698526862019552</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>118.05336033</v>
       </c>
       <c r="C226" s="5">
         <v>0.72795865999999876</v>
       </c>
       <c r="D226" s="5">
         <v>7.7049457167817526</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>117.68313362000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.37022670999999718</v>
       </c>
       <c r="D227" s="5">
         <v>-3.6990777339199532</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>118.33335259</v>
       </c>
       <c r="C228" s="5">
         <v>0.6502189699999974</v>
       </c>
       <c r="D228" s="5">
         <v>6.8354390112008723</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>118.7469524</v>
       </c>
       <c r="C229" s="5">
         <v>0.41359980999999379</v>
       </c>
       <c r="D229" s="5">
         <v>4.2758265342593083</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>119.83143196</v>
       </c>
       <c r="C230" s="5">
         <v>1.0844795600000054</v>
       </c>
       <c r="D230" s="5">
         <v>11.526820166842455</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>120.48930432</v>
       </c>
       <c r="C231" s="5">
         <v>0.65787235999999893</v>
       </c>
       <c r="D231" s="5">
         <v>6.7905869318237722</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>120.94402075000001</v>
       </c>
       <c r="C232" s="5">
         <v>0.45471643000000483</v>
       </c>
       <c r="D232" s="5">
         <v>4.6238910482450102</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>121.78274997</v>
       </c>
       <c r="C233" s="5">
         <v>0.83872921999999051</v>
       </c>
       <c r="D233" s="5">
         <v>8.6466873652349072</v>
       </c>
       <c r="E233" s="5">
         <v>4.7130004528551872</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>121.46754322</v>
       </c>
       <c r="C234" s="5">
         <v>-0.31520675000000153</v>
       </c>
       <c r="D234" s="5">
         <v>-3.0620899853427752</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>121.8928749</v>
       </c>
       <c r="C235" s="5">
         <v>0.42533167999999932</v>
       </c>
       <c r="D235" s="5">
         <v>4.2838055192083724</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>122.04679143</v>
       </c>
       <c r="C236" s="5">
         <v>0.1539165300000036</v>
       </c>
       <c r="D236" s="5">
         <v>1.525831458649507</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>122.87134917</v>
       </c>
       <c r="C237" s="5">
         <v>0.82455774000000304</v>
       </c>
       <c r="D237" s="5">
         <v>8.4154375038037799</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>123.42891873000001</v>
       </c>
       <c r="C238" s="5">
         <v>0.55756956000000457</v>
       </c>
       <c r="D238" s="5">
         <v>5.5833821522017546</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>123.58599504</v>
       </c>
       <c r="C239" s="5">
         <v>0.15707630999999367</v>
       </c>
       <c r="D239" s="5">
         <v>1.5378608290352425</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>124.52737534000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.94138030000000583</v>
       </c>
       <c r="D240" s="5">
         <v>9.5334865116179159</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>124.03196395000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.49541139000000101</v>
       </c>
       <c r="D241" s="5">
         <v>-4.6709136561626003</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>124.53358282000001</v>
       </c>
       <c r="C242" s="5">
         <v>0.50161887000000149</v>
       </c>
       <c r="D242" s="5">
         <v>4.9625441929484371</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>125.32066752999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.78708470999998781</v>
       </c>
       <c r="D243" s="5">
         <v>7.8535885043635512</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>125.70841532999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.38774779999999964</v>
       </c>
       <c r="D244" s="5">
         <v>3.7766928975203173</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>125.99422414</v>
       </c>
       <c r="C245" s="5">
         <v>0.28580881000000602</v>
       </c>
       <c r="D245" s="5">
         <v>2.7626789465105883</v>
       </c>
       <c r="E245" s="5">
         <v>3.458186131482055</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>127.09942288000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.1051987400000058</v>
       </c>
       <c r="D246" s="5">
         <v>11.049166777717744</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>127.70673949</v>
       </c>
       <c r="C247" s="5">
         <v>0.60731660999999804</v>
       </c>
       <c r="D247" s="5">
         <v>5.8870528794201737</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>128.12066376000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.41392427000000964</v>
       </c>
       <c r="D248" s="5">
         <v>3.9595416309282205</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>128.50964232999999</v>
       </c>
       <c r="C249" s="5">
         <v>0.38897856999997771</v>
       </c>
       <c r="D249" s="5">
         <v>3.7046950301946824</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>128.71021635</v>
       </c>
       <c r="C250" s="5">
         <v>0.20057402000000479</v>
       </c>
       <c r="D250" s="5">
         <v>1.8890858017355239</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>129.68388128000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.97366493000001242</v>
       </c>
       <c r="D251" s="5">
         <v>9.4651194826843579</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>129.94804812000001</v>
       </c>
       <c r="C252" s="5">
         <v>0.26416684000000146</v>
       </c>
       <c r="D252" s="5">
         <v>2.4719799628331929</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>129.64616945</v>
       </c>
       <c r="C253" s="5">
         <v>-0.30187867000000779</v>
       </c>
       <c r="D253" s="5">
         <v>-2.7523427765453023</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>129.80694410999999</v>
       </c>
       <c r="C254" s="5">
         <v>0.16077465999998708</v>
       </c>
       <c r="D254" s="5">
         <v>1.498316047968018</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>130.42506857999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.61812446999999793</v>
       </c>
       <c r="D255" s="5">
         <v>5.8663094216671707</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>130.61216342</v>
       </c>
       <c r="C256" s="5">
         <v>0.18709484000001453</v>
       </c>
       <c r="D256" s="5">
         <v>1.7350473070886663</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>130.83764108</v>
       </c>
       <c r="C257" s="5">
         <v>0.22547765999999569</v>
       </c>
       <c r="D257" s="5">
         <v>2.0913599832282692</v>
       </c>
       <c r="E257" s="5">
         <v>3.8441579152217242</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>131.67584708000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.83820600000001377</v>
       </c>
       <c r="D258" s="5">
         <v>7.9645017873441804</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>131.39136181000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.28448527000000468</v>
       </c>
       <c r="D259" s="5">
         <v>-2.5620100324756256</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>131.91064485000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.5192830400000048</v>
       </c>
       <c r="D260" s="5">
         <v>4.8470833941041125</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>133.09181543</v>
       </c>
       <c r="C261" s="5">
         <v>1.1811705799999856</v>
       </c>
       <c r="D261" s="5">
         <v>11.290493414920455</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>132.93291807</v>
       </c>
       <c r="C262" s="5">
         <v>-0.15889735999999743</v>
       </c>
       <c r="D262" s="5">
         <v>-1.4233011884159263</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>132.94397617999999</v>
       </c>
       <c r="C263" s="5">
         <v>1.1058109999993349E-2</v>
       </c>
       <c r="D263" s="5">
         <v>9.9868452885165659E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>133.81585412999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.87187794999999824</v>
       </c>
       <c r="D264" s="5">
         <v>8.1600501714058193</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>134.60712183999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.79126770999999962</v>
       </c>
       <c r="D265" s="5">
         <v>7.331108273022946</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>135.77248703999999</v>
       </c>
       <c r="C266" s="5">
         <v>1.1653651999999965</v>
       </c>
       <c r="D266" s="5">
         <v>10.898282611341092</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>135.34767909999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.42480793999999378</v>
       </c>
       <c r="D267" s="5">
         <v>-3.6906446160984263</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>135.63352259999999</v>
       </c>
       <c r="C268" s="5">
         <v>0.28584349999999858</v>
       </c>
       <c r="D268" s="5">
         <v>2.5639498475863665</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>136.09672717000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.46320457000001625</v>
       </c>
       <c r="D269" s="5">
         <v>4.176001434286758</v>
       </c>
       <c r="E269" s="5">
         <v>4.019551290124812</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>136.24294659</v>
       </c>
       <c r="C270" s="5">
         <v>0.14621941999999422</v>
       </c>
       <c r="D270" s="5">
         <v>1.2969000576132927</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>136.63242385000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.38947726000000671</v>
       </c>
       <c r="D271" s="5">
         <v>3.4848894706717148</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>137.06991948999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.43749563999998031</v>
       </c>
       <c r="D272" s="5">
         <v>3.9107834205954539</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>136.7717968</v>
       </c>
       <c r="C273" s="5">
         <v>-0.29812268999998537</v>
       </c>
       <c r="D273" s="5">
         <v>-2.5789656517979931</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>137.06205990999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.29026310999998373</v>
       </c>
       <c r="D274" s="5">
         <v>2.5766298261689746</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>137.85339532</v>
       </c>
       <c r="C275" s="5">
         <v>0.79133541000001628</v>
       </c>
       <c r="D275" s="5">
         <v>7.1525601577745679</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>136.42971431999999</v>
       </c>
       <c r="C276" s="5">
         <v>-1.4236810000000162</v>
       </c>
       <c r="D276" s="5">
         <v>-11.712741728208975</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>137.25190376</v>
       </c>
       <c r="C277" s="5">
         <v>0.8221894400000167</v>
       </c>
       <c r="D277" s="5">
         <v>7.476344824704606</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>136.9343853</v>
       </c>
       <c r="C278" s="5">
         <v>-0.31751846000000228</v>
       </c>
       <c r="D278" s="5">
         <v>-2.741028155623304</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>137.02733671999999</v>
       </c>
       <c r="C279" s="5">
         <v>9.2951419999991458E-2</v>
       </c>
       <c r="D279" s="5">
         <v>0.81761114165515014</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>137.43037476000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.40303804000001264</v>
       </c>
       <c r="D280" s="5">
         <v>3.5872175434661147</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>137.74565823</v>
       </c>
       <c r="C281" s="5">
         <v>0.31528346999999712</v>
       </c>
       <c r="D281" s="5">
         <v>2.7879619245988696</v>
       </c>
       <c r="E281" s="5">
         <v>1.2115875923601749</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>137.27725268</v>
       </c>
       <c r="C282" s="5">
         <v>-0.46840554999999995</v>
       </c>
       <c r="D282" s="5">
         <v>-4.0051521217035262</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>137.81300718</v>
       </c>
       <c r="C283" s="5">
         <v>0.53575449999999591</v>
       </c>
       <c r="D283" s="5">
         <v>4.7851077418798571</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>138.09915235</v>
       </c>
       <c r="C284" s="5">
         <v>0.28614516999999751</v>
       </c>
       <c r="D284" s="5">
         <v>2.5202464278187842</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>138.75970867000001</v>
       </c>
       <c r="C285" s="5">
         <v>0.66055632000001197</v>
       </c>
       <c r="D285" s="5">
         <v>5.8932792534484468</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>138.94642576999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.18671709999998143</v>
       </c>
       <c r="D286" s="5">
         <v>1.6267418530426792</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>139.49261143000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.54618566000002033</v>
       </c>
       <c r="D287" s="5">
         <v>4.8204216253399768</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>139.38356401999999</v>
       </c>
       <c r="C288" s="5">
         <v>-0.1090474100000165</v>
       </c>
       <c r="D288" s="5">
         <v>-0.93406900536479043</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>140.07588799000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.69232397000001811</v>
       </c>
       <c r="D289" s="5">
         <v>6.1260082651064529</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>140.59331184000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.51742385000000013</v>
       </c>
       <c r="D290" s="5">
         <v>4.5238323964351679</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>140.45943094</v>
       </c>
       <c r="C291" s="5">
         <v>-0.1338809000000083</v>
       </c>
       <c r="D291" s="5">
         <v>-1.1367419679786606</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>140.74503442</v>
       </c>
       <c r="C292" s="5">
         <v>0.28560347999999181</v>
       </c>
       <c r="D292" s="5">
         <v>2.4674961684622687</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>141.23002887000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.48499445000001629</v>
       </c>
       <c r="D293" s="5">
         <v>4.2143671558732887</v>
       </c>
       <c r="E293" s="5">
         <v>2.5295683978525219</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>141.92688232</v>
       </c>
       <c r="C294" s="5">
         <v>0.69685344999999188</v>
       </c>
       <c r="D294" s="5">
         <v>6.0843644905264727</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>142.27304000000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.34615768000000458</v>
       </c>
       <c r="D295" s="5">
         <v>2.9663652660003148</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>142.75572968</v>
       </c>
       <c r="C296" s="5">
         <v>0.4826896799999929</v>
       </c>
       <c r="D296" s="5">
         <v>4.1480739021708235</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>143.04748741</v>
       </c>
       <c r="C297" s="5">
         <v>0.29175773000000049</v>
       </c>
       <c r="D297" s="5">
         <v>2.480262385758869</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>143.87753656999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.8300491599999873</v>
       </c>
       <c r="D298" s="5">
         <v>7.1897141591011682</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>144.56150787999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.683971310000004</v>
       </c>
       <c r="D299" s="5">
         <v>5.8561549260838008</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>145.58628012</v>
       </c>
       <c r="C300" s="5">
         <v>1.0247722400000043</v>
       </c>
       <c r="D300" s="5">
         <v>8.8462219026565378</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>145.59278148999999</v>
       </c>
       <c r="C301" s="5">
         <v>6.5013699999951768E-3</v>
       </c>
       <c r="D301" s="5">
         <v>5.3600933036945797E-2</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>145.71549264999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.12271115999999438</v>
       </c>
       <c r="D302" s="5">
         <v>1.0161075378518181</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>146.43659188999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.72109924000000092</v>
       </c>
       <c r="D303" s="5">
         <v>6.1027414683224146</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>146.28634345</v>
       </c>
       <c r="C304" s="5">
         <v>-0.15024843999998438</v>
       </c>
       <c r="D304" s="5">
         <v>-1.2243124800387806</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>146.39682334</v>
       </c>
       <c r="C305" s="5">
         <v>0.11047988999999347</v>
       </c>
       <c r="D305" s="5">
         <v>0.91005040400071735</v>
       </c>
       <c r="E305" s="5">
         <v>3.6584248486955628</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>147.42663118999999</v>
       </c>
       <c r="C306" s="5">
         <v>1.0298078499999974</v>
       </c>
       <c r="D306" s="5">
         <v>8.7755939399669192</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>148.21766069</v>
       </c>
       <c r="C307" s="5">
         <v>0.7910295000000076</v>
       </c>
       <c r="D307" s="5">
         <v>6.6321471326217241</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>148.50796507000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.29030438000000913</v>
       </c>
       <c r="D308" s="5">
         <v>2.3758479713418712</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>149.50436282000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.99639774999999986</v>
       </c>
       <c r="D309" s="5">
         <v>8.3551181525543647</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>149.59799670000001</v>
       </c>
       <c r="C310" s="5">
         <v>9.3633879999998726E-2</v>
       </c>
       <c r="D310" s="5">
         <v>0.75414859638951448</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>149.50886742</v>
       </c>
       <c r="C311" s="5">
         <v>-8.9129280000008748E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-0.71261218007773186</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>150.26421649</v>
       </c>
       <c r="C312" s="5">
         <v>0.75534906999999407</v>
       </c>
       <c r="D312" s="5">
         <v>6.2339758675006296</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>150.67988052999999</v>
       </c>
       <c r="C313" s="5">
         <v>0.41566403999999579</v>
       </c>
       <c r="D313" s="5">
         <v>3.3704369179545335</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>150.83806073</v>
       </c>
       <c r="C314" s="5">
         <v>0.15818020000000388</v>
       </c>
       <c r="D314" s="5">
         <v>1.2670307336370534</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>151.30740951000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.46934878000001845</v>
       </c>
       <c r="D315" s="5">
         <v>3.7984978207920017</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>152.38323389999999</v>
       </c>
       <c r="C316" s="5">
         <v>1.0758243899999798</v>
       </c>
       <c r="D316" s="5">
         <v>8.8739253051384193</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>152.83188368</v>
       </c>
       <c r="C317" s="5">
         <v>0.44864978000001088</v>
       </c>
       <c r="D317" s="5">
         <v>3.5908409860253343</v>
       </c>
       <c r="E317" s="5">
         <v>4.3956283976564592</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>153.30025903000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.4683753500000023</v>
       </c>
       <c r="D318" s="5">
         <v>3.7401981841351795</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>153.79179633000001</v>
       </c>
       <c r="C319" s="5">
         <v>0.49153730000000451</v>
       </c>
       <c r="D319" s="5">
         <v>3.916227387176896</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>154.63591062</v>
       </c>
       <c r="C320" s="5">
         <v>0.84411428999999316</v>
       </c>
       <c r="D320" s="5">
         <v>6.7889307929518861</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>155.47981858</v>
       </c>
       <c r="C321" s="5">
         <v>0.84390795999999568</v>
       </c>
       <c r="D321" s="5">
         <v>6.7490524070769053</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>156.05071018999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.57089160999998967</v>
       </c>
       <c r="D322" s="5">
         <v>4.4962466170179294</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>155.06989314</v>
       </c>
       <c r="C323" s="5">
         <v>-0.98081704999998465</v>
       </c>
       <c r="D323" s="5">
         <v>-7.2869523304087362</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>156.66027975</v>
       </c>
       <c r="C324" s="5">
         <v>1.5903866099999959</v>
       </c>
       <c r="D324" s="5">
         <v>13.02562609430904</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>157.34128353</v>
       </c>
       <c r="C325" s="5">
         <v>0.68100377999999751</v>
       </c>
       <c r="D325" s="5">
         <v>5.3429536415709133</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>158.33290578</v>
       </c>
       <c r="C326" s="5">
         <v>0.99162225000000603</v>
       </c>
       <c r="D326" s="5">
         <v>7.8305752513797344</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>158.91289037000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.57998459000000935</v>
       </c>
       <c r="D327" s="5">
         <v>4.4853342095169113</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>159.81648608</v>
       </c>
       <c r="C328" s="5">
         <v>0.9035957099999905</v>
       </c>
       <c r="D328" s="5">
         <v>7.040815204202322</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>160.15624897999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.33976289999998244</v>
       </c>
       <c r="D329" s="5">
         <v>2.5811901862106801</v>
       </c>
       <c r="E329" s="5">
         <v>4.7924327853838156</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>161.00830242000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.85205344000002015</v>
       </c>
       <c r="D330" s="5">
         <v>6.5743246418320522</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>160.71691035000001</v>
       </c>
       <c r="C331" s="5">
         <v>-0.29139207000000056</v>
       </c>
       <c r="D331" s="5">
         <v>-2.1502668784087131</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>160.82919835999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.11228800999998612</v>
       </c>
       <c r="D332" s="5">
         <v>0.84163268241588263</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>160.60419424</v>
       </c>
       <c r="C333" s="5">
         <v>-0.22500411999999415</v>
       </c>
       <c r="D333" s="5">
         <v>-1.6659724374630036</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>160.52344815999999</v>
       </c>
       <c r="C334" s="5">
         <v>-8.0746080000011489E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.60165184146906414</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>160.87246730000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.34901914000002421</v>
       </c>
       <c r="D335" s="5">
         <v>2.6405357403249674</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>161.02706111000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.15459380999999439</v>
       </c>
       <c r="D336" s="5">
         <v>1.1592798943425242</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>160.95300628999999</v>
       </c>
       <c r="C337" s="5">
         <v>-7.4054820000014843E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.55047487472806855</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>161.44925978000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.49625349000001506</v>
       </c>
       <c r="D338" s="5">
         <v>3.763254239288405</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>161.04788819999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.40137158000001705</v>
       </c>
       <c r="D339" s="5">
         <v>-2.9428098942927639</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>161.14941528</v>
       </c>
       <c r="C340" s="5">
         <v>0.10152708000001098</v>
       </c>
       <c r="D340" s="5">
         <v>0.75912707894754128</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>161.73033050999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.58091522999998801</v>
       </c>
       <c r="D341" s="5">
         <v>4.4125927753129401</v>
       </c>
       <c r="E341" s="5">
         <v>0.98284115669853289</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>162.25293006000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.52259955000002378</v>
       </c>
       <c r="D342" s="5">
         <v>3.9472228200753356</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>162.77800511000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.5250750499999981</v>
       </c>
       <c r="D343" s="5">
         <v>3.9532524284518589</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>163.44363483999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.66562972999997783</v>
       </c>
       <c r="D344" s="5">
         <v>5.0189044136174088</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>163.20743174</v>
       </c>
       <c r="C345" s="5">
         <v>-0.23620309999998312</v>
       </c>
       <c r="D345" s="5">
         <v>-1.7204806474142575</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>163.80362475000001</v>
       </c>
       <c r="C346" s="5">
         <v>0.59619301000000746</v>
       </c>
       <c r="D346" s="5">
         <v>4.4727257925960551</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>164.38037634</v>
       </c>
       <c r="C347" s="5">
         <v>0.57675158999998644</v>
       </c>
       <c r="D347" s="5">
         <v>4.3079836850984154</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>164.74943123</v>
       </c>
       <c r="C348" s="5">
         <v>0.36905489000000102</v>
       </c>
       <c r="D348" s="5">
         <v>2.7276710747734301</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>165.10198235999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.35255112999999483</v>
       </c>
       <c r="D349" s="5">
         <v>2.5983476559466867</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>165.66438725</v>
       </c>
       <c r="C350" s="5">
         <v>0.56240489000001048</v>
       </c>
       <c r="D350" s="5">
         <v>4.1651510811988812</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>165.94595505999999</v>
       </c>
       <c r="C351" s="5">
         <v>0.28156780999998432</v>
       </c>
       <c r="D351" s="5">
         <v>2.0587275262268889</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>165.88962137999999</v>
       </c>
       <c r="C352" s="5">
         <v>-5.6333679999994501E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-0.40660432458586859</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>166.5182489</v>
       </c>
       <c r="C353" s="5">
         <v>0.6286275200000091</v>
       </c>
       <c r="D353" s="5">
         <v>4.6433010610816394</v>
       </c>
       <c r="E353" s="5">
         <v>2.9604331945045859</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>166.48745485000001</v>
       </c>
       <c r="C354" s="5">
         <v>-3.0794049999997242E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-0.22168920404703751</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>166.67157664999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.18412179999998557</v>
       </c>
       <c r="D355" s="5">
         <v>1.3352059769335289</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>167.11074542</v>
       </c>
       <c r="C356" s="5">
         <v>0.43916877000000909</v>
       </c>
       <c r="D356" s="5">
         <v>3.2081498832556621</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>167.67996305</v>
       </c>
       <c r="C357" s="5">
         <v>0.56921762999999714</v>
       </c>
       <c r="D357" s="5">
         <v>4.1649279758700919</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>168.13886599</v>
       </c>
       <c r="C358" s="5">
         <v>0.45890294000000154</v>
       </c>
       <c r="D358" s="5">
         <v>3.33402183019742</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>168.25789560999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.11902961999999206</v>
       </c>
       <c r="D359" s="5">
         <v>0.85282483551794019</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>168.60991675</v>
       </c>
       <c r="C360" s="5">
         <v>0.35202114000000506</v>
       </c>
       <c r="D360" s="5">
         <v>2.5396740221174108</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>169.20384290000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.5939261500000157</v>
       </c>
       <c r="D361" s="5">
         <v>4.3098451840728469</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>169.10220099</v>
       </c>
       <c r="C362" s="5">
         <v>-0.1016419100000121</v>
       </c>
       <c r="D362" s="5">
         <v>-0.71847139860558018</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>169.45200045000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.34979946000001405</v>
       </c>
       <c r="D363" s="5">
         <v>2.510718887795127</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>170.00044642</v>
       </c>
       <c r="C364" s="5">
         <v>0.54844596999998885</v>
       </c>
       <c r="D364" s="5">
         <v>3.9537927761073233</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>169.99371185000001</v>
       </c>
       <c r="C365" s="5">
         <v>-6.7345699999918907E-3</v>
       </c>
       <c r="D365" s="5">
         <v>-4.7527660003732208E-2</v>
       </c>
       <c r="E365" s="5">
         <v>2.0871363787203556</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>170.86955816</v>
       </c>
       <c r="C366" s="5">
         <v>0.87584630999998581</v>
       </c>
       <c r="D366" s="5">
         <v>6.3609172746708742</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>170.93733822999999</v>
       </c>
       <c r="C367" s="5">
         <v>6.778006999999775E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.47705262829071948</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>170.56823101000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.36910721999998941</v>
       </c>
       <c r="D368" s="5">
         <v>-2.5606226731652915</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>155.02523833000001</v>
       </c>
       <c r="C369" s="5">
         <v>-15.542992679999998</v>
       </c>
       <c r="D369" s="5">
         <v>-68.227517575827306</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>158.69386671000001</v>
       </c>
       <c r="C370" s="5">
         <v>3.6686283800000012</v>
       </c>
       <c r="D370" s="5">
         <v>32.401472279768996</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>162.07875096000001</v>
       </c>
       <c r="C371" s="5">
         <v>3.3848842499999989</v>
       </c>
       <c r="D371" s="5">
         <v>28.822364914191901</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>158.86709121999999</v>
       </c>
       <c r="C372" s="5">
         <v>-3.211659740000016</v>
       </c>
       <c r="D372" s="5">
         <v>-21.350792220270588</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>158.77996598999999</v>
       </c>
       <c r="C373" s="5">
         <v>-8.7125229999998055E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-0.65611762208550584</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>158.95252146999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.17255547999999976</v>
       </c>
       <c r="D374" s="5">
         <v>1.3119334148505413</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>160.52407110999999</v>
       </c>
       <c r="C375" s="5">
         <v>1.5715496400000006</v>
       </c>
       <c r="D375" s="5">
         <v>12.531194177736626</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>161.18801765000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.66394654000001196</v>
       </c>
       <c r="D376" s="5">
         <v>5.077822500012652</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>162.40309303000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.2150753800000018</v>
       </c>
       <c r="D377" s="5">
         <v>9.4305306013504175</v>
       </c>
       <c r="E377" s="5">
         <v>-4.4652350592225716</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>161.3210828</v>
       </c>
       <c r="C378" s="5">
         <v>-1.0820102300000087</v>
       </c>
       <c r="D378" s="5">
         <v>-7.7084404304750613</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>160.82727689999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.49380590000001234</v>
       </c>
       <c r="D379" s="5">
         <v>-3.6120013479252977</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>162.09374837999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.266471480000007</v>
       </c>
       <c r="D380" s="5">
         <v>9.869887724527505</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>162.94669073</v>
       </c>
       <c r="C381" s="5">
         <v>0.8529423500000064</v>
       </c>
       <c r="D381" s="5">
         <v>6.5004282461846197</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>163.39869336000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.45200263000000973</v>
       </c>
       <c r="D382" s="5">
         <v>3.379972825505817</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>164.6999217</v>
       </c>
       <c r="C383" s="5">
         <v>1.3012283399999944</v>
       </c>
       <c r="D383" s="5">
         <v>9.9860893585280266</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>164.82913110000001</v>
       </c>
       <c r="C384" s="5">
         <v>0.12920940000000769</v>
       </c>
       <c r="D384" s="5">
         <v>0.94548953320954254</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>164.82363222000001</v>
       </c>
       <c r="C385" s="5">
         <v>-5.4988800000046467E-3</v>
       </c>
       <c r="D385" s="5">
         <v>-4.0025967069889923E-2</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>164.28641500000001</v>
       </c>
       <c r="C386" s="5">
         <v>-0.53721722000000227</v>
       </c>
       <c r="D386" s="5">
         <v>-3.8418571903281018</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>165.57748719</v>
       </c>
       <c r="C387" s="5">
         <v>1.2910721899999942</v>
       </c>
       <c r="D387" s="5">
         <v>9.8488758563404879</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>165.7027554</v>
       </c>
       <c r="C388" s="5">
         <v>0.12526821000000155</v>
       </c>
       <c r="D388" s="5">
         <v>0.91165127846850602</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>166.37371995999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.67096455999998739</v>
       </c>
       <c r="D389" s="5">
         <v>4.9687350164471011</v>
       </c>
       <c r="E389" s="5">
         <v>2.4449207560760522</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>165.71470596</v>
       </c>
       <c r="C390" s="5">
         <v>-0.65901399999998489</v>
       </c>
       <c r="D390" s="5">
         <v>-4.6510574017913147</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>166.08259480000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.36788884000000621</v>
       </c>
       <c r="D391" s="5">
         <v>2.6967856203699458</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>166.57877431</v>
       </c>
       <c r="C392" s="5">
         <v>0.49617950999999039</v>
       </c>
       <c r="D392" s="5">
         <v>3.6445545233035004</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>167.62091659999999</v>
       </c>
       <c r="C393" s="5">
         <v>1.0421422899999868</v>
       </c>
       <c r="D393" s="5">
         <v>7.7711674718043522</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>168.28237379000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.66145719000002146</v>
       </c>
       <c r="D394" s="5">
         <v>4.8395191616081634</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>168.71546418</v>
       </c>
       <c r="C395" s="5">
         <v>0.43309038999998961</v>
       </c>
       <c r="D395" s="5">
         <v>3.1324034767058917</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>170.4787312</v>
       </c>
       <c r="C396" s="5">
         <v>1.7632670200000007</v>
       </c>
       <c r="D396" s="5">
         <v>13.287960901880759</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>171.12834977</v>
       </c>
       <c r="C397" s="5">
         <v>0.64961857000000123</v>
       </c>
       <c r="D397" s="5">
         <v>4.6697278609853843</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>171.72078339000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.59243362000000843</v>
       </c>
       <c r="D398" s="5">
         <v>4.2343312373813502</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>171.88248755000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.16170415999999932</v>
       </c>
       <c r="D399" s="5">
         <v>1.135873849367286</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>172.75499932</v>
       </c>
       <c r="C400" s="5">
         <v>0.87251176999998847</v>
       </c>
       <c r="D400" s="5">
         <v>6.2644322403672126</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>173.29345624999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.53845692999999528</v>
       </c>
       <c r="D401" s="5">
         <v>3.8050478277755317</v>
       </c>
       <c r="E401" s="5">
         <v>4.1591522336963171</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>174.88404969000001</v>
       </c>
       <c r="C402" s="5">
         <v>1.5905934400000206</v>
       </c>
       <c r="D402" s="5">
         <v>11.587732867881751</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>175.90946552</v>
       </c>
       <c r="C403" s="5">
         <v>1.0254158299999858</v>
       </c>
       <c r="D403" s="5">
         <v>7.2674833349878121</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>176.80952825</v>
       </c>
       <c r="C404" s="5">
         <v>0.90006273000000192</v>
       </c>
       <c r="D404" s="5">
         <v>6.3157178982055751</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>175.88973347000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.91979477999998949</v>
       </c>
       <c r="D405" s="5">
         <v>-6.0670622917767929</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>176.32645772999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.43672425999997699</v>
       </c>
       <c r="D406" s="5">
         <v>3.0205598333765238</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>177.76329099</v>
       </c>
       <c r="C407" s="5">
         <v>1.4368332600000144</v>
       </c>
       <c r="D407" s="5">
         <v>10.228827433134136</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>176.48134094</v>
       </c>
       <c r="C408" s="5">
         <v>-1.2819500500000061</v>
       </c>
       <c r="D408" s="5">
         <v>-8.3187435065424147</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>176.97544316</v>
       </c>
       <c r="C409" s="5">
         <v>0.49410222000000203</v>
       </c>
       <c r="D409" s="5">
         <v>3.411910713215649</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>178.0584016</v>
       </c>
       <c r="C410" s="5">
         <v>1.0829584399999987</v>
       </c>
       <c r="D410" s="5">
         <v>7.5953601357094724</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>177.73240848</v>
       </c>
       <c r="C411" s="5">
         <v>-0.32599311999999259</v>
       </c>
       <c r="D411" s="5">
         <v>-2.1749974677223727</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>177.42711376</v>
       </c>
       <c r="C412" s="5">
         <v>-0.30529472000000624</v>
       </c>
       <c r="D412" s="5">
         <v>-2.0419027357707398</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>177.39886580000001</v>
       </c>
       <c r="C413" s="5">
         <v>-2.8247959999987415E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-0.19088337001883504</v>
       </c>
       <c r="E413" s="5">
         <v>2.3690505336089407</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>177.98395558999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.58508978999998362</v>
       </c>
       <c r="D414" s="5">
         <v>4.0303806791266661</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>177.89186809</v>
       </c>
       <c r="C415" s="5">
         <v>-9.2087499999990996E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-0.61910682921186844</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>178.23444459999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.34257650999998646</v>
       </c>
       <c r="D416" s="5">
         <v>2.3355425639753458</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>178.98041287999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.7459682799999996</v>
       </c>
       <c r="D417" s="5">
         <v>5.1396244235558664</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>179.66791327000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.68750039000002516</v>
       </c>
       <c r="D418" s="5">
         <v>4.7080853054031868</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>180.07942306000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.41150978999999666</v>
       </c>
       <c r="D419" s="5">
         <v>2.7833579069016068</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>180.20342536000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.12400230000000079</v>
       </c>
       <c r="D420" s="5">
         <v>0.82945409273829096</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>180.74127253</v>
       </c>
       <c r="C421" s="5">
         <v>0.53784716999999205</v>
       </c>
       <c r="D421" s="5">
         <v>3.6409833273873149</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>181.30979563</v>
       </c>
       <c r="C422" s="5">
         <v>0.56852309999999306</v>
       </c>
       <c r="D422" s="5">
         <v>3.8406008894890098</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>181.67083027000001</v>
       </c>
       <c r="C423" s="5">
         <v>0.36103464000001395</v>
       </c>
       <c r="D423" s="5">
         <v>2.4158541974534264</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>182.36273967</v>
       </c>
       <c r="C424" s="5">
         <v>0.69190939999998591</v>
       </c>
       <c r="D424" s="5">
         <v>4.6672671117623965</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>182.85453165999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.49179198999999585</v>
       </c>
       <c r="D425" s="5">
         <v>3.284568066203386</v>
       </c>
       <c r="E425" s="5">
         <v>3.0753668212009311</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>183.38919704</v>
       </c>
       <c r="C426" s="5">
         <v>0.53466538000000696</v>
       </c>
       <c r="D426" s="5">
         <v>3.5657735365540288</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>183.71118895000001</v>
       </c>
       <c r="C427" s="5">
         <v>0.32199191000000837</v>
       </c>
       <c r="D427" s="5">
         <v>2.1274072963153534</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>183.59289261000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.11829634000000055</v>
       </c>
       <c r="D428" s="5">
         <v>-0.76997997601676582</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>183.81300655999999</v>
       </c>
       <c r="C429" s="5">
         <v>0.22011394999998402</v>
       </c>
       <c r="D429" s="5">
         <v>1.4482339444857883</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>183.80816759000001</v>
       </c>
       <c r="C430" s="5">
         <v>-4.838969999980236E-3</v>
       </c>
       <c r="D430" s="5">
         <v>-3.1586030931574083E-2</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>179.25330636999999</v>
       </c>
       <c r="C431" s="5">
         <v>-4.5548612200000207</v>
       </c>
       <c r="D431" s="5">
         <v>-26.000559755894038</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>183.78552540000001</v>
       </c>
       <c r="C432" s="5">
         <v>4.5322190300000216</v>
       </c>
       <c r="D432" s="5">
         <v>34.936533587441311</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>184.10868726000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.32316185999999902</v>
       </c>
       <c r="D433" s="5">
         <v>2.1305631055787755</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>184.06577343999999</v>
       </c>
       <c r="C434" s="5">
         <v>-4.2913820000023861E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-0.27934921367890331</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>182.33323720000001</v>
       </c>
       <c r="C435" s="5">
         <v>-1.7325362399999733</v>
       </c>
       <c r="D435" s="5">
         <v>-10.728335814226941</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>183.86957215000001</v>
       </c>
       <c r="C436" s="5">
         <v>1.536334949999997</v>
       </c>
       <c r="D436" s="5">
         <v>10.593161779825211</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>184.96302849</v>
       </c>
       <c r="C437" s="5">
         <v>1.0934563399999888</v>
       </c>
       <c r="D437" s="5">
         <v>7.3743991304995316</v>
       </c>
       <c r="E437" s="5">
         <v>1.1531006701658075</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>186.14028402</v>
       </c>
       <c r="C438" s="5">
         <v>1.1772555299999965</v>
       </c>
       <c r="D438" s="5">
         <v>7.9109048832078921</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>186.26980613999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.12952211999999008</v>
       </c>
       <c r="D439" s="5">
         <v>0.83819982716417663</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>186.99418499000001</v>
+        <v>186.80204985</v>
       </c>
       <c r="C440" s="5">
-        <v>0.72437885000002211</v>
+        <v>0.53224371000001724</v>
       </c>
       <c r="D440" s="5">
-        <v>4.7677616955781765</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4832596643761926</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>186.23872914</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.56332070999999928</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-3.5593026614336276</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>