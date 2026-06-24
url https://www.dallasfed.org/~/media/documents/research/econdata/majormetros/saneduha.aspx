--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4FF7F921-C3C0-4C2C-96D6-4DB60FFA1E4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{04452314-2D19-404D-AEEB-2AF91F52F1AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2B24DA80-45AE-4A0C-9045-FBD59FA6E09A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E20AB623-1FB0-48DE-A105-9F0897C50B53}"/>
   </bookViews>
   <sheets>
     <sheet name="saneduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FD00837-DF54-4E0C-AE13-FE8B2F722027}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA14497E-EB8E-4F97-838D-CD77A7B86579}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>57.606630805999998</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>57.606626288999998</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>57.551158297999997</v>
+        <v>57.551144354000002</v>
       </c>
       <c r="C7" s="5">
-        <v>-5.5472508000001142E-2</v>
+        <v>-5.5481934999995985E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.1494437831743753</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-1.1496381757988727</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>57.614732666000002</v>
+        <v>57.614703579</v>
       </c>
       <c r="C8" s="5">
-        <v>6.3574368000004711E-2</v>
+        <v>6.3559224999998776E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>1.333673541054714</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>1.3333542616563054</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>57.909635600999998</v>
+        <v>57.909593166000001</v>
       </c>
       <c r="C9" s="5">
-        <v>0.29490293499999609</v>
+        <v>0.29488958700000012</v>
       </c>
       <c r="D9" s="5">
-        <v>6.3181405593402795</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>6.3178497674121648</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>58.205145752999996</v>
+        <v>58.205099740000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.29551015199999853</v>
+        <v>0.29550657400000091</v>
       </c>
       <c r="D10" s="5">
-        <v>6.2983657607126542</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>6.2982920935254594</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>58.739715654999998</v>
+        <v>58.739649384000003</v>
       </c>
       <c r="C11" s="5">
-        <v>0.53456990200000121</v>
+        <v>0.53454964400000193</v>
       </c>
       <c r="D11" s="5">
-        <v>11.595197545939385</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>11.594745340756907</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>58.941934852000003</v>
+        <v>58.942106469999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.20221919700000512</v>
+        <v>0.20245708599999546</v>
       </c>
       <c r="D12" s="5">
-        <v>4.2102837455272768</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>4.2153358025731169</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>58.936083570000001</v>
+        <v>58.936008213000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-5.8512820000018451E-3</v>
+        <v>-6.0982569999978864E-3</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.11906134325613271</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-0.12408354725573778</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>59.548898172999998</v>
+        <v>59.548937715000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.61281460299999679</v>
+        <v>0.61292950200000007</v>
       </c>
       <c r="D14" s="5">
-        <v>13.216438835427846</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>13.219078143505204</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>59.783639485999998</v>
+        <v>59.783677097999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.23474131300000067</v>
+        <v>0.2347393829999973</v>
       </c>
       <c r="D15" s="5">
-        <v>4.8343101322782633</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>4.8342662398007441</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>60.010938506000002</v>
+        <v>60.010961152</v>
       </c>
       <c r="C16" s="5">
-        <v>0.22729902000000379</v>
+        <v>0.22728405400000184</v>
       </c>
       <c r="D16" s="5">
-        <v>4.6590578031676877</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>4.6587416026710127</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>60.218711378999998</v>
+        <v>60.218721559999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.20777287299999614</v>
+        <v>0.20776040799999862</v>
       </c>
       <c r="D17" s="5">
-        <v>4.234735588921823</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>4.2344750473197523</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>59.807043976999999</v>
+        <v>59.807038212000002</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.41166740199999907</v>
+        <v>-0.41168334799999684</v>
       </c>
       <c r="D18" s="5">
-        <v>-7.9019242417258218</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-7.9022176219298075</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>60.138676943</v>
+        <v>60.138660942000001</v>
       </c>
       <c r="C19" s="5">
-        <v>0.33163296600000081</v>
+        <v>0.33162272999999942</v>
       </c>
       <c r="D19" s="5">
-        <v>6.8607903974693851</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>6.8605728183366965</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>60.713984895999999</v>
+        <v>60.713953877000002</v>
       </c>
       <c r="C20" s="5">
-        <v>0.57530795299999937</v>
+        <v>0.57529293500000023</v>
       </c>
       <c r="D20" s="5">
-        <v>12.103307663838624</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>12.102978301985591</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>61.2948776</v>
+        <v>61.294834807999997</v>
       </c>
       <c r="C21" s="5">
-        <v>0.58089270400000004</v>
+        <v>0.58088093099999583</v>
       </c>
       <c r="D21" s="5">
-        <v>12.10508869480298</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>12.104836822147448</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>61.816300591000001</v>
+        <v>61.816253758999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.52142299100000145</v>
+        <v>0.52141895100000113</v>
       </c>
       <c r="D22" s="5">
-        <v>10.699573368272342</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>10.699494373717954</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>61.696149833</v>
+        <v>61.696079335</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.12015075800000119</v>
+        <v>-0.12017442399999823</v>
       </c>
       <c r="D23" s="5">
-        <v>-2.3076361211887497</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-2.3080875354620112</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>61.168141900999998</v>
+        <v>61.168324355000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.52800793200000129</v>
+        <v>-0.52775497999999743</v>
       </c>
       <c r="D24" s="5">
-        <v>-9.7999648250214122</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-9.7954992845963211</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>61.75687533</v>
+        <v>61.756802536000002</v>
       </c>
       <c r="C25" s="5">
-        <v>0.58873342900000125</v>
+        <v>0.58847818099999927</v>
       </c>
       <c r="D25" s="5">
-        <v>12.181259614527583</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>12.175657589518906</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>62.549088158000004</v>
+        <v>62.549123784000003</v>
       </c>
       <c r="C26" s="5">
-        <v>0.79221282800000381</v>
+        <v>0.79232124800000037</v>
       </c>
       <c r="D26" s="5">
-        <v>16.527391519884315</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>16.529836227020688</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>62.440052927000004</v>
+        <v>62.440087669</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.10903523100000001</v>
+        <v>-0.1090361150000021</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.0718939670985259</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-2.0719094353929157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>62.559965294999998</v>
+        <v>62.559985883000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.11991236799999427</v>
+        <v>0.11989821400000267</v>
       </c>
       <c r="D28" s="5">
-        <v>2.3290257464535946</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.3287466178230742</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>62.790985128000003</v>
+        <v>62.790993112000002</v>
       </c>
       <c r="C29" s="5">
-        <v>0.23101983300000484</v>
+        <v>0.23100722899999937</v>
       </c>
       <c r="D29" s="5">
-        <v>4.5224477298684729</v>
+        <v>4.5221944427700889</v>
       </c>
       <c r="E29" s="5">
-        <v>4.2715522967783581</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>4.2715479262326772</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>63.001949148000001</v>
+        <v>63.001941234999997</v>
       </c>
       <c r="C30" s="5">
-        <v>0.2109640199999987</v>
+        <v>0.21094812299999433</v>
       </c>
       <c r="D30" s="5">
-        <v>4.1070807661796715</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>4.1067650082594831</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>63.521055097999998</v>
+        <v>63.521037354999997</v>
       </c>
       <c r="C31" s="5">
-        <v>0.5191059499999966</v>
+        <v>0.51909612000000038</v>
       </c>
       <c r="D31" s="5">
-        <v>10.348036170849406</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>10.347832611421893</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>63.722737246999998</v>
+        <v>63.722706207999998</v>
       </c>
       <c r="C32" s="5">
-        <v>0.20168214899999981</v>
+        <v>0.20166885300000104</v>
       </c>
       <c r="D32" s="5">
-        <v>3.8772960669880785</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>3.8770370763369533</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>63.923106220000001</v>
+        <v>63.923067060999998</v>
       </c>
       <c r="C33" s="5">
-        <v>0.20036897300000334</v>
+        <v>0.20036085299999939</v>
       </c>
       <c r="D33" s="5">
-        <v>3.839209057233739</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>3.8390526744123354</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>63.923138473000002</v>
+        <v>63.923094732000003</v>
       </c>
       <c r="C34" s="5">
-        <v>3.2253000000537213E-5</v>
+        <v>2.767100000511391E-5</v>
       </c>
       <c r="D34" s="5">
-        <v>6.0547288300849544E-4</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>5.1945691255106397E-4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>63.993149006000003</v>
+        <v>63.993076348000002</v>
       </c>
       <c r="C35" s="5">
-        <v>7.0010533000001374E-2</v>
+        <v>6.9981615999999747E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>1.322221750789887</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>1.321673240428245</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>65.937834276999993</v>
+        <v>65.938035334999995</v>
       </c>
       <c r="C36" s="5">
-        <v>1.9446852709999902</v>
+        <v>1.9449589869999926</v>
       </c>
       <c r="D36" s="5">
-        <v>43.22352688793427</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>43.230719073746002</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>66.578891006999996</v>
+        <v>66.578822207000002</v>
       </c>
       <c r="C37" s="5">
-        <v>0.64105673000000252</v>
+        <v>0.64078687200000672</v>
       </c>
       <c r="D37" s="5">
-        <v>12.311063287936097</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>12.305561220380046</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>66.046964123999999</v>
+        <v>66.046992294000006</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.53192688299999702</v>
+        <v>-0.53182991299999571</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.1770433848737056</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-9.1754522882249052</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>66.356473874000002</v>
+        <v>66.356503285000002</v>
       </c>
       <c r="C39" s="5">
-        <v>0.30950975000000369</v>
+        <v>0.30951099099999624</v>
       </c>
       <c r="D39" s="5">
-        <v>5.7706761296333564</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>5.7706973420687424</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>66.575042844999999</v>
+        <v>66.575059932000002</v>
       </c>
       <c r="C40" s="5">
-        <v>0.21856897099999628</v>
+        <v>0.21855664699999977</v>
       </c>
       <c r="D40" s="5">
-        <v>4.0250315314880547</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>4.0247986369916999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>66.851172892999998</v>
+        <v>66.851170991999993</v>
       </c>
       <c r="C41" s="5">
-        <v>0.27613004799999885</v>
+        <v>0.27611105999999097</v>
       </c>
       <c r="D41" s="5">
-        <v>5.0923056445121739</v>
+        <v>5.0919461108890562</v>
       </c>
       <c r="E41" s="5">
-        <v>6.4661953570616326</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>6.4661787921682867</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>67.189848452000007</v>
+        <v>67.189839829999997</v>
       </c>
       <c r="C42" s="5">
-        <v>0.33867555900000923</v>
+        <v>0.3386688380000038</v>
       </c>
       <c r="D42" s="5">
-        <v>6.251620610517028</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>6.2514932531535283</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>67.492982918999999</v>
+        <v>67.492966484999997</v>
       </c>
       <c r="C43" s="5">
-        <v>0.30313446699999247</v>
+        <v>0.3031266549999998</v>
       </c>
       <c r="D43" s="5">
-        <v>5.550314891874808</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.5501690184289298</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>67.551006686999997</v>
+        <v>67.550979114</v>
       </c>
       <c r="C44" s="5">
-        <v>5.8023767999998199E-2</v>
+        <v>5.8012629000003813E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.0365328685792319</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.0363331940921983</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>67.158427168000003</v>
+        <v>67.158395132999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.39257951899999455</v>
+        <v>-0.39258398100000136</v>
       </c>
       <c r="D45" s="5">
-        <v>-6.7552708167508353</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-6.7553478286503594</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>67.312761428000002</v>
+        <v>67.312723465999994</v>
       </c>
       <c r="C46" s="5">
-        <v>0.15433425999999884</v>
+        <v>0.15432833299999515</v>
       </c>
       <c r="D46" s="5">
-        <v>2.7927985304337488</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>2.7926912665879655</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>68.152204701000002</v>
+        <v>68.152134386</v>
       </c>
       <c r="C47" s="5">
-        <v>0.83944327300000054</v>
+        <v>0.83941092000000594</v>
       </c>
       <c r="D47" s="5">
-        <v>16.035272887610109</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>16.034621554529704</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>68.720127593000001</v>
+        <v>68.720324981999994</v>
       </c>
       <c r="C48" s="5">
-        <v>0.56792289199999857</v>
+        <v>0.56819059599999377</v>
       </c>
       <c r="D48" s="5">
-        <v>10.471072417541571</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>10.476248009508303</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>68.737136003000003</v>
+        <v>68.737073792999993</v>
       </c>
       <c r="C49" s="5">
-        <v>1.7008410000002527E-2</v>
+        <v>1.6748810999999364E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>0.29740774907554002</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.29286149200484779</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>68.849451146000007</v>
+        <v>68.849475752999993</v>
       </c>
       <c r="C50" s="5">
-        <v>0.11231514300000356</v>
+        <v>0.11240195999999969</v>
       </c>
       <c r="D50" s="5">
-        <v>1.9784942748335865</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>1.9800391939225337</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.666577364000005</v>
+        <v>68.666598397000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.18287378200000148</v>
+        <v>-0.18287735599999166</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.1412142988484271</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-3.1412736888644432</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>69.114125754</v>
+        <v>69.114135794999996</v>
       </c>
       <c r="C52" s="5">
-        <v>0.44754838999999436</v>
+        <v>0.44753739799999437</v>
       </c>
       <c r="D52" s="5">
-        <v>8.1077967150716024</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>8.1075878189110995</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>69.321992989999998</v>
+        <v>69.321979096000007</v>
       </c>
       <c r="C53" s="5">
-        <v>0.20786723599999846</v>
+        <v>0.20784330100001114</v>
       </c>
       <c r="D53" s="5">
-        <v>3.6694166039664466</v>
+        <v>3.6689865321178239</v>
       </c>
       <c r="E53" s="5">
-        <v>3.6960011172200602</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.6959832824703831</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>69.932897506000003</v>
+        <v>69.932889320000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.61090451600000506</v>
+        <v>0.61091022399999417</v>
       </c>
       <c r="D54" s="5">
-        <v>11.103001076428832</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>11.103112230983125</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>70.158130094000001</v>
+        <v>70.158117817000004</v>
       </c>
       <c r="C55" s="5">
-        <v>0.22523258799999724</v>
+        <v>0.22522849700000336</v>
       </c>
       <c r="D55" s="5">
-        <v>3.9340362820233121</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>3.9339640245885432</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>70.575064798</v>
+        <v>70.575043164999997</v>
       </c>
       <c r="C56" s="5">
-        <v>0.4169347039999991</v>
+        <v>0.41692534799999237</v>
       </c>
       <c r="D56" s="5">
-        <v>7.3691122384164753</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>7.3689427658810702</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>71.511750104000001</v>
+        <v>71.511728555000005</v>
       </c>
       <c r="C57" s="5">
-        <v>0.93668530600000111</v>
+        <v>0.93668539000000806</v>
       </c>
       <c r="D57" s="5">
-        <v>17.142220730103208</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>17.142228025156946</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>71.692137955999996</v>
+        <v>71.692110815000007</v>
       </c>
       <c r="C58" s="5">
-        <v>0.18038785199999552</v>
+        <v>0.18038226000000179</v>
       </c>
       <c r="D58" s="5">
-        <v>3.0693416932281004</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.0692461578774033</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>71.614319952000002</v>
+        <v>71.614260513999994</v>
       </c>
       <c r="C59" s="5">
-        <v>-7.7818003999993834E-2</v>
+        <v>-7.7850301000012223E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-1.2947881786617765</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-1.2953228398942751</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>72.853938537999994</v>
+        <v>72.854112731000001</v>
       </c>
       <c r="C60" s="5">
-        <v>1.2396185859999918</v>
+        <v>1.2398522170000064</v>
       </c>
       <c r="D60" s="5">
-        <v>22.867763621608649</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>22.872512740137772</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>73.141440677000006</v>
+        <v>73.141395638000006</v>
       </c>
       <c r="C61" s="5">
-        <v>0.28750213900001143</v>
+        <v>0.28728290700000514</v>
       </c>
       <c r="D61" s="5">
-        <v>4.8396844346551893</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.8359017617292555</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>73.486518687</v>
+        <v>73.486532080999993</v>
       </c>
       <c r="C62" s="5">
-        <v>0.34507800999999461</v>
+        <v>0.34513644299998703</v>
       </c>
       <c r="D62" s="5">
-        <v>5.810790879044303</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>5.8118041844049451</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>74.343208191000002</v>
+        <v>74.343218153999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.85668950400000199</v>
+        <v>0.85668607300000588</v>
       </c>
       <c r="D63" s="5">
-        <v>14.922085228239146</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>14.922018686814509</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>74.827049837999994</v>
+        <v>74.827052495999993</v>
       </c>
       <c r="C64" s="5">
-        <v>0.48384164699999133</v>
+        <v>0.48383434199999442</v>
       </c>
       <c r="D64" s="5">
-        <v>8.0955688335844869</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>8.0954410755092798</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>75.281301921999997</v>
+        <v>75.281275604000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.45425208400000372</v>
+        <v>0.45422310800000787</v>
       </c>
       <c r="D65" s="5">
-        <v>7.5330539322247425</v>
+        <v>7.5325569791512281</v>
       </c>
       <c r="E65" s="5">
-        <v>8.5965631900682062</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>8.5965469908862566</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>75.595910932999999</v>
+        <v>75.595905353999996</v>
       </c>
       <c r="C66" s="5">
-        <v>0.31460901100000171</v>
+        <v>0.3146297499999946</v>
       </c>
       <c r="D66" s="5">
-        <v>5.1318245003390661</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>5.1321724391607315</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>75.812173032999993</v>
+        <v>75.812168990000004</v>
       </c>
       <c r="C67" s="5">
-        <v>0.21626209999999446</v>
+        <v>0.21626363600000786</v>
       </c>
       <c r="D67" s="5">
-        <v>3.4874500562845245</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.4874754783393414</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>76.179245938999998</v>
+        <v>76.179233549000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.3670729060000042</v>
+        <v>0.36706455899999924</v>
       </c>
       <c r="D68" s="5">
-        <v>5.9675007896050403</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.9673617854684391</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>76.423775012999997</v>
+        <v>76.423765950000003</v>
       </c>
       <c r="C69" s="5">
-        <v>0.24452907399999901</v>
+        <v>0.24453240100000073</v>
       </c>
       <c r="D69" s="5">
-        <v>3.9206371285917641</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>3.9206920660164846</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>77.369479917999996</v>
+        <v>77.369466951999996</v>
       </c>
       <c r="C70" s="5">
-        <v>0.94570490499999948</v>
+        <v>0.94570100199999274</v>
       </c>
       <c r="D70" s="5">
-        <v>15.902898183938641</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>15.902830037619342</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>77.592446074999998</v>
+        <v>77.592403673999996</v>
       </c>
       <c r="C71" s="5">
-        <v>0.22296615700000189</v>
+        <v>0.22293672200000003</v>
       </c>
       <c r="D71" s="5">
-        <v>3.5135461000495916</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>3.5130754798780917</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>78.257550140000006</v>
+        <v>78.257675437000003</v>
       </c>
       <c r="C72" s="5">
-        <v>0.6651040650000084</v>
+        <v>0.6652717630000069</v>
       </c>
       <c r="D72" s="5">
-        <v>10.785178292594622</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>10.788033319041123</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>78.686580789000004</v>
+        <v>78.686555358000007</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42903064899999777</v>
+        <v>0.42887992100000361</v>
       </c>
       <c r="D73" s="5">
-        <v>6.7807854889303965</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>6.7783198070286987</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>79.183527560000002</v>
+        <v>79.183532475999996</v>
       </c>
       <c r="C74" s="5">
-        <v>0.49694677099999751</v>
+        <v>0.49697711799998956</v>
       </c>
       <c r="D74" s="5">
-        <v>7.8474931463070607</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>7.8479917617236161</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>79.940851410999997</v>
+        <v>79.940849662999995</v>
       </c>
       <c r="C75" s="5">
-        <v>0.75732385099999533</v>
+        <v>0.75731718699999817</v>
       </c>
       <c r="D75" s="5">
-        <v>12.100381153475048</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>12.100268223897315</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>80.277343646999995</v>
+        <v>80.277335754000006</v>
       </c>
       <c r="C76" s="5">
-        <v>0.336492235999998</v>
+        <v>0.33648609100001181</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1697127361805872</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>5.1696162466188023</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>80.662014904000003</v>
+        <v>80.661977332999996</v>
       </c>
       <c r="C77" s="5">
-        <v>0.38467125700000793</v>
+        <v>0.38464157899998952</v>
       </c>
       <c r="D77" s="5">
-        <v>5.9041246945572334</v>
+        <v>5.9036577072948182</v>
       </c>
       <c r="E77" s="5">
-        <v>7.1474759928767506</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>7.1474635436625134</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>80.142656063999993</v>
+        <v>80.142660547000006</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.51935884000000954</v>
+        <v>-0.51931678599999032</v>
       </c>
       <c r="D78" s="5">
-        <v>-7.458617455181626</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>-7.458038084068197</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>79.959622799000002</v>
+        <v>79.959630341999997</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.18303326499999173</v>
+        <v>-0.18303020500000855</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.7064474401412464</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-2.7064026103471028</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>80.747122464</v>
+        <v>80.747120530000004</v>
       </c>
       <c r="C80" s="5">
-        <v>0.78749966499999857</v>
+        <v>0.7874901880000067</v>
       </c>
       <c r="D80" s="5">
-        <v>12.48013127458667</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>12.479971616227115</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>81.233904713000001</v>
+        <v>81.233907447000007</v>
       </c>
       <c r="C81" s="5">
-        <v>0.48678224900000089</v>
+        <v>0.48678691700000343</v>
       </c>
       <c r="D81" s="5">
-        <v>7.4789203721727482</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>7.4789946709343136</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>81.832073746999995</v>
+        <v>81.832075622000005</v>
       </c>
       <c r="C82" s="5">
-        <v>0.59816903399999433</v>
+        <v>0.59816817499999786</v>
       </c>
       <c r="D82" s="5">
-        <v>9.2030412594915845</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>9.2030271813145159</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>81.786637220000003</v>
+        <v>81.786615071</v>
       </c>
       <c r="C83" s="5">
-        <v>-4.5436526999992566E-2</v>
+        <v>-4.5460551000005012E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-0.66425829641607592</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>-0.66460842713887969</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>81.954183799999996</v>
+        <v>81.954246459999993</v>
       </c>
       <c r="C84" s="5">
-        <v>0.16754657999999267</v>
+        <v>0.16763138899999319</v>
       </c>
       <c r="D84" s="5">
-        <v>2.4861857634993045</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>2.4874591266318635</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>82.740243809000006</v>
+        <v>82.740240378999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.7860600090000105</v>
+        <v>0.78599391900000626</v>
       </c>
       <c r="D85" s="5">
-        <v>12.136759681543751</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>12.135675061991936</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>82.734813607000007</v>
+        <v>82.734805832999996</v>
       </c>
       <c r="C86" s="5">
-        <v>-5.43020199999944E-3</v>
+        <v>-5.4345460000035928E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.872699543282069E-2</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-7.8789955201796769E-2</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>83.344673792999998</v>
+        <v>83.34466218</v>
       </c>
       <c r="C87" s="5">
-        <v>0.6098601859999917</v>
+        <v>0.60985634700000446</v>
       </c>
       <c r="D87" s="5">
-        <v>9.213091189166267</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>9.2130317237290491</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>83.406459565000006</v>
+        <v>83.406444723000007</v>
       </c>
       <c r="C88" s="5">
-        <v>6.1785772000007455E-2</v>
+        <v>6.178254300000674E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.89323018118747655</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>0.89318343435895731</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>83.806421551</v>
+        <v>83.806376725000007</v>
       </c>
       <c r="C89" s="5">
-        <v>0.39996198599999389</v>
+        <v>0.3999320019999999</v>
       </c>
       <c r="D89" s="5">
-        <v>5.9086239630105508</v>
+        <v>5.9081703432475763</v>
       </c>
       <c r="E89" s="5">
-        <v>3.8982495673363982</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.8982423887513384</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>84.209239193000002</v>
+        <v>84.209256389999993</v>
       </c>
       <c r="C90" s="5">
-        <v>0.40281764200000225</v>
+        <v>0.40287966499998618</v>
       </c>
       <c r="D90" s="5">
-        <v>5.9227770119137046</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.9237164576017465</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>83.663742530999997</v>
+        <v>83.663762656000003</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.54549666200000502</v>
+        <v>-0.54549373399999013</v>
       </c>
       <c r="D91" s="5">
-        <v>-7.5023855976553477</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-7.5023452737724039</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>84.668571099999994</v>
+        <v>84.668579953999995</v>
       </c>
       <c r="C92" s="5">
-        <v>1.0048285689999972</v>
+        <v>1.0048172979999919</v>
       </c>
       <c r="D92" s="5">
-        <v>15.403587666111363</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>15.403399363918947</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>85.242961683000004</v>
+        <v>85.242972903999998</v>
       </c>
       <c r="C93" s="5">
-        <v>0.57439058300001022</v>
+        <v>0.57439295000000357</v>
       </c>
       <c r="D93" s="5">
-        <v>8.4515089930630403</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>8.4515442134084129</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>85.297908329999999</v>
+        <v>85.297918343999996</v>
       </c>
       <c r="C94" s="5">
-        <v>5.4946646999994186E-2</v>
+        <v>5.4945439999997348E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.77625456448857655</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>0.77623734964846758</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>85.209242312000001</v>
+        <v>85.209232460999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-8.8666017999997848E-2</v>
+        <v>-8.8685882999996579E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.2402768542050358</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-1.2405529976475926</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>86.149041452999995</v>
+        <v>86.149062293</v>
       </c>
       <c r="C96" s="5">
-        <v>0.93979914099999462</v>
+        <v>0.93982983200000092</v>
       </c>
       <c r="D96" s="5">
-        <v>14.06829563814993</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>14.068785013884156</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>86.252217849000004</v>
+        <v>86.252217471999998</v>
       </c>
       <c r="C97" s="5">
-        <v>0.10317639600000916</v>
+        <v>0.10315517899999804</v>
       </c>
       <c r="D97" s="5">
-        <v>1.4466846582335879</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.4463848505857468</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>87.202857464999994</v>
+        <v>87.202842958000005</v>
       </c>
       <c r="C98" s="5">
-        <v>0.95063961599998947</v>
+        <v>0.95062548600000696</v>
       </c>
       <c r="D98" s="5">
-        <v>14.057891809560141</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>14.057670097194164</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>87.308033967</v>
+        <v>87.308018578000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.10517650200000617</v>
+        <v>0.10517561999999714</v>
       </c>
       <c r="D99" s="5">
-        <v>1.456975408982597</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>1.4569633537535598</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>87.559104985999994</v>
+        <v>87.559084463000005</v>
       </c>
       <c r="C100" s="5">
-        <v>0.25107101899999407</v>
+        <v>0.25106588500000271</v>
       </c>
       <c r="D100" s="5">
-        <v>3.5059364280641159</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.5058642273928742</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>87.966028387999998</v>
+        <v>87.965982647999994</v>
       </c>
       <c r="C101" s="5">
-        <v>0.40692340200000388</v>
+        <v>0.40689818499998864</v>
       </c>
       <c r="D101" s="5">
-        <v>5.721678052604573</v>
+        <v>5.7213157450488161</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9633509700311995</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.9633525341982176</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>88.698171462999994</v>
+        <v>88.698200357000005</v>
       </c>
       <c r="C102" s="5">
-        <v>0.7321430749999962</v>
+        <v>0.73221770900001104</v>
       </c>
       <c r="D102" s="5">
-        <v>10.457749486725398</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>10.458870501569329</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>89.123018488</v>
+        <v>89.123047506000006</v>
       </c>
       <c r="C103" s="5">
-        <v>0.42484702500000537</v>
+        <v>0.42484714900000142</v>
       </c>
       <c r="D103" s="5">
-        <v>5.901629678078435</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>5.9016294727944896</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>89.562052882000003</v>
+        <v>89.562068859999997</v>
       </c>
       <c r="C104" s="5">
-        <v>0.43903439400000366</v>
+        <v>0.43902135399999054</v>
       </c>
       <c r="D104" s="5">
-        <v>6.0742159453072375</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>6.0740285843648323</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>89.396612605000001</v>
+        <v>89.396627851000005</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.16544027700000186</v>
+        <v>-0.16544100899999137</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.194274363136306</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-2.1942835859099175</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>88.988081629999996</v>
+        <v>88.988094563999994</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.40853097500000501</v>
+        <v>-0.40853328700001157</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.3480906415053759</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>-5.3481192620398188</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>89.770831619999996</v>
+        <v>89.770825517999995</v>
       </c>
       <c r="C107" s="5">
-        <v>0.78274998999999923</v>
+        <v>0.78273095400000159</v>
       </c>
       <c r="D107" s="5">
-        <v>11.081272659216236</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>11.080988311455609</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>88.954792353000002</v>
+        <v>88.954794901</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.81603926699999363</v>
+        <v>-0.81603061699999557</v>
       </c>
       <c r="D108" s="5">
-        <v>-10.379116319224391</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>-10.379012412518851</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>89.231569675000003</v>
+        <v>89.231567886999997</v>
       </c>
       <c r="C109" s="5">
-        <v>0.27677732200000094</v>
+        <v>0.27677298599999745</v>
       </c>
       <c r="D109" s="5">
-        <v>3.798287863379568</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.7982272267033546</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>89.785973530000007</v>
+        <v>89.785948949000002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.55440385500000389</v>
+        <v>0.55438106200000448</v>
       </c>
       <c r="D110" s="5">
-        <v>7.7158365908142512</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.7155086152549401</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>89.947268175999994</v>
+        <v>89.947252434999996</v>
       </c>
       <c r="C111" s="5">
-        <v>0.16129464599998755</v>
+        <v>0.16130348599999422</v>
       </c>
       <c r="D111" s="5">
-        <v>2.1771491757760053</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>2.1772702812257627</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>90.242441030999998</v>
+        <v>90.242420890999995</v>
       </c>
       <c r="C112" s="5">
-        <v>0.29517285500000412</v>
+        <v>0.29516845599999897</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0098042389637323</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>4.0097441120851451</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>90.348726467999995</v>
+        <v>90.348689300999993</v>
       </c>
       <c r="C113" s="5">
-        <v>0.10628543699999682</v>
+        <v>0.10626840999999843</v>
       </c>
       <c r="D113" s="5">
-        <v>1.4225232210528516</v>
+        <v>1.422294173337213</v>
       </c>
       <c r="E113" s="5">
-        <v>2.708657107366963</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.7086682616102919</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>89.080342920000007</v>
+        <v>89.080373566999995</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.2683835479999885</v>
+        <v>-1.268315733999998</v>
       </c>
       <c r="D114" s="5">
-        <v>-15.604723646653106</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-15.603958606279155</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>89.020862930999996</v>
+        <v>89.020893287999996</v>
       </c>
       <c r="C115" s="5">
-        <v>-5.9479989000010391E-2</v>
+        <v>-5.9480278999998859E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.79831806652511661</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-0.79832167086817396</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>89.186847971999995</v>
+        <v>89.186866014000003</v>
       </c>
       <c r="C116" s="5">
-        <v>0.165985040999999</v>
+        <v>0.16597272600000679</v>
       </c>
       <c r="D116" s="5">
-        <v>2.2605648039307313</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.2603945825545591</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>89.559444436000007</v>
+        <v>89.559458816000003</v>
       </c>
       <c r="C117" s="5">
-        <v>0.37259646400001145</v>
+        <v>0.37259280199999978</v>
       </c>
       <c r="D117" s="5">
-        <v>5.1300582791158567</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>5.1300056333855704</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>89.893423400000003</v>
+        <v>89.893435453999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.33397896399999638</v>
+        <v>0.33397663799999577</v>
       </c>
       <c r="D118" s="5">
-        <v>4.567890968942101</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>4.5678577519695507</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>90.144462149999995</v>
+        <v>90.144457114999994</v>
       </c>
       <c r="C119" s="5">
-        <v>0.25103874999999221</v>
+        <v>0.25102166099999579</v>
       </c>
       <c r="D119" s="5">
-        <v>3.4031057095069039</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>3.4028700165758874</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>90.095523549000006</v>
+        <v>90.095522727000002</v>
       </c>
       <c r="C120" s="5">
-        <v>-4.8938600999989035E-2</v>
+        <v>-4.8934387999992168E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-0.64952727925535747</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-0.6494715661076067</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>90.362772390999993</v>
+        <v>90.362769119000006</v>
       </c>
       <c r="C121" s="5">
-        <v>0.26724884199998655</v>
+        <v>0.26724639200000411</v>
       </c>
       <c r="D121" s="5">
-        <v>3.6181902611710948</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>3.6181565820079697</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>91.026585420999993</v>
+        <v>91.026552882000004</v>
       </c>
       <c r="C122" s="5">
-        <v>0.66381303000000003</v>
+        <v>0.66378376299999786</v>
       </c>
       <c r="D122" s="5">
-        <v>9.1803442093191698</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>9.1799233101336633</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>90.086210141999999</v>
+        <v>90.086197346999995</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.94037527899999418</v>
+        <v>-0.94035553500000901</v>
       </c>
       <c r="D123" s="5">
-        <v>-11.716248342700975</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>-11.716020107968161</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>89.835539666000003</v>
+        <v>89.835522241000007</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.25067047599999626</v>
+        <v>-0.25067510599998855</v>
       </c>
       <c r="D124" s="5">
-        <v>-3.288444065458096</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-3.2885043379493717</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>90.290015761999996</v>
+        <v>90.289988389000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.45447609599999339</v>
+        <v>0.45446614799999452</v>
       </c>
       <c r="D125" s="5">
-        <v>6.2425713490347423</v>
+        <v>6.2424321263187865</v>
       </c>
       <c r="E125" s="5">
-        <v>-6.4982328246532273E-2</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-6.4971514754830206E-2</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>90.597284837000004</v>
+        <v>90.597315266999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.30726907500000777</v>
+        <v>0.30732687799999781</v>
       </c>
       <c r="D126" s="5">
-        <v>4.1610719999655599</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>4.1618707720479708</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>90.879174188999997</v>
+        <v>90.879201968999993</v>
       </c>
       <c r="C127" s="5">
-        <v>0.28188935199999321</v>
+        <v>0.28188670199999422</v>
       </c>
       <c r="D127" s="5">
-        <v>3.798308647751969</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>3.7982710294751865</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>90.668737183000005</v>
+        <v>90.668754110999998</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.21043700599999227</v>
+        <v>-0.21044785799999488</v>
       </c>
       <c r="D128" s="5">
-        <v>-2.7435663507254793</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-2.7437052082426194</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>90.22626751</v>
+        <v>90.226278168999997</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.44246967300000506</v>
+        <v>-0.44247594200000151</v>
       </c>
       <c r="D129" s="5">
-        <v>-5.7014320230522664</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-5.7015096103123941</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>90.401179900000002</v>
+        <v>90.401189477000003</v>
       </c>
       <c r="C130" s="5">
-        <v>0.17491239000000292</v>
+        <v>0.17491130800000576</v>
       </c>
       <c r="D130" s="5">
-        <v>2.3512814795924486</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.3512664985046339</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>90.195665719000004</v>
+        <v>90.195662824999999</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.20551418099999808</v>
+        <v>-0.2055266520000032</v>
       </c>
       <c r="D131" s="5">
-        <v>-2.6941760931984859</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>-2.6943372603236537</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>90.495023857000007</v>
+        <v>90.495021781999995</v>
       </c>
       <c r="C132" s="5">
-        <v>0.29935813800000233</v>
+        <v>0.29935895699999548</v>
       </c>
       <c r="D132" s="5">
-        <v>4.0562967963356344</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>4.0563082296610764</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>90.263474823999999</v>
+        <v>90.263471534000004</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.2315490330000074</v>
+        <v>-0.23155024799999069</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.0275890462747257</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-3.0276047783958093</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>91.412321719000005</v>
+        <v>91.412287935999998</v>
       </c>
       <c r="C134" s="5">
-        <v>1.1488468950000055</v>
+        <v>1.1488164019999942</v>
       </c>
       <c r="D134" s="5">
-        <v>16.389095596845426</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>16.388630341496846</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>90.068990248000006</v>
+        <v>90.068981553</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.3433314709999991</v>
+        <v>-1.343306382999998</v>
       </c>
       <c r="D135" s="5">
-        <v>-16.276639027396911</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-16.276364718875612</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>90.179003383999998</v>
+        <v>90.178992819000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.11001313599999207</v>
+        <v>0.11001126600000077</v>
       </c>
       <c r="D136" s="5">
-        <v>1.4756049672061122</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>1.4755798595872172</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>90.486388176000006</v>
+        <v>90.486371055000006</v>
       </c>
       <c r="C137" s="5">
-        <v>0.30738479200000768</v>
+        <v>0.30737823600000524</v>
       </c>
       <c r="D137" s="5">
-        <v>4.167889296763283</v>
+        <v>4.1677992271006881</v>
       </c>
       <c r="E137" s="5">
-        <v>0.21749072955932203</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>0.21750215002123152</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>90.730706282</v>
+        <v>90.730728596000006</v>
       </c>
       <c r="C138" s="5">
-        <v>0.24431810599999437</v>
+        <v>0.2443575409999994</v>
       </c>
       <c r="D138" s="5">
-        <v>3.288616031653735</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>3.2891553822740338</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>91.608535383000003</v>
+        <v>91.608556797000006</v>
       </c>
       <c r="C139" s="5">
-        <v>0.87782910100000322</v>
+        <v>0.87782820099999981</v>
       </c>
       <c r="D139" s="5">
-        <v>12.24830153746761</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>12.248285129815283</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>92.271895413999999</v>
+        <v>92.271908718000006</v>
       </c>
       <c r="C140" s="5">
-        <v>0.6633600309999963</v>
+        <v>0.66335192100000029</v>
       </c>
       <c r="D140" s="5">
-        <v>9.044062809710951</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>9.0439456010412478</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>91.992827284000001</v>
+        <v>91.992833660000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.27906812999999886</v>
+        <v>-0.27907505800000365</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.5695270193460193</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-3.5696136595658068</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>92.714115539999995</v>
+        <v>92.714122196999995</v>
       </c>
       <c r="C142" s="5">
-        <v>0.72128825599999402</v>
+        <v>0.7212885369999924</v>
       </c>
       <c r="D142" s="5">
-        <v>9.8253806308366887</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>9.8253839145447053</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>93.393819734999994</v>
+        <v>93.393819899999997</v>
       </c>
       <c r="C143" s="5">
-        <v>0.67970419499999934</v>
+        <v>0.67969770300000221</v>
       </c>
       <c r="D143" s="5">
-        <v>9.1609586733347967</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>9.160866932779399</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>93.739778521000005</v>
+        <v>93.739776363999994</v>
       </c>
       <c r="C144" s="5">
-        <v>0.34595878600001129</v>
+        <v>0.3459564639999968</v>
       </c>
       <c r="D144" s="5">
-        <v>4.5368525625350209</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>4.536821480946851</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>94.198003037999996</v>
+        <v>94.198001008999995</v>
       </c>
       <c r="C145" s="5">
-        <v>0.45822451699999078</v>
+        <v>0.45822464500000137</v>
       </c>
       <c r="D145" s="5">
-        <v>6.0262192192433783</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>6.0262210905309477</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>93.818010944999997</v>
+        <v>93.817979348999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.37999209299999848</v>
+        <v>-0.38002165999999704</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.7347960504631299</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-4.7351564266218666</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>94.645247643999994</v>
+        <v>94.645243424</v>
       </c>
       <c r="C147" s="5">
-        <v>0.82723669899999663</v>
+        <v>0.82726407500000221</v>
       </c>
       <c r="D147" s="5">
-        <v>11.109473417948212</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>11.109863002470277</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>94.954158284000002</v>
+        <v>94.954153540999997</v>
       </c>
       <c r="C148" s="5">
-        <v>0.30891064000000767</v>
+        <v>0.30891011699999638</v>
       </c>
       <c r="D148" s="5">
-        <v>3.9877346123644797</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>3.9877279202967353</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>95.204940237000002</v>
+        <v>95.204932310999993</v>
       </c>
       <c r="C149" s="5">
-        <v>0.25078195300000061</v>
+        <v>0.2507787699999966</v>
       </c>
       <c r="D149" s="5">
-        <v>3.2157462379621027</v>
+        <v>3.215704991019197</v>
       </c>
       <c r="E149" s="5">
-        <v>5.2146540005798547</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>5.2146651490000862</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>95.517142297999996</v>
+        <v>95.517156149000002</v>
       </c>
       <c r="C150" s="5">
-        <v>0.31220206099999359</v>
+        <v>0.31222383800000841</v>
       </c>
       <c r="D150" s="5">
-        <v>4.0068709930347168</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>4.0071558839644084</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>95.759186862000007</v>
+        <v>95.759200969999995</v>
       </c>
       <c r="C151" s="5">
-        <v>0.24204456400001106</v>
+        <v>0.24204482099999325</v>
       </c>
       <c r="D151" s="5">
-        <v>3.0835929369674497</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>3.0835958034509225</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>96.081580828</v>
+        <v>96.081590125999995</v>
       </c>
       <c r="C152" s="5">
-        <v>0.32239396599999282</v>
+        <v>0.32238915599999984</v>
       </c>
       <c r="D152" s="5">
-        <v>4.1157143938697738</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>4.1156512298442971</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>96.645989678000007</v>
+        <v>96.645992178</v>
       </c>
       <c r="C153" s="5">
-        <v>0.56440885000000662</v>
+        <v>0.56440205200000548</v>
       </c>
       <c r="D153" s="5">
-        <v>7.2813855310426945</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>7.2812942505127376</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>96.977373421999999</v>
+        <v>96.977377996000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.33138374399999293</v>
+        <v>0.33138581800000111</v>
       </c>
       <c r="D154" s="5">
-        <v>4.193098989652122</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>4.1931256189590371</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>96.712523026</v>
+        <v>96.712523441000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.26485039599999993</v>
+        <v>-0.26485455499999944</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.2284824973127679</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.2285322857489529</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>96.946378175000007</v>
+        <v>96.946376931000003</v>
       </c>
       <c r="C156" s="5">
-        <v>0.23385514900000715</v>
+        <v>0.23385349000000133</v>
       </c>
       <c r="D156" s="5">
-        <v>2.9405554861923422</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>2.9405343344998336</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>97.449115511000002</v>
+        <v>97.449114683999994</v>
       </c>
       <c r="C157" s="5">
-        <v>0.50273733599999559</v>
+        <v>0.50273775299999102</v>
       </c>
       <c r="D157" s="5">
-        <v>6.4034606101951885</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>6.4034661585254726</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>98.010287673999997</v>
+        <v>98.010262982</v>
       </c>
       <c r="C158" s="5">
-        <v>0.56117216299999484</v>
+        <v>0.56114829800000621</v>
       </c>
       <c r="D158" s="5">
-        <v>7.1334639887580709</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>7.1331510142857102</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>98.191809878000001</v>
+        <v>98.191808714000004</v>
       </c>
       <c r="C159" s="5">
-        <v>0.18152220400000374</v>
+        <v>0.18154573200000357</v>
       </c>
       <c r="D159" s="5">
-        <v>2.2452670556840637</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>2.2455616186933369</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>98.527098964999993</v>
+        <v>98.527098973999998</v>
       </c>
       <c r="C160" s="5">
-        <v>0.33528908699999249</v>
+        <v>0.33529025999999362</v>
       </c>
       <c r="D160" s="5">
-        <v>4.1753975848393576</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>4.1754125182103197</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>98.918275377000001</v>
+        <v>98.918276512999995</v>
       </c>
       <c r="C161" s="5">
-        <v>0.39117641200000719</v>
+        <v>0.39117753899999741</v>
       </c>
       <c r="D161" s="5">
-        <v>4.8697140246747095</v>
+        <v>4.8697283618951648</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9003597195231166</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.9003695626502299</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>98.974361486999996</v>
+        <v>98.974365599999999</v>
       </c>
       <c r="C162" s="5">
-        <v>5.6086109999995415E-2</v>
+        <v>5.6089087000003701E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>0.68251910275942684</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>0.68255543544823993</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>98.742946705999998</v>
+        <v>98.742953248000006</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.23141478099999802</v>
+        <v>-0.23141235199999244</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.7699528246251548</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-2.7699240095836797</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>98.860556016000004</v>
+        <v>98.860560879999994</v>
       </c>
       <c r="C164" s="5">
-        <v>0.11760931000000596</v>
+        <v>0.11760763199998792</v>
       </c>
       <c r="D164" s="5">
-        <v>1.4386787888208241</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>1.438658031767881</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>99.518219946000002</v>
+        <v>99.518220361000004</v>
       </c>
       <c r="C165" s="5">
-        <v>0.65766392999999823</v>
+        <v>0.65765948100001026</v>
       </c>
       <c r="D165" s="5">
-        <v>8.2815857505015735</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>8.2815272388021768</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>99.462410120000001</v>
+        <v>99.462413146000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.5809826000000839E-2</v>
+        <v>-5.580721500000152E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.67088829633686897</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-0.67085700353415323</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>99.965868470000004</v>
+        <v>99.965869280000007</v>
       </c>
       <c r="C167" s="5">
-        <v>0.5034583500000025</v>
+        <v>0.50345613400000389</v>
       </c>
       <c r="D167" s="5">
-        <v>6.2461439123454587</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>6.2461154543773434</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>99.845134298000005</v>
+        <v>99.845133821999994</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.12073417199999881</v>
+        <v>-0.12073545800001284</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.4397161671648728</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-1.4397313889898844</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>100.21431791000001</v>
+        <v>100.21431763</v>
       </c>
       <c r="C169" s="5">
-        <v>0.36918361200000049</v>
+        <v>0.3691838080000025</v>
       </c>
       <c r="D169" s="5">
-        <v>4.5284313093840511</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>4.5284337846648093</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>100.40920782000001</v>
+        <v>100.40919305</v>
       </c>
       <c r="C170" s="5">
-        <v>0.19488991000000055</v>
+        <v>0.19487542000000246</v>
       </c>
       <c r="D170" s="5">
-        <v>2.3588010141807558</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>2.3586237648449471</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>100.82093227999999</v>
+        <v>100.82093252</v>
       </c>
       <c r="C171" s="5">
-        <v>0.41172445999998786</v>
+        <v>0.41173947000000055</v>
       </c>
       <c r="D171" s="5">
-        <v>5.0330602520271883</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>5.0332486544481414</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>100.99456773999999</v>
+        <v>100.99456843</v>
       </c>
       <c r="C172" s="5">
-        <v>0.17363545999999985</v>
+        <v>0.17363591000000156</v>
       </c>
       <c r="D172" s="5">
-        <v>2.0863482525889987</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>2.0863537059510939</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>101.13041335</v>
+        <v>101.13041481</v>
       </c>
       <c r="C173" s="5">
-        <v>0.13584561000000406</v>
+        <v>0.13584638000000382</v>
       </c>
       <c r="D173" s="5">
-        <v>1.6260887186382078</v>
+        <v>1.6260979927352981</v>
       </c>
       <c r="E173" s="5">
-        <v>2.2363288932899739</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.2363291951505992</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>102.54729048999999</v>
+        <v>102.54729316</v>
       </c>
       <c r="C174" s="5">
-        <v>1.4168771399999969</v>
+        <v>1.4168783499999904</v>
       </c>
       <c r="D174" s="5">
-        <v>18.170450402857028</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>18.170466852132815</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>101.92036822</v>
+        <v>101.92037074</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.62692226999999434</v>
+        <v>-0.62692241999999965</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.0944776543278021</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-7.0944791165668768</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>102.54259922999999</v>
+        <v>102.54260105</v>
       </c>
       <c r="C176" s="5">
-        <v>0.62223100999999303</v>
+        <v>0.62223031000000617</v>
       </c>
       <c r="D176" s="5">
-        <v>7.5771542385320023</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>7.5771452324346455</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>102.80408776</v>
+        <v>102.80408726</v>
       </c>
       <c r="C177" s="5">
-        <v>0.26148853000000827</v>
+        <v>0.26148621000000105</v>
       </c>
       <c r="D177" s="5">
-        <v>3.1033423865762577</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.1033144096849208</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>102.64688366999999</v>
+        <v>102.64688545</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.15720409000000757</v>
+        <v>-0.15720181000000366</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.819639609088497</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-1.8196134483897453</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>103.9334226</v>
+        <v>103.93342334</v>
       </c>
       <c r="C179" s="5">
-        <v>1.2865389300000061</v>
+        <v>1.2865378900000053</v>
       </c>
       <c r="D179" s="5">
-        <v>16.12173697725645</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>16.121722734608813</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>103.83127249</v>
+        <v>103.83127197</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.10215010999999663</v>
+        <v>-0.10215137000000141</v>
       </c>
       <c r="D180" s="5">
-        <v>-1.1730555213988803</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>-1.1730699043562942</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>103.87981499999999</v>
+        <v>103.87981435</v>
       </c>
       <c r="C181" s="5">
-        <v>4.8542509999990102E-2</v>
+        <v>4.8542380000000662E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.56246087008633427</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>0.56245936272862895</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>103.02052844000001</v>
+        <v>103.02052268</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.85928655999998682</v>
+        <v>-0.85929167000000461</v>
       </c>
       <c r="D182" s="5">
-        <v>-9.4869355682167367</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-9.4869895001827409</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>104.35726586</v>
+        <v>104.35726561</v>
       </c>
       <c r="C183" s="5">
-        <v>1.3367374199999915</v>
+        <v>1.3367429299999998</v>
       </c>
       <c r="D183" s="5">
-        <v>16.731220610172958</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>16.731295573453121</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>104.53486484</v>
+        <v>104.5348652</v>
       </c>
       <c r="C184" s="5">
-        <v>0.17759897999999907</v>
+        <v>0.17759958999999981</v>
       </c>
       <c r="D184" s="5">
-        <v>2.0614276042120849</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.06143475599605</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>104.83469022</v>
+        <v>104.83469117</v>
       </c>
       <c r="C185" s="5">
-        <v>0.29982538000000147</v>
+        <v>0.29982597000000055</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4966398362230589</v>
+        <v>3.4966468136255369</v>
       </c>
       <c r="E185" s="5">
-        <v>3.6628712840122146</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.6628707268327121</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>105.03903553000001</v>
+        <v>105.03903704</v>
       </c>
       <c r="C186" s="5">
-        <v>0.20434531000000788</v>
+        <v>0.20434586999999738</v>
       </c>
       <c r="D186" s="5">
-        <v>2.3642974693613539</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>2.3643039965866253</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>105.58202466</v>
+        <v>105.58202540000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.54298912999999516</v>
+        <v>0.54298836000000961</v>
       </c>
       <c r="D187" s="5">
-        <v>6.3827286326222588</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>6.3827192281694867</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>105.73768246</v>
+        <v>105.73768275</v>
       </c>
       <c r="C188" s="5">
-        <v>0.15565780000000018</v>
+        <v>0.15565734999999847</v>
       </c>
       <c r="D188" s="5">
-        <v>1.7835556830332777</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>1.7835504723675344</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>105.79905478000001</v>
+        <v>105.79905466</v>
       </c>
       <c r="C189" s="5">
-        <v>6.137232000000381E-2</v>
+        <v>6.1371909999991203E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>0.69873238482296429</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>0.69872770008208018</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>105.77525448</v>
+        <v>105.77525531000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.3800300000004881E-2</v>
+        <v>-2.3799349999990227E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.2696153548860547</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-0.26960460668069564</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>106.10924661999999</v>
+        <v>106.10924731999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.33399213999999233</v>
+        <v>0.33399200999998868</v>
       </c>
       <c r="D191" s="5">
-        <v>3.8555777801860147</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.8555762225374712</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>107.36393129</v>
+        <v>107.36393090999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.2546846700000032</v>
+        <v>1.2546835899999991</v>
       </c>
       <c r="D192" s="5">
-        <v>15.149509675609352</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>15.149495669277568</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>107.46963701999999</v>
+        <v>107.46963667</v>
       </c>
       <c r="C193" s="5">
-        <v>0.10570572999999683</v>
+        <v>0.10570576000000642</v>
       </c>
       <c r="D193" s="5">
-        <v>1.1878851345513919</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.1878854777362946</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>108.02488753999999</v>
+        <v>108.02488511999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.5552505200000013</v>
+        <v>0.55524844999999345</v>
       </c>
       <c r="D194" s="5">
-        <v>6.379143608248361</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.3791191680536041</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>108.29317105</v>
+        <v>108.29317075</v>
       </c>
       <c r="C195" s="5">
-        <v>0.26828351000000339</v>
+        <v>0.26828563000000827</v>
       </c>
       <c r="D195" s="5">
-        <v>3.0212884349912095</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.0213127051460731</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>108.7745828</v>
+        <v>108.77458285</v>
       </c>
       <c r="C196" s="5">
-        <v>0.48141175000000658</v>
+        <v>0.48141210000000001</v>
       </c>
       <c r="D196" s="5">
-        <v>5.4669200831051867</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.4669241709068173</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>109.32051777</v>
+        <v>109.3205182</v>
       </c>
       <c r="C197" s="5">
-        <v>0.54593496999999047</v>
+        <v>0.54593534999999349</v>
       </c>
       <c r="D197" s="5">
-        <v>6.1918151839218227</v>
+        <v>6.1918196104914891</v>
       </c>
       <c r="E197" s="5">
-        <v>4.2789534080620584</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>4.2789528732676718</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>109.91137034</v>
+        <v>109.91137113000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.59085257000000979</v>
+        <v>0.59085293000001116</v>
       </c>
       <c r="D198" s="5">
-        <v>6.682039829601405</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>6.68204399560548</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>109.71860332999999</v>
+        <v>109.71860363</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.1927670100000114</v>
+        <v>-0.1927675000000022</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.0844254752350189</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-2.0844307078533131</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>110.18708801</v>
+        <v>110.18708819</v>
       </c>
       <c r="C200" s="5">
-        <v>0.4684846800000031</v>
+        <v>0.46848455999999317</v>
       </c>
       <c r="D200" s="5">
-        <v>5.2459088351198835</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>5.2459074450122545</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>109.76010889</v>
+        <v>109.76010891999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.4269791199999986</v>
+        <v>-0.42697927000000391</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.5522092128078011</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-4.5522107708157789</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>110.15108788000001</v>
+        <v>110.15108814</v>
       </c>
       <c r="C202" s="5">
-        <v>0.3909789900000078</v>
+        <v>0.39097922000000551</v>
       </c>
       <c r="D202" s="5">
-        <v>4.3592953335341855</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.3592979471973825</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>110.39958043</v>
+        <v>110.39958093</v>
       </c>
       <c r="C203" s="5">
-        <v>0.24849254999999459</v>
+        <v>0.24849279000000024</v>
       </c>
       <c r="D203" s="5">
-        <v>2.7409520901677142</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>2.7409547638262977</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>110.32401246000001</v>
+        <v>110.32401226</v>
       </c>
       <c r="C204" s="5">
-        <v>-7.5567969999994489E-2</v>
+        <v>-7.5568669999995564E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.81830882344581246</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.81831637138414237</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>111.08527427</v>
+        <v>111.08527424</v>
       </c>
       <c r="C205" s="5">
-        <v>0.76126180999999349</v>
+        <v>0.76126198000000045</v>
       </c>
       <c r="D205" s="5">
-        <v>8.6018731286235273</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>8.6018751392080475</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>111.67016006999999</v>
+        <v>111.67015854</v>
       </c>
       <c r="C206" s="5">
-        <v>0.58488579999999502</v>
+        <v>0.5848842999999988</v>
       </c>
       <c r="D206" s="5">
-        <v>6.5044525303021405</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>6.50443536476637</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>111.25420343</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.41595663999999033</v>
+        <v>-0.41595510999999874</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.3793968321612642</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-4.3793811109120506</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>111.2459783</v>
+        <v>111.24597837</v>
       </c>
       <c r="C208" s="5">
-        <v>-8.2251299999995808E-3</v>
+        <v>-8.2250600000008944E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-8.8681086009734233E-2</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>-8.8680331595880624E-2</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>111.2548275</v>
+        <v>111.25482769</v>
       </c>
       <c r="C209" s="5">
-        <v>8.8492000000002236E-3</v>
+        <v>8.8493199999959415E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>9.5497268941224789E-2</v>
+        <v>9.5498564442864087E-2</v>
       </c>
       <c r="E209" s="5">
-        <v>1.7693931289912257</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.7693929024935828</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>111.72207447</v>
+        <v>111.7220748</v>
       </c>
       <c r="C210" s="5">
-        <v>0.46724696999999082</v>
+        <v>0.46724711000000241</v>
       </c>
       <c r="D210" s="5">
-        <v>5.1578062084800091</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>5.1578077807581835</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>112.58313618</v>
+        <v>112.58313631999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.86106171000000131</v>
+        <v>0.8610615199999927</v>
       </c>
       <c r="D211" s="5">
-        <v>9.6509037935423425</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>9.6509015431995202</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>113.09178850000001</v>
+        <v>113.09178858999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.50865232000001015</v>
+        <v>0.50865226999999891</v>
       </c>
       <c r="D212" s="5">
-        <v>5.5583901778265998</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>5.558389610709602</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>113.27115092</v>
+        <v>113.27115095000001</v>
       </c>
       <c r="C213" s="5">
-        <v>0.1793624199999897</v>
+        <v>0.17936236000001315</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9198772068913073</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>1.9198765575037191</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>113.86848591</v>
+        <v>113.86848608</v>
       </c>
       <c r="C214" s="5">
-        <v>0.59733499000000734</v>
+        <v>0.5973351299999905</v>
       </c>
       <c r="D214" s="5">
-        <v>6.5150049485983574</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>6.5150065183299688</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>114.35577527</v>
+        <v>114.35577557000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.48728935999999123</v>
+        <v>0.4872894900000091</v>
       </c>
       <c r="D215" s="5">
-        <v>5.2578945961452739</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>5.257896024000086</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>114.59037141</v>
+        <v>114.5903713</v>
       </c>
       <c r="C216" s="5">
-        <v>0.23459614000000784</v>
+        <v>0.23459572999999523</v>
       </c>
       <c r="D216" s="5">
-        <v>2.4897171355807046</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.4897127285234744</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>114.9260914</v>
+        <v>114.92609145</v>
       </c>
       <c r="C217" s="5">
-        <v>0.33571999000000119</v>
+        <v>0.33572015000000022</v>
       </c>
       <c r="D217" s="5">
-        <v>3.5728951328662717</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.5728968666807859</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>114.9401773</v>
+        <v>114.94017637</v>
       </c>
       <c r="C218" s="5">
-        <v>1.4085899999997764E-2</v>
+        <v>1.4084920000001944E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.14717701550774898</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.14716676897668091</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>115.1074682</v>
+        <v>115.10746822</v>
       </c>
       <c r="C219" s="5">
-        <v>0.16729089999999758</v>
+        <v>0.16729184999999802</v>
       </c>
       <c r="D219" s="5">
-        <v>1.7606019918622096</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.760612084376989</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>115.82986843</v>
+        <v>115.8298685</v>
       </c>
       <c r="C220" s="5">
-        <v>0.72240023000000519</v>
+        <v>0.72240028000000223</v>
       </c>
       <c r="D220" s="5">
-        <v>7.7965189048746497</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>7.796519461859841</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>116.30146156000001</v>
+        <v>116.30146173999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.47159313000000225</v>
+        <v>0.47159323999999003</v>
       </c>
       <c r="D221" s="5">
-        <v>4.996618883043813</v>
+        <v>4.9966200716482723</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5361034423427649</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.5361034256076627</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>115.91185702999999</v>
+        <v>115.91185713</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.38960453000001394</v>
+        <v>-0.38960460999999214</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.9466990349842468</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-3.9466998245162532</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>116.47744436000001</v>
+        <v>116.47744444</v>
       </c>
       <c r="C223" s="5">
-        <v>0.56558733000001382</v>
+        <v>0.56558730999999796</v>
       </c>
       <c r="D223" s="5">
-        <v>6.0150770596165914</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>6.0150768358443463</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>116.33584882</v>
+        <v>116.33584884</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.14159554000001151</v>
+        <v>-0.14159560000000226</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.4490632062193143</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-1.4490638151601787</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>117.32540167000001</v>
       </c>
       <c r="C225" s="5">
-        <v>0.9895528500000097</v>
+        <v>0.98955283000000804</v>
       </c>
       <c r="D225" s="5">
-        <v>10.698526862019552</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>10.698526633649541</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>118.05336033</v>
+        <v>118.05336041</v>
       </c>
       <c r="C226" s="5">
-        <v>0.72795865999999876</v>
+        <v>0.72795873999999117</v>
       </c>
       <c r="D226" s="5">
-        <v>7.7049457167817526</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>7.7049465926291028</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>117.68313362000001</v>
+        <v>117.68313375</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.37022670999999718</v>
+        <v>-0.37022666000000015</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.6990777339199532</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-3.6990772404722705</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>118.33335259</v>
+        <v>118.33335264999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.6502189699999974</v>
+        <v>0.65021889999999871</v>
       </c>
       <c r="D228" s="5">
-        <v>6.8354390112008723</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>6.8354382450382944</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>118.7469524</v>
+        <v>118.74695241000001</v>
       </c>
       <c r="C229" s="5">
-        <v>0.41359980999999379</v>
+        <v>0.41359976000001097</v>
       </c>
       <c r="D229" s="5">
-        <v>4.2758265342593083</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>4.2758260051687147</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>119.83143196</v>
+        <v>119.83143154</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0844795600000054</v>
+        <v>1.0844791299999912</v>
       </c>
       <c r="D230" s="5">
-        <v>11.526820166842455</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>11.52681536342306</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>120.48930432</v>
+        <v>120.48930415</v>
       </c>
       <c r="C231" s="5">
-        <v>0.65787235999999893</v>
+        <v>0.6578726099999983</v>
       </c>
       <c r="D231" s="5">
-        <v>6.7905869318237722</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>6.790589615270104</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>120.94402075000001</v>
+        <v>120.94402072</v>
       </c>
       <c r="C232" s="5">
-        <v>0.45471643000000483</v>
+        <v>0.45471657000000221</v>
       </c>
       <c r="D232" s="5">
-        <v>4.6238910482450102</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>4.623892508206362</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>121.78274997</v>
+        <v>121.78275017</v>
       </c>
       <c r="C233" s="5">
-        <v>0.83872921999999051</v>
+        <v>0.83872945000000243</v>
       </c>
       <c r="D233" s="5">
-        <v>8.6466873652349072</v>
+        <v>8.6466898297556938</v>
       </c>
       <c r="E233" s="5">
-        <v>4.7130004528551872</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>4.713000462757555</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>121.46754322</v>
+        <v>121.46754332</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.31520675000000153</v>
+        <v>-0.3152068499999956</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.0620899853427752</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-3.0620909380525974</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>121.8928749</v>
+        <v>121.89287496</v>
       </c>
       <c r="C235" s="5">
-        <v>0.42533167999999932</v>
+        <v>0.42533163999999601</v>
       </c>
       <c r="D235" s="5">
-        <v>4.2838055192083724</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>4.2838051049558068</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>122.04679143</v>
       </c>
       <c r="C236" s="5">
-        <v>0.1539165300000036</v>
+        <v>0.15391646999999864</v>
       </c>
       <c r="D236" s="5">
-        <v>1.525831458649507</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>1.5258308589540359</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>122.87134917</v>
+        <v>122.8713491</v>
       </c>
       <c r="C237" s="5">
-        <v>0.82455774000000304</v>
+        <v>0.82455767000000435</v>
       </c>
       <c r="D237" s="5">
-        <v>8.4154375038037799</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>8.4154367626307014</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>123.42891873000001</v>
+        <v>123.4289186</v>
       </c>
       <c r="C238" s="5">
-        <v>0.55756956000000457</v>
+        <v>0.55756949999999961</v>
       </c>
       <c r="D238" s="5">
-        <v>5.5833821522017546</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>5.5833815395609054</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>123.58599504</v>
+        <v>123.58599504999999</v>
       </c>
       <c r="C239" s="5">
-        <v>0.15707630999999367</v>
+        <v>0.15707644999999104</v>
       </c>
       <c r="D239" s="5">
-        <v>1.5378608290352425</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>1.537862210948826</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>124.52737534000001</v>
+        <v>124.52737645000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.94138030000000583</v>
+        <v>0.94138140000001158</v>
       </c>
       <c r="D240" s="5">
-        <v>9.5334865116179159</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>9.5334981214503234</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>124.03196395000001</v>
+        <v>124.03196369</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.49541139000000101</v>
+        <v>-0.49541276000000778</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.6709136561626003</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-4.67092625096811</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>124.53358282000001</v>
+        <v>124.53358231999999</v>
       </c>
       <c r="C242" s="5">
-        <v>0.50161887000000149</v>
+        <v>0.50161862999999585</v>
       </c>
       <c r="D242" s="5">
-        <v>4.9625441929484371</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>4.9625417761890667</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>125.32066752999999</v>
+        <v>125.32066711</v>
       </c>
       <c r="C243" s="5">
-        <v>0.78708470999998781</v>
+        <v>0.78708479000000864</v>
       </c>
       <c r="D243" s="5">
-        <v>7.8535885043635512</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>7.853589363196023</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>125.70841532999999</v>
+        <v>125.70841484</v>
       </c>
       <c r="C244" s="5">
-        <v>0.38774779999999964</v>
+        <v>0.38774773000000096</v>
       </c>
       <c r="D244" s="5">
-        <v>3.7766928975203173</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>3.7766922169442996</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>125.99422414</v>
+        <v>125.99422353999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.28580881000000602</v>
+        <v>0.28580869999998981</v>
       </c>
       <c r="D245" s="5">
-        <v>2.7626789465105883</v>
+        <v>2.7626778808031993</v>
       </c>
       <c r="E245" s="5">
-        <v>3.458186131482055</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>3.4581854688952918</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>127.09942288000001</v>
+        <v>127.09942382</v>
       </c>
       <c r="C246" s="5">
-        <v>1.1051987400000058</v>
+        <v>1.1052002800000054</v>
       </c>
       <c r="D246" s="5">
-        <v>11.049166777717744</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>11.049182979225369</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>127.70673949</v>
+        <v>127.70673925</v>
       </c>
       <c r="C247" s="5">
-        <v>0.60731660999999804</v>
+        <v>0.60731542999999988</v>
       </c>
       <c r="D247" s="5">
-        <v>5.8870528794201737</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>5.8870410940768059</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>128.12066376000001</v>
+        <v>128.12066408999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.41392427000000964</v>
+        <v>0.41392483999999286</v>
       </c>
       <c r="D248" s="5">
-        <v>3.9595416309282205</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.9595471886086253</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>128.50964232999999</v>
+        <v>128.50964293000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.38897856999997771</v>
+        <v>0.38897884000002136</v>
       </c>
       <c r="D249" s="5">
-        <v>3.7046950301946824</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>3.7046976351080341</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>128.71021635</v>
+        <v>128.71021662999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.20057402000000479</v>
+        <v>0.20057369999997832</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8890858017355239</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.8890827530332777</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>129.68388128000001</v>
+        <v>129.68388143000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.97366493000001242</v>
+        <v>0.97366480000002298</v>
       </c>
       <c r="D251" s="5">
-        <v>9.4651194826843579</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>9.4651181444462615</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>129.94804812000001</v>
+        <v>129.94805049999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.26416684000000146</v>
+        <v>0.26416906999997991</v>
       </c>
       <c r="D252" s="5">
-        <v>2.4719799628331929</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.4720010618393573</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>129.64616945</v>
+        <v>129.64616899000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.30187867000000779</v>
+        <v>-0.30188150999998697</v>
       </c>
       <c r="D253" s="5">
-        <v>-2.7523427765453023</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-2.7523682901999136</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>129.80694410999999</v>
+        <v>129.80694344</v>
       </c>
       <c r="C254" s="5">
-        <v>0.16077465999998708</v>
+        <v>0.16077444999999102</v>
       </c>
       <c r="D254" s="5">
-        <v>1.498316047968018</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>1.4983140828884522</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.42506857999999</v>
+        <v>130.42506725999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.61812446999999793</v>
+        <v>0.61812381999999388</v>
       </c>
       <c r="D255" s="5">
-        <v>5.8663094216671707</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>5.8663031214670758</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>130.61216342</v>
+        <v>130.61216114000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.18709484000001453</v>
+        <v>0.18709388000002036</v>
       </c>
       <c r="D256" s="5">
-        <v>1.7350473070886663</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>1.7350383517509282</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>130.83764108</v>
+        <v>130.83763737999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.22547765999999569</v>
+        <v>0.22547623999997768</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0913599832282692</v>
+        <v>2.0913467239343619</v>
       </c>
       <c r="E257" s="5">
-        <v>3.8441579152217242</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.8441554730977989</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>131.67584708000001</v>
+        <v>131.67584686999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.83820600000001377</v>
+        <v>0.838209489999997</v>
       </c>
       <c r="D258" s="5">
-        <v>7.9645017873441804</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>7.9645363590928442</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>131.39136181000001</v>
+        <v>131.39136091</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.28448527000000468</v>
+        <v>-0.28448595999998361</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.5620100324756256</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.5620161768446281</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>131.91064485000001</v>
+        <v>131.91064746000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.5192830400000048</v>
+        <v>0.5192865500000039</v>
       </c>
       <c r="D260" s="5">
-        <v>4.8470833941041125</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.8471169064496555</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>133.09181543</v>
+        <v>133.09182053000001</v>
       </c>
       <c r="C261" s="5">
-        <v>1.1811705799999856</v>
+        <v>1.1811730699999998</v>
       </c>
       <c r="D261" s="5">
-        <v>11.290493414920455</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>11.290518165870523</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>132.93291807</v>
+        <v>132.93292298</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.15889735999999743</v>
+        <v>-0.15889755000000605</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4233011884159263</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.4233028249725277</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>132.94397617999999</v>
+        <v>132.94397949</v>
       </c>
       <c r="C263" s="5">
-        <v>1.1058109999993349E-2</v>
+        <v>1.1056510000003072E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>9.9868452885165659E-2</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>9.9853992599263641E-2</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>133.81585412999999</v>
+        <v>133.81585430999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.87187794999999824</v>
+        <v>0.87187481999998795</v>
       </c>
       <c r="D264" s="5">
-        <v>8.1600501714058193</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>8.1600196020397586</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>134.60712183999999</v>
+        <v>134.60712106</v>
       </c>
       <c r="C265" s="5">
-        <v>0.79126770999999962</v>
+        <v>0.79126675000000546</v>
       </c>
       <c r="D265" s="5">
-        <v>7.331108273022946</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>7.3310990771855211</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>135.77248703999999</v>
+        <v>135.77248528000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.1653651999999965</v>
+        <v>1.1653642200000149</v>
       </c>
       <c r="D266" s="5">
-        <v>10.898282611341092</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>10.898273072021492</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>135.34767909999999</v>
+        <v>135.34767423</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.42480793999999378</v>
+        <v>-0.42481105000001662</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.6906446160984263</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-3.6906712189110458</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>135.63352259999999</v>
+        <v>135.63351417000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.28584349999999858</v>
+        <v>0.28583994000001667</v>
       </c>
       <c r="D268" s="5">
-        <v>2.5639498475863665</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>2.5639176367224348</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>136.09672717000001</v>
+        <v>136.09671732000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.46320457000001625</v>
+        <v>0.46320314999999823</v>
       </c>
       <c r="D269" s="5">
-        <v>4.176001434286758</v>
+        <v>4.1759886553677683</v>
       </c>
       <c r="E269" s="5">
-        <v>4.019551290124812</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>4.0195467033127041</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>136.24294659</v>
+        <v>136.24294054000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.14621941999999422</v>
+        <v>0.14622321999999599</v>
       </c>
       <c r="D270" s="5">
-        <v>1.2969000576132927</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>1.2969340557295483</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>136.63242385000001</v>
+        <v>136.63241811</v>
       </c>
       <c r="C271" s="5">
-        <v>0.38947726000000671</v>
+        <v>0.38947756999999683</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4848894706717148</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.4848924453770191</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>137.06991948999999</v>
+        <v>137.06992260000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.43749563999998031</v>
+        <v>0.43750449000000913</v>
       </c>
       <c r="D272" s="5">
-        <v>3.9107834205954539</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.9108640965562325</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>136.7717968</v>
+        <v>136.7718338</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.29812268999998537</v>
+        <v>-0.29808880000001636</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.5789656517979931</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>-2.5786759199386999</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>137.06205990999999</v>
+        <v>137.06207494</v>
       </c>
       <c r="C274" s="5">
-        <v>0.29026310999998373</v>
+        <v>0.29024114000000623</v>
       </c>
       <c r="D274" s="5">
-        <v>2.5766298261689746</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.5764318142110332</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>137.85339532</v>
+        <v>137.85340642</v>
       </c>
       <c r="C275" s="5">
-        <v>0.79133541000001628</v>
+        <v>0.79133147999999665</v>
       </c>
       <c r="D275" s="5">
-        <v>7.1525601577745679</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>7.1525226912086293</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>136.42971431999999</v>
+        <v>136.42971007</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.4236810000000162</v>
+        <v>-1.4236963500000002</v>
       </c>
       <c r="D276" s="5">
-        <v>-11.712741728208975</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-11.712860038591943</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>137.25190376</v>
+        <v>137.25189606999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.8221894400000167</v>
+        <v>0.82218599999998787</v>
       </c>
       <c r="D277" s="5">
-        <v>7.476344824704606</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.4763127407035723</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>136.9343853</v>
+        <v>136.93437365</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.31751846000000228</v>
+        <v>-0.31752241999998887</v>
       </c>
       <c r="D278" s="5">
-        <v>-2.741028155623304</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>-2.7410620587860368</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>137.02733671999999</v>
+        <v>137.02731413999999</v>
       </c>
       <c r="C279" s="5">
-        <v>9.2951419999991458E-2</v>
+        <v>9.2940489999989495E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>0.81761114165515014</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>0.81751471078042037</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>137.43037476000001</v>
+        <v>137.43035673</v>
       </c>
       <c r="C280" s="5">
-        <v>0.40303804000001264</v>
+        <v>0.40304259000001252</v>
       </c>
       <c r="D280" s="5">
-        <v>3.5872175434661147</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.58725929857584</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>137.74565823</v>
+        <v>137.74564275</v>
       </c>
       <c r="C281" s="5">
-        <v>0.31528346999999712</v>
+        <v>0.31528602000000205</v>
       </c>
       <c r="D281" s="5">
-        <v>2.7879619245988696</v>
+        <v>2.787985129192716</v>
       </c>
       <c r="E281" s="5">
-        <v>1.2115875923601749</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>1.2115835432848332</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>137.27725268</v>
+        <v>137.27724112999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.46840554999999995</v>
+        <v>-0.46840162000000873</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.0051521217035262</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-4.0051195855024151</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>137.81300718</v>
+        <v>137.81299401000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.53575449999999591</v>
+        <v>0.53575288000001819</v>
       </c>
       <c r="D283" s="5">
-        <v>4.7851077418798571</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>4.7850933721006239</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>138.09915235</v>
+        <v>138.09914649000001</v>
       </c>
       <c r="C284" s="5">
-        <v>0.28614516999999751</v>
+        <v>0.28615247999999838</v>
       </c>
       <c r="D284" s="5">
-        <v>2.5202464278187842</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.5203117918755069</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>138.75970867000001</v>
+        <v>138.75981249</v>
       </c>
       <c r="C285" s="5">
-        <v>0.66055632000001197</v>
+        <v>0.66066599999999198</v>
       </c>
       <c r="D285" s="5">
-        <v>5.8932792534484468</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>5.8942839307395856</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>138.94642576999999</v>
+        <v>138.94648208999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.18671709999998143</v>
+        <v>0.18666959999998767</v>
       </c>
       <c r="D286" s="5">
-        <v>1.6267418530426792</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.6263237245541795</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>139.49261143000001</v>
+        <v>139.49262873000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.54618566000002033</v>
+        <v>0.54614664000001767</v>
       </c>
       <c r="D287" s="5">
-        <v>4.8204216253399768</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>4.8200677751248033</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>139.38356401999999</v>
+        <v>139.38354509999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.1090474100000165</v>
+        <v>-0.10908363000001486</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.93406900536479043</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-0.93437780699660022</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>140.07588799000001</v>
+        <v>140.07585753000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.69232397000001811</v>
+        <v>0.69231243000001541</v>
       </c>
       <c r="D289" s="5">
-        <v>6.1260082651064529</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.1259042026218458</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>140.59331184000001</v>
+        <v>140.59327010000001</v>
       </c>
       <c r="C290" s="5">
-        <v>0.51742385000000013</v>
+        <v>0.51741257000000473</v>
       </c>
       <c r="D290" s="5">
-        <v>4.5238323964351679</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.5237327671150629</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>140.45943094</v>
+        <v>140.45937362999999</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.1338809000000083</v>
+        <v>-0.13389647000002469</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.1367419679786606</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-1.1368738121676825</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>140.74503442</v>
+        <v>140.74500026000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.28560347999999181</v>
+        <v>0.28562663000002431</v>
       </c>
       <c r="D292" s="5">
-        <v>2.4674961684622687</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>2.4676994352877069</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>141.23002887000001</v>
+        <v>141.23000861</v>
       </c>
       <c r="C293" s="5">
-        <v>0.48499445000001629</v>
+        <v>0.48500834999998688</v>
       </c>
       <c r="D293" s="5">
-        <v>4.2143671558732887</v>
+        <v>4.2144912808771862</v>
       </c>
       <c r="E293" s="5">
-        <v>2.5295683978525219</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.5295652119638357</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>141.92688232</v>
+        <v>141.92688620999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.69685344999999188</v>
+        <v>0.69687759999999344</v>
       </c>
       <c r="D294" s="5">
-        <v>6.0843644905264727</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>6.0845820006989015</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>142.27304000000001</v>
+        <v>142.27301471000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.34615768000000458</v>
+        <v>0.34612850000002027</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9663652660003148</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.9661117648195123</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>142.75572968</v>
+        <v>142.75572055000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.4826896799999929</v>
+        <v>0.48270583999999417</v>
       </c>
       <c r="D296" s="5">
-        <v>4.1480739021708235</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>4.1482161286399366</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>143.04748741</v>
+        <v>143.04767896000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.29175773000000049</v>
+        <v>0.29195841000000655</v>
       </c>
       <c r="D297" s="5">
-        <v>2.480262385758869</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.4819877829693526</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>143.87753656999999</v>
+        <v>143.87764381</v>
       </c>
       <c r="C298" s="5">
-        <v>0.8300491599999873</v>
+        <v>0.82996484999998188</v>
       </c>
       <c r="D298" s="5">
-        <v>7.1897141591011682</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>7.1889504877287624</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>144.56150787999999</v>
+        <v>144.56154340000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.683971310000004</v>
+        <v>0.68389959000000999</v>
       </c>
       <c r="D299" s="5">
-        <v>5.8561549260838008</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>5.8555202390885519</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>145.58628012</v>
+        <v>145.58628583999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.0247722400000043</v>
+        <v>1.0247424399999829</v>
       </c>
       <c r="D300" s="5">
-        <v>8.8462219026565378</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>8.8459522877014649</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>145.59278148999999</v>
+        <v>145.59278990999999</v>
       </c>
       <c r="C301" s="5">
-        <v>6.5013699999951768E-3</v>
+        <v>6.504070000005413E-3</v>
       </c>
       <c r="D301" s="5">
-        <v>5.3600933036945797E-2</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>5.3623196710739229E-2</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>145.71549264999999</v>
+        <v>145.71519133999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.12271115999999438</v>
+        <v>0.12240142999999648</v>
       </c>
       <c r="D302" s="5">
-        <v>1.0161075378518181</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.0135308947480937</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>146.43659188999999</v>
+        <v>146.43654395999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.72109924000000092</v>
+        <v>0.72135262000000466</v>
       </c>
       <c r="D303" s="5">
-        <v>6.1027414683224146</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>6.1049575403120171</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>146.28634345</v>
+        <v>146.28629610999999</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.15024843999998438</v>
+        <v>-0.15024784999999952</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.2243124800387806</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>-1.2243080979387089</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>146.39682334</v>
+        <v>146.39676653000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.11047988999999347</v>
+        <v>0.11047042000001284</v>
       </c>
       <c r="D305" s="5">
-        <v>0.91005040400071735</v>
+        <v>0.90997236867234044</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6584248486955628</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.6583994937419817</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>147.42663118999999</v>
+        <v>147.42662670000001</v>
       </c>
       <c r="C306" s="5">
-        <v>1.0298078499999974</v>
+        <v>1.0298601700000063</v>
       </c>
       <c r="D306" s="5">
-        <v>8.7755939399669192</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>8.7760607176431638</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>148.21766069</v>
+        <v>148.21764379000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.7910295000000076</v>
+        <v>0.79101708999999687</v>
       </c>
       <c r="D307" s="5">
-        <v>6.6321471326217241</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>6.632040203221945</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>148.50796507000001</v>
+        <v>148.50802456</v>
       </c>
       <c r="C308" s="5">
-        <v>0.29030438000000913</v>
+        <v>0.29038076999998452</v>
       </c>
       <c r="D308" s="5">
-        <v>2.3758479713418712</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>2.3764801720022266</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>149.50436282000001</v>
+        <v>149.50469901</v>
       </c>
       <c r="C309" s="5">
-        <v>0.99639774999999986</v>
+        <v>0.99667445000000043</v>
       </c>
       <c r="D309" s="5">
-        <v>8.3551181525543647</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>8.3575212051945069</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>149.59799670000001</v>
+        <v>149.59826767000001</v>
       </c>
       <c r="C310" s="5">
-        <v>9.3633879999998726E-2</v>
+        <v>9.3568660000016735E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>0.75414859638951448</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>0.75361978964807452</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>149.50886742</v>
+        <v>149.50900189000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-8.9129280000008748E-2</v>
+        <v>-8.9265780000005179E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.71261218007773186</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-0.71369866602035703</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>150.26421649</v>
+        <v>150.26423578999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.75534906999999407</v>
+        <v>0.75523389999997903</v>
       </c>
       <c r="D312" s="5">
-        <v>6.2339758675006296</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>6.2329930326376459</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>150.67988052999999</v>
+        <v>150.67981612</v>
       </c>
       <c r="C313" s="5">
-        <v>0.41566403999999579</v>
+        <v>0.4155803300000116</v>
       </c>
       <c r="D313" s="5">
-        <v>3.3704369179545335</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>3.3697473529983757</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>150.83806073</v>
+        <v>150.83731635999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.15818020000000388</v>
+        <v>0.1575002399999903</v>
       </c>
       <c r="D314" s="5">
-        <v>1.2670307336370534</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>1.2615534153643138</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>151.30740951000001</v>
+        <v>151.30724283999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.46934878000001845</v>
+        <v>0.46992647999999804</v>
       </c>
       <c r="D315" s="5">
-        <v>3.7984978207920017</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.8032727125631993</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>152.38323389999999</v>
+        <v>152.38310100000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.0758243899999798</v>
+        <v>1.0758581600000241</v>
       </c>
       <c r="D316" s="5">
-        <v>8.8739253051384193</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>8.8742249997687104</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>152.83188368</v>
+        <v>152.83178000000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.44864978000001088</v>
+        <v>0.4486789999999985</v>
       </c>
       <c r="D317" s="5">
-        <v>3.5908409860253343</v>
+        <v>3.5910818360870067</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3956283976564592</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.3955980876676737</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>153.30025903000001</v>
+        <v>153.30027928000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.4683753500000023</v>
+        <v>0.46849928000000318</v>
       </c>
       <c r="D318" s="5">
-        <v>3.7401981841351795</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>3.7412071492885168</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>153.79179633000001</v>
+        <v>153.79186369999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.49153730000000451</v>
+        <v>0.49158441999998104</v>
       </c>
       <c r="D319" s="5">
-        <v>3.916227387176896</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>3.916608925840559</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>154.63591062</v>
+        <v>154.63620370999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.84411428999999316</v>
+        <v>0.84434000999999625</v>
       </c>
       <c r="D320" s="5">
-        <v>6.7889307929518861</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>6.7907982835310854</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>155.47981858</v>
+        <v>155.48047682000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.84390795999999568</v>
+        <v>0.84427311000001737</v>
       </c>
       <c r="D321" s="5">
-        <v>6.7490524070769053</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>6.7520477100061704</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>156.05071018999999</v>
+        <v>156.05141304</v>
       </c>
       <c r="C322" s="5">
-        <v>0.57089160999998967</v>
+        <v>0.570936219999993</v>
       </c>
       <c r="D322" s="5">
-        <v>4.4962466170179294</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>4.4965856610708954</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>155.06989314</v>
+        <v>155.07033759000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.98081704999998465</v>
+        <v>-0.98107544999999163</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.2869523304087362</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-7.288774515110652</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>156.66027975</v>
+        <v>156.66027122</v>
       </c>
       <c r="C324" s="5">
-        <v>1.5903866099999959</v>
+        <v>1.5899336299999902</v>
       </c>
       <c r="D324" s="5">
-        <v>13.02562609430904</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>13.021664970147473</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>157.34128353</v>
+        <v>157.34081638000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.68100377999999751</v>
+        <v>0.68054516000000831</v>
       </c>
       <c r="D325" s="5">
-        <v>5.3429536415709133</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>5.3392693415746262</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>158.33290578</v>
+        <v>158.33119859000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.99162225000000603</v>
+        <v>0.99038221000000703</v>
       </c>
       <c r="D326" s="5">
-        <v>7.8305752513797344</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>7.8204655584980021</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>158.91289037000001</v>
+        <v>158.91220582</v>
       </c>
       <c r="C327" s="5">
-        <v>0.57998459000000935</v>
+        <v>0.58100722999998311</v>
       </c>
       <c r="D327" s="5">
-        <v>4.4853342095169113</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>4.4934525647623014</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.81648608</v>
+        <v>159.81617109000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.9035957099999905</v>
+        <v>0.9039652700000147</v>
       </c>
       <c r="D328" s="5">
-        <v>7.040815204202322</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>7.0438167972609822</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>160.15624897999999</v>
+        <v>160.15622956999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.33976289999998244</v>
+        <v>0.34005847999998196</v>
       </c>
       <c r="D329" s="5">
-        <v>2.5811901862106801</v>
+        <v>2.5834672134117387</v>
       </c>
       <c r="E329" s="5">
-        <v>4.7924327853838156</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>4.792491175591862</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>161.00830242000001</v>
+        <v>161.00844248999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.85205344000002015</v>
+        <v>0.85221291999999949</v>
       </c>
       <c r="D330" s="5">
-        <v>6.5743246418320522</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.5755922216840901</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>160.71691035000001</v>
+        <v>160.71698701</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.29139207000000056</v>
+        <v>-0.29145547999999621</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.1502668784087131</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-2.1507282980402609</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>160.82919835999999</v>
+        <v>160.83063920999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.11228800999998612</v>
+        <v>0.11365219999998999</v>
       </c>
       <c r="D332" s="5">
-        <v>0.84163268241588263</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>0.85189709453170614</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>160.60419424</v>
+        <v>160.60541283000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.22500411999999415</v>
+        <v>-0.22522637999998096</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.6659724374630036</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-1.6675906126328854</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>160.52344815999999</v>
+        <v>160.52475100999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-8.0746080000011489E-2</v>
+        <v>-8.0661820000017315E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.60165184146906414</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.60102119243693464</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>160.87246730000001</v>
+        <v>160.87339402000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.34901914000002421</v>
+        <v>0.34864301000001774</v>
       </c>
       <c r="D335" s="5">
-        <v>2.6405357403249674</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.637634352512741</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>161.02706111000001</v>
+        <v>161.02739726999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.15459380999999439</v>
+        <v>0.15400324999998816</v>
       </c>
       <c r="D336" s="5">
-        <v>1.1592798943425242</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>1.1548213275788033</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>160.95300628999999</v>
+        <v>160.95276177</v>
       </c>
       <c r="C337" s="5">
-        <v>-7.4054820000014843E-2</v>
+        <v>-7.4635499999999411E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.55047487472806855</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>-0.55477911566572669</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>161.44925978000001</v>
+        <v>161.44240847</v>
       </c>
       <c r="C338" s="5">
-        <v>0.49625349000001506</v>
+        <v>0.48964670000000865</v>
       </c>
       <c r="D338" s="5">
-        <v>3.763254239288405</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.7123173240692919</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>161.04788819999999</v>
+        <v>161.04741774999999</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.40137158000001705</v>
+        <v>-0.39499072000000979</v>
       </c>
       <c r="D339" s="5">
-        <v>-2.9428098942927639</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-2.8967752139105518</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>161.14941528</v>
+        <v>161.14929422</v>
       </c>
       <c r="C340" s="5">
-        <v>0.10152708000001098</v>
+        <v>0.10187647000000766</v>
       </c>
       <c r="D340" s="5">
-        <v>0.75912707894754128</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.76175082817988571</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>161.73033050999999</v>
+        <v>161.73102324999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.58091522999998801</v>
+        <v>0.5817290299999911</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4125927753129401</v>
+        <v>4.4189009762343634</v>
       </c>
       <c r="E341" s="5">
-        <v>0.98284115669853289</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.9832859353820611</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>162.25293006000001</v>
+        <v>162.25331220000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.52259955000002378</v>
+        <v>0.52228895000001785</v>
       </c>
       <c r="D342" s="5">
-        <v>3.9472228200753356</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.9448178191310301</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>162.77800511000001</v>
+        <v>162.77855765999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.5250750499999981</v>
+        <v>0.5252454599999794</v>
       </c>
       <c r="D343" s="5">
-        <v>3.9532524284518589</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.9545488820635244</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>163.44363483999999</v>
+        <v>163.44667951</v>
       </c>
       <c r="C344" s="5">
-        <v>0.66562972999997783</v>
+        <v>0.66812185000000568</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0189044136174088</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>5.0381039459344024</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>163.20743174</v>
+        <v>163.20960488</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.23620309999998312</v>
+        <v>-0.23707462999999507</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.7204806474142575</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>-1.726746320681416</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>163.80362475000001</v>
+        <v>163.80569606</v>
       </c>
       <c r="C346" s="5">
-        <v>0.59619301000000746</v>
+        <v>0.59609118000000194</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4727257925960551</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.4718856930770823</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>164.38037634</v>
+        <v>164.3818607</v>
       </c>
       <c r="C347" s="5">
-        <v>0.57675158999998644</v>
+        <v>0.57616464000000178</v>
       </c>
       <c r="D347" s="5">
-        <v>4.3079836850984154</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.3034588909576899</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>164.74943123</v>
+        <v>164.75043887000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.36905489000000102</v>
+        <v>0.36857817000000637</v>
       </c>
       <c r="D348" s="5">
-        <v>2.7276710747734301</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.7240791875818182</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>165.10198235999999</v>
+        <v>165.10261104</v>
       </c>
       <c r="C349" s="5">
-        <v>0.35255112999999483</v>
+        <v>0.35217216999998868</v>
       </c>
       <c r="D349" s="5">
-        <v>2.5983476559466867</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>2.5955056914600538</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>165.66438725</v>
+        <v>165.64714899000001</v>
       </c>
       <c r="C350" s="5">
-        <v>0.56240489000001048</v>
+        <v>0.54453795000000582</v>
       </c>
       <c r="D350" s="5">
-        <v>4.1651510811988812</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.030404583555125</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>165.94595505999999</v>
+        <v>165.94662314000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.28156780999998432</v>
+        <v>0.29947415000000888</v>
       </c>
       <c r="D351" s="5">
-        <v>2.0587275262268889</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.1911875932367764</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>165.88962137999999</v>
+        <v>165.89039156000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-5.6333679999994501E-2</v>
+        <v>-5.6231580000002168E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.40660432458586859</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-0.40586713081149917</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>166.5182489</v>
+        <v>166.52018125000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.6286275200000091</v>
+        <v>0.62978968999999552</v>
       </c>
       <c r="D353" s="5">
-        <v>4.6433010610816394</v>
+        <v>4.652043308719489</v>
       </c>
       <c r="E353" s="5">
-        <v>2.9604331945045859</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.9611869780833855</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>166.48745485000001</v>
+        <v>166.48864259000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-3.0794049999997242E-2</v>
+        <v>-3.1538659999995389E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.22168920404703751</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.22704150533944256</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>166.67157664999999</v>
+        <v>166.67336933000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.18412179999998557</v>
+        <v>0.18472674000000211</v>
       </c>
       <c r="D355" s="5">
-        <v>1.3352059769335289</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.3396100434972524</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>167.11074542</v>
+        <v>167.1158518</v>
       </c>
       <c r="C356" s="5">
-        <v>0.43916877000000909</v>
+        <v>0.44248246999998742</v>
       </c>
       <c r="D356" s="5">
-        <v>3.2081498832556621</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>3.2326759078298073</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>167.67996305</v>
+        <v>167.68333104000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.56921762999999714</v>
+        <v>0.56747924000001149</v>
       </c>
       <c r="D357" s="5">
-        <v>4.1649279758700919</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>4.1518405486961951</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>168.13886599</v>
+        <v>168.14231565</v>
       </c>
       <c r="C358" s="5">
-        <v>0.45890294000000154</v>
+        <v>0.45898460999998747</v>
       </c>
       <c r="D358" s="5">
-        <v>3.33402183019742</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.3345561514980027</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>168.25789560999999</v>
+        <v>168.26015674000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.11902961999999206</v>
+        <v>0.11784109000001308</v>
       </c>
       <c r="D359" s="5">
-        <v>0.85282483551794019</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>0.84425900197917514</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>168.60991675</v>
+        <v>168.60937448999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.35202114000000506</v>
+        <v>0.34921774999997979</v>
       </c>
       <c r="D360" s="5">
-        <v>2.5396740221174108</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.5191831610971382</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>169.20384290000001</v>
+        <v>169.20534042</v>
       </c>
       <c r="C361" s="5">
-        <v>0.5939261500000157</v>
+        <v>0.59596593000000553</v>
       </c>
       <c r="D361" s="5">
-        <v>4.3098451840728469</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.3249500323523149</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>169.10220099</v>
+        <v>169.07389146</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.1016419100000121</v>
+        <v>-0.13144896000000017</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.71847139860558018</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>-0.92825981875177543</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>169.45200045000001</v>
+        <v>169.45292029999999</v>
       </c>
       <c r="C363" s="5">
-        <v>0.34979946000001405</v>
+        <v>0.37902883999998949</v>
       </c>
       <c r="D363" s="5">
-        <v>2.510718887795127</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>2.7235711760943193</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>170.00044642</v>
+        <v>170.00151604999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.54844596999998885</v>
+        <v>0.54859575000000405</v>
       </c>
       <c r="D364" s="5">
-        <v>3.9537927761073233</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>3.9548699991772907</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>169.99371185000001</v>
+        <v>169.99955951999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-6.7345699999918907E-3</v>
+        <v>-1.9565300000010666E-3</v>
       </c>
       <c r="D365" s="5">
-        <v>-4.7527660003732208E-2</v>
+        <v>-1.3809802669606519E-2</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0871363787203556</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.0894634175159466</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>170.86955816</v>
+        <v>170.87139217999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.87584630999998581</v>
+        <v>0.87183265999999549</v>
       </c>
       <c r="D366" s="5">
-        <v>6.3609172746708742</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>6.3307167477530069</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>170.93733822999999</v>
+        <v>170.94021026999999</v>
       </c>
       <c r="C367" s="5">
-        <v>6.778006999999775E-2</v>
+        <v>6.8818090000007714E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.47705262829071948</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>0.48436944643923674</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>170.56823101000001</v>
+        <v>170.57852007</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.36910721999998941</v>
+        <v>-0.36169019999999819</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.5606226731652915</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.5097239736385557</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>155.02523833000001</v>
+        <v>155.02873636000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-15.542992679999998</v>
+        <v>-15.549783709999986</v>
       </c>
       <c r="D369" s="5">
-        <v>-68.227517575827306</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-68.241909700151012</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>158.69386671000001</v>
+        <v>158.69826043</v>
       </c>
       <c r="C370" s="5">
-        <v>3.6686283800000012</v>
+        <v>3.6695240699999943</v>
       </c>
       <c r="D370" s="5">
-        <v>32.401472279768996</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>32.409611051711721</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>162.07875096000001</v>
+        <v>162.08051735999999</v>
       </c>
       <c r="C371" s="5">
-        <v>3.3848842499999989</v>
+        <v>3.3822569299999827</v>
       </c>
       <c r="D371" s="5">
-        <v>28.822364914191901</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>28.796415433187939</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>158.86709121999999</v>
+        <v>158.86470093</v>
       </c>
       <c r="C372" s="5">
-        <v>-3.211659740000016</v>
+        <v>-3.2158164299999896</v>
       </c>
       <c r="D372" s="5">
-        <v>-21.350792220270588</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-21.37527439927479</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>158.77996598999999</v>
+        <v>158.78200734999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-8.7125229999998055E-2</v>
+        <v>-8.269358000001148E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-0.65611762208550584</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-0.62284884587769929</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>158.95252146999999</v>
+        <v>158.9104025</v>
       </c>
       <c r="C374" s="5">
-        <v>0.17255547999999976</v>
+        <v>0.12839515000001711</v>
       </c>
       <c r="D374" s="5">
-        <v>1.3119334148505413</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>0.9746776003957347</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>160.52407110999999</v>
+        <v>160.52660921</v>
       </c>
       <c r="C375" s="5">
-        <v>1.5715496400000006</v>
+        <v>1.6162067100000002</v>
       </c>
       <c r="D375" s="5">
-        <v>12.531194177736626</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>12.911052231675768</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>161.18801765000001</v>
+        <v>161.19109155000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.66394654000001196</v>
+        <v>0.66448234000000639</v>
       </c>
       <c r="D376" s="5">
-        <v>5.077822500012652</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.0819318168338068</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>162.40309303000001</v>
+        <v>162.41356765</v>
       </c>
       <c r="C377" s="5">
-        <v>1.2150753800000018</v>
+        <v>1.2224760999999944</v>
       </c>
       <c r="D377" s="5">
-        <v>9.4305306013504175</v>
+        <v>9.4901980868866467</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.4652350592225716</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-4.4623597210600501</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>161.3210828</v>
+        <v>161.32499973</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.0820102300000087</v>
+        <v>-1.0885679200000027</v>
       </c>
       <c r="D378" s="5">
-        <v>-7.7084404304750613</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-7.7529683471606941</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>160.82727689999999</v>
+        <v>160.83258147000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.49380590000001234</v>
+        <v>-0.49241825999999378</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.6120013479252977</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.6019350932248728</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>162.09374837999999</v>
+        <v>162.10963878000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.266471480000007</v>
+        <v>1.2770573100000036</v>
       </c>
       <c r="D380" s="5">
-        <v>9.869887724527505</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>9.9556788765087454</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>162.94669073</v>
+        <v>162.95140071</v>
       </c>
       <c r="C381" s="5">
-        <v>0.8529423500000064</v>
+        <v>0.84176192999998989</v>
       </c>
       <c r="D381" s="5">
-        <v>6.5004282461846197</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>6.4121256630394141</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>163.39869336000001</v>
+        <v>163.40429008000001</v>
       </c>
       <c r="C382" s="5">
-        <v>0.45200263000000973</v>
+        <v>0.45288937000000828</v>
       </c>
       <c r="D382" s="5">
-        <v>3.379972825505817</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>3.3866059650151659</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>164.6999217</v>
+        <v>164.69960653999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.3012283399999944</v>
+        <v>1.2953164599999809</v>
       </c>
       <c r="D383" s="5">
-        <v>9.9860893585280266</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>9.938368106679917</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>164.82913110000001</v>
+        <v>164.82081477</v>
       </c>
       <c r="C384" s="5">
-        <v>0.12920940000000769</v>
+        <v>0.12120823000000769</v>
       </c>
       <c r="D384" s="5">
-        <v>0.94548953320954254</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>0.88670552957268445</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>164.82363222000001</v>
+        <v>164.82144395</v>
       </c>
       <c r="C385" s="5">
-        <v>-5.4988800000046467E-3</v>
+        <v>6.291800000042258E-4</v>
       </c>
       <c r="D385" s="5">
-        <v>-4.0025967069889923E-2</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>4.5809253714335085E-3</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>164.28641500000001</v>
+        <v>164.22875543999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.53721722000000227</v>
+        <v>-0.59268851000001632</v>
       </c>
       <c r="D386" s="5">
-        <v>-3.8418571903281018</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-4.2308029631231703</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>165.57748719</v>
+        <v>165.58055791999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.2910721899999942</v>
+        <v>1.3518024800000035</v>
       </c>
       <c r="D387" s="5">
-        <v>9.8488758563404879</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>10.337128820021313</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>165.7027554</v>
+        <v>165.70965294000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.12526821000000155</v>
+        <v>0.12909502000002249</v>
       </c>
       <c r="D388" s="5">
-        <v>0.91165127846850602</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>0.9396032904746221</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>166.37371995999999</v>
+        <v>166.39265609</v>
       </c>
       <c r="C389" s="5">
-        <v>0.67096455999998739</v>
+        <v>0.68300314999999046</v>
       </c>
       <c r="D389" s="5">
-        <v>4.9687350164471011</v>
+        <v>5.059700729977723</v>
       </c>
       <c r="E389" s="5">
-        <v>2.4449207560760522</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>2.4499729287240868</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>165.71470596</v>
+        <v>165.72389715</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.65901399999998489</v>
+        <v>-0.66875894000000358</v>
       </c>
       <c r="D390" s="5">
-        <v>-4.6510574017913147</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-4.7177950283201149</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>166.08259480000001</v>
+        <v>166.09271580000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.36788884000000621</v>
+        <v>0.36881865000000857</v>
       </c>
       <c r="D391" s="5">
-        <v>2.6967856203699458</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>2.7035333941250128</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>166.57877431</v>
+        <v>166.60235542000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.49617950999999039</v>
+        <v>0.50963962000000151</v>
       </c>
       <c r="D392" s="5">
-        <v>3.6445545233035004</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>3.7448649521803379</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>167.62091659999999</v>
+        <v>167.62854052</v>
       </c>
       <c r="C393" s="5">
-        <v>1.0421422899999868</v>
+        <v>1.0261850999999922</v>
       </c>
       <c r="D393" s="5">
-        <v>7.7711674718043522</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>7.646997152778412</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>168.28237379000001</v>
+        <v>168.28874404999999</v>
       </c>
       <c r="C394" s="5">
-        <v>0.66145719000002146</v>
+        <v>0.66020352999998977</v>
       </c>
       <c r="D394" s="5">
-        <v>4.8395191616081634</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>4.8299227587382587</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>168.71546418</v>
+        <v>168.71050259</v>
       </c>
       <c r="C395" s="5">
-        <v>0.43309038999998961</v>
+        <v>0.42175854000001323</v>
       </c>
       <c r="D395" s="5">
-        <v>3.1324034767058917</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.0491939437561788</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>170.4787312</v>
+        <v>170.46260874000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.7632670200000007</v>
+        <v>1.752106150000003</v>
       </c>
       <c r="D396" s="5">
-        <v>13.287960901880759</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>13.199402961503615</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>171.12834977</v>
+        <v>171.11474233000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.64961857000000123</v>
+        <v>0.65213359000000537</v>
       </c>
       <c r="D397" s="5">
-        <v>4.6697278609853843</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.6886417165280081</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>171.72078339000001</v>
+        <v>171.63801538999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.59243362000000843</v>
+        <v>0.52327305999997975</v>
       </c>
       <c r="D398" s="5">
-        <v>4.2343312373813502</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.7319827748004686</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>171.88248755000001</v>
+        <v>171.87943107000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.16170415999999932</v>
+        <v>0.24141568000001712</v>
       </c>
       <c r="D399" s="5">
-        <v>1.135873849367286</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>1.7009661690350564</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>172.75499932</v>
+        <v>172.78568417</v>
       </c>
       <c r="C400" s="5">
-        <v>0.87251176999998847</v>
+        <v>0.90625309999998649</v>
       </c>
       <c r="D400" s="5">
-        <v>6.2644322403672126</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>6.5138773130933858</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>173.29345624999999</v>
+        <v>173.32286464000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.53845692999999528</v>
+        <v>0.53718047000000979</v>
       </c>
       <c r="D401" s="5">
-        <v>3.8050478277755317</v>
+        <v>3.7951871308393503</v>
       </c>
       <c r="E401" s="5">
-        <v>4.1591522336963171</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.1649726092788164</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>174.88404969000001</v>
+        <v>174.90128634999999</v>
       </c>
       <c r="C402" s="5">
-        <v>1.5905934400000206</v>
+        <v>1.5784217099999864</v>
       </c>
       <c r="D402" s="5">
-        <v>11.587732867881751</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>11.492522953563867</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>175.90946552</v>
+        <v>175.92747442999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.0254158299999858</v>
+        <v>1.0261880799999972</v>
       </c>
       <c r="D403" s="5">
-        <v>7.2674833349878121</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>7.2723943171586258</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>176.80952825</v>
+        <v>176.84044531999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.90006273000000192</v>
+        <v>0.91297088999999687</v>
       </c>
       <c r="D404" s="5">
-        <v>6.3157178982055751</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.4082206683752085</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>175.88973347000001</v>
+        <v>175.90168141000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.91979477999998949</v>
+        <v>-0.93876390999997739</v>
       </c>
       <c r="D405" s="5">
-        <v>-6.0670622917767929</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-6.1875039614695426</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>176.32645772999999</v>
+        <v>176.33276272000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.43672425999997699</v>
+        <v>0.43108130999999617</v>
       </c>
       <c r="D406" s="5">
-        <v>3.0205598333765238</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.9807981538209738</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>177.76329099</v>
+        <v>177.75219695000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4368332600000144</v>
+        <v>1.4194342300000073</v>
       </c>
       <c r="D407" s="5">
-        <v>10.228827433134136</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>10.099052762300765</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>176.48134094</v>
+        <v>176.45272045999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.2819500500000061</v>
+        <v>-1.2994764900000177</v>
       </c>
       <c r="D408" s="5">
-        <v>-8.3187435065424147</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-8.4284477673643003</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>176.97544316</v>
+        <v>176.94168123</v>
       </c>
       <c r="C409" s="5">
-        <v>0.49410222000000203</v>
+        <v>0.4889607700000056</v>
       </c>
       <c r="D409" s="5">
-        <v>3.411910713215649</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>3.3764208182322841</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>178.0584016</v>
+        <v>177.95662759999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.0829584399999987</v>
+        <v>1.0149463699999899</v>
       </c>
       <c r="D410" s="5">
-        <v>7.5953601357094724</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>7.1046213849899509</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>177.73240848</v>
+        <v>177.72352695999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.32599311999999259</v>
+        <v>-0.23310064000000352</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.1749974677223727</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-1.560573221920003</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>177.42711376</v>
+        <v>177.49087205999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.30529472000000624</v>
+        <v>-0.2326549</v>
       </c>
       <c r="D412" s="5">
-        <v>-2.0419027357707398</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-1.5596387474879236</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>177.39886580000001</v>
+        <v>177.42922873000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.8247959999987415E-2</v>
+        <v>-6.1643329999981233E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.19088337001883504</v>
+        <v>-0.41596989899936876</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3690505336089407</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.3691992966589304</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>177.98395558999999</v>
+        <v>178.00958127999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.58508978999998362</v>
+        <v>0.58035254999998642</v>
       </c>
       <c r="D414" s="5">
-        <v>4.0303806791266661</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>3.9964625638846174</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>177.89186809</v>
+        <v>177.91681679000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-9.2087499999990996E-2</v>
+        <v>-9.2764489999979105E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.61910682921186844</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-0.62355569208843997</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>178.23444459999999</v>
+        <v>178.27234145</v>
       </c>
       <c r="C416" s="5">
-        <v>0.34257650999998646</v>
+        <v>0.35552465999998617</v>
       </c>
       <c r="D416" s="5">
-        <v>2.3355425639753458</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.4244465650714808</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>178.98041287999999</v>
+        <v>178.99660516</v>
       </c>
       <c r="C417" s="5">
-        <v>0.7459682799999996</v>
+        <v>0.72426371000000245</v>
       </c>
       <c r="D417" s="5">
-        <v>5.1396244235558664</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>4.9856418856967011</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>179.66791327000001</v>
+        <v>179.67381810000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.68750039000002516</v>
+        <v>0.67721294000000398</v>
       </c>
       <c r="D418" s="5">
-        <v>4.7080853054031868</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.6357351201422148</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>180.07942306000001</v>
+        <v>180.06242288999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.41150978999999666</v>
+        <v>0.38860478999998804</v>
       </c>
       <c r="D419" s="5">
-        <v>2.7833579069016068</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.6264992935440823</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>180.20342536000001</v>
+        <v>180.16565266000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.12400230000000079</v>
+        <v>0.10322977000001288</v>
       </c>
       <c r="D420" s="5">
-        <v>0.82945409273829096</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.69013327754814391</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>180.74127253</v>
+        <v>180.68746618</v>
       </c>
       <c r="C421" s="5">
-        <v>0.53784716999999205</v>
+        <v>0.52181351999999492</v>
       </c>
       <c r="D421" s="5">
-        <v>3.6409833273873149</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>3.5314606743183097</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>181.30979563</v>
+        <v>181.18512856000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.56852309999999306</v>
+        <v>0.4976623800000084</v>
       </c>
       <c r="D422" s="5">
-        <v>3.8406008894890098</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.355656287679909</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>181.67083027000001</v>
+        <v>181.65647958</v>
       </c>
       <c r="C423" s="5">
-        <v>0.36103464000001395</v>
+        <v>0.47135101999998597</v>
       </c>
       <c r="D423" s="5">
-        <v>2.4158541974534264</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>3.1668428564134876</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>182.36273967</v>
+        <v>182.47115094</v>
       </c>
       <c r="C424" s="5">
-        <v>0.69190939999998591</v>
+        <v>0.81467136000000551</v>
       </c>
       <c r="D424" s="5">
-        <v>4.6672671117623965</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>5.5163632962006659</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>182.85453165999999</v>
+        <v>182.87748629000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.49179198999999585</v>
+        <v>0.4063353500000062</v>
       </c>
       <c r="D425" s="5">
-        <v>3.284568066203386</v>
+        <v>2.7051890532559852</v>
       </c>
       <c r="E425" s="5">
-        <v>3.0753668212009311</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.0706651880287428</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>183.38919704</v>
+        <v>183.42262722000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.53466538000000696</v>
+        <v>0.5451409300000023</v>
       </c>
       <c r="D426" s="5">
-        <v>3.5657735365540288</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>3.6363224047113896</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>183.71118895000001</v>
+        <v>183.74346403999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.32199191000000837</v>
+        <v>0.32083681999998248</v>
       </c>
       <c r="D427" s="5">
-        <v>2.1274072963153534</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.1193119543694072</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>183.59289261000001</v>
+        <v>183.63604108999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.11829634000000055</v>
+        <v>-0.10742295000000013</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.76997997601676582</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.69931110643447481</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>183.81300655999999</v>
+        <v>183.83240968000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.22011394999998402</v>
+        <v>0.19636859000002005</v>
       </c>
       <c r="D429" s="5">
-        <v>1.4482339444857883</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>1.2907768681471143</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>183.80816759000001</v>
+        <v>183.81237945000001</v>
       </c>
       <c r="C430" s="5">
-        <v>-4.838969999980236E-3</v>
+        <v>-2.0030230000003257E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>-3.1586030931574083E-2</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-0.13067269759494682</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>179.25330636999999</v>
+        <v>179.23221181</v>
       </c>
       <c r="C431" s="5">
-        <v>-4.5548612200000207</v>
+        <v>-4.5801676400000133</v>
       </c>
       <c r="D431" s="5">
-        <v>-26.000559755894038</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-26.125307469789703</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>183.78552540000001</v>
+        <v>183.73976131000001</v>
       </c>
       <c r="C432" s="5">
-        <v>4.5322190300000216</v>
+        <v>4.5075495000000103</v>
       </c>
       <c r="D432" s="5">
-        <v>34.936533587441311</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>34.724010855083009</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>184.10868726000001</v>
+        <v>184.03710272999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.32316185999999902</v>
+        <v>0.29734141999998087</v>
       </c>
       <c r="D433" s="5">
-        <v>2.1305631055787755</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>1.9593074669671973</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>184.06577343999999</v>
+        <v>183.92907553000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-4.2913820000023861E-2</v>
+        <v>-0.10802719999998089</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.27934921367890331</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-0.70211357862101087</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>182.33323720000001</v>
+        <v>184.2291256</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.7325362399999733</v>
+        <v>0.3000500699999975</v>
       </c>
       <c r="D435" s="5">
-        <v>-10.728335814226941</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>1.9752630117648939</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>183.86957215000001</v>
+        <v>184.24205723</v>
       </c>
       <c r="C436" s="5">
-        <v>1.536334949999997</v>
+        <v>1.2931629999997085E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>10.593161779825211</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>8.4264354254415252E-2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>184.96302849</v>
+        <v>184.75044263000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.0934563399999888</v>
+        <v>0.50838540000000876</v>
       </c>
       <c r="D437" s="5">
-        <v>7.3743991304995316</v>
+        <v>3.3619179704268642</v>
       </c>
       <c r="E437" s="5">
-        <v>1.1531006701658075</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.0241590575178483</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>186.14028402</v>
+        <v>185.86371674</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1772555299999965</v>
+        <v>1.1132741099999919</v>
       </c>
       <c r="D438" s="5">
-        <v>7.9109048832078921</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>7.4755211652884679</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>186.26980613999999</v>
+        <v>185.92556632</v>
       </c>
       <c r="C439" s="5">
-        <v>0.12952211999999008</v>
+        <v>6.1849580000000515E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.83819982716417663</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.40005379520779982</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>186.80204985</v>
+        <v>186.45682640999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.53224371000001724</v>
+        <v>0.5312600899999893</v>
       </c>
       <c r="D440" s="5">
-        <v>3.4832596643761926</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>3.4832596919860404</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>186.23872914</v>
+        <v>186.06710391999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.56332070999999928</v>
+        <v>-0.38972248999999692</v>
       </c>
       <c r="D441" s="5">
-        <v>-3.5593026614336276</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-2.4795448031123879</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>186.04113483</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-2.5969089999989592E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-0.16735358912403075</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>