--- v6 (2026-06-24)
+++ v7 (2026-08-04)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{04452314-2D19-404D-AEEB-2AF91F52F1AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B62F51C8-53CD-478C-8126-461AE6E8E875}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E20AB623-1FB0-48DE-A105-9F0897C50B53}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{92465FC6-87A0-4FE8-8F30-A47AABF97194}"/>
   </bookViews>
   <sheets>
     <sheet name="saneduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA14497E-EB8E-4F97-838D-CD77A7B86579}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D59E6B7-E168-46D4-9649-B076B02BCA7F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>57.606626288999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>57.551144354000002</v>
       </c>
       <c r="C7" s="5">
         <v>-5.5481934999995985E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-1.1496381757988727</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>57.614703579</v>
       </c>
       <c r="C8" s="5">
         <v>6.3559224999998776E-2</v>
       </c>
       <c r="D8" s="5">
         <v>1.3333542616563054</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>57.909593166000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.29488958700000012</v>
       </c>
       <c r="D9" s="5">
         <v>6.3178497674121648</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>58.205099740000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.29550657400000091</v>
       </c>
       <c r="D10" s="5">
         <v>6.2982920935254594</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>58.739649384000003</v>
       </c>
       <c r="C11" s="5">
         <v>0.53454964400000193</v>
       </c>
       <c r="D11" s="5">
         <v>11.594745340756907</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>58.942106469999999</v>
       </c>
       <c r="C12" s="5">
         <v>0.20245708599999546</v>
       </c>
       <c r="D12" s="5">
         <v>4.2153358025731169</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>58.936008213000001</v>
       </c>
       <c r="C13" s="5">
         <v>-6.0982569999978864E-3</v>
       </c>
       <c r="D13" s="5">
         <v>-0.12408354725573778</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>59.548937715000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.61292950200000007</v>
       </c>
       <c r="D14" s="5">
         <v>13.219078143505204</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>59.783677097999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.2347393829999973</v>
       </c>
       <c r="D15" s="5">
         <v>4.8342662398007441</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>60.010961152</v>
       </c>
       <c r="C16" s="5">
         <v>0.22728405400000184</v>
       </c>
       <c r="D16" s="5">
         <v>4.6587416026710127</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>60.218721559999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.20776040799999862</v>
       </c>
       <c r="D17" s="5">
         <v>4.2344750473197523</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>59.807038212000002</v>
       </c>
       <c r="C18" s="5">
         <v>-0.41168334799999684</v>
       </c>
       <c r="D18" s="5">
         <v>-7.9022176219298075</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>60.138660942000001</v>
       </c>
       <c r="C19" s="5">
         <v>0.33162272999999942</v>
       </c>
       <c r="D19" s="5">
         <v>6.8605728183366965</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>60.713953877000002</v>
       </c>
       <c r="C20" s="5">
         <v>0.57529293500000023</v>
       </c>
       <c r="D20" s="5">
         <v>12.102978301985591</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>61.294834807999997</v>
       </c>
       <c r="C21" s="5">
         <v>0.58088093099999583</v>
       </c>
       <c r="D21" s="5">
         <v>12.104836822147448</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>61.816253758999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.52141895100000113</v>
       </c>
       <c r="D22" s="5">
         <v>10.699494373717954</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>61.696079335</v>
       </c>
       <c r="C23" s="5">
         <v>-0.12017442399999823</v>
       </c>
       <c r="D23" s="5">
         <v>-2.3080875354620112</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>61.168324355000003</v>
       </c>
       <c r="C24" s="5">
         <v>-0.52775497999999743</v>
       </c>
       <c r="D24" s="5">
         <v>-9.7954992845963211</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>61.756802536000002</v>
       </c>
       <c r="C25" s="5">
         <v>0.58847818099999927</v>
       </c>
       <c r="D25" s="5">
         <v>12.175657589518906</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>62.549123784000003</v>
       </c>
       <c r="C26" s="5">
         <v>0.79232124800000037</v>
       </c>
       <c r="D26" s="5">
         <v>16.529836227020688</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>62.440087669</v>
       </c>
       <c r="C27" s="5">
         <v>-0.1090361150000021</v>
       </c>
       <c r="D27" s="5">
         <v>-2.0719094353929157</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>62.559985883000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.11989821400000267</v>
       </c>
       <c r="D28" s="5">
         <v>2.3287466178230742</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>62.790993112000002</v>
       </c>
       <c r="C29" s="5">
         <v>0.23100722899999937</v>
       </c>
       <c r="D29" s="5">
         <v>4.5221944427700889</v>
       </c>
       <c r="E29" s="5">
         <v>4.2715479262326772</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>63.001941234999997</v>
       </c>
       <c r="C30" s="5">
         <v>0.21094812299999433</v>
       </c>
       <c r="D30" s="5">
         <v>4.1067650082594831</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>63.521037354999997</v>
       </c>
       <c r="C31" s="5">
         <v>0.51909612000000038</v>
       </c>
       <c r="D31" s="5">
         <v>10.347832611421893</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>63.722706207999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.20166885300000104</v>
       </c>
       <c r="D32" s="5">
         <v>3.8770370763369533</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>63.923067060999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.20036085299999939</v>
       </c>
       <c r="D33" s="5">
         <v>3.8390526744123354</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>63.923094732000003</v>
       </c>
       <c r="C34" s="5">
         <v>2.767100000511391E-5</v>
       </c>
       <c r="D34" s="5">
         <v>5.1945691255106397E-4</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>63.993076348000002</v>
       </c>
       <c r="C35" s="5">
         <v>6.9981615999999747E-2</v>
       </c>
       <c r="D35" s="5">
         <v>1.321673240428245</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>65.938035334999995</v>
       </c>
       <c r="C36" s="5">
         <v>1.9449589869999926</v>
       </c>
       <c r="D36" s="5">
         <v>43.230719073746002</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>66.578822207000002</v>
       </c>
       <c r="C37" s="5">
         <v>0.64078687200000672</v>
       </c>
       <c r="D37" s="5">
         <v>12.305561220380046</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>66.046992294000006</v>
       </c>
       <c r="C38" s="5">
         <v>-0.53182991299999571</v>
       </c>
       <c r="D38" s="5">
         <v>-9.1754522882249052</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>66.356503285000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.30951099099999624</v>
       </c>
       <c r="D39" s="5">
         <v>5.7706973420687424</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>66.575059932000002</v>
       </c>
       <c r="C40" s="5">
         <v>0.21855664699999977</v>
       </c>
       <c r="D40" s="5">
         <v>4.0247986369916999</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>66.851170991999993</v>
       </c>
       <c r="C41" s="5">
         <v>0.27611105999999097</v>
       </c>
       <c r="D41" s="5">
         <v>5.0919461108890562</v>
       </c>
       <c r="E41" s="5">
         <v>6.4661787921682867</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>67.189839829999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.3386688380000038</v>
       </c>
       <c r="D42" s="5">
         <v>6.2514932531535283</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>67.492966484999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.3031266549999998</v>
       </c>
       <c r="D43" s="5">
         <v>5.5501690184289298</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>67.550979114</v>
       </c>
       <c r="C44" s="5">
         <v>5.8012629000003813E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.0363331940921983</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>67.158395132999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.39258398100000136</v>
       </c>
       <c r="D45" s="5">
         <v>-6.7553478286503594</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>67.312723465999994</v>
       </c>
       <c r="C46" s="5">
         <v>0.15432833299999515</v>
       </c>
       <c r="D46" s="5">
         <v>2.7926912665879655</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>68.152134386</v>
       </c>
       <c r="C47" s="5">
         <v>0.83941092000000594</v>
       </c>
       <c r="D47" s="5">
         <v>16.034621554529704</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>68.720324981999994</v>
       </c>
       <c r="C48" s="5">
         <v>0.56819059599999377</v>
       </c>
       <c r="D48" s="5">
         <v>10.476248009508303</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>68.737073792999993</v>
       </c>
       <c r="C49" s="5">
         <v>1.6748810999999364E-2</v>
       </c>
       <c r="D49" s="5">
         <v>0.29286149200484779</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>68.849475752999993</v>
       </c>
       <c r="C50" s="5">
         <v>0.11240195999999969</v>
       </c>
       <c r="D50" s="5">
         <v>1.9800391939225337</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>68.666598397000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.18287735599999166</v>
       </c>
       <c r="D51" s="5">
         <v>-3.1412736888644432</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>69.114135794999996</v>
       </c>
       <c r="C52" s="5">
         <v>0.44753739799999437</v>
       </c>
       <c r="D52" s="5">
         <v>8.1075878189110995</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>69.321979096000007</v>
       </c>
       <c r="C53" s="5">
         <v>0.20784330100001114</v>
       </c>
       <c r="D53" s="5">
         <v>3.6689865321178239</v>
       </c>
       <c r="E53" s="5">
         <v>3.6959832824703831</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>69.932889320000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.61091022399999417</v>
       </c>
       <c r="D54" s="5">
         <v>11.103112230983125</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>70.158117817000004</v>
       </c>
       <c r="C55" s="5">
         <v>0.22522849700000336</v>
       </c>
       <c r="D55" s="5">
         <v>3.9339640245885432</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>70.575043164999997</v>
       </c>
       <c r="C56" s="5">
         <v>0.41692534799999237</v>
       </c>
       <c r="D56" s="5">
         <v>7.3689427658810702</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>71.511728555000005</v>
       </c>
       <c r="C57" s="5">
         <v>0.93668539000000806</v>
       </c>
       <c r="D57" s="5">
         <v>17.142228025156946</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>71.692110815000007</v>
       </c>
       <c r="C58" s="5">
         <v>0.18038226000000179</v>
       </c>
       <c r="D58" s="5">
         <v>3.0692461578774033</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>71.614260513999994</v>
       </c>
       <c r="C59" s="5">
         <v>-7.7850301000012223E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-1.2953228398942751</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>72.854112731000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.2398522170000064</v>
       </c>
       <c r="D60" s="5">
         <v>22.872512740137772</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>73.141395638000006</v>
       </c>
       <c r="C61" s="5">
         <v>0.28728290700000514</v>
       </c>
       <c r="D61" s="5">
         <v>4.8359017617292555</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>73.486532080999993</v>
       </c>
       <c r="C62" s="5">
         <v>0.34513644299998703</v>
       </c>
       <c r="D62" s="5">
         <v>5.8118041844049451</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>74.343218153999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.85668607300000588</v>
       </c>
       <c r="D63" s="5">
         <v>14.922018686814509</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>74.827052495999993</v>
       </c>
       <c r="C64" s="5">
         <v>0.48383434199999442</v>
       </c>
       <c r="D64" s="5">
         <v>8.0954410755092798</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>75.281275604000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.45422310800000787</v>
       </c>
       <c r="D65" s="5">
         <v>7.5325569791512281</v>
       </c>
       <c r="E65" s="5">
         <v>8.5965469908862566</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>75.595905353999996</v>
       </c>
       <c r="C66" s="5">
         <v>0.3146297499999946</v>
       </c>
       <c r="D66" s="5">
         <v>5.1321724391607315</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>75.812168990000004</v>
       </c>
       <c r="C67" s="5">
         <v>0.21626363600000786</v>
       </c>
       <c r="D67" s="5">
         <v>3.4874754783393414</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>76.179233549000003</v>
       </c>
       <c r="C68" s="5">
         <v>0.36706455899999924</v>
       </c>
       <c r="D68" s="5">
         <v>5.9673617854684391</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>76.423765950000003</v>
       </c>
       <c r="C69" s="5">
         <v>0.24453240100000073</v>
       </c>
       <c r="D69" s="5">
         <v>3.9206920660164846</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>77.369466951999996</v>
       </c>
       <c r="C70" s="5">
         <v>0.94570100199999274</v>
       </c>
       <c r="D70" s="5">
         <v>15.902830037619342</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>77.592403673999996</v>
       </c>
       <c r="C71" s="5">
         <v>0.22293672200000003</v>
       </c>
       <c r="D71" s="5">
         <v>3.5130754798780917</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>78.257675437000003</v>
       </c>
       <c r="C72" s="5">
         <v>0.6652717630000069</v>
       </c>
       <c r="D72" s="5">
         <v>10.788033319041123</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>78.686555358000007</v>
       </c>
       <c r="C73" s="5">
         <v>0.42887992100000361</v>
       </c>
       <c r="D73" s="5">
         <v>6.7783198070286987</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>79.183532475999996</v>
       </c>
       <c r="C74" s="5">
         <v>0.49697711799998956</v>
       </c>
       <c r="D74" s="5">
         <v>7.8479917617236161</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>79.940849662999995</v>
       </c>
       <c r="C75" s="5">
         <v>0.75731718699999817</v>
       </c>
       <c r="D75" s="5">
         <v>12.100268223897315</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>80.277335754000006</v>
       </c>
       <c r="C76" s="5">
         <v>0.33648609100001181</v>
       </c>
       <c r="D76" s="5">
         <v>5.1696162466188023</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>80.661977332999996</v>
       </c>
       <c r="C77" s="5">
         <v>0.38464157899998952</v>
       </c>
       <c r="D77" s="5">
         <v>5.9036577072948182</v>
       </c>
       <c r="E77" s="5">
         <v>7.1474635436625134</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>80.142660547000006</v>
       </c>
       <c r="C78" s="5">
         <v>-0.51931678599999032</v>
       </c>
       <c r="D78" s="5">
         <v>-7.458038084068197</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>79.959630341999997</v>
       </c>
       <c r="C79" s="5">
         <v>-0.18303020500000855</v>
       </c>
       <c r="D79" s="5">
         <v>-2.7064026103471028</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>80.747120530000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.7874901880000067</v>
       </c>
       <c r="D80" s="5">
         <v>12.479971616227115</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>81.233907447000007</v>
       </c>
       <c r="C81" s="5">
         <v>0.48678691700000343</v>
       </c>
       <c r="D81" s="5">
         <v>7.4789946709343136</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>81.832075622000005</v>
       </c>
       <c r="C82" s="5">
         <v>0.59816817499999786</v>
       </c>
       <c r="D82" s="5">
         <v>9.2030271813145159</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>81.786615071</v>
       </c>
       <c r="C83" s="5">
         <v>-4.5460551000005012E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-0.66460842713887969</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>81.954246459999993</v>
       </c>
       <c r="C84" s="5">
         <v>0.16763138899999319</v>
       </c>
       <c r="D84" s="5">
         <v>2.4874591266318635</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>82.740240378999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.78599391900000626</v>
       </c>
       <c r="D85" s="5">
         <v>12.135675061991936</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>82.734805832999996</v>
       </c>
       <c r="C86" s="5">
         <v>-5.4345460000035928E-3</v>
       </c>
       <c r="D86" s="5">
         <v>-7.8789955201796769E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>83.34466218</v>
       </c>
       <c r="C87" s="5">
         <v>0.60985634700000446</v>
       </c>
       <c r="D87" s="5">
         <v>9.2130317237290491</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>83.406444723000007</v>
       </c>
       <c r="C88" s="5">
         <v>6.178254300000674E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.89318343435895731</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>83.806376725000007</v>
       </c>
       <c r="C89" s="5">
         <v>0.3999320019999999</v>
       </c>
       <c r="D89" s="5">
         <v>5.9081703432475763</v>
       </c>
       <c r="E89" s="5">
         <v>3.8982423887513384</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>84.209256389999993</v>
       </c>
       <c r="C90" s="5">
         <v>0.40287966499998618</v>
       </c>
       <c r="D90" s="5">
         <v>5.9237164576017465</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>83.663762656000003</v>
       </c>
       <c r="C91" s="5">
         <v>-0.54549373399999013</v>
       </c>
       <c r="D91" s="5">
         <v>-7.5023452737724039</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>84.668579953999995</v>
       </c>
       <c r="C92" s="5">
         <v>1.0048172979999919</v>
       </c>
       <c r="D92" s="5">
         <v>15.403399363918947</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>85.242972903999998</v>
       </c>
       <c r="C93" s="5">
         <v>0.57439295000000357</v>
       </c>
       <c r="D93" s="5">
         <v>8.4515442134084129</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>85.297918343999996</v>
       </c>
       <c r="C94" s="5">
         <v>5.4945439999997348E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.77623734964846758</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>85.209232460999999</v>
       </c>
       <c r="C95" s="5">
         <v>-8.8685882999996579E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-1.2405529976475926</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>86.149062293</v>
       </c>
       <c r="C96" s="5">
         <v>0.93982983200000092</v>
       </c>
       <c r="D96" s="5">
         <v>14.068785013884156</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>86.252217471999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.10315517899999804</v>
       </c>
       <c r="D97" s="5">
         <v>1.4463848505857468</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>87.202842958000005</v>
       </c>
       <c r="C98" s="5">
         <v>0.95062548600000696</v>
       </c>
       <c r="D98" s="5">
         <v>14.057670097194164</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>87.308018578000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.10517561999999714</v>
       </c>
       <c r="D99" s="5">
         <v>1.4569633537535598</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>87.559084463000005</v>
       </c>
       <c r="C100" s="5">
         <v>0.25106588500000271</v>
       </c>
       <c r="D100" s="5">
         <v>3.5058642273928742</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>87.965982647999994</v>
       </c>
       <c r="C101" s="5">
         <v>0.40689818499998864</v>
       </c>
       <c r="D101" s="5">
         <v>5.7213157450488161</v>
       </c>
       <c r="E101" s="5">
         <v>4.9633525341982176</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>88.698200357000005</v>
       </c>
       <c r="C102" s="5">
         <v>0.73221770900001104</v>
       </c>
       <c r="D102" s="5">
         <v>10.458870501569329</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>89.123047506000006</v>
       </c>
       <c r="C103" s="5">
         <v>0.42484714900000142</v>
       </c>
       <c r="D103" s="5">
         <v>5.9016294727944896</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>89.562068859999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.43902135399999054</v>
       </c>
       <c r="D104" s="5">
         <v>6.0740285843648323</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>89.396627851000005</v>
       </c>
       <c r="C105" s="5">
         <v>-0.16544100899999137</v>
       </c>
       <c r="D105" s="5">
         <v>-2.1942835859099175</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>88.988094563999994</v>
       </c>
       <c r="C106" s="5">
         <v>-0.40853328700001157</v>
       </c>
       <c r="D106" s="5">
         <v>-5.3481192620398188</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>89.770825517999995</v>
       </c>
       <c r="C107" s="5">
         <v>0.78273095400000159</v>
       </c>
       <c r="D107" s="5">
         <v>11.080988311455609</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>88.954794901</v>
       </c>
       <c r="C108" s="5">
         <v>-0.81603061699999557</v>
       </c>
       <c r="D108" s="5">
         <v>-10.379012412518851</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>89.231567886999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.27677298599999745</v>
       </c>
       <c r="D109" s="5">
         <v>3.7982272267033546</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>89.785948949000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.55438106200000448</v>
       </c>
       <c r="D110" s="5">
         <v>7.7155086152549401</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>89.947252434999996</v>
       </c>
       <c r="C111" s="5">
         <v>0.16130348599999422</v>
       </c>
       <c r="D111" s="5">
         <v>2.1772702812257627</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>90.242420890999995</v>
       </c>
       <c r="C112" s="5">
         <v>0.29516845599999897</v>
       </c>
       <c r="D112" s="5">
         <v>4.0097441120851451</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>90.348689300999993</v>
       </c>
       <c r="C113" s="5">
         <v>0.10626840999999843</v>
       </c>
       <c r="D113" s="5">
         <v>1.422294173337213</v>
       </c>
       <c r="E113" s="5">
         <v>2.7086682616102919</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>89.080373566999995</v>
       </c>
       <c r="C114" s="5">
         <v>-1.268315733999998</v>
       </c>
       <c r="D114" s="5">
         <v>-15.603958606279155</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>89.020893287999996</v>
       </c>
       <c r="C115" s="5">
         <v>-5.9480278999998859E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.79832167086817396</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>89.186866014000003</v>
       </c>
       <c r="C116" s="5">
         <v>0.16597272600000679</v>
       </c>
       <c r="D116" s="5">
         <v>2.2603945825545591</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>89.559458816000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.37259280199999978</v>
       </c>
       <c r="D117" s="5">
         <v>5.1300056333855704</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>89.893435453999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.33397663799999577</v>
       </c>
       <c r="D118" s="5">
         <v>4.5678577519695507</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>90.144457114999994</v>
       </c>
       <c r="C119" s="5">
         <v>0.25102166099999579</v>
       </c>
       <c r="D119" s="5">
         <v>3.4028700165758874</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>90.095522727000002</v>
       </c>
       <c r="C120" s="5">
         <v>-4.8934387999992168E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.6494715661076067</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>90.362769119000006</v>
       </c>
       <c r="C121" s="5">
         <v>0.26724639200000411</v>
       </c>
       <c r="D121" s="5">
         <v>3.6181565820079697</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>91.026552882000004</v>
       </c>
       <c r="C122" s="5">
         <v>0.66378376299999786</v>
       </c>
       <c r="D122" s="5">
         <v>9.1799233101336633</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>90.086197346999995</v>
       </c>
       <c r="C123" s="5">
         <v>-0.94035553500000901</v>
       </c>
       <c r="D123" s="5">
         <v>-11.716020107968161</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>89.835522241000007</v>
       </c>
       <c r="C124" s="5">
         <v>-0.25067510599998855</v>
       </c>
       <c r="D124" s="5">
         <v>-3.2885043379493717</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>90.289988389000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.45446614799999452</v>
       </c>
       <c r="D125" s="5">
         <v>6.2424321263187865</v>
       </c>
       <c r="E125" s="5">
         <v>-6.4971514754830206E-2</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>90.597315266999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.30732687799999781</v>
       </c>
       <c r="D126" s="5">
         <v>4.1618707720479708</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>90.879201968999993</v>
       </c>
       <c r="C127" s="5">
         <v>0.28188670199999422</v>
       </c>
       <c r="D127" s="5">
         <v>3.7982710294751865</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>90.668754110999998</v>
       </c>
       <c r="C128" s="5">
         <v>-0.21044785799999488</v>
       </c>
       <c r="D128" s="5">
         <v>-2.7437052082426194</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>90.226278168999997</v>
       </c>
       <c r="C129" s="5">
         <v>-0.44247594200000151</v>
       </c>
       <c r="D129" s="5">
         <v>-5.7015096103123941</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>90.401189477000003</v>
       </c>
       <c r="C130" s="5">
         <v>0.17491130800000576</v>
       </c>
       <c r="D130" s="5">
         <v>2.3512664985046339</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>90.195662824999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.2055266520000032</v>
       </c>
       <c r="D131" s="5">
         <v>-2.6943372603236537</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>90.495021781999995</v>
       </c>
       <c r="C132" s="5">
         <v>0.29935895699999548</v>
       </c>
       <c r="D132" s="5">
         <v>4.0563082296610764</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>90.263471534000004</v>
       </c>
       <c r="C133" s="5">
         <v>-0.23155024799999069</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0276047783958093</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>91.412287935999998</v>
       </c>
       <c r="C134" s="5">
         <v>1.1488164019999942</v>
       </c>
       <c r="D134" s="5">
         <v>16.388630341496846</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>90.068981553</v>
       </c>
       <c r="C135" s="5">
         <v>-1.343306382999998</v>
       </c>
       <c r="D135" s="5">
         <v>-16.276364718875612</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>90.178992819000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.11001126600000077</v>
       </c>
       <c r="D136" s="5">
         <v>1.4755798595872172</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>90.486371055000006</v>
       </c>
       <c r="C137" s="5">
         <v>0.30737823600000524</v>
       </c>
       <c r="D137" s="5">
         <v>4.1677992271006881</v>
       </c>
       <c r="E137" s="5">
         <v>0.21750215002123152</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>90.730728596000006</v>
       </c>
       <c r="C138" s="5">
         <v>0.2443575409999994</v>
       </c>
       <c r="D138" s="5">
         <v>3.2891553822740338</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>91.608556797000006</v>
       </c>
       <c r="C139" s="5">
         <v>0.87782820099999981</v>
       </c>
       <c r="D139" s="5">
         <v>12.248285129815283</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>92.271908718000006</v>
       </c>
       <c r="C140" s="5">
         <v>0.66335192100000029</v>
       </c>
       <c r="D140" s="5">
         <v>9.0439456010412478</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>91.992833660000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.27907505800000365</v>
       </c>
       <c r="D141" s="5">
         <v>-3.5696136595658068</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>92.714122196999995</v>
       </c>
       <c r="C142" s="5">
         <v>0.7212885369999924</v>
       </c>
       <c r="D142" s="5">
         <v>9.8253839145447053</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>93.393819899999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.67969770300000221</v>
       </c>
       <c r="D143" s="5">
         <v>9.160866932779399</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>93.739776363999994</v>
       </c>
       <c r="C144" s="5">
         <v>0.3459564639999968</v>
       </c>
       <c r="D144" s="5">
         <v>4.536821480946851</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>94.198001008999995</v>
       </c>
       <c r="C145" s="5">
         <v>0.45822464500000137</v>
       </c>
       <c r="D145" s="5">
         <v>6.0262210905309477</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>93.817979348999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.38002165999999704</v>
       </c>
       <c r="D146" s="5">
         <v>-4.7351564266218666</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>94.645243424</v>
       </c>
       <c r="C147" s="5">
         <v>0.82726407500000221</v>
       </c>
       <c r="D147" s="5">
         <v>11.109863002470277</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>94.954153540999997</v>
       </c>
       <c r="C148" s="5">
         <v>0.30891011699999638</v>
       </c>
       <c r="D148" s="5">
         <v>3.9877279202967353</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>95.204932310999993</v>
       </c>
       <c r="C149" s="5">
         <v>0.2507787699999966</v>
       </c>
       <c r="D149" s="5">
         <v>3.215704991019197</v>
       </c>
       <c r="E149" s="5">
         <v>5.2146651490000862</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>95.517156149000002</v>
       </c>
       <c r="C150" s="5">
         <v>0.31222383800000841</v>
       </c>
       <c r="D150" s="5">
         <v>4.0071558839644084</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>95.759200969999995</v>
       </c>
       <c r="C151" s="5">
         <v>0.24204482099999325</v>
       </c>
       <c r="D151" s="5">
         <v>3.0835958034509225</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>96.081590125999995</v>
       </c>
       <c r="C152" s="5">
         <v>0.32238915599999984</v>
       </c>
       <c r="D152" s="5">
         <v>4.1156512298442971</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>96.645992178</v>
       </c>
       <c r="C153" s="5">
         <v>0.56440205200000548</v>
       </c>
       <c r="D153" s="5">
         <v>7.2812942505127376</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>96.977377996000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.33138581800000111</v>
       </c>
       <c r="D154" s="5">
         <v>4.1931256189590371</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>96.712523441000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.26485455499999944</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2285322857489529</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>96.946376931000003</v>
       </c>
       <c r="C156" s="5">
         <v>0.23385349000000133</v>
       </c>
       <c r="D156" s="5">
         <v>2.9405343344998336</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>97.449114683999994</v>
       </c>
       <c r="C157" s="5">
         <v>0.50273775299999102</v>
       </c>
       <c r="D157" s="5">
         <v>6.4034661585254726</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>98.010262982</v>
       </c>
       <c r="C158" s="5">
         <v>0.56114829800000621</v>
       </c>
       <c r="D158" s="5">
         <v>7.1331510142857102</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>98.191808714000004</v>
       </c>
       <c r="C159" s="5">
         <v>0.18154573200000357</v>
       </c>
       <c r="D159" s="5">
         <v>2.2455616186933369</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>98.527098973999998</v>
       </c>
       <c r="C160" s="5">
         <v>0.33529025999999362</v>
       </c>
       <c r="D160" s="5">
         <v>4.1754125182103197</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>98.918276512999995</v>
       </c>
       <c r="C161" s="5">
         <v>0.39117753899999741</v>
       </c>
       <c r="D161" s="5">
         <v>4.8697283618951648</v>
       </c>
       <c r="E161" s="5">
         <v>3.9003695626502299</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>98.974365599999999</v>
       </c>
       <c r="C162" s="5">
         <v>5.6089087000003701E-2</v>
       </c>
       <c r="D162" s="5">
         <v>0.68255543544823993</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>98.742953248000006</v>
       </c>
       <c r="C163" s="5">
         <v>-0.23141235199999244</v>
       </c>
       <c r="D163" s="5">
         <v>-2.7699240095836797</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>98.860560879999994</v>
       </c>
       <c r="C164" s="5">
         <v>0.11760763199998792</v>
       </c>
       <c r="D164" s="5">
         <v>1.438658031767881</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>99.518220361000004</v>
       </c>
       <c r="C165" s="5">
         <v>0.65765948100001026</v>
       </c>
       <c r="D165" s="5">
         <v>8.2815272388021768</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>99.462413146000003</v>
       </c>
       <c r="C166" s="5">
         <v>-5.580721500000152E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.67085700353415323</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>99.965869280000007</v>
       </c>
       <c r="C167" s="5">
         <v>0.50345613400000389</v>
       </c>
       <c r="D167" s="5">
         <v>6.2461154543773434</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>99.845133821999994</v>
       </c>
       <c r="C168" s="5">
         <v>-0.12073545800001284</v>
       </c>
       <c r="D168" s="5">
         <v>-1.4397313889898844</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>100.21431763</v>
       </c>
       <c r="C169" s="5">
         <v>0.3691838080000025</v>
       </c>
       <c r="D169" s="5">
         <v>4.5284337846648093</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>100.40919305</v>
       </c>
       <c r="C170" s="5">
         <v>0.19487542000000246</v>
       </c>
       <c r="D170" s="5">
         <v>2.3586237648449471</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>100.82093252</v>
       </c>
       <c r="C171" s="5">
         <v>0.41173947000000055</v>
       </c>
       <c r="D171" s="5">
         <v>5.0332486544481414</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>100.99456843</v>
       </c>
       <c r="C172" s="5">
         <v>0.17363591000000156</v>
       </c>
       <c r="D172" s="5">
         <v>2.0863537059510939</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>101.13041481</v>
       </c>
       <c r="C173" s="5">
         <v>0.13584638000000382</v>
       </c>
       <c r="D173" s="5">
         <v>1.6260979927352981</v>
       </c>
       <c r="E173" s="5">
         <v>2.2363291951505992</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>102.54729316</v>
       </c>
       <c r="C174" s="5">
         <v>1.4168783499999904</v>
       </c>
       <c r="D174" s="5">
         <v>18.170466852132815</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>101.92037074</v>
       </c>
       <c r="C175" s="5">
         <v>-0.62692241999999965</v>
       </c>
       <c r="D175" s="5">
         <v>-7.0944791165668768</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>102.54260105</v>
       </c>
       <c r="C176" s="5">
         <v>0.62223031000000617</v>
       </c>
       <c r="D176" s="5">
         <v>7.5771452324346455</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>102.80408726</v>
       </c>
       <c r="C177" s="5">
         <v>0.26148621000000105</v>
       </c>
       <c r="D177" s="5">
         <v>3.1033144096849208</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>102.64688545</v>
       </c>
       <c r="C178" s="5">
         <v>-0.15720181000000366</v>
       </c>
       <c r="D178" s="5">
         <v>-1.8196134483897453</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>103.93342334</v>
       </c>
       <c r="C179" s="5">
         <v>1.2865378900000053</v>
       </c>
       <c r="D179" s="5">
         <v>16.121722734608813</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>103.83127197</v>
       </c>
       <c r="C180" s="5">
         <v>-0.10215137000000141</v>
       </c>
       <c r="D180" s="5">
         <v>-1.1730699043562942</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>103.87981435</v>
       </c>
       <c r="C181" s="5">
         <v>4.8542380000000662E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.56245936272862895</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>103.02052268</v>
       </c>
       <c r="C182" s="5">
         <v>-0.85929167000000461</v>
       </c>
       <c r="D182" s="5">
         <v>-9.4869895001827409</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>104.35726561</v>
       </c>
       <c r="C183" s="5">
         <v>1.3367429299999998</v>
       </c>
       <c r="D183" s="5">
         <v>16.731295573453121</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>104.5348652</v>
       </c>
       <c r="C184" s="5">
         <v>0.17759958999999981</v>
       </c>
       <c r="D184" s="5">
         <v>2.06143475599605</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>104.83469117</v>
       </c>
       <c r="C185" s="5">
         <v>0.29982597000000055</v>
       </c>
       <c r="D185" s="5">
         <v>3.4966468136255369</v>
       </c>
       <c r="E185" s="5">
         <v>3.6628707268327121</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>105.03903704</v>
       </c>
       <c r="C186" s="5">
         <v>0.20434586999999738</v>
       </c>
       <c r="D186" s="5">
         <v>2.3643039965866253</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>105.58202540000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.54298836000000961</v>
       </c>
       <c r="D187" s="5">
         <v>6.3827192281694867</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>105.73768275</v>
       </c>
       <c r="C188" s="5">
         <v>0.15565734999999847</v>
       </c>
       <c r="D188" s="5">
         <v>1.7835504723675344</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>105.79905466</v>
       </c>
       <c r="C189" s="5">
         <v>6.1371909999991203E-2</v>
       </c>
       <c r="D189" s="5">
         <v>0.69872770008208018</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>105.77525531000001</v>
       </c>
       <c r="C190" s="5">
         <v>-2.3799349999990227E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.26960460668069564</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>106.10924731999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.33399200999998868</v>
       </c>
       <c r="D191" s="5">
         <v>3.8555762225374712</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>107.36393090999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.2546835899999991</v>
       </c>
       <c r="D192" s="5">
         <v>15.149495669277568</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>107.46963667</v>
       </c>
       <c r="C193" s="5">
         <v>0.10570576000000642</v>
       </c>
       <c r="D193" s="5">
         <v>1.1878854777362946</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>108.02488511999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.55524844999999345</v>
       </c>
       <c r="D194" s="5">
         <v>6.3791191680536041</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>108.29317075</v>
       </c>
       <c r="C195" s="5">
         <v>0.26828563000000827</v>
       </c>
       <c r="D195" s="5">
         <v>3.0213127051460731</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>108.77458285</v>
       </c>
       <c r="C196" s="5">
         <v>0.48141210000000001</v>
       </c>
       <c r="D196" s="5">
         <v>5.4669241709068173</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>109.3205182</v>
       </c>
       <c r="C197" s="5">
         <v>0.54593534999999349</v>
       </c>
       <c r="D197" s="5">
         <v>6.1918196104914891</v>
       </c>
       <c r="E197" s="5">
         <v>4.2789528732676718</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>109.91137113000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.59085293000001116</v>
       </c>
       <c r="D198" s="5">
         <v>6.68204399560548</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>109.71860363</v>
       </c>
       <c r="C199" s="5">
         <v>-0.1927675000000022</v>
       </c>
       <c r="D199" s="5">
         <v>-2.0844307078533131</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>110.18708819</v>
       </c>
       <c r="C200" s="5">
         <v>0.46848455999999317</v>
       </c>
       <c r="D200" s="5">
         <v>5.2459074450122545</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>109.76010891999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.42697927000000391</v>
       </c>
       <c r="D201" s="5">
         <v>-4.5522107708157789</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>110.15108814</v>
       </c>
       <c r="C202" s="5">
         <v>0.39097922000000551</v>
       </c>
       <c r="D202" s="5">
         <v>4.3592979471973825</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>110.39958093</v>
       </c>
       <c r="C203" s="5">
         <v>0.24849279000000024</v>
       </c>
       <c r="D203" s="5">
         <v>2.7409547638262977</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>110.32401226</v>
       </c>
       <c r="C204" s="5">
         <v>-7.5568669999995564E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.81831637138414237</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>111.08527424</v>
       </c>
       <c r="C205" s="5">
         <v>0.76126198000000045</v>
       </c>
       <c r="D205" s="5">
         <v>8.6018751392080475</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>111.67015854</v>
       </c>
       <c r="C206" s="5">
         <v>0.5848842999999988</v>
       </c>
       <c r="D206" s="5">
         <v>6.50443536476637</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>111.25420343</v>
       </c>
       <c r="C207" s="5">
         <v>-0.41595510999999874</v>
       </c>
       <c r="D207" s="5">
         <v>-4.3793811109120506</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>111.24597837</v>
       </c>
       <c r="C208" s="5">
         <v>-8.2250600000008944E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-8.8680331595880624E-2</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>111.25482769</v>
       </c>
       <c r="C209" s="5">
         <v>8.8493199999959415E-3</v>
       </c>
       <c r="D209" s="5">
         <v>9.5498564442864087E-2</v>
       </c>
       <c r="E209" s="5">
         <v>1.7693929024935828</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>111.7220748</v>
       </c>
       <c r="C210" s="5">
         <v>0.46724711000000241</v>
       </c>
       <c r="D210" s="5">
         <v>5.1578077807581835</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>112.58313631999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.8610615199999927</v>
       </c>
       <c r="D211" s="5">
         <v>9.6509015431995202</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>113.09178858999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.50865226999999891</v>
       </c>
       <c r="D212" s="5">
         <v>5.558389610709602</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>113.27115095000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.17936236000001315</v>
       </c>
       <c r="D213" s="5">
         <v>1.9198765575037191</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>113.86848608</v>
       </c>
       <c r="C214" s="5">
         <v>0.5973351299999905</v>
       </c>
       <c r="D214" s="5">
         <v>6.5150065183299688</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>114.35577557000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.4872894900000091</v>
       </c>
       <c r="D215" s="5">
         <v>5.257896024000086</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>114.5903713</v>
       </c>
       <c r="C216" s="5">
         <v>0.23459572999999523</v>
       </c>
       <c r="D216" s="5">
         <v>2.4897127285234744</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>114.92609145</v>
       </c>
       <c r="C217" s="5">
         <v>0.33572015000000022</v>
       </c>
       <c r="D217" s="5">
         <v>3.5728968666807859</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>114.94017637</v>
       </c>
       <c r="C218" s="5">
         <v>1.4084920000001944E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.14716676897668091</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>115.10746822</v>
       </c>
       <c r="C219" s="5">
         <v>0.16729184999999802</v>
       </c>
       <c r="D219" s="5">
         <v>1.760612084376989</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>115.8298685</v>
       </c>
       <c r="C220" s="5">
         <v>0.72240028000000223</v>
       </c>
       <c r="D220" s="5">
         <v>7.796519461859841</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>116.30146173999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.47159323999999003</v>
       </c>
       <c r="D221" s="5">
         <v>4.9966200716482723</v>
       </c>
       <c r="E221" s="5">
         <v>4.5361034256076627</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>115.91185713</v>
       </c>
       <c r="C222" s="5">
         <v>-0.38960460999999214</v>
       </c>
       <c r="D222" s="5">
         <v>-3.9466998245162532</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>116.47744444</v>
       </c>
       <c r="C223" s="5">
         <v>0.56558730999999796</v>
       </c>
       <c r="D223" s="5">
         <v>6.0150768358443463</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>116.33584884</v>
       </c>
       <c r="C224" s="5">
         <v>-0.14159560000000226</v>
       </c>
       <c r="D224" s="5">
         <v>-1.4490638151601787</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>117.32540167000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.98955283000000804</v>
       </c>
       <c r="D225" s="5">
         <v>10.698526633649541</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>118.05336041</v>
       </c>
       <c r="C226" s="5">
         <v>0.72795873999999117</v>
       </c>
       <c r="D226" s="5">
         <v>7.7049465926291028</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>117.68313375</v>
       </c>
       <c r="C227" s="5">
         <v>-0.37022666000000015</v>
       </c>
       <c r="D227" s="5">
         <v>-3.6990772404722705</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>118.33335264999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.65021889999999871</v>
       </c>
       <c r="D228" s="5">
         <v>6.8354382450382944</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>118.74695241000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.41359976000001097</v>
       </c>
       <c r="D229" s="5">
         <v>4.2758260051687147</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>119.83143154</v>
       </c>
       <c r="C230" s="5">
         <v>1.0844791299999912</v>
       </c>
       <c r="D230" s="5">
         <v>11.52681536342306</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>120.48930415</v>
       </c>
       <c r="C231" s="5">
         <v>0.6578726099999983</v>
       </c>
       <c r="D231" s="5">
         <v>6.790589615270104</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>120.94402072</v>
       </c>
       <c r="C232" s="5">
         <v>0.45471657000000221</v>
       </c>
       <c r="D232" s="5">
         <v>4.623892508206362</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>121.78275017</v>
       </c>
       <c r="C233" s="5">
         <v>0.83872945000000243</v>
       </c>
       <c r="D233" s="5">
         <v>8.6466898297556938</v>
       </c>
       <c r="E233" s="5">
         <v>4.713000462757555</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>121.46754332</v>
       </c>
       <c r="C234" s="5">
         <v>-0.3152068499999956</v>
       </c>
       <c r="D234" s="5">
         <v>-3.0620909380525974</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>121.89287496</v>
       </c>
       <c r="C235" s="5">
         <v>0.42533163999999601</v>
       </c>
       <c r="D235" s="5">
         <v>4.2838051049558068</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>122.04679143</v>
       </c>
       <c r="C236" s="5">
         <v>0.15391646999999864</v>
       </c>
       <c r="D236" s="5">
         <v>1.5258308589540359</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>122.8713491</v>
       </c>
       <c r="C237" s="5">
         <v>0.82455767000000435</v>
       </c>
       <c r="D237" s="5">
         <v>8.4154367626307014</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>123.4289186</v>
       </c>
       <c r="C238" s="5">
         <v>0.55756949999999961</v>
       </c>
       <c r="D238" s="5">
         <v>5.5833815395609054</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>123.58599504999999</v>
       </c>
       <c r="C239" s="5">
         <v>0.15707644999999104</v>
       </c>
       <c r="D239" s="5">
         <v>1.537862210948826</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>124.52737645000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.94138140000001158</v>
       </c>
       <c r="D240" s="5">
         <v>9.5334981214503234</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>124.03196369</v>
       </c>
       <c r="C241" s="5">
         <v>-0.49541276000000778</v>
       </c>
       <c r="D241" s="5">
         <v>-4.67092625096811</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>124.53358231999999</v>
       </c>
       <c r="C242" s="5">
         <v>0.50161862999999585</v>
       </c>
       <c r="D242" s="5">
         <v>4.9625417761890667</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>125.32066711</v>
       </c>
       <c r="C243" s="5">
         <v>0.78708479000000864</v>
       </c>
       <c r="D243" s="5">
         <v>7.853589363196023</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>125.70841484</v>
       </c>
       <c r="C244" s="5">
         <v>0.38774773000000096</v>
       </c>
       <c r="D244" s="5">
         <v>3.7766922169442996</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>125.99422353999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.28580869999998981</v>
       </c>
       <c r="D245" s="5">
         <v>2.7626778808031993</v>
       </c>
       <c r="E245" s="5">
         <v>3.4581854688952918</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>127.09942382</v>
       </c>
       <c r="C246" s="5">
         <v>1.1052002800000054</v>
       </c>
       <c r="D246" s="5">
         <v>11.049182979225369</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>127.70673925</v>
       </c>
       <c r="C247" s="5">
         <v>0.60731542999999988</v>
       </c>
       <c r="D247" s="5">
         <v>5.8870410940768059</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>128.12066408999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.41392483999999286</v>
       </c>
       <c r="D248" s="5">
         <v>3.9595471886086253</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>128.50964293000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.38897884000002136</v>
       </c>
       <c r="D249" s="5">
         <v>3.7046976351080341</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>128.71021662999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.20057369999997832</v>
       </c>
       <c r="D250" s="5">
         <v>1.8890827530332777</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>129.68388143000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.97366480000002298</v>
       </c>
       <c r="D251" s="5">
         <v>9.4651181444462615</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>129.94805049999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.26416906999997991</v>
       </c>
       <c r="D252" s="5">
         <v>2.4720010618393573</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>129.64616899000001</v>
       </c>
       <c r="C253" s="5">
         <v>-0.30188150999998697</v>
       </c>
       <c r="D253" s="5">
         <v>-2.7523682901999136</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>129.80694344</v>
       </c>
       <c r="C254" s="5">
         <v>0.16077444999999102</v>
       </c>
       <c r="D254" s="5">
         <v>1.4983140828884522</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>130.42506725999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.61812381999999388</v>
       </c>
       <c r="D255" s="5">
         <v>5.8663031214670758</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>130.61216114000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.18709388000002036</v>
       </c>
       <c r="D256" s="5">
         <v>1.7350383517509282</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>130.83763737999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.22547623999997768</v>
       </c>
       <c r="D257" s="5">
         <v>2.0913467239343619</v>
       </c>
       <c r="E257" s="5">
         <v>3.8441554730977989</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>131.67584686999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.838209489999997</v>
       </c>
       <c r="D258" s="5">
         <v>7.9645363590928442</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>131.39136091</v>
       </c>
       <c r="C259" s="5">
         <v>-0.28448595999998361</v>
       </c>
       <c r="D259" s="5">
         <v>-2.5620161768446281</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>131.91064746000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.5192865500000039</v>
       </c>
       <c r="D260" s="5">
         <v>4.8471169064496555</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>133.09182053000001</v>
       </c>
       <c r="C261" s="5">
         <v>1.1811730699999998</v>
       </c>
       <c r="D261" s="5">
         <v>11.290518165870523</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>132.93292298</v>
       </c>
       <c r="C262" s="5">
         <v>-0.15889755000000605</v>
       </c>
       <c r="D262" s="5">
         <v>-1.4233028249725277</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>132.94397949</v>
       </c>
       <c r="C263" s="5">
         <v>1.1056510000003072E-2</v>
       </c>
       <c r="D263" s="5">
         <v>9.9853992599263641E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>133.81585430999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.87187481999998795</v>
       </c>
       <c r="D264" s="5">
         <v>8.1600196020397586</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>134.60712106</v>
       </c>
       <c r="C265" s="5">
         <v>0.79126675000000546</v>
       </c>
       <c r="D265" s="5">
         <v>7.3310990771855211</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>135.77248528000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.1653642200000149</v>
       </c>
       <c r="D266" s="5">
         <v>10.898273072021492</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>135.34767423</v>
       </c>
       <c r="C267" s="5">
         <v>-0.42481105000001662</v>
       </c>
       <c r="D267" s="5">
         <v>-3.6906712189110458</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>135.63351417000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.28583994000001667</v>
       </c>
       <c r="D268" s="5">
         <v>2.5639176367224348</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>136.09671732000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.46320314999999823</v>
       </c>
       <c r="D269" s="5">
         <v>4.1759886553677683</v>
       </c>
       <c r="E269" s="5">
         <v>4.0195467033127041</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>136.24294054000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.14622321999999599</v>
       </c>
       <c r="D270" s="5">
         <v>1.2969340557295483</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>136.63241811</v>
       </c>
       <c r="C271" s="5">
         <v>0.38947756999999683</v>
       </c>
       <c r="D271" s="5">
         <v>3.4848924453770191</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>137.06992260000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.43750449000000913</v>
       </c>
       <c r="D272" s="5">
         <v>3.9108640965562325</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>136.7718338</v>
       </c>
       <c r="C273" s="5">
         <v>-0.29808880000001636</v>
       </c>
       <c r="D273" s="5">
         <v>-2.5786759199386999</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>137.06207494</v>
       </c>
       <c r="C274" s="5">
         <v>0.29024114000000623</v>
       </c>
       <c r="D274" s="5">
         <v>2.5764318142110332</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>137.85340642</v>
       </c>
       <c r="C275" s="5">
         <v>0.79133147999999665</v>
       </c>
       <c r="D275" s="5">
         <v>7.1525226912086293</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>136.42971007</v>
       </c>
       <c r="C276" s="5">
         <v>-1.4236963500000002</v>
       </c>
       <c r="D276" s="5">
         <v>-11.712860038591943</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>137.25189606999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.82218599999998787</v>
       </c>
       <c r="D277" s="5">
         <v>7.4763127407035723</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>136.93437365</v>
       </c>
       <c r="C278" s="5">
         <v>-0.31752241999998887</v>
       </c>
       <c r="D278" s="5">
         <v>-2.7410620587860368</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>137.02731413999999</v>
       </c>
       <c r="C279" s="5">
         <v>9.2940489999989495E-2</v>
       </c>
       <c r="D279" s="5">
         <v>0.81751471078042037</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>137.43035673</v>
       </c>
       <c r="C280" s="5">
         <v>0.40304259000001252</v>
       </c>
       <c r="D280" s="5">
         <v>3.58725929857584</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>137.74564275</v>
       </c>
       <c r="C281" s="5">
         <v>0.31528602000000205</v>
       </c>
       <c r="D281" s="5">
         <v>2.787985129192716</v>
       </c>
       <c r="E281" s="5">
         <v>1.2115835432848332</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>137.27724112999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.46840162000000873</v>
       </c>
       <c r="D282" s="5">
         <v>-4.0051195855024151</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>137.81299401000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.53575288000001819</v>
       </c>
       <c r="D283" s="5">
         <v>4.7850933721006239</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>138.09914649000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.28615247999999838</v>
       </c>
       <c r="D284" s="5">
         <v>2.5203117918755069</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>138.75981249</v>
       </c>
       <c r="C285" s="5">
         <v>0.66066599999999198</v>
       </c>
       <c r="D285" s="5">
         <v>5.8942839307395856</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>138.94648208999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.18666959999998767</v>
       </c>
       <c r="D286" s="5">
         <v>1.6263237245541795</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>139.49262873000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.54614664000001767</v>
       </c>
       <c r="D287" s="5">
         <v>4.8200677751248033</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>139.38354509999999</v>
       </c>
       <c r="C288" s="5">
         <v>-0.10908363000001486</v>
       </c>
       <c r="D288" s="5">
         <v>-0.93437780699660022</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>140.07585753000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.69231243000001541</v>
       </c>
       <c r="D289" s="5">
         <v>6.1259042026218458</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>140.59327010000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.51741257000000473</v>
       </c>
       <c r="D290" s="5">
         <v>4.5237327671150629</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>140.45937362999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.13389647000002469</v>
       </c>
       <c r="D291" s="5">
         <v>-1.1368738121676825</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>140.74500026000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.28562663000002431</v>
       </c>
       <c r="D292" s="5">
         <v>2.4676994352877069</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>141.23000861</v>
       </c>
       <c r="C293" s="5">
         <v>0.48500834999998688</v>
       </c>
       <c r="D293" s="5">
         <v>4.2144912808771862</v>
       </c>
       <c r="E293" s="5">
         <v>2.5295652119638357</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>141.92688620999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.69687759999999344</v>
       </c>
       <c r="D294" s="5">
         <v>6.0845820006989015</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>142.27301471000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.34612850000002027</v>
       </c>
       <c r="D295" s="5">
         <v>2.9661117648195123</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>142.75572055000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.48270583999999417</v>
       </c>
       <c r="D296" s="5">
         <v>4.1482161286399366</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>143.04767896000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.29195841000000655</v>
       </c>
       <c r="D297" s="5">
         <v>2.4819877829693526</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>143.87764381</v>
       </c>
       <c r="C298" s="5">
         <v>0.82996484999998188</v>
       </c>
       <c r="D298" s="5">
         <v>7.1889504877287624</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>144.56154340000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.68389959000000999</v>
       </c>
       <c r="D299" s="5">
         <v>5.8555202390885519</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>145.58628583999999</v>
       </c>
       <c r="C300" s="5">
         <v>1.0247424399999829</v>
       </c>
       <c r="D300" s="5">
         <v>8.8459522877014649</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>145.59278990999999</v>
       </c>
       <c r="C301" s="5">
         <v>6.504070000005413E-3</v>
       </c>
       <c r="D301" s="5">
         <v>5.3623196710739229E-2</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>145.71519133999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.12240142999999648</v>
       </c>
       <c r="D302" s="5">
         <v>1.0135308947480937</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>146.43654395999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.72135262000000466</v>
       </c>
       <c r="D303" s="5">
         <v>6.1049575403120171</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>146.28629610999999</v>
       </c>
       <c r="C304" s="5">
         <v>-0.15024784999999952</v>
       </c>
       <c r="D304" s="5">
         <v>-1.2243080979387089</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>146.39676653000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.11047042000001284</v>
       </c>
       <c r="D305" s="5">
         <v>0.90997236867234044</v>
       </c>
       <c r="E305" s="5">
         <v>3.6583994937419817</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>147.42662670000001</v>
       </c>
       <c r="C306" s="5">
         <v>1.0298601700000063</v>
       </c>
       <c r="D306" s="5">
         <v>8.7760607176431638</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>148.21764379000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.79101708999999687</v>
       </c>
       <c r="D307" s="5">
         <v>6.632040203221945</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>148.50802456</v>
       </c>
       <c r="C308" s="5">
         <v>0.29038076999998452</v>
       </c>
       <c r="D308" s="5">
         <v>2.3764801720022266</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>149.50469901</v>
       </c>
       <c r="C309" s="5">
         <v>0.99667445000000043</v>
       </c>
       <c r="D309" s="5">
         <v>8.3575212051945069</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>149.59826767000001</v>
       </c>
       <c r="C310" s="5">
         <v>9.3568660000016735E-2</v>
       </c>
       <c r="D310" s="5">
         <v>0.75361978964807452</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>149.50900189000001</v>
       </c>
       <c r="C311" s="5">
         <v>-8.9265780000005179E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-0.71369866602035703</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>150.26423578999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.75523389999997903</v>
       </c>
       <c r="D312" s="5">
         <v>6.2329930326376459</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>150.67981612</v>
       </c>
       <c r="C313" s="5">
         <v>0.4155803300000116</v>
       </c>
       <c r="D313" s="5">
         <v>3.3697473529983757</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>150.83731635999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.1575002399999903</v>
       </c>
       <c r="D314" s="5">
         <v>1.2615534153643138</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>151.30724283999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.46992647999999804</v>
       </c>
       <c r="D315" s="5">
         <v>3.8032727125631993</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>152.38310100000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.0758581600000241</v>
       </c>
       <c r="D316" s="5">
         <v>8.8742249997687104</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>152.83178000000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.4486789999999985</v>
       </c>
       <c r="D317" s="5">
         <v>3.5910818360870067</v>
       </c>
       <c r="E317" s="5">
         <v>4.3955980876676737</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>153.30027928000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.46849928000000318</v>
       </c>
       <c r="D318" s="5">
         <v>3.7412071492885168</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>153.79186369999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.49158441999998104</v>
       </c>
       <c r="D319" s="5">
         <v>3.916608925840559</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>154.63620370999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.84434000999999625</v>
       </c>
       <c r="D320" s="5">
         <v>6.7907982835310854</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>155.48047682000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.84427311000001737</v>
       </c>
       <c r="D321" s="5">
         <v>6.7520477100061704</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>156.05141304</v>
       </c>
       <c r="C322" s="5">
         <v>0.570936219999993</v>
       </c>
       <c r="D322" s="5">
         <v>4.4965856610708954</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>155.07033759000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.98107544999999163</v>
       </c>
       <c r="D323" s="5">
         <v>-7.288774515110652</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>156.66027122</v>
       </c>
       <c r="C324" s="5">
         <v>1.5899336299999902</v>
       </c>
       <c r="D324" s="5">
         <v>13.021664970147473</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>157.34081638000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.68054516000000831</v>
       </c>
       <c r="D325" s="5">
         <v>5.3392693415746262</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>158.33119859000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.99038221000000703</v>
       </c>
       <c r="D326" s="5">
         <v>7.8204655584980021</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>158.91220582</v>
       </c>
       <c r="C327" s="5">
         <v>0.58100722999998311</v>
       </c>
       <c r="D327" s="5">
         <v>4.4934525647623014</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>159.81617109000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.9039652700000147</v>
       </c>
       <c r="D328" s="5">
         <v>7.0438167972609822</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>160.15622956999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.34005847999998196</v>
       </c>
       <c r="D329" s="5">
         <v>2.5834672134117387</v>
       </c>
       <c r="E329" s="5">
         <v>4.792491175591862</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>161.00844248999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.85221291999999949</v>
       </c>
       <c r="D330" s="5">
         <v>6.5755922216840901</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>160.71698701</v>
       </c>
       <c r="C331" s="5">
         <v>-0.29145547999999621</v>
       </c>
       <c r="D331" s="5">
         <v>-2.1507282980402609</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>160.83063920999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.11365219999998999</v>
       </c>
       <c r="D332" s="5">
         <v>0.85189709453170614</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>160.60541283000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.22522637999998096</v>
       </c>
       <c r="D333" s="5">
         <v>-1.6675906126328854</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>160.52475100999999</v>
       </c>
       <c r="C334" s="5">
         <v>-8.0661820000017315E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.60102119243693464</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>160.87339402000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.34864301000001774</v>
       </c>
       <c r="D335" s="5">
         <v>2.637634352512741</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>161.02739726999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.15400324999998816</v>
       </c>
       <c r="D336" s="5">
         <v>1.1548213275788033</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>160.95276177</v>
       </c>
       <c r="C337" s="5">
         <v>-7.4635499999999411E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.55477911566572669</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>161.44240847</v>
       </c>
       <c r="C338" s="5">
         <v>0.48964670000000865</v>
       </c>
       <c r="D338" s="5">
         <v>3.7123173240692919</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>161.04741774999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.39499072000000979</v>
       </c>
       <c r="D339" s="5">
         <v>-2.8967752139105518</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>161.14929422</v>
       </c>
       <c r="C340" s="5">
         <v>0.10187647000000766</v>
       </c>
       <c r="D340" s="5">
         <v>0.76175082817988571</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>161.73102324999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.5817290299999911</v>
       </c>
       <c r="D341" s="5">
         <v>4.4189009762343634</v>
       </c>
       <c r="E341" s="5">
         <v>0.9832859353820611</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>162.25331220000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.52228895000001785</v>
       </c>
       <c r="D342" s="5">
         <v>3.9448178191310301</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>162.77855765999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.5252454599999794</v>
       </c>
       <c r="D343" s="5">
         <v>3.9545488820635244</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>163.44667951</v>
       </c>
       <c r="C344" s="5">
         <v>0.66812185000000568</v>
       </c>
       <c r="D344" s="5">
         <v>5.0381039459344024</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>163.20960488</v>
       </c>
       <c r="C345" s="5">
         <v>-0.23707462999999507</v>
       </c>
       <c r="D345" s="5">
         <v>-1.726746320681416</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>163.80569606</v>
       </c>
       <c r="C346" s="5">
         <v>0.59609118000000194</v>
       </c>
       <c r="D346" s="5">
         <v>4.4718856930770823</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>164.3818607</v>
       </c>
       <c r="C347" s="5">
         <v>0.57616464000000178</v>
       </c>
       <c r="D347" s="5">
         <v>4.3034588909576899</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>164.75043887000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.36857817000000637</v>
       </c>
       <c r="D348" s="5">
         <v>2.7240791875818182</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>165.10261104</v>
       </c>
       <c r="C349" s="5">
         <v>0.35217216999998868</v>
       </c>
       <c r="D349" s="5">
         <v>2.5955056914600538</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>165.64714899000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.54453795000000582</v>
       </c>
       <c r="D350" s="5">
         <v>4.030404583555125</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>165.94662314000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.29947415000000888</v>
       </c>
       <c r="D351" s="5">
         <v>2.1911875932367764</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>165.89039156000001</v>
       </c>
       <c r="C352" s="5">
         <v>-5.6231580000002168E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-0.40586713081149917</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>166.52018125000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.62978968999999552</v>
       </c>
       <c r="D353" s="5">
         <v>4.652043308719489</v>
       </c>
       <c r="E353" s="5">
         <v>2.9611869780833855</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>166.48864259000001</v>
       </c>
       <c r="C354" s="5">
         <v>-3.1538659999995389E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-0.22704150533944256</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>166.67336933000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.18472674000000211</v>
       </c>
       <c r="D355" s="5">
         <v>1.3396100434972524</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>167.1158518</v>
       </c>
       <c r="C356" s="5">
         <v>0.44248246999998742</v>
       </c>
       <c r="D356" s="5">
         <v>3.2326759078298073</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>167.68333104000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.56747924000001149</v>
       </c>
       <c r="D357" s="5">
         <v>4.1518405486961951</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>168.14231565</v>
       </c>
       <c r="C358" s="5">
         <v>0.45898460999998747</v>
       </c>
       <c r="D358" s="5">
         <v>3.3345561514980027</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>168.26015674000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.11784109000001308</v>
       </c>
       <c r="D359" s="5">
         <v>0.84425900197917514</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>168.60937448999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.34921774999997979</v>
       </c>
       <c r="D360" s="5">
         <v>2.5191831610971382</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>169.20534042</v>
       </c>
       <c r="C361" s="5">
         <v>0.59596593000000553</v>
       </c>
       <c r="D361" s="5">
         <v>4.3249500323523149</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>169.07389146</v>
       </c>
       <c r="C362" s="5">
         <v>-0.13144896000000017</v>
       </c>
       <c r="D362" s="5">
         <v>-0.92825981875177543</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>169.45292029999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.37902883999998949</v>
       </c>
       <c r="D363" s="5">
         <v>2.7235711760943193</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>170.00151604999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.54859575000000405</v>
       </c>
       <c r="D364" s="5">
         <v>3.9548699991772907</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>169.99955951999999</v>
       </c>
       <c r="C365" s="5">
         <v>-1.9565300000010666E-3</v>
       </c>
       <c r="D365" s="5">
         <v>-1.3809802669606519E-2</v>
       </c>
       <c r="E365" s="5">
         <v>2.0894634175159466</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>170.87139217999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.87183265999999549</v>
       </c>
       <c r="D366" s="5">
         <v>6.3307167477530069</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>170.94021026999999</v>
       </c>
       <c r="C367" s="5">
         <v>6.8818090000007714E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.48436944643923674</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>170.57852007</v>
       </c>
       <c r="C368" s="5">
         <v>-0.36169019999999819</v>
       </c>
       <c r="D368" s="5">
         <v>-2.5097239736385557</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>155.02873636000001</v>
       </c>
       <c r="C369" s="5">
         <v>-15.549783709999986</v>
       </c>
       <c r="D369" s="5">
         <v>-68.241909700151012</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>158.69826043</v>
       </c>
       <c r="C370" s="5">
         <v>3.6695240699999943</v>
       </c>
       <c r="D370" s="5">
         <v>32.409611051711721</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>162.08051735999999</v>
       </c>
       <c r="C371" s="5">
         <v>3.3822569299999827</v>
       </c>
       <c r="D371" s="5">
         <v>28.796415433187939</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>158.86470093</v>
       </c>
       <c r="C372" s="5">
         <v>-3.2158164299999896</v>
       </c>
       <c r="D372" s="5">
         <v>-21.37527439927479</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>158.78200734999999</v>
       </c>
       <c r="C373" s="5">
         <v>-8.269358000001148E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-0.62284884587769929</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>158.9104025</v>
       </c>
       <c r="C374" s="5">
         <v>0.12839515000001711</v>
       </c>
       <c r="D374" s="5">
         <v>0.9746776003957347</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>160.52660921</v>
       </c>
       <c r="C375" s="5">
         <v>1.6162067100000002</v>
       </c>
       <c r="D375" s="5">
         <v>12.911052231675768</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>161.19109155000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.66448234000000639</v>
       </c>
       <c r="D376" s="5">
         <v>5.0819318168338068</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>162.41356765</v>
       </c>
       <c r="C377" s="5">
         <v>1.2224760999999944</v>
       </c>
       <c r="D377" s="5">
         <v>9.4901980868866467</v>
       </c>
       <c r="E377" s="5">
         <v>-4.4623597210600501</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>161.32499973</v>
       </c>
       <c r="C378" s="5">
         <v>-1.0885679200000027</v>
       </c>
       <c r="D378" s="5">
         <v>-7.7529683471606941</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>160.83258147000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.49241825999999378</v>
       </c>
       <c r="D379" s="5">
         <v>-3.6019350932248728</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>162.10963878000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.2770573100000036</v>
       </c>
       <c r="D380" s="5">
         <v>9.9556788765087454</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>162.95140071</v>
       </c>
       <c r="C381" s="5">
         <v>0.84176192999998989</v>
       </c>
       <c r="D381" s="5">
         <v>6.4121256630394141</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>163.40429008000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.45288937000000828</v>
       </c>
       <c r="D382" s="5">
         <v>3.3866059650151659</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>164.69960653999999</v>
       </c>
       <c r="C383" s="5">
         <v>1.2953164599999809</v>
       </c>
       <c r="D383" s="5">
         <v>9.938368106679917</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>164.82081477</v>
       </c>
       <c r="C384" s="5">
         <v>0.12120823000000769</v>
       </c>
       <c r="D384" s="5">
         <v>0.88670552957268445</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>164.82144395</v>
       </c>
       <c r="C385" s="5">
         <v>6.291800000042258E-4</v>
       </c>
       <c r="D385" s="5">
         <v>4.5809253714335085E-3</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>164.22875543999999</v>
       </c>
       <c r="C386" s="5">
         <v>-0.59268851000001632</v>
       </c>
       <c r="D386" s="5">
         <v>-4.2308029631231703</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>165.58055791999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.3518024800000035</v>
       </c>
       <c r="D387" s="5">
         <v>10.337128820021313</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>165.70965294000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.12909502000002249</v>
       </c>
       <c r="D388" s="5">
         <v>0.9396032904746221</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>166.39265609</v>
       </c>
       <c r="C389" s="5">
         <v>0.68300314999999046</v>
       </c>
       <c r="D389" s="5">
         <v>5.059700729977723</v>
       </c>
       <c r="E389" s="5">
         <v>2.4499729287240868</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>165.72389715</v>
       </c>
       <c r="C390" s="5">
         <v>-0.66875894000000358</v>
       </c>
       <c r="D390" s="5">
         <v>-4.7177950283201149</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>166.09271580000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.36881865000000857</v>
       </c>
       <c r="D391" s="5">
         <v>2.7035333941250128</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>166.60235542000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.50963962000000151</v>
       </c>
       <c r="D392" s="5">
         <v>3.7448649521803379</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>167.62854052</v>
       </c>
       <c r="C393" s="5">
         <v>1.0261850999999922</v>
       </c>
       <c r="D393" s="5">
         <v>7.646997152778412</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>168.28874404999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.66020352999998977</v>
       </c>
       <c r="D394" s="5">
         <v>4.8299227587382587</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>168.71050259</v>
       </c>
       <c r="C395" s="5">
         <v>0.42175854000001323</v>
       </c>
       <c r="D395" s="5">
         <v>3.0491939437561788</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>170.46260874000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.752106150000003</v>
       </c>
       <c r="D396" s="5">
         <v>13.199402961503615</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>171.11474233000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.65213359000000537</v>
       </c>
       <c r="D397" s="5">
         <v>4.6886417165280081</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>171.63801538999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.52327305999997975</v>
       </c>
       <c r="D398" s="5">
         <v>3.7319827748004686</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>171.87943107000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.24141568000001712</v>
       </c>
       <c r="D399" s="5">
         <v>1.7009661690350564</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>172.78568417</v>
       </c>
       <c r="C400" s="5">
         <v>0.90625309999998649</v>
       </c>
       <c r="D400" s="5">
         <v>6.5138773130933858</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>173.32286464000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.53718047000000979</v>
       </c>
       <c r="D401" s="5">
         <v>3.7951871308393503</v>
       </c>
       <c r="E401" s="5">
         <v>4.1649726092788164</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>174.90128634999999</v>
       </c>
       <c r="C402" s="5">
         <v>1.5784217099999864</v>
       </c>
       <c r="D402" s="5">
         <v>11.492522953563867</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>175.92747442999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.0261880799999972</v>
       </c>
       <c r="D403" s="5">
         <v>7.2723943171586258</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>176.84044531999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.91297088999999687</v>
       </c>
       <c r="D404" s="5">
         <v>6.4082206683752085</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>175.90168141000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.93876390999997739</v>
       </c>
       <c r="D405" s="5">
         <v>-6.1875039614695426</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>176.33276272000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.43108130999999617</v>
       </c>
       <c r="D406" s="5">
         <v>2.9807981538209738</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>177.75219695000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.4194342300000073</v>
       </c>
       <c r="D407" s="5">
         <v>10.099052762300765</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>176.45272045999999</v>
       </c>
       <c r="C408" s="5">
         <v>-1.2994764900000177</v>
       </c>
       <c r="D408" s="5">
         <v>-8.4284477673643003</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>176.94168123</v>
       </c>
       <c r="C409" s="5">
         <v>0.4889607700000056</v>
       </c>
       <c r="D409" s="5">
         <v>3.3764208182322841</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>177.95662759999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.0149463699999899</v>
       </c>
       <c r="D410" s="5">
         <v>7.1046213849899509</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>177.72352695999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.23310064000000352</v>
       </c>
       <c r="D411" s="5">
         <v>-1.560573221920003</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>177.49087205999999</v>
       </c>
       <c r="C412" s="5">
         <v>-0.2326549</v>
       </c>
       <c r="D412" s="5">
         <v>-1.5596387474879236</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>177.42922873000001</v>
       </c>
       <c r="C413" s="5">
         <v>-6.1643329999981233E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-0.41596989899936876</v>
       </c>
       <c r="E413" s="5">
         <v>2.3691992966589304</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>178.00958127999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.58035254999998642</v>
       </c>
       <c r="D414" s="5">
         <v>3.9964625638846174</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>177.91681679000001</v>
       </c>
       <c r="C415" s="5">
         <v>-9.2764489999979105E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-0.62355569208843997</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>178.27234145</v>
       </c>
       <c r="C416" s="5">
         <v>0.35552465999998617</v>
       </c>
       <c r="D416" s="5">
         <v>2.4244465650714808</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>178.99660516</v>
       </c>
       <c r="C417" s="5">
         <v>0.72426371000000245</v>
       </c>
       <c r="D417" s="5">
         <v>4.9856418856967011</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>179.67381810000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.67721294000000398</v>
       </c>
       <c r="D418" s="5">
         <v>4.6357351201422148</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>180.06242288999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.38860478999998804</v>
       </c>
       <c r="D419" s="5">
         <v>2.6264992935440823</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>180.16565266000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.10322977000001288</v>
       </c>
       <c r="D420" s="5">
         <v>0.69013327754814391</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>180.68746618</v>
       </c>
       <c r="C421" s="5">
         <v>0.52181351999999492</v>
       </c>
       <c r="D421" s="5">
         <v>3.5314606743183097</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>181.18512856000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.4976623800000084</v>
       </c>
       <c r="D422" s="5">
         <v>3.355656287679909</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>181.65647958</v>
       </c>
       <c r="C423" s="5">
         <v>0.47135101999998597</v>
       </c>
       <c r="D423" s="5">
         <v>3.1668428564134876</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>182.47115094</v>
       </c>
       <c r="C424" s="5">
         <v>0.81467136000000551</v>
       </c>
       <c r="D424" s="5">
         <v>5.5163632962006659</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>182.87748629000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.4063353500000062</v>
       </c>
       <c r="D425" s="5">
         <v>2.7051890532559852</v>
       </c>
       <c r="E425" s="5">
         <v>3.0706651880287428</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>183.42262722000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.5451409300000023</v>
       </c>
       <c r="D426" s="5">
         <v>3.6363224047113896</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>183.74346403999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.32083681999998248</v>
       </c>
       <c r="D427" s="5">
         <v>2.1193119543694072</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>183.63604108999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.10742295000000013</v>
       </c>
       <c r="D428" s="5">
         <v>-0.69931110643447481</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>183.83240968000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.19636859000002005</v>
       </c>
       <c r="D429" s="5">
         <v>1.2907768681471143</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>183.81237945000001</v>
       </c>
       <c r="C430" s="5">
         <v>-2.0030230000003257E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.13067269759494682</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>179.23221181</v>
       </c>
       <c r="C431" s="5">
         <v>-4.5801676400000133</v>
       </c>
       <c r="D431" s="5">
         <v>-26.125307469789703</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>183.73976131000001</v>
       </c>
       <c r="C432" s="5">
         <v>4.5075495000000103</v>
       </c>
       <c r="D432" s="5">
         <v>34.724010855083009</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>184.03710272999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.29734141999998087</v>
       </c>
       <c r="D433" s="5">
         <v>1.9593074669671973</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>183.92907553000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.10802719999998089</v>
       </c>
       <c r="D434" s="5">
         <v>-0.70211357862101087</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>184.2291256</v>
       </c>
       <c r="C435" s="5">
         <v>0.3000500699999975</v>
       </c>
       <c r="D435" s="5">
         <v>1.9752630117648939</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>184.24205723</v>
       </c>
       <c r="C436" s="5">
         <v>1.2931629999997085E-2</v>
       </c>
       <c r="D436" s="5">
         <v>8.4264354254415252E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>184.75044263000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.50838540000000876</v>
       </c>
       <c r="D437" s="5">
         <v>3.3619179704268642</v>
       </c>
       <c r="E437" s="5">
         <v>1.0241590575178483</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>185.86371674</v>
       </c>
       <c r="C438" s="5">
         <v>1.1132741099999919</v>
       </c>
       <c r="D438" s="5">
         <v>7.4755211652884679</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>185.92556632</v>
       </c>
       <c r="C439" s="5">
         <v>6.1849580000000515E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.40005379520779982</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>186.45682640999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.5312600899999893</v>
       </c>
       <c r="D440" s="5">
         <v>3.4832596919860404</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>186.06710391999999</v>
       </c>
       <c r="C441" s="5">
         <v>-0.38972248999999692</v>
       </c>
       <c r="D441" s="5">
         <v>-2.4795448031123879</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>186.04113483</v>
+        <v>186.01205558000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-2.5969089999989592E-2</v>
+        <v>-5.5048339999984819E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.16735358912403075</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3544453793664748</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>184.89593009000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-1.1161254900000017</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-6.9674094161157001</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6331F386-3F94-4CC0-92B3-172C9A90FAE0}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BBC08EC3-1760-4A25-AD64-BD3BCAA2E26D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{199D0B11-AF03-4A2B-9370-0E147BAD663D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>saneduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>