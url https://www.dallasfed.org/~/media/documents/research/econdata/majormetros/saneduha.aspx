--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B62F51C8-53CD-478C-8126-461AE6E8E875}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7BAEF8FE-1FE4-4453-9786-2EB231323EFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{92465FC6-87A0-4FE8-8F30-A47AABF97194}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{27EFF68D-2C5F-4100-9C24-E78C6D6CDB1B}"/>
   </bookViews>
   <sheets>
     <sheet name="saneduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D59E6B7-E168-46D4-9649-B076B02BCA7F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{249461F5-6B2F-419F-99E6-32D4B639D684}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>57.606626288999998</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>57.551144354000002</v>
       </c>
       <c r="C7" s="5">
         <v>-5.5481934999995985E-2</v>
       </c>
       <c r="D7" s="5">
         <v>-1.1496381757988727</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>57.614703579</v>
       </c>
       <c r="C8" s="5">
         <v>6.3559224999998776E-2</v>
       </c>
       <c r="D8" s="5">
         <v>1.3333542616563054</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>57.909593166000001</v>
       </c>
       <c r="C9" s="5">
         <v>0.29488958700000012</v>
       </c>
       <c r="D9" s="5">
         <v>6.3178497674121648</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>58.205099740000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.29550657400000091</v>
       </c>
       <c r="D10" s="5">
         <v>6.2982920935254594</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>58.739649384000003</v>
       </c>
       <c r="C11" s="5">
         <v>0.53454964400000193</v>
       </c>
       <c r="D11" s="5">
         <v>11.594745340756907</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>58.942106469999999</v>
       </c>
       <c r="C12" s="5">
         <v>0.20245708599999546</v>
       </c>
       <c r="D12" s="5">
         <v>4.2153358025731169</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>58.936008213000001</v>
       </c>
       <c r="C13" s="5">
         <v>-6.0982569999978864E-3</v>
       </c>
       <c r="D13" s="5">
         <v>-0.12408354725573778</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>59.548937715000001</v>
       </c>
       <c r="C14" s="5">
         <v>0.61292950200000007</v>
       </c>
       <c r="D14" s="5">
         <v>13.219078143505204</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>59.783677097999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.2347393829999973</v>
       </c>
       <c r="D15" s="5">
         <v>4.8342662398007441</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>60.010961152</v>
       </c>
       <c r="C16" s="5">
         <v>0.22728405400000184</v>
       </c>
       <c r="D16" s="5">
         <v>4.6587416026710127</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>60.218721559999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.20776040799999862</v>
       </c>
       <c r="D17" s="5">
         <v>4.2344750473197523</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>59.807038212000002</v>
       </c>
       <c r="C18" s="5">
         <v>-0.41168334799999684</v>
       </c>
       <c r="D18" s="5">
         <v>-7.9022176219298075</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>60.138660942000001</v>
       </c>
       <c r="C19" s="5">
         <v>0.33162272999999942</v>
       </c>
       <c r="D19" s="5">
         <v>6.8605728183366965</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>60.713953877000002</v>
       </c>
       <c r="C20" s="5">
         <v>0.57529293500000023</v>
       </c>
       <c r="D20" s="5">
         <v>12.102978301985591</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>61.294834807999997</v>
       </c>
       <c r="C21" s="5">
         <v>0.58088093099999583</v>
       </c>
       <c r="D21" s="5">
         <v>12.104836822147448</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>61.816253758999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.52141895100000113</v>
       </c>
       <c r="D22" s="5">
         <v>10.699494373717954</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>61.696079335</v>
       </c>
       <c r="C23" s="5">
         <v>-0.12017442399999823</v>
       </c>
       <c r="D23" s="5">
         <v>-2.3080875354620112</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>61.168324355000003</v>
       </c>
       <c r="C24" s="5">
         <v>-0.52775497999999743</v>
       </c>
       <c r="D24" s="5">
         <v>-9.7954992845963211</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>61.756802536000002</v>
       </c>
       <c r="C25" s="5">
         <v>0.58847818099999927</v>
       </c>
       <c r="D25" s="5">
         <v>12.175657589518906</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>62.549123784000003</v>
       </c>
       <c r="C26" s="5">
         <v>0.79232124800000037</v>
       </c>
       <c r="D26" s="5">
         <v>16.529836227020688</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>62.440087669</v>
       </c>
       <c r="C27" s="5">
         <v>-0.1090361150000021</v>
       </c>
       <c r="D27" s="5">
         <v>-2.0719094353929157</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>62.559985883000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.11989821400000267</v>
       </c>
       <c r="D28" s="5">
         <v>2.3287466178230742</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>62.790993112000002</v>
       </c>
       <c r="C29" s="5">
         <v>0.23100722899999937</v>
       </c>
       <c r="D29" s="5">
         <v>4.5221944427700889</v>
       </c>
       <c r="E29" s="5">
         <v>4.2715479262326772</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>63.001941234999997</v>
       </c>
       <c r="C30" s="5">
         <v>0.21094812299999433</v>
       </c>
       <c r="D30" s="5">
         <v>4.1067650082594831</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>63.521037354999997</v>
       </c>
       <c r="C31" s="5">
         <v>0.51909612000000038</v>
       </c>
       <c r="D31" s="5">
         <v>10.347832611421893</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>63.722706207999998</v>
       </c>
       <c r="C32" s="5">
         <v>0.20166885300000104</v>
       </c>
       <c r="D32" s="5">
         <v>3.8770370763369533</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>63.923067060999998</v>
       </c>
       <c r="C33" s="5">
         <v>0.20036085299999939</v>
       </c>
       <c r="D33" s="5">
         <v>3.8390526744123354</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>63.923094732000003</v>
       </c>
       <c r="C34" s="5">
         <v>2.767100000511391E-5</v>
       </c>
       <c r="D34" s="5">
         <v>5.1945691255106397E-4</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>63.993076348000002</v>
       </c>
       <c r="C35" s="5">
         <v>6.9981615999999747E-2</v>
       </c>
       <c r="D35" s="5">
         <v>1.321673240428245</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>65.938035334999995</v>
       </c>
       <c r="C36" s="5">
         <v>1.9449589869999926</v>
       </c>
       <c r="D36" s="5">
         <v>43.230719073746002</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>66.578822207000002</v>
       </c>
       <c r="C37" s="5">
         <v>0.64078687200000672</v>
       </c>
       <c r="D37" s="5">
         <v>12.305561220380046</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>66.046992294000006</v>
       </c>
       <c r="C38" s="5">
         <v>-0.53182991299999571</v>
       </c>
       <c r="D38" s="5">
         <v>-9.1754522882249052</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>66.356503285000002</v>
       </c>
       <c r="C39" s="5">
         <v>0.30951099099999624</v>
       </c>
       <c r="D39" s="5">
         <v>5.7706973420687424</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>66.575059932000002</v>
       </c>
       <c r="C40" s="5">
         <v>0.21855664699999977</v>
       </c>
       <c r="D40" s="5">
         <v>4.0247986369916999</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>66.851170991999993</v>
       </c>
       <c r="C41" s="5">
         <v>0.27611105999999097</v>
       </c>
       <c r="D41" s="5">
         <v>5.0919461108890562</v>
       </c>
       <c r="E41" s="5">
         <v>6.4661787921682867</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>67.189839829999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.3386688380000038</v>
       </c>
       <c r="D42" s="5">
         <v>6.2514932531535283</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>67.492966484999997</v>
       </c>
       <c r="C43" s="5">
         <v>0.3031266549999998</v>
       </c>
       <c r="D43" s="5">
         <v>5.5501690184289298</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>67.550979114</v>
       </c>
       <c r="C44" s="5">
         <v>5.8012629000003813E-2</v>
       </c>
       <c r="D44" s="5">
         <v>1.0363331940921983</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>67.158395132999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.39258398100000136</v>
       </c>
       <c r="D45" s="5">
         <v>-6.7553478286503594</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>67.312723465999994</v>
       </c>
       <c r="C46" s="5">
         <v>0.15432833299999515</v>
       </c>
       <c r="D46" s="5">
         <v>2.7926912665879655</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>68.152134386</v>
       </c>
       <c r="C47" s="5">
         <v>0.83941092000000594</v>
       </c>
       <c r="D47" s="5">
         <v>16.034621554529704</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>68.720324981999994</v>
       </c>
       <c r="C48" s="5">
         <v>0.56819059599999377</v>
       </c>
       <c r="D48" s="5">
         <v>10.476248009508303</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>68.737073792999993</v>
       </c>
       <c r="C49" s="5">
         <v>1.6748810999999364E-2</v>
       </c>
       <c r="D49" s="5">
         <v>0.29286149200484779</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>68.849475752999993</v>
       </c>
       <c r="C50" s="5">
         <v>0.11240195999999969</v>
       </c>
       <c r="D50" s="5">
         <v>1.9800391939225337</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>68.666598397000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.18287735599999166</v>
       </c>
       <c r="D51" s="5">
         <v>-3.1412736888644432</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>69.114135794999996</v>
       </c>
       <c r="C52" s="5">
         <v>0.44753739799999437</v>
       </c>
       <c r="D52" s="5">
         <v>8.1075878189110995</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>69.321979096000007</v>
       </c>
       <c r="C53" s="5">
         <v>0.20784330100001114</v>
       </c>
       <c r="D53" s="5">
         <v>3.6689865321178239</v>
       </c>
       <c r="E53" s="5">
         <v>3.6959832824703831</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>69.932889320000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.61091022399999417</v>
       </c>
       <c r="D54" s="5">
         <v>11.103112230983125</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>70.158117817000004</v>
       </c>
       <c r="C55" s="5">
         <v>0.22522849700000336</v>
       </c>
       <c r="D55" s="5">
         <v>3.9339640245885432</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>70.575043164999997</v>
       </c>
       <c r="C56" s="5">
         <v>0.41692534799999237</v>
       </c>
       <c r="D56" s="5">
         <v>7.3689427658810702</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>71.511728555000005</v>
       </c>
       <c r="C57" s="5">
         <v>0.93668539000000806</v>
       </c>
       <c r="D57" s="5">
         <v>17.142228025156946</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>71.692110815000007</v>
       </c>
       <c r="C58" s="5">
         <v>0.18038226000000179</v>
       </c>
       <c r="D58" s="5">
         <v>3.0692461578774033</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>71.614260513999994</v>
       </c>
       <c r="C59" s="5">
         <v>-7.7850301000012223E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-1.2953228398942751</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>72.854112731000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.2398522170000064</v>
       </c>
       <c r="D60" s="5">
         <v>22.872512740137772</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>73.141395638000006</v>
       </c>
       <c r="C61" s="5">
         <v>0.28728290700000514</v>
       </c>
       <c r="D61" s="5">
         <v>4.8359017617292555</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>73.486532080999993</v>
       </c>
       <c r="C62" s="5">
         <v>0.34513644299998703</v>
       </c>
       <c r="D62" s="5">
         <v>5.8118041844049451</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>74.343218153999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.85668607300000588</v>
       </c>
       <c r="D63" s="5">
         <v>14.922018686814509</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>74.827052495999993</v>
       </c>
       <c r="C64" s="5">
         <v>0.48383434199999442</v>
       </c>
       <c r="D64" s="5">
         <v>8.0954410755092798</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>75.281275604000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.45422310800000787</v>
       </c>
       <c r="D65" s="5">
         <v>7.5325569791512281</v>
       </c>
       <c r="E65" s="5">
         <v>8.5965469908862566</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>75.595905353999996</v>
       </c>
       <c r="C66" s="5">
         <v>0.3146297499999946</v>
       </c>
       <c r="D66" s="5">
         <v>5.1321724391607315</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>75.812168990000004</v>
       </c>
       <c r="C67" s="5">
         <v>0.21626363600000786</v>
       </c>
       <c r="D67" s="5">
         <v>3.4874754783393414</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>76.179233549000003</v>
       </c>
       <c r="C68" s="5">
         <v>0.36706455899999924</v>
       </c>
       <c r="D68" s="5">
         <v>5.9673617854684391</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>76.423765950000003</v>
       </c>
       <c r="C69" s="5">
         <v>0.24453240100000073</v>
       </c>
       <c r="D69" s="5">
         <v>3.9206920660164846</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>77.369466951999996</v>
       </c>
       <c r="C70" s="5">
         <v>0.94570100199999274</v>
       </c>
       <c r="D70" s="5">
         <v>15.902830037619342</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>77.592403673999996</v>
       </c>
       <c r="C71" s="5">
         <v>0.22293672200000003</v>
       </c>
       <c r="D71" s="5">
         <v>3.5130754798780917</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>78.257675437000003</v>
       </c>
       <c r="C72" s="5">
         <v>0.6652717630000069</v>
       </c>
       <c r="D72" s="5">
         <v>10.788033319041123</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>78.686555358000007</v>
       </c>
       <c r="C73" s="5">
         <v>0.42887992100000361</v>
       </c>
       <c r="D73" s="5">
         <v>6.7783198070286987</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>79.183532475999996</v>
       </c>
       <c r="C74" s="5">
         <v>0.49697711799998956</v>
       </c>
       <c r="D74" s="5">
         <v>7.8479917617236161</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>79.940849662999995</v>
       </c>
       <c r="C75" s="5">
         <v>0.75731718699999817</v>
       </c>
       <c r="D75" s="5">
         <v>12.100268223897315</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>80.277335754000006</v>
       </c>
       <c r="C76" s="5">
         <v>0.33648609100001181</v>
       </c>
       <c r="D76" s="5">
         <v>5.1696162466188023</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>80.661977332999996</v>
       </c>
       <c r="C77" s="5">
         <v>0.38464157899998952</v>
       </c>
       <c r="D77" s="5">
         <v>5.9036577072948182</v>
       </c>
       <c r="E77" s="5">
         <v>7.1474635436625134</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>80.142660547000006</v>
       </c>
       <c r="C78" s="5">
         <v>-0.51931678599999032</v>
       </c>
       <c r="D78" s="5">
         <v>-7.458038084068197</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>79.959630341999997</v>
       </c>
       <c r="C79" s="5">
         <v>-0.18303020500000855</v>
       </c>
       <c r="D79" s="5">
         <v>-2.7064026103471028</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>80.747120530000004</v>
       </c>
       <c r="C80" s="5">
         <v>0.7874901880000067</v>
       </c>
       <c r="D80" s="5">
         <v>12.479971616227115</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>81.233907447000007</v>
       </c>
       <c r="C81" s="5">
         <v>0.48678691700000343</v>
       </c>
       <c r="D81" s="5">
         <v>7.4789946709343136</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>81.832075622000005</v>
       </c>
       <c r="C82" s="5">
         <v>0.59816817499999786</v>
       </c>
       <c r="D82" s="5">
         <v>9.2030271813145159</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>81.786615071</v>
       </c>
       <c r="C83" s="5">
         <v>-4.5460551000005012E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-0.66460842713887969</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>81.954246459999993</v>
       </c>
       <c r="C84" s="5">
         <v>0.16763138899999319</v>
       </c>
       <c r="D84" s="5">
         <v>2.4874591266318635</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>82.740240378999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.78599391900000626</v>
       </c>
       <c r="D85" s="5">
         <v>12.135675061991936</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>82.734805832999996</v>
       </c>
       <c r="C86" s="5">
         <v>-5.4345460000035928E-3</v>
       </c>
       <c r="D86" s="5">
         <v>-7.8789955201796769E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>83.34466218</v>
       </c>
       <c r="C87" s="5">
         <v>0.60985634700000446</v>
       </c>
       <c r="D87" s="5">
         <v>9.2130317237290491</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>83.406444723000007</v>
       </c>
       <c r="C88" s="5">
         <v>6.178254300000674E-2</v>
       </c>
       <c r="D88" s="5">
         <v>0.89318343435895731</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>83.806376725000007</v>
       </c>
       <c r="C89" s="5">
         <v>0.3999320019999999</v>
       </c>
       <c r="D89" s="5">
         <v>5.9081703432475763</v>
       </c>
       <c r="E89" s="5">
         <v>3.8982423887513384</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>84.209256389999993</v>
       </c>
       <c r="C90" s="5">
         <v>0.40287966499998618</v>
       </c>
       <c r="D90" s="5">
         <v>5.9237164576017465</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>83.663762656000003</v>
       </c>
       <c r="C91" s="5">
         <v>-0.54549373399999013</v>
       </c>
       <c r="D91" s="5">
         <v>-7.5023452737724039</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>84.668579953999995</v>
       </c>
       <c r="C92" s="5">
         <v>1.0048172979999919</v>
       </c>
       <c r="D92" s="5">
         <v>15.403399363918947</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>85.242972903999998</v>
       </c>
       <c r="C93" s="5">
         <v>0.57439295000000357</v>
       </c>
       <c r="D93" s="5">
         <v>8.4515442134084129</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>85.297918343999996</v>
       </c>
       <c r="C94" s="5">
         <v>5.4945439999997348E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.77623734964846758</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>85.209232460999999</v>
       </c>
       <c r="C95" s="5">
         <v>-8.8685882999996579E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-1.2405529976475926</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>86.149062293</v>
       </c>
       <c r="C96" s="5">
         <v>0.93982983200000092</v>
       </c>
       <c r="D96" s="5">
         <v>14.068785013884156</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>86.252217471999998</v>
       </c>
       <c r="C97" s="5">
         <v>0.10315517899999804</v>
       </c>
       <c r="D97" s="5">
         <v>1.4463848505857468</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>87.202842958000005</v>
       </c>
       <c r="C98" s="5">
         <v>0.95062548600000696</v>
       </c>
       <c r="D98" s="5">
         <v>14.057670097194164</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>87.308018578000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.10517561999999714</v>
       </c>
       <c r="D99" s="5">
         <v>1.4569633537535598</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>87.559084463000005</v>
       </c>
       <c r="C100" s="5">
         <v>0.25106588500000271</v>
       </c>
       <c r="D100" s="5">
         <v>3.5058642273928742</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>87.965982647999994</v>
       </c>
       <c r="C101" s="5">
         <v>0.40689818499998864</v>
       </c>
       <c r="D101" s="5">
         <v>5.7213157450488161</v>
       </c>
       <c r="E101" s="5">
         <v>4.9633525341982176</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>88.698200357000005</v>
       </c>
       <c r="C102" s="5">
         <v>0.73221770900001104</v>
       </c>
       <c r="D102" s="5">
         <v>10.458870501569329</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>89.123047506000006</v>
       </c>
       <c r="C103" s="5">
         <v>0.42484714900000142</v>
       </c>
       <c r="D103" s="5">
         <v>5.9016294727944896</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>89.562068859999997</v>
       </c>
       <c r="C104" s="5">
         <v>0.43902135399999054</v>
       </c>
       <c r="D104" s="5">
         <v>6.0740285843648323</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>89.396627851000005</v>
       </c>
       <c r="C105" s="5">
         <v>-0.16544100899999137</v>
       </c>
       <c r="D105" s="5">
         <v>-2.1942835859099175</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>88.988094563999994</v>
       </c>
       <c r="C106" s="5">
         <v>-0.40853328700001157</v>
       </c>
       <c r="D106" s="5">
         <v>-5.3481192620398188</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>89.770825517999995</v>
       </c>
       <c r="C107" s="5">
         <v>0.78273095400000159</v>
       </c>
       <c r="D107" s="5">
         <v>11.080988311455609</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>88.954794901</v>
       </c>
       <c r="C108" s="5">
         <v>-0.81603061699999557</v>
       </c>
       <c r="D108" s="5">
         <v>-10.379012412518851</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>89.231567886999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.27677298599999745</v>
       </c>
       <c r="D109" s="5">
         <v>3.7982272267033546</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>89.785948949000002</v>
       </c>
       <c r="C110" s="5">
         <v>0.55438106200000448</v>
       </c>
       <c r="D110" s="5">
         <v>7.7155086152549401</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>89.947252434999996</v>
       </c>
       <c r="C111" s="5">
         <v>0.16130348599999422</v>
       </c>
       <c r="D111" s="5">
         <v>2.1772702812257627</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>90.242420890999995</v>
       </c>
       <c r="C112" s="5">
         <v>0.29516845599999897</v>
       </c>
       <c r="D112" s="5">
         <v>4.0097441120851451</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>90.348689300999993</v>
       </c>
       <c r="C113" s="5">
         <v>0.10626840999999843</v>
       </c>
       <c r="D113" s="5">
         <v>1.422294173337213</v>
       </c>
       <c r="E113" s="5">
         <v>2.7086682616102919</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>89.080373566999995</v>
       </c>
       <c r="C114" s="5">
         <v>-1.268315733999998</v>
       </c>
       <c r="D114" s="5">
         <v>-15.603958606279155</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>89.020893287999996</v>
       </c>
       <c r="C115" s="5">
         <v>-5.9480278999998859E-2</v>
       </c>
       <c r="D115" s="5">
         <v>-0.79832167086817396</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>89.186866014000003</v>
       </c>
       <c r="C116" s="5">
         <v>0.16597272600000679</v>
       </c>
       <c r="D116" s="5">
         <v>2.2603945825545591</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>89.559458816000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.37259280199999978</v>
       </c>
       <c r="D117" s="5">
         <v>5.1300056333855704</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>89.893435453999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.33397663799999577</v>
       </c>
       <c r="D118" s="5">
         <v>4.5678577519695507</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>90.144457114999994</v>
       </c>
       <c r="C119" s="5">
         <v>0.25102166099999579</v>
       </c>
       <c r="D119" s="5">
         <v>3.4028700165758874</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>90.095522727000002</v>
       </c>
       <c r="C120" s="5">
         <v>-4.8934387999992168E-2</v>
       </c>
       <c r="D120" s="5">
         <v>-0.6494715661076067</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>90.362769119000006</v>
       </c>
       <c r="C121" s="5">
         <v>0.26724639200000411</v>
       </c>
       <c r="D121" s="5">
         <v>3.6181565820079697</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>91.026552882000004</v>
       </c>
       <c r="C122" s="5">
         <v>0.66378376299999786</v>
       </c>
       <c r="D122" s="5">
         <v>9.1799233101336633</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>90.086197346999995</v>
       </c>
       <c r="C123" s="5">
         <v>-0.94035553500000901</v>
       </c>
       <c r="D123" s="5">
         <v>-11.716020107968161</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>89.835522241000007</v>
       </c>
       <c r="C124" s="5">
         <v>-0.25067510599998855</v>
       </c>
       <c r="D124" s="5">
         <v>-3.2885043379493717</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>90.289988389000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.45446614799999452</v>
       </c>
       <c r="D125" s="5">
         <v>6.2424321263187865</v>
       </c>
       <c r="E125" s="5">
         <v>-6.4971514754830206E-2</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>90.597315266999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.30732687799999781</v>
       </c>
       <c r="D126" s="5">
         <v>4.1618707720479708</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>90.879201968999993</v>
       </c>
       <c r="C127" s="5">
         <v>0.28188670199999422</v>
       </c>
       <c r="D127" s="5">
         <v>3.7982710294751865</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>90.668754110999998</v>
       </c>
       <c r="C128" s="5">
         <v>-0.21044785799999488</v>
       </c>
       <c r="D128" s="5">
         <v>-2.7437052082426194</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>90.226278168999997</v>
       </c>
       <c r="C129" s="5">
         <v>-0.44247594200000151</v>
       </c>
       <c r="D129" s="5">
         <v>-5.7015096103123941</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>90.401189477000003</v>
       </c>
       <c r="C130" s="5">
         <v>0.17491130800000576</v>
       </c>
       <c r="D130" s="5">
         <v>2.3512664985046339</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>90.195662824999999</v>
       </c>
       <c r="C131" s="5">
         <v>-0.2055266520000032</v>
       </c>
       <c r="D131" s="5">
         <v>-2.6943372603236537</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>90.495021781999995</v>
       </c>
       <c r="C132" s="5">
         <v>0.29935895699999548</v>
       </c>
       <c r="D132" s="5">
         <v>4.0563082296610764</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>90.263471534000004</v>
       </c>
       <c r="C133" s="5">
         <v>-0.23155024799999069</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0276047783958093</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>91.412287935999998</v>
       </c>
       <c r="C134" s="5">
         <v>1.1488164019999942</v>
       </c>
       <c r="D134" s="5">
         <v>16.388630341496846</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>90.068981553</v>
       </c>
       <c r="C135" s="5">
         <v>-1.343306382999998</v>
       </c>
       <c r="D135" s="5">
         <v>-16.276364718875612</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>90.178992819000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.11001126600000077</v>
       </c>
       <c r="D136" s="5">
         <v>1.4755798595872172</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>90.486371055000006</v>
       </c>
       <c r="C137" s="5">
         <v>0.30737823600000524</v>
       </c>
       <c r="D137" s="5">
         <v>4.1677992271006881</v>
       </c>
       <c r="E137" s="5">
         <v>0.21750215002123152</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>90.730728596000006</v>
       </c>
       <c r="C138" s="5">
         <v>0.2443575409999994</v>
       </c>
       <c r="D138" s="5">
         <v>3.2891553822740338</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>91.608556797000006</v>
       </c>
       <c r="C139" s="5">
         <v>0.87782820099999981</v>
       </c>
       <c r="D139" s="5">
         <v>12.248285129815283</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>92.271908718000006</v>
       </c>
       <c r="C140" s="5">
         <v>0.66335192100000029</v>
       </c>
       <c r="D140" s="5">
         <v>9.0439456010412478</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>91.992833660000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.27907505800000365</v>
       </c>
       <c r="D141" s="5">
         <v>-3.5696136595658068</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>92.714122196999995</v>
       </c>
       <c r="C142" s="5">
         <v>0.7212885369999924</v>
       </c>
       <c r="D142" s="5">
         <v>9.8253839145447053</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>93.393819899999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.67969770300000221</v>
       </c>
       <c r="D143" s="5">
         <v>9.160866932779399</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>93.739776363999994</v>
       </c>
       <c r="C144" s="5">
         <v>0.3459564639999968</v>
       </c>
       <c r="D144" s="5">
         <v>4.536821480946851</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>94.198001008999995</v>
       </c>
       <c r="C145" s="5">
         <v>0.45822464500000137</v>
       </c>
       <c r="D145" s="5">
         <v>6.0262210905309477</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>93.817979348999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.38002165999999704</v>
       </c>
       <c r="D146" s="5">
         <v>-4.7351564266218666</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>94.645243424</v>
       </c>
       <c r="C147" s="5">
         <v>0.82726407500000221</v>
       </c>
       <c r="D147" s="5">
         <v>11.109863002470277</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>94.954153540999997</v>
       </c>
       <c r="C148" s="5">
         <v>0.30891011699999638</v>
       </c>
       <c r="D148" s="5">
         <v>3.9877279202967353</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>95.204932310999993</v>
       </c>
       <c r="C149" s="5">
         <v>0.2507787699999966</v>
       </c>
       <c r="D149" s="5">
         <v>3.215704991019197</v>
       </c>
       <c r="E149" s="5">
         <v>5.2146651490000862</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>95.517156149000002</v>
       </c>
       <c r="C150" s="5">
         <v>0.31222383800000841</v>
       </c>
       <c r="D150" s="5">
         <v>4.0071558839644084</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>95.759200969999995</v>
       </c>
       <c r="C151" s="5">
         <v>0.24204482099999325</v>
       </c>
       <c r="D151" s="5">
         <v>3.0835958034509225</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>96.081590125999995</v>
       </c>
       <c r="C152" s="5">
         <v>0.32238915599999984</v>
       </c>
       <c r="D152" s="5">
         <v>4.1156512298442971</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>96.645992178</v>
       </c>
       <c r="C153" s="5">
         <v>0.56440205200000548</v>
       </c>
       <c r="D153" s="5">
         <v>7.2812942505127376</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>96.977377996000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.33138581800000111</v>
       </c>
       <c r="D154" s="5">
         <v>4.1931256189590371</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>96.712523441000002</v>
       </c>
       <c r="C155" s="5">
         <v>-0.26485455499999944</v>
       </c>
       <c r="D155" s="5">
         <v>-3.2285322857489529</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>96.946376931000003</v>
       </c>
       <c r="C156" s="5">
         <v>0.23385349000000133</v>
       </c>
       <c r="D156" s="5">
         <v>2.9405343344998336</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>97.449114683999994</v>
       </c>
       <c r="C157" s="5">
         <v>0.50273775299999102</v>
       </c>
       <c r="D157" s="5">
         <v>6.4034661585254726</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>98.010262982</v>
       </c>
       <c r="C158" s="5">
         <v>0.56114829800000621</v>
       </c>
       <c r="D158" s="5">
         <v>7.1331510142857102</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>98.191808714000004</v>
       </c>
       <c r="C159" s="5">
         <v>0.18154573200000357</v>
       </c>
       <c r="D159" s="5">
         <v>2.2455616186933369</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>98.527098973999998</v>
       </c>
       <c r="C160" s="5">
         <v>0.33529025999999362</v>
       </c>
       <c r="D160" s="5">
         <v>4.1754125182103197</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>98.918276512999995</v>
       </c>
       <c r="C161" s="5">
         <v>0.39117753899999741</v>
       </c>
       <c r="D161" s="5">
         <v>4.8697283618951648</v>
       </c>
       <c r="E161" s="5">
         <v>3.9003695626502299</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>98.974365599999999</v>
       </c>
       <c r="C162" s="5">
         <v>5.6089087000003701E-2</v>
       </c>
       <c r="D162" s="5">
         <v>0.68255543544823993</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>98.742953248000006</v>
       </c>
       <c r="C163" s="5">
         <v>-0.23141235199999244</v>
       </c>
       <c r="D163" s="5">
         <v>-2.7699240095836797</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>98.860560879999994</v>
       </c>
       <c r="C164" s="5">
         <v>0.11760763199998792</v>
       </c>
       <c r="D164" s="5">
         <v>1.438658031767881</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>99.518220361000004</v>
       </c>
       <c r="C165" s="5">
         <v>0.65765948100001026</v>
       </c>
       <c r="D165" s="5">
         <v>8.2815272388021768</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>99.462413146000003</v>
       </c>
       <c r="C166" s="5">
         <v>-5.580721500000152E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-0.67085700353415323</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>99.965869280000007</v>
       </c>
       <c r="C167" s="5">
         <v>0.50345613400000389</v>
       </c>
       <c r="D167" s="5">
         <v>6.2461154543773434</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>99.845133821999994</v>
       </c>
       <c r="C168" s="5">
         <v>-0.12073545800001284</v>
       </c>
       <c r="D168" s="5">
         <v>-1.4397313889898844</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>100.21431763</v>
       </c>
       <c r="C169" s="5">
         <v>0.3691838080000025</v>
       </c>
       <c r="D169" s="5">
         <v>4.5284337846648093</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>100.40919305</v>
       </c>
       <c r="C170" s="5">
         <v>0.19487542000000246</v>
       </c>
       <c r="D170" s="5">
         <v>2.3586237648449471</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>100.82093252</v>
       </c>
       <c r="C171" s="5">
         <v>0.41173947000000055</v>
       </c>
       <c r="D171" s="5">
         <v>5.0332486544481414</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>100.99456843</v>
       </c>
       <c r="C172" s="5">
         <v>0.17363591000000156</v>
       </c>
       <c r="D172" s="5">
         <v>2.0863537059510939</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>101.13041481</v>
       </c>
       <c r="C173" s="5">
         <v>0.13584638000000382</v>
       </c>
       <c r="D173" s="5">
         <v>1.6260979927352981</v>
       </c>
       <c r="E173" s="5">
         <v>2.2363291951505992</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>102.54729316</v>
       </c>
       <c r="C174" s="5">
         <v>1.4168783499999904</v>
       </c>
       <c r="D174" s="5">
         <v>18.170466852132815</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>101.92037074</v>
       </c>
       <c r="C175" s="5">
         <v>-0.62692241999999965</v>
       </c>
       <c r="D175" s="5">
         <v>-7.0944791165668768</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>102.54260105</v>
       </c>
       <c r="C176" s="5">
         <v>0.62223031000000617</v>
       </c>
       <c r="D176" s="5">
         <v>7.5771452324346455</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>102.80408726</v>
       </c>
       <c r="C177" s="5">
         <v>0.26148621000000105</v>
       </c>
       <c r="D177" s="5">
         <v>3.1033144096849208</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>102.64688545</v>
       </c>
       <c r="C178" s="5">
         <v>-0.15720181000000366</v>
       </c>
       <c r="D178" s="5">
         <v>-1.8196134483897453</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>103.93342334</v>
       </c>
       <c r="C179" s="5">
         <v>1.2865378900000053</v>
       </c>
       <c r="D179" s="5">
         <v>16.121722734608813</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>103.83127197</v>
       </c>
       <c r="C180" s="5">
         <v>-0.10215137000000141</v>
       </c>
       <c r="D180" s="5">
         <v>-1.1730699043562942</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>103.87981435</v>
       </c>
       <c r="C181" s="5">
         <v>4.8542380000000662E-2</v>
       </c>
       <c r="D181" s="5">
         <v>0.56245936272862895</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>103.02052268</v>
       </c>
       <c r="C182" s="5">
         <v>-0.85929167000000461</v>
       </c>
       <c r="D182" s="5">
         <v>-9.4869895001827409</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>104.35726561</v>
       </c>
       <c r="C183" s="5">
         <v>1.3367429299999998</v>
       </c>
       <c r="D183" s="5">
         <v>16.731295573453121</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>104.5348652</v>
       </c>
       <c r="C184" s="5">
         <v>0.17759958999999981</v>
       </c>
       <c r="D184" s="5">
         <v>2.06143475599605</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>104.83469117</v>
       </c>
       <c r="C185" s="5">
         <v>0.29982597000000055</v>
       </c>
       <c r="D185" s="5">
         <v>3.4966468136255369</v>
       </c>
       <c r="E185" s="5">
         <v>3.6628707268327121</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>105.03903704</v>
       </c>
       <c r="C186" s="5">
         <v>0.20434586999999738</v>
       </c>
       <c r="D186" s="5">
         <v>2.3643039965866253</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>105.58202540000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.54298836000000961</v>
       </c>
       <c r="D187" s="5">
         <v>6.3827192281694867</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>105.73768275</v>
       </c>
       <c r="C188" s="5">
         <v>0.15565734999999847</v>
       </c>
       <c r="D188" s="5">
         <v>1.7835504723675344</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>105.79905466</v>
       </c>
       <c r="C189" s="5">
         <v>6.1371909999991203E-2</v>
       </c>
       <c r="D189" s="5">
         <v>0.69872770008208018</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>105.77525531000001</v>
       </c>
       <c r="C190" s="5">
         <v>-2.3799349999990227E-2</v>
       </c>
       <c r="D190" s="5">
         <v>-0.26960460668069564</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>106.10924731999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.33399200999998868</v>
       </c>
       <c r="D191" s="5">
         <v>3.8555762225374712</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>107.36393090999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.2546835899999991</v>
       </c>
       <c r="D192" s="5">
         <v>15.149495669277568</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>107.46963667</v>
       </c>
       <c r="C193" s="5">
         <v>0.10570576000000642</v>
       </c>
       <c r="D193" s="5">
         <v>1.1878854777362946</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>108.02488511999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.55524844999999345</v>
       </c>
       <c r="D194" s="5">
         <v>6.3791191680536041</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>108.29317075</v>
       </c>
       <c r="C195" s="5">
         <v>0.26828563000000827</v>
       </c>
       <c r="D195" s="5">
         <v>3.0213127051460731</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>108.77458285</v>
       </c>
       <c r="C196" s="5">
         <v>0.48141210000000001</v>
       </c>
       <c r="D196" s="5">
         <v>5.4669241709068173</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>109.3205182</v>
       </c>
       <c r="C197" s="5">
         <v>0.54593534999999349</v>
       </c>
       <c r="D197" s="5">
         <v>6.1918196104914891</v>
       </c>
       <c r="E197" s="5">
         <v>4.2789528732676718</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>109.91137113000001</v>
       </c>
       <c r="C198" s="5">
         <v>0.59085293000001116</v>
       </c>
       <c r="D198" s="5">
         <v>6.68204399560548</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>109.71860363</v>
       </c>
       <c r="C199" s="5">
         <v>-0.1927675000000022</v>
       </c>
       <c r="D199" s="5">
         <v>-2.0844307078533131</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>110.18708819</v>
       </c>
       <c r="C200" s="5">
         <v>0.46848455999999317</v>
       </c>
       <c r="D200" s="5">
         <v>5.2459074450122545</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>109.76010891999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.42697927000000391</v>
       </c>
       <c r="D201" s="5">
         <v>-4.5522107708157789</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>110.15108814</v>
       </c>
       <c r="C202" s="5">
         <v>0.39097922000000551</v>
       </c>
       <c r="D202" s="5">
         <v>4.3592979471973825</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>110.39958093</v>
       </c>
       <c r="C203" s="5">
         <v>0.24849279000000024</v>
       </c>
       <c r="D203" s="5">
         <v>2.7409547638262977</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>110.32401226</v>
       </c>
       <c r="C204" s="5">
         <v>-7.5568669999995564E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-0.81831637138414237</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>111.08527424</v>
       </c>
       <c r="C205" s="5">
         <v>0.76126198000000045</v>
       </c>
       <c r="D205" s="5">
         <v>8.6018751392080475</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>111.67015854</v>
       </c>
       <c r="C206" s="5">
         <v>0.5848842999999988</v>
       </c>
       <c r="D206" s="5">
         <v>6.50443536476637</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>111.25420343</v>
       </c>
       <c r="C207" s="5">
         <v>-0.41595510999999874</v>
       </c>
       <c r="D207" s="5">
         <v>-4.3793811109120506</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>111.24597837</v>
       </c>
       <c r="C208" s="5">
         <v>-8.2250600000008944E-3</v>
       </c>
       <c r="D208" s="5">
         <v>-8.8680331595880624E-2</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>111.25482769</v>
       </c>
       <c r="C209" s="5">
         <v>8.8493199999959415E-3</v>
       </c>
       <c r="D209" s="5">
         <v>9.5498564442864087E-2</v>
       </c>
       <c r="E209" s="5">
         <v>1.7693929024935828</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>111.7220748</v>
       </c>
       <c r="C210" s="5">
         <v>0.46724711000000241</v>
       </c>
       <c r="D210" s="5">
         <v>5.1578077807581835</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>112.58313631999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.8610615199999927</v>
       </c>
       <c r="D211" s="5">
         <v>9.6509015431995202</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>113.09178858999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.50865226999999891</v>
       </c>
       <c r="D212" s="5">
         <v>5.558389610709602</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>113.27115095000001</v>
       </c>
       <c r="C213" s="5">
         <v>0.17936236000001315</v>
       </c>
       <c r="D213" s="5">
         <v>1.9198765575037191</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>113.86848608</v>
       </c>
       <c r="C214" s="5">
         <v>0.5973351299999905</v>
       </c>
       <c r="D214" s="5">
         <v>6.5150065183299688</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>114.35577557000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.4872894900000091</v>
       </c>
       <c r="D215" s="5">
         <v>5.257896024000086</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>114.5903713</v>
       </c>
       <c r="C216" s="5">
         <v>0.23459572999999523</v>
       </c>
       <c r="D216" s="5">
         <v>2.4897127285234744</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>114.92609145</v>
       </c>
       <c r="C217" s="5">
         <v>0.33572015000000022</v>
       </c>
       <c r="D217" s="5">
         <v>3.5728968666807859</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>114.94017637</v>
       </c>
       <c r="C218" s="5">
         <v>1.4084920000001944E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.14716676897668091</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>115.10746822</v>
       </c>
       <c r="C219" s="5">
         <v>0.16729184999999802</v>
       </c>
       <c r="D219" s="5">
         <v>1.760612084376989</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>115.8298685</v>
       </c>
       <c r="C220" s="5">
         <v>0.72240028000000223</v>
       </c>
       <c r="D220" s="5">
         <v>7.796519461859841</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>116.30146173999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.47159323999999003</v>
       </c>
       <c r="D221" s="5">
         <v>4.9966200716482723</v>
       </c>
       <c r="E221" s="5">
         <v>4.5361034256076627</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>115.91185713</v>
       </c>
       <c r="C222" s="5">
         <v>-0.38960460999999214</v>
       </c>
       <c r="D222" s="5">
         <v>-3.9466998245162532</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>116.47744444</v>
       </c>
       <c r="C223" s="5">
         <v>0.56558730999999796</v>
       </c>
       <c r="D223" s="5">
         <v>6.0150768358443463</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>116.33584884</v>
       </c>
       <c r="C224" s="5">
         <v>-0.14159560000000226</v>
       </c>
       <c r="D224" s="5">
         <v>-1.4490638151601787</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>117.32540167000001</v>
       </c>
       <c r="C225" s="5">
         <v>0.98955283000000804</v>
       </c>
       <c r="D225" s="5">
         <v>10.698526633649541</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>118.05336041</v>
       </c>
       <c r="C226" s="5">
         <v>0.72795873999999117</v>
       </c>
       <c r="D226" s="5">
         <v>7.7049465926291028</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>117.68313375</v>
       </c>
       <c r="C227" s="5">
         <v>-0.37022666000000015</v>
       </c>
       <c r="D227" s="5">
         <v>-3.6990772404722705</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>118.33335264999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.65021889999999871</v>
       </c>
       <c r="D228" s="5">
         <v>6.8354382450382944</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>118.74695241000001</v>
       </c>
       <c r="C229" s="5">
         <v>0.41359976000001097</v>
       </c>
       <c r="D229" s="5">
         <v>4.2758260051687147</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>119.83143154</v>
       </c>
       <c r="C230" s="5">
         <v>1.0844791299999912</v>
       </c>
       <c r="D230" s="5">
         <v>11.52681536342306</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>120.48930415</v>
       </c>
       <c r="C231" s="5">
         <v>0.6578726099999983</v>
       </c>
       <c r="D231" s="5">
         <v>6.790589615270104</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>120.94402072</v>
       </c>
       <c r="C232" s="5">
         <v>0.45471657000000221</v>
       </c>
       <c r="D232" s="5">
         <v>4.623892508206362</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>121.78275017</v>
       </c>
       <c r="C233" s="5">
         <v>0.83872945000000243</v>
       </c>
       <c r="D233" s="5">
         <v>8.6466898297556938</v>
       </c>
       <c r="E233" s="5">
         <v>4.713000462757555</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>121.46754332</v>
       </c>
       <c r="C234" s="5">
         <v>-0.3152068499999956</v>
       </c>
       <c r="D234" s="5">
         <v>-3.0620909380525974</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>121.89287496</v>
       </c>
       <c r="C235" s="5">
         <v>0.42533163999999601</v>
       </c>
       <c r="D235" s="5">
         <v>4.2838051049558068</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>122.04679143</v>
       </c>
       <c r="C236" s="5">
         <v>0.15391646999999864</v>
       </c>
       <c r="D236" s="5">
         <v>1.5258308589540359</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>122.8713491</v>
       </c>
       <c r="C237" s="5">
         <v>0.82455767000000435</v>
       </c>
       <c r="D237" s="5">
         <v>8.4154367626307014</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>123.4289186</v>
       </c>
       <c r="C238" s="5">
         <v>0.55756949999999961</v>
       </c>
       <c r="D238" s="5">
         <v>5.5833815395609054</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>123.58599504999999</v>
       </c>
       <c r="C239" s="5">
         <v>0.15707644999999104</v>
       </c>
       <c r="D239" s="5">
         <v>1.537862210948826</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>124.52737645000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.94138140000001158</v>
       </c>
       <c r="D240" s="5">
         <v>9.5334981214503234</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>124.03196369</v>
       </c>
       <c r="C241" s="5">
         <v>-0.49541276000000778</v>
       </c>
       <c r="D241" s="5">
         <v>-4.67092625096811</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>124.53358231999999</v>
       </c>
       <c r="C242" s="5">
         <v>0.50161862999999585</v>
       </c>
       <c r="D242" s="5">
         <v>4.9625417761890667</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>125.32066711</v>
       </c>
       <c r="C243" s="5">
         <v>0.78708479000000864</v>
       </c>
       <c r="D243" s="5">
         <v>7.853589363196023</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>125.70841484</v>
       </c>
       <c r="C244" s="5">
         <v>0.38774773000000096</v>
       </c>
       <c r="D244" s="5">
         <v>3.7766922169442996</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>125.99422353999999</v>
       </c>
       <c r="C245" s="5">
         <v>0.28580869999998981</v>
       </c>
       <c r="D245" s="5">
         <v>2.7626778808031993</v>
       </c>
       <c r="E245" s="5">
         <v>3.4581854688952918</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>127.09942382</v>
       </c>
       <c r="C246" s="5">
         <v>1.1052002800000054</v>
       </c>
       <c r="D246" s="5">
         <v>11.049182979225369</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>127.70673925</v>
       </c>
       <c r="C247" s="5">
         <v>0.60731542999999988</v>
       </c>
       <c r="D247" s="5">
         <v>5.8870410940768059</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>128.12066408999999</v>
       </c>
       <c r="C248" s="5">
         <v>0.41392483999999286</v>
       </c>
       <c r="D248" s="5">
         <v>3.9595471886086253</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>128.50964293000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.38897884000002136</v>
       </c>
       <c r="D249" s="5">
         <v>3.7046976351080341</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>128.71021662999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.20057369999997832</v>
       </c>
       <c r="D250" s="5">
         <v>1.8890827530332777</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>129.68388143000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.97366480000002298</v>
       </c>
       <c r="D251" s="5">
         <v>9.4651181444462615</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>129.94805049999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.26416906999997991</v>
       </c>
       <c r="D252" s="5">
         <v>2.4720010618393573</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>129.64616899000001</v>
       </c>
       <c r="C253" s="5">
         <v>-0.30188150999998697</v>
       </c>
       <c r="D253" s="5">
         <v>-2.7523682901999136</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>129.80694344</v>
       </c>
       <c r="C254" s="5">
         <v>0.16077444999999102</v>
       </c>
       <c r="D254" s="5">
         <v>1.4983140828884522</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>130.42506725999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.61812381999999388</v>
       </c>
       <c r="D255" s="5">
         <v>5.8663031214670758</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>130.61216114000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.18709388000002036</v>
       </c>
       <c r="D256" s="5">
         <v>1.7350383517509282</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>130.83763737999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.22547623999997768</v>
       </c>
       <c r="D257" s="5">
         <v>2.0913467239343619</v>
       </c>
       <c r="E257" s="5">
         <v>3.8441554730977989</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>131.67584686999999</v>
       </c>
       <c r="C258" s="5">
         <v>0.838209489999997</v>
       </c>
       <c r="D258" s="5">
         <v>7.9645363590928442</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>131.39136091</v>
       </c>
       <c r="C259" s="5">
         <v>-0.28448595999998361</v>
       </c>
       <c r="D259" s="5">
         <v>-2.5620161768446281</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>131.91064746000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.5192865500000039</v>
       </c>
       <c r="D260" s="5">
         <v>4.8471169064496555</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>133.09182053000001</v>
       </c>
       <c r="C261" s="5">
         <v>1.1811730699999998</v>
       </c>
       <c r="D261" s="5">
         <v>11.290518165870523</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>132.93292298</v>
       </c>
       <c r="C262" s="5">
         <v>-0.15889755000000605</v>
       </c>
       <c r="D262" s="5">
         <v>-1.4233028249725277</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>132.94397949</v>
       </c>
       <c r="C263" s="5">
         <v>1.1056510000003072E-2</v>
       </c>
       <c r="D263" s="5">
         <v>9.9853992599263641E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>133.81585430999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.87187481999998795</v>
       </c>
       <c r="D264" s="5">
         <v>8.1600196020397586</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>134.60712106</v>
       </c>
       <c r="C265" s="5">
         <v>0.79126675000000546</v>
       </c>
       <c r="D265" s="5">
         <v>7.3310990771855211</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>135.77248528000001</v>
       </c>
       <c r="C266" s="5">
         <v>1.1653642200000149</v>
       </c>
       <c r="D266" s="5">
         <v>10.898273072021492</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>135.34767423</v>
       </c>
       <c r="C267" s="5">
         <v>-0.42481105000001662</v>
       </c>
       <c r="D267" s="5">
         <v>-3.6906712189110458</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>135.63351417000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.28583994000001667</v>
       </c>
       <c r="D268" s="5">
         <v>2.5639176367224348</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>136.09671732000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.46320314999999823</v>
       </c>
       <c r="D269" s="5">
         <v>4.1759886553677683</v>
       </c>
       <c r="E269" s="5">
         <v>4.0195467033127041</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>136.24294054000001</v>
       </c>
       <c r="C270" s="5">
         <v>0.14622321999999599</v>
       </c>
       <c r="D270" s="5">
         <v>1.2969340557295483</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>136.63241811</v>
       </c>
       <c r="C271" s="5">
         <v>0.38947756999999683</v>
       </c>
       <c r="D271" s="5">
         <v>3.4848924453770191</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>137.06992260000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.43750449000000913</v>
       </c>
       <c r="D272" s="5">
         <v>3.9108640965562325</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>136.7718338</v>
       </c>
       <c r="C273" s="5">
         <v>-0.29808880000001636</v>
       </c>
       <c r="D273" s="5">
         <v>-2.5786759199386999</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>137.06207494</v>
       </c>
       <c r="C274" s="5">
         <v>0.29024114000000623</v>
       </c>
       <c r="D274" s="5">
         <v>2.5764318142110332</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>137.85340642</v>
       </c>
       <c r="C275" s="5">
         <v>0.79133147999999665</v>
       </c>
       <c r="D275" s="5">
         <v>7.1525226912086293</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>136.42971007</v>
       </c>
       <c r="C276" s="5">
         <v>-1.4236963500000002</v>
       </c>
       <c r="D276" s="5">
         <v>-11.712860038591943</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>137.25189606999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.82218599999998787</v>
       </c>
       <c r="D277" s="5">
         <v>7.4763127407035723</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>136.93437365</v>
       </c>
       <c r="C278" s="5">
         <v>-0.31752241999998887</v>
       </c>
       <c r="D278" s="5">
         <v>-2.7410620587860368</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>137.02731413999999</v>
       </c>
       <c r="C279" s="5">
         <v>9.2940489999989495E-2</v>
       </c>
       <c r="D279" s="5">
         <v>0.81751471078042037</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>137.43035673</v>
       </c>
       <c r="C280" s="5">
         <v>0.40304259000001252</v>
       </c>
       <c r="D280" s="5">
         <v>3.58725929857584</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>137.74564275</v>
       </c>
       <c r="C281" s="5">
         <v>0.31528602000000205</v>
       </c>
       <c r="D281" s="5">
         <v>2.787985129192716</v>
       </c>
       <c r="E281" s="5">
         <v>1.2115835432848332</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>137.27724112999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.46840162000000873</v>
       </c>
       <c r="D282" s="5">
         <v>-4.0051195855024151</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>137.81299401000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.53575288000001819</v>
       </c>
       <c r="D283" s="5">
         <v>4.7850933721006239</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>138.09914649000001</v>
       </c>
       <c r="C284" s="5">
         <v>0.28615247999999838</v>
       </c>
       <c r="D284" s="5">
         <v>2.5203117918755069</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>138.75981249</v>
       </c>
       <c r="C285" s="5">
         <v>0.66066599999999198</v>
       </c>
       <c r="D285" s="5">
         <v>5.8942839307395856</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>138.94648208999999</v>
       </c>
       <c r="C286" s="5">
         <v>0.18666959999998767</v>
       </c>
       <c r="D286" s="5">
         <v>1.6263237245541795</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>139.49262873000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.54614664000001767</v>
       </c>
       <c r="D287" s="5">
         <v>4.8200677751248033</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>139.38354509999999</v>
       </c>
       <c r="C288" s="5">
         <v>-0.10908363000001486</v>
       </c>
       <c r="D288" s="5">
         <v>-0.93437780699660022</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>140.07585753000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.69231243000001541</v>
       </c>
       <c r="D289" s="5">
         <v>6.1259042026218458</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>140.59327010000001</v>
       </c>
       <c r="C290" s="5">
         <v>0.51741257000000473</v>
       </c>
       <c r="D290" s="5">
         <v>4.5237327671150629</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>140.45937362999999</v>
       </c>
       <c r="C291" s="5">
         <v>-0.13389647000002469</v>
       </c>
       <c r="D291" s="5">
         <v>-1.1368738121676825</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>140.74500026000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.28562663000002431</v>
       </c>
       <c r="D292" s="5">
         <v>2.4676994352877069</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>141.23000861</v>
       </c>
       <c r="C293" s="5">
         <v>0.48500834999998688</v>
       </c>
       <c r="D293" s="5">
         <v>4.2144912808771862</v>
       </c>
       <c r="E293" s="5">
         <v>2.5295652119638357</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>141.92688620999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.69687759999999344</v>
       </c>
       <c r="D294" s="5">
         <v>6.0845820006989015</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>142.27301471000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.34612850000002027</v>
       </c>
       <c r="D295" s="5">
         <v>2.9661117648195123</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>142.75572055000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.48270583999999417</v>
       </c>
       <c r="D296" s="5">
         <v>4.1482161286399366</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>143.04767896000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.29195841000000655</v>
       </c>
       <c r="D297" s="5">
         <v>2.4819877829693526</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>143.87764381</v>
       </c>
       <c r="C298" s="5">
         <v>0.82996484999998188</v>
       </c>
       <c r="D298" s="5">
         <v>7.1889504877287624</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>144.56154340000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.68389959000000999</v>
       </c>
       <c r="D299" s="5">
         <v>5.8555202390885519</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>145.58628583999999</v>
       </c>
       <c r="C300" s="5">
         <v>1.0247424399999829</v>
       </c>
       <c r="D300" s="5">
         <v>8.8459522877014649</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>145.59278990999999</v>
       </c>
       <c r="C301" s="5">
         <v>6.504070000005413E-3</v>
       </c>
       <c r="D301" s="5">
         <v>5.3623196710739229E-2</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>145.71519133999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.12240142999999648</v>
       </c>
       <c r="D302" s="5">
         <v>1.0135308947480937</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>146.43654395999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.72135262000000466</v>
       </c>
       <c r="D303" s="5">
         <v>6.1049575403120171</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>146.28629610999999</v>
       </c>
       <c r="C304" s="5">
         <v>-0.15024784999999952</v>
       </c>
       <c r="D304" s="5">
         <v>-1.2243080979387089</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>146.39676653000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.11047042000001284</v>
       </c>
       <c r="D305" s="5">
         <v>0.90997236867234044</v>
       </c>
       <c r="E305" s="5">
         <v>3.6583994937419817</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>147.42662670000001</v>
       </c>
       <c r="C306" s="5">
         <v>1.0298601700000063</v>
       </c>
       <c r="D306" s="5">
         <v>8.7760607176431638</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>148.21764379000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.79101708999999687</v>
       </c>
       <c r="D307" s="5">
         <v>6.632040203221945</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>148.50802456</v>
       </c>
       <c r="C308" s="5">
         <v>0.29038076999998452</v>
       </c>
       <c r="D308" s="5">
         <v>2.3764801720022266</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>149.50469901</v>
       </c>
       <c r="C309" s="5">
         <v>0.99667445000000043</v>
       </c>
       <c r="D309" s="5">
         <v>8.3575212051945069</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>149.59826767000001</v>
       </c>
       <c r="C310" s="5">
         <v>9.3568660000016735E-2</v>
       </c>
       <c r="D310" s="5">
         <v>0.75361978964807452</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>149.50900189000001</v>
       </c>
       <c r="C311" s="5">
         <v>-8.9265780000005179E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-0.71369866602035703</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>150.26423578999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.75523389999997903</v>
       </c>
       <c r="D312" s="5">
         <v>6.2329930326376459</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>150.67981612</v>
       </c>
       <c r="C313" s="5">
         <v>0.4155803300000116</v>
       </c>
       <c r="D313" s="5">
         <v>3.3697473529983757</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>150.83731635999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.1575002399999903</v>
       </c>
       <c r="D314" s="5">
         <v>1.2615534153643138</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>151.30724283999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.46992647999999804</v>
       </c>
       <c r="D315" s="5">
         <v>3.8032727125631993</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>152.38310100000001</v>
       </c>
       <c r="C316" s="5">
         <v>1.0758581600000241</v>
       </c>
       <c r="D316" s="5">
         <v>8.8742249997687104</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>152.83178000000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.4486789999999985</v>
       </c>
       <c r="D317" s="5">
         <v>3.5910818360870067</v>
       </c>
       <c r="E317" s="5">
         <v>4.3955980876676737</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>153.30027928000001</v>
       </c>
       <c r="C318" s="5">
         <v>0.46849928000000318</v>
       </c>
       <c r="D318" s="5">
         <v>3.7412071492885168</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>153.79186369999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.49158441999998104</v>
       </c>
       <c r="D319" s="5">
         <v>3.916608925840559</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>154.63620370999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.84434000999999625</v>
       </c>
       <c r="D320" s="5">
         <v>6.7907982835310854</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>155.48047682000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.84427311000001737</v>
       </c>
       <c r="D321" s="5">
         <v>6.7520477100061704</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>156.05141304</v>
       </c>
       <c r="C322" s="5">
         <v>0.570936219999993</v>
       </c>
       <c r="D322" s="5">
         <v>4.4965856610708954</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>155.07033759000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.98107544999999163</v>
       </c>
       <c r="D323" s="5">
         <v>-7.288774515110652</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>156.66027122</v>
       </c>
       <c r="C324" s="5">
         <v>1.5899336299999902</v>
       </c>
       <c r="D324" s="5">
         <v>13.021664970147473</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>157.34081638000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.68054516000000831</v>
       </c>
       <c r="D325" s="5">
         <v>5.3392693415746262</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>158.33119859000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.99038221000000703</v>
       </c>
       <c r="D326" s="5">
         <v>7.8204655584980021</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>158.91220582</v>
       </c>
       <c r="C327" s="5">
         <v>0.58100722999998311</v>
       </c>
       <c r="D327" s="5">
         <v>4.4934525647623014</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>159.81617109000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.9039652700000147</v>
       </c>
       <c r="D328" s="5">
         <v>7.0438167972609822</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>160.15622956999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.34005847999998196</v>
       </c>
       <c r="D329" s="5">
         <v>2.5834672134117387</v>
       </c>
       <c r="E329" s="5">
         <v>4.792491175591862</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>161.00844248999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.85221291999999949</v>
       </c>
       <c r="D330" s="5">
         <v>6.5755922216840901</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>160.71698701</v>
       </c>
       <c r="C331" s="5">
         <v>-0.29145547999999621</v>
       </c>
       <c r="D331" s="5">
         <v>-2.1507282980402609</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>160.83063920999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.11365219999998999</v>
       </c>
       <c r="D332" s="5">
         <v>0.85189709453170614</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>160.60541283000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.22522637999998096</v>
       </c>
       <c r="D333" s="5">
         <v>-1.6675906126328854</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>160.52475100999999</v>
       </c>
       <c r="C334" s="5">
         <v>-8.0661820000017315E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.60102119243693464</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>160.87339402000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.34864301000001774</v>
       </c>
       <c r="D335" s="5">
         <v>2.637634352512741</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>161.02739726999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.15400324999998816</v>
       </c>
       <c r="D336" s="5">
         <v>1.1548213275788033</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>160.95276177</v>
       </c>
       <c r="C337" s="5">
         <v>-7.4635499999999411E-2</v>
       </c>
       <c r="D337" s="5">
         <v>-0.55477911566572669</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>161.44240847</v>
       </c>
       <c r="C338" s="5">
         <v>0.48964670000000865</v>
       </c>
       <c r="D338" s="5">
         <v>3.7123173240692919</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>161.04741774999999</v>
       </c>
       <c r="C339" s="5">
         <v>-0.39499072000000979</v>
       </c>
       <c r="D339" s="5">
         <v>-2.8967752139105518</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>161.14929422</v>
       </c>
       <c r="C340" s="5">
         <v>0.10187647000000766</v>
       </c>
       <c r="D340" s="5">
         <v>0.76175082817988571</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>161.73102324999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.5817290299999911</v>
       </c>
       <c r="D341" s="5">
         <v>4.4189009762343634</v>
       </c>
       <c r="E341" s="5">
         <v>0.9832859353820611</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>162.25331220000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.52228895000001785</v>
       </c>
       <c r="D342" s="5">
         <v>3.9448178191310301</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>162.77855765999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.5252454599999794</v>
       </c>
       <c r="D343" s="5">
         <v>3.9545488820635244</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>163.44667951</v>
       </c>
       <c r="C344" s="5">
         <v>0.66812185000000568</v>
       </c>
       <c r="D344" s="5">
         <v>5.0381039459344024</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>163.20960488</v>
       </c>
       <c r="C345" s="5">
         <v>-0.23707462999999507</v>
       </c>
       <c r="D345" s="5">
         <v>-1.726746320681416</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>163.80569606</v>
       </c>
       <c r="C346" s="5">
         <v>0.59609118000000194</v>
       </c>
       <c r="D346" s="5">
         <v>4.4718856930770823</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>164.3818607</v>
       </c>
       <c r="C347" s="5">
         <v>0.57616464000000178</v>
       </c>
       <c r="D347" s="5">
         <v>4.3034588909576899</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>164.75043887000001</v>
       </c>
       <c r="C348" s="5">
         <v>0.36857817000000637</v>
       </c>
       <c r="D348" s="5">
         <v>2.7240791875818182</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>165.10261104</v>
       </c>
       <c r="C349" s="5">
         <v>0.35217216999998868</v>
       </c>
       <c r="D349" s="5">
         <v>2.5955056914600538</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>165.64714899000001</v>
       </c>
       <c r="C350" s="5">
         <v>0.54453795000000582</v>
       </c>
       <c r="D350" s="5">
         <v>4.030404583555125</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>165.94662314000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.29947415000000888</v>
       </c>
       <c r="D351" s="5">
         <v>2.1911875932367764</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>165.89039156000001</v>
       </c>
       <c r="C352" s="5">
         <v>-5.6231580000002168E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-0.40586713081149917</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>166.52018125000001</v>
       </c>
       <c r="C353" s="5">
         <v>0.62978968999999552</v>
       </c>
       <c r="D353" s="5">
         <v>4.652043308719489</v>
       </c>
       <c r="E353" s="5">
         <v>2.9611869780833855</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>166.48864259000001</v>
       </c>
       <c r="C354" s="5">
         <v>-3.1538659999995389E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-0.22704150533944256</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>166.67336933000001</v>
       </c>
       <c r="C355" s="5">
         <v>0.18472674000000211</v>
       </c>
       <c r="D355" s="5">
         <v>1.3396100434972524</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>167.1158518</v>
       </c>
       <c r="C356" s="5">
         <v>0.44248246999998742</v>
       </c>
       <c r="D356" s="5">
         <v>3.2326759078298073</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>167.68333104000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.56747924000001149</v>
       </c>
       <c r="D357" s="5">
         <v>4.1518405486961951</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>168.14231565</v>
       </c>
       <c r="C358" s="5">
         <v>0.45898460999998747</v>
       </c>
       <c r="D358" s="5">
         <v>3.3345561514980027</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>168.26015674000001</v>
       </c>
       <c r="C359" s="5">
         <v>0.11784109000001308</v>
       </c>
       <c r="D359" s="5">
         <v>0.84425900197917514</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>168.60937448999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.34921774999997979</v>
       </c>
       <c r="D360" s="5">
         <v>2.5191831610971382</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>169.20534042</v>
       </c>
       <c r="C361" s="5">
         <v>0.59596593000000553</v>
       </c>
       <c r="D361" s="5">
         <v>4.3249500323523149</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>169.07389146</v>
       </c>
       <c r="C362" s="5">
         <v>-0.13144896000000017</v>
       </c>
       <c r="D362" s="5">
         <v>-0.92825981875177543</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>169.45292029999999</v>
       </c>
       <c r="C363" s="5">
         <v>0.37902883999998949</v>
       </c>
       <c r="D363" s="5">
         <v>2.7235711760943193</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>170.00151604999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.54859575000000405</v>
       </c>
       <c r="D364" s="5">
         <v>3.9548699991772907</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>169.99955951999999</v>
       </c>
       <c r="C365" s="5">
         <v>-1.9565300000010666E-3</v>
       </c>
       <c r="D365" s="5">
         <v>-1.3809802669606519E-2</v>
       </c>
       <c r="E365" s="5">
         <v>2.0894634175159466</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>170.87139217999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.87183265999999549</v>
       </c>
       <c r="D366" s="5">
         <v>6.3307167477530069</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>170.94021026999999</v>
       </c>
       <c r="C367" s="5">
         <v>6.8818090000007714E-2</v>
       </c>
       <c r="D367" s="5">
         <v>0.48436944643923674</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>170.57852007</v>
       </c>
       <c r="C368" s="5">
         <v>-0.36169019999999819</v>
       </c>
       <c r="D368" s="5">
         <v>-2.5097239736385557</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>155.02873636000001</v>
       </c>
       <c r="C369" s="5">
         <v>-15.549783709999986</v>
       </c>
       <c r="D369" s="5">
         <v>-68.241909700151012</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>158.69826043</v>
       </c>
       <c r="C370" s="5">
         <v>3.6695240699999943</v>
       </c>
       <c r="D370" s="5">
         <v>32.409611051711721</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>162.08051735999999</v>
       </c>
       <c r="C371" s="5">
         <v>3.3822569299999827</v>
       </c>
       <c r="D371" s="5">
         <v>28.796415433187939</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>158.86470093</v>
       </c>
       <c r="C372" s="5">
         <v>-3.2158164299999896</v>
       </c>
       <c r="D372" s="5">
         <v>-21.37527439927479</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>158.78200734999999</v>
       </c>
       <c r="C373" s="5">
         <v>-8.269358000001148E-2</v>
       </c>
       <c r="D373" s="5">
         <v>-0.62284884587769929</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>158.9104025</v>
       </c>
       <c r="C374" s="5">
         <v>0.12839515000001711</v>
       </c>
       <c r="D374" s="5">
         <v>0.9746776003957347</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>160.52660921</v>
       </c>
       <c r="C375" s="5">
         <v>1.6162067100000002</v>
       </c>
       <c r="D375" s="5">
         <v>12.911052231675768</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>161.19109155000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.66448234000000639</v>
       </c>
       <c r="D376" s="5">
         <v>5.0819318168338068</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>162.41356765</v>
       </c>
       <c r="C377" s="5">
         <v>1.2224760999999944</v>
       </c>
       <c r="D377" s="5">
         <v>9.4901980868866467</v>
       </c>
       <c r="E377" s="5">
         <v>-4.4623597210600501</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>161.32499973</v>
       </c>
       <c r="C378" s="5">
         <v>-1.0885679200000027</v>
       </c>
       <c r="D378" s="5">
         <v>-7.7529683471606941</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>160.83258147000001</v>
       </c>
       <c r="C379" s="5">
         <v>-0.49241825999999378</v>
       </c>
       <c r="D379" s="5">
         <v>-3.6019350932248728</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>162.10963878000001</v>
       </c>
       <c r="C380" s="5">
         <v>1.2770573100000036</v>
       </c>
       <c r="D380" s="5">
         <v>9.9556788765087454</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>162.95140071</v>
       </c>
       <c r="C381" s="5">
         <v>0.84176192999998989</v>
       </c>
       <c r="D381" s="5">
         <v>6.4121256630394141</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>163.40429008000001</v>
       </c>
       <c r="C382" s="5">
         <v>0.45288937000000828</v>
       </c>
       <c r="D382" s="5">
         <v>3.3866059650151659</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>164.69960653999999</v>
       </c>
       <c r="C383" s="5">
         <v>1.2953164599999809</v>
       </c>
       <c r="D383" s="5">
         <v>9.938368106679917</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>164.82081477</v>
       </c>
       <c r="C384" s="5">
         <v>0.12120823000000769</v>
       </c>
       <c r="D384" s="5">
         <v>0.88670552957268445</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>164.82144395</v>
       </c>
       <c r="C385" s="5">
         <v>6.291800000042258E-4</v>
       </c>
       <c r="D385" s="5">
         <v>4.5809253714335085E-3</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>164.22875543999999</v>
       </c>
       <c r="C386" s="5">
         <v>-0.59268851000001632</v>
       </c>
       <c r="D386" s="5">
         <v>-4.2308029631231703</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>165.58055791999999</v>
       </c>
       <c r="C387" s="5">
         <v>1.3518024800000035</v>
       </c>
       <c r="D387" s="5">
         <v>10.337128820021313</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>165.70965294000001</v>
       </c>
       <c r="C388" s="5">
         <v>0.12909502000002249</v>
       </c>
       <c r="D388" s="5">
         <v>0.9396032904746221</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>166.39265609</v>
       </c>
       <c r="C389" s="5">
         <v>0.68300314999999046</v>
       </c>
       <c r="D389" s="5">
         <v>5.059700729977723</v>
       </c>
       <c r="E389" s="5">
         <v>2.4499729287240868</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>165.72389715</v>
       </c>
       <c r="C390" s="5">
         <v>-0.66875894000000358</v>
       </c>
       <c r="D390" s="5">
         <v>-4.7177950283201149</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>166.09271580000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.36881865000000857</v>
       </c>
       <c r="D391" s="5">
         <v>2.7035333941250128</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>166.60235542000001</v>
       </c>
       <c r="C392" s="5">
         <v>0.50963962000000151</v>
       </c>
       <c r="D392" s="5">
         <v>3.7448649521803379</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>167.62854052</v>
       </c>
       <c r="C393" s="5">
         <v>1.0261850999999922</v>
       </c>
       <c r="D393" s="5">
         <v>7.646997152778412</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>168.28874404999999</v>
       </c>
       <c r="C394" s="5">
         <v>0.66020352999998977</v>
       </c>
       <c r="D394" s="5">
         <v>4.8299227587382587</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>168.71050259</v>
       </c>
       <c r="C395" s="5">
         <v>0.42175854000001323</v>
       </c>
       <c r="D395" s="5">
         <v>3.0491939437561788</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>170.46260874000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.752106150000003</v>
       </c>
       <c r="D396" s="5">
         <v>13.199402961503615</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>171.11474233000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.65213359000000537</v>
       </c>
       <c r="D397" s="5">
         <v>4.6886417165280081</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>171.63801538999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.52327305999997975</v>
       </c>
       <c r="D398" s="5">
         <v>3.7319827748004686</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>171.87943107000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.24141568000001712</v>
       </c>
       <c r="D399" s="5">
         <v>1.7009661690350564</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>172.78568417</v>
       </c>
       <c r="C400" s="5">
         <v>0.90625309999998649</v>
       </c>
       <c r="D400" s="5">
         <v>6.5138773130933858</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>173.32286464000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.53718047000000979</v>
       </c>
       <c r="D401" s="5">
         <v>3.7951871308393503</v>
       </c>
       <c r="E401" s="5">
         <v>4.1649726092788164</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>174.90128634999999</v>
       </c>
       <c r="C402" s="5">
         <v>1.5784217099999864</v>
       </c>
       <c r="D402" s="5">
         <v>11.492522953563867</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>175.92747442999999</v>
       </c>
       <c r="C403" s="5">
         <v>1.0261880799999972</v>
       </c>
       <c r="D403" s="5">
         <v>7.2723943171586258</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>176.84044531999999</v>
       </c>
       <c r="C404" s="5">
         <v>0.91297088999999687</v>
       </c>
       <c r="D404" s="5">
         <v>6.4082206683752085</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>175.90168141000001</v>
       </c>
       <c r="C405" s="5">
         <v>-0.93876390999997739</v>
       </c>
       <c r="D405" s="5">
         <v>-6.1875039614695426</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>176.33276272000001</v>
       </c>
       <c r="C406" s="5">
         <v>0.43108130999999617</v>
       </c>
       <c r="D406" s="5">
         <v>2.9807981538209738</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>177.75219695000001</v>
       </c>
       <c r="C407" s="5">
         <v>1.4194342300000073</v>
       </c>
       <c r="D407" s="5">
         <v>10.099052762300765</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>176.45272045999999</v>
       </c>
       <c r="C408" s="5">
         <v>-1.2994764900000177</v>
       </c>
       <c r="D408" s="5">
         <v>-8.4284477673643003</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>176.94168123</v>
       </c>
       <c r="C409" s="5">
         <v>0.4889607700000056</v>
       </c>
       <c r="D409" s="5">
         <v>3.3764208182322841</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>177.95662759999999</v>
       </c>
       <c r="C410" s="5">
         <v>1.0149463699999899</v>
       </c>
       <c r="D410" s="5">
         <v>7.1046213849899509</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>177.72352695999999</v>
       </c>
       <c r="C411" s="5">
         <v>-0.23310064000000352</v>
       </c>
       <c r="D411" s="5">
         <v>-1.560573221920003</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>177.49087205999999</v>
       </c>
       <c r="C412" s="5">
         <v>-0.2326549</v>
       </c>
       <c r="D412" s="5">
         <v>-1.5596387474879236</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>177.42922873000001</v>
       </c>
       <c r="C413" s="5">
         <v>-6.1643329999981233E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-0.41596989899936876</v>
       </c>
       <c r="E413" s="5">
         <v>2.3691992966589304</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>178.00958127999999</v>
       </c>
       <c r="C414" s="5">
         <v>0.58035254999998642</v>
       </c>
       <c r="D414" s="5">
         <v>3.9964625638846174</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>177.91681679000001</v>
       </c>
       <c r="C415" s="5">
         <v>-9.2764489999979105E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-0.62355569208843997</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>178.27234145</v>
       </c>
       <c r="C416" s="5">
         <v>0.35552465999998617</v>
       </c>
       <c r="D416" s="5">
         <v>2.4244465650714808</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>178.99660516</v>
       </c>
       <c r="C417" s="5">
         <v>0.72426371000000245</v>
       </c>
       <c r="D417" s="5">
         <v>4.9856418856967011</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>179.67381810000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.67721294000000398</v>
       </c>
       <c r="D418" s="5">
         <v>4.6357351201422148</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>180.06242288999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.38860478999998804</v>
       </c>
       <c r="D419" s="5">
         <v>2.6264992935440823</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>180.16565266000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.10322977000001288</v>
       </c>
       <c r="D420" s="5">
         <v>0.69013327754814391</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>180.68746618</v>
       </c>
       <c r="C421" s="5">
         <v>0.52181351999999492</v>
       </c>
       <c r="D421" s="5">
         <v>3.5314606743183097</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>181.18512856000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.4976623800000084</v>
       </c>
       <c r="D422" s="5">
         <v>3.355656287679909</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>181.65647958</v>
       </c>
       <c r="C423" s="5">
         <v>0.47135101999998597</v>
       </c>
       <c r="D423" s="5">
         <v>3.1668428564134876</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>182.47115094</v>
       </c>
       <c r="C424" s="5">
         <v>0.81467136000000551</v>
       </c>
       <c r="D424" s="5">
         <v>5.5163632962006659</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>182.87748629000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.4063353500000062</v>
       </c>
       <c r="D425" s="5">
         <v>2.7051890532559852</v>
       </c>
       <c r="E425" s="5">
         <v>3.0706651880287428</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>183.42262722000001</v>
       </c>
       <c r="C426" s="5">
         <v>0.5451409300000023</v>
       </c>
       <c r="D426" s="5">
         <v>3.6363224047113896</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>183.74346403999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.32083681999998248</v>
       </c>
       <c r="D427" s="5">
         <v>2.1193119543694072</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>183.63604108999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.10742295000000013</v>
       </c>
       <c r="D428" s="5">
         <v>-0.69931110643447481</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>183.83240968000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.19636859000002005</v>
       </c>
       <c r="D429" s="5">
         <v>1.2907768681471143</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>183.81237945000001</v>
       </c>
       <c r="C430" s="5">
         <v>-2.0030230000003257E-2</v>
       </c>
       <c r="D430" s="5">
         <v>-0.13067269759494682</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>179.23221181</v>
       </c>
       <c r="C431" s="5">
         <v>-4.5801676400000133</v>
       </c>
       <c r="D431" s="5">
         <v>-26.125307469789703</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>183.73976131000001</v>
       </c>
       <c r="C432" s="5">
         <v>4.5075495000000103</v>
       </c>
       <c r="D432" s="5">
         <v>34.724010855083009</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>184.03710272999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.29734141999998087</v>
       </c>
       <c r="D433" s="5">
         <v>1.9593074669671973</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>183.92907553000001</v>
       </c>
       <c r="C434" s="5">
         <v>-0.10802719999998089</v>
       </c>
       <c r="D434" s="5">
         <v>-0.70211357862101087</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>184.2291256</v>
       </c>
       <c r="C435" s="5">
         <v>0.3000500699999975</v>
       </c>
       <c r="D435" s="5">
         <v>1.9752630117648939</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>184.24205723</v>
       </c>
       <c r="C436" s="5">
         <v>1.2931629999997085E-2</v>
       </c>
       <c r="D436" s="5">
         <v>8.4264354254415252E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>184.75044263000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.50838540000000876</v>
       </c>
       <c r="D437" s="5">
         <v>3.3619179704268642</v>
       </c>
       <c r="E437" s="5">
         <v>1.0241590575178483</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>185.86371674</v>
       </c>
       <c r="C438" s="5">
         <v>1.1132741099999919</v>
       </c>
       <c r="D438" s="5">
         <v>7.4755211652884679</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>185.92556632</v>
       </c>
       <c r="C439" s="5">
         <v>6.1849580000000515E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.40005379520779982</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>186.45682640999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.5312600899999893</v>
       </c>
       <c r="D440" s="5">
         <v>3.4832596919860404</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>186.06710391999999</v>
       </c>
       <c r="C441" s="5">
         <v>-0.38972248999999692</v>
       </c>
       <c r="D441" s="5">
         <v>-2.4795448031123879</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>186.01205558000001</v>
       </c>
       <c r="C442" s="5">
         <v>-5.5048339999984819E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-0.3544453793664748</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>184.89593009000001</v>
+        <v>184.44566036000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-1.1161254900000017</v>
+        <v>-1.566395220000004</v>
       </c>
       <c r="D443" s="5">
-        <v>-6.9674094161157001</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-9.6499922378419871</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>183.91026081999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.53539954000001444</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-3.4282226339107824</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{199D0B11-AF03-4A2B-9370-0E147BAD663D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>saneduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>