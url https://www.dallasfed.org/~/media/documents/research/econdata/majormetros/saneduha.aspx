--- v8 (2026-08-24)
+++ v9 (2026-10-05)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7BAEF8FE-1FE4-4453-9786-2EB231323EFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B9BE584A-17D6-47BA-837F-DB818C8B2CEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{27EFF68D-2C5F-4100-9C24-E78C6D6CDB1B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8D6B6012-1E54-49DF-9E6E-C5831D3B4B6C}"/>
   </bookViews>
   <sheets>
     <sheet name="saneduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{249461F5-6B2F-419F-99E6-32D4B639D684}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{291641DE-E3DF-4E17-8149-D2780656AFE7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>57.606626288999998</v>
+        <v>57.606620290000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>57.551144354000002</v>
+        <v>57.551120333</v>
       </c>
       <c r="C7" s="5">
-        <v>-5.5481934999995985E-2</v>
+        <v>-5.5499957000002098E-2</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.1496381757988727</v>
+        <v>-1.1500097512707863</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>57.614703579</v>
+        <v>57.614652841000002</v>
       </c>
       <c r="C8" s="5">
-        <v>6.3559224999998776E-2</v>
+        <v>6.3532508000001542E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>1.3333542616563054</v>
+        <v>1.3327909410342009</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>57.909593166000001</v>
+        <v>57.909518429000002</v>
       </c>
       <c r="C9" s="5">
-        <v>0.29488958700000012</v>
+        <v>0.2948655880000004</v>
       </c>
       <c r="D9" s="5">
-        <v>6.3178497674121648</v>
+        <v>6.3173267641889685</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>58.205099740000001</v>
+        <v>58.205014912999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.29550657400000091</v>
+        <v>0.29549648399999739</v>
       </c>
       <c r="D10" s="5">
-        <v>6.2982920935254594</v>
+        <v>6.2980793264712842</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>58.739649384000003</v>
+        <v>58.739535316999998</v>
       </c>
       <c r="C11" s="5">
-        <v>0.53454964400000193</v>
+        <v>0.53452040399999845</v>
       </c>
       <c r="D11" s="5">
-        <v>11.594745340756907</v>
+        <v>11.594096493272721</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>58.942106469999999</v>
+        <v>58.942412840999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.20245708599999546</v>
+        <v>0.20287752400000159</v>
       </c>
       <c r="D12" s="5">
-        <v>4.2153358025731169</v>
+        <v>4.2242650119230341</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>58.936008213000001</v>
+        <v>58.935876172</v>
       </c>
       <c r="C13" s="5">
-        <v>-6.0982569999978864E-3</v>
+        <v>-6.5366689999990513E-3</v>
       </c>
       <c r="D13" s="5">
-        <v>-0.12408354725573778</v>
+        <v>-0.13299795127924563</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>59.548937715000001</v>
+        <v>59.549004975999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.61292950200000007</v>
+        <v>0.61312880399999869</v>
       </c>
       <c r="D14" s="5">
-        <v>13.219078143505204</v>
+        <v>13.223656710801279</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>59.783677097999998</v>
+        <v>59.783742042999997</v>
       </c>
       <c r="C15" s="5">
-        <v>0.2347393829999973</v>
+        <v>0.23473706699999752</v>
       </c>
       <c r="D15" s="5">
-        <v>4.8342662398007441</v>
+        <v>4.8342119256679306</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>60.010961152</v>
+        <v>60.010999613000003</v>
       </c>
       <c r="C16" s="5">
-        <v>0.22728405400000184</v>
+        <v>0.22725757000000613</v>
       </c>
       <c r="D16" s="5">
-        <v>4.6587416026710127</v>
+        <v>4.6581821822463398</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>60.218721559999999</v>
+        <v>60.218738367</v>
       </c>
       <c r="C17" s="5">
-        <v>0.20776040799999862</v>
+        <v>0.20773875399999753</v>
       </c>
       <c r="D17" s="5">
-        <v>4.2344750473197523</v>
+        <v>4.2340225036958001</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>59.807038212000002</v>
+        <v>59.80702952</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.41168334799999684</v>
+        <v>-0.41170884699999988</v>
       </c>
       <c r="D18" s="5">
-        <v>-7.9022176219298075</v>
+        <v>-7.9026866931088069</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>60.138660942000001</v>
+        <v>60.138633101000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.33162272999999942</v>
+        <v>0.33160358100000309</v>
       </c>
       <c r="D19" s="5">
-        <v>6.8605728183366965</v>
+        <v>6.8601655356575142</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>60.713953877000002</v>
+        <v>60.713899922000003</v>
       </c>
       <c r="C20" s="5">
-        <v>0.57529293500000023</v>
+        <v>0.5752668209999996</v>
       </c>
       <c r="D20" s="5">
-        <v>12.102978301985591</v>
+        <v>12.102405597658317</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>61.294834807999997</v>
+        <v>61.294759423999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.58088093099999583</v>
+        <v>0.58085950199999559</v>
       </c>
       <c r="D21" s="5">
-        <v>12.104836822147448</v>
+        <v>12.104377842773184</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>61.816253758999999</v>
+        <v>61.816166682999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.52141895100000113</v>
+        <v>0.52140725900000007</v>
       </c>
       <c r="D22" s="5">
-        <v>10.699494373717954</v>
+        <v>10.699256900188159</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>61.696079335</v>
+        <v>61.695957016999998</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.12017442399999823</v>
+        <v>-0.12020966600000094</v>
       </c>
       <c r="D23" s="5">
-        <v>-2.3080875354620112</v>
+        <v>-2.3087603930710077</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>61.168324355000003</v>
+        <v>61.168653783000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.52775497999999743</v>
+        <v>-0.52730323399999435</v>
       </c>
       <c r="D24" s="5">
-        <v>-9.7954992845963211</v>
+        <v>-9.7875232215404502</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>61.756802536000002</v>
+        <v>61.756674640999996</v>
       </c>
       <c r="C25" s="5">
-        <v>0.58847818099999927</v>
+        <v>0.58802085799999304</v>
       </c>
       <c r="D25" s="5">
-        <v>12.175657589518906</v>
+        <v>12.165620742668715</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>62.549123784000003</v>
+        <v>62.549184089000001</v>
       </c>
       <c r="C26" s="5">
-        <v>0.79232124800000037</v>
+        <v>0.79250944800000411</v>
       </c>
       <c r="D26" s="5">
-        <v>16.529836227020688</v>
+        <v>16.53408041861497</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>62.440087669</v>
+        <v>62.440146982999998</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.1090361150000021</v>
+        <v>-0.10903710600000238</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.0719094353929157</v>
+        <v>-2.0719261077669748</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>62.559985883000003</v>
+        <v>62.560019685</v>
       </c>
       <c r="C28" s="5">
-        <v>0.11989821400000267</v>
+        <v>0.11987270200000211</v>
       </c>
       <c r="D28" s="5">
-        <v>2.3287466178230742</v>
+        <v>2.3282436271665041</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>62.790993112000002</v>
+        <v>62.791005050999999</v>
       </c>
       <c r="C29" s="5">
-        <v>0.23100722899999937</v>
+        <v>0.23098536599999875</v>
       </c>
       <c r="D29" s="5">
-        <v>4.5221944427700889</v>
+        <v>4.521755231533775</v>
       </c>
       <c r="E29" s="5">
-        <v>4.2715479262326772</v>
+        <v>4.2715386501846808</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>63.001941234999997</v>
+        <v>63.001927834999996</v>
       </c>
       <c r="C30" s="5">
-        <v>0.21094812299999433</v>
+        <v>0.21092278399999742</v>
       </c>
       <c r="D30" s="5">
-        <v>4.1067650082594831</v>
+        <v>4.106261760790586</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>63.521037354999997</v>
+        <v>63.521006516999996</v>
       </c>
       <c r="C31" s="5">
-        <v>0.51909612000000038</v>
+        <v>0.51907868199999996</v>
       </c>
       <c r="D31" s="5">
-        <v>10.347832611421893</v>
+        <v>10.347471396953289</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>63.722706207999998</v>
+        <v>63.722652738999997</v>
       </c>
       <c r="C32" s="5">
-        <v>0.20166885300000104</v>
+        <v>0.20164622200000082</v>
       </c>
       <c r="D32" s="5">
-        <v>3.8770370763369533</v>
+        <v>3.8765962913531959</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>63.923067060999998</v>
+        <v>63.922999560000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.20036085299999939</v>
+        <v>0.20034682100000367</v>
       </c>
       <c r="D33" s="5">
-        <v>3.8390526744123354</v>
+        <v>3.8387824223731881</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>63.923094732000003</v>
+        <v>63.923011748999997</v>
       </c>
       <c r="C34" s="5">
-        <v>2.767100000511391E-5</v>
+        <v>1.2188999995998984E-5</v>
       </c>
       <c r="D34" s="5">
-        <v>5.1945691255106397E-4</v>
+        <v>2.2881928929407991E-4</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>63.993076348000002</v>
+        <v>63.992949230000001</v>
       </c>
       <c r="C35" s="5">
-        <v>6.9981615999999747E-2</v>
+        <v>6.9937481000003743E-2</v>
       </c>
       <c r="D35" s="5">
-        <v>1.321673240428245</v>
+        <v>1.3208364093834746</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>65.938035334999995</v>
+        <v>65.938402938999999</v>
       </c>
       <c r="C36" s="5">
-        <v>1.9449589869999926</v>
+        <v>1.9454537089999988</v>
       </c>
       <c r="D36" s="5">
-        <v>43.230719073746002</v>
+        <v>43.243715980751048</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>66.578822207000002</v>
+        <v>66.578700756999993</v>
       </c>
       <c r="C37" s="5">
-        <v>0.64078687200000672</v>
+        <v>0.64029781799999341</v>
       </c>
       <c r="D37" s="5">
-        <v>12.305561220380046</v>
+        <v>12.295590099725274</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>66.046992294000006</v>
+        <v>66.047039495999996</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.53182991299999571</v>
+        <v>-0.53166126099999644</v>
       </c>
       <c r="D38" s="5">
-        <v>-9.1754522882249052</v>
+        <v>-9.1726851912127927</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>66.356503285000002</v>
+        <v>66.356553912999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.30951099099999624</v>
+        <v>0.3095144170000026</v>
       </c>
       <c r="D39" s="5">
-        <v>5.7706973420687424</v>
+        <v>5.7707586425629565</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>66.575059932000002</v>
+        <v>66.575088879999996</v>
       </c>
       <c r="C40" s="5">
-        <v>0.21855664699999977</v>
+        <v>0.21853496699999653</v>
       </c>
       <c r="D40" s="5">
-        <v>4.0247986369916999</v>
+        <v>4.0243890064503685</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>66.851170991999993</v>
+        <v>66.851153277999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.27611105999999097</v>
+        <v>0.2760643980000026</v>
       </c>
       <c r="D41" s="5">
-        <v>5.0919461108890562</v>
+        <v>5.0910636019293465</v>
       </c>
       <c r="E41" s="5">
-        <v>6.4661787921682867</v>
+        <v>6.4661303377804957</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>67.189839829999997</v>
+        <v>67.189825643000006</v>
       </c>
       <c r="C42" s="5">
-        <v>0.3386688380000038</v>
+        <v>0.33867236500000786</v>
       </c>
       <c r="D42" s="5">
-        <v>6.2514932531535283</v>
+        <v>6.2515618857036825</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>67.492966484999997</v>
+        <v>67.492944692999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.3031266549999998</v>
+        <v>0.30311904999999228</v>
       </c>
       <c r="D43" s="5">
-        <v>5.5501690184289298</v>
+        <v>5.5500275009237487</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>67.550979114</v>
+        <v>67.550931755999997</v>
       </c>
       <c r="C44" s="5">
-        <v>5.8012629000003813E-2</v>
+        <v>5.7987062999998784E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>1.0363331940921983</v>
+        <v>1.0358746607805003</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>67.158395132999999</v>
+        <v>67.158341870000001</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.39258398100000136</v>
+        <v>-0.39258988599999611</v>
       </c>
       <c r="D45" s="5">
-        <v>-6.7553478286503594</v>
+        <v>-6.7554507983688783</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>67.312723465999994</v>
+        <v>67.312651665999994</v>
       </c>
       <c r="C46" s="5">
-        <v>0.15432833299999515</v>
+        <v>0.15430979599999262</v>
       </c>
       <c r="D46" s="5">
-        <v>2.7926912665879655</v>
+        <v>2.7923538174131179</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>68.152134386</v>
+        <v>68.152011298000005</v>
       </c>
       <c r="C47" s="5">
-        <v>0.83941092000000594</v>
+        <v>0.8393596320000114</v>
       </c>
       <c r="D47" s="5">
-        <v>16.034621554529704</v>
+        <v>16.033591986358964</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>68.720324981999994</v>
+        <v>68.720689667000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.56819059599999377</v>
+        <v>0.56867836899999702</v>
       </c>
       <c r="D48" s="5">
-        <v>10.476248009508303</v>
+        <v>10.485678042562242</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>68.737073792999993</v>
+        <v>68.736963216000007</v>
       </c>
       <c r="C49" s="5">
-        <v>1.6748810999999364E-2</v>
+        <v>1.627354900000455E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>0.29286149200484779</v>
+        <v>0.28453895547129182</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>68.849475752999993</v>
+        <v>68.849515369000002</v>
       </c>
       <c r="C50" s="5">
-        <v>0.11240195999999969</v>
+        <v>0.11255215299999577</v>
       </c>
       <c r="D50" s="5">
-        <v>1.9800391939225337</v>
+        <v>1.9827120398941966</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>68.666598397000001</v>
+        <v>68.666631539999997</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.18287735599999166</v>
+        <v>-0.18288382900000499</v>
       </c>
       <c r="D51" s="5">
-        <v>-3.1412736888644432</v>
+        <v>-3.1413814746579449</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>69.114135794999996</v>
+        <v>69.114149994000002</v>
       </c>
       <c r="C52" s="5">
-        <v>0.44753739799999437</v>
+        <v>0.44751845400000434</v>
       </c>
       <c r="D52" s="5">
-        <v>8.1075878189110995</v>
+        <v>8.1072281810381952</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>69.321979096000007</v>
+        <v>69.321925417000003</v>
       </c>
       <c r="C53" s="5">
-        <v>0.20784330100001114</v>
+        <v>0.20777542300000107</v>
       </c>
       <c r="D53" s="5">
-        <v>3.6689865321178239</v>
+        <v>3.6677676579611962</v>
       </c>
       <c r="E53" s="5">
-        <v>3.6959832824703831</v>
+        <v>3.6959304631968282</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>69.932889320000001</v>
+        <v>69.932877625000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.61091022399999417</v>
+        <v>0.6109522080000005</v>
       </c>
       <c r="D54" s="5">
-        <v>11.103112230983125</v>
+        <v>11.103921657901171</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>70.158117817000004</v>
+        <v>70.158116657999997</v>
       </c>
       <c r="C55" s="5">
-        <v>0.22522849700000336</v>
+        <v>0.22523903299999404</v>
       </c>
       <c r="D55" s="5">
-        <v>3.9339640245885432</v>
+        <v>3.9341519938357328</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>70.575043164999997</v>
+        <v>70.575010126999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.41692534799999237</v>
+        <v>0.41689346900000146</v>
       </c>
       <c r="D56" s="5">
-        <v>7.3689427658810702</v>
+        <v>7.3683609058204258</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>71.511728555000005</v>
+        <v>71.511700027000003</v>
       </c>
       <c r="C57" s="5">
-        <v>0.93668539000000806</v>
+        <v>0.93668990000000463</v>
       </c>
       <c r="D57" s="5">
-        <v>17.142228025156946</v>
+        <v>17.142325297688377</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>71.692110815000007</v>
+        <v>71.692062816999993</v>
       </c>
       <c r="C58" s="5">
-        <v>0.18038226000000179</v>
+        <v>0.18036278999998956</v>
       </c>
       <c r="D58" s="5">
-        <v>3.0692461578774033</v>
+        <v>3.068911503609284</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>71.614260513999994</v>
+        <v>71.614149373999993</v>
       </c>
       <c r="C59" s="5">
-        <v>-7.7850301000012223E-2</v>
+        <v>-7.7913442999999916E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-1.2953228398942751</v>
+        <v>-1.2963680276812717</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>72.854112731000001</v>
+        <v>72.854440917999995</v>
       </c>
       <c r="C60" s="5">
-        <v>1.2398522170000064</v>
+        <v>1.2402915440000015</v>
       </c>
       <c r="D60" s="5">
-        <v>22.872512740137772</v>
+        <v>22.881443386899548</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>73.141395638000006</v>
+        <v>73.141314695999995</v>
       </c>
       <c r="C61" s="5">
-        <v>0.28728290700000514</v>
+        <v>0.28687377800000036</v>
       </c>
       <c r="D61" s="5">
-        <v>4.8359017617292555</v>
+        <v>4.8288427402386036</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>73.486532080999993</v>
+        <v>73.486546912999998</v>
       </c>
       <c r="C62" s="5">
-        <v>0.34513644299998703</v>
+        <v>0.34523221700000306</v>
       </c>
       <c r="D62" s="5">
-        <v>5.8118041844049451</v>
+        <v>5.8134656347333502</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>74.343218153999999</v>
+        <v>74.343222612000005</v>
       </c>
       <c r="C63" s="5">
-        <v>0.85668607300000588</v>
+        <v>0.85667569900000728</v>
       </c>
       <c r="D63" s="5">
-        <v>14.922018686814509</v>
+        <v>14.921823042224712</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>74.827052495999993</v>
+        <v>74.827045185000003</v>
       </c>
       <c r="C64" s="5">
-        <v>0.48383434199999442</v>
+        <v>0.48382257299999765</v>
       </c>
       <c r="D64" s="5">
-        <v>8.0954410755092798</v>
+        <v>8.0952365542492863</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>75.281275604000001</v>
+        <v>75.281179785999996</v>
       </c>
       <c r="C65" s="5">
-        <v>0.45422310800000787</v>
+        <v>0.4541346009999927</v>
       </c>
       <c r="D65" s="5">
-        <v>7.5325569791512281</v>
+        <v>7.5310406576861499</v>
       </c>
       <c r="E65" s="5">
-        <v>8.5965469908862566</v>
+        <v>8.5964928601631065</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>75.595905353999996</v>
+        <v>75.595904750000003</v>
       </c>
       <c r="C66" s="5">
-        <v>0.3146297499999946</v>
+        <v>0.31472496400000693</v>
       </c>
       <c r="D66" s="5">
-        <v>5.1321724391607315</v>
+        <v>5.133768119029658</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>75.812168990000004</v>
+        <v>75.812207451999996</v>
       </c>
       <c r="C67" s="5">
-        <v>0.21626363600000786</v>
+        <v>0.21630270199999302</v>
       </c>
       <c r="D67" s="5">
-        <v>3.4874754783393414</v>
+        <v>3.4881154334406972</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>76.179233549000003</v>
+        <v>76.179223104000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.36706455899999924</v>
+        <v>0.3670156520000063</v>
       </c>
       <c r="D68" s="5">
-        <v>5.9673617854684391</v>
+        <v>5.9665423088585134</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>76.423765950000003</v>
+        <v>76.423771075000005</v>
       </c>
       <c r="C69" s="5">
-        <v>0.24453240100000073</v>
+        <v>0.24454797100000292</v>
       </c>
       <c r="D69" s="5">
-        <v>3.9206920660164846</v>
+        <v>3.9209466776217505</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>77.369466951999996</v>
+        <v>77.369453276000002</v>
       </c>
       <c r="C70" s="5">
-        <v>0.94570100199999274</v>
+        <v>0.94568220099999678</v>
       </c>
       <c r="D70" s="5">
-        <v>15.902830037619342</v>
+        <v>15.902490921445068</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>77.592403673999996</v>
+        <v>77.592314157000004</v>
       </c>
       <c r="C71" s="5">
-        <v>0.22293672200000003</v>
+        <v>0.22286088100000256</v>
       </c>
       <c r="D71" s="5">
-        <v>3.5130754798780917</v>
+        <v>3.5118619979040311</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>78.257675437000003</v>
+        <v>78.257915338000004</v>
       </c>
       <c r="C72" s="5">
-        <v>0.6652717630000069</v>
+        <v>0.66560118099999954</v>
       </c>
       <c r="D72" s="5">
-        <v>10.788033319041123</v>
+        <v>10.793642710493678</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>78.686555358000007</v>
+        <v>78.686510936000005</v>
       </c>
       <c r="C73" s="5">
-        <v>0.42887992100000361</v>
+        <v>0.42859559800000113</v>
       </c>
       <c r="D73" s="5">
-        <v>6.7783198070286987</v>
+        <v>6.7736685602141078</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>79.183532475999996</v>
+        <v>79.183529186000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.49697711799998956</v>
+        <v>0.49701824999999644</v>
       </c>
       <c r="D74" s="5">
-        <v>7.8479917617236161</v>
+        <v>7.8486686111488568</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>79.940849662999995</v>
+        <v>79.940819586999993</v>
       </c>
       <c r="C75" s="5">
-        <v>0.75731718699999817</v>
+        <v>0.75729040099999168</v>
       </c>
       <c r="D75" s="5">
-        <v>12.100268223897315</v>
+        <v>12.099818013261388</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>80.277335754000006</v>
+        <v>80.277279954999997</v>
       </c>
       <c r="C76" s="5">
-        <v>0.33648609100001181</v>
+        <v>0.33646036800000445</v>
       </c>
       <c r="D76" s="5">
-        <v>5.1696162466188023</v>
+        <v>5.1692138475656346</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>80.661977332999996</v>
+        <v>80.661808851000004</v>
       </c>
       <c r="C77" s="5">
-        <v>0.38464157899998952</v>
+        <v>0.38452889600000617</v>
       </c>
       <c r="D77" s="5">
-        <v>5.9036577072948182</v>
+        <v>5.9018865910425822</v>
       </c>
       <c r="E77" s="5">
-        <v>7.1474635436625134</v>
+        <v>7.1473761175042672</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>80.142660547000006</v>
+        <v>80.142725720000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.51931678599999032</v>
+        <v>-0.51908313100000214</v>
       </c>
       <c r="D78" s="5">
-        <v>-7.458038084068197</v>
+        <v>-7.4548153961559223</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>79.959630341999997</v>
+        <v>79.959727701000006</v>
       </c>
       <c r="C79" s="5">
-        <v>-0.18303020500000855</v>
+        <v>-0.18299801899999579</v>
       </c>
       <c r="D79" s="5">
-        <v>-2.7064026103471028</v>
+        <v>-2.7059304754610491</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>80.747120530000004</v>
+        <v>80.747140180000002</v>
       </c>
       <c r="C80" s="5">
-        <v>0.7874901880000067</v>
+        <v>0.78741247899999678</v>
       </c>
       <c r="D80" s="5">
-        <v>12.479971616227115</v>
+        <v>12.478656622071348</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>81.233907447000007</v>
+        <v>81.233945614000007</v>
       </c>
       <c r="C81" s="5">
-        <v>0.48678691700000343</v>
+        <v>0.48680543400000431</v>
       </c>
       <c r="D81" s="5">
-        <v>7.4789946709343136</v>
+        <v>7.4792867841981581</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>81.832075622000005</v>
+        <v>81.832095039999999</v>
       </c>
       <c r="C82" s="5">
-        <v>0.59816817499999786</v>
+        <v>0.59814942599999199</v>
       </c>
       <c r="D82" s="5">
-        <v>9.2030271813145159</v>
+        <v>9.2027224399661378</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>81.786615071</v>
+        <v>81.786544778999996</v>
       </c>
       <c r="C83" s="5">
-        <v>-4.5460551000005012E-2</v>
+        <v>-4.5550261000002479E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-0.66460842713887969</v>
+        <v>-0.66591576827885746</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>81.954246459999993</v>
+        <v>81.954359378999996</v>
       </c>
       <c r="C84" s="5">
-        <v>0.16763138899999319</v>
+        <v>0.16781459999999981</v>
       </c>
       <c r="D84" s="5">
-        <v>2.4874591266318635</v>
+        <v>2.4902106876981023</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>82.740240378999999</v>
+        <v>82.740227082000004</v>
       </c>
       <c r="C85" s="5">
-        <v>0.78599391900000626</v>
+        <v>0.78586770300000808</v>
       </c>
       <c r="D85" s="5">
-        <v>12.135675061991936</v>
+        <v>12.133604783016727</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>82.734805832999996</v>
+        <v>82.734821564000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-5.4345460000035928E-3</v>
+        <v>-5.4055180000034397E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>-7.8789955201796769E-2</v>
+        <v>-7.8369271551181896E-2</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>83.34466218</v>
+        <v>83.344591059999999</v>
       </c>
       <c r="C87" s="5">
-        <v>0.60985634700000446</v>
+        <v>0.60976949599999841</v>
       </c>
       <c r="D87" s="5">
-        <v>9.2130317237290491</v>
+        <v>9.2116642165464668</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>83.406444723000007</v>
+        <v>83.406339346999999</v>
       </c>
       <c r="C88" s="5">
-        <v>6.178254300000674E-2</v>
+        <v>6.1748287000000346E-2</v>
       </c>
       <c r="D88" s="5">
-        <v>0.89318343435895731</v>
+        <v>0.89268694424877726</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>83.806376725000007</v>
+        <v>83.806137317999998</v>
       </c>
       <c r="C89" s="5">
-        <v>0.3999320019999999</v>
+        <v>0.39979797099999814</v>
       </c>
       <c r="D89" s="5">
-        <v>5.9081703432475763</v>
+        <v>5.9061454817030512</v>
       </c>
       <c r="E89" s="5">
-        <v>3.8982423887513384</v>
+        <v>3.8981626023391724</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>84.209256389999993</v>
+        <v>84.209396549000004</v>
       </c>
       <c r="C90" s="5">
-        <v>0.40287966499998618</v>
+        <v>0.40325923100000693</v>
       </c>
       <c r="D90" s="5">
-        <v>5.9237164576017465</v>
+        <v>5.9294632937091585</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>83.663762656000003</v>
+        <v>83.66392123</v>
       </c>
       <c r="C91" s="5">
-        <v>-0.54549373399999013</v>
+        <v>-0.54547531900000479</v>
       </c>
       <c r="D91" s="5">
-        <v>-7.5023452737724039</v>
+        <v>-7.5020889155118393</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>84.668579953999995</v>
+        <v>84.668630742000005</v>
       </c>
       <c r="C92" s="5">
-        <v>1.0048172979999919</v>
+        <v>1.0047095120000051</v>
       </c>
       <c r="D92" s="5">
-        <v>15.403399363918947</v>
+        <v>15.401605280292308</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>85.242972903999998</v>
+        <v>85.243031631999997</v>
       </c>
       <c r="C93" s="5">
-        <v>0.57439295000000357</v>
+        <v>0.57440088999999261</v>
       </c>
       <c r="D93" s="5">
-        <v>8.4515442134084129</v>
+        <v>8.4516601744362152</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>85.297918343999996</v>
+        <v>85.297954017999999</v>
       </c>
       <c r="C94" s="5">
-        <v>5.4945439999997348E-2</v>
+        <v>5.4922386000001211E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.77623734964846758</v>
+        <v>0.77590996461600614</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>85.209232460999999</v>
+        <v>85.209170138000005</v>
       </c>
       <c r="C95" s="5">
-        <v>-8.8685882999996579E-2</v>
+        <v>-8.8783879999994042E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.2405529976475926</v>
+        <v>-1.2419154417325107</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>86.149062293</v>
+        <v>86.149064561000003</v>
       </c>
       <c r="C96" s="5">
-        <v>0.93982983200000092</v>
+        <v>0.93989442299999837</v>
       </c>
       <c r="D96" s="5">
-        <v>14.068785013884156</v>
+        <v>14.069822229747864</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>86.252217471999998</v>
+        <v>86.252177613000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.10315517899999804</v>
+        <v>0.10311305199999765</v>
       </c>
       <c r="D97" s="5">
-        <v>1.4463848505857468</v>
+        <v>1.4457902368981035</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>87.202842958000005</v>
+        <v>87.202988696999995</v>
       </c>
       <c r="C98" s="5">
-        <v>0.95062548600000696</v>
+        <v>0.95081108399999437</v>
       </c>
       <c r="D98" s="5">
-        <v>14.057670097194164</v>
+        <v>14.060590080931878</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>87.308018578000002</v>
+        <v>87.307895462000005</v>
       </c>
       <c r="C99" s="5">
-        <v>0.10517561999999714</v>
+        <v>0.10490676500000973</v>
       </c>
       <c r="D99" s="5">
-        <v>1.4569633537535598</v>
+        <v>1.4532118718825648</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>87.559084463000005</v>
+        <v>87.558915584000005</v>
       </c>
       <c r="C100" s="5">
-        <v>0.25106588500000271</v>
+        <v>0.2510201219999999</v>
       </c>
       <c r="D100" s="5">
-        <v>3.5058642273928742</v>
+        <v>3.5052200789631449</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>87.965982647999994</v>
+        <v>87.965688186999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.40689818499998864</v>
+        <v>0.40677260299999318</v>
       </c>
       <c r="D101" s="5">
-        <v>5.7213157450488161</v>
+        <v>5.7195159156977038</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9633525341982176</v>
+        <v>4.9633010208031791</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>88.698200357000005</v>
+        <v>88.698410508999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.73221770900001104</v>
+        <v>0.73272232200000076</v>
       </c>
       <c r="D102" s="5">
-        <v>10.458870501569329</v>
+        <v>10.466448333535872</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>89.123047506000006</v>
+        <v>89.123243697999996</v>
       </c>
       <c r="C103" s="5">
-        <v>0.42484714900000142</v>
+        <v>0.42483318899999745</v>
       </c>
       <c r="D103" s="5">
-        <v>5.9016294727944896</v>
+        <v>5.90141606257506</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>89.562068859999997</v>
+        <v>89.562143288000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.43902135399999054</v>
+        <v>0.43889959000000545</v>
       </c>
       <c r="D104" s="5">
-        <v>6.0740285843648323</v>
+        <v>6.0722843121214565</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>89.396627851000005</v>
+        <v>89.396697725999999</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.16544100899999137</v>
+        <v>-0.16544556200000216</v>
       </c>
       <c r="D105" s="5">
-        <v>-2.1942835859099175</v>
+        <v>-2.1943415561677115</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>88.988094563999994</v>
+        <v>88.988127121999995</v>
       </c>
       <c r="C106" s="5">
-        <v>-0.40853328700001157</v>
+        <v>-0.40857060400000478</v>
       </c>
       <c r="D106" s="5">
-        <v>-5.3481192620398188</v>
+        <v>-5.3485914900329279</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>89.770825517999995</v>
+        <v>89.770747159999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.78273095400000159</v>
+        <v>0.78262003800000457</v>
       </c>
       <c r="D107" s="5">
-        <v>11.080988311455609</v>
+        <v>11.079337122726374</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>88.954794901</v>
+        <v>88.954726590000007</v>
       </c>
       <c r="C108" s="5">
-        <v>-0.81603061699999557</v>
+        <v>-0.81602056999999206</v>
       </c>
       <c r="D108" s="5">
-        <v>-10.379012412518851</v>
+        <v>-10.378899556885568</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>89.231567886999997</v>
+        <v>89.231482706999998</v>
       </c>
       <c r="C109" s="5">
-        <v>0.27677298599999745</v>
+        <v>0.27675611699999081</v>
       </c>
       <c r="D109" s="5">
-        <v>3.7982272267033546</v>
+        <v>3.7979947201504771</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>89.785948949000002</v>
+        <v>89.786272464999996</v>
       </c>
       <c r="C110" s="5">
-        <v>0.55438106200000448</v>
+        <v>0.5547897579999983</v>
       </c>
       <c r="D110" s="5">
-        <v>7.7155086152549401</v>
+        <v>7.7214001003922395</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>89.947252434999996</v>
+        <v>89.947082674000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.16130348599999422</v>
+        <v>0.16081020900000453</v>
       </c>
       <c r="D111" s="5">
-        <v>2.1772702812257627</v>
+        <v>2.1705384187302945</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>90.242420890999995</v>
+        <v>90.242217056000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.29516845599999897</v>
+        <v>0.29513438200000053</v>
       </c>
       <c r="D112" s="5">
-        <v>4.0097441120851451</v>
+        <v>4.0092805493336492</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>90.348689300999993</v>
+        <v>90.348403715000003</v>
       </c>
       <c r="C113" s="5">
-        <v>0.10626840999999843</v>
+        <v>0.10618665900000224</v>
       </c>
       <c r="D113" s="5">
-        <v>1.422294173337213</v>
+        <v>1.4211961598185718</v>
       </c>
       <c r="E113" s="5">
-        <v>2.7086682616102919</v>
+        <v>2.7086874179109044</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>89.080373566999995</v>
+        <v>89.080577656000003</v>
       </c>
       <c r="C114" s="5">
-        <v>-1.268315733999998</v>
+        <v>-1.2678260590000008</v>
       </c>
       <c r="D114" s="5">
-        <v>-15.603958606279155</v>
+        <v>-15.598436899547197</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>89.020893287999996</v>
+        <v>89.021071573</v>
       </c>
       <c r="C115" s="5">
-        <v>-5.9480278999998859E-2</v>
+        <v>-5.9506083000002263E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.79832167086817396</v>
+        <v>-0.79866490782414257</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>89.186866014000003</v>
+        <v>89.186940632000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.16597272600000679</v>
+        <v>0.16586905900000204</v>
       </c>
       <c r="D116" s="5">
-        <v>2.2603945825545591</v>
+        <v>2.2589636637829758</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>89.559458816000003</v>
+        <v>89.559524381000003</v>
       </c>
       <c r="C117" s="5">
-        <v>0.37259280199999978</v>
+        <v>0.37258374900000035</v>
       </c>
       <c r="D117" s="5">
-        <v>5.1300056333855704</v>
+        <v>5.1298737193298694</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>89.893435453999999</v>
+        <v>89.8934529</v>
       </c>
       <c r="C118" s="5">
-        <v>0.33397663799999577</v>
+        <v>0.33392851899999698</v>
       </c>
       <c r="D118" s="5">
-        <v>4.5678577519695507</v>
+        <v>4.5671826527789117</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>90.144457114999994</v>
+        <v>90.144374608999996</v>
       </c>
       <c r="C119" s="5">
-        <v>0.25102166099999579</v>
+        <v>0.25092170899999644</v>
       </c>
       <c r="D119" s="5">
-        <v>3.4028700165758874</v>
+        <v>3.401493519824883</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>90.095522727000002</v>
+        <v>90.095423127999993</v>
       </c>
       <c r="C120" s="5">
-        <v>-4.8934387999992168E-2</v>
+        <v>-4.8951481000003128E-2</v>
       </c>
       <c r="D120" s="5">
-        <v>-0.6494715661076067</v>
+        <v>-0.64969834515415936</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>90.362769119000006</v>
+        <v>90.362654325999998</v>
       </c>
       <c r="C121" s="5">
-        <v>0.26724639200000411</v>
+        <v>0.26723119800000461</v>
       </c>
       <c r="D121" s="5">
-        <v>3.6181565820079697</v>
+        <v>3.6179515734130474</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>91.026552882000004</v>
+        <v>91.027024127999994</v>
       </c>
       <c r="C122" s="5">
-        <v>0.66378376299999786</v>
+        <v>0.66436980199999596</v>
       </c>
       <c r="D122" s="5">
-        <v>9.1799233101336633</v>
+        <v>9.1883707061714439</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>90.086197346999995</v>
+        <v>90.086016309000001</v>
       </c>
       <c r="C123" s="5">
-        <v>-0.94035553500000901</v>
+        <v>-0.9410078189999922</v>
       </c>
       <c r="D123" s="5">
-        <v>-11.716020107968161</v>
+        <v>-11.72363333444496</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>89.835522241000007</v>
+        <v>89.835312113000001</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.25067510599998855</v>
+        <v>-0.25070419600000093</v>
       </c>
       <c r="D124" s="5">
-        <v>-3.2885043379493717</v>
+        <v>-3.2888866442590814</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>90.289988389000001</v>
+        <v>90.289725793000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.45446614799999452</v>
+        <v>0.45441368000000182</v>
       </c>
       <c r="D125" s="5">
-        <v>6.2424321263187865</v>
+        <v>6.2417062801523038</v>
       </c>
       <c r="E125" s="5">
-        <v>-6.4971514754830206E-2</v>
+        <v>-6.4946274186650221E-2</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>90.597315266999999</v>
+        <v>90.597501819000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.30732687799999781</v>
+        <v>0.30777602599999909</v>
       </c>
       <c r="D126" s="5">
-        <v>4.1618707720479708</v>
+        <v>4.1680800440974108</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>90.879201968999993</v>
+        <v>90.879339154999997</v>
       </c>
       <c r="C127" s="5">
-        <v>0.28188670199999422</v>
+        <v>0.28183733599999528</v>
       </c>
       <c r="D127" s="5">
-        <v>3.7982710294751865</v>
+        <v>3.7975864731086606</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>90.668754110999998</v>
+        <v>90.668815875000007</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.21044785799999488</v>
+        <v>-0.21052327999998965</v>
       </c>
       <c r="D128" s="5">
-        <v>-2.7437052082426194</v>
+        <v>-2.7446719346955306</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>90.226278168999997</v>
+        <v>90.226329557</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.44247594200000151</v>
+        <v>-0.44248631800000737</v>
       </c>
       <c r="D129" s="5">
-        <v>-5.7015096103123941</v>
+        <v>-5.7016359615410517</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>90.401189477000003</v>
+        <v>90.401187540999999</v>
       </c>
       <c r="C130" s="5">
-        <v>0.17491130800000576</v>
+        <v>0.17485798399999908</v>
       </c>
       <c r="D130" s="5">
-        <v>2.3512664985046339</v>
+        <v>2.3505406734158019</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>90.195662824999999</v>
+        <v>90.195584127999993</v>
       </c>
       <c r="C131" s="5">
-        <v>-0.2055266520000032</v>
+        <v>-0.20560341300000573</v>
       </c>
       <c r="D131" s="5">
-        <v>-2.6943372603236537</v>
+        <v>-2.6953310562416566</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>90.495021781999995</v>
+        <v>90.494915903999996</v>
       </c>
       <c r="C132" s="5">
-        <v>0.29935895699999548</v>
+        <v>0.29933177600000249</v>
       </c>
       <c r="D132" s="5">
-        <v>4.0563082296610764</v>
+        <v>4.0559367829226645</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>90.263471534000004</v>
+        <v>90.263354493999998</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.23155024799999069</v>
+        <v>-0.23156140999999764</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.0276047783958093</v>
+        <v>-3.0277521705468047</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>91.412287935999998</v>
+        <v>91.412819202999998</v>
       </c>
       <c r="C134" s="5">
-        <v>1.1488164019999942</v>
+        <v>1.1494647090000001</v>
       </c>
       <c r="D134" s="5">
-        <v>16.388630341496846</v>
+        <v>16.398558808782671</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>90.068981553</v>
+        <v>90.068823039999998</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.343306382999998</v>
+        <v>-1.3439961629999999</v>
       </c>
       <c r="D135" s="5">
-        <v>-16.276364718875612</v>
+        <v>-16.283971495302286</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>90.178992819000001</v>
+        <v>90.178822776000004</v>
       </c>
       <c r="C136" s="5">
-        <v>0.11001126600000077</v>
+        <v>0.10999973600000601</v>
       </c>
       <c r="D136" s="5">
-        <v>1.4755798595872172</v>
+        <v>1.4754267816271316</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>90.486371055000006</v>
+        <v>90.486172819999993</v>
       </c>
       <c r="C137" s="5">
-        <v>0.30737823600000524</v>
+        <v>0.307350043999989</v>
       </c>
       <c r="D137" s="5">
-        <v>4.1677992271006881</v>
+        <v>4.1674177786549471</v>
       </c>
       <c r="E137" s="5">
-        <v>0.21750215002123152</v>
+        <v>0.21757406534865797</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>90.730728596000006</v>
+        <v>90.730836146000001</v>
       </c>
       <c r="C138" s="5">
-        <v>0.2443575409999994</v>
+        <v>0.2446633260000084</v>
       </c>
       <c r="D138" s="5">
-        <v>3.2891553822740338</v>
+        <v>3.2933401023558684</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>91.608556797000006</v>
+        <v>91.608634547999998</v>
       </c>
       <c r="C139" s="5">
-        <v>0.87782820099999981</v>
+        <v>0.87779840199999626</v>
       </c>
       <c r="D139" s="5">
-        <v>12.248285129815283</v>
+        <v>12.247831677398979</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>92.271908718000006</v>
+        <v>92.271947953999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.66335192100000029</v>
+        <v>0.66331340600000033</v>
       </c>
       <c r="D140" s="5">
-        <v>9.0439456010412478</v>
+        <v>9.0433914293623463</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>91.992833660000002</v>
+        <v>91.992866195999994</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.27907505800000365</v>
+        <v>-0.27908175800000379</v>
       </c>
       <c r="D141" s="5">
-        <v>-3.5696136595658068</v>
+        <v>-3.5696964451185753</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>92.714122196999995</v>
+        <v>92.714108749999994</v>
       </c>
       <c r="C142" s="5">
-        <v>0.7212885369999924</v>
+        <v>0.72124255399999981</v>
       </c>
       <c r="D142" s="5">
-        <v>9.8253839145447053</v>
+        <v>9.8247266552012427</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>93.393819899999997</v>
+        <v>93.393754517999994</v>
       </c>
       <c r="C143" s="5">
-        <v>0.67969770300000221</v>
+        <v>0.67964576800000032</v>
       </c>
       <c r="D143" s="5">
-        <v>9.160866932779399</v>
+        <v>9.1601398835669876</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>93.739776363999994</v>
+        <v>93.739682516000002</v>
       </c>
       <c r="C144" s="5">
-        <v>0.3459564639999968</v>
+        <v>0.34592799800000762</v>
       </c>
       <c r="D144" s="5">
-        <v>4.536821480946851</v>
+        <v>4.5364437854534589</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>94.198001008999995</v>
+        <v>94.197896646999993</v>
       </c>
       <c r="C145" s="5">
-        <v>0.45822464500000137</v>
+        <v>0.4582141309999912</v>
       </c>
       <c r="D145" s="5">
-        <v>6.0262210905309477</v>
+        <v>6.0260852761569117</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>93.817979348999998</v>
+        <v>93.818497416</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.38002165999999704</v>
+        <v>-0.37939923099999362</v>
       </c>
       <c r="D146" s="5">
-        <v>-4.7351564266218666</v>
+        <v>-4.7275769346082015</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>94.645243424</v>
+        <v>94.64511727</v>
       </c>
       <c r="C147" s="5">
-        <v>0.82726407500000221</v>
+        <v>0.82661985400000049</v>
       </c>
       <c r="D147" s="5">
-        <v>11.109863002470277</v>
+        <v>11.10072355590912</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>94.954153540999997</v>
+        <v>94.954028575999999</v>
       </c>
       <c r="C148" s="5">
-        <v>0.30891011699999638</v>
+        <v>0.30891130599999883</v>
       </c>
       <c r="D148" s="5">
-        <v>3.9877279202967353</v>
+        <v>3.9877489568068691</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>95.204932310999993</v>
+        <v>95.204800852999995</v>
       </c>
       <c r="C149" s="5">
-        <v>0.2507787699999966</v>
+        <v>0.25077227699999582</v>
       </c>
       <c r="D149" s="5">
-        <v>3.215704991019197</v>
+        <v>3.2156248126125941</v>
       </c>
       <c r="E149" s="5">
-        <v>5.2146651490000862</v>
+        <v>5.2147503711827303</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>95.517156149000002</v>
+        <v>95.517190326000005</v>
       </c>
       <c r="C150" s="5">
-        <v>0.31222383800000841</v>
+        <v>0.3123894730000103</v>
       </c>
       <c r="D150" s="5">
-        <v>4.0071558839644084</v>
+        <v>4.0093258296455714</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>95.759200969999995</v>
+        <v>95.759224187000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.24204482099999325</v>
+        <v>0.24203386099999591</v>
       </c>
       <c r="D151" s="5">
-        <v>3.0835958034509225</v>
+        <v>3.0834531051743053</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>96.081590125999995</v>
+        <v>96.081608369999998</v>
       </c>
       <c r="C152" s="5">
-        <v>0.32238915599999984</v>
+        <v>0.32238418299999694</v>
       </c>
       <c r="D152" s="5">
-        <v>4.1156512298442971</v>
+        <v>4.1155855475503378</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>96.645992178</v>
+        <v>96.646012978000002</v>
       </c>
       <c r="C153" s="5">
-        <v>0.56440205200000548</v>
+        <v>0.5644046080000038</v>
       </c>
       <c r="D153" s="5">
-        <v>7.2812942505127376</v>
+        <v>7.2813268702323519</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>96.977377996000001</v>
+        <v>96.977361469000002</v>
       </c>
       <c r="C154" s="5">
-        <v>0.33138581800000111</v>
+        <v>0.33134849099999997</v>
       </c>
       <c r="D154" s="5">
-        <v>4.1931256189590371</v>
+        <v>4.1926434481024621</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>96.712523441000002</v>
+        <v>96.712463786000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.26485455499999944</v>
+        <v>-0.26489768300000094</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.2285322857489529</v>
+        <v>-3.2290506779639183</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>96.946376931000003</v>
+        <v>96.946317508000007</v>
       </c>
       <c r="C156" s="5">
-        <v>0.23385349000000133</v>
+        <v>0.23385372200000631</v>
       </c>
       <c r="D156" s="5">
-        <v>2.9405343344998336</v>
+        <v>2.9405391286304816</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>97.449114683999994</v>
+        <v>97.449046605999996</v>
       </c>
       <c r="C157" s="5">
-        <v>0.50273775299999102</v>
+        <v>0.50272909799998899</v>
       </c>
       <c r="D157" s="5">
-        <v>6.4034661585254726</v>
+        <v>6.4033567926814694</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>98.010262982</v>
+        <v>98.010670544999996</v>
       </c>
       <c r="C158" s="5">
-        <v>0.56114829800000621</v>
+        <v>0.56162393900000041</v>
       </c>
       <c r="D158" s="5">
-        <v>7.1331510142857102</v>
+        <v>7.1393952969200036</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>98.191808714000004</v>
+        <v>98.191732044999995</v>
       </c>
       <c r="C159" s="5">
-        <v>0.18154573200000357</v>
+        <v>0.18106149999999843</v>
       </c>
       <c r="D159" s="5">
-        <v>2.2455616186933369</v>
+        <v>2.239501698759927</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>98.527098973999998</v>
+        <v>98.527032176000006</v>
       </c>
       <c r="C160" s="5">
-        <v>0.33529025999999362</v>
+        <v>0.33530013100001099</v>
       </c>
       <c r="D160" s="5">
-        <v>4.1754125182103197</v>
+        <v>4.1755410826105344</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>98.918276512999995</v>
+        <v>98.918225176999997</v>
       </c>
       <c r="C161" s="5">
-        <v>0.39117753899999741</v>
+        <v>0.39119300099999066</v>
       </c>
       <c r="D161" s="5">
-        <v>4.8697283618951648</v>
+        <v>4.8699284434572832</v>
       </c>
       <c r="E161" s="5">
-        <v>3.9003695626502299</v>
+        <v>3.9004591057689275</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>98.974365599999999</v>
+        <v>98.974330249000005</v>
       </c>
       <c r="C162" s="5">
-        <v>5.6089087000003701E-2</v>
+        <v>5.6105072000008249E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>0.68255543544823993</v>
+        <v>0.68275092166212303</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>98.742953248000006</v>
+        <v>98.742936798000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.23141235199999244</v>
+        <v>-0.23139345100000241</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.7699240095836797</v>
+        <v>-2.7697016489968918</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>98.860560879999994</v>
+        <v>98.860560937000002</v>
       </c>
       <c r="C164" s="5">
-        <v>0.11760763199998792</v>
+        <v>0.11762413900000013</v>
       </c>
       <c r="D164" s="5">
-        <v>1.438658031767881</v>
+        <v>1.438861522890722</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>99.518220361000004</v>
+        <v>99.518233473999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.65765948100001026</v>
+        <v>0.65767253699999628</v>
       </c>
       <c r="D165" s="5">
-        <v>8.2815272388021768</v>
+        <v>8.2816977020889748</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>99.462413146000003</v>
+        <v>99.462402596000004</v>
       </c>
       <c r="C166" s="5">
-        <v>-5.580721500000152E-2</v>
+        <v>-5.5830877999994755E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-0.67085700353415323</v>
+        <v>-0.67114049052908742</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>99.965869280000007</v>
+        <v>99.965822403999994</v>
       </c>
       <c r="C167" s="5">
-        <v>0.50345613400000389</v>
+        <v>0.50341980799998964</v>
       </c>
       <c r="D167" s="5">
-        <v>6.2461154543773434</v>
+        <v>6.2456528386370946</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>99.845133821999994</v>
+        <v>99.845113194000007</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.12073545800001284</v>
+        <v>-0.12070920999998691</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.4397313889898844</v>
+        <v>-1.439421136331287</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>100.21431763</v>
+        <v>100.2142951</v>
       </c>
       <c r="C169" s="5">
-        <v>0.3691838080000025</v>
+        <v>0.36918190599999434</v>
       </c>
       <c r="D169" s="5">
-        <v>4.5284337846648093</v>
+        <v>4.5284109327964117</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>100.40919305</v>
+        <v>100.4094279</v>
       </c>
       <c r="C170" s="5">
-        <v>0.19487542000000246</v>
+        <v>0.19513279999999611</v>
       </c>
       <c r="D170" s="5">
-        <v>2.3586237648449471</v>
+        <v>2.3617728698715146</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>100.82093252</v>
+        <v>100.82090789</v>
       </c>
       <c r="C171" s="5">
-        <v>0.41173947000000055</v>
+        <v>0.41147999000000368</v>
       </c>
       <c r="D171" s="5">
-        <v>5.0332486544481414</v>
+        <v>5.0299928157056861</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>100.99456843</v>
+        <v>100.99453957</v>
       </c>
       <c r="C172" s="5">
-        <v>0.17363591000000156</v>
+        <v>0.17363167999999973</v>
       </c>
       <c r="D172" s="5">
-        <v>2.0863537059510939</v>
+        <v>2.0863029117397014</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>101.13041481</v>
+        <v>101.13038381</v>
       </c>
       <c r="C173" s="5">
-        <v>0.13584638000000382</v>
+        <v>0.13584423999999728</v>
       </c>
       <c r="D173" s="5">
-        <v>1.6260979927352981</v>
+        <v>1.6260726549756521</v>
       </c>
       <c r="E173" s="5">
-        <v>2.2363291951505992</v>
+        <v>2.236350914143137</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>102.54729316</v>
+        <v>102.54726103</v>
       </c>
       <c r="C174" s="5">
-        <v>1.4168783499999904</v>
+        <v>1.4168772200000035</v>
       </c>
       <c r="D174" s="5">
-        <v>18.170466852132815</v>
+        <v>18.170457232157066</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>101.92037074</v>
+        <v>101.92034934</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.62692241999999965</v>
+        <v>-0.62691169000000002</v>
       </c>
       <c r="D175" s="5">
-        <v>-7.0944791165668768</v>
+        <v>-7.0943638939108826</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>102.54260105</v>
+        <v>102.54259318</v>
       </c>
       <c r="C176" s="5">
-        <v>0.62223031000000617</v>
+        <v>0.62224383999999588</v>
       </c>
       <c r="D176" s="5">
-        <v>7.5771452324346455</v>
+        <v>7.5773172087552298</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>102.80408726</v>
+        <v>102.80409328</v>
       </c>
       <c r="C177" s="5">
-        <v>0.26148621000000105</v>
+        <v>0.26150010000000634</v>
       </c>
       <c r="D177" s="5">
-        <v>3.1033144096849208</v>
+        <v>3.1034818164957789</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>102.64688545</v>
+        <v>102.64688021000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.15720181000000366</v>
+        <v>-0.1572130699999974</v>
       </c>
       <c r="D178" s="5">
-        <v>-1.8196134483897453</v>
+        <v>-1.8197425831364078</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>103.93342334</v>
+        <v>103.93338801</v>
       </c>
       <c r="C179" s="5">
-        <v>1.2865378900000053</v>
+        <v>1.2865077999999954</v>
       </c>
       <c r="D179" s="5">
-        <v>16.121722734608813</v>
+        <v>16.121320191819756</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>103.83127197</v>
+        <v>103.83127571</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.10215137000000141</v>
+        <v>-0.10211230000000171</v>
       </c>
       <c r="D180" s="5">
-        <v>-1.1730699043562942</v>
+        <v>-1.1726240565088641</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>103.87981435</v>
+        <v>103.87982047</v>
       </c>
       <c r="C181" s="5">
-        <v>4.8542380000000662E-2</v>
+        <v>4.8544759999998632E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>0.56245936272862895</v>
+        <v>0.56248699036829386</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>103.02052268</v>
+        <v>103.02061344000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.85929167000000461</v>
+        <v>-0.85920702999999321</v>
       </c>
       <c r="D182" s="5">
-        <v>-9.4869895001827409</v>
+        <v>-9.4860965941021558</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>104.35726561</v>
+        <v>104.35727117</v>
       </c>
       <c r="C183" s="5">
-        <v>1.3367429299999998</v>
+        <v>1.3366577299999989</v>
       </c>
       <c r="D183" s="5">
-        <v>16.731295573453121</v>
+        <v>16.730136142426176</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>104.5348652</v>
+        <v>104.53486004</v>
       </c>
       <c r="C184" s="5">
-        <v>0.17759958999999981</v>
+        <v>0.1775888699999939</v>
       </c>
       <c r="D184" s="5">
-        <v>2.06143475599605</v>
+        <v>2.0613090490025021</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>104.83469117</v>
+        <v>104.83467548</v>
       </c>
       <c r="C185" s="5">
-        <v>0.29982597000000055</v>
+        <v>0.29981544000000326</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4966468136255369</v>
+        <v>3.4965222417999042</v>
       </c>
       <c r="E185" s="5">
-        <v>3.6628707268327121</v>
+        <v>3.6628869885033666</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>105.03903704</v>
+        <v>105.03901504</v>
       </c>
       <c r="C186" s="5">
-        <v>0.20434586999999738</v>
+        <v>0.20433955999999398</v>
       </c>
       <c r="D186" s="5">
-        <v>2.3643039965866253</v>
+        <v>2.3642305624011595</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>105.58202540000001</v>
+        <v>105.5820125</v>
       </c>
       <c r="C187" s="5">
-        <v>0.54298836000000961</v>
+        <v>0.54299746000000937</v>
       </c>
       <c r="D187" s="5">
-        <v>6.3827192281694867</v>
+        <v>6.382830631447356</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>105.73768275</v>
+        <v>105.73767668000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.15565734999999847</v>
+        <v>0.15566418000000226</v>
       </c>
       <c r="D188" s="5">
-        <v>1.7835504723675344</v>
+        <v>1.7836295871396901</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>105.79905466</v>
+        <v>105.79905539000001</v>
       </c>
       <c r="C189" s="5">
-        <v>6.1371909999991203E-2</v>
+        <v>6.1378709999999614E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>0.69872770008208018</v>
+        <v>0.6988054066066951</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>105.77525531000001</v>
+        <v>105.77525479000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-2.3799349999990227E-2</v>
+        <v>-2.3800600000001282E-2</v>
       </c>
       <c r="D190" s="5">
-        <v>-0.26960460668069564</v>
+        <v>-0.26961874759959814</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>106.10924731999999</v>
+        <v>106.10922012</v>
       </c>
       <c r="C191" s="5">
-        <v>0.33399200999998868</v>
+        <v>0.33396532999999806</v>
       </c>
       <c r="D191" s="5">
-        <v>3.8555762225374712</v>
+        <v>3.8552628821831636</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>107.36393090999999</v>
+        <v>107.36394135</v>
       </c>
       <c r="C192" s="5">
-        <v>1.2546835899999991</v>
+        <v>1.2547212300000012</v>
       </c>
       <c r="D192" s="5">
-        <v>15.149495669277568</v>
+        <v>15.149984243594862</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>107.46963667</v>
+        <v>107.4696435</v>
       </c>
       <c r="C193" s="5">
-        <v>0.10570576000000642</v>
+        <v>0.10570214999999905</v>
       </c>
       <c r="D193" s="5">
-        <v>1.1878854777362946</v>
+        <v>1.1878445737272258</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>108.02488511999999</v>
+        <v>108.02492281000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.55524844999999345</v>
+        <v>0.55527931000000308</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3791191680536041</v>
+        <v>6.3794834297535408</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>108.29317075</v>
+        <v>108.29317591</v>
       </c>
       <c r="C195" s="5">
-        <v>0.26828563000000827</v>
+        <v>0.26825309999999547</v>
       </c>
       <c r="D195" s="5">
-        <v>3.0213127051460731</v>
+        <v>3.0209402805659202</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>108.77458285</v>
+        <v>108.77458229</v>
       </c>
       <c r="C196" s="5">
-        <v>0.48141210000000001</v>
+        <v>0.48140637999999569</v>
       </c>
       <c r="D196" s="5">
-        <v>5.4669241709068173</v>
+        <v>5.4668573512684393</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>109.3205182</v>
+        <v>109.32051147</v>
       </c>
       <c r="C197" s="5">
-        <v>0.54593534999999349</v>
+        <v>0.54592918000000168</v>
       </c>
       <c r="D197" s="5">
-        <v>6.1918196104914891</v>
+        <v>6.191747722263452</v>
       </c>
       <c r="E197" s="5">
-        <v>4.2789528732676718</v>
+        <v>4.2789620604642309</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>109.91137113000001</v>
+        <v>109.91136041999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.59085293000001116</v>
+        <v>0.59084894999999449</v>
       </c>
       <c r="D198" s="5">
-        <v>6.68204399560548</v>
+        <v>6.6819980625223874</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>109.71860363</v>
+        <v>109.71859854</v>
       </c>
       <c r="C199" s="5">
-        <v>-0.1927675000000022</v>
+        <v>-0.19276187999999195</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.0844307078533131</v>
+        <v>-2.0843707238787701</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>110.18708819</v>
+        <v>110.18708604</v>
       </c>
       <c r="C200" s="5">
-        <v>0.46848455999999317</v>
+        <v>0.46848749999999484</v>
       </c>
       <c r="D200" s="5">
-        <v>5.2459074450122545</v>
+        <v>5.245941392046749</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>109.76010891999999</v>
+        <v>109.76010963</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.42697927000000391</v>
+        <v>-0.42697640999999464</v>
       </c>
       <c r="D201" s="5">
-        <v>-4.5522107708157789</v>
+        <v>-4.5521810129537048</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>110.15108814</v>
+        <v>110.15108675</v>
       </c>
       <c r="C202" s="5">
-        <v>0.39097922000000551</v>
+        <v>0.39097712000000229</v>
       </c>
       <c r="D202" s="5">
-        <v>4.3592979471973825</v>
+        <v>4.3592740434729604</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>110.39958093</v>
+        <v>110.3995611</v>
       </c>
       <c r="C203" s="5">
-        <v>0.24849279000000024</v>
+        <v>0.24847434999999507</v>
       </c>
       <c r="D203" s="5">
-        <v>2.7409547638262977</v>
+        <v>2.740748869640286</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>110.32401226</v>
+        <v>110.32402033</v>
       </c>
       <c r="C204" s="5">
-        <v>-7.5568669999995564E-2</v>
+        <v>-7.5540770000003477E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.81831637138414237</v>
+        <v>-0.81801553094167367</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>111.08527424</v>
+        <v>111.08527512000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.76126198000000045</v>
+        <v>0.76125479000000951</v>
       </c>
       <c r="D205" s="5">
-        <v>8.6018751392080475</v>
+        <v>8.6017901348219183</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>111.67015854</v>
+        <v>111.67018268</v>
       </c>
       <c r="C206" s="5">
-        <v>0.5848842999999988</v>
+        <v>0.58490755999999067</v>
       </c>
       <c r="D206" s="5">
-        <v>6.50443536476637</v>
+        <v>6.504701520295475</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>111.25420343</v>
+        <v>111.25420388000001</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.41595510999999874</v>
+        <v>-0.41597879999999066</v>
       </c>
       <c r="D207" s="5">
-        <v>-4.3793811109120506</v>
+        <v>-4.3796245157909475</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>111.24597837</v>
+        <v>111.24597781999999</v>
       </c>
       <c r="C208" s="5">
-        <v>-8.2250600000008944E-3</v>
+        <v>-8.2260600000125805E-3</v>
       </c>
       <c r="D208" s="5">
-        <v>-8.8680331595880624E-2</v>
+        <v>-8.869110857782081E-2</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>111.25482769</v>
+        <v>111.25482486</v>
       </c>
       <c r="C209" s="5">
-        <v>8.8493199999959415E-3</v>
+        <v>8.8470400000062455E-3</v>
       </c>
       <c r="D209" s="5">
-        <v>9.5498564442864087E-2</v>
+        <v>9.547394924174224E-2</v>
       </c>
       <c r="E209" s="5">
-        <v>1.7693929024935828</v>
+        <v>1.7693965789126631</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>111.7220748</v>
+        <v>111.72207054</v>
       </c>
       <c r="C210" s="5">
-        <v>0.46724711000000241</v>
+        <v>0.46724568000000488</v>
       </c>
       <c r="D210" s="5">
-        <v>5.1578077807581835</v>
+        <v>5.1577917632454229</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>112.58313631999999</v>
+        <v>112.58313406000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.8610615199999927</v>
+        <v>0.86106352000000186</v>
       </c>
       <c r="D211" s="5">
-        <v>9.6509015431995202</v>
+        <v>9.6509253018507657</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>113.09178858999999</v>
+        <v>113.09178753</v>
       </c>
       <c r="C212" s="5">
-        <v>0.50865226999999891</v>
+        <v>0.50865346999999872</v>
       </c>
       <c r="D212" s="5">
-        <v>5.558389610709602</v>
+        <v>5.5584031658481026</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>113.27115095000001</v>
+        <v>113.27115083</v>
       </c>
       <c r="C213" s="5">
-        <v>0.17936236000001315</v>
+        <v>0.17936329999999145</v>
       </c>
       <c r="D213" s="5">
-        <v>1.9198765575037191</v>
+        <v>1.9198867252503415</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>113.86848608</v>
+        <v>113.86848415</v>
       </c>
       <c r="C214" s="5">
-        <v>0.5973351299999905</v>
+        <v>0.59733332000000416</v>
       </c>
       <c r="D214" s="5">
-        <v>6.5150065183299688</v>
+        <v>6.514986208084772</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>114.35577557000001</v>
+        <v>114.3557637</v>
       </c>
       <c r="C215" s="5">
-        <v>0.4872894900000091</v>
+        <v>0.48727954999999668</v>
       </c>
       <c r="D215" s="5">
-        <v>5.257896024000086</v>
+        <v>5.2577863249159584</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>114.5903713</v>
+        <v>114.59037687</v>
       </c>
       <c r="C216" s="5">
-        <v>0.23459572999999523</v>
+        <v>0.23461317000000292</v>
       </c>
       <c r="D216" s="5">
-        <v>2.4897127285234744</v>
+        <v>2.4899001702389123</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>114.92609145</v>
+        <v>114.92609102</v>
       </c>
       <c r="C217" s="5">
-        <v>0.33572015000000022</v>
+        <v>0.33571415000000115</v>
       </c>
       <c r="D217" s="5">
-        <v>3.5728968666807859</v>
+        <v>3.5728318028816375</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>114.94017637</v>
+        <v>114.94019237000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.4084920000001944E-2</v>
+        <v>1.4101350000004231E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.14716676897668091</v>
+        <v>0.14733855481303682</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>115.10746822</v>
+        <v>115.10746786</v>
       </c>
       <c r="C219" s="5">
-        <v>0.16729184999999802</v>
+        <v>0.16727548999999442</v>
       </c>
       <c r="D219" s="5">
-        <v>1.760612084376989</v>
+        <v>1.7604382810412433</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>115.8298685</v>
+        <v>115.82986792</v>
       </c>
       <c r="C220" s="5">
-        <v>0.72240028000000223</v>
+        <v>0.72240005999999823</v>
       </c>
       <c r="D220" s="5">
-        <v>7.796519461859841</v>
+        <v>7.7965170301877995</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>116.30146173999999</v>
+        <v>116.30145948000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.47159323999999003</v>
+        <v>0.47159156000000735</v>
       </c>
       <c r="D221" s="5">
-        <v>4.9966200716482723</v>
+        <v>4.9966018968433668</v>
       </c>
       <c r="E221" s="5">
-        <v>4.5361034256076627</v>
+        <v>4.5361040533303143</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>115.91185713</v>
+        <v>115.91185471</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.38960460999999214</v>
+        <v>-0.38960477000000537</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.9466998245162532</v>
+        <v>-3.9467014908588283</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>116.47744444</v>
+        <v>116.47744276</v>
       </c>
       <c r="C223" s="5">
-        <v>0.56558730999999796</v>
+        <v>0.56558805000000234</v>
       </c>
       <c r="D223" s="5">
-        <v>6.0150768358443463</v>
+        <v>6.0150850471871964</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>116.33584884</v>
+        <v>116.33584786</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.14159560000000226</v>
+        <v>-0.14159490000000119</v>
       </c>
       <c r="D224" s="5">
-        <v>-1.4490638151601787</v>
+        <v>-1.4490567200758031</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>117.32540167000001</v>
+        <v>117.32540112</v>
       </c>
       <c r="C225" s="5">
-        <v>0.98955283000000804</v>
+        <v>0.98955325999999388</v>
       </c>
       <c r="D225" s="5">
-        <v>10.698526633649541</v>
+        <v>10.698531596578253</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>118.05336041</v>
+        <v>118.05335852</v>
       </c>
       <c r="C226" s="5">
-        <v>0.72795873999999117</v>
+        <v>0.72795740000000819</v>
       </c>
       <c r="D226" s="5">
-        <v>7.7049465926291028</v>
+        <v>7.7049319595442478</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>117.68313375</v>
+        <v>117.68313095000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.37022666000000015</v>
+        <v>-0.37022756999999729</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.6990772404722705</v>
+        <v>-3.6990862345869568</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>118.33335264999999</v>
+        <v>118.33335566</v>
       </c>
       <c r="C228" s="5">
-        <v>0.65021889999999871</v>
+        <v>0.65022470999998916</v>
       </c>
       <c r="D228" s="5">
-        <v>6.8354382450382944</v>
+        <v>6.8355013582882096</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>118.74695241000001</v>
+        <v>118.74695271</v>
       </c>
       <c r="C229" s="5">
-        <v>0.41359976000001097</v>
+        <v>0.41359705000000702</v>
       </c>
       <c r="D229" s="5">
-        <v>4.2758260051687147</v>
+        <v>4.2757973373688252</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>119.83143154</v>
+        <v>119.83143800000001</v>
       </c>
       <c r="C230" s="5">
-        <v>1.0844791299999912</v>
+        <v>1.0844852900000035</v>
       </c>
       <c r="D230" s="5">
-        <v>11.52681536342306</v>
+        <v>11.526884130003623</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>120.48930415</v>
+        <v>120.48930446999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.6578726099999983</v>
+        <v>0.65786646999998766</v>
       </c>
       <c r="D231" s="5">
-        <v>6.790589615270104</v>
+        <v>6.790523934948034</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>120.94402072</v>
+        <v>120.94402037</v>
       </c>
       <c r="C232" s="5">
-        <v>0.45471657000000221</v>
+        <v>0.45471590000001072</v>
       </c>
       <c r="D232" s="5">
-        <v>4.623892508206362</v>
+        <v>4.6238855405841273</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>121.78275017</v>
+        <v>121.78274836</v>
       </c>
       <c r="C233" s="5">
-        <v>0.83872945000000243</v>
+        <v>0.83872798999999532</v>
       </c>
       <c r="D233" s="5">
-        <v>8.6466898297556938</v>
+        <v>8.6466742255310933</v>
       </c>
       <c r="E233" s="5">
-        <v>4.713000462757555</v>
+        <v>4.713000941267298</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>121.46754332</v>
+        <v>121.46754124</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.3152068499999956</v>
+        <v>-0.31520711999999662</v>
       </c>
       <c r="D234" s="5">
-        <v>-3.0620909380525974</v>
+        <v>-3.0620935686187956</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>121.89287496</v>
+        <v>121.89287434000001</v>
       </c>
       <c r="C235" s="5">
-        <v>0.42533163999999601</v>
+        <v>0.42533310000000313</v>
       </c>
       <c r="D235" s="5">
-        <v>4.2838051049558068</v>
+        <v>4.2838201687308786</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>122.04679143</v>
+        <v>122.04679133</v>
       </c>
       <c r="C236" s="5">
-        <v>0.15391646999999864</v>
+        <v>0.15391698999999903</v>
       </c>
       <c r="D236" s="5">
-        <v>1.5258308589540359</v>
+        <v>1.525836057574903</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>122.8713491</v>
+        <v>122.87134937</v>
       </c>
       <c r="C237" s="5">
-        <v>0.82455767000000435</v>
+        <v>0.82455803999999944</v>
       </c>
       <c r="D237" s="5">
-        <v>8.4154367626307014</v>
+        <v>8.4154406874144883</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>123.4289186</v>
+        <v>123.42891717000001</v>
       </c>
       <c r="C238" s="5">
-        <v>0.55756949999999961</v>
+        <v>0.55756780000000106</v>
       </c>
       <c r="D238" s="5">
-        <v>5.5833815395609054</v>
+        <v>5.5833640764478831</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>123.58599504999999</v>
+        <v>123.58599604</v>
       </c>
       <c r="C239" s="5">
-        <v>0.15707644999999104</v>
+        <v>0.15707886999999232</v>
       </c>
       <c r="D239" s="5">
-        <v>1.537862210948826</v>
+        <v>1.5378860880659317</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>124.52737645000001</v>
+        <v>124.52737783000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.94138140000001158</v>
+        <v>0.94138179000000832</v>
       </c>
       <c r="D240" s="5">
-        <v>9.5334981214503234</v>
+        <v>9.5335021583522916</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>124.03196369</v>
+        <v>124.03196287</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.49541276000000778</v>
+        <v>-0.49541496000000507</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.67092625096811</v>
+        <v>-4.6709464909673759</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>124.53358231999999</v>
+        <v>124.53358441</v>
       </c>
       <c r="C242" s="5">
-        <v>0.50161862999999585</v>
+        <v>0.50162154000000214</v>
       </c>
       <c r="D242" s="5">
-        <v>4.9625417761890667</v>
+        <v>4.9625712418917889</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>125.32066711</v>
+        <v>125.32066647000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.78708479000000864</v>
+        <v>0.78708206000000303</v>
       </c>
       <c r="D243" s="5">
-        <v>7.853589363196023</v>
+        <v>7.8535610328391847</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>125.70841484</v>
+        <v>125.70841369</v>
       </c>
       <c r="C244" s="5">
-        <v>0.38774773000000096</v>
+        <v>0.38774721999999429</v>
       </c>
       <c r="D244" s="5">
-        <v>3.7766922169442996</v>
+        <v>3.7766871842868754</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>125.99422353999999</v>
+        <v>125.99422144</v>
       </c>
       <c r="C245" s="5">
-        <v>0.28580869999998981</v>
+        <v>0.28580775000000358</v>
       </c>
       <c r="D245" s="5">
-        <v>2.7626778808031993</v>
+        <v>2.7626686083920049</v>
       </c>
       <c r="E245" s="5">
-        <v>3.4581854688952918</v>
+        <v>3.4581852821637282</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>127.09942382</v>
+        <v>127.09942536</v>
       </c>
       <c r="C246" s="5">
-        <v>1.1052002800000054</v>
+        <v>1.1052039199999939</v>
       </c>
       <c r="D246" s="5">
-        <v>11.049182979225369</v>
+        <v>11.049221336414217</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>127.70673925</v>
+        <v>127.70673959</v>
       </c>
       <c r="C247" s="5">
-        <v>0.60731542999999988</v>
+        <v>0.60731423000000007</v>
       </c>
       <c r="D247" s="5">
-        <v>5.8870410940768059</v>
+        <v>5.8870290812152559</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>128.12066408999999</v>
+        <v>128.12066598000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.41392483999999286</v>
+        <v>0.41392639000001452</v>
       </c>
       <c r="D248" s="5">
-        <v>3.9595471886086253</v>
+        <v>3.9595622702736089</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>128.50964293000001</v>
+        <v>128.50964519999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.38897884000002136</v>
+        <v>0.38897921999998175</v>
       </c>
       <c r="D249" s="5">
-        <v>3.7046976351080341</v>
+        <v>3.704701259369414</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>128.71021662999999</v>
+        <v>128.71021526999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.20057369999997832</v>
+        <v>0.20057006999999771</v>
       </c>
       <c r="D250" s="5">
-        <v>1.8890827530332777</v>
+        <v>1.8890482365853334</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>129.68388143000001</v>
+        <v>129.68388218000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.97366480000002298</v>
+        <v>0.97366691000001993</v>
       </c>
       <c r="D251" s="5">
-        <v>9.4651181444462615</v>
+        <v>9.4651396210655214</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>129.94805049999999</v>
+        <v>129.94804855000001</v>
       </c>
       <c r="C252" s="5">
-        <v>0.26416906999997991</v>
+        <v>0.2641663699999981</v>
       </c>
       <c r="D252" s="5">
-        <v>2.4720010618393573</v>
+        <v>2.4719754980003339</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>129.64616899000001</v>
+        <v>129.64616484000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.30188150999998697</v>
+        <v>-0.30188370999999847</v>
       </c>
       <c r="D253" s="5">
-        <v>-2.7523682901999136</v>
+        <v>-2.7523881336224409</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>129.80694344</v>
+        <v>129.80694041999999</v>
       </c>
       <c r="C254" s="5">
-        <v>0.16077444999999102</v>
+        <v>0.16077557999997794</v>
       </c>
       <c r="D254" s="5">
-        <v>1.4983140828884522</v>
+        <v>1.4983247339789063</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>130.42506725999999</v>
+        <v>130.42506689000001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.61812381999999388</v>
+        <v>0.6181264700000213</v>
       </c>
       <c r="D255" s="5">
-        <v>5.8663031214670758</v>
+        <v>5.8663290736735485</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>130.61216114000001</v>
+        <v>130.61216134</v>
       </c>
       <c r="C256" s="5">
-        <v>0.18709388000002036</v>
+        <v>0.18709444999998937</v>
       </c>
       <c r="D256" s="5">
-        <v>1.7350383517509282</v>
+        <v>1.7350436844520756</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>130.83763737999999</v>
+        <v>130.83763743</v>
       </c>
       <c r="C257" s="5">
-        <v>0.22547623999997768</v>
+        <v>0.2254760900000008</v>
       </c>
       <c r="D257" s="5">
-        <v>2.0913467239343619</v>
+        <v>2.0913453161791162</v>
       </c>
       <c r="E257" s="5">
-        <v>3.8441554730977989</v>
+        <v>3.8441572435974791</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>131.67584686999999</v>
+        <v>131.67585797000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.838209489999997</v>
+        <v>0.8382205400000089</v>
       </c>
       <c r="D258" s="5">
-        <v>7.9645363590928442</v>
+        <v>7.9646450782653977</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>131.39136091</v>
+        <v>131.39136754</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.28448595999998361</v>
+        <v>-0.28449043000000529</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.5620161768446281</v>
+        <v>-2.5620557420903189</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>131.91064746000001</v>
+        <v>131.91065054000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.5192865500000039</v>
+        <v>0.51928300000000149</v>
       </c>
       <c r="D260" s="5">
-        <v>4.8471169064496555</v>
+        <v>4.8470827965857666</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>133.09182053000001</v>
+        <v>133.09181817999999</v>
       </c>
       <c r="C261" s="5">
-        <v>1.1811730699999998</v>
+        <v>1.181167639999984</v>
       </c>
       <c r="D261" s="5">
-        <v>11.290518165870523</v>
+        <v>11.290463402773643</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>132.93292298</v>
+        <v>132.93291533999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.15889755000000605</v>
+        <v>-0.1589028399999961</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4233028249725277</v>
+        <v>-1.4233499236610769</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>132.94397949</v>
+        <v>132.94398007000001</v>
       </c>
       <c r="C263" s="5">
-        <v>1.1056510000003072E-2</v>
+        <v>1.1064730000015288E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>9.9853992599263641E-2</v>
+        <v>9.992826912459396E-2</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>133.81585430999999</v>
+        <v>133.81582044000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.87187481999998795</v>
+        <v>0.87184037000000103</v>
       </c>
       <c r="D264" s="5">
-        <v>8.1600196020397586</v>
+        <v>8.1596854247049535</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>134.60712106</v>
+        <v>134.60712573999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.79126675000000546</v>
+        <v>0.79130529999997634</v>
       </c>
       <c r="D265" s="5">
-        <v>7.3310990771855211</v>
+        <v>7.3314698555571489</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>135.77248528000001</v>
+        <v>135.77249458</v>
       </c>
       <c r="C266" s="5">
-        <v>1.1653642200000149</v>
+        <v>1.1653688400000135</v>
       </c>
       <c r="D266" s="5">
-        <v>10.898273072021492</v>
+        <v>10.898317958006176</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>135.34767423</v>
+        <v>135.34768571000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.42481105000001662</v>
+        <v>-0.42480886999999257</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.6906712189110458</v>
+        <v>-3.6906523557770243</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>135.63351417000001</v>
+        <v>135.63352404</v>
       </c>
       <c r="C268" s="5">
-        <v>0.28583994000001667</v>
+        <v>0.28583832999999004</v>
       </c>
       <c r="D268" s="5">
-        <v>2.5639176367224348</v>
+        <v>2.5639028072459213</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>136.09671732000001</v>
+        <v>136.09670740000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.46320314999999823</v>
+        <v>0.46318336000001636</v>
       </c>
       <c r="D269" s="5">
-        <v>4.1759886553677683</v>
+        <v>4.1758065655256527</v>
       </c>
       <c r="E269" s="5">
-        <v>4.0195467033127041</v>
+        <v>4.0195390816451404</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>136.24294054000001</v>
+        <v>136.24296375</v>
       </c>
       <c r="C270" s="5">
-        <v>0.14622321999999599</v>
+        <v>0.14625634999998738</v>
       </c>
       <c r="D270" s="5">
-        <v>1.2969340557295483</v>
+        <v>1.2972297379967523</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>136.63241811</v>
+        <v>136.63242925</v>
       </c>
       <c r="C271" s="5">
-        <v>0.38947756999999683</v>
+        <v>0.38946550000000002</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4848924453770191</v>
+        <v>3.484782141122067</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>137.06992260000001</v>
+        <v>137.06992063999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.43750449000000913</v>
+        <v>0.43749138999999104</v>
       </c>
       <c r="D272" s="5">
-        <v>3.9108640965562325</v>
+        <v>3.9107446009244207</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>136.7718338</v>
+        <v>136.77181956000001</v>
       </c>
       <c r="C273" s="5">
-        <v>-0.29808880000001636</v>
+        <v>-0.29810107999998081</v>
       </c>
       <c r="D273" s="5">
-        <v>-2.5786759199386999</v>
+        <v>-2.5787809194992017</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>137.06207494</v>
+        <v>137.06205262</v>
       </c>
       <c r="C274" s="5">
-        <v>0.29024114000000623</v>
+        <v>0.29023305999999138</v>
       </c>
       <c r="D274" s="5">
-        <v>2.5764318142110332</v>
+        <v>2.5763595213302626</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>137.85340642</v>
+        <v>137.85340851000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.79133147999999665</v>
+        <v>0.7913558900000055</v>
       </c>
       <c r="D275" s="5">
-        <v>7.1525226912086293</v>
+        <v>7.1527515782013884</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>136.42971007</v>
+        <v>136.42966071000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.4236963500000002</v>
+        <v>-1.423747800000001</v>
       </c>
       <c r="D276" s="5">
-        <v>-11.712860038591943</v>
+        <v>-11.713259405405562</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>137.25189606999999</v>
+        <v>137.25193157999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.82218599999998787</v>
+        <v>0.82227086999998278</v>
       </c>
       <c r="D277" s="5">
-        <v>7.4763127407035723</v>
+        <v>7.4771130373795458</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>136.93437365</v>
+        <v>136.93440290999999</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.31752241999998887</v>
+        <v>-0.31752867000000151</v>
       </c>
       <c r="D278" s="5">
-        <v>-2.7410620587860368</v>
+        <v>-2.7411146280485799</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>137.02731413999999</v>
+        <v>137.02733294999999</v>
       </c>
       <c r="C279" s="5">
-        <v>9.2940489999989495E-2</v>
+        <v>9.2930039999998826E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>0.81751471078042037</v>
+        <v>0.81742227275423129</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>137.43035673</v>
+        <v>137.4303219</v>
       </c>
       <c r="C280" s="5">
-        <v>0.40304259000001252</v>
+        <v>0.40298895000000812</v>
       </c>
       <c r="D280" s="5">
-        <v>3.58725929857584</v>
+        <v>3.5867736295473129</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>137.74564275</v>
+        <v>137.74556917999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.31528602000000205</v>
+        <v>0.31524727999999413</v>
       </c>
       <c r="D281" s="5">
-        <v>2.787985129192716</v>
+        <v>2.7876389443232563</v>
       </c>
       <c r="E281" s="5">
-        <v>1.2115835432848332</v>
+        <v>1.2115368633818902</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>137.27724112999999</v>
+        <v>137.27725384999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.46840162000000873</v>
+        <v>-0.46831532999999581</v>
       </c>
       <c r="D282" s="5">
-        <v>-4.0051195855024151</v>
+        <v>-4.0043975940923682</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>137.81299401000001</v>
+        <v>137.81305655</v>
       </c>
       <c r="C283" s="5">
-        <v>0.53575288000001819</v>
+        <v>0.53580270000000496</v>
       </c>
       <c r="D283" s="5">
-        <v>4.7850933721006239</v>
+        <v>4.7855474832511735</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>138.09914649000001</v>
+        <v>138.09924611</v>
       </c>
       <c r="C284" s="5">
-        <v>0.28615247999999838</v>
+        <v>0.28618955999999685</v>
       </c>
       <c r="D284" s="5">
-        <v>2.5203117918755069</v>
+        <v>2.5206409592139822</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>138.75981249</v>
+        <v>138.75989324</v>
       </c>
       <c r="C285" s="5">
-        <v>0.66066599999999198</v>
+        <v>0.66064713000000097</v>
       </c>
       <c r="D285" s="5">
-        <v>5.8942839307395856</v>
+        <v>5.8941067593228258</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>138.94648208999999</v>
+        <v>138.9462805</v>
       </c>
       <c r="C286" s="5">
-        <v>0.18666959999998767</v>
+        <v>0.18638726000000361</v>
       </c>
       <c r="D286" s="5">
-        <v>1.6263237245541795</v>
+        <v>1.6238447374289811</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>139.49262873000001</v>
+        <v>139.49266143</v>
       </c>
       <c r="C287" s="5">
-        <v>0.54614664000001767</v>
+        <v>0.54638092999999799</v>
       </c>
       <c r="D287" s="5">
-        <v>4.8200677751248033</v>
+        <v>4.8221875959217675</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>139.38354509999999</v>
+        <v>139.38349762999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.10908363000001486</v>
+        <v>-0.10916380000000458</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.93437780699660022</v>
+        <v>-0.93506134800133145</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>140.07585753000001</v>
+        <v>140.07593929999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.69231243000001541</v>
+        <v>0.69244166999999379</v>
       </c>
       <c r="D289" s="5">
-        <v>6.1259042026218458</v>
+        <v>6.1270813484198827</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>140.59327010000001</v>
+        <v>140.5932985</v>
       </c>
       <c r="C290" s="5">
-        <v>0.51741257000000473</v>
+        <v>0.51735920000001556</v>
       </c>
       <c r="D290" s="5">
-        <v>4.5237327671150629</v>
+        <v>4.5232539401719896</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>140.45937362999999</v>
+        <v>140.45936856</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.13389647000002469</v>
+        <v>-0.13392994000000158</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.1368738121676825</v>
+        <v>-1.1371562798826007</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>140.74500026000001</v>
+        <v>140.74486354000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.28562663000002431</v>
+        <v>0.28549498000000995</v>
       </c>
       <c r="D292" s="5">
-        <v>2.4676994352877069</v>
+        <v>2.466549376903715</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>141.23000861</v>
+        <v>141.22985537</v>
       </c>
       <c r="C293" s="5">
-        <v>0.48500834999998688</v>
+        <v>0.48499182999998425</v>
       </c>
       <c r="D293" s="5">
-        <v>4.2144912808771862</v>
+        <v>4.2143491701824853</v>
       </c>
       <c r="E293" s="5">
-        <v>2.5295652119638357</v>
+        <v>2.5295087244852743</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>141.92688620999999</v>
+        <v>141.92659563999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.69687759999999344</v>
+        <v>0.69674026999999228</v>
       </c>
       <c r="D294" s="5">
-        <v>6.0845820006989015</v>
+        <v>6.0833570048963503</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>142.27301471000001</v>
+        <v>142.27332408000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.34612850000002027</v>
+        <v>0.34672844000002101</v>
       </c>
       <c r="D295" s="5">
-        <v>2.9661117648195123</v>
+        <v>2.9713283282669867</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>142.75572055000001</v>
+        <v>142.75612934</v>
       </c>
       <c r="C296" s="5">
-        <v>0.48270583999999417</v>
+        <v>0.48280525999999213</v>
       </c>
       <c r="D296" s="5">
-        <v>4.1482161286399366</v>
+        <v>4.1490773296818606</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>143.04767896000001</v>
+        <v>143.04799018</v>
       </c>
       <c r="C297" s="5">
-        <v>0.29195841000000655</v>
+        <v>0.29186083999999823</v>
       </c>
       <c r="D297" s="5">
-        <v>2.4819877829693526</v>
+        <v>2.481141789821284</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>143.87764381</v>
+        <v>143.87729874999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.82996484999998188</v>
+        <v>0.82930856999999492</v>
       </c>
       <c r="D298" s="5">
-        <v>7.1889504877287624</v>
+        <v>7.1830673565325354</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>144.56154340000001</v>
+        <v>144.56160054</v>
       </c>
       <c r="C299" s="5">
-        <v>0.68389959000000999</v>
+        <v>0.68430179000000635</v>
       </c>
       <c r="D299" s="5">
-        <v>5.8555202390885519</v>
+        <v>5.8590688569195803</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>145.58628583999999</v>
+        <v>145.58624055000001</v>
       </c>
       <c r="C300" s="5">
-        <v>1.0247424399999829</v>
+        <v>1.024640010000013</v>
       </c>
       <c r="D300" s="5">
-        <v>8.8459522877014649</v>
+        <v>8.8450296900558723</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>145.59278990999999</v>
+        <v>145.59288999</v>
       </c>
       <c r="C301" s="5">
-        <v>6.504070000005413E-3</v>
+        <v>6.6494399999896814E-3</v>
       </c>
       <c r="D301" s="5">
-        <v>5.3623196710739229E-2</v>
+        <v>5.4822026574807836E-2</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>145.71519133999999</v>
+        <v>145.71528015999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.12240142999999648</v>
+        <v>0.12239016999998853</v>
       </c>
       <c r="D302" s="5">
-        <v>1.0135308947480937</v>
+        <v>1.0134365262600253</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>146.43654395999999</v>
+        <v>146.43622128999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.72135262000000466</v>
+        <v>0.72094112999999993</v>
       </c>
       <c r="D303" s="5">
-        <v>6.1049575403120171</v>
+        <v>6.1013758868011747</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>146.28629610999999</v>
+        <v>146.28583028</v>
       </c>
       <c r="C304" s="5">
-        <v>-0.15024784999999952</v>
+        <v>-0.15039100999999278</v>
       </c>
       <c r="D304" s="5">
-        <v>-1.2243080979387089</v>
+        <v>-1.2254707537456055</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>146.39676653000001</v>
+        <v>146.39633007</v>
       </c>
       <c r="C305" s="5">
-        <v>0.11047042000001284</v>
+        <v>0.11049979000000576</v>
       </c>
       <c r="D305" s="5">
-        <v>0.90997236867234044</v>
+        <v>0.91021821318326701</v>
       </c>
       <c r="E305" s="5">
-        <v>3.6583994937419817</v>
+        <v>3.6582029249160319</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>147.42662670000001</v>
+        <v>147.42566822000001</v>
       </c>
       <c r="C306" s="5">
-        <v>1.0298601700000063</v>
+        <v>1.029338150000001</v>
       </c>
       <c r="D306" s="5">
-        <v>8.7760607176431638</v>
+        <v>8.7714660221455354</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>148.21764379000001</v>
+        <v>148.21771007999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.79101708999999687</v>
+        <v>0.79204185999998344</v>
       </c>
       <c r="D307" s="5">
-        <v>6.632040203221945</v>
+        <v>6.6409319872095418</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>148.50802456</v>
+        <v>148.51139409000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.29038076999998452</v>
+        <v>0.29368401000002109</v>
       </c>
       <c r="D308" s="5">
-        <v>2.3764801720022266</v>
+        <v>2.4038081504426545</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>149.50469901</v>
+        <v>149.50471478</v>
       </c>
       <c r="C309" s="5">
-        <v>0.99667445000000043</v>
+        <v>0.99332068999999024</v>
       </c>
       <c r="D309" s="5">
-        <v>8.3575212051945069</v>
+        <v>8.3281601144689965</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>149.59826767000001</v>
+        <v>149.59735749999999</v>
       </c>
       <c r="C310" s="5">
-        <v>9.3568660000016735E-2</v>
+        <v>9.2642719999986411E-2</v>
       </c>
       <c r="D310" s="5">
-        <v>0.75361978964807452</v>
+        <v>0.74613657876303474</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>149.50900189000001</v>
+        <v>149.50887263000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-8.9265780000005179E-2</v>
+        <v>-8.8484869999973625E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.71369866602035703</v>
+        <v>-0.70747971429671042</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>150.26423578999999</v>
+        <v>150.2641385</v>
       </c>
       <c r="C312" s="5">
-        <v>0.75523389999997903</v>
+        <v>0.75526586999998813</v>
       </c>
       <c r="D312" s="5">
-        <v>6.2329930326376459</v>
+        <v>6.2332697963378481</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>150.67981612</v>
+        <v>150.67992304000001</v>
       </c>
       <c r="C313" s="5">
-        <v>0.4155803300000116</v>
+        <v>0.4157845400000042</v>
       </c>
       <c r="D313" s="5">
-        <v>3.3697473529983757</v>
+        <v>3.3714306936296179</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>150.83731635999999</v>
+        <v>150.83753766000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.1575002399999903</v>
+        <v>0.15761462000000392</v>
       </c>
       <c r="D314" s="5">
-        <v>1.2615534153643138</v>
+        <v>1.2624739583548372</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>151.30724283999999</v>
+        <v>151.30657545</v>
       </c>
       <c r="C315" s="5">
-        <v>0.46992647999999804</v>
+        <v>0.46903778999998735</v>
       </c>
       <c r="D315" s="5">
-        <v>3.8032727125631993</v>
+        <v>3.7959511296042248</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>152.38310100000001</v>
+        <v>152.38194888000001</v>
       </c>
       <c r="C316" s="5">
-        <v>1.0758581600000241</v>
+        <v>1.0753734300000133</v>
       </c>
       <c r="D316" s="5">
-        <v>8.8742249997687104</v>
+        <v>8.8701097974720042</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>152.83178000000001</v>
+        <v>152.83063546</v>
       </c>
       <c r="C317" s="5">
-        <v>0.4486789999999985</v>
+        <v>0.44868657999998618</v>
       </c>
       <c r="D317" s="5">
-        <v>3.5910818360870067</v>
+        <v>3.5911710827143617</v>
       </c>
       <c r="E317" s="5">
-        <v>4.3955980876676737</v>
+        <v>4.3951275191962846</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>153.30027928000001</v>
+        <v>153.29852556</v>
       </c>
       <c r="C318" s="5">
-        <v>0.46849928000000318</v>
+        <v>0.4678901000000053</v>
       </c>
       <c r="D318" s="5">
-        <v>3.7412071492885168</v>
+        <v>3.7362887869171635</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>153.79186369999999</v>
+        <v>153.79199876999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.49158441999998104</v>
+        <v>0.49347320999999056</v>
       </c>
       <c r="D319" s="5">
-        <v>3.916608925840559</v>
+        <v>3.9319707238385737</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>154.63620370999999</v>
+        <v>154.64323504000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.84434000999999625</v>
+        <v>0.85123627000001534</v>
       </c>
       <c r="D320" s="5">
-        <v>6.7907982835310854</v>
+        <v>6.8479562749041767</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>155.48047682000001</v>
+        <v>155.48044153000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.84427311000001737</v>
+        <v>0.8372064899999998</v>
       </c>
       <c r="D321" s="5">
-        <v>6.7520477100061704</v>
+        <v>6.6935259538609015</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>156.05141304</v>
+        <v>156.04994404999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.570936219999993</v>
+        <v>0.56950251999998613</v>
       </c>
       <c r="D322" s="5">
-        <v>4.4965856610708954</v>
+        <v>4.4850667128647492</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>155.07033759000001</v>
+        <v>155.06956334</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.98107544999999163</v>
+        <v>-0.9803807099999915</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.288774515110652</v>
+        <v>-7.2838562732081336</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>156.66027122</v>
+        <v>156.65997587999999</v>
       </c>
       <c r="C324" s="5">
-        <v>1.5899336299999902</v>
+        <v>1.5904125399999884</v>
       </c>
       <c r="D324" s="5">
-        <v>13.021664970147473</v>
+        <v>13.025879871229895</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>157.34081638000001</v>
+        <v>157.34134394</v>
       </c>
       <c r="C325" s="5">
-        <v>0.68054516000000831</v>
+        <v>0.68136806000001116</v>
       </c>
       <c r="D325" s="5">
-        <v>5.3392693415746262</v>
+        <v>5.3458910053013176</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>158.33119859000001</v>
+        <v>158.33190653</v>
       </c>
       <c r="C326" s="5">
-        <v>0.99038221000000703</v>
+        <v>0.99056258999999613</v>
       </c>
       <c r="D326" s="5">
-        <v>7.8204655584980021</v>
+        <v>7.8219124495763515</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>158.91220582</v>
+        <v>158.91107719999999</v>
       </c>
       <c r="C327" s="5">
-        <v>0.58100722999998311</v>
+        <v>0.57917066999999633</v>
       </c>
       <c r="D327" s="5">
-        <v>4.4934525647623014</v>
+        <v>4.4789413929418709</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>159.81617109000001</v>
+        <v>159.81421541</v>
       </c>
       <c r="C328" s="5">
-        <v>0.9039652700000147</v>
+        <v>0.90313821000000871</v>
       </c>
       <c r="D328" s="5">
-        <v>7.0438167972609822</v>
+        <v>7.0372210264712853</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>160.15622956999999</v>
+        <v>160.15372718</v>
       </c>
       <c r="C329" s="5">
-        <v>0.34005847999998196</v>
+        <v>0.33951177000000143</v>
       </c>
       <c r="D329" s="5">
-        <v>2.5834672134117387</v>
+        <v>2.5792970725902808</v>
       </c>
       <c r="E329" s="5">
-        <v>4.792491175591862</v>
+        <v>4.7916385991319643</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>161.00844248999999</v>
+        <v>161.00458345999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.85221291999999949</v>
+        <v>0.85085627999998792</v>
       </c>
       <c r="D330" s="5">
-        <v>6.5755922216840901</v>
+        <v>6.5649223762924258</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>160.71698701</v>
+        <v>160.71459913000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.29145547999999621</v>
+        <v>-0.28998432999998158</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.1507282980402609</v>
+        <v>-2.1400303844707813</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>160.83063920999999</v>
+        <v>160.84889695000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.11365219999998999</v>
+        <v>0.13429782000000046</v>
       </c>
       <c r="D332" s="5">
-        <v>0.85189709453170614</v>
+        <v>1.007376584865427</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>160.60541283000001</v>
+        <v>160.60263924</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.22522637999998096</v>
+        <v>-0.24625771000000896</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.6675906126328854</v>
+        <v>-1.8217942216895433</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>160.52475100999999</v>
+        <v>160.52151241000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-8.0661820000017315E-2</v>
+        <v>-8.1126829999988104E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.60102119243693464</v>
+        <v>-0.60448682931109055</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>160.87339402000001</v>
+        <v>160.87191157999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.34864301000001774</v>
+        <v>0.35039916999997445</v>
       </c>
       <c r="D335" s="5">
-        <v>2.637634352512741</v>
+        <v>2.6511345049553769</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>161.02739726999999</v>
+        <v>161.02667398</v>
       </c>
       <c r="C336" s="5">
-        <v>0.15400324999998816</v>
+        <v>0.15476240000000985</v>
       </c>
       <c r="D336" s="5">
-        <v>1.1548213275788033</v>
+        <v>1.1605548569229907</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>160.95276177</v>
+        <v>160.95238236</v>
       </c>
       <c r="C337" s="5">
-        <v>-7.4635499999999411E-2</v>
+        <v>-7.4291619999996783E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>-0.55477911566572669</v>
+        <v>-0.55223195050863039</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>161.44240847</v>
+        <v>161.44984471000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.48964670000000865</v>
+        <v>0.49746235000000638</v>
       </c>
       <c r="D338" s="5">
-        <v>3.7123173240692919</v>
+        <v>3.7725926923261044</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>161.04741774999999</v>
+        <v>161.04441248000001</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.39499072000000979</v>
+        <v>-0.40543223000000239</v>
       </c>
       <c r="D339" s="5">
-        <v>-2.8967752139105518</v>
+        <v>-2.9721615194404527</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>161.14929422</v>
+        <v>161.14531751999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.10187647000000766</v>
+        <v>0.10090503999998646</v>
       </c>
       <c r="D340" s="5">
-        <v>0.76175082817988571</v>
+        <v>0.75447633001557435</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>161.73102324999999</v>
+        <v>161.72400020000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.5817290299999911</v>
+        <v>0.57868268000001422</v>
       </c>
       <c r="D341" s="5">
-        <v>4.4189009762343634</v>
+        <v>4.39541214591328</v>
       </c>
       <c r="E341" s="5">
-        <v>0.9832859353820611</v>
+        <v>0.98047859868732878</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>162.25331220000001</v>
+        <v>162.24741266000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.52228895000001785</v>
+        <v>0.52341246000000297</v>
       </c>
       <c r="D342" s="5">
-        <v>3.9448178191310301</v>
+        <v>3.9536299892059201</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>162.77855765999999</v>
+        <v>162.77407485000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.5252454599999794</v>
+        <v>0.52666218999999614</v>
       </c>
       <c r="D343" s="5">
-        <v>3.9545488820635244</v>
+        <v>3.9655532933743576</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>163.44667951</v>
+        <v>163.47468046</v>
       </c>
       <c r="C344" s="5">
-        <v>0.66812185000000568</v>
+        <v>0.70060560999999666</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0381039459344024</v>
+        <v>5.2890331756286546</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>163.20960488</v>
+        <v>163.20585758000001</v>
       </c>
       <c r="C345" s="5">
-        <v>-0.23707462999999507</v>
+        <v>-0.26882287999998766</v>
       </c>
       <c r="D345" s="5">
-        <v>-1.726746320681416</v>
+        <v>-1.9555676006985379</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>163.80569606</v>
+        <v>163.80195067</v>
       </c>
       <c r="C346" s="5">
-        <v>0.59609118000000194</v>
+        <v>0.59609308999998234</v>
       </c>
       <c r="D346" s="5">
-        <v>4.4718856930770823</v>
+        <v>4.4720050597045091</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>164.3818607</v>
+        <v>164.38109897999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.57616464000000178</v>
+        <v>0.57914830999999367</v>
       </c>
       <c r="D347" s="5">
-        <v>4.3034588909576899</v>
+        <v>4.3262803636461067</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>164.75043887000001</v>
+        <v>164.74885502999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.36857817000000637</v>
+        <v>0.367756049999997</v>
       </c>
       <c r="D348" s="5">
-        <v>2.7240791875818182</v>
+        <v>2.7179408738780886</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>165.10261104</v>
+        <v>165.10108894999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.35217216999998868</v>
+        <v>0.35223392000000331</v>
       </c>
       <c r="D349" s="5">
-        <v>2.5955056914600538</v>
+        <v>2.5959914040832421</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>165.64714899000001</v>
+        <v>165.66414968999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.54453795000000582</v>
+        <v>0.56306073999999739</v>
       </c>
       <c r="D350" s="5">
-        <v>4.030404583555125</v>
+        <v>4.1701227419996378</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>165.94662314000001</v>
+        <v>165.94033615000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.29947415000000888</v>
+        <v>0.27618646000001945</v>
       </c>
       <c r="D351" s="5">
-        <v>2.1911875932367764</v>
+        <v>2.0190224030048665</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>165.89039156000001</v>
+        <v>165.88229028999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-5.6231580000002168E-2</v>
+        <v>-5.8045860000021321E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.40586713081149917</v>
+        <v>-0.41895286335534854</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>166.52018125000001</v>
+        <v>166.50595637999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.62978968999999552</v>
+        <v>0.62366609000000039</v>
       </c>
       <c r="D353" s="5">
-        <v>4.652043308719489</v>
+        <v>4.6061006670170546</v>
       </c>
       <c r="E353" s="5">
-        <v>2.9611869780833855</v>
+        <v>2.9568624162686241</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>166.48864259000001</v>
+        <v>166.47910956000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-3.1538659999995389E-2</v>
+        <v>-2.6846819999974514E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.22704150533944256</v>
+        <v>-0.19331218372922176</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>166.67336933000001</v>
+        <v>166.66622104999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.18472674000000211</v>
+        <v>0.18711148999997818</v>
       </c>
       <c r="D355" s="5">
-        <v>1.3396100434972524</v>
+        <v>1.3570891137577146</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>167.1158518</v>
+        <v>167.15563097</v>
       </c>
       <c r="C356" s="5">
-        <v>0.44248246999998742</v>
+        <v>0.48940992000001415</v>
       </c>
       <c r="D356" s="5">
-        <v>3.2326759078298073</v>
+        <v>3.5812323466136498</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>167.68333104000001</v>
+        <v>167.68070852</v>
       </c>
       <c r="C357" s="5">
-        <v>0.56747924000001149</v>
+        <v>0.52507754999999179</v>
       </c>
       <c r="D357" s="5">
-        <v>4.1518405486961951</v>
+        <v>3.8353113760311031</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>168.14231565</v>
+        <v>168.13921501999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.45898460999998747</v>
+        <v>0.4585064999999986</v>
       </c>
       <c r="D358" s="5">
-        <v>3.3345561514980027</v>
+        <v>3.3310831278153152</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>168.26015674000001</v>
+        <v>168.26076859</v>
       </c>
       <c r="C359" s="5">
-        <v>0.11784109000001308</v>
+        <v>0.12155357000000322</v>
       </c>
       <c r="D359" s="5">
-        <v>0.84425900197917514</v>
+        <v>0.87097861329534787</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>168.60937448999999</v>
+        <v>168.60936115999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.34921774999997979</v>
+        <v>0.34859256999999388</v>
       </c>
       <c r="D360" s="5">
-        <v>2.5191831610971382</v>
+        <v>2.5146124840405237</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>169.20534042</v>
+        <v>169.20136360000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.59596593000000553</v>
+        <v>0.59200244000001589</v>
       </c>
       <c r="D361" s="5">
-        <v>4.3249500323523149</v>
+        <v>4.2956294863192301</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>169.07389146</v>
+        <v>169.10026375999999</v>
       </c>
       <c r="C362" s="5">
-        <v>-0.13144896000000017</v>
+        <v>-0.10109984000001759</v>
       </c>
       <c r="D362" s="5">
-        <v>-0.92825981875177543</v>
+        <v>-0.71466271452409469</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>169.45292029999999</v>
+        <v>169.44398484000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.37902883999998949</v>
+        <v>0.34372108000002299</v>
       </c>
       <c r="D363" s="5">
-        <v>2.7235711760943193</v>
+        <v>2.4666304600654332</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>170.00151604999999</v>
+        <v>169.99122297</v>
       </c>
       <c r="C364" s="5">
-        <v>0.54859575000000405</v>
+        <v>0.54723812999998245</v>
       </c>
       <c r="D364" s="5">
-        <v>3.9548699991772907</v>
+        <v>3.9451200623435545</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>169.99955951999999</v>
+        <v>169.96543041999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-1.9565300000010666E-3</v>
+        <v>-2.5792550000005576E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.3809802669606519E-2</v>
+        <v>-0.1819225934919122</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0894634175159466</v>
+        <v>2.0776878588684156</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>170.87139217999999</v>
+        <v>170.85977417999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.87183265999999549</v>
+        <v>0.89434375999999816</v>
       </c>
       <c r="D366" s="5">
-        <v>6.3307167477530069</v>
+        <v>6.5002814472297166</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>170.94021026999999</v>
+        <v>170.92768695000001</v>
       </c>
       <c r="C367" s="5">
-        <v>6.8818090000007714E-2</v>
+        <v>6.7912770000020828E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>0.48436944643923674</v>
+        <v>0.47801607683235492</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>170.57852007</v>
+        <v>170.62735989999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.36169019999999819</v>
+        <v>-0.30032705000002125</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.5097239736385557</v>
+        <v>-2.0881932514107637</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>155.02873636000001</v>
+        <v>155.04582524</v>
       </c>
       <c r="C369" s="5">
-        <v>-15.549783709999986</v>
+        <v>-15.581534659999988</v>
       </c>
       <c r="D369" s="5">
-        <v>-68.241909700151012</v>
+        <v>-68.308932333813061</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>158.69826043</v>
+        <v>158.69139852000001</v>
       </c>
       <c r="C370" s="5">
-        <v>3.6695240699999943</v>
+        <v>3.6455732800000078</v>
       </c>
       <c r="D370" s="5">
-        <v>32.409611051711721</v>
+        <v>32.16599416098984</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>162.08051735999999</v>
+        <v>162.0854698</v>
       </c>
       <c r="C371" s="5">
-        <v>3.3822569299999827</v>
+        <v>3.3940712799999915</v>
       </c>
       <c r="D371" s="5">
-        <v>28.796415433187939</v>
+        <v>28.910519739140138</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>158.86470093</v>
+        <v>158.86701754000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-3.2158164299999896</v>
+        <v>-3.2184522599999923</v>
       </c>
       <c r="D372" s="5">
-        <v>-21.37527439927479</v>
+        <v>-21.390343227292952</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>158.78200734999999</v>
+        <v>158.77752391000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-8.269358000001148E-2</v>
+        <v>-8.9493629999992663E-2</v>
       </c>
       <c r="D373" s="5">
-        <v>-0.62284884587769929</v>
+        <v>-0.67389852061177091</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>158.9104025</v>
+        <v>158.93517696000001</v>
       </c>
       <c r="C374" s="5">
-        <v>0.12839515000001711</v>
+        <v>0.1576530499999933</v>
       </c>
       <c r="D374" s="5">
-        <v>0.9746776003957347</v>
+        <v>1.1980299449419807</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>160.52660921</v>
+        <v>160.51375082999999</v>
       </c>
       <c r="C375" s="5">
-        <v>1.6162067100000002</v>
+        <v>1.5785738699999854</v>
       </c>
       <c r="D375" s="5">
-        <v>12.911052231675768</v>
+        <v>12.591748111296308</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>161.19109155000001</v>
+        <v>161.17583010999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.66448234000000639</v>
+        <v>0.66207928000000038</v>
       </c>
       <c r="D376" s="5">
-        <v>5.0819318168338068</v>
+        <v>5.0635492805022109</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>162.41356765</v>
+        <v>162.36053552999999</v>
       </c>
       <c r="C377" s="5">
-        <v>1.2224760999999944</v>
+        <v>1.1847054200000002</v>
       </c>
       <c r="D377" s="5">
-        <v>9.4901980868866467</v>
+        <v>9.1859390702595523</v>
       </c>
       <c r="E377" s="5">
-        <v>-4.4623597210600501</v>
+        <v>-4.4743774491128097</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>161.32499973</v>
+        <v>161.31028123999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-1.0885679200000027</v>
+        <v>-1.050254289999998</v>
       </c>
       <c r="D378" s="5">
-        <v>-7.7529683471606941</v>
+        <v>-7.4920879038085424</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>160.83258147000001</v>
+        <v>160.81749452</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.49241825999999378</v>
+        <v>-0.49278671999999801</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.6019350932248728</v>
+        <v>-3.6049085700565309</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>162.10963878000001</v>
+        <v>162.16754610000001</v>
       </c>
       <c r="C380" s="5">
-        <v>1.2770573100000036</v>
+        <v>1.350051580000013</v>
       </c>
       <c r="D380" s="5">
-        <v>9.9556788765087454</v>
+        <v>10.552314846761846</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>162.95140071</v>
+        <v>162.99491528999999</v>
       </c>
       <c r="C381" s="5">
-        <v>0.84176192999998989</v>
+        <v>0.82736918999998466</v>
       </c>
       <c r="D381" s="5">
-        <v>6.4121256630394141</v>
+        <v>6.2970808747820683</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>163.40429008000001</v>
+        <v>163.39816188</v>
       </c>
       <c r="C382" s="5">
-        <v>0.45288937000000828</v>
+        <v>0.40324659000000906</v>
       </c>
       <c r="D382" s="5">
-        <v>3.3866059650151659</v>
+        <v>3.0095100472100622</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>164.69960653999999</v>
+        <v>164.71243174</v>
       </c>
       <c r="C383" s="5">
-        <v>1.2953164599999809</v>
+        <v>1.314269859999996</v>
       </c>
       <c r="D383" s="5">
-        <v>9.938368106679917</v>
+        <v>10.090678204241033</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>164.82081477</v>
+        <v>164.82850848000001</v>
       </c>
       <c r="C384" s="5">
-        <v>0.12120823000000769</v>
+        <v>0.11607674000001111</v>
       </c>
       <c r="D384" s="5">
-        <v>0.88670552957268445</v>
+        <v>0.84895384105092564</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>164.82144395</v>
+        <v>164.81576522</v>
       </c>
       <c r="C385" s="5">
-        <v>6.291800000042258E-4</v>
+        <v>-1.2743260000007695E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>4.5809253714335085E-3</v>
+        <v>-9.273523998462041E-2</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>164.22875543999999</v>
+        <v>164.24764446</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.59268851000001632</v>
+        <v>-0.56812075999999934</v>
       </c>
       <c r="D386" s="5">
-        <v>-4.2308029631231703</v>
+        <v>-4.0588798845792802</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>165.58055791999999</v>
+        <v>165.55592734999999</v>
       </c>
       <c r="C387" s="5">
-        <v>1.3518024800000035</v>
+        <v>1.3082828899999868</v>
       </c>
       <c r="D387" s="5">
-        <v>10.337128820021313</v>
+        <v>9.9884324987218776</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>165.70965294000001</v>
+        <v>165.68014174999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.12909502000002249</v>
+        <v>0.12421439999999961</v>
       </c>
       <c r="D388" s="5">
-        <v>0.9396032904746221</v>
+        <v>0.90406861049119325</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>166.39265609</v>
+        <v>166.31194449</v>
       </c>
       <c r="C389" s="5">
-        <v>0.68300314999999046</v>
+        <v>0.63180274000001191</v>
       </c>
       <c r="D389" s="5">
-        <v>5.059700729977723</v>
+        <v>4.6732734162274303</v>
       </c>
       <c r="E389" s="5">
-        <v>2.4499729287240868</v>
+        <v>2.4337250102688168</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>165.72389715</v>
+        <v>165.70514377999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.66875894000000358</v>
+        <v>-0.6068007100000159</v>
       </c>
       <c r="D390" s="5">
-        <v>-4.7177950283201149</v>
+        <v>-4.2914837778891375</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>166.09271580000001</v>
+        <v>166.0804804</v>
       </c>
       <c r="C391" s="5">
-        <v>0.36881865000000857</v>
+        <v>0.375336620000013</v>
       </c>
       <c r="D391" s="5">
-        <v>2.7035333941250128</v>
+        <v>2.7522238559005929</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>166.60235542000001</v>
+        <v>166.67261146999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.50963962000000151</v>
+        <v>0.59213106999999354</v>
       </c>
       <c r="D392" s="5">
-        <v>3.7448649521803379</v>
+        <v>4.3632926425434704</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>167.62854052</v>
+        <v>167.7096602</v>
       </c>
       <c r="C393" s="5">
-        <v>1.0261850999999922</v>
+        <v>1.0370487300000093</v>
       </c>
       <c r="D393" s="5">
-        <v>7.646997152778412</v>
+        <v>7.7273723385622883</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>168.28874404999999</v>
+        <v>168.29206099000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.66020352999998977</v>
+        <v>0.58240079000000833</v>
       </c>
       <c r="D394" s="5">
-        <v>4.8299227587382587</v>
+        <v>4.247728448531074</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>168.71050259</v>
+        <v>168.73740863</v>
       </c>
       <c r="C395" s="5">
-        <v>0.42175854000001323</v>
+        <v>0.44534763999999427</v>
       </c>
       <c r="D395" s="5">
-        <v>3.0491939437561788</v>
+        <v>3.222162573620424</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>170.46260874000001</v>
+        <v>170.47699322</v>
       </c>
       <c r="C396" s="5">
-        <v>1.752106150000003</v>
+        <v>1.7395845899999927</v>
       </c>
       <c r="D396" s="5">
-        <v>13.199402961503615</v>
+        <v>13.0974520512388</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>171.11474233000001</v>
+        <v>171.11187523000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.65213359000000537</v>
+        <v>0.63488201000001254</v>
       </c>
       <c r="D397" s="5">
-        <v>4.6886417165280081</v>
+        <v>4.5616640915723927</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>171.63801538999999</v>
+        <v>171.64724025000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.52327305999997975</v>
+        <v>0.53536502000000041</v>
       </c>
       <c r="D398" s="5">
-        <v>3.7319827748004686</v>
+        <v>3.8197773366215548</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>171.87943107000001</v>
+        <v>171.82566721000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.24141568000001712</v>
+        <v>0.17842695999999592</v>
       </c>
       <c r="D399" s="5">
-        <v>1.7009661690350564</v>
+        <v>1.2545540184611514</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>172.78568417</v>
+        <v>172.72029954999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.90625309999998649</v>
+        <v>0.89463233999998693</v>
       </c>
       <c r="D400" s="5">
-        <v>6.5138773130933858</v>
+        <v>6.4300148116489098</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>173.32286464000001</v>
+        <v>173.20099017000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.53718047000000979</v>
+        <v>0.4806906200000185</v>
       </c>
       <c r="D401" s="5">
-        <v>3.7951871308393503</v>
+        <v>3.3912665928210739</v>
       </c>
       <c r="E401" s="5">
-        <v>4.1649726092788164</v>
+        <v>4.1422434817447673</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>174.90128634999999</v>
+        <v>174.88371828000001</v>
       </c>
       <c r="C402" s="5">
-        <v>1.5784217099999864</v>
+        <v>1.6827281099999993</v>
       </c>
       <c r="D402" s="5">
-        <v>11.492522953563867</v>
+        <v>12.302156298647592</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>175.92747442999999</v>
+        <v>175.92879554000001</v>
       </c>
       <c r="C403" s="5">
-        <v>1.0261880799999972</v>
+        <v>1.0450772599999993</v>
       </c>
       <c r="D403" s="5">
-        <v>7.2723943171586258</v>
+        <v>7.4114579725653273</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>176.84044531999999</v>
+        <v>176.94878288999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.91297088999999687</v>
+        <v>1.0199873499999796</v>
       </c>
       <c r="D404" s="5">
-        <v>6.4082206683752085</v>
+        <v>7.1834678976465449</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>175.90168141000001</v>
+        <v>176.01654214000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.93876390999997739</v>
+        <v>-0.93224074999997697</v>
       </c>
       <c r="D405" s="5">
-        <v>-6.1875039614695426</v>
+        <v>-6.1420935900960867</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>176.33276272000001</v>
+        <v>176.35910494999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.43108130999999617</v>
+        <v>0.34256280999997557</v>
       </c>
       <c r="D406" s="5">
-        <v>2.9807981538209738</v>
+        <v>2.3605976014258401</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>177.75219695000001</v>
+        <v>177.79470383</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4194342300000073</v>
+        <v>1.4355988800000148</v>
       </c>
       <c r="D407" s="5">
-        <v>10.099052762300765</v>
+        <v>10.217665368427609</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>176.45272045999999</v>
+        <v>176.47568276999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.2994764900000177</v>
+        <v>-1.3190210600000114</v>
       </c>
       <c r="D408" s="5">
-        <v>-8.4284477673643003</v>
+        <v>-8.548125914289006</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>176.94168123</v>
+        <v>176.94092752</v>
       </c>
       <c r="C409" s="5">
-        <v>0.4889607700000056</v>
+        <v>0.46524475000001075</v>
       </c>
       <c r="D409" s="5">
-        <v>3.3764208182322841</v>
+        <v>3.2098493605308587</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>177.95662759999999</v>
+        <v>177.95299331000001</v>
       </c>
       <c r="C410" s="5">
-        <v>1.0149463699999899</v>
+        <v>1.0120657900000083</v>
       </c>
       <c r="D410" s="5">
-        <v>7.1046213849899509</v>
+        <v>7.0838499656460163</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>177.72352695999999</v>
+        <v>177.63109152999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.23310064000000352</v>
+        <v>-0.32190178000001879</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.560573221920003</v>
+        <v>-2.1492309571122359</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>177.49087205999999</v>
+        <v>177.37923194000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.2326549</v>
+        <v>-0.25185958999998093</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.5596387474879236</v>
+        <v>-1.6882500979586545</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>177.42922873000001</v>
+        <v>177.25494981</v>
       </c>
       <c r="C413" s="5">
-        <v>-6.1643329999981233E-2</v>
+        <v>-0.12428213000001165</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.41596989899936876</v>
+        <v>-0.83755675109284944</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3691992966589304</v>
+        <v>2.3406099676571923</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>178.00958127999999</v>
+        <v>178.00004491000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.58035254999998642</v>
+        <v>0.74509510000001455</v>
       </c>
       <c r="D414" s="5">
-        <v>3.9964625638846174</v>
+        <v>5.1624954742658824</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>177.91681679000001</v>
+        <v>177.93803294</v>
       </c>
       <c r="C415" s="5">
-        <v>-9.2764489999979105E-2</v>
+        <v>-6.2011970000014571E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.62355569208843997</v>
+        <v>-0.41725800769759624</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>178.27234145</v>
+        <v>178.42192466</v>
       </c>
       <c r="C416" s="5">
-        <v>0.35552465999998617</v>
+        <v>0.48389172000000258</v>
       </c>
       <c r="D416" s="5">
-        <v>2.4244465650714808</v>
+        <v>3.3125819159908421</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>178.99660516</v>
+        <v>179.14708905000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.72426371000000245</v>
+        <v>0.72516439000000332</v>
       </c>
       <c r="D417" s="5">
-        <v>4.9856418856967011</v>
+        <v>4.9877021871975069</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>179.67381810000001</v>
+        <v>179.72095519999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.67721294000000398</v>
+        <v>0.57386614999998642</v>
       </c>
       <c r="D418" s="5">
-        <v>4.6357351201422148</v>
+        <v>3.9124415244140121</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>180.06242288999999</v>
+        <v>180.11925622000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.38860478999998804</v>
+        <v>0.39830102000001943</v>
       </c>
       <c r="D419" s="5">
-        <v>2.6264992935440823</v>
+        <v>2.6921203764539658</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>180.16565266000001</v>
+        <v>180.19410367</v>
       </c>
       <c r="C420" s="5">
-        <v>0.10322977000001288</v>
+        <v>7.4847449999992932E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>0.69013327754814391</v>
+        <v>0.49979387167276013</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>180.68746618</v>
+        <v>180.69081413999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.52181351999999492</v>
+        <v>0.49671046999998225</v>
       </c>
       <c r="D421" s="5">
-        <v>3.5314606743183097</v>
+        <v>3.358449608826275</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>181.18512856000001</v>
+        <v>181.17154780000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.4976623800000084</v>
+        <v>0.48073366000002693</v>
       </c>
       <c r="D422" s="5">
-        <v>3.355656287679909</v>
+        <v>3.2397726182824993</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>181.65647958</v>
+        <v>181.52165718000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.47135101999998597</v>
+        <v>0.35010937999999214</v>
       </c>
       <c r="D423" s="5">
-        <v>3.1668428564134876</v>
+        <v>2.3437761716870176</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>182.47115094</v>
+        <v>182.30636641000001</v>
       </c>
       <c r="C424" s="5">
-        <v>0.81467136000000551</v>
+        <v>0.78470923000000425</v>
       </c>
       <c r="D424" s="5">
-        <v>5.5163632962006659</v>
+        <v>5.3126760984934629</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>182.87748629000001</v>
+        <v>182.65432616000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.4063353500000062</v>
+        <v>0.34795975000000112</v>
       </c>
       <c r="D425" s="5">
-        <v>2.7051890532559852</v>
+        <v>2.3145817936141233</v>
       </c>
       <c r="E425" s="5">
-        <v>3.0706651880287428</v>
+        <v>3.0461075167647511</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>183.42262722000001</v>
+        <v>183.42039360000001</v>
       </c>
       <c r="C426" s="5">
-        <v>0.5451409300000023</v>
+        <v>0.76606744000000049</v>
       </c>
       <c r="D426" s="5">
-        <v>3.6363224047113896</v>
+        <v>5.1506345151626665</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>183.74346403999999</v>
+        <v>183.78948754999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.32083681999998248</v>
+        <v>0.36909394999997858</v>
       </c>
       <c r="D427" s="5">
-        <v>2.1193119543694072</v>
+        <v>2.4416463491963691</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>183.63604108999999</v>
+        <v>183.83979210999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.10742295000000013</v>
+        <v>5.030456000000072E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.69931110643447481</v>
+        <v>0.32894388801878449</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>183.83240968000001</v>
+        <v>184.00205717</v>
       </c>
       <c r="C429" s="5">
-        <v>0.19636859000002005</v>
+        <v>0.16226506000000995</v>
       </c>
       <c r="D429" s="5">
-        <v>1.2907768681471143</v>
+        <v>1.0643295626347138</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>183.81237945000001</v>
+        <v>183.88209707999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-2.0030230000003257E-2</v>
+        <v>-0.1199600900000064</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.13067269759494682</v>
+        <v>-0.77954049991824093</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>179.23221181</v>
+        <v>179.29752543999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-4.5801676400000133</v>
+        <v>-4.5845716400000072</v>
       </c>
       <c r="D431" s="5">
-        <v>-26.125307469789703</v>
+        <v>-26.138491599904167</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>183.73976131000001</v>
+        <v>183.77125441000001</v>
       </c>
       <c r="C432" s="5">
-        <v>4.5075495000000103</v>
+        <v>4.4737289700000247</v>
       </c>
       <c r="D432" s="5">
-        <v>34.724010855083009</v>
+        <v>34.41242267938123</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>184.03710272999999</v>
+        <v>184.04118872999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.29734141999998087</v>
+        <v>0.26993431999997597</v>
       </c>
       <c r="D433" s="5">
-        <v>1.9593074669671973</v>
+        <v>1.776942279380922</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>183.92907553000001</v>
+        <v>183.91143869999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.10802719999998089</v>
+        <v>-0.12975002999999674</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.70211357862101087</v>
+        <v>-0.84273374942305246</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>184.2291256</v>
+        <v>184.40363629999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.3000500699999975</v>
+        <v>0.49219759999999724</v>
       </c>
       <c r="D435" s="5">
-        <v>1.9752630117648939</v>
+        <v>3.259226513949387</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>184.24205723</v>
+        <v>184.34905406999999</v>
       </c>
       <c r="C436" s="5">
-        <v>1.2931629999997085E-2</v>
+        <v>-5.458222999999407E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>8.4264354254415252E-2</v>
+        <v>-0.35461422040041768</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>184.75044263000001</v>
+        <v>184.70980299999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.50838540000000876</v>
+        <v>0.36074892999999975</v>
       </c>
       <c r="D437" s="5">
-        <v>3.3619179704268642</v>
+        <v>2.3736951796323513</v>
       </c>
       <c r="E437" s="5">
-        <v>1.0241590575178483</v>
+        <v>1.1253370687751785</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>185.86371674</v>
+        <v>184.24049317999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.1132741099999919</v>
+        <v>-0.46930982000000654</v>
       </c>
       <c r="D438" s="5">
-        <v>7.4755211652884679</v>
+        <v>-3.0067060612024132</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>185.92556632</v>
+        <v>184.26548224999999</v>
       </c>
       <c r="C439" s="5">
-        <v>6.1849580000000515E-2</v>
+        <v>2.4989070000003721E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.40005379520779982</v>
+        <v>0.16288093480840704</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>186.45682640999999</v>
+        <v>184.23341550999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.5312600899999893</v>
+        <v>-3.2066740000004756E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>3.4832596919860404</v>
+        <v>-0.20862984331825318</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>186.06710391999999</v>
+        <v>183.61497786000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.38972248999999692</v>
+        <v>-0.61843764999997575</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.4795448031123879</v>
+        <v>-3.954634726408035</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>186.01205558000001</v>
+        <v>183.45151204999999</v>
       </c>
       <c r="C442" s="5">
-        <v>-5.5048339999984819E-2</v>
+        <v>-0.16346581000001947</v>
       </c>
       <c r="D442" s="5">
-        <v>-0.3544453793664748</v>
+        <v>-1.0631013647682375</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>184.44566036000001</v>
+        <v>181.86338963</v>
       </c>
       <c r="C443" s="5">
-        <v>-1.566395220000004</v>
+        <v>-1.5881224199999906</v>
       </c>
       <c r="D443" s="5">
-        <v>-9.6499922378419871</v>
+        <v>-9.9076680677661404</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>183.91026081999999</v>
+        <v>180.94038481999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.53539954000001444</v>
+        <v>-0.923004810000009</v>
       </c>
       <c r="D444" s="5">
-        <v>-3.4282226339107824</v>
+        <v>-5.9231560729041677</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>180.57716601000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.36321880999997802</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-2.3824554799476427</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>