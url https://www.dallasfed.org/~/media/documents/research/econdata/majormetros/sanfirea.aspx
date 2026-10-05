--- v8 (2026-08-24)
+++ v9 (2026-10-05)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{062C3BA5-CC12-41EC-8D67-F8D0ACB4F69D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1B416C17-BBE9-4761-A9B3-C93F048EB82F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3606B1FA-E3A0-49A3-8F59-626C0F72B230}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9225D417-9153-4F66-8872-22C0035C3436}"/>
   </bookViews>
   <sheets>
     <sheet name="sanfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF478F57-466E-47EC-9BB1-0FFEECFA5EC7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{25F2D8BE-FB86-4CF0-91A1-0622B3E4414B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>44.276455742000003</v>
+        <v>44.276460026000002</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>44.083864261000002</v>
+        <v>44.083871795</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.1925914810000009</v>
+        <v>-0.192588231000002</v>
       </c>
       <c r="D7" s="5">
-        <v>-5.0966179923193966</v>
+        <v>-5.0965335520226418</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.029481582999999</v>
+        <v>44.029487840999998</v>
       </c>
       <c r="C8" s="5">
-        <v>-5.4382678000003182E-2</v>
+        <v>-5.4383954000002177E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.4703396119542411</v>
+        <v>-1.4703736277249968</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>43.988460084000003</v>
+        <v>43.988464972999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-4.1021498999995742E-2</v>
+        <v>-4.102286799999888E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.1123077829158334</v>
+        <v>-1.1123445563733236</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>43.792038292000001</v>
+        <v>43.792047535000002</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.19642179200000243</v>
+        <v>-0.19641743799999745</v>
       </c>
       <c r="D10" s="5">
-        <v>-5.22870557096351</v>
+        <v>-5.2285919329541963</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>43.831135590000002</v>
+        <v>43.831166074000002</v>
       </c>
       <c r="C11" s="5">
-        <v>3.9097298000001501E-2</v>
+        <v>3.9118539000000396E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>1.0766300243113092</v>
+        <v>1.0772175901610614</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>42.735327556999998</v>
+        <v>42.735297365999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.0958080330000044</v>
+        <v>-1.0958687080000047</v>
       </c>
       <c r="D12" s="5">
-        <v>-26.200779707349763</v>
+        <v>-26.202021252516793</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>42.870209182000004</v>
+        <v>42.870190426000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.13488162500000556</v>
+        <v>0.13489306000000312</v>
       </c>
       <c r="D13" s="5">
-        <v>3.8538943519422109</v>
+        <v>3.854229540801879</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>43.104501374000002</v>
+        <v>43.104493900000001</v>
       </c>
       <c r="C14" s="5">
-        <v>0.23429219199999807</v>
+        <v>0.23430347400000073</v>
       </c>
       <c r="D14" s="5">
-        <v>6.7589455944057963</v>
+        <v>6.7592839534941218</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>42.487937035000002</v>
+        <v>42.487929469000001</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.61656433899999996</v>
+        <v>-0.61656443100000047</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.876713657719799</v>
+        <v>-15.87671838360788</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>42.410253472000001</v>
+        <v>42.410252323000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-7.7683563000000788E-2</v>
+        <v>-7.7677145999999198E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.1721115857310735</v>
+        <v>-2.1719343430563587</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>42.796829246000001</v>
+        <v>42.796832887999997</v>
       </c>
       <c r="C17" s="5">
-        <v>0.38657577400000065</v>
+        <v>0.3865805649999956</v>
       </c>
       <c r="D17" s="5">
-        <v>11.503554085020063</v>
+        <v>11.503704203155118</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>42.261335285000001</v>
+        <v>42.261339436</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.53549396100000024</v>
+        <v>-0.53549345199999721</v>
       </c>
       <c r="D18" s="5">
-        <v>-14.023561534797203</v>
+        <v>-14.023547996184282</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>42.386963502</v>
+        <v>42.386970273000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.12562821699999915</v>
+        <v>0.12563083700000277</v>
       </c>
       <c r="D19" s="5">
-        <v>3.6260853834949147</v>
+        <v>3.6261618848607569</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>42.442504126999999</v>
+        <v>42.442509774999998</v>
       </c>
       <c r="C20" s="5">
-        <v>5.5540624999999011E-2</v>
+        <v>5.5539501999994911E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>1.5837694264041247</v>
+        <v>1.5837369175373484</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>42.187048892999996</v>
+        <v>42.187053491999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.25545523400000292</v>
+        <v>-0.25545628300000089</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.9882617682667458</v>
+        <v>-6.9882886222148226</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>42.087025292</v>
+        <v>42.087033664000003</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.10002360099999663</v>
+        <v>-0.10001982799999354</v>
       </c>
       <c r="D22" s="5">
-        <v>-2.8083364186987536</v>
+        <v>-2.8082315605199915</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>41.826988898000003</v>
+        <v>41.827015938999999</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.26003639399999656</v>
+        <v>-0.26001772500000442</v>
       </c>
       <c r="D23" s="5">
-        <v>-7.1674154380418571</v>
+        <v>-7.1669168420608331</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>41.834006754000001</v>
+        <v>41.833980359000002</v>
       </c>
       <c r="C24" s="5">
-        <v>7.01785599999738E-3</v>
+        <v>6.9644200000027467E-3</v>
       </c>
       <c r="D24" s="5">
-        <v>0.20152545320510917</v>
+        <v>0.19998944477712666</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>41.884998520000003</v>
+        <v>41.884981195999998</v>
       </c>
       <c r="C25" s="5">
-        <v>5.0991766000002769E-2</v>
+        <v>5.1000836999996579E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.4725342647974982</v>
+        <v>1.4727989104964534</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>42.009710888999997</v>
+        <v>42.009704421999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.12471236899999383</v>
+        <v>0.12472322600000041</v>
       </c>
       <c r="D26" s="5">
-        <v>3.6320906477379955</v>
+        <v>3.6324135677191505</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>41.983701273999998</v>
+        <v>41.983694684</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.6009614999999542E-2</v>
+        <v>-2.6009737999999061E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.74043533744166945</v>
+        <v>-0.74043894065625171</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>41.994352622999997</v>
+        <v>41.994351793</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0651348999999755E-2</v>
+        <v>1.0657109000000276E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>0.30486756706031848</v>
+        <v>0.30503271048407665</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>42.299527603999998</v>
+        <v>42.299531324</v>
       </c>
       <c r="C29" s="5">
-        <v>0.3051749810000004</v>
+        <v>0.30517953100000028</v>
       </c>
       <c r="D29" s="5">
-        <v>9.0775863277738225</v>
+        <v>9.07772731126013</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.1620058092188801</v>
+        <v>-1.1620055280759711</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>42.140388141999999</v>
+        <v>42.140391676999997</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.15913946199999884</v>
+        <v>-0.15913964700000349</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.4223891550994932</v>
+        <v>-4.4223938093166275</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>42.186597567</v>
+        <v>42.186602970999999</v>
       </c>
       <c r="C31" s="5">
-        <v>4.6209425000000692E-2</v>
+        <v>4.6211294000002567E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>1.3238360844898267</v>
+        <v>1.3238898403815869</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>42.058805163999999</v>
+        <v>42.058809811000003</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.12779240300000083</v>
+        <v>-0.12779315999999596</v>
       </c>
       <c r="D32" s="5">
-        <v>-3.5751063730781518</v>
+        <v>-3.5751267488816629</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>42.096714484000003</v>
+        <v>42.096718512000002</v>
       </c>
       <c r="C33" s="5">
-        <v>3.7909320000004243E-2</v>
+        <v>3.7908700999999212E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>1.0869871268242903</v>
+        <v>1.0869691692498629</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>42.183603089000002</v>
+        <v>42.183608941999999</v>
       </c>
       <c r="C34" s="5">
-        <v>8.688860499999862E-2</v>
+        <v>8.6890429999996854E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>2.5051397377255924</v>
+        <v>2.5051927117748951</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>42.424754686</v>
+        <v>42.424773168999998</v>
       </c>
       <c r="C35" s="5">
-        <v>0.24115159699999822</v>
+        <v>0.24116422699999873</v>
       </c>
       <c r="D35" s="5">
-        <v>7.0799138316880672</v>
+        <v>7.0802953556690085</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>42.439033109999997</v>
+        <v>42.439016467999998</v>
       </c>
       <c r="C36" s="5">
-        <v>1.4278423999996903E-2</v>
+        <v>1.424329900000032E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>0.40461897841037597</v>
+        <v>0.40362159869709036</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>42.418071871000002</v>
+        <v>42.418058107</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.0961238999994691E-2</v>
+        <v>-2.0958360999998149E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.59108955099357319</v>
+        <v>-0.59100884521812169</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>42.416334986999999</v>
+        <v>42.416329785999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.7368840000031582E-3</v>
+        <v>-1.7283210000016425E-3</v>
       </c>
       <c r="D38" s="5">
-        <v>-4.9125087050849725E-2</v>
+        <v>-4.888296592312491E-2</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>42.471429712999999</v>
+        <v>42.471424904000003</v>
       </c>
       <c r="C39" s="5">
-        <v>5.5094726000000094E-2</v>
+        <v>5.5095118000004106E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>1.5698677457983257</v>
+        <v>1.5698791892257091</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>42.550740359000002</v>
+        <v>42.550739694000001</v>
       </c>
       <c r="C40" s="5">
-        <v>7.931064600000326E-2</v>
+        <v>7.931478999999797E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>2.2640247998929608</v>
+        <v>2.2641445724043363</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>42.404701373000002</v>
+        <v>42.404704291999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.14603898600000065</v>
+        <v>-0.14603540200000253</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.0416751534267492</v>
+        <v>-4.0415778918177931</v>
       </c>
       <c r="E41" s="5">
-        <v>0.24864052852935359</v>
+        <v>0.24863861302484302</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>42.600249466999998</v>
+        <v>42.600252040000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.19554809399999584</v>
+        <v>0.19554774800000274</v>
       </c>
       <c r="D42" s="5">
-        <v>5.6762998814399612</v>
+        <v>5.6762891810827165</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>42.789376994999998</v>
+        <v>42.789380526999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.18912752800000021</v>
+        <v>0.18912848699999785</v>
       </c>
       <c r="D43" s="5">
-        <v>5.4595348323325688</v>
+        <v>5.4595628573338884</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>42.982954282000001</v>
+        <v>42.982957362000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.19357728700000365</v>
+        <v>0.19357683500000178</v>
       </c>
       <c r="D44" s="5">
-        <v>5.5658826279990636</v>
+        <v>5.565868835768284</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>43.208178939</v>
+        <v>43.208181826000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.22522465699999827</v>
+        <v>0.22522446400000007</v>
       </c>
       <c r="D45" s="5">
-        <v>6.4722449926214898</v>
+        <v>6.4722388083836568</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>43.494379484</v>
+        <v>43.494382479999999</v>
       </c>
       <c r="C46" s="5">
-        <v>0.28620054499999981</v>
+        <v>0.28620065399999817</v>
       </c>
       <c r="D46" s="5">
-        <v>8.2445696054470616</v>
+        <v>8.244572289578489</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>43.51324451</v>
+        <v>43.513255884000003</v>
       </c>
       <c r="C47" s="5">
-        <v>1.8865026000000285E-2</v>
+        <v>1.8873404000004257E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>0.52172518803867973</v>
+        <v>0.5219574045693065</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>43.665363599000003</v>
+        <v>43.665355875000003</v>
       </c>
       <c r="C48" s="5">
-        <v>0.15211908900000282</v>
+        <v>0.15209999100000005</v>
       </c>
       <c r="D48" s="5">
-        <v>4.2767206627444931</v>
+        <v>4.2761722323269469</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>43.774003628999999</v>
+        <v>43.773994141999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.10864002999999656</v>
+        <v>0.10863826699999635</v>
       </c>
       <c r="D49" s="5">
-        <v>3.0268127759451868</v>
+        <v>3.0267635257951842</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>43.631494214</v>
+        <v>43.631490368000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.14250941499999925</v>
+        <v>-0.14250377399999792</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.8374880878444206</v>
+        <v>-3.8373397134097487</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>43.735910003000001</v>
+        <v>43.735907115000003</v>
       </c>
       <c r="C51" s="5">
-        <v>0.10441578900000081</v>
+        <v>0.10441674700000192</v>
       </c>
       <c r="D51" s="5">
-        <v>2.9098564470223298</v>
+        <v>2.9098837568031</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>43.886338699</v>
+        <v>43.886338057000003</v>
       </c>
       <c r="C52" s="5">
-        <v>0.15042869599999875</v>
+        <v>0.15043094199999985</v>
       </c>
       <c r="D52" s="5">
-        <v>4.2063536622651387</v>
+        <v>4.2064179417644842</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>44.09754075</v>
+        <v>44.097542873000002</v>
       </c>
       <c r="C53" s="5">
-        <v>0.21120205100000078</v>
+        <v>0.21120481599999863</v>
       </c>
       <c r="D53" s="5">
-        <v>5.9303083699758341</v>
+        <v>5.930388163457434</v>
       </c>
       <c r="E53" s="5">
-        <v>3.9921030503421218</v>
+        <v>3.9921008983887063</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>44.557550018000001</v>
+        <v>44.557551468</v>
       </c>
       <c r="C54" s="5">
-        <v>0.4600092680000003</v>
+        <v>0.46000859499999791</v>
       </c>
       <c r="D54" s="5">
-        <v>13.261731507045571</v>
+        <v>13.261710302970563</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>44.684454539000001</v>
+        <v>44.684456189999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.12690452100000016</v>
+        <v>0.12690472199999903</v>
       </c>
       <c r="D55" s="5">
-        <v>3.4717731042497091</v>
+        <v>3.4717785747461871</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>44.796904933</v>
+        <v>44.796906127</v>
       </c>
       <c r="C56" s="5">
-        <v>0.11245039399999968</v>
+        <v>0.11244993700000094</v>
       </c>
       <c r="D56" s="5">
-        <v>3.0620031172059248</v>
+        <v>3.0619903857369346</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>45.428659836000001</v>
+        <v>45.428661411</v>
       </c>
       <c r="C57" s="5">
-        <v>0.63175490300000092</v>
+        <v>0.63175528400000047</v>
       </c>
       <c r="D57" s="5">
-        <v>18.299522539345748</v>
+        <v>18.299533918979538</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>45.413421649999997</v>
+        <v>45.413422701000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.5238186000004816E-2</v>
+        <v>-1.5238709999998434E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.40177557447983459</v>
+        <v>-0.40178935107115787</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>45.611335652000001</v>
+        <v>45.611340106999997</v>
       </c>
       <c r="C59" s="5">
-        <v>0.19791400200000453</v>
+        <v>0.19791740599999486</v>
       </c>
       <c r="D59" s="5">
-        <v>5.3568511974066979</v>
+        <v>5.3569454245859349</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>45.813137427000001</v>
+        <v>45.813137857999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.20180177499999985</v>
+        <v>0.20179775100000086</v>
       </c>
       <c r="D60" s="5">
-        <v>5.4403734547758376</v>
+        <v>5.4402617741189374</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>45.844190212000001</v>
+        <v>45.844185166999999</v>
       </c>
       <c r="C61" s="5">
-        <v>3.1052784999999972E-2</v>
+        <v>3.1047309000001633E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.81641588687406674</v>
+        <v>0.81627137134654415</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>46.052741079</v>
+        <v>46.052738634000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.20855086699999958</v>
+        <v>0.20855346700000155</v>
       </c>
       <c r="D62" s="5">
-        <v>5.5976240983715897</v>
+        <v>5.5976962706073108</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>46.078908409</v>
+        <v>46.078907123999997</v>
       </c>
       <c r="C63" s="5">
-        <v>2.6167329999999822E-2</v>
+        <v>2.6168489999996325E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.68397912042998943</v>
+        <v>0.68400957253504924</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>46.226073427999999</v>
+        <v>46.226072705999997</v>
       </c>
       <c r="C64" s="5">
-        <v>0.14716501899999912</v>
+        <v>0.14716558199999952</v>
       </c>
       <c r="D64" s="5">
-        <v>3.9005557425668469</v>
+        <v>3.9005710384605319</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>46.272588378999998</v>
+        <v>46.272589218999997</v>
       </c>
       <c r="C65" s="5">
-        <v>4.6514950999998916E-2</v>
+        <v>4.6516513000000259E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>1.214204294885235</v>
+        <v>1.2142453135939091</v>
       </c>
       <c r="E65" s="5">
-        <v>4.9323558457168515</v>
+        <v>4.9323526987979482</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>46.201486435</v>
+        <v>46.201486811999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-7.1101943999998696E-2</v>
+        <v>-7.1102406999997925E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-1.8284028830629628</v>
+        <v>-1.8284146558613878</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.168540653000001</v>
+        <v>46.168540677999999</v>
       </c>
       <c r="C67" s="5">
-        <v>-3.2945781999998758E-2</v>
+        <v>-3.2946133999999461E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.85235895526853955</v>
+        <v>-0.85236801944420515</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.110967471000002</v>
+        <v>46.110967011</v>
       </c>
       <c r="C68" s="5">
-        <v>-5.7573181999998724E-2</v>
+        <v>-5.7573666999999773E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.4862054213373166</v>
+        <v>-1.486217854678662</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>45.946305414999998</v>
+        <v>45.946305782000003</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.1646620560000045</v>
+        <v>-0.16466122899999647</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.2020251264788815</v>
+        <v>-4.2020044760512132</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>45.957569532000001</v>
+        <v>45.957569477</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1264117000003182E-2</v>
+        <v>1.1263694999996687E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>0.29458693193955554</v>
+        <v>0.29457587826442477</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>46.011911390999998</v>
+        <v>46.01191403</v>
       </c>
       <c r="C71" s="5">
-        <v>5.4341858999997328E-2</v>
+        <v>5.4344552999999962E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>1.428186810786114</v>
+        <v>1.4282580760421215</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>46.264541991000002</v>
+        <v>46.264546633000002</v>
       </c>
       <c r="C72" s="5">
-        <v>0.25263060000000337</v>
+        <v>0.25263260300000212</v>
       </c>
       <c r="D72" s="5">
-        <v>6.7913085453286559</v>
+        <v>6.7913636256976773</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>46.521832635000003</v>
+        <v>46.521830162000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.25729064400000112</v>
+        <v>0.25728352899999862</v>
       </c>
       <c r="D73" s="5">
-        <v>6.8815072160222757</v>
+        <v>6.8813103483508442</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>46.67345787</v>
+        <v>46.673456008999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.15162523499999736</v>
+        <v>0.15162584699999826</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9819491721628797</v>
+        <v>3.9819657490524074</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>46.612703172000003</v>
+        <v>46.612702515000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-6.0754697999996665E-2</v>
+        <v>-6.0753493999996522E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-1.550901589237319</v>
+        <v>-1.5508711355010973</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>46.777976817999999</v>
+        <v>46.777976004000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.16527364599999572</v>
+        <v>0.1652734890000005</v>
       </c>
       <c r="D76" s="5">
-        <v>4.3387764906388959</v>
+        <v>4.3387723507089415</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>46.532135238999999</v>
+        <v>46.532135214999997</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.24584157900000037</v>
+        <v>-0.24584078900000605</v>
       </c>
       <c r="D77" s="5">
-        <v>-6.1274602955170288</v>
+        <v>-6.127441274409362</v>
       </c>
       <c r="E77" s="5">
-        <v>0.56090845377863019</v>
+        <v>0.56090657640015529</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>46.661045057999999</v>
+        <v>46.661044425</v>
       </c>
       <c r="C78" s="5">
-        <v>0.12890981900000043</v>
+        <v>0.12890921000000333</v>
       </c>
       <c r="D78" s="5">
-        <v>3.3755318202087992</v>
+        <v>3.3755156314188683</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>46.643748645000002</v>
+        <v>46.64374754</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.7296412999996846E-2</v>
+        <v>-1.7296885000000373E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.44391273518480379</v>
+        <v>-0.4439248303957033</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>46.611184569999999</v>
+        <v>46.611182821</v>
       </c>
       <c r="C80" s="5">
-        <v>-3.2564075000003356E-2</v>
+        <v>-3.2564718999999798E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.83456395627029556</v>
+        <v>-0.83458041730780641</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>47.560751318999998</v>
+        <v>47.560750763000001</v>
       </c>
       <c r="C81" s="5">
-        <v>0.94956674899999882</v>
+        <v>0.94956794200000161</v>
       </c>
       <c r="D81" s="5">
-        <v>27.38045526837103</v>
+        <v>27.380494755612929</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>47.503442460000002</v>
+        <v>47.503442065999998</v>
       </c>
       <c r="C82" s="5">
-        <v>-5.7308858999995493E-2</v>
+        <v>-5.7308697000003406E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-1.4364090530006535</v>
+        <v>-1.4364050361292291</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>47.725532002999998</v>
+        <v>47.725533814000002</v>
       </c>
       <c r="C83" s="5">
-        <v>0.22208954299999561</v>
+        <v>0.22209174800000397</v>
       </c>
       <c r="D83" s="5">
-        <v>5.7568099589937027</v>
+        <v>5.7568686417052595</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>47.606768854000002</v>
+        <v>47.606777815999997</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.11876314899999585</v>
+        <v>-0.11875599800000458</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.9456208145557383</v>
+        <v>-2.9454457620205154</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>47.879867746999999</v>
+        <v>47.879868184999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.27309889299999668</v>
+        <v>0.27309036900000194</v>
       </c>
       <c r="D85" s="5">
-        <v>7.1052676651388147</v>
+        <v>7.1050374713668374</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>47.887777280999998</v>
+        <v>47.887775937999997</v>
       </c>
       <c r="C86" s="5">
-        <v>7.9095339999994962E-3</v>
+        <v>7.9077529999977969E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>0.19841469244830101</v>
+        <v>0.19836997274773616</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>48.463489850000002</v>
+        <v>48.463488814000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.57571256900000378</v>
+        <v>0.57571287600000431</v>
       </c>
       <c r="D87" s="5">
-        <v>15.419730817430111</v>
+        <v>15.419740052603226</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>49.054523643000003</v>
+        <v>49.054521673000004</v>
       </c>
       <c r="C88" s="5">
-        <v>0.59103379300000114</v>
+        <v>0.59103285900000202</v>
       </c>
       <c r="D88" s="5">
-        <v>15.657164248586941</v>
+        <v>15.657138180651152</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>48.90280946</v>
+        <v>48.902807465000002</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.15171418300000283</v>
+        <v>-0.15171420800000135</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.6488356637345287</v>
+        <v>-3.6488363988635197</v>
       </c>
       <c r="E89" s="5">
-        <v>5.0947032815572779</v>
+        <v>5.0946990484025845</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>48.930191387000001</v>
+        <v>48.930189012</v>
       </c>
       <c r="C90" s="5">
-        <v>2.7381927000000417E-2</v>
+        <v>2.7381546999997397E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>0.67398360119712564</v>
+        <v>0.67397424656649996</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>49.115095611999998</v>
+        <v>49.115092977000003</v>
       </c>
       <c r="C91" s="5">
-        <v>0.18490422499999681</v>
+        <v>0.18490396500000372</v>
       </c>
       <c r="D91" s="5">
-        <v>4.6301751081915254</v>
+        <v>4.6301686910707129</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>49.519648136999997</v>
+        <v>49.519644989</v>
       </c>
       <c r="C92" s="5">
-        <v>0.40455252499999972</v>
+        <v>0.40455201199999635</v>
       </c>
       <c r="D92" s="5">
-        <v>10.344496096704336</v>
+        <v>10.344482959662994</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>49.155152823999998</v>
+        <v>49.155152231999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.36449531299999904</v>
+        <v>-0.36449275700000072</v>
       </c>
       <c r="D93" s="5">
-        <v>-8.4837941710278475</v>
+        <v>-8.483737584091422</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>49.237049757000001</v>
+        <v>49.237048911000002</v>
       </c>
       <c r="C94" s="5">
-        <v>8.1896933000003003E-2</v>
+        <v>8.1896679000003303E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>2.0177313849179646</v>
+        <v>2.0177250940744518</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>49.216461006000003</v>
+        <v>49.216465008</v>
       </c>
       <c r="C95" s="5">
-        <v>-2.058875099999824E-2</v>
+        <v>-2.0583903000002124E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.50063436070372225</v>
+        <v>-0.5005167566374924</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>49.131181153</v>
+        <v>49.131195873000003</v>
       </c>
       <c r="C96" s="5">
-        <v>-8.5279853000002959E-2</v>
+        <v>-8.526913499999722E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.059598742181934</v>
+        <v>-2.0593421868449924</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>49.118036537000002</v>
+        <v>49.118040321999999</v>
       </c>
       <c r="C97" s="5">
-        <v>-1.3144615999998166E-2</v>
+        <v>-1.3155551000004095E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.32057746469207338</v>
+        <v>-0.32084366432327815</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>49.315849174</v>
+        <v>49.315848985000002</v>
       </c>
       <c r="C98" s="5">
-        <v>0.1978126369999984</v>
+        <v>0.19780866300000355</v>
       </c>
       <c r="D98" s="5">
-        <v>4.9412454710806797</v>
+        <v>4.9411436046144397</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>49.644737982000002</v>
+        <v>49.644735726999997</v>
       </c>
       <c r="C99" s="5">
-        <v>0.32888880800000209</v>
+        <v>0.32888674199999457</v>
       </c>
       <c r="D99" s="5">
-        <v>8.3029999439588451</v>
+        <v>8.3029458917192489</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>49.653093804999997</v>
+        <v>49.653088582999999</v>
       </c>
       <c r="C100" s="5">
-        <v>8.355822999995155E-3</v>
+        <v>8.352856000001907E-3</v>
       </c>
       <c r="D100" s="5">
-        <v>0.20216190839741355</v>
+        <v>0.20209006714650979</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>49.987333266</v>
+        <v>49.987327358000002</v>
       </c>
       <c r="C101" s="5">
-        <v>0.33423946100000279</v>
+        <v>0.33423877500000287</v>
       </c>
       <c r="D101" s="5">
-        <v>8.3836708561133335</v>
+        <v>8.3836539219084081</v>
       </c>
       <c r="E101" s="5">
-        <v>2.2177126794465263</v>
+        <v>2.2177047683329842</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>50.120855139</v>
+        <v>50.120849612000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.1335218729999994</v>
+        <v>0.13352225399999895</v>
       </c>
       <c r="D102" s="5">
-        <v>3.2528487968390474</v>
+        <v>3.252858605634934</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>50.280469406999998</v>
+        <v>50.280464518999999</v>
       </c>
       <c r="C103" s="5">
-        <v>0.15961426799999856</v>
+        <v>0.15961490699999814</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8891556676342143</v>
+        <v>3.8891719476157105</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>50.224849523000003</v>
+        <v>50.224844548</v>
       </c>
       <c r="C104" s="5">
-        <v>-5.5619883999995068E-2</v>
+        <v>-5.5619970999998714E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.3193846749649629</v>
+        <v>-1.3193868536763742</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>50.243450410000001</v>
+        <v>50.243449636000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.8600886999998067E-2</v>
+        <v>1.8605088000001047E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.44532910303956008</v>
+        <v>0.44542992958662708</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>50.335349649999998</v>
+        <v>50.335350187000003</v>
       </c>
       <c r="C106" s="5">
-        <v>9.1899239999996496E-2</v>
+        <v>9.190055100000194E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.2171104760382532</v>
+        <v>2.2171424578634635</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>50.300772332000001</v>
+        <v>50.300779765999998</v>
       </c>
       <c r="C107" s="5">
-        <v>-3.4577317999996637E-2</v>
+        <v>-3.4570421000005069E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.82121955499758759</v>
+        <v>-0.8210563591394715</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>51.247283901000003</v>
+        <v>51.247303461999998</v>
       </c>
       <c r="C108" s="5">
-        <v>0.94651156900000188</v>
+        <v>0.94652369599999986</v>
       </c>
       <c r="D108" s="5">
-        <v>25.070357968865142</v>
+        <v>25.07070902771158</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>51.419291584</v>
+        <v>51.419303509000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.1720076829999968</v>
+        <v>0.17200004700000449</v>
       </c>
       <c r="D109" s="5">
-        <v>4.1029015088559051</v>
+        <v>4.1027143969038615</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>51.848872682</v>
+        <v>51.848885738</v>
       </c>
       <c r="C110" s="5">
-        <v>0.42958109799999988</v>
+        <v>0.42958222899999754</v>
       </c>
       <c r="D110" s="5">
-        <v>10.49910264362679</v>
+        <v>10.499129020076857</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>52.164645897</v>
+        <v>52.164631008999997</v>
       </c>
       <c r="C111" s="5">
-        <v>0.31577321500000011</v>
+        <v>0.31574527099999727</v>
       </c>
       <c r="D111" s="5">
-        <v>7.5581552958404075</v>
+        <v>7.5574619186755676</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>52.472382981999999</v>
+        <v>52.472369483000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.30773708499999941</v>
+        <v>0.3077384740000042</v>
       </c>
       <c r="D112" s="5">
-        <v>7.3134824725448411</v>
+        <v>7.313518716473677</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>52.687262087000001</v>
+        <v>52.687250698</v>
       </c>
       <c r="C113" s="5">
-        <v>0.2148791050000014</v>
+        <v>0.21488121499999835</v>
       </c>
       <c r="D113" s="5">
-        <v>5.0263126454969331</v>
+        <v>5.0263644405077246</v>
       </c>
       <c r="E113" s="5">
-        <v>5.4012259598501533</v>
+        <v>5.4012156334417361</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>53.008347004999997</v>
+        <v>53.008337533000002</v>
       </c>
       <c r="C114" s="5">
-        <v>0.32108491799999683</v>
+        <v>0.32108683500000268</v>
       </c>
       <c r="D114" s="5">
-        <v>7.5631638057631623</v>
+        <v>7.563212174957723</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>53.255594058</v>
+        <v>53.255586438000002</v>
       </c>
       <c r="C115" s="5">
-        <v>0.24724705300000238</v>
+        <v>0.2472489049999993</v>
       </c>
       <c r="D115" s="5">
-        <v>5.7430088836389892</v>
+        <v>5.7430540637681604</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>53.731819858999998</v>
+        <v>53.731814536999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.47622580099999823</v>
+        <v>0.47622809899999652</v>
       </c>
       <c r="D116" s="5">
-        <v>11.274537628668501</v>
+        <v>11.274596429858374</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>54.220350037000003</v>
+        <v>54.220351200000003</v>
       </c>
       <c r="C117" s="5">
-        <v>0.48853017800000487</v>
+        <v>0.48853666300000498</v>
       </c>
       <c r="D117" s="5">
-        <v>11.472875207222666</v>
+        <v>11.473036393064607</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>54.516893003</v>
+        <v>54.516894641</v>
       </c>
       <c r="C118" s="5">
-        <v>0.29654296599999697</v>
+        <v>0.29654344099999719</v>
       </c>
       <c r="D118" s="5">
-        <v>6.7641281105472739</v>
+        <v>6.7641391237649229</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>54.88360479</v>
+        <v>54.883616695999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.36671178699999984</v>
+        <v>0.36672205499999677</v>
       </c>
       <c r="D119" s="5">
-        <v>8.3773129012245882</v>
+        <v>8.3775559520041121</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>55.358683767999999</v>
+        <v>55.358709118999997</v>
       </c>
       <c r="C120" s="5">
-        <v>0.4750789779999991</v>
+        <v>0.47509242299999954</v>
       </c>
       <c r="D120" s="5">
-        <v>10.896420098756398</v>
+        <v>10.896740823517369</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>55.699745323999998</v>
+        <v>55.699765487000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.34106155599999965</v>
+        <v>0.34105636800000383</v>
       </c>
       <c r="D121" s="5">
-        <v>7.6488627885802796</v>
+        <v>7.6487388465458439</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>55.981108390000003</v>
+        <v>55.981134771999997</v>
       </c>
       <c r="C122" s="5">
-        <v>0.28136306600000438</v>
+        <v>0.28136928499999669</v>
       </c>
       <c r="D122" s="5">
-        <v>6.2329892669445552</v>
+        <v>6.2331285660267133</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>56.108690234000001</v>
+        <v>56.108662207000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12758184399999806</v>
+        <v>0.12752743500000463</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7693608365870759</v>
+        <v>2.7681636477856042</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>56.286177322</v>
+        <v>56.286154537999998</v>
       </c>
       <c r="C124" s="5">
-        <v>0.17748708799999946</v>
+        <v>0.17749233099999628</v>
       </c>
       <c r="D124" s="5">
-        <v>3.8626701198744007</v>
+        <v>3.8627881795604946</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>56.377225105000001</v>
+        <v>56.377207241999997</v>
       </c>
       <c r="C125" s="5">
-        <v>9.1047783000000493E-2</v>
+        <v>9.1052703999999096E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>1.9584672108568624</v>
+        <v>1.9585748065935826</v>
       </c>
       <c r="E125" s="5">
-        <v>7.0035201523794166</v>
+        <v>7.0035093786741554</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>56.708168639999997</v>
+        <v>56.708155099999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.33094353499999585</v>
+        <v>0.33094785800000182</v>
       </c>
       <c r="D126" s="5">
-        <v>7.2761340126007878</v>
+        <v>7.2762345280502849</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>56.944275284</v>
+        <v>56.944265755000004</v>
       </c>
       <c r="C127" s="5">
-        <v>0.23610664400000303</v>
+        <v>0.2361106550000045</v>
       </c>
       <c r="D127" s="5">
-        <v>5.112260390148049</v>
+        <v>5.1123504847907508</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>57.032844935999996</v>
+        <v>57.032840782999997</v>
       </c>
       <c r="C128" s="5">
-        <v>8.8569651999996779E-2</v>
+        <v>8.8575027999993949E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>1.8824986586234216</v>
+        <v>1.8826142195514484</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>57.407723511999997</v>
+        <v>57.407726932999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.37487857600000041</v>
+        <v>0.37488615000000181</v>
       </c>
       <c r="D129" s="5">
-        <v>8.179127683722065</v>
+        <v>8.1792995705077143</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>57.298438855999997</v>
+        <v>57.298441941999997</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.10928465599999981</v>
+        <v>-0.10928499100000266</v>
       </c>
       <c r="D130" s="5">
-        <v>-2.2606225621046305</v>
+        <v>-2.2606292860929078</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>57.379415410999997</v>
+        <v>57.379431404999998</v>
       </c>
       <c r="C131" s="5">
-        <v>8.0976554999999451E-2</v>
+        <v>8.0989463000001649E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>1.7091344513330498</v>
+        <v>1.7094089231737275</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>57.277341931000002</v>
+        <v>57.277369610999997</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.10207347999999428</v>
+        <v>-0.10206179400000082</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.1139431351286042</v>
+        <v>-2.1137028972014971</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>56.948163815000001</v>
+        <v>56.948192171999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.32917811600000135</v>
+        <v>-0.32917743899999863</v>
       </c>
       <c r="D133" s="5">
-        <v>-6.6826403787513478</v>
+        <v>-6.6826239383900425</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>57.192645464999998</v>
+        <v>57.192684643</v>
       </c>
       <c r="C134" s="5">
-        <v>0.24448164999999733</v>
+        <v>0.24449247100000093</v>
       </c>
       <c r="D134" s="5">
-        <v>5.2750648601591843</v>
+        <v>5.275301191121895</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>57.360971958</v>
+        <v>57.360930824</v>
       </c>
       <c r="C135" s="5">
-        <v>0.16832649300000213</v>
+        <v>0.16824618100000066</v>
       </c>
       <c r="D135" s="5">
-        <v>3.5895137699707425</v>
+        <v>3.5877708380737561</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>57.586113406000003</v>
+        <v>57.586082245999997</v>
       </c>
       <c r="C136" s="5">
-        <v>0.22514144800000224</v>
+        <v>0.22515142199999616</v>
       </c>
       <c r="D136" s="5">
-        <v>4.8130112084880938</v>
+        <v>4.8132325803778686</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>57.869953391999999</v>
+        <v>57.869930426000003</v>
       </c>
       <c r="C137" s="5">
-        <v>0.28383998599999671</v>
+        <v>0.28384818000000678</v>
       </c>
       <c r="D137" s="5">
-        <v>6.077767958798086</v>
+        <v>6.0779515762677816</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6477505485945185</v>
+        <v>2.6477423359984265</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>58.100128349000002</v>
+        <v>58.100111769999998</v>
       </c>
       <c r="C138" s="5">
-        <v>0.23017495700000268</v>
+        <v>0.23018134399999468</v>
       </c>
       <c r="D138" s="5">
-        <v>4.8787519070361052</v>
+        <v>4.8788922388869338</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>58.558876243</v>
+        <v>58.558865474000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.45874789399999827</v>
+        <v>0.45875370400000293</v>
       </c>
       <c r="D139" s="5">
-        <v>9.89747283535376</v>
+        <v>9.8976066270535448</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>59.143814331000002</v>
+        <v>59.143815353999997</v>
       </c>
       <c r="C140" s="5">
-        <v>0.58493808800000124</v>
+        <v>0.58494987999999637</v>
       </c>
       <c r="D140" s="5">
-        <v>12.6676278723723</v>
+        <v>12.667899893669921</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>58.893399463999998</v>
+        <v>58.893405434999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25041486700000348</v>
+        <v>-0.25040991899999909</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.9641366210656628</v>
+        <v>-4.9640407225162386</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>59.393598763999996</v>
+        <v>59.393602256999998</v>
       </c>
       <c r="C142" s="5">
-        <v>0.50019929999999846</v>
+        <v>0.50019682199999949</v>
       </c>
       <c r="D142" s="5">
-        <v>10.681798280924815</v>
+        <v>10.681741732919182</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>59.589893623000002</v>
+        <v>59.589911841999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.19629485900000532</v>
+        <v>0.19630958500000162</v>
       </c>
       <c r="D143" s="5">
-        <v>4.0388714805336789</v>
+        <v>4.039179763148848</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>59.688886257</v>
+        <v>59.688913974000002</v>
       </c>
       <c r="C144" s="5">
-        <v>9.8992633999998247E-2</v>
+        <v>9.9002132000002518E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>2.0117935169539081</v>
+        <v>2.0119876879902465</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>59.990000942000002</v>
+        <v>59.990031328000001</v>
       </c>
       <c r="C145" s="5">
-        <v>0.30111468500000171</v>
+        <v>0.30111735399999873</v>
       </c>
       <c r="D145" s="5">
-        <v>6.2245060300062605</v>
+        <v>6.2245597710238521</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>60.096809837000002</v>
+        <v>60.096850969000002</v>
       </c>
       <c r="C146" s="5">
-        <v>0.10680889500000035</v>
+        <v>0.1068196410000013</v>
       </c>
       <c r="D146" s="5">
-        <v>2.1575805180544583</v>
+        <v>2.1577986179686315</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>59.192639624000002</v>
+        <v>59.192594217</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.90417021300000044</v>
+        <v>-0.904256752000002</v>
       </c>
       <c r="D147" s="5">
-        <v>-16.632752433918153</v>
+        <v>-16.634204546582399</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>59.372749044000003</v>
+        <v>59.372715964999998</v>
       </c>
       <c r="C148" s="5">
-        <v>0.18010942000000085</v>
+        <v>0.18012174799999769</v>
       </c>
       <c r="D148" s="5">
-        <v>3.7130502752996009</v>
+        <v>3.7133115883675849</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>59.553101566999999</v>
+        <v>59.553076568000002</v>
       </c>
       <c r="C149" s="5">
-        <v>0.18035252299999627</v>
+        <v>0.18036060300000401</v>
       </c>
       <c r="D149" s="5">
-        <v>3.7066780200973648</v>
+        <v>3.7068489677090533</v>
       </c>
       <c r="E149" s="5">
-        <v>2.9085010032731118</v>
+        <v>2.9084986444769978</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>59.700588457000002</v>
+        <v>59.700571126</v>
       </c>
       <c r="C150" s="5">
-        <v>0.14748689000000326</v>
+        <v>0.14749455799999822</v>
       </c>
       <c r="D150" s="5">
-        <v>3.0126894056940356</v>
+        <v>3.0128494603731903</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>59.669862144</v>
+        <v>59.669852276</v>
       </c>
       <c r="C151" s="5">
-        <v>-3.0726313000002392E-2</v>
+        <v>-3.071884999999952E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.61586297336737594</v>
+        <v>-0.61571399000619476</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>59.959135654999997</v>
+        <v>59.959142493000002</v>
       </c>
       <c r="C152" s="5">
-        <v>0.28927351099999754</v>
+        <v>0.28929021700000135</v>
       </c>
       <c r="D152" s="5">
-        <v>5.9751279433580828</v>
+        <v>5.9754832840233529</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>60.108966086999999</v>
+        <v>60.108973028000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.14983043200000168</v>
+        <v>0.14983053499999954</v>
       </c>
       <c r="D153" s="5">
-        <v>3.0402090719163111</v>
+        <v>3.0402108391988092</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>60.504314600000001</v>
+        <v>60.504318599999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.39534851300000184</v>
+        <v>0.39534557199999654</v>
       </c>
       <c r="D154" s="5">
-        <v>8.1845024648711906</v>
+        <v>8.184438381632253</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>60.323784826999997</v>
+        <v>60.323801875000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.1805297730000035</v>
+        <v>-0.18051672499999682</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.5223227188115769</v>
+        <v>-3.5220720726793942</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>60.388677510999997</v>
+        <v>60.388699961999997</v>
       </c>
       <c r="C156" s="5">
-        <v>6.4892684000000145E-2</v>
+        <v>6.4898086999995996E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>1.2985525936901166</v>
+        <v>1.2986609832386087</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>60.626039249999998</v>
+        <v>60.626068218999997</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23736173900000068</v>
+        <v>0.23736825699999997</v>
       </c>
       <c r="D157" s="5">
-        <v>4.8199939064079711</v>
+        <v>4.8201273078996021</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>60.876152691000001</v>
+        <v>60.876193321999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.25011344100000343</v>
+        <v>0.25012510300000201</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0645043453003025</v>
+        <v>5.0647433958481258</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>61.192997538</v>
+        <v>61.192948651000002</v>
       </c>
       <c r="C159" s="5">
-        <v>0.31684484699999871</v>
+        <v>0.31675532900000292</v>
       </c>
       <c r="D159" s="5">
-        <v>6.4276222358405688</v>
+        <v>6.4257495487905381</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>61.364931362999997</v>
+        <v>61.364899805</v>
       </c>
       <c r="C160" s="5">
-        <v>0.17193382499999643</v>
+        <v>0.1719511539999985</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4242313772543165</v>
+        <v>3.4245846309156169</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>61.543064839000003</v>
+        <v>61.543042571000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.1781334760000064</v>
+        <v>0.17814276600000056</v>
       </c>
       <c r="D161" s="5">
-        <v>3.5395825779277468</v>
+        <v>3.5397719807380712</v>
       </c>
       <c r="E161" s="5">
-        <v>3.3414939266617427</v>
+        <v>3.3414999151685887</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>61.396218922999999</v>
+        <v>61.396205244000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.14684591600000374</v>
+        <v>-0.14683732700000007</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.826002537717498</v>
+        <v>-2.8258404172601614</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>61.492209518000003</v>
+        <v>61.492202435000003</v>
       </c>
       <c r="C163" s="5">
-        <v>9.5990595000003509E-2</v>
+        <v>9.5997191000002147E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>1.8923707059580908</v>
+        <v>1.8925022858951701</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>61.785520890000001</v>
+        <v>61.785535574000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.29331137199999802</v>
+        <v>0.2933331389999978</v>
       </c>
       <c r="D164" s="5">
-        <v>5.8764496603562755</v>
+        <v>5.8768979584904235</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>61.321167768999999</v>
+        <v>61.321176000000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.46435312100000203</v>
+        <v>-0.4643595739999995</v>
       </c>
       <c r="D165" s="5">
-        <v>-8.6550689839079311</v>
+        <v>-8.6551823609419376</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>61.221233564999999</v>
+        <v>61.221235935000003</v>
       </c>
       <c r="C166" s="5">
-        <v>-9.9934204000000193E-2</v>
+        <v>-9.9940064999998413E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.938188430922394</v>
+        <v>-1.9383008281030123</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>61.370646594999997</v>
+        <v>61.370658669999997</v>
       </c>
       <c r="C167" s="5">
-        <v>0.14941302999999806</v>
+        <v>0.14942273499999459</v>
       </c>
       <c r="D167" s="5">
-        <v>2.9682839528868854</v>
+        <v>2.9684792343452227</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>61.261773402999999</v>
+        <v>61.261788187999997</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.10887319199999723</v>
+        <v>-0.10887048200000038</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.1081835590548659</v>
+        <v>-2.108131183722306</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>61.392989528000001</v>
+        <v>61.393009257999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.13121612500000168</v>
+        <v>0.13122107000000227</v>
       </c>
       <c r="D169" s="5">
-        <v>2.6007669082667606</v>
+        <v>2.6008654429849898</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>61.344279880000002</v>
+        <v>61.344307047999997</v>
       </c>
       <c r="C170" s="5">
-        <v>-4.8709647999999106E-2</v>
+        <v>-4.8702210000001855E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.94794509785778303</v>
+        <v>-0.94780067363534615</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>61.26981164</v>
+        <v>61.269770680999997</v>
       </c>
       <c r="C171" s="5">
-        <v>-7.4468240000001629E-2</v>
+        <v>-7.4536367000000325E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.4470404790421831</v>
+        <v>-1.4483548274289992</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>61.456427546</v>
+        <v>61.456404818999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.18661590600000011</v>
+        <v>0.18663413800000228</v>
       </c>
       <c r="D172" s="5">
-        <v>3.716819781037195</v>
+        <v>3.7171915387588905</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>61.546569634999997</v>
+        <v>61.546554612999998</v>
       </c>
       <c r="C173" s="5">
-        <v>9.0142088999996872E-2</v>
+        <v>9.0149793999998451E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.7743859384466987</v>
+        <v>1.7745394934178815</v>
       </c>
       <c r="E173" s="5">
-        <v>5.6948675032142404E-3</v>
+        <v>5.706643437308756E-3</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>61.811464088999998</v>
+        <v>61.811456352</v>
       </c>
       <c r="C174" s="5">
-        <v>0.26489445400000022</v>
+        <v>0.26490173900000258</v>
       </c>
       <c r="D174" s="5">
-        <v>5.2887917817914909</v>
+        <v>5.2889420135163956</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>61.795944247999998</v>
+        <v>61.795938982999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.5519840999999701E-2</v>
+        <v>-1.5517369000001224E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.30088450842878922</v>
+        <v>-0.30083668730610524</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>61.915206795000003</v>
+        <v>61.915239507999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.11926254700000527</v>
+        <v>0.11930052499999988</v>
       </c>
       <c r="D176" s="5">
-        <v>2.34067127838542</v>
+        <v>2.34142477612449</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>62.430288126000001</v>
+        <v>62.430290571</v>
       </c>
       <c r="C177" s="5">
-        <v>0.51508133099999753</v>
+        <v>0.51505106300000136</v>
       </c>
       <c r="D177" s="5">
-        <v>10.452649437176099</v>
+        <v>10.45200105401436</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>62.427988218000003</v>
+        <v>62.427985401999997</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2999079999976857E-3</v>
+        <v>-2.3051690000031044E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.4198586110189009E-2</v>
+        <v>-4.4299667350033989E-2</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>62.506258359999997</v>
+        <v>62.506260935999997</v>
       </c>
       <c r="C179" s="5">
-        <v>7.8270141999993825E-2</v>
+        <v>7.8275533999999425E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>1.5149384448832404</v>
+        <v>1.515043597984489</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>62.727257092999999</v>
+        <v>62.727260815999998</v>
       </c>
       <c r="C180" s="5">
-        <v>0.22099873300000183</v>
+        <v>0.22099988000000081</v>
       </c>
       <c r="D180" s="5">
-        <v>4.3262352413212302</v>
+        <v>4.3262579514524946</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>62.682078300000001</v>
+        <v>62.682085860999997</v>
       </c>
       <c r="C181" s="5">
-        <v>-4.5178792999998052E-2</v>
+        <v>-4.5174955000000239E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.86087463636776995</v>
+        <v>-0.86080174244016483</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>62.917568713999998</v>
+        <v>62.917579805999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.23549041399999737</v>
+        <v>0.23549394500000176</v>
       </c>
       <c r="D182" s="5">
-        <v>4.6026131319677921</v>
+        <v>4.6026830101722815</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>62.246930517999999</v>
+        <v>62.246901698999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.67063819599999874</v>
+        <v>-0.67067810700000052</v>
       </c>
       <c r="D183" s="5">
-        <v>-12.066957010121527</v>
+        <v>-12.06763156607632</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>62.459487199999998</v>
+        <v>62.459476271</v>
       </c>
       <c r="C184" s="5">
-        <v>0.21255668199999889</v>
+        <v>0.21257457200000118</v>
       </c>
       <c r="D184" s="5">
-        <v>4.1755216790285266</v>
+        <v>4.1758817119073699</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>62.371161545</v>
+        <v>62.371157347</v>
       </c>
       <c r="C185" s="5">
-        <v>-8.8325654999998449E-2</v>
+        <v>-8.8318923999999299E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.68381617882013</v>
+        <v>-1.6836891494853123</v>
       </c>
       <c r="E185" s="5">
-        <v>1.3397853282322902</v>
+        <v>1.3398032419280614</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>62.424791794000001</v>
+        <v>62.424793098000002</v>
       </c>
       <c r="C186" s="5">
-        <v>5.3630249000001129E-2</v>
+        <v>5.3635751000001619E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>1.0367215509158756</v>
+        <v>1.0368284832503072</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>62.490444214999997</v>
+        <v>62.490444670000002</v>
       </c>
       <c r="C187" s="5">
-        <v>6.5652420999995798E-2</v>
+        <v>6.5651572000000158E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>1.2693709347965765</v>
+        <v>1.2693543978866906</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>62.444450056000001</v>
+        <v>62.444507911999999</v>
       </c>
       <c r="C188" s="5">
-        <v>-4.5994158999995705E-2</v>
+        <v>-4.5936758000003408E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-0.87965626939499053</v>
+        <v>-0.87856288118904891</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>62.314755409999997</v>
+        <v>62.314740387000001</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.12969464600000435</v>
+        <v>-0.12976752499999833</v>
       </c>
       <c r="D189" s="5">
-        <v>-2.4640777511125811</v>
+        <v>-2.4654443387689184</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>62.498562032999999</v>
+        <v>62.498548360999997</v>
       </c>
       <c r="C190" s="5">
-        <v>0.18380662300000239</v>
+        <v>0.18380797399999693</v>
       </c>
       <c r="D190" s="5">
-        <v>3.5975693322962687</v>
+        <v>3.5975970867347939</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>62.733642334999999</v>
+        <v>62.733633011000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.23508030200000007</v>
+        <v>0.23508465000000456</v>
       </c>
       <c r="D191" s="5">
-        <v>4.6082025926300396</v>
+        <v>4.6082906250641154</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>63.576614251999999</v>
+        <v>63.576606071</v>
       </c>
       <c r="C192" s="5">
-        <v>0.84297191699999985</v>
+        <v>0.8429730599999985</v>
       </c>
       <c r="D192" s="5">
-        <v>17.371514789514244</v>
+        <v>17.371542886846527</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>63.717068888</v>
+        <v>63.717063482</v>
       </c>
       <c r="C193" s="5">
-        <v>0.14045463600000119</v>
+        <v>0.14045741099999987</v>
       </c>
       <c r="D193" s="5">
-        <v>2.6835129326744589</v>
+        <v>2.6835669469699841</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>63.917747376999998</v>
+        <v>63.917744845000001</v>
       </c>
       <c r="C194" s="5">
-        <v>0.20067848899999774</v>
+        <v>0.20068136300000106</v>
       </c>
       <c r="D194" s="5">
-        <v>3.8455907229372421</v>
+        <v>3.8456470867077597</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>64.148156852</v>
+        <v>64.148142957000005</v>
       </c>
       <c r="C195" s="5">
-        <v>0.23040947500000186</v>
+        <v>0.23039811200000315</v>
       </c>
       <c r="D195" s="5">
-        <v>4.4125393544601321</v>
+        <v>4.412317589290593</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>64.071102951</v>
+        <v>64.071103721</v>
       </c>
       <c r="C196" s="5">
-        <v>-7.7053900999999314E-2</v>
+        <v>-7.7039236000004507E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-1.4319390408401689</v>
+        <v>-1.4316686179769</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>64.201397084999996</v>
+        <v>64.201407001999996</v>
       </c>
       <c r="C197" s="5">
-        <v>0.13029413399999612</v>
+        <v>0.13030328099999622</v>
       </c>
       <c r="D197" s="5">
-        <v>2.4677838712248601</v>
+        <v>2.4679590287388642</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9344259344593171</v>
+        <v>2.9344487626186799</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>64.233268133999999</v>
+        <v>64.233291699999995</v>
       </c>
       <c r="C198" s="5">
-        <v>3.1871049000002927E-2</v>
+        <v>3.1884697999998934E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>0.59733674913493573</v>
+        <v>0.59759316938021723</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>64.134511270999994</v>
+        <v>64.134509128000005</v>
       </c>
       <c r="C199" s="5">
-        <v>-9.8756863000005524E-2</v>
+        <v>-9.8782571999990409E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.8294450821525476</v>
+        <v>-1.8299166479318951</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>64.357764298000006</v>
+        <v>64.357838348000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.22325302700001259</v>
+        <v>0.22332921999999655</v>
       </c>
       <c r="D200" s="5">
-        <v>4.2581252839606787</v>
+        <v>4.2596066099521268</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>64.512670877999994</v>
+        <v>64.512635433</v>
       </c>
       <c r="C201" s="5">
-        <v>0.15490657999998803</v>
+        <v>0.15479708499999845</v>
       </c>
       <c r="D201" s="5">
-        <v>2.9268975614854309</v>
+        <v>2.9247978423742715</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>64.655383117</v>
+        <v>64.655357183999996</v>
       </c>
       <c r="C202" s="5">
-        <v>0.14271223900000507</v>
+        <v>0.14272175099999629</v>
       </c>
       <c r="D202" s="5">
-        <v>2.6871273381442906</v>
+        <v>2.6873101188398252</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>64.741700504999997</v>
+        <v>64.741678383999997</v>
       </c>
       <c r="C203" s="5">
-        <v>8.6317387999997663E-2</v>
+        <v>8.6321200000000431E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>1.6138613595856777</v>
+        <v>1.6139338081652799</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>64.742625063000006</v>
+        <v>64.742606596000002</v>
       </c>
       <c r="C204" s="5">
-        <v>9.2455800000834643E-4</v>
+        <v>9.2821200000514636E-4</v>
       </c>
       <c r="D204" s="5">
-        <v>1.7138208258771215E-2</v>
+        <v>1.7205952399224067E-2</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>64.764917132999997</v>
+        <v>64.764904715</v>
       </c>
       <c r="C205" s="5">
-        <v>2.2292069999991782E-2</v>
+        <v>2.2298118999998451E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>0.41396531120763136</v>
+        <v>0.41407797276713509</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>65.140415102000006</v>
+        <v>65.140410661999994</v>
       </c>
       <c r="C206" s="5">
-        <v>0.37549796900000842</v>
+        <v>0.37550594699999351</v>
       </c>
       <c r="D206" s="5">
-        <v>7.1836372818554928</v>
+        <v>7.183796229961259</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>65.268483880999995</v>
+        <v>65.268478963999996</v>
       </c>
       <c r="C207" s="5">
-        <v>0.12806877899998881</v>
+        <v>0.12806830200000263</v>
       </c>
       <c r="D207" s="5">
-        <v>2.3849292034139769</v>
+        <v>2.3849203886474157</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>65.394409941999996</v>
+        <v>65.394418696000002</v>
       </c>
       <c r="C208" s="5">
-        <v>0.12592606100000125</v>
+        <v>0.12593973200000619</v>
       </c>
       <c r="D208" s="5">
-        <v>2.3399523230726693</v>
+        <v>2.3402092371547001</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>65.532772929000004</v>
+        <v>65.532796380999997</v>
       </c>
       <c r="C209" s="5">
-        <v>0.13836298700000782</v>
+        <v>0.1383776849999947</v>
       </c>
       <c r="D209" s="5">
-        <v>2.5687430627990615</v>
+        <v>2.5690187704553002</v>
       </c>
       <c r="E209" s="5">
-        <v>2.073749021749971</v>
+        <v>2.0737697835166324</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>65.621517613999998</v>
+        <v>65.621564051999997</v>
       </c>
       <c r="C210" s="5">
-        <v>8.8744684999994661E-2</v>
+        <v>8.8767670999999382E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>1.6372020519678454</v>
+        <v>1.6376286818769348</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>65.974019271000003</v>
+        <v>65.974016323000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.3525016570000048</v>
+        <v>0.3524522710000042</v>
       </c>
       <c r="D211" s="5">
-        <v>6.6399851387188624</v>
+        <v>6.6390223782212709</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>65.937042446000007</v>
+        <v>65.937117697999994</v>
       </c>
       <c r="C212" s="5">
-        <v>-3.6976824999996438E-2</v>
+        <v>-3.6898625000006291E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-0.67050125652571291</v>
+        <v>-0.66908764376950591</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>66.402958303999995</v>
+        <v>66.402904886000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.46591585799998825</v>
+        <v>0.46578718800000729</v>
       </c>
       <c r="D213" s="5">
-        <v>8.8167061552810733</v>
+        <v>8.814165459890333</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>66.702402774999996</v>
+        <v>66.702366170999994</v>
       </c>
       <c r="C214" s="5">
-        <v>0.29944447100000104</v>
+        <v>0.29946128499999247</v>
       </c>
       <c r="D214" s="5">
-        <v>5.5476592639417843</v>
+        <v>5.5479831097085874</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>66.442385290000004</v>
+        <v>66.442354143000003</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.26001748499999167</v>
+        <v>-0.26001202799999135</v>
       </c>
       <c r="D215" s="5">
-        <v>-4.5788071037588196</v>
+        <v>-4.5787155179275896</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>66.227490144000001</v>
+        <v>66.227465648000006</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.21489514600000348</v>
+        <v>-0.21488849499999674</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.8128677396012556</v>
+        <v>-3.8127535782838673</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>66.238957855999999</v>
+        <v>66.238942570999995</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1467711999998187E-2</v>
+        <v>1.147692299998937E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.20798565076820541</v>
+        <v>0.20815294359028957</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>66.184249538000003</v>
+        <v>66.184246157999993</v>
       </c>
       <c r="C218" s="5">
-        <v>-5.470831799999587E-2</v>
+        <v>-5.4696413000002053E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.9866184936792588</v>
+        <v>-0.98640499772858492</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>66.404907506000001</v>
+        <v>66.404912190000005</v>
       </c>
       <c r="C219" s="5">
-        <v>0.2206579679999976</v>
+        <v>0.22066603200001111</v>
       </c>
       <c r="D219" s="5">
-        <v>4.0749781045641198</v>
+        <v>4.0751299790094953</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>66.511283879000004</v>
+        <v>66.511298100999994</v>
       </c>
       <c r="C220" s="5">
-        <v>0.10637637300000335</v>
+        <v>0.10638591099998962</v>
       </c>
       <c r="D220" s="5">
-        <v>1.9393501637326116</v>
+        <v>1.9395254482731605</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>66.552353761999996</v>
+        <v>66.552386346999995</v>
       </c>
       <c r="C221" s="5">
-        <v>4.1069882999991592E-2</v>
+        <v>4.108824600000105E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>0.74350664446005688</v>
+        <v>0.74384004887289024</v>
       </c>
       <c r="E221" s="5">
-        <v>1.5558334973931887</v>
+        <v>1.555846877145628</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>66.498037601999997</v>
+        <v>66.498105205000002</v>
       </c>
       <c r="C222" s="5">
-        <v>-5.4316159999999059E-2</v>
+        <v>-5.4281141999993565E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.97498596008607219</v>
+        <v>-0.97435972209843902</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>66.500837106999995</v>
+        <v>66.500827677999993</v>
       </c>
       <c r="C223" s="5">
-        <v>2.7995049999987032E-3</v>
+        <v>2.7224729999915098E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>5.0530573284079949E-2</v>
+        <v>4.9139796154817894E-2</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>66.482387646000006</v>
+        <v>66.48244991</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8449460999988787E-2</v>
+        <v>-1.8377767999993466E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.33241089095521481</v>
+        <v>-0.33112118075299124</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>67.996858312000001</v>
+        <v>67.996797236000006</v>
       </c>
       <c r="C225" s="5">
-        <v>1.514470665999994</v>
+        <v>1.5143473260000064</v>
       </c>
       <c r="D225" s="5">
-        <v>31.034865665085619</v>
+        <v>31.031980675903913</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>68.086781251000005</v>
+        <v>68.086740448</v>
       </c>
       <c r="C226" s="5">
-        <v>8.9922939000004476E-2</v>
+        <v>8.9943211999994332E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.5985424424955763</v>
+        <v>1.5989069041943083</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>67.735980272000006</v>
+        <v>67.735946604000006</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.35080097899999885</v>
+        <v>-0.35079384399999469</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.0104871805350291</v>
+        <v>-6.0103718757786861</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>67.930338575999997</v>
+        <v>67.930306066</v>
       </c>
       <c r="C228" s="5">
-        <v>0.19435830399999077</v>
+        <v>0.19435946199999421</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4980832752420588</v>
+        <v>3.4981062133268237</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>67.592738647999994</v>
+        <v>67.592726319999997</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.33759992800000305</v>
+        <v>-0.33757974600000296</v>
       </c>
       <c r="D229" s="5">
-        <v>-5.8034132000975074</v>
+        <v>-5.8030783960282495</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>67.544362477000007</v>
+        <v>67.544362109000005</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.8376170999986812E-2</v>
+        <v>-4.8364210999991997E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.85546820199434714</v>
+        <v>-0.85525769231015181</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>67.236145343000004</v>
+        <v>67.236159064000006</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.30821713400000306</v>
+        <v>-0.30820304499999907</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.3404566827188855</v>
+        <v>-5.3402186855726397</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>66.829236993999999</v>
+        <v>66.829257005000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.40690834900000539</v>
+        <v>-0.40690205900000365</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.025394434673915</v>
+        <v>-7.0252880385589194</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>67.272770080000001</v>
+        <v>67.272807197000006</v>
       </c>
       <c r="C233" s="5">
-        <v>0.44353308600000219</v>
+        <v>0.44355019200000356</v>
       </c>
       <c r="D233" s="5">
-        <v>8.2614148840804535</v>
+        <v>8.2617426619276522</v>
       </c>
       <c r="E233" s="5">
-        <v>1.0824805995236497</v>
+        <v>1.082486879198874</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>66.351368702000002</v>
+        <v>66.351441463</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.92140137799999877</v>
+        <v>-0.92136573400000543</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.252499070244163</v>
+        <v>-15.251944960062168</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>66.151472753999997</v>
+        <v>66.151463840000005</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.19989594800000532</v>
+        <v>-0.19997762299999522</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.5559191784708788</v>
+        <v>-3.557344247395533</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>65.707680582999998</v>
+        <v>65.707718890999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.44379217099999835</v>
+        <v>-0.44374494900000627</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.759969550151224</v>
+        <v>-7.7591750749232524</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>65.688600261000005</v>
+        <v>65.688536360000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9080321999993544E-2</v>
+        <v>-1.9182530999998448E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.34790231124919302</v>
+        <v>-0.34976275088810516</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>65.790524755999996</v>
+        <v>65.790485402000002</v>
       </c>
       <c r="C238" s="5">
-        <v>0.10192449499999157</v>
+        <v>0.1019490420000011</v>
       </c>
       <c r="D238" s="5">
-        <v>1.8779300518052544</v>
+        <v>1.8783880338238967</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>66.147233821</v>
+        <v>66.147204621</v>
       </c>
       <c r="C239" s="5">
-        <v>0.35670906500000399</v>
+        <v>0.35671921899999859</v>
       </c>
       <c r="D239" s="5">
-        <v>6.7038386248973403</v>
+        <v>6.7040393117694164</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>66.330883249999999</v>
+        <v>66.330846527999995</v>
       </c>
       <c r="C240" s="5">
-        <v>0.18364942899999903</v>
+        <v>0.18364190699999483</v>
       </c>
       <c r="D240" s="5">
-        <v>3.3829964605118112</v>
+        <v>3.3828572917646182</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>66.629030032000003</v>
+        <v>66.629022040999999</v>
       </c>
       <c r="C241" s="5">
-        <v>0.29814678200000344</v>
+        <v>0.29817551300000389</v>
       </c>
       <c r="D241" s="5">
-        <v>5.5291713048881252</v>
+        <v>5.5297205044509967</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>66.802926557999996</v>
+        <v>66.802931235000003</v>
       </c>
       <c r="C242" s="5">
-        <v>0.17389652599999295</v>
+        <v>0.17390919400000371</v>
       </c>
       <c r="D242" s="5">
-        <v>3.1772561549303413</v>
+        <v>3.1774913307693886</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>66.864839188000005</v>
+        <v>66.864857952999998</v>
       </c>
       <c r="C243" s="5">
-        <v>6.1912630000009017E-2</v>
+        <v>6.1926717999995162E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>1.1178408252942695</v>
+        <v>1.1180964056084042</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>66.938334565000005</v>
+        <v>66.938359245000001</v>
       </c>
       <c r="C244" s="5">
-        <v>7.3495377000000417E-2</v>
+        <v>7.3501292000003104E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>1.3269990979743351</v>
+        <v>1.3271061683473251</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>66.981899127999995</v>
+        <v>66.981938541999995</v>
       </c>
       <c r="C245" s="5">
-        <v>4.3564562999989676E-2</v>
+        <v>4.3579296999993744E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.78378120975692855</v>
+        <v>0.78404695271636626</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.43237546432843832</v>
+        <v>-0.4323718113148467</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>67.197356825</v>
+        <v>67.197437989999997</v>
       </c>
       <c r="C246" s="5">
-        <v>0.21545769700000506</v>
+        <v>0.21549944800000276</v>
       </c>
       <c r="D246" s="5">
-        <v>3.929013548476723</v>
+        <v>3.9297860746100088</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>67.519175317999995</v>
+        <v>67.519157140999994</v>
       </c>
       <c r="C247" s="5">
-        <v>0.32181849299999499</v>
+        <v>0.32171915099999637</v>
       </c>
       <c r="D247" s="5">
-        <v>5.900805235008888</v>
+        <v>5.8989281746210764</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>67.832548441</v>
+        <v>67.832548118000005</v>
       </c>
       <c r="C248" s="5">
-        <v>0.31337312300000519</v>
+        <v>0.31339097700001162</v>
       </c>
       <c r="D248" s="5">
-        <v>5.7138899242279884</v>
+        <v>5.7142253981343094</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>67.594429310999999</v>
+        <v>67.594372532999998</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.23811913000000118</v>
+        <v>-0.23817558500000757</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.132088793214395</v>
+        <v>-4.1330496369135883</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>68.136220858000001</v>
+        <v>68.136188441000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.54179154700000254</v>
+        <v>0.54181590800000379</v>
       </c>
       <c r="D250" s="5">
-        <v>10.053950098765396</v>
+        <v>10.054431097024995</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>68.555845625000003</v>
+        <v>68.555825803000005</v>
       </c>
       <c r="C251" s="5">
-        <v>0.41962476700000195</v>
+        <v>0.41963736200000312</v>
       </c>
       <c r="D251" s="5">
-        <v>7.6458774776285265</v>
+        <v>7.6461185586424341</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>68.134074667999997</v>
+        <v>68.134037354</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.42177095700000677</v>
+        <v>-0.42178844900000456</v>
       </c>
       <c r="D252" s="5">
-        <v>-7.1379130646655025</v>
+        <v>-7.1382011436488257</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>68.328399945000001</v>
+        <v>68.328396119000004</v>
       </c>
       <c r="C253" s="5">
-        <v>0.19432527700000435</v>
+        <v>0.19435876500000404</v>
       </c>
       <c r="D253" s="5">
-        <v>3.4767227306519377</v>
+        <v>3.4773332385166222</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>68.241744745999995</v>
+        <v>68.241752465999994</v>
       </c>
       <c r="C254" s="5">
-        <v>-8.6655199000006178E-2</v>
+        <v>-8.664365300001009E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.5112891940891493</v>
+        <v>-1.5110893151628946</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>69.077778601000006</v>
+        <v>69.077801820000005</v>
       </c>
       <c r="C255" s="5">
-        <v>0.83603385500001082</v>
+        <v>0.83604935400001068</v>
       </c>
       <c r="D255" s="5">
-        <v>15.733448417002617</v>
+        <v>15.733758121607</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>69.433937626000002</v>
+        <v>69.433966818000002</v>
       </c>
       <c r="C256" s="5">
-        <v>0.35615902499999663</v>
+        <v>0.35616499799999701</v>
       </c>
       <c r="D256" s="5">
-        <v>6.3655970817688701</v>
+        <v>6.3657046812923612</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>69.694984517999998</v>
+        <v>69.695028046999994</v>
       </c>
       <c r="C257" s="5">
-        <v>0.26104689199999598</v>
+        <v>0.26106122899999207</v>
       </c>
       <c r="D257" s="5">
-        <v>4.6060424618284745</v>
+        <v>4.6062987081932238</v>
       </c>
       <c r="E257" s="5">
-        <v>4.0504754647451735</v>
+        <v>4.0504792247820554</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>69.553163432000005</v>
+        <v>69.553253170000005</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.1418210859999931</v>
+        <v>-0.14177487699998892</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.4147142870951543</v>
+        <v>-2.4139348011798401</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>70.122647161000003</v>
+        <v>70.122655316999996</v>
       </c>
       <c r="C259" s="5">
-        <v>0.56948372899999811</v>
+        <v>0.56940214699999103</v>
       </c>
       <c r="D259" s="5">
-        <v>10.28005678312911</v>
+        <v>10.278503306275887</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>70.575205835000006</v>
+        <v>70.575088772000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.45255867400000227</v>
+        <v>0.45243345500000487</v>
       </c>
       <c r="D260" s="5">
-        <v>8.0254815551133554</v>
+        <v>8.023180623203686</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>70.701472393000003</v>
+        <v>70.701447681999994</v>
       </c>
       <c r="C261" s="5">
-        <v>0.12626655799999753</v>
+        <v>0.12635890999999333</v>
       </c>
       <c r="D261" s="5">
-        <v>2.1681802248943116</v>
+        <v>2.1697853259749156</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>70.775984577000003</v>
+        <v>70.775970510999997</v>
       </c>
       <c r="C262" s="5">
-        <v>7.4512183999999593E-2</v>
+        <v>7.4522829000002844E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.2720347896351347</v>
+        <v>1.2722180178034392</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>70.950433289000003</v>
+        <v>70.950419725000003</v>
       </c>
       <c r="C263" s="5">
-        <v>0.17444871200000023</v>
+        <v>0.17444921400000624</v>
       </c>
       <c r="D263" s="5">
-        <v>2.9981889814023832</v>
+        <v>2.998198330358659</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>71.448867668000005</v>
+        <v>71.448835727000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.49843437900000254</v>
+        <v>0.49841600199999903</v>
       </c>
       <c r="D264" s="5">
-        <v>8.763601745264582</v>
+        <v>8.763267791919116</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>71.325632584999994</v>
+        <v>71.32563313</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.12323508300001151</v>
+        <v>-0.12320259700000236</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.0502391307403944</v>
+        <v>-2.0497046902124727</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>71.366090349000004</v>
+        <v>71.366103625999997</v>
       </c>
       <c r="C266" s="5">
-        <v>4.0457764000009888E-2</v>
+        <v>4.0470495999997524E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.68279892106795081</v>
+        <v>0.68301446268077548</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>71.587920517000001</v>
+        <v>71.587947959999994</v>
       </c>
       <c r="C267" s="5">
-        <v>0.22183016799999677</v>
+        <v>0.22184433399999648</v>
       </c>
       <c r="D267" s="5">
-        <v>3.7944427298060246</v>
+        <v>3.794688481297892</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>71.509014171000004</v>
+        <v>71.509044216999996</v>
       </c>
       <c r="C268" s="5">
-        <v>-7.8906345999996574E-2</v>
+        <v>-7.8903742999997917E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.3146868487136532</v>
+        <v>-1.3146432408566056</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>71.794415193000006</v>
+        <v>71.794448998999997</v>
       </c>
       <c r="C269" s="5">
-        <v>0.28540102200000206</v>
+        <v>0.28540478200000052</v>
       </c>
       <c r="D269" s="5">
-        <v>4.8958863330864855</v>
+        <v>4.8959501535926542</v>
       </c>
       <c r="E269" s="5">
-        <v>3.0123124203547125</v>
+        <v>3.0122965881930863</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>72.215097194999998</v>
+        <v>72.215250397000005</v>
       </c>
       <c r="C270" s="5">
-        <v>0.42068200199999239</v>
+        <v>0.42080139800000893</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2625343240098506</v>
+        <v>7.2646589069400136</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>72.437986115000001</v>
+        <v>72.437993082000006</v>
       </c>
       <c r="C271" s="5">
-        <v>0.2228889200000026</v>
+        <v>0.22274268500000005</v>
       </c>
       <c r="D271" s="5">
-        <v>3.7672749911192627</v>
+        <v>3.7647531199961781</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>72.654968050999997</v>
+        <v>72.654729281000002</v>
       </c>
       <c r="C272" s="5">
-        <v>0.21698193599999627</v>
+        <v>0.21673619899999608</v>
       </c>
       <c r="D272" s="5">
-        <v>3.6543136692868572</v>
+        <v>3.6501063776061216</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>72.910403822999996</v>
+        <v>72.910397527000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.25543577199999845</v>
+        <v>0.25566824599999904</v>
       </c>
       <c r="D273" s="5">
-        <v>4.3014269359917146</v>
+        <v>4.3054321971934151</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>73.220828179999998</v>
+        <v>73.220822217999995</v>
       </c>
       <c r="C274" s="5">
-        <v>0.31042435700000226</v>
+        <v>0.31042469099999437</v>
       </c>
       <c r="D274" s="5">
-        <v>5.2304911580178137</v>
+        <v>5.2304973804750743</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>73.527585102000003</v>
+        <v>73.527566680999996</v>
       </c>
       <c r="C275" s="5">
-        <v>0.30675692200000526</v>
+        <v>0.30674446300000113</v>
       </c>
       <c r="D275" s="5">
-        <v>5.1448458834658206</v>
+        <v>5.1446325150133143</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>73.958200454000007</v>
+        <v>73.958168248000007</v>
       </c>
       <c r="C276" s="5">
-        <v>0.43061535200000378</v>
+        <v>0.43060156700001073</v>
       </c>
       <c r="D276" s="5">
-        <v>7.2586668939199406</v>
+        <v>7.2584288694869104</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>74.420538105000006</v>
+        <v>74.420545509999997</v>
       </c>
       <c r="C277" s="5">
-        <v>0.46233765099999857</v>
+        <v>0.46237726199998974</v>
       </c>
       <c r="D277" s="5">
-        <v>7.7649783919270465</v>
+        <v>7.7656701992494526</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>74.795570499999997</v>
+        <v>74.795601887999993</v>
       </c>
       <c r="C278" s="5">
-        <v>0.37503239499999097</v>
+        <v>0.37505637799999647</v>
       </c>
       <c r="D278" s="5">
-        <v>6.2176963502610816</v>
+        <v>6.218104416067205</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>75.284575253</v>
+        <v>75.284631618999995</v>
       </c>
       <c r="C279" s="5">
-        <v>0.48900475300000323</v>
+        <v>0.48902973100000224</v>
       </c>
       <c r="D279" s="5">
-        <v>8.1338099344377071</v>
+        <v>8.1342369190775088</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>75.676624773</v>
+        <v>75.676693305000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.39204952000000048</v>
+        <v>0.39206168600000524</v>
       </c>
       <c r="D280" s="5">
-        <v>6.4312086345804653</v>
+        <v>6.4314090031629467</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>76.202352116</v>
+        <v>76.202408242000004</v>
       </c>
       <c r="C281" s="5">
-        <v>0.52572734299999979</v>
+        <v>0.5257149370000036</v>
       </c>
       <c r="D281" s="5">
-        <v>8.6624451409017755</v>
+        <v>8.6622247072014389</v>
       </c>
       <c r="E281" s="5">
-        <v>6.1396654755811353</v>
+        <v>6.1396936733387308</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>75.974088601000005</v>
+        <v>75.974297266999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.22826351499999475</v>
+        <v>-0.22811097500000699</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.5359558203568064</v>
+        <v>-3.5336290804509618</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>76.736285547999998</v>
+        <v>76.736263885</v>
       </c>
       <c r="C283" s="5">
-        <v>0.76219694699999252</v>
+        <v>0.76196661800000243</v>
       </c>
       <c r="D283" s="5">
-        <v>12.725790907570623</v>
+        <v>12.721693838095716</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>77.168750219000003</v>
+        <v>77.168350051999994</v>
       </c>
       <c r="C284" s="5">
-        <v>0.4324646710000053</v>
+        <v>0.43208616699999425</v>
       </c>
       <c r="D284" s="5">
-        <v>6.9764847038335631</v>
+        <v>6.9701904119079394</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>77.333049028000005</v>
+        <v>77.333004086000003</v>
       </c>
       <c r="C285" s="5">
-        <v>0.16429880900000171</v>
+        <v>0.16465403400000866</v>
       </c>
       <c r="D285" s="5">
-        <v>2.5850328538946643</v>
+        <v>2.5907012119318784</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>77.445358405999997</v>
+        <v>77.445336127000004</v>
       </c>
       <c r="C286" s="5">
-        <v>0.11230937799999197</v>
+        <v>0.11233204100000194</v>
       </c>
       <c r="D286" s="5">
-        <v>1.7567259497188958</v>
+        <v>1.7570843070396247</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>77.700135130999996</v>
+        <v>77.700113119999997</v>
       </c>
       <c r="C287" s="5">
-        <v>0.25477672499999926</v>
+        <v>0.25477699299999301</v>
       </c>
       <c r="D287" s="5">
-        <v>4.0199310720435033</v>
+        <v>4.0199365548514443</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>77.963658193000001</v>
+        <v>77.963637747999996</v>
       </c>
       <c r="C288" s="5">
-        <v>0.26352306200000442</v>
+        <v>0.26352462799999898</v>
       </c>
       <c r="D288" s="5">
-        <v>4.1466287514644762</v>
+        <v>4.1466550511572331</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>78.131436699999995</v>
+        <v>78.131449102000005</v>
       </c>
       <c r="C289" s="5">
-        <v>0.16777850699999419</v>
+        <v>0.16781135400000835</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6131968683498652</v>
+        <v>2.6137152347251558</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>78.324033138000004</v>
+        <v>78.324151118000003</v>
       </c>
       <c r="C290" s="5">
-        <v>0.19259643800000958</v>
+        <v>0.19270201599999837</v>
       </c>
       <c r="D290" s="5">
-        <v>2.9984730406718008</v>
+        <v>3.0001386294928434</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>78.193120207999996</v>
+        <v>78.193243996999996</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.13091293000000803</v>
+        <v>-0.13090712100000701</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.9873769266083197</v>
+        <v>-1.9872865837822107</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>78.541750676000007</v>
+        <v>78.541903658999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.3486304680000103</v>
+        <v>0.34865966200000287</v>
       </c>
       <c r="D292" s="5">
-        <v>5.4834695757927987</v>
+        <v>5.4839311800010559</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>78.486120768000006</v>
+        <v>78.486256542000007</v>
       </c>
       <c r="C293" s="5">
-        <v>-5.5629908000000228E-2</v>
+        <v>-5.5647116999992363E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.84663825434547757</v>
+        <v>-0.84689749728517061</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9969792120373207</v>
+        <v>2.9970815262780892</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>78.632596191000005</v>
+        <v>78.632902454000003</v>
       </c>
       <c r="C294" s="5">
-        <v>0.14647542299999827</v>
+        <v>0.14664591199999677</v>
       </c>
       <c r="D294" s="5">
-        <v>2.2626415949100087</v>
+        <v>2.2652983435738516</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>78.805109826000006</v>
+        <v>78.804966002</v>
       </c>
       <c r="C295" s="5">
-        <v>0.17251363500000139</v>
+        <v>0.17206354799999701</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6647053003094223</v>
+        <v>2.657658742738267</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>79.002072127000005</v>
+        <v>79.001349245</v>
       </c>
       <c r="C296" s="5">
-        <v>0.19696230099999923</v>
+        <v>0.19638324299999965</v>
       </c>
       <c r="D296" s="5">
-        <v>3.0408057087683904</v>
+        <v>3.0317486395665005</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>79.675048118999996</v>
+        <v>79.674907126999997</v>
       </c>
       <c r="C297" s="5">
-        <v>0.6729759919999907</v>
+        <v>0.67355788199999722</v>
       </c>
       <c r="D297" s="5">
-        <v>10.714938673198526</v>
+        <v>10.72474484277306</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>80.086002339000004</v>
+        <v>80.085937735000002</v>
       </c>
       <c r="C298" s="5">
-        <v>0.41095422000000781</v>
+        <v>0.41103060800000435</v>
       </c>
       <c r="D298" s="5">
-        <v>6.3680928634984424</v>
+        <v>6.3693219407239043</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>80.663779035000005</v>
+        <v>80.663775057999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.57777669600000081</v>
+        <v>0.57783732299999713</v>
       </c>
       <c r="D299" s="5">
-        <v>9.0092591929750832</v>
+        <v>9.0102499342760609</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>80.665599588999996</v>
+        <v>80.665634126</v>
       </c>
       <c r="C300" s="5">
-        <v>1.820553999991148E-3</v>
+        <v>1.8590680000016846E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7086953224841892E-2</v>
+        <v>2.7660054402955936E-2</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>81.146817408000004</v>
+        <v>81.146875429000005</v>
       </c>
       <c r="C301" s="5">
-        <v>0.48121781900000826</v>
+        <v>0.48124130300000445</v>
       </c>
       <c r="D301" s="5">
-        <v>7.3983233529357095</v>
+        <v>7.3986930557811803</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>81.439933260000004</v>
+        <v>81.440187369</v>
       </c>
       <c r="C302" s="5">
-        <v>0.29311585199999968</v>
+        <v>0.29331193999999527</v>
       </c>
       <c r="D302" s="5">
-        <v>4.4217608417455478</v>
+        <v>4.4247747281033423</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>81.695212921000007</v>
+        <v>81.695470920000005</v>
       </c>
       <c r="C303" s="5">
-        <v>0.25527966100000299</v>
+        <v>0.2552835510000051</v>
       </c>
       <c r="D303" s="5">
-        <v>3.82702233238843</v>
+        <v>3.827069510497072</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>82.001058185000005</v>
+        <v>82.001331769999993</v>
       </c>
       <c r="C304" s="5">
-        <v>0.30584526399999845</v>
+        <v>0.30586084999998775</v>
       </c>
       <c r="D304" s="5">
-        <v>4.5861493267012721</v>
+        <v>4.5863730885049359</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>82.277332412000007</v>
+        <v>82.277608436999998</v>
       </c>
       <c r="C305" s="5">
-        <v>0.27627422700000182</v>
+        <v>0.27627666700000475</v>
       </c>
       <c r="D305" s="5">
-        <v>4.118751003888832</v>
+        <v>4.1187740592457667</v>
       </c>
       <c r="E305" s="5">
-        <v>4.8304230186207997</v>
+        <v>4.8305933574130266</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>82.707836057999998</v>
+        <v>82.708330062000002</v>
       </c>
       <c r="C306" s="5">
-        <v>0.43050364599999114</v>
+        <v>0.43072162500000388</v>
       </c>
       <c r="D306" s="5">
-        <v>6.462697911578319</v>
+        <v>6.4660426675444027</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>82.761723638000007</v>
+        <v>82.761565251999997</v>
       </c>
       <c r="C307" s="5">
-        <v>5.3887580000008484E-2</v>
+        <v>5.3235189999995214E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.78465752494132346</v>
+        <v>0.77511976871287303</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>82.940185306999993</v>
+        <v>82.938491682000006</v>
       </c>
       <c r="C308" s="5">
-        <v>0.1784616689999865</v>
+        <v>0.17692643000000885</v>
       </c>
       <c r="D308" s="5">
-        <v>2.6185072744479454</v>
+        <v>2.5957207580828534</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>83.318185060000005</v>
+        <v>83.317854483000005</v>
       </c>
       <c r="C309" s="5">
-        <v>0.37799975300001165</v>
+        <v>0.37936280099999919</v>
       </c>
       <c r="D309" s="5">
-        <v>5.60818926548039</v>
+        <v>5.6290414112506459</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>83.722898055000002</v>
+        <v>83.722990924000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.40471299499999702</v>
+        <v>0.40513644099999624</v>
       </c>
       <c r="D310" s="5">
-        <v>5.9872010009439647</v>
+        <v>5.9936582283667494</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>84.022436830999993</v>
+        <v>84.022548205000007</v>
       </c>
       <c r="C311" s="5">
-        <v>0.29953877599999146</v>
+        <v>0.29955728100000556</v>
       </c>
       <c r="D311" s="5">
-        <v>4.3787853606371607</v>
+        <v>4.379056266642789</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>84.388967456000003</v>
+        <v>84.389127217999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.36653062500000999</v>
+        <v>0.36657901299999196</v>
       </c>
       <c r="D312" s="5">
-        <v>5.36219334375303</v>
+        <v>5.362911032598805</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>84.665703085000004</v>
+        <v>84.665904706000006</v>
       </c>
       <c r="C313" s="5">
-        <v>0.27673562900000093</v>
+        <v>0.27677748800000757</v>
       </c>
       <c r="D313" s="5">
-        <v>4.0069003277811266</v>
+        <v>4.0075096614279326</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>84.941948535999998</v>
+        <v>84.942389242000004</v>
       </c>
       <c r="C314" s="5">
-        <v>0.27624545099999409</v>
+        <v>0.27648453599999812</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9863660012728452</v>
+        <v>3.9898686518597959</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>85.581370089000004</v>
+        <v>85.581748804</v>
       </c>
       <c r="C315" s="5">
-        <v>0.63942155300000536</v>
+        <v>0.63935956199999566</v>
       </c>
       <c r="D315" s="5">
-        <v>9.4168447994856574</v>
+        <v>9.4158428357854707</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>85.766809649999999</v>
+        <v>85.767154220999998</v>
       </c>
       <c r="C316" s="5">
-        <v>0.18543956099999548</v>
+        <v>0.18540541699999835</v>
       </c>
       <c r="D316" s="5">
-        <v>2.6313985922607142</v>
+        <v>2.6308965179463906</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>86.042994457000006</v>
+        <v>86.043333668000002</v>
       </c>
       <c r="C317" s="5">
-        <v>0.27618480700000703</v>
+        <v>0.27617944700000407</v>
       </c>
       <c r="D317" s="5">
-        <v>3.9333985681045958</v>
+        <v>3.9333047913648223</v>
       </c>
       <c r="E317" s="5">
-        <v>4.5767916078557569</v>
+        <v>4.5768530497376059</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>86.601003184999996</v>
+        <v>86.601601181999996</v>
       </c>
       <c r="C318" s="5">
-        <v>0.55800872799999013</v>
+        <v>0.55826751399999353</v>
       </c>
       <c r="D318" s="5">
-        <v>8.0659510896547548</v>
+        <v>8.0697933408864451</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>87.033035803000004</v>
+        <v>87.032843779000004</v>
       </c>
       <c r="C319" s="5">
-        <v>0.43203261800000803</v>
+        <v>0.43124259700000778</v>
       </c>
       <c r="D319" s="5">
-        <v>6.153547993431574</v>
+        <v>6.1419419981057599</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>87.273104563999993</v>
+        <v>87.270653748000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.24006876099998919</v>
+        <v>0.23780996899999707</v>
       </c>
       <c r="D320" s="5">
-        <v>3.3607175203028694</v>
+        <v>3.3286275084559502</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>87.468473435999996</v>
+        <v>87.467567936999998</v>
       </c>
       <c r="C321" s="5">
-        <v>0.19536887200000308</v>
+        <v>0.19691418899999746</v>
       </c>
       <c r="D321" s="5">
-        <v>2.7196329664007868</v>
+        <v>2.7414901622462517</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>87.764951486000001</v>
+        <v>87.765412166999994</v>
       </c>
       <c r="C322" s="5">
-        <v>0.2964780500000046</v>
+        <v>0.29784422999999549</v>
       </c>
       <c r="D322" s="5">
-        <v>4.144140864842738</v>
+        <v>4.1636401745497542</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>87.997298822999994</v>
+        <v>87.997702763000007</v>
       </c>
       <c r="C323" s="5">
-        <v>0.2323473369999931</v>
+        <v>0.23229059600001278</v>
       </c>
       <c r="D323" s="5">
-        <v>3.2235257866220168</v>
+        <v>3.2227099191805442</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>88.314498114000003</v>
+        <v>88.314876841</v>
       </c>
       <c r="C324" s="5">
-        <v>0.31719929100000854</v>
+        <v>0.31717407799999364</v>
       </c>
       <c r="D324" s="5">
-        <v>4.4123734877192788</v>
+        <v>4.4119951268386304</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>88.370276403000005</v>
+        <v>88.370638159999999</v>
       </c>
       <c r="C325" s="5">
-        <v>5.5778289000002701E-2</v>
+        <v>5.5761318999998366E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.76054270580014904</v>
+        <v>0.76030724215609968</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>88.425303326000005</v>
+        <v>88.425862799000001</v>
       </c>
       <c r="C326" s="5">
-        <v>5.5026922999999783E-2</v>
+        <v>5.5224639000002185E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.74978743947429205</v>
+        <v>0.75248765927886652</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>88.832054389000007</v>
+        <v>88.832511029000003</v>
       </c>
       <c r="C327" s="5">
-        <v>0.40675106300000152</v>
+        <v>0.40664823000000183</v>
       </c>
       <c r="D327" s="5">
-        <v>5.6617436090097062</v>
+        <v>5.6602391121096662</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>89.335901614999997</v>
+        <v>89.336278104000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.50384722599999066</v>
+        <v>0.50376707499999895</v>
       </c>
       <c r="D328" s="5">
-        <v>7.0226809672133905</v>
+        <v>7.0214915137018385</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>89.806651162999998</v>
+        <v>89.806590048000004</v>
       </c>
       <c r="C329" s="5">
-        <v>0.47074954800000057</v>
+        <v>0.47031194400000231</v>
       </c>
       <c r="D329" s="5">
-        <v>6.509838737733098</v>
+        <v>6.5035827676611424</v>
       </c>
       <c r="E329" s="5">
-        <v>4.3741582098015819</v>
+        <v>4.3736757045241825</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>90.021147979999995</v>
+        <v>90.021792367000003</v>
       </c>
       <c r="C330" s="5">
-        <v>0.21449681699999701</v>
+        <v>0.21520231899999942</v>
       </c>
       <c r="D330" s="5">
-        <v>2.9040665773460761</v>
+        <v>2.9137465995129119</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>90.431700341999999</v>
+        <v>90.431557428000005</v>
       </c>
       <c r="C331" s="5">
-        <v>0.41055236200000422</v>
+        <v>0.40976506100000165</v>
       </c>
       <c r="D331" s="5">
-        <v>5.6121291167925191</v>
+        <v>5.6010549957158151</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>90.609438033999993</v>
+        <v>90.606474577</v>
       </c>
       <c r="C332" s="5">
-        <v>0.17773769199999379</v>
+        <v>0.17491714899999522</v>
       </c>
       <c r="D332" s="5">
-        <v>2.3841859966582835</v>
+        <v>2.3459514007516002</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>90.216201018999996</v>
+        <v>90.214889502000005</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.39323701499999686</v>
+        <v>-0.39158507499999473</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.0853657041105667</v>
+        <v>-5.0646696600114112</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>90.203034178999999</v>
+        <v>90.204082951000004</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.3166839999996682E-2</v>
+        <v>-1.0806551000001718E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.17499663003451849</v>
+        <v>-0.14364946962992509</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>90.393549983</v>
+        <v>90.394310718</v>
       </c>
       <c r="C335" s="5">
-        <v>0.19051580400000034</v>
+        <v>0.19022776699999611</v>
       </c>
       <c r="D335" s="5">
-        <v>2.5641430860558811</v>
+        <v>2.5601912220353462</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>90.438620764999996</v>
+        <v>90.439296232999993</v>
       </c>
       <c r="C336" s="5">
-        <v>4.5070781999996257E-2</v>
+        <v>4.498551499999337E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.59997095101269604</v>
+        <v>0.59882773606028117</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>90.455200325000007</v>
+        <v>90.455699601999996</v>
       </c>
       <c r="C337" s="5">
-        <v>1.6579560000010929E-2</v>
+        <v>1.6403369000002499E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.22021061720702839</v>
+        <v>0.21786647497481493</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>90.489489956</v>
+        <v>90.490087537999997</v>
       </c>
       <c r="C338" s="5">
-        <v>3.4289630999992937E-2</v>
+        <v>3.4387936000001673E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>0.45584394727853361</v>
+        <v>0.45715101221894816</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>90.465805590000002</v>
+        <v>90.466206447999994</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.3684365999997681E-2</v>
+        <v>-2.3881090000003269E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.31363157350970949</v>
+        <v>-0.31623075391210564</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>90.592468890000006</v>
+        <v>90.592610157999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.12666330000000414</v>
+        <v>0.12640371000000528</v>
       </c>
       <c r="D340" s="5">
-        <v>1.6931470522562719</v>
+        <v>1.6896427789335533</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>90.542706015999997</v>
+        <v>90.541808705999998</v>
       </c>
       <c r="C341" s="5">
-        <v>-4.976287400000956E-2</v>
+        <v>-5.0801452000001746E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.65717789311469099</v>
+        <v>-0.67085023356052709</v>
       </c>
       <c r="E341" s="5">
-        <v>0.81959948786427539</v>
+        <v>0.81866893911353156</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>90.780130302000003</v>
+        <v>90.780364426000006</v>
       </c>
       <c r="C342" s="5">
-        <v>0.23742428600000665</v>
+        <v>0.23855572000000791</v>
       </c>
       <c r="D342" s="5">
-        <v>3.1924638500165026</v>
+        <v>3.207930776457224</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>91.274423845000001</v>
+        <v>91.274554574999996</v>
       </c>
       <c r="C343" s="5">
-        <v>0.49429354299999773</v>
+        <v>0.4941901489999907</v>
       </c>
       <c r="D343" s="5">
-        <v>6.7332125250265662</v>
+        <v>6.7317437844645056</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>91.036671381000005</v>
+        <v>91.033879576999993</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.23775246399999617</v>
+        <v>-0.24067499800000292</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.0813764523438869</v>
+        <v>-3.1187017936011752</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>91.671772920999999</v>
+        <v>91.669627590999994</v>
       </c>
       <c r="C345" s="5">
-        <v>0.63510153999999375</v>
+        <v>0.63574801400000069</v>
       </c>
       <c r="D345" s="5">
-        <v>8.7003962922748137</v>
+        <v>8.7098728232635203</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>91.748632768999997</v>
+        <v>91.752002082000004</v>
       </c>
       <c r="C346" s="5">
-        <v>7.685984799999801E-2</v>
+        <v>8.2374491000010153E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>1.0107617344900621</v>
+        <v>1.0836675400159645</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>92.113405435999994</v>
+        <v>92.113995729999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.36477266699999689</v>
+        <v>0.36199364799999501</v>
       </c>
       <c r="D347" s="5">
-        <v>4.8766600130126125</v>
+        <v>4.8385157868109374</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>92.141179338000001</v>
+        <v>92.141896489999993</v>
       </c>
       <c r="C348" s="5">
-        <v>2.7773902000006956E-2</v>
+        <v>2.7900759999994307E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.36242291250896397</v>
+        <v>0.3640787100186893</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>92.411424517</v>
+        <v>92.411989039000005</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27024517899999978</v>
+        <v>0.27009254900001167</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5768692875924213</v>
+        <v>3.5747881779474744</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>92.644182279000006</v>
+        <v>92.644765325999998</v>
       </c>
       <c r="C350" s="5">
-        <v>0.23275776200000564</v>
+        <v>0.23277628699999298</v>
       </c>
       <c r="D350" s="5">
-        <v>3.0646777087849575</v>
+        <v>3.0649060300544484</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>92.776057609000006</v>
+        <v>92.776226675999993</v>
       </c>
       <c r="C351" s="5">
-        <v>0.13187532999999974</v>
+        <v>0.13146134999999504</v>
       </c>
       <c r="D351" s="5">
-        <v>1.7215893873223198</v>
+        <v>1.7161318813949666</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>92.721146703000002</v>
+        <v>92.720701765000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-5.4910906000003479E-2</v>
+        <v>-5.5524910999992017E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.70793060760110382</v>
+        <v>-0.71581923661374613</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>93.095781686999999</v>
+        <v>93.093506937000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.37463498399999651</v>
+        <v>0.37280517199999963</v>
       </c>
       <c r="D353" s="5">
-        <v>4.9577486424779327</v>
+        <v>4.9330199867387181</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8197474797680977</v>
+        <v>2.818254094399264</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>93.273461327000007</v>
+        <v>93.273161603999995</v>
       </c>
       <c r="C354" s="5">
-        <v>0.17767964000000802</v>
+        <v>0.17965466699999411</v>
       </c>
       <c r="D354" s="5">
-        <v>2.3144767108332465</v>
+        <v>2.3405351381071027</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>93.360949722000001</v>
+        <v>93.361663789999994</v>
       </c>
       <c r="C355" s="5">
-        <v>8.7488394999994057E-2</v>
+        <v>8.8502185999999483E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.1313977154268295</v>
+        <v>1.1445802276832007</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>93.570826240000002</v>
+        <v>93.568351848000006</v>
       </c>
       <c r="C356" s="5">
-        <v>0.20987651800000151</v>
+        <v>0.20668805800001167</v>
       </c>
       <c r="D356" s="5">
-        <v>2.7312188532838677</v>
+        <v>2.6891986612313401</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>93.504811136000001</v>
+        <v>93.502582434999994</v>
       </c>
       <c r="C357" s="5">
-        <v>-6.6015104000001656E-2</v>
+        <v>-6.5769413000012378E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.8433339691347741</v>
+        <v>-0.84022955706096747</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>93.983418205000007</v>
+        <v>93.989257584000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.47860706900000594</v>
+        <v>0.48667514900000697</v>
       </c>
       <c r="D358" s="5">
-        <v>6.3181346905984315</v>
+        <v>6.4278675990616208</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>94.047881114999996</v>
+        <v>94.048355599999994</v>
       </c>
       <c r="C359" s="5">
-        <v>6.4462909999988938E-2</v>
+        <v>5.9098015999992981E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.82618806590795124</v>
+        <v>0.75714381830895849</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>94.028212651000004</v>
+        <v>94.028989846000002</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.9668463999991559E-2</v>
+        <v>-1.9365753999991853E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.25067048362477085</v>
+        <v>-0.24681563205070089</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>94.248818056999994</v>
+        <v>94.249373156999994</v>
       </c>
       <c r="C361" s="5">
-        <v>0.22060540599999001</v>
+        <v>0.22038331099999198</v>
       </c>
       <c r="D361" s="5">
-        <v>2.8520093884292885</v>
+        <v>2.8490771540529369</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>94.398829137000007</v>
+        <v>94.399026990999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.15001108000001295</v>
+        <v>0.14965383400000576</v>
       </c>
       <c r="D362" s="5">
-        <v>1.926788471018126</v>
+        <v>1.9221483267288564</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>94.385618366000003</v>
+        <v>94.385340227</v>
       </c>
       <c r="C363" s="5">
-        <v>-1.3210771000004229E-2</v>
+        <v>-1.368676399999913E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.16780641201891155</v>
+        <v>-0.17384740569311719</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>94.453989699999994</v>
+        <v>94.453296472999995</v>
       </c>
       <c r="C364" s="5">
-        <v>6.837133399999118E-2</v>
+        <v>6.795624599999428E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>0.87273115537083168</v>
+        <v>0.86741430018340004</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>94.858261698999996</v>
+        <v>94.853699777000003</v>
       </c>
       <c r="C365" s="5">
-        <v>0.40427199900000232</v>
+        <v>0.40040330400000812</v>
       </c>
       <c r="D365" s="5">
-        <v>5.2587618424101423</v>
+        <v>5.2072980872731156</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8931899813953823</v>
+        <v>1.8907793872146028</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>94.669912018000005</v>
+        <v>94.667729883000007</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.18834968099999116</v>
+        <v>-0.18596989399999586</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.3568593160363749</v>
+        <v>-2.3275116471201618</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>94.752001597000003</v>
+        <v>94.754433930999994</v>
       </c>
       <c r="C367" s="5">
-        <v>8.2089578999998025E-2</v>
+        <v>8.670404799998721E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>1.0455132768759645</v>
+        <v>1.104606279367637</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>94.805401946999993</v>
+        <v>94.804575643000007</v>
       </c>
       <c r="C368" s="5">
-        <v>5.3400349999989771E-2</v>
+        <v>5.0141712000012717E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>0.67839646694276556</v>
+        <v>0.63686187520775039</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>92.632110361000002</v>
+        <v>92.629882101999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.1732915859999906</v>
+        <v>-2.1746935410000106</v>
       </c>
       <c r="D369" s="5">
-        <v>-24.292013868673333</v>
+        <v>-24.305948359712882</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>92.307640875000004</v>
+        <v>92.315606383000002</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.32446948599999814</v>
+        <v>-0.31427571899999407</v>
       </c>
       <c r="D370" s="5">
-        <v>-4.1232903981900826</v>
+        <v>-3.9962526424644707</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>92.481831920000005</v>
+        <v>92.483020099000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.1741910450000006</v>
+        <v>0.16741371599999866</v>
       </c>
       <c r="D371" s="5">
-        <v>2.2881361513287235</v>
+        <v>2.1980292763059683</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>92.501888444000002</v>
+        <v>92.503093335000003</v>
       </c>
       <c r="C372" s="5">
-        <v>2.0056523999997466E-2</v>
+        <v>2.0073236000001771E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>0.26055449802702135</v>
+        <v>0.26076850874638957</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>92.292248490000006</v>
+        <v>92.293212077000007</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.20963995399999646</v>
+        <v>-0.2098812579999958</v>
       </c>
       <c r="D373" s="5">
-        <v>-2.6859534148990782</v>
+        <v>-2.6889719872496887</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>92.774149312999995</v>
+        <v>92.773963303000002</v>
       </c>
       <c r="C374" s="5">
-        <v>0.48190082299998949</v>
+        <v>0.48075122599999531</v>
       </c>
       <c r="D374" s="5">
-        <v>6.4488684135999286</v>
+        <v>6.4329718495409249</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>92.992337894000002</v>
+        <v>92.990521884000003</v>
       </c>
       <c r="C375" s="5">
-        <v>0.21818858100000682</v>
+        <v>0.21655858100000103</v>
       </c>
       <c r="D375" s="5">
-        <v>2.8589830620142642</v>
+        <v>2.8373555604721545</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>93.198391951000005</v>
+        <v>93.195425184000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.2060540570000029</v>
+        <v>0.20490329999999801</v>
       </c>
       <c r="D376" s="5">
-        <v>2.6916266310520243</v>
+        <v>2.6764648827901416</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>93.245721371000002</v>
+        <v>93.236991790999994</v>
       </c>
       <c r="C377" s="5">
-        <v>4.7329419999996958E-2</v>
+        <v>4.1566606999992928E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>0.61110719010846193</v>
+        <v>0.5365335275137717</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.6999471623429407</v>
+        <v>-1.7044226949511465</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>93.157801363999994</v>
+        <v>93.153131293000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-8.7920007000008127E-2</v>
+        <v>-8.3860497999992845E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.1256129816438643</v>
+        <v>-1.0739972109694573</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>92.824069578000007</v>
+        <v>92.828693740999995</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.3337317859999871</v>
+        <v>-0.32443755200000624</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.2152222481006474</v>
+        <v>-4.1002722917862116</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>93.433462984000002</v>
+        <v>93.436149533000005</v>
       </c>
       <c r="C380" s="5">
-        <v>0.60939340599999525</v>
+        <v>0.60745579200001032</v>
       </c>
       <c r="D380" s="5">
-        <v>8.1688197125079789</v>
+        <v>8.141484162311329</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>93.331813828999998</v>
+        <v>93.332697855000006</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.10164915500000404</v>
+        <v>-0.10345167799999899</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.2977336661724848</v>
+        <v>-1.3205684108560489</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>93.319446123999995</v>
+        <v>93.329075529999997</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.2367705000002616E-2</v>
+        <v>-3.6223250000091411E-3</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.15890009553826134</v>
+        <v>-4.6563126906129515E-2</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>93.717975987000003</v>
+        <v>93.721380804000006</v>
       </c>
       <c r="C383" s="5">
-        <v>0.39852986300000737</v>
+        <v>0.39230527400000881</v>
       </c>
       <c r="D383" s="5">
-        <v>5.2468188546203054</v>
+        <v>5.1624206341338352</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>94.065691818999994</v>
+        <v>94.068840954999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.34771583199999156</v>
+        <v>0.34746015099999283</v>
       </c>
       <c r="D384" s="5">
-        <v>4.5442712094739379</v>
+        <v>4.5406929613758473</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>94.262629219999994</v>
+        <v>94.265130577999997</v>
       </c>
       <c r="C385" s="5">
-        <v>0.19693740099999957</v>
+        <v>0.19628962299999841</v>
       </c>
       <c r="D385" s="5">
-        <v>2.5414708725148172</v>
+        <v>2.532929371103898</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>94.362535214000005</v>
+        <v>94.360940597999999</v>
       </c>
       <c r="C386" s="5">
-        <v>9.9905994000010878E-2</v>
+        <v>9.5810020000001828E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>1.2792824083398768</v>
+        <v>1.226507779292807</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>94.834828372000004</v>
+        <v>94.828383009999996</v>
       </c>
       <c r="C387" s="5">
-        <v>0.47229315799999938</v>
+        <v>0.46744241199999692</v>
       </c>
       <c r="D387" s="5">
-        <v>6.1742362048763155</v>
+        <v>6.1091916012878666</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>95.064397240999995</v>
+        <v>95.055501083999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.22956886899999063</v>
+        <v>0.22711807400000339</v>
       </c>
       <c r="D388" s="5">
-        <v>2.9438569633553291</v>
+        <v>2.9122148546369742</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>95.150389837000006</v>
+        <v>95.133105392999994</v>
       </c>
       <c r="C389" s="5">
-        <v>8.599259600001119E-2</v>
+        <v>7.7604308999994487E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>1.090903221921824</v>
+        <v>0.98410366366856739</v>
       </c>
       <c r="E389" s="5">
-        <v>2.0426336329383288</v>
+        <v>2.0336494835122121</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>97.312633687000002</v>
+        <v>97.300091218000006</v>
       </c>
       <c r="C390" s="5">
-        <v>2.1622438499999959</v>
+        <v>2.1669858250000118</v>
       </c>
       <c r="D390" s="5">
-        <v>30.949503163072478</v>
+        <v>31.03245778231949</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>97.545137014999995</v>
+        <v>97.557309043000004</v>
       </c>
       <c r="C391" s="5">
-        <v>0.23250332799999285</v>
+        <v>0.2572178249999979</v>
       </c>
       <c r="D391" s="5">
-        <v>2.9050667154812304</v>
+        <v>3.2187941547334731</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>98.051189250999997</v>
+        <v>98.064965076999997</v>
       </c>
       <c r="C392" s="5">
-        <v>0.50605223600000215</v>
+        <v>0.50765603399999293</v>
       </c>
       <c r="D392" s="5">
-        <v>6.4061940173367526</v>
+        <v>6.426256418042775</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>98.425279755000005</v>
+        <v>98.433553488000001</v>
       </c>
       <c r="C393" s="5">
-        <v>0.37409050400000865</v>
+        <v>0.36858841100000461</v>
       </c>
       <c r="D393" s="5">
-        <v>4.67561179075342</v>
+        <v>4.6047550605966769</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>98.623480095000005</v>
+        <v>98.630454259999993</v>
       </c>
       <c r="C394" s="5">
-        <v>0.19820033999999964</v>
+        <v>0.19690077199999223</v>
       </c>
       <c r="D394" s="5">
-        <v>2.4434002562226498</v>
+        <v>2.4269963242901094</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>98.746503157000006</v>
+        <v>98.756671526999995</v>
       </c>
       <c r="C395" s="5">
-        <v>0.12302306200000146</v>
+        <v>0.12621726700000124</v>
       </c>
       <c r="D395" s="5">
-        <v>1.5071941056352678</v>
+        <v>1.5464930634488949</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>99.037760986999999</v>
+        <v>99.045030475000004</v>
       </c>
       <c r="C396" s="5">
-        <v>0.29125782999999217</v>
+        <v>0.28835894800000972</v>
       </c>
       <c r="D396" s="5">
-        <v>3.5974483008740066</v>
+        <v>3.5606934344764252</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>99.259553550000007</v>
+        <v>99.263663398999995</v>
       </c>
       <c r="C397" s="5">
-        <v>0.22179256300000816</v>
+        <v>0.21863292399999068</v>
       </c>
       <c r="D397" s="5">
-        <v>2.7207186490157742</v>
+        <v>2.6812885310397716</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>99.261288438999998</v>
+        <v>99.257042335999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.7348889999908579E-3</v>
+        <v>-6.621062999997207E-3</v>
       </c>
       <c r="D398" s="5">
-        <v>2.097598536838774E-2</v>
+        <v>-8.00127778270876E-2</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>99.092503872999998</v>
+        <v>99.080212442000004</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.16878456599999936</v>
+        <v>-0.17682989399999371</v>
       </c>
       <c r="D399" s="5">
-        <v>-2.0215127356828178</v>
+        <v>-2.1170183658001385</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>99.153876987999993</v>
+        <v>99.133139588000006</v>
       </c>
       <c r="C400" s="5">
-        <v>6.1373114999994982E-2</v>
+        <v>5.2927146000001812E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>0.7457590632135247</v>
+        <v>0.64290848082497742</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>99.580811584000003</v>
+        <v>99.546964165999995</v>
       </c>
       <c r="C401" s="5">
-        <v>0.42693459600000949</v>
+        <v>0.41382457799998917</v>
       </c>
       <c r="D401" s="5">
-        <v>5.2910693019754262</v>
+        <v>5.1259450591752298</v>
       </c>
       <c r="E401" s="5">
-        <v>4.6562307885334553</v>
+        <v>4.6396664491988426</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>99.037917346</v>
+        <v>99.005403267000005</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.54289423800000236</v>
+        <v>-0.5415608989999896</v>
       </c>
       <c r="D402" s="5">
-        <v>-6.3495106106398964</v>
+        <v>-6.33646953885677</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>99.438465011999995</v>
+        <v>99.463340438000003</v>
       </c>
       <c r="C403" s="5">
-        <v>0.40054766599999425</v>
+        <v>0.45793717099999753</v>
       </c>
       <c r="D403" s="5">
-        <v>4.9626897690304705</v>
+        <v>5.6938515571781201</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>99.361962180999996</v>
+        <v>99.401180808000007</v>
       </c>
       <c r="C404" s="5">
-        <v>-7.6502830999999105E-2</v>
+        <v>-6.2159629999996469E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.91932164528453209</v>
+        <v>-0.74736783418836161</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>99.496467119000002</v>
+        <v>99.520070716999996</v>
       </c>
       <c r="C405" s="5">
-        <v>0.13450493800000629</v>
+        <v>0.1188899089999893</v>
       </c>
       <c r="D405" s="5">
-        <v>1.6365727145057019</v>
+        <v>1.4447530601080061</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>99.510336776000003</v>
+        <v>99.516462582000003</v>
       </c>
       <c r="C406" s="5">
-        <v>1.3869657000000757E-2</v>
+        <v>-3.6081349999932399E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>0.16740649506670202</v>
+        <v>-4.3497745725440407E-2</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>99.769151815000001</v>
+        <v>99.787422497999998</v>
       </c>
       <c r="C407" s="5">
-        <v>0.25881503899999814</v>
+        <v>0.27095991599999536</v>
       </c>
       <c r="D407" s="5">
-        <v>3.1660989202583645</v>
+        <v>3.3166932555343642</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>99.630095742999998</v>
+        <v>99.641024080999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.13905607200000247</v>
+        <v>-0.14639841700000034</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.6597719812278866</v>
+        <v>-1.7463869431091683</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>99.673592110000001</v>
+        <v>99.676906239999994</v>
       </c>
       <c r="C409" s="5">
-        <v>4.3496367000003033E-2</v>
+        <v>3.588215899999625E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>0.52515410955598085</v>
+        <v>0.43299410794810367</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>99.750213481000003</v>
+        <v>99.740256673999994</v>
       </c>
       <c r="C410" s="5">
-        <v>7.6621371000001659E-2</v>
+        <v>6.3350434000000178E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>0.9263776398466872</v>
+        <v>0.76534096348737091</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>99.983764635</v>
+        <v>99.962843407999998</v>
       </c>
       <c r="C411" s="5">
-        <v>0.23355115399999704</v>
+        <v>0.22258673400000362</v>
       </c>
       <c r="D411" s="5">
-        <v>2.8460967766753331</v>
+        <v>2.7111126129021335</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>99.974024940999996</v>
+        <v>99.938950606999995</v>
       </c>
       <c r="C412" s="5">
-        <v>-9.7396940000038512E-3</v>
+        <v>-2.3892801000002351E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.11683269769509064</v>
+        <v>-0.28644343318279253</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>100.01175068000001</v>
+        <v>99.957921298000002</v>
       </c>
       <c r="C413" s="5">
-        <v>3.7725739000009639E-2</v>
+        <v>1.8970691000006923E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.45376749399477223</v>
+        <v>0.22802532111689811</v>
       </c>
       <c r="E413" s="5">
-        <v>0.43275314706237022</v>
+        <v>0.41282738800021423</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>99.831046662999995</v>
+        <v>99.773879019000006</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.18070401700001071</v>
+        <v>-0.18404227899999626</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.1467761325694501</v>
+        <v>-2.1871997447294178</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>99.803411582999999</v>
+        <v>99.844468304000003</v>
       </c>
       <c r="C415" s="5">
-        <v>-2.7635079999996037E-2</v>
+        <v>7.0589284999996948E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.33167691131797961</v>
+        <v>0.85230257299546697</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>99.970979302000003</v>
+        <v>100.04199635000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.16756771900000444</v>
+        <v>0.19752804600000218</v>
       </c>
       <c r="D416" s="5">
-        <v>2.0334831392949004</v>
+        <v>2.4000317557588247</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>99.977710397999999</v>
+        <v>100.01815623</v>
       </c>
       <c r="C417" s="5">
-        <v>6.7310959999957731E-3</v>
+        <v>-2.3840120000002685E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>8.0826526868227333E-2</v>
+        <v>-0.28558684722355121</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>99.989075634000002</v>
+        <v>99.993398846999995</v>
       </c>
       <c r="C418" s="5">
-        <v>1.1365236000003165E-2</v>
+        <v>-2.4757383000007849E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.13649855958051127</v>
+        <v>-0.29663061354150422</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>99.976061432999998</v>
+        <v>100.00354649000001</v>
       </c>
       <c r="C419" s="5">
-        <v>-1.3014201000004277E-2</v>
+        <v>1.0147643000010476E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.15607571473600368</v>
+        <v>0.12184775011490068</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>100.14213537000001</v>
+        <v>100.15632272000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.16607393700000728</v>
+        <v>0.15277623000000062</v>
       </c>
       <c r="D420" s="5">
-        <v>2.011677529194289</v>
+        <v>1.8487321432596238</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>100.19970433</v>
+        <v>100.20103749</v>
       </c>
       <c r="C421" s="5">
-        <v>5.756895999999756E-2</v>
+        <v>4.4714769999998794E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>0.69203234584886975</v>
+        <v>0.53705721166568132</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>100.73920094</v>
+        <v>100.72356588</v>
       </c>
       <c r="C422" s="5">
-        <v>0.53949661000000049</v>
+        <v>0.52252838999999085</v>
       </c>
       <c r="D422" s="5">
-        <v>6.6558645760082635</v>
+        <v>6.4403983449601521</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>100.27908705999999</v>
+        <v>100.25067636999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.46011388000000863</v>
+        <v>-0.47288951000000168</v>
       </c>
       <c r="D423" s="5">
-        <v>-5.3452446813674896</v>
+        <v>-5.4906826501858745</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>100.80144233</v>
+        <v>100.75164909</v>
       </c>
       <c r="C424" s="5">
-        <v>0.52235527000000559</v>
+        <v>0.50097272000000714</v>
       </c>
       <c r="D424" s="5">
-        <v>6.43304758485157</v>
+        <v>6.164232257182789</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>100.93088908999999</v>
+        <v>100.85769444</v>
       </c>
       <c r="C425" s="5">
-        <v>0.12944675999999333</v>
+        <v>0.10604535000000226</v>
       </c>
       <c r="D425" s="5">
-        <v>1.5519416395723296</v>
+        <v>1.2703879823325881</v>
       </c>
       <c r="E425" s="5">
-        <v>0.91903041767651406</v>
+        <v>0.90015191424153151</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>101.31889604</v>
+        <v>101.23727081</v>
       </c>
       <c r="C426" s="5">
-        <v>0.38800695000000474</v>
+        <v>0.37957636999999522</v>
       </c>
       <c r="D426" s="5">
-        <v>4.7119391431919677</v>
+        <v>4.6108452932246635</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>101.47539341</v>
+        <v>101.52973747</v>
       </c>
       <c r="C427" s="5">
-        <v>0.15649736999999675</v>
+        <v>0.29246666000000232</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8693500104704386</v>
+        <v>3.5223240332244776</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>101.17194076</v>
+        <v>101.27380801</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.30345264999999699</v>
+        <v>-0.25592946000000438</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.5300511772518361</v>
+        <v>-2.9832941096784471</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>101.36144710000001</v>
+        <v>101.41809908</v>
       </c>
       <c r="C429" s="5">
-        <v>0.18950634000000832</v>
+        <v>0.1442910700000084</v>
       </c>
       <c r="D429" s="5">
-        <v>2.2710355740749089</v>
+        <v>1.7231758421428989</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>101.568332</v>
+        <v>101.57546456</v>
       </c>
       <c r="C430" s="5">
-        <v>0.20688489999999149</v>
+        <v>0.15736547999999573</v>
       </c>
       <c r="D430" s="5">
-        <v>2.476956305515432</v>
+        <v>1.8779537936194135</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>101.28308538</v>
+        <v>101.31640659999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.28524661999999523</v>
+        <v>-0.25905796000000691</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.3185335514932746</v>
+        <v>-3.0179117071514105</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>101.35371754000001</v>
+        <v>101.36967328999999</v>
       </c>
       <c r="C432" s="5">
-        <v>7.0632160000002386E-2</v>
+        <v>5.3266690000000949E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>0.84006569162899947</v>
+        <v>0.63272263372518012</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>101.32355368</v>
+        <v>101.32316269</v>
       </c>
       <c r="C433" s="5">
-        <v>-3.0163860000001819E-2</v>
+        <v>-4.6510599999990632E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.35654777165834428</v>
+        <v>-0.54919867962430757</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>101.32746801</v>
+        <v>101.30739871</v>
       </c>
       <c r="C434" s="5">
-        <v>3.914330000000632E-3</v>
+        <v>-1.5763980000002675E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>4.6368233238291978E-2</v>
+        <v>-0.18653777545274419</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>99.515842344999996</v>
+        <v>99.557910012999997</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.8116256650000082</v>
+        <v>-1.7494886970000039</v>
       </c>
       <c r="D435" s="5">
-        <v>-19.465791581710302</v>
+        <v>-18.863684131171709</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>99.058344981000005</v>
+        <v>99.084769714999993</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.45749736399999108</v>
+        <v>-0.47314029800000412</v>
       </c>
       <c r="D436" s="5">
-        <v>-5.3793054188512768</v>
+        <v>-5.5561679945127507</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>99.206973524999995</v>
+        <v>99.280836683999993</v>
       </c>
       <c r="C437" s="5">
-        <v>0.14862854399999037</v>
+        <v>0.19606696900000031</v>
       </c>
       <c r="D437" s="5">
-        <v>1.8154297629512595</v>
+        <v>2.4005500861396634</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.7080158319647709</v>
+        <v>-1.5634481481609508</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>99.036869013</v>
+        <v>99.289242521999995</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.17010451199999466</v>
+        <v>8.4058380000016086E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.0382777079005709</v>
+        <v>0.10164805695702661</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>99.067117080000003</v>
+        <v>99.059498124000001</v>
       </c>
       <c r="C439" s="5">
-        <v>3.0248067000002266E-2</v>
+        <v>-0.22974439799999402</v>
       </c>
       <c r="D439" s="5">
-        <v>0.36712303754926623</v>
+        <v>-2.7416023141043744</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>99.461200008999995</v>
+        <v>98.954586336999995</v>
       </c>
       <c r="C440" s="5">
-        <v>0.39408292899999253</v>
+        <v>-0.10491178700000603</v>
       </c>
       <c r="D440" s="5">
-        <v>4.8793622485292065</v>
+        <v>-1.2635174276602323</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>99.24215556</v>
+        <v>98.743062809999998</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.21904444899999476</v>
+        <v>-0.2115235269999971</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.6109953479965364</v>
+        <v>-2.5351549682412156</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>99.102634285999997</v>
+        <v>98.579678169000005</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.13952127400000336</v>
+        <v>-0.16338464099999328</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.6740567175021592</v>
+        <v>-1.9676025981557488</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>99.139716569000001</v>
+        <v>98.625093950999997</v>
       </c>
       <c r="C443" s="5">
-        <v>3.7082283000003713E-2</v>
+        <v>4.5415781999992078E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>0.44994194501042362</v>
+        <v>0.55424448742757981</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>98.603607533000002</v>
+        <v>98.131660214999997</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.53610903599999915</v>
+        <v>-0.49343373600000007</v>
       </c>
       <c r="D444" s="5">
-        <v>-6.2995713793804082</v>
+        <v>-5.8412688003293916</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>98.851843840000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.72018362500000421</v>
+      </c>
+      <c r="D445" s="5">
+        <v>9.1710623044287232</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>