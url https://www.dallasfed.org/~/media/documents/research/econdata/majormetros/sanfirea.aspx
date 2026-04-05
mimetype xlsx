--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FE7CDDB8-F6FC-43F9-9662-F6ED10B2D1A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{69F6ECCD-26C5-42C8-A00C-EBDE67D10BFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C38BDFDD-8E88-4F7D-994B-C3DDFFECF8A9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{99BADD1A-2E4A-437C-8FD1-5BB02A3E167B}"/>
   </bookViews>
   <sheets>
     <sheet name="sanfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{432A5E28-DEE9-43DA-8733-E8947731D4DD}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F14DF60-069E-4895-B6D8-BFCDF22187B8}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>44.276465450000003</v>
+        <v>44.276453431999997</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>44.083881939999998</v>
+        <v>44.083860178999998</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.19258351000000573</v>
+        <v>-0.1925932529999983</v>
       </c>
       <c r="D7" s="5">
-        <v>-5.0964109824348736</v>
+        <v>-5.096664028849518</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.029496608000002</v>
+        <v>44.029478181999998</v>
       </c>
       <c r="C8" s="5">
-        <v>-5.4385331999995401E-2</v>
+        <v>-5.4381997000000126E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.4704102960518717</v>
+        <v>-1.4703214597846181</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>43.988471947000001</v>
+        <v>43.988457424000003</v>
       </c>
       <c r="C9" s="5">
-        <v>-4.1024661000001572E-2</v>
+        <v>-4.1020757999994828E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.1123927047444582</v>
+        <v>-1.1122878788450863</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>43.792059801999997</v>
+        <v>43.792033289000003</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.19641214500000359</v>
+        <v>-0.19642413500000089</v>
       </c>
       <c r="D10" s="5">
-        <v>-5.2284536677045583</v>
+        <v>-5.228766725848577</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>43.831205113000003</v>
+        <v>43.831119129000001</v>
       </c>
       <c r="C11" s="5">
-        <v>3.9145311000005734E-2</v>
+        <v>3.9085839999998484E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>1.0779581426713092</v>
+        <v>1.0763130761861195</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>42.735258860000002</v>
+        <v>42.735343855000004</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.095946253000001</v>
+        <v>-1.0957752739999975</v>
       </c>
       <c r="D12" s="5">
-        <v>-26.203607923870553</v>
+        <v>-26.200109378069435</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>42.870166204</v>
+        <v>42.870219315</v>
       </c>
       <c r="C13" s="5">
-        <v>0.13490734399999837</v>
+        <v>0.13487545999999639</v>
       </c>
       <c r="D13" s="5">
-        <v>3.8546483159102696</v>
+        <v>3.8537136388333781</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>43.104484233000001</v>
+        <v>43.104505412000002</v>
       </c>
       <c r="C14" s="5">
-        <v>0.23431802900000065</v>
+        <v>0.2342860970000018</v>
       </c>
       <c r="D14" s="5">
-        <v>6.7597204792140042</v>
+        <v>6.7587627994164068</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>42.487919148000003</v>
+        <v>42.487941137</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.61656508499999774</v>
+        <v>-0.61656427500000177</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.876737207463353</v>
+        <v>-15.876710764815815</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>42.410250077000001</v>
+        <v>42.410254113999997</v>
       </c>
       <c r="C16" s="5">
-        <v>-7.7669071000002532E-2</v>
+        <v>-7.7687023000002853E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.1717113450740788</v>
+        <v>-2.1722071524141739</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>42.796836642999999</v>
+        <v>42.796827303999997</v>
       </c>
       <c r="C17" s="5">
-        <v>0.3865865659999983</v>
+        <v>0.38657319000000001</v>
       </c>
       <c r="D17" s="5">
-        <v>11.503892464867072</v>
+        <v>11.503473113340924</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>42.261344489999999</v>
+        <v>42.261333051000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.53549215299999986</v>
+        <v>-0.53549425299999598</v>
       </c>
       <c r="D18" s="5">
-        <v>-14.023515136943177</v>
+        <v>-14.023569256544544</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>42.386979058999998</v>
+        <v>42.386959842000003</v>
       </c>
       <c r="C19" s="5">
-        <v>0.12563456899999892</v>
+        <v>0.12562679100000196</v>
       </c>
       <c r="D19" s="5">
-        <v>3.6262709304709206</v>
+        <v>3.626043743539098</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>42.442519040000001</v>
+        <v>42.442501020999998</v>
       </c>
       <c r="C20" s="5">
-        <v>5.553998100000257E-2</v>
+        <v>5.5541178999995111E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>1.5837503443996592</v>
+        <v>1.5837854757656089</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>42.187060371000001</v>
+        <v>42.187046383000002</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.25545866899999936</v>
+        <v>-0.25545463799999624</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.988350273083455</v>
+        <v>-6.9882464945201779</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>42.087044462000001</v>
+        <v>42.087020768999999</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.10001590899999968</v>
+        <v>-0.10002561400000332</v>
       </c>
       <c r="D22" s="5">
-        <v>-2.8081225065641036</v>
+        <v>-2.8083923671080702</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>41.827050333000003</v>
+        <v>41.826974302000004</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.25999412899999896</v>
+        <v>-0.26004646699999512</v>
       </c>
       <c r="D23" s="5">
-        <v>-7.1662866210476794</v>
+        <v>-7.1676844592917233</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>41.833946517999998</v>
+        <v>41.834021006999997</v>
       </c>
       <c r="C24" s="5">
-        <v>6.8961849999951141E-3</v>
+        <v>7.0467049999933806E-3</v>
       </c>
       <c r="D24" s="5">
-        <v>0.1980280766041842</v>
+        <v>0.20235472242282615</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>41.884958574999999</v>
+        <v>41.885007885999997</v>
       </c>
       <c r="C25" s="5">
-        <v>5.1012057000001221E-2</v>
+        <v>5.0986878999999874E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.4731262967205616</v>
+        <v>1.4723916862055653</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>42.009695932</v>
+        <v>42.009714385999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.12473735700000077</v>
+        <v>0.12470650000000205</v>
       </c>
       <c r="D26" s="5">
-        <v>3.6328338745537758</v>
+        <v>3.6319160863437228</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>41.983685559000001</v>
+        <v>41.983704850999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.601037299999831E-2</v>
+        <v>-2.6009535000000028E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.7404571053033715</v>
+        <v>-0.7404330063449982</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>41.994349890000002</v>
+        <v>41.994353093999997</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0664331000000971E-2</v>
+        <v>1.0648242999998558E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>0.30523977722329843</v>
+        <v>0.30477851571764081</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>42.299535108999997</v>
+        <v>42.299525621000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.30518521899999485</v>
+        <v>0.30517252700000341</v>
       </c>
       <c r="D29" s="5">
-        <v>9.0779037509684848</v>
+        <v>9.077510284468616</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.1620053560228327</v>
+        <v>-1.1620059577489239</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>42.140395789999999</v>
+        <v>42.140386243999998</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.15913931899999767</v>
+        <v>-0.15913937700000247</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.4223844946025492</v>
+        <v>-4.4223870447122948</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>42.186609851</v>
+        <v>42.186594649</v>
       </c>
       <c r="C31" s="5">
-        <v>4.6214061000000584E-2</v>
+        <v>4.6208405000001562E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>1.3239694598586427</v>
+        <v>1.3238067464267145</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>42.058819450999998</v>
+        <v>42.058802554000003</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.12779040000000208</v>
+        <v>-0.12779209499999666</v>
       </c>
       <c r="D32" s="5">
-        <v>-3.5750502439185761</v>
+        <v>-3.5750981427312145</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>42.096725282999998</v>
+        <v>42.096712265000001</v>
       </c>
       <c r="C33" s="5">
-        <v>3.7905831999999862E-2</v>
+        <v>3.7909710999997515E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>1.0868862468736529</v>
+        <v>1.0869984615300199</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>42.183616227999998</v>
+        <v>42.183599934</v>
       </c>
       <c r="C34" s="5">
-        <v>8.6890945000000386E-2</v>
+        <v>8.6887668999999335E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>2.505207321500369</v>
+        <v>2.505112577791313</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>42.424796123</v>
+        <v>42.424744724999996</v>
       </c>
       <c r="C35" s="5">
-        <v>0.24117989500000192</v>
+        <v>0.24114479099999642</v>
       </c>
       <c r="D35" s="5">
-        <v>7.0807686480511167</v>
+        <v>7.0797082383274645</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>42.438994444000002</v>
+        <v>42.439042116000003</v>
       </c>
       <c r="C36" s="5">
-        <v>1.4198321000002068E-2</v>
+        <v>1.4297391000006598E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>0.40234446286162573</v>
+        <v>0.40515755320871261</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>42.418039432999997</v>
+        <v>42.418079331000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.0955011000005186E-2</v>
+        <v>-2.0962785000001816E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.59091494015099943</v>
+        <v>-0.59113290343750791</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>42.416322606999998</v>
+        <v>42.416337808000002</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.7168259999991164E-3</v>
+        <v>-1.741522999999745E-3</v>
       </c>
       <c r="D38" s="5">
-        <v>-4.8557940840199265E-2</v>
+        <v>-4.9256255729146492E-2</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>42.471417985000002</v>
+        <v>42.471432331000003</v>
       </c>
       <c r="C39" s="5">
-        <v>5.5095378000004303E-2</v>
+        <v>5.5094523000001061E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>1.5698869182726671</v>
+        <v>1.5698618149820209</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>42.550737955000002</v>
+        <v>42.550740742000002</v>
       </c>
       <c r="C40" s="5">
-        <v>7.9319970000000239E-2</v>
+        <v>7.9308410999999523E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>2.2642943371560698</v>
+        <v>2.2639602012614723</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>42.404706943000001</v>
+        <v>42.404699827000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.14603101200000168</v>
+        <v>-0.14604091500000038</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.0414588432278853</v>
+        <v>-4.0417274997234021</v>
       </c>
       <c r="E41" s="5">
-        <v>0.24863590989592232</v>
+        <v>0.24864157329411718</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>42.600254984000003</v>
+        <v>42.600248086999997</v>
       </c>
       <c r="C42" s="5">
-        <v>0.19554804100000212</v>
+        <v>0.19554825999999537</v>
       </c>
       <c r="D42" s="5">
-        <v>5.6762975391347448</v>
+        <v>5.6763050351193556</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>42.789385269999997</v>
+        <v>42.789375081000003</v>
       </c>
       <c r="C43" s="5">
-        <v>0.18913028599999393</v>
+        <v>0.18912699400000577</v>
       </c>
       <c r="D43" s="5">
-        <v>5.4596156770015503</v>
+        <v>5.4595192202488096</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>42.982967557999999</v>
+        <v>42.982952449000003</v>
       </c>
       <c r="C44" s="5">
-        <v>0.19358228800000177</v>
+        <v>0.19357736799999969</v>
       </c>
       <c r="D44" s="5">
-        <v>5.56602891387874</v>
+        <v>5.5658852704186579</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>43.208188585000002</v>
+        <v>43.208177296999999</v>
       </c>
       <c r="C45" s="5">
-        <v>0.22522102700000346</v>
+        <v>0.22522484799999631</v>
       </c>
       <c r="D45" s="5">
-        <v>6.4721355964949767</v>
+        <v>6.4722509245067616</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>43.494386024999997</v>
+        <v>43.494377874000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.28619743999999514</v>
+        <v>0.28620057700000245</v>
       </c>
       <c r="D46" s="5">
-        <v>8.2444749683305396</v>
+        <v>8.24457088592081</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>43.513269407000003</v>
+        <v>43.513238397000002</v>
       </c>
       <c r="C47" s="5">
-        <v>1.8883382000005611E-2</v>
+        <v>1.886052300000074E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>0.52223396984754089</v>
+        <v>0.52160037669084502</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>43.665340243000003</v>
+        <v>43.665367926000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.15207083600000004</v>
+        <v>0.15212952899999976</v>
       </c>
       <c r="D48" s="5">
-        <v>4.2753353889287693</v>
+        <v>4.2770204552354807</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>43.773980242999997</v>
+        <v>43.774008799999997</v>
       </c>
       <c r="C49" s="5">
-        <v>0.10863999999999407</v>
+        <v>0.10864087399999534</v>
       </c>
       <c r="D49" s="5">
-        <v>3.0268135698659604</v>
+        <v>3.0268363092225581</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>43.631485900999998</v>
+        <v>43.631496278999997</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.14249434199999911</v>
+        <v>-0.14251252100000045</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.8370914551594359</v>
+        <v>-3.8375697889448612</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>43.735902347</v>
+        <v>43.735911590999997</v>
       </c>
       <c r="C51" s="5">
-        <v>0.10441644600000188</v>
+        <v>0.10441531200000043</v>
       </c>
       <c r="D51" s="5">
-        <v>2.9098755596714598</v>
+        <v>2.9098428390126996</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>43.886337023000003</v>
+        <v>43.886339051999997</v>
       </c>
       <c r="C52" s="5">
-        <v>0.15043467600000326</v>
+        <v>0.1504274609999996</v>
       </c>
       <c r="D52" s="5">
-        <v>4.2065248039798497</v>
+        <v>4.2063183171470619</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>44.097544751999997</v>
+        <v>44.097539626</v>
       </c>
       <c r="C53" s="5">
-        <v>0.21120772899999452</v>
+        <v>0.21120057400000292</v>
       </c>
       <c r="D53" s="5">
-        <v>5.9304722776588159</v>
+        <v>5.9302657447445783</v>
       </c>
       <c r="E53" s="5">
-        <v>3.9920988282633241</v>
+        <v>3.9921041910597976</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>44.557553509000002</v>
+        <v>44.557549231000003</v>
       </c>
       <c r="C54" s="5">
-        <v>0.46000875700000421</v>
+        <v>0.46000960500000332</v>
       </c>
       <c r="D54" s="5">
-        <v>13.261714646572308</v>
+        <v>13.261742144224065</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>44.684459529000002</v>
+        <v>44.684453613999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.12690601999999984</v>
+        <v>0.12690438299999585</v>
       </c>
       <c r="D55" s="5">
-        <v>3.4718144811661134</v>
+        <v>3.4717693318832676</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>44.796917127</v>
+        <v>44.796904032</v>
       </c>
       <c r="C56" s="5">
-        <v>0.11245759799999888</v>
+        <v>0.11245041800000166</v>
       </c>
       <c r="D56" s="5">
-        <v>3.0622016572712685</v>
+        <v>3.0620038440589692</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>45.428668015</v>
+        <v>45.428658861000002</v>
       </c>
       <c r="C57" s="5">
-        <v>0.63175088799999912</v>
+        <v>0.63175482900000191</v>
       </c>
       <c r="D57" s="5">
-        <v>18.299391701440637</v>
+        <v>18.299520623992784</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>45.413423578</v>
+        <v>45.413421094999997</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.5244436999999778E-2</v>
+        <v>-1.5237766000005593E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.40194001432551918</v>
+        <v>-0.40176452963472942</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>45.611343679000001</v>
+        <v>45.611333305000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.19792010100000113</v>
+        <v>0.19791221000000547</v>
       </c>
       <c r="D59" s="5">
-        <v>5.3570200203437057</v>
+        <v>5.3568015927351942</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>45.813126892</v>
+        <v>45.813137505999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.2017832129999988</v>
+        <v>0.20180420099999452</v>
       </c>
       <c r="D60" s="5">
-        <v>5.4398598228547757</v>
+        <v>5.4404407437702362</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>45.844172813999997</v>
+        <v>45.844193095999998</v>
       </c>
       <c r="C61" s="5">
-        <v>3.1045921999997006E-2</v>
+        <v>3.1055590000001132E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.81623496552039043</v>
+        <v>0.8164899075274068</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>46.052737686</v>
+        <v>46.052742338999998</v>
       </c>
       <c r="C62" s="5">
-        <v>0.20856487200000373</v>
+        <v>0.20854924300000022</v>
       </c>
       <c r="D62" s="5">
-        <v>5.5980116337103647</v>
+        <v>5.5975790519579238</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>46.078905167999999</v>
+        <v>46.078909111000002</v>
       </c>
       <c r="C63" s="5">
-        <v>2.6167481999998188E-2</v>
+        <v>2.6166772000003391E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.68398315648268149</v>
+        <v>0.68396447067198274</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>46.226073022000001</v>
+        <v>46.226073784</v>
       </c>
       <c r="C64" s="5">
-        <v>0.14716785400000276</v>
+        <v>0.14716467299999891</v>
       </c>
       <c r="D64" s="5">
-        <v>3.9006324872214782</v>
+        <v>3.9005463498061443</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>46.272590205999997</v>
+        <v>46.272587928</v>
       </c>
       <c r="C65" s="5">
-        <v>4.6517183999995382E-2</v>
+        <v>4.6514143999999646E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>1.2142629177729125</v>
+        <v>1.2141831032169925</v>
       </c>
       <c r="E65" s="5">
-        <v>4.9323504658416395</v>
+        <v>4.932357497599682</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>46.201488978</v>
+        <v>46.201486185999997</v>
       </c>
       <c r="C66" s="5">
-        <v>-7.1101227999996297E-2</v>
+        <v>-7.1101742000003298E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-1.8283845546996136</v>
+        <v>-1.8283977500774595</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.168543683999999</v>
+        <v>46.168540559</v>
       </c>
       <c r="C67" s="5">
-        <v>-3.2945294000001013E-2</v>
+        <v>-3.2945626999996591E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.85234633268843618</v>
+        <v>-0.85235496546590683</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.110978819000003</v>
+        <v>46.110967385999999</v>
       </c>
       <c r="C68" s="5">
-        <v>-5.7564864999996246E-2</v>
+        <v>-5.7573173000001532E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.4859920979422236</v>
+        <v>-1.486205193606005</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>45.946312886000001</v>
+        <v>45.946305037999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.16466593300000198</v>
+        <v>-0.16466234800000024</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.2021211149770865</v>
+        <v>-4.2020324399074438</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>45.957571721999997</v>
+        <v>45.957569499000002</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1258835999996109E-2</v>
+        <v>1.1264461000003223E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>0.29444858546163744</v>
+        <v>0.29459594301926018</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>46.011913710000002</v>
+        <v>46.011910065999999</v>
       </c>
       <c r="C71" s="5">
-        <v>5.4341988000004449E-2</v>
+        <v>5.4340566999997009E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>1.4281901546815412</v>
+        <v>1.4281526349644746</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>46.264522227</v>
+        <v>46.264540304999997</v>
       </c>
       <c r="C72" s="5">
-        <v>0.25260851699999876</v>
+        <v>0.25263023899999837</v>
       </c>
       <c r="D72" s="5">
-        <v>6.7906965105103856</v>
+        <v>6.7912987473910391</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>46.521821639999999</v>
+        <v>46.521834116000001</v>
       </c>
       <c r="C73" s="5">
-        <v>0.25729941299999837</v>
+        <v>0.25729381100000381</v>
       </c>
       <c r="D73" s="5">
-        <v>6.881752002521524</v>
+        <v>6.8815947867849836</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>46.673459616000002</v>
+        <v>46.673458711999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.1516379760000035</v>
+        <v>0.15162459599999778</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9822907528225038</v>
+        <v>3.9819319598866532</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>46.612702571</v>
+        <v>46.612703502000002</v>
       </c>
       <c r="C75" s="5">
-        <v>-6.0757045000002563E-2</v>
+        <v>-6.0755209999996396E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-1.5509610158386256</v>
+        <v>-1.5509145379902334</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>46.777978232999999</v>
+        <v>46.777977168</v>
       </c>
       <c r="C76" s="5">
-        <v>0.1652756619999991</v>
+        <v>0.16527366599999738</v>
       </c>
       <c r="D76" s="5">
-        <v>4.3388305082041168</v>
+        <v>4.3387769946433563</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>46.532137620999997</v>
+        <v>46.532135185000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.24584061200000207</v>
+        <v>-0.24584198299999827</v>
       </c>
       <c r="D77" s="5">
-        <v>-6.1274367059253043</v>
+        <v>-6.1274700311972357</v>
       </c>
       <c r="E77" s="5">
-        <v>0.56090963104620251</v>
+        <v>0.56090931720493842</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>46.661048620999999</v>
+        <v>46.661045264000002</v>
       </c>
       <c r="C78" s="5">
-        <v>0.12891100000000222</v>
+        <v>0.12891007900000062</v>
       </c>
       <c r="D78" s="5">
-        <v>3.3755630422298122</v>
+        <v>3.3755387364115874</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>46.643753023999999</v>
+        <v>46.643749053999997</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.7295597000000384E-2</v>
+        <v>-1.7296210000004919E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.44389180138111328</v>
+        <v>-0.44390753384789816</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>46.611196407000001</v>
+        <v>46.611185087999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-3.2556616999997345E-2</v>
+        <v>-3.256396599999789E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.83437347506003512</v>
+        <v>-0.83456116620639342</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>47.560759199000003</v>
+        <v>47.560751373000002</v>
       </c>
       <c r="C81" s="5">
-        <v>0.94956279200000182</v>
+        <v>0.94956628500000306</v>
       </c>
       <c r="D81" s="5">
-        <v>27.380320343386309</v>
+        <v>27.380440016617278</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>47.503445798000001</v>
+        <v>47.503442559</v>
       </c>
       <c r="C82" s="5">
-        <v>-5.7313401000001818E-2</v>
+        <v>-5.7308814000002428E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-1.4365219053654621</v>
+        <v>-1.4364079309495126</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>47.725526096000003</v>
+        <v>47.725531297000003</v>
       </c>
       <c r="C83" s="5">
-        <v>0.22208029800000162</v>
+        <v>0.22208873800000362</v>
       </c>
       <c r="D83" s="5">
-        <v>5.7565637081542498</v>
+        <v>5.7567885407291186</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>47.606737066000001</v>
+        <v>47.606765426999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.11878903000000207</v>
+        <v>-0.11876587000000427</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.9462543254306972</v>
+        <v>-2.9456874240914588</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>47.879857321000003</v>
+        <v>47.879867820000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.27312025500000203</v>
+        <v>0.27310239300000205</v>
       </c>
       <c r="D85" s="5">
-        <v>7.1058459928052153</v>
+        <v>7.1053621451539151</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>47.887779911999999</v>
+        <v>47.887777851999999</v>
       </c>
       <c r="C86" s="5">
-        <v>7.9225909999962596E-3</v>
+        <v>7.9100319999980684E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>0.19874257541041551</v>
+        <v>0.19842719608269554</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>48.463492498000001</v>
+        <v>48.463490274000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.57571258600000164</v>
+        <v>0.57571242200000228</v>
       </c>
       <c r="D87" s="5">
-        <v>15.419730399314368</v>
+        <v>15.419726420137248</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>49.054530356000001</v>
+        <v>49.054524401000002</v>
       </c>
       <c r="C88" s="5">
-        <v>0.59103785799999997</v>
+        <v>0.59103412700000035</v>
       </c>
       <c r="D88" s="5">
-        <v>15.657278344872715</v>
+        <v>15.657173552058001</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>48.902816887999997</v>
+        <v>48.902810211999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.15171346800000407</v>
+        <v>-0.15171418900000333</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.6488182680476822</v>
+        <v>-3.6488357501661794</v>
       </c>
       <c r="E89" s="5">
-        <v>5.0947138648754331</v>
+        <v>5.0947050196058941</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>48.930200247000002</v>
+        <v>48.930192280999997</v>
       </c>
       <c r="C90" s="5">
-        <v>2.7383359000005214E-2</v>
+        <v>2.7382068999997955E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>0.67401885462883282</v>
+        <v>0.67398709678503366</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>49.115104954000003</v>
+        <v>49.115096618999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.18490470700000117</v>
+        <v>0.18490433800000261</v>
       </c>
       <c r="D91" s="5">
-        <v>4.6301865739713843</v>
+        <v>4.630177910522737</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>49.519662359000002</v>
+        <v>49.519649258000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.40455740499999848</v>
+        <v>0.40455263900000205</v>
       </c>
       <c r="D92" s="5">
-        <v>10.344624528267921</v>
+        <v>10.344498923224155</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>49.155159406999999</v>
+        <v>49.155152938000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.36450295200000227</v>
+        <v>-0.36449632000000065</v>
       </c>
       <c r="D93" s="5">
-        <v>-8.4839624979625938</v>
+        <v>-8.4838164844606823</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>49.237052773999999</v>
+        <v>49.237050080000003</v>
       </c>
       <c r="C94" s="5">
-        <v>8.1893366999999273E-2</v>
+        <v>8.1897142000002532E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>2.0176424484875444</v>
+        <v>2.0177365766983701</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>49.216446441000002</v>
+        <v>49.216459485999998</v>
       </c>
       <c r="C95" s="5">
-        <v>-2.0606332999996368E-2</v>
+        <v>-2.0590594000005069E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.50106086892650614</v>
+        <v>-0.50067906863678902</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>49.131127788000001</v>
+        <v>49.131175554999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-8.5318653000001632E-2</v>
+        <v>-8.5283930999999313E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.0605274910171612</v>
+        <v>-2.0596963564619486</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>49.118021282999997</v>
+        <v>49.118035140000003</v>
       </c>
       <c r="C97" s="5">
-        <v>-1.310650500000321E-2</v>
+        <v>-1.3140414999995187E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.31964970456807018</v>
+        <v>-0.32047519573211725</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>49.315847824000002</v>
+        <v>49.315849299999996</v>
       </c>
       <c r="C98" s="5">
-        <v>0.19782654100000485</v>
+        <v>0.19781415999999297</v>
       </c>
       <c r="D98" s="5">
-        <v>4.9416020832341978</v>
+        <v>4.9412845050133658</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>49.644745313999998</v>
+        <v>49.644738861</v>
       </c>
       <c r="C99" s="5">
-        <v>0.32889748999999568</v>
+        <v>0.32888956100000399</v>
       </c>
       <c r="D99" s="5">
-        <v>8.3032274635761016</v>
+        <v>8.3030196345432081</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>49.653112053999997</v>
+        <v>49.653095807</v>
       </c>
       <c r="C100" s="5">
-        <v>8.3667399999995951E-3</v>
+        <v>8.3569459999992546E-3</v>
       </c>
       <c r="D100" s="5">
-        <v>0.20242625071882347</v>
+        <v>0.20218909998803714</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>49.987354213000003</v>
+        <v>49.987335522999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.33424215900000576</v>
+        <v>0.33423971599999902</v>
       </c>
       <c r="D101" s="5">
-        <v>8.3837378582737987</v>
+        <v>8.3836771402355339</v>
       </c>
       <c r="E101" s="5">
-        <v>2.2177399872156167</v>
+        <v>2.2177157228765454</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>50.120874620999999</v>
+        <v>50.120857252</v>
       </c>
       <c r="C102" s="5">
-        <v>0.13352040799999543</v>
+        <v>0.1335217290000017</v>
       </c>
       <c r="D102" s="5">
-        <v>3.252811197516281</v>
+        <v>3.2528450879900639</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>50.280486760999999</v>
+        <v>50.280471272</v>
       </c>
       <c r="C103" s="5">
-        <v>0.15961214000000012</v>
+        <v>0.15961401999999936</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8891013670706354</v>
+        <v>3.8891493518025344</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>50.224868033</v>
+        <v>50.224851401000002</v>
       </c>
       <c r="C104" s="5">
-        <v>-5.5618727999998896E-2</v>
+        <v>-5.5619870999997545E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.3193569669776584</v>
+        <v>-1.319384319818806</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>50.243456375999997</v>
+        <v>50.243450635999999</v>
       </c>
       <c r="C105" s="5">
-        <v>1.8588342999997565E-2</v>
+        <v>1.8599234999996384E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.44502800765475747</v>
+        <v>0.44528945476509652</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>50.335347984000002</v>
+        <v>50.335349438000001</v>
       </c>
       <c r="C106" s="5">
-        <v>9.189160800000451E-2</v>
+        <v>9.1898802000002888E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.2169242286391277</v>
+        <v>2.2170997924898517</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>50.300745857999999</v>
+        <v>50.300769492000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-3.4602126000002897E-2</v>
+        <v>-3.4579946000000916E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.82180655213086595</v>
+        <v>-0.82128173842576091</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>51.247213958000003</v>
+        <v>51.247276435000003</v>
       </c>
       <c r="C108" s="5">
-        <v>0.94646810000000414</v>
+        <v>0.94650694300000282</v>
       </c>
       <c r="D108" s="5">
-        <v>25.069099516352502</v>
+        <v>25.070224055484779</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>51.419248648</v>
+        <v>51.419287042999997</v>
       </c>
       <c r="C109" s="5">
-        <v>0.17203468999999671</v>
+        <v>0.17201060799999368</v>
       </c>
       <c r="D109" s="5">
-        <v>4.1035633518672565</v>
+        <v>4.1029731807537662</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>51.848826256000002</v>
+        <v>51.848867697000003</v>
       </c>
       <c r="C110" s="5">
-        <v>0.42957760800000244</v>
+        <v>0.42958065400000578</v>
       </c>
       <c r="D110" s="5">
-        <v>10.499022563544337</v>
+        <v>10.499092258940014</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>52.164698223999999</v>
+        <v>52.164651601999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.31587196799999617</v>
+        <v>0.31578390499999642</v>
       </c>
       <c r="D111" s="5">
-        <v>7.5606057423721618</v>
+        <v>7.5584205475719424</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>52.472430611</v>
+        <v>52.472388152000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.30773238700000149</v>
+        <v>0.30773655000000133</v>
       </c>
       <c r="D112" s="5">
-        <v>7.3133595998998047</v>
+        <v>7.3134685167651536</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>52.687302258000003</v>
+        <v>52.687266448000003</v>
       </c>
       <c r="C113" s="5">
-        <v>0.2148716470000025</v>
+        <v>0.21487829600000197</v>
       </c>
       <c r="D113" s="5">
-        <v>5.0261295796790728</v>
+        <v>5.0262927872212204</v>
       </c>
       <c r="E113" s="5">
-        <v>5.4012621542146588</v>
+        <v>5.4012299250431495</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>53.008379808000001</v>
+        <v>53.008350641</v>
       </c>
       <c r="C114" s="5">
-        <v>0.32107754999999827</v>
+        <v>0.32108419299999724</v>
       </c>
       <c r="D114" s="5">
-        <v>7.5629784334808159</v>
+        <v>7.5631455048077445</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>53.255619744000001</v>
+        <v>53.255596994000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.24723993599999972</v>
+        <v>0.24724635300000131</v>
       </c>
       <c r="D115" s="5">
-        <v>5.7428356621842536</v>
+        <v>5.7429918007162239</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>53.731837562000003</v>
+        <v>53.731821912000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.47621781800000207</v>
+        <v>0.47622491799999978</v>
       </c>
       <c r="D116" s="5">
-        <v>11.274333534588665</v>
+        <v>11.274515032703981</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>54.220348735999998</v>
+        <v>54.220349530999997</v>
       </c>
       <c r="C117" s="5">
-        <v>0.48851117399999566</v>
+        <v>0.48852761899999564</v>
       </c>
       <c r="D117" s="5">
-        <v>11.472402388171021</v>
+        <v>11.472811613444511</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>54.516888479000002</v>
+        <v>54.516892349000003</v>
       </c>
       <c r="C118" s="5">
-        <v>0.29653974300000385</v>
+        <v>0.29654281800000604</v>
       </c>
       <c r="D118" s="5">
-        <v>6.7640525359529802</v>
+        <v>6.7641246975218117</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>54.883562335999997</v>
+        <v>54.883600244999997</v>
       </c>
       <c r="C119" s="5">
-        <v>0.366673856999995</v>
+        <v>0.36670789599999409</v>
       </c>
       <c r="D119" s="5">
-        <v>8.3764148323306031</v>
+        <v>8.3772208039515128</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>55.358593661</v>
+        <v>55.358674082</v>
       </c>
       <c r="C120" s="5">
-        <v>0.47503132500000333</v>
+        <v>0.47507383700000361</v>
       </c>
       <c r="D120" s="5">
-        <v>10.895283415613921</v>
+        <v>10.896297461007665</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>55.699674039000001</v>
+        <v>55.699737612</v>
       </c>
       <c r="C121" s="5">
-        <v>0.34108037800000091</v>
+        <v>0.34106352999999956</v>
       </c>
       <c r="D121" s="5">
-        <v>7.6493121841475498</v>
+        <v>7.6489099535072658</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>55.981016470999997</v>
+        <v>55.981098267999997</v>
       </c>
       <c r="C122" s="5">
-        <v>0.28134243199999531</v>
+        <v>0.28136065599999682</v>
       </c>
       <c r="D122" s="5">
-        <v>6.2325275919599799</v>
+        <v>6.2329352737999111</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>56.108789915999999</v>
+        <v>56.108700947999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12777344500000254</v>
+        <v>0.12760268000000252</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7735767918381837</v>
+        <v>2.7698193062899445</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>56.286258975999999</v>
+        <v>56.286186024000003</v>
       </c>
       <c r="C124" s="5">
-        <v>0.17746905999999996</v>
+        <v>0.17748507600000352</v>
       </c>
       <c r="D124" s="5">
-        <v>3.8622639428076644</v>
+        <v>3.8626248174587818</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>56.377288782999997</v>
+        <v>56.377231934999998</v>
       </c>
       <c r="C125" s="5">
-        <v>9.1029806999998186E-2</v>
+        <v>9.1045910999994817E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>1.9580742295306486</v>
+        <v>1.9584262791413565</v>
       </c>
       <c r="E125" s="5">
-        <v>7.0035594286661507</v>
+        <v>7.0035242588298408</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>56.708215402999997</v>
+        <v>56.708173842999997</v>
       </c>
       <c r="C126" s="5">
-        <v>0.33092661999999962</v>
+        <v>0.33094190799999978</v>
       </c>
       <c r="D126" s="5">
-        <v>7.2757415462958663</v>
+        <v>7.2760961684731562</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>56.944306077</v>
+        <v>56.944278979000003</v>
       </c>
       <c r="C127" s="5">
-        <v>0.23609067400000328</v>
+        <v>0.23610513600000615</v>
       </c>
       <c r="D127" s="5">
-        <v>5.1119023339859737</v>
+        <v>5.1122265072790274</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>57.032853637999999</v>
+        <v>57.032846628000001</v>
       </c>
       <c r="C128" s="5">
-        <v>8.8547560999998609E-2</v>
+        <v>8.8567648999998028E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>1.8820240773809394</v>
+        <v>1.8824555979368274</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>57.407711675000002</v>
+        <v>57.407722192000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.37485803700000275</v>
+        <v>0.37487556399999988</v>
       </c>
       <c r="D129" s="5">
-        <v>8.1786619469363941</v>
+        <v>8.1790593224919661</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>57.298432490000003</v>
+        <v>57.298437583999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.10927918499999834</v>
+        <v>-0.10928460800000295</v>
       </c>
       <c r="D130" s="5">
-        <v>-2.2605110344371071</v>
+        <v>-2.2606216310032345</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>57.379357687000002</v>
+        <v>57.379409332000002</v>
       </c>
       <c r="C131" s="5">
-        <v>8.0925196999999116E-2</v>
+        <v>8.0971748000003174E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>1.7080422190365541</v>
+        <v>1.7090322405829195</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>57.277243605999999</v>
+        <v>57.277331363999998</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.10211408100000341</v>
+        <v>-0.10207796800000324</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.1147778760582381</v>
+        <v>-2.1140353959099301</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>56.948064314</v>
+        <v>56.948152948999997</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.32917929199999918</v>
+        <v>-0.32917841500000122</v>
       </c>
       <c r="D133" s="5">
-        <v>-6.6826746148326066</v>
+        <v>-6.6826474523447814</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>57.192511132</v>
+        <v>57.192630377999997</v>
       </c>
       <c r="C134" s="5">
-        <v>0.24444681800000012</v>
+        <v>0.2444774289999998</v>
       </c>
       <c r="D134" s="5">
-        <v>5.2743049094927219</v>
+        <v>5.2749726549371045</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>57.361120990000003</v>
+        <v>57.360987614000003</v>
       </c>
       <c r="C135" s="5">
-        <v>0.1686098580000035</v>
+        <v>0.16835723600000563</v>
       </c>
       <c r="D135" s="5">
-        <v>3.5956633450060949</v>
+        <v>3.5901809683709152</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>57.586226973000002</v>
+        <v>57.586125256000003</v>
       </c>
       <c r="C136" s="5">
-        <v>0.22510598299999884</v>
+        <v>0.22513764199999997</v>
       </c>
       <c r="D136" s="5">
-        <v>4.8122238351315794</v>
+        <v>4.8129267383757446</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>57.870036603000003</v>
+        <v>57.869962151999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.28380963000000037</v>
+        <v>0.28383689599999684</v>
       </c>
       <c r="D137" s="5">
-        <v>6.0770879251667465</v>
+        <v>6.077698705046064</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6477822048976085</v>
+        <v>2.6477536511920974</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>58.100187538</v>
+        <v>58.100134705999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.2301509349999975</v>
+        <v>0.23017255399999925</v>
       </c>
       <c r="D138" s="5">
-        <v>4.878224383388452</v>
+        <v>4.8786990993499257</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>58.558914027</v>
+        <v>58.558880395999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.45872648900000002</v>
+        <v>0.45874569000000065</v>
       </c>
       <c r="D139" s="5">
-        <v>9.8969802627659966</v>
+        <v>9.8974220700124746</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>59.143781191999999</v>
+        <v>59.143814419000002</v>
       </c>
       <c r="C140" s="5">
-        <v>0.58486716499999858</v>
+        <v>0.58493402300000241</v>
       </c>
       <c r="D140" s="5">
-        <v>12.66599797598853</v>
+        <v>12.667533999309111</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>58.893380370000003</v>
+        <v>58.893397161999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25040082199999603</v>
+        <v>-0.25041725700000228</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.9638673657724226</v>
+        <v>-4.9641828945540141</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>59.393595951000002</v>
+        <v>59.393597255000003</v>
       </c>
       <c r="C142" s="5">
-        <v>0.50021558099999908</v>
+        <v>0.50020009300000368</v>
       </c>
       <c r="D142" s="5">
-        <v>10.682165989864711</v>
+        <v>10.681816451505078</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>59.589827233999998</v>
+        <v>59.589886720999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.19623128299999593</v>
+        <v>0.19628946599999608</v>
       </c>
       <c r="D143" s="5">
-        <v>4.0375397037850425</v>
+        <v>4.0387585964577921</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>59.688786907999997</v>
+        <v>59.688875705999997</v>
       </c>
       <c r="C144" s="5">
-        <v>9.8959673999999609E-2</v>
+        <v>9.8988984999998308E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>2.0111198133111241</v>
+        <v>2.0117189158695981</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>59.989893801999997</v>
+        <v>59.989989326</v>
       </c>
       <c r="C145" s="5">
-        <v>0.30110689400000012</v>
+        <v>0.30111362000000241</v>
       </c>
       <c r="D145" s="5">
-        <v>6.2243511327342294</v>
+        <v>6.2244845314046726</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>60.096672873999999</v>
+        <v>60.096793925999997</v>
       </c>
       <c r="C146" s="5">
-        <v>0.10677907200000192</v>
+        <v>0.1068045999999967</v>
       </c>
       <c r="D146" s="5">
-        <v>2.1569760622502931</v>
+        <v>2.1574933279483899</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>59.192817339999998</v>
+        <v>59.192656503999999</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.90385553400000163</v>
+        <v>-0.90413742199999803</v>
       </c>
       <c r="D147" s="5">
-        <v>-16.627468746851616</v>
+        <v>-16.632202281563725</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>59.372871875000001</v>
+        <v>59.372761611999998</v>
       </c>
       <c r="C148" s="5">
-        <v>0.18005453500000357</v>
+        <v>0.18010510799999935</v>
       </c>
       <c r="D148" s="5">
-        <v>3.7118884641823335</v>
+        <v>3.7129588116699752</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>59.553194277999999</v>
+        <v>59.553111102000003</v>
       </c>
       <c r="C149" s="5">
-        <v>0.18032240299999813</v>
+        <v>0.18034949000000466</v>
       </c>
       <c r="D149" s="5">
-        <v>3.7060408091057706</v>
+        <v>3.706613841797668</v>
       </c>
       <c r="E149" s="5">
-        <v>2.9085132372505651</v>
+        <v>2.9085019022115244</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>59.700650664999998</v>
+        <v>59.700595145000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.1474563869999983</v>
+        <v>0.14748404299999862</v>
       </c>
       <c r="D150" s="5">
-        <v>3.0120530633542586</v>
+        <v>3.0126299671753953</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>59.669894915999997</v>
+        <v>59.669866030999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-3.0755749000000776E-2</v>
+        <v>-3.0729114000003221E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.61645066271485138</v>
+        <v>-0.6159188875781374</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>59.959052888000002</v>
+        <v>59.959133999999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.28915797200000526</v>
+        <v>0.28926796900000085</v>
       </c>
       <c r="D152" s="5">
-        <v>5.9726740800422506</v>
+        <v>5.9750100008722828</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>60.108940226999998</v>
+        <v>60.108963490000001</v>
       </c>
       <c r="C153" s="5">
-        <v>0.14988733899999573</v>
+        <v>0.1498294900000019</v>
       </c>
       <c r="D153" s="5">
-        <v>3.0413839500763817</v>
+        <v>3.0401897794065214</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>60.504312210000002</v>
+        <v>60.504312847000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.39537198300000398</v>
+        <v>0.39534935700000062</v>
       </c>
       <c r="D154" s="5">
-        <v>8.1850097009432012</v>
+        <v>8.1845209407030772</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>60.323723098999999</v>
+        <v>60.323778363999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.1805891110000033</v>
+        <v>-0.18053448300000241</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.5234616625319015</v>
+        <v>-3.5224132133268693</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>60.388603142999997</v>
+        <v>60.388668885999998</v>
       </c>
       <c r="C156" s="5">
-        <v>6.4880043999998804E-2</v>
+        <v>6.4890521999998896E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>1.2982994958482541</v>
+        <v>1.2985092140669563</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>60.625940012000001</v>
+        <v>60.626028149</v>
       </c>
       <c r="C157" s="5">
-        <v>0.2373368690000035</v>
+        <v>0.23735926300000187</v>
       </c>
       <c r="D157" s="5">
-        <v>4.8194839807831791</v>
+        <v>4.8199432389186114</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>60.876028980000001</v>
+        <v>60.876136729999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.25008896800000002</v>
+        <v>0.25010858099999922</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0640059771325907</v>
+        <v>5.0644046408998333</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>61.193206971999999</v>
+        <v>61.193015230999997</v>
       </c>
       <c r="C159" s="5">
-        <v>0.31717799199999774</v>
+        <v>0.31687850099999793</v>
       </c>
       <c r="D159" s="5">
-        <v>6.4345888163340303</v>
+        <v>6.4283263494012921</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>61.365055447000003</v>
+        <v>61.364943265999997</v>
       </c>
       <c r="C160" s="5">
-        <v>0.17184847500000444</v>
+        <v>0.17192803500000053</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4224933124665124</v>
+        <v>3.4241132705991273</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>61.543149298000003</v>
+        <v>61.543073313000001</v>
       </c>
       <c r="C161" s="5">
-        <v>0.17809385099999986</v>
+        <v>0.17813004700000334</v>
       </c>
       <c r="D161" s="5">
-        <v>3.5387753329448435</v>
+        <v>3.5395126533077192</v>
       </c>
       <c r="E161" s="5">
-        <v>3.3414748681837247</v>
+        <v>3.3414916100548808</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>61.396261520000003</v>
+        <v>61.396224283000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.14688777799999997</v>
+        <v>-0.14684902999999849</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.8267937840143476</v>
+        <v>-2.8260612973404875</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>61.49220055</v>
+        <v>61.492213347000003</v>
       </c>
       <c r="C163" s="5">
-        <v>9.5939029999996706E-2</v>
+        <v>9.5989064000001179E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>1.8913440709229512</v>
+        <v>1.8923400969960369</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>61.785376161000002</v>
+        <v>61.785516653000002</v>
       </c>
       <c r="C164" s="5">
-        <v>0.29317561100000233</v>
+        <v>0.29330330599999854</v>
       </c>
       <c r="D164" s="5">
-        <v>5.8736588721024274</v>
+        <v>5.8762834209238113</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>61.321134270000002</v>
+        <v>61.321164645000003</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.46424189100000035</v>
+        <v>-0.46435200799999876</v>
       </c>
       <c r="D165" s="5">
-        <v>-8.6531001247482244</v>
+        <v>-8.6550496578206122</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>61.221244769999998</v>
+        <v>61.221232266999998</v>
       </c>
       <c r="C166" s="5">
-        <v>-9.9889500000003295E-2</v>
+        <v>-9.9932378000005428E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.9373302146233895</v>
+        <v>-1.938153430975631</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>61.370616484000003</v>
+        <v>61.370641806000002</v>
       </c>
       <c r="C167" s="5">
-        <v>0.14937171400000437</v>
+        <v>0.14940953900000409</v>
       </c>
       <c r="D167" s="5">
-        <v>2.9674515607705843</v>
+        <v>2.968213729871505</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>61.261744978000003</v>
+        <v>61.261767429000002</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.10887150599999984</v>
+        <v>-0.10887437699999936</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.1081522540756126</v>
+        <v>-2.1082064444785442</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>61.392932555000002</v>
+        <v>61.392981847999998</v>
       </c>
       <c r="C169" s="5">
-        <v>0.13118757699999861</v>
+        <v>0.13121441899999553</v>
       </c>
       <c r="D169" s="5">
-        <v>2.6001956129560577</v>
+        <v>2.6007329518056954</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>61.344221003999998</v>
+        <v>61.344268776</v>
       </c>
       <c r="C170" s="5">
-        <v>-4.8711551000003794E-2</v>
+        <v>-4.8713071999998192E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.94798284683188516</v>
+        <v>-0.9480115603351269</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>61.270018659999998</v>
+        <v>61.269825654000002</v>
       </c>
       <c r="C171" s="5">
-        <v>-7.4202343999999698E-2</v>
+        <v>-7.4443121999998141E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.4419093822984119</v>
+        <v>-1.4465559081107915</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>61.456525419000002</v>
+        <v>61.456435890000002</v>
       </c>
       <c r="C172" s="5">
-        <v>0.1865067590000038</v>
+        <v>0.18661023599999993</v>
       </c>
       <c r="D172" s="5">
-        <v>3.7145966201294067</v>
+        <v>3.7167040891249004</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>61.546621786999999</v>
+        <v>61.546575339999997</v>
       </c>
       <c r="C173" s="5">
-        <v>9.009636799999754E-2</v>
+        <v>9.0139449999995236E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.7734758353074476</v>
+        <v>1.7743333289011343</v>
       </c>
       <c r="E173" s="5">
-        <v>5.6423648116865621E-3</v>
+        <v>5.6903674312547281E-3</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>61.811471322999999</v>
+        <v>61.811467395000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.26484953599999983</v>
+        <v>0.26489205500000423</v>
       </c>
       <c r="D174" s="5">
-        <v>5.2878690457758726</v>
+        <v>5.2887422428242514</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>61.795898798000003</v>
+        <v>61.795948559999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.5572524999996062E-2</v>
+        <v>-1.5518835000001729E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.30190444757227652</v>
+        <v>-0.30086501587344161</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>61.914878885999997</v>
+        <v>61.915197184</v>
       </c>
       <c r="C176" s="5">
-        <v>0.1189800879999936</v>
+        <v>0.1192486240000008</v>
       </c>
       <c r="D176" s="5">
-        <v>2.3350705806559846</v>
+        <v>2.3403949509924304</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>62.430299869000002</v>
+        <v>62.430286985000002</v>
       </c>
       <c r="C177" s="5">
-        <v>0.51542098300000561</v>
+        <v>0.51508980100000201</v>
       </c>
       <c r="D177" s="5">
-        <v>10.459918622348408</v>
+        <v>10.452830957928105</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>62.428046125999998</v>
+        <v>62.42798852</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2537430000042491E-3</v>
+        <v>-2.2984650000026363E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.3311576130489193E-2</v>
+        <v>-4.4170861614523105E-2</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>62.506300740999997</v>
+        <v>62.506256610999998</v>
       </c>
       <c r="C179" s="5">
-        <v>7.8254614999998751E-2</v>
+        <v>7.8268090999998208E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>1.5146344262171318</v>
+        <v>1.5148984657433973</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>62.727303913999997</v>
+        <v>62.727254815000002</v>
       </c>
       <c r="C180" s="5">
-        <v>0.22100317299999972</v>
+        <v>0.22099820400000425</v>
       </c>
       <c r="D180" s="5">
-        <v>4.3263208645309303</v>
+        <v>4.3262248069209086</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>62.682089644999998</v>
+        <v>62.682074921999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-4.5214268999998808E-2</v>
+        <v>-4.5179893000003801E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.86154730765310994</v>
+        <v>-0.86089554486854514</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>62.917593072000003</v>
+        <v>62.917563289999997</v>
       </c>
       <c r="C182" s="5">
-        <v>0.23550342700000471</v>
+        <v>0.23548836799999862</v>
       </c>
       <c r="D182" s="5">
-        <v>4.6028718965861692</v>
+        <v>4.6025725666188677</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>62.247114126</v>
+        <v>62.246939363000003</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.67047894600000291</v>
+        <v>-0.67062392699999407</v>
       </c>
       <c r="D183" s="5">
-        <v>-12.064253000245973</v>
+        <v>-12.066716104850583</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>62.459545142000003</v>
+        <v>62.459490614000003</v>
       </c>
       <c r="C184" s="5">
-        <v>0.21243101600000358</v>
+        <v>0.21255125100000072</v>
       </c>
       <c r="D184" s="5">
-        <v>4.1729940019528122</v>
+        <v>4.175412374893761</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>62.371164624000002</v>
+        <v>62.371162859000002</v>
       </c>
       <c r="C185" s="5">
-        <v>-8.8380518000001018E-2</v>
+        <v>-8.8327755000001673E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.684852395022185</v>
+        <v>-1.6838558104597445</v>
       </c>
       <c r="E185" s="5">
-        <v>1.3397044599028796</v>
+        <v>1.3397780696078776</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>62.424740303999997</v>
+        <v>62.424791882000001</v>
       </c>
       <c r="C186" s="5">
-        <v>5.3575679999994463E-2</v>
+        <v>5.3629022999999165E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>1.0356616424891607</v>
+        <v>1.0366977170846559</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>62.490301469999999</v>
+        <v>62.490448426999997</v>
       </c>
       <c r="C187" s="5">
-        <v>6.5561166000001947E-2</v>
+        <v>6.5656544999995958E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>1.2675973927302797</v>
+        <v>1.2694511311855949</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>62.443806055000003</v>
+        <v>62.444434661000003</v>
       </c>
       <c r="C188" s="5">
-        <v>-4.6495414999995432E-2</v>
+        <v>-4.6013765999994405E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-0.88920581301726864</v>
+        <v>-0.8800296845133726</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>62.314958265999998</v>
+        <v>62.314758943000001</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.12884778900000526</v>
+        <v>-0.12967571800000144</v>
       </c>
       <c r="D189" s="5">
-        <v>-2.4481953766723574</v>
+        <v>-2.4637228345743001</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>62.498729859999997</v>
+        <v>62.498565491999997</v>
       </c>
       <c r="C190" s="5">
-        <v>0.18377159399999954</v>
+        <v>0.18380654899999627</v>
       </c>
       <c r="D190" s="5">
-        <v>3.5968606663254743</v>
+        <v>3.5975676530597855</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>62.733784391</v>
+        <v>62.733644298999998</v>
       </c>
       <c r="C191" s="5">
-        <v>0.23505453100000295</v>
+        <v>0.23507880700000072</v>
       </c>
       <c r="D191" s="5">
-        <v>4.6076742867930731</v>
+        <v>4.6081724173861804</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>63.576743688999997</v>
+        <v>63.576616064</v>
       </c>
       <c r="C192" s="5">
-        <v>0.84295929799999669</v>
+        <v>0.84297176500000148</v>
       </c>
       <c r="D192" s="5">
-        <v>17.371192944765014</v>
+        <v>17.371510837493375</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>63.717155093999999</v>
+        <v>63.717070175000003</v>
       </c>
       <c r="C193" s="5">
-        <v>0.14041140500000182</v>
+        <v>0.14045411100000393</v>
       </c>
       <c r="D193" s="5">
-        <v>2.6826713783526079</v>
+        <v>2.6835027024689095</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>63.917836457</v>
+        <v>63.917746803999997</v>
       </c>
       <c r="C194" s="5">
-        <v>0.20068136300000106</v>
+        <v>0.20067662899999306</v>
       </c>
       <c r="D194" s="5">
-        <v>3.845641461337368</v>
+        <v>3.8455543811626747</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>64.148288906000005</v>
+        <v>64.148159695999993</v>
       </c>
       <c r="C195" s="5">
-        <v>0.23045244900000483</v>
+        <v>0.23041289199999682</v>
       </c>
       <c r="D195" s="5">
-        <v>4.4133724582839706</v>
+        <v>4.412606136130437</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>64.071106168</v>
+        <v>64.071101940999995</v>
       </c>
       <c r="C196" s="5">
-        <v>-7.7182738000004747E-2</v>
+        <v>-7.7057754999998451E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-1.4343145414567049</v>
+        <v>-1.4320101264475027</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>64.201316684000005</v>
+        <v>64.201392912000003</v>
       </c>
       <c r="C197" s="5">
-        <v>0.13021051600000533</v>
+        <v>0.13029097100000797</v>
       </c>
       <c r="D197" s="5">
-        <v>2.4661822687542134</v>
+        <v>2.4677233314103209</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9342919456978978</v>
+        <v>2.9344170753037302</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>64.233173969999996</v>
+        <v>64.233256108000006</v>
       </c>
       <c r="C198" s="5">
-        <v>3.1857285999990381E-2</v>
+        <v>3.1863196000003313E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>0.59707884425266311</v>
+        <v>0.59718920278695187</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>64.134264314999996</v>
+        <v>64.134520602999999</v>
       </c>
       <c r="C199" s="5">
-        <v>-9.890965499999993E-2</v>
+        <v>-9.8735505000007606E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.8322542492276939</v>
+        <v>-1.8290531092647444</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>64.356833527999996</v>
+        <v>64.357747563999993</v>
       </c>
       <c r="C200" s="5">
-        <v>0.22256921299999988</v>
+        <v>0.22322696099999462</v>
       </c>
       <c r="D200" s="5">
-        <v>4.2448495602805059</v>
+        <v>4.2576179376911494</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>64.513073751999997</v>
+        <v>64.512680501000006</v>
       </c>
       <c r="C201" s="5">
-        <v>0.15624022400000115</v>
+        <v>0.15493293700001232</v>
       </c>
       <c r="D201" s="5">
-        <v>2.9524769232822212</v>
+        <v>2.9274029499721799</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>64.65567489</v>
+        <v>64.655390221999994</v>
       </c>
       <c r="C202" s="5">
-        <v>0.1426011380000034</v>
+        <v>0.14270972099998858</v>
       </c>
       <c r="D202" s="5">
-        <v>2.6849929491664648</v>
+        <v>2.6870789427205111</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>64.741951358999998</v>
+        <v>64.741706596</v>
       </c>
       <c r="C203" s="5">
-        <v>8.6276468999997746E-2</v>
+        <v>8.6316374000006135E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>1.6130833475161088</v>
+        <v>1.6138420829304279</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>64.742835596999996</v>
+        <v>64.742630246000004</v>
       </c>
       <c r="C204" s="5">
-        <v>8.8423799999759467E-4</v>
+        <v>9.2365000000427244E-4</v>
       </c>
       <c r="D204" s="5">
-        <v>1.6390690863565816E-2</v>
+        <v>1.7121374048767457E-2</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>64.765059542000003</v>
+        <v>64.764920597</v>
       </c>
       <c r="C205" s="5">
-        <v>2.2223945000007461E-2</v>
+        <v>2.2290350999995212E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>0.41269649120319052</v>
+        <v>0.41393329558425673</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>65.140519230999999</v>
+        <v>65.140414914000004</v>
       </c>
       <c r="C206" s="5">
-        <v>0.37545968899999593</v>
+        <v>0.37549431700000468</v>
       </c>
       <c r="D206" s="5">
-        <v>7.18286514100408</v>
+        <v>7.1835647762405586</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>65.268563540000002</v>
+        <v>65.268483419999995</v>
       </c>
       <c r="C207" s="5">
-        <v>0.12804430900000341</v>
+        <v>0.12806850599999109</v>
       </c>
       <c r="D207" s="5">
-        <v>2.3844647261866303</v>
+        <v>2.3849240713978315</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>65.394368993000001</v>
+        <v>65.394405828000004</v>
       </c>
       <c r="C208" s="5">
-        <v>0.12580545299999812</v>
+        <v>0.12592240800000809</v>
       </c>
       <c r="D208" s="5">
-        <v>2.3376844952781806</v>
+        <v>2.3398837379979387</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>65.532615023000005</v>
+        <v>65.532763224000007</v>
       </c>
       <c r="C209" s="5">
-        <v>0.13824603000000479</v>
+        <v>0.13835739600000352</v>
       </c>
       <c r="D209" s="5">
-        <v>2.5665480445997035</v>
+        <v>2.5686382171578037</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0736308969373285</v>
+        <v>2.0737405399052555</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>65.621377733000003</v>
+        <v>65.621493024000003</v>
       </c>
       <c r="C210" s="5">
-        <v>8.8762709999997469E-2</v>
+        <v>8.8729799999995862E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>1.6375410416851865</v>
+        <v>1.6369256428187207</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>65.973645137000005</v>
+        <v>65.974033129999995</v>
       </c>
       <c r="C211" s="5">
-        <v>0.35226740400000267</v>
+        <v>0.35254010599999219</v>
       </c>
       <c r="D211" s="5">
-        <v>6.6354560512974059</v>
+        <v>6.6407334881685154</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>65.935969172</v>
+        <v>65.937029199999998</v>
       </c>
       <c r="C212" s="5">
-        <v>-3.7675965000005363E-2</v>
+        <v>-3.7003929999997354E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-0.68314284194501695</v>
+        <v>-0.6709910961229304</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>66.403553051000003</v>
+        <v>66.402972750999993</v>
       </c>
       <c r="C213" s="5">
-        <v>0.46758387900000287</v>
+        <v>0.46594355099999518</v>
       </c>
       <c r="D213" s="5">
-        <v>8.8496616885008983</v>
+        <v>8.8172525743488883</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>66.702786861999996</v>
+        <v>66.702413567999997</v>
       </c>
       <c r="C214" s="5">
-        <v>0.29923381099999347</v>
+        <v>0.29944081700000424</v>
       </c>
       <c r="D214" s="5">
-        <v>5.5436083479562859</v>
+        <v>5.5475886432933219</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>66.442715500999995</v>
+        <v>66.442394465999996</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.26007136100000139</v>
+        <v>-0.26001910200000111</v>
       </c>
       <c r="D215" s="5">
-        <v>-4.5797097793988435</v>
+        <v>-4.5788342457173892</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>66.227748430999995</v>
+        <v>66.227497400000004</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.21496707000000015</v>
+        <v>-0.21489706599999181</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.8141026396809607</v>
+        <v>-3.8129006850616376</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>66.239124605000001</v>
+        <v>66.238962102000002</v>
       </c>
       <c r="C217" s="5">
-        <v>1.137617400000579E-2</v>
+        <v>1.1464701999997828E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.20632308571320035</v>
+        <v>0.20793098472113858</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>66.184336549999998</v>
+        <v>66.184248832999998</v>
       </c>
       <c r="C218" s="5">
-        <v>-5.4788055000003055E-2</v>
+        <v>-5.4713269000004061E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.98804747204231935</v>
+        <v>-0.98670731259844491</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>66.404920078999993</v>
+        <v>66.404903739999995</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22058352899999534</v>
+        <v>0.22065490699999657</v>
       </c>
       <c r="D219" s="5">
-        <v>4.0735726594923971</v>
+        <v>4.0749205795135079</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>66.511205937</v>
+        <v>66.511277735999997</v>
       </c>
       <c r="C220" s="5">
-        <v>0.10628585800000678</v>
+        <v>0.10637399600000208</v>
       </c>
       <c r="D220" s="5">
-        <v>1.9376850587325301</v>
+        <v>1.9393065570302737</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>66.552142572999998</v>
+        <v>66.552340326999996</v>
       </c>
       <c r="C221" s="5">
-        <v>4.0936635999997861E-2</v>
+        <v>4.1062590999999315E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>0.74108711360705293</v>
+        <v>0.74337425440771376</v>
       </c>
       <c r="E221" s="5">
-        <v>1.555755938691239</v>
+        <v>1.5558280359931231</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>66.497878188000001</v>
+        <v>66.498001231000003</v>
       </c>
       <c r="C222" s="5">
-        <v>-5.4264384999996196E-2</v>
+        <v>-5.4339095999992537E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.97406382938707292</v>
+        <v>-0.97539601483276339</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>66.500453500000006</v>
+        <v>66.500855740999995</v>
       </c>
       <c r="C223" s="5">
-        <v>2.5753120000047147E-3</v>
+        <v>2.8545099999917056E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>4.6483178513012646E-2</v>
+        <v>5.1523666468988871E-2</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>66.481306007000001</v>
+        <v>66.482380922000004</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.9147493000005511E-2</v>
+        <v>-1.8474818999990816E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.34496967390664768</v>
+        <v>-0.33286698458691033</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>67.997520636000004</v>
+        <v>67.996875531000001</v>
       </c>
       <c r="C225" s="5">
-        <v>1.5162146290000038</v>
+        <v>1.5144946089999962</v>
       </c>
       <c r="D225" s="5">
-        <v>31.075770887899989</v>
+        <v>31.035422887051254</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>68.087186707000001</v>
+        <v>68.086794005000002</v>
       </c>
       <c r="C226" s="5">
-        <v>8.966607099999635E-2</v>
+        <v>8.991847400000097E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.5939273433528633</v>
+        <v>1.5984620831525076</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>67.736328240999995</v>
+        <v>67.735990306000005</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.35085846600000536</v>
+        <v>-0.35080369899999653</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.0114096046466674</v>
+        <v>-6.0105313771592446</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>67.930638373999997</v>
+        <v>67.930349300000003</v>
       </c>
       <c r="C228" s="5">
-        <v>0.19431013300000188</v>
+        <v>0.19435899399999812</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4971843136813785</v>
+        <v>3.4980953641882806</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>67.592891144000006</v>
+        <v>67.592741262000004</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.33774722999999085</v>
+        <v>-0.33760803799999906</v>
       </c>
       <c r="D229" s="5">
-        <v>-5.8058515878077532</v>
+        <v>-5.80354793292347</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>67.544421286000002</v>
+        <v>67.544360443000002</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.8469858000004251E-2</v>
+        <v>-4.8380819000001907E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.85711647717298112</v>
+        <v>-0.85555003942846541</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>67.236101929</v>
+        <v>67.236138491000006</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.30831935700000201</v>
+        <v>-0.30822195199999669</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.3421791296717869</v>
+        <v>-5.3405382367271326</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>66.829143787999996</v>
+        <v>66.829228615999995</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.40695814100000405</v>
+        <v>-0.40690987500001086</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.0262300815143286</v>
+        <v>-7.0254206031063919</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>67.272561870000004</v>
+        <v>67.272754814999999</v>
       </c>
       <c r="C233" s="5">
-        <v>0.44341808200000798</v>
+        <v>0.44352619900000434</v>
       </c>
       <c r="D233" s="5">
-        <v>8.2592059497316193</v>
+        <v>8.2612829597324975</v>
       </c>
       <c r="E233" s="5">
-        <v>1.0824885107339588</v>
+        <v>1.0824780683298174</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>66.351195705999999</v>
+        <v>66.351330571000005</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.92136616400000548</v>
+        <v>-0.92142424399999356</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.252003049880603</v>
+        <v>-15.252852742252054</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>66.151104205999999</v>
+        <v>66.151490402999997</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.2000914999999992</v>
+        <v>-0.19984016800000859</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.5593494583684437</v>
+        <v>-3.554945304538959</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>65.706727416999996</v>
+        <v>65.707681965999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.44437678900000321</v>
+        <v>-0.44380843700000128</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.7698589666513662</v>
+        <v>-7.7602415644688278</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>65.689272024000005</v>
+        <v>65.688618204999997</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.7455392999991659E-2</v>
+        <v>-1.9063760999998181E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.31832195025687238</v>
+        <v>-0.34760081954623434</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>65.790889778999997</v>
+        <v>65.790537692000001</v>
       </c>
       <c r="C238" s="5">
-        <v>0.10161775499999237</v>
+        <v>0.10191948700000353</v>
       </c>
       <c r="D238" s="5">
-        <v>1.8722109730976433</v>
+        <v>1.8778364746493414</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>66.147537580999995</v>
+        <v>66.147242614999996</v>
       </c>
       <c r="C239" s="5">
-        <v>0.35664780199999768</v>
+        <v>0.35670492299999523</v>
       </c>
       <c r="D239" s="5">
-        <v>6.7026144279443312</v>
+        <v>6.7037570884255882</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>66.331182999999996</v>
+        <v>66.330896449999997</v>
       </c>
       <c r="C240" s="5">
-        <v>0.1836454190000012</v>
+        <v>0.18365383500000121</v>
       </c>
       <c r="D240" s="5">
-        <v>3.3829056880460007</v>
+        <v>3.3830784099311506</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>66.629139132000006</v>
+        <v>66.629030727</v>
       </c>
       <c r="C241" s="5">
-        <v>0.29795613200001014</v>
+        <v>0.29813427700000261</v>
       </c>
       <c r="D241" s="5">
-        <v>5.5255222816975369</v>
+        <v>5.5289325077340079</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>66.802940281999994</v>
+        <v>66.80292249</v>
       </c>
       <c r="C242" s="5">
-        <v>0.17380114999998852</v>
+        <v>0.17389176300000031</v>
       </c>
       <c r="D242" s="5">
-        <v>3.1754831932586214</v>
+        <v>3.1771678437886752</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>66.864767532000002</v>
+        <v>66.864830585000007</v>
       </c>
       <c r="C243" s="5">
-        <v>6.1827250000007439E-2</v>
+        <v>6.1908095000006824E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>1.116291192019303</v>
+        <v>1.1177585958830116</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>66.938252093000003</v>
+        <v>66.938324687000005</v>
       </c>
       <c r="C244" s="5">
-        <v>7.3484561000000781E-2</v>
+        <v>7.3494101999997952E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>1.3268040577442131</v>
+        <v>1.3269761095739963</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>66.981724903</v>
+        <v>66.981883116999995</v>
       </c>
       <c r="C245" s="5">
-        <v>4.3472809999997253E-2</v>
+        <v>4.3558429999990267E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.78212552425716009</v>
+        <v>0.78367059023669583</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.43232628417217978</v>
+        <v>-0.43237667135811453</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>67.197206835000003</v>
+        <v>67.197319050000004</v>
       </c>
       <c r="C246" s="5">
-        <v>0.21548193200000298</v>
+        <v>0.21543593300000907</v>
       </c>
       <c r="D246" s="5">
-        <v>3.9294737408027025</v>
+        <v>3.9286105763695067</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>67.518897185</v>
+        <v>67.519193696000002</v>
       </c>
       <c r="C247" s="5">
-        <v>0.32169034999999724</v>
+        <v>0.32187464599999771</v>
       </c>
       <c r="D247" s="5">
-        <v>5.8984069357426172</v>
+        <v>5.9018655270810294</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>67.831871179000004</v>
+        <v>67.832559786999994</v>
       </c>
       <c r="C248" s="5">
-        <v>0.31297399400000359</v>
+        <v>0.3133660909999918</v>
       </c>
       <c r="D248" s="5">
-        <v>5.7064499858971995</v>
+        <v>5.7137568206052425</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>67.594916952000005</v>
+        <v>67.594445875999995</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.23695422699999824</v>
+        <v>-0.23811391099999923</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.1123012659332936</v>
+        <v>-4.131999291209409</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>68.136477568999993</v>
+        <v>68.136231874999993</v>
       </c>
       <c r="C250" s="5">
-        <v>0.54156061699998759</v>
+        <v>0.54178599899999824</v>
       </c>
       <c r="D250" s="5">
-        <v>10.049398468660332</v>
+        <v>10.053839991484059</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>68.556068718000006</v>
+        <v>68.555851435999998</v>
       </c>
       <c r="C251" s="5">
-        <v>0.41959114900001282</v>
+        <v>0.41961956100000464</v>
       </c>
       <c r="D251" s="5">
-        <v>7.6452142518095734</v>
+        <v>7.6457781061775254</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>68.134360440999998</v>
+        <v>68.134088868000006</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.42170827700000757</v>
+        <v>-0.42176256799999123</v>
       </c>
       <c r="D252" s="5">
-        <v>-7.1368654722041907</v>
+        <v>-7.1377752762725404</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>68.328454007000005</v>
+        <v>68.328398591999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.19409356600000649</v>
+        <v>0.19430972399999291</v>
       </c>
       <c r="D253" s="5">
-        <v>3.4724971700831997</v>
+        <v>3.4764393529816306</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>68.241732341000002</v>
+        <v>68.241739108999994</v>
       </c>
       <c r="C254" s="5">
-        <v>-8.6721666000002529E-2</v>
+        <v>-8.6659483000005366E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.5124391277049565</v>
+        <v>-1.5113634174837798</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>69.077715909000005</v>
+        <v>69.077768144000004</v>
       </c>
       <c r="C255" s="5">
-        <v>0.83598356800000317</v>
+        <v>0.83602903500000991</v>
       </c>
       <c r="D255" s="5">
-        <v>15.732440461493823</v>
+        <v>15.733352899872809</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>69.433886719</v>
+        <v>69.433925677000005</v>
       </c>
       <c r="C256" s="5">
-        <v>0.35617080999999473</v>
+        <v>0.35615753300000108</v>
       </c>
       <c r="D256" s="5">
-        <v>6.3658196649103438</v>
+        <v>6.3655706458086714</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>69.694886244000003</v>
+        <v>69.694967035000005</v>
       </c>
       <c r="C257" s="5">
-        <v>0.26099952500000256</v>
+        <v>0.26104135799999995</v>
       </c>
       <c r="D257" s="5">
-        <v>4.6051927871073595</v>
+        <v>4.6059435984099339</v>
       </c>
       <c r="E257" s="5">
-        <v>4.0505993909967009</v>
+        <v>4.050474235340551</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>69.553061913999997</v>
+        <v>69.553130390999996</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.14182433000000572</v>
+        <v>-0.1418366440000085</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.4147722712472341</v>
+        <v>-2.4149768261923499</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>70.122494341999996</v>
+        <v>70.122652560999995</v>
       </c>
       <c r="C259" s="5">
-        <v>0.56943242799999894</v>
+        <v>0.56952216999999905</v>
       </c>
       <c r="D259" s="5">
-        <v>10.279104315135278</v>
+        <v>10.280787353073029</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>70.574688308999995</v>
+        <v>70.575250066999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.45219396699999947</v>
+        <v>0.45259750600000359</v>
       </c>
       <c r="D260" s="5">
-        <v>8.018801008493126</v>
+        <v>8.0261941724774299</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>70.701785002999998</v>
+        <v>70.701481690999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.12709669400000223</v>
+        <v>0.12623162399999899</v>
       </c>
       <c r="D261" s="5">
-        <v>2.1825925179784766</v>
+        <v>2.1675730720998709</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>70.776121769</v>
+        <v>70.775994818000001</v>
       </c>
       <c r="C262" s="5">
-        <v>7.433676600000183E-2</v>
+        <v>7.451312700000301E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.2690171590965749</v>
+        <v>1.2720508132301189</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>70.950587315000007</v>
+        <v>70.950442555999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.17446554600000752</v>
+        <v>0.1744477379999978</v>
       </c>
       <c r="D263" s="5">
-        <v>2.9984763439531159</v>
+        <v>2.9981715743044868</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>71.449089258000001</v>
+        <v>71.448881807000006</v>
       </c>
       <c r="C264" s="5">
-        <v>0.49850194299999373</v>
+        <v>0.49843925100000774</v>
       </c>
       <c r="D264" s="5">
-        <v>8.7648161809253722</v>
+        <v>8.763689553352183</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>71.325649763000001</v>
+        <v>71.325625474999995</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.12343949499999951</v>
+        <v>-0.12325633200001107</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.053601337531763</v>
+        <v>-2.0505888970527963</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>71.366081465999997</v>
+        <v>71.366074021000003</v>
       </c>
       <c r="C266" s="5">
-        <v>4.0431702999995878E-2</v>
+        <v>4.0448546000007468E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.68235755690642108</v>
+        <v>0.68264293313275992</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>71.587898297999999</v>
+        <v>71.587896241999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.2218168320000018</v>
+        <v>0.22182222099999649</v>
       </c>
       <c r="D267" s="5">
-        <v>3.7942111819926572</v>
+        <v>3.7943053458046716</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>71.509008207999997</v>
+        <v>71.508991362000003</v>
       </c>
       <c r="C268" s="5">
-        <v>-7.8890090000001578E-2</v>
+        <v>-7.8904879999996069E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.3144180466693522</v>
+        <v>-1.3146630141386728</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>71.794384648000005</v>
+        <v>71.794398591000004</v>
       </c>
       <c r="C269" s="5">
-        <v>0.28537644000000739</v>
+        <v>0.28540722900000048</v>
       </c>
       <c r="D269" s="5">
-        <v>4.8954557620539685</v>
+        <v>4.8959967547668404</v>
       </c>
       <c r="E269" s="5">
-        <v>3.0124138471934847</v>
+        <v>3.0123144400738378</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>72.215118474999997</v>
+        <v>72.215069307999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.42073382699999229</v>
+        <v>0.42067071699999303</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2634612387393327</v>
+        <v>7.2623349159912198</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>72.437954712000007</v>
+        <v>72.437998149999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.22283623700000987</v>
+        <v>0.22292884200000174</v>
       </c>
       <c r="D271" s="5">
-        <v>3.7663682464361248</v>
+        <v>3.7679627313041308</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>72.654440102999999</v>
+        <v>72.655056920000007</v>
       </c>
       <c r="C272" s="5">
-        <v>0.21648539099999198</v>
+        <v>0.21705877000000839</v>
       </c>
       <c r="D272" s="5">
-        <v>3.6458147538105612</v>
+        <v>3.6556284562565322</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>72.910528138000004</v>
+        <v>72.910416001000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.25608803500000477</v>
+        <v>0.2553590809999946</v>
       </c>
       <c r="D273" s="5">
-        <v>4.312656513735913</v>
+        <v>4.3001050650196548</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>73.220862804999996</v>
+        <v>73.220840119000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.31033466699999224</v>
+        <v>0.31042411800000025</v>
       </c>
       <c r="D274" s="5">
-        <v>5.2289352500476616</v>
+        <v>5.2304861420348736</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>73.527670545999996</v>
+        <v>73.527596048000007</v>
       </c>
       <c r="C275" s="5">
-        <v>0.30680774100000008</v>
+        <v>0.30675592900000481</v>
       </c>
       <c r="D275" s="5">
-        <v>5.1457154544516381</v>
+        <v>5.1448279852105872</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>73.958361608000004</v>
+        <v>73.958207893999997</v>
       </c>
       <c r="C276" s="5">
-        <v>0.43069106200000817</v>
+        <v>0.43061184599999081</v>
       </c>
       <c r="D276" s="5">
-        <v>7.2599757819186594</v>
+        <v>7.2586047629452866</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>74.420547231</v>
+        <v>74.420512420999998</v>
       </c>
       <c r="C277" s="5">
-        <v>0.46218562299999633</v>
+        <v>0.46230452700000058</v>
       </c>
       <c r="D277" s="5">
-        <v>7.7623191845272999</v>
+        <v>7.7644020010130266</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>74.795618747999995</v>
+        <v>74.795527653999997</v>
       </c>
       <c r="C278" s="5">
-        <v>0.37507151699999497</v>
+        <v>0.37501523299999917</v>
       </c>
       <c r="D278" s="5">
-        <v>6.2183622573836139</v>
+        <v>6.2174060937268072</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>75.284661411000002</v>
+        <v>75.284520223000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.48904266300000643</v>
+        <v>0.4889925690000041</v>
       </c>
       <c r="D279" s="5">
-        <v>8.1344579160283601</v>
+        <v>8.1336047591369365</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>75.676733862000006</v>
+        <v>75.676585377999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.39207245100000421</v>
+        <v>0.39206515499999739</v>
       </c>
       <c r="D280" s="5">
-        <v>6.4315880630789746</v>
+        <v>6.4314773392808222</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>76.202426041999999</v>
+        <v>76.202346071999997</v>
       </c>
       <c r="C281" s="5">
-        <v>0.52569217999999296</v>
+        <v>0.52576069399999881</v>
       </c>
       <c r="D281" s="5">
-        <v>8.6618304778300903</v>
+        <v>8.6630205169209162</v>
       </c>
       <c r="E281" s="5">
-        <v>6.1398136018744998</v>
+        <v>6.1396816012225353</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>75.974213618999997</v>
+        <v>75.974086002999996</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.22821242300000222</v>
+        <v>-0.22826006900000095</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.5351739881176458</v>
+        <v>-3.5359035916953108</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>76.736216181000003</v>
+        <v>76.736323166999995</v>
       </c>
       <c r="C283" s="5">
-        <v>0.76200256200000638</v>
+        <v>0.7622371639999983</v>
       </c>
       <c r="D283" s="5">
-        <v>12.722342227672613</v>
+        <v>12.726500315552624</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>77.167981902999998</v>
+        <v>77.168896029999999</v>
       </c>
       <c r="C284" s="5">
-        <v>0.43176572199999441</v>
+        <v>0.4325728630000043</v>
       </c>
       <c r="D284" s="5">
-        <v>6.9648646167138173</v>
+        <v>6.9782809858124795</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>77.333021862999999</v>
+        <v>77.333072434000002</v>
       </c>
       <c r="C285" s="5">
-        <v>0.16503996000000143</v>
+        <v>0.16417640400000266</v>
       </c>
       <c r="D285" s="5">
-        <v>2.5968575929217641</v>
+        <v>2.5830794379586131</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>77.445323254000002</v>
+        <v>77.445363728999993</v>
       </c>
       <c r="C286" s="5">
-        <v>0.11230139100000258</v>
+        <v>0.11229129499999146</v>
       </c>
       <c r="D286" s="5">
-        <v>1.7566006407703671</v>
+        <v>1.7564402996178563</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>77.700201461999995</v>
+        <v>77.700135252999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.25487820799999383</v>
+        <v>0.25477152400000591</v>
       </c>
       <c r="D287" s="5">
-        <v>4.0215632490513853</v>
+        <v>4.0198472376013594</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>77.963746654999994</v>
+        <v>77.963655853000006</v>
       </c>
       <c r="C288" s="5">
-        <v>0.26354519299999879</v>
+        <v>0.26352060000000677</v>
       </c>
       <c r="D288" s="5">
-        <v>4.1469799060523727</v>
+        <v>4.1465892789120717</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>78.131455927999994</v>
+        <v>78.131408010000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.16770927299999983</v>
+        <v>0.16775215699999535</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6121027407022268</v>
+        <v>2.6127816701367212</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>78.324303642000004</v>
+        <v>78.323874339</v>
       </c>
       <c r="C290" s="5">
-        <v>0.19284771400000977</v>
+        <v>0.19246632899999838</v>
       </c>
       <c r="D290" s="5">
-        <v>3.0024375881840371</v>
+        <v>2.9964210074182374</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>78.193387208999994</v>
+        <v>78.193042446000007</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.1309164330000101</v>
+        <v>-0.13083189299999276</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.9874228165113528</v>
+        <v>-1.9861619815588205</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>78.542045068999997</v>
+        <v>78.541759799999994</v>
       </c>
       <c r="C292" s="5">
-        <v>0.34865786000000298</v>
+        <v>0.34871735399998727</v>
       </c>
       <c r="D292" s="5">
-        <v>5.4838918469703568</v>
+        <v>5.4848754534071897</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>78.486357784999996</v>
+        <v>78.486110334000003</v>
       </c>
       <c r="C293" s="5">
-        <v>-5.5687284000001114E-2</v>
+        <v>-5.5649465999991321E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.84750489997545975</v>
+        <v>-0.84693465291089121</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9971903279577772</v>
+        <v>2.9969736887656806</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>78.632890891000002</v>
+        <v>78.632501554000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.1465331060000068</v>
+        <v>0.14639121999999816</v>
       </c>
       <c r="D294" s="5">
-        <v>2.2635349019065387</v>
+        <v>2.2613278221339517</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>78.804669243000006</v>
+        <v>78.805428063999997</v>
       </c>
       <c r="C295" s="5">
-        <v>0.17177835200000402</v>
+        <v>0.17292650999999637</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6532009965826386</v>
+        <v>2.6711632997781232</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>79.000790902000006</v>
+        <v>79.002204793000004</v>
       </c>
       <c r="C296" s="5">
-        <v>0.19612165899999923</v>
+        <v>0.19677672900000687</v>
       </c>
       <c r="D296" s="5">
-        <v>3.0276664497604244</v>
+        <v>3.0378888557402783</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>79.674844898999993</v>
+        <v>79.674996383000007</v>
       </c>
       <c r="C297" s="5">
-        <v>0.67405399699998725</v>
+        <v>0.67279159000000277</v>
       </c>
       <c r="D297" s="5">
-        <v>10.733098028496336</v>
+        <v>10.711844975119211</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>80.085931861999995</v>
+        <v>80.085979041000002</v>
       </c>
       <c r="C298" s="5">
-        <v>0.41108696300000247</v>
+        <v>0.41098265799999467</v>
       </c>
       <c r="D298" s="5">
-        <v>6.3702252631288259</v>
+        <v>6.368550364861858</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>80.663893009999995</v>
+        <v>80.663780406000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.57796114799999998</v>
+        <v>0.57780136499999912</v>
       </c>
       <c r="D299" s="5">
-        <v>9.012258706396171</v>
+        <v>9.0096619726143032</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>80.665719905000003</v>
+        <v>80.665584004999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8268950000077666E-3</v>
+        <v>1.8035989999987123E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>2.7181270579457184E-2</v>
+        <v>2.6834658263141797E-2</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>81.146922134999997</v>
+        <v>81.146819488000006</v>
       </c>
       <c r="C301" s="5">
-        <v>0.48120222999999385</v>
+        <v>0.48123548300000607</v>
       </c>
       <c r="D301" s="5">
-        <v>7.3980643684810499</v>
+        <v>7.3986053708318122</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>81.440536193</v>
+        <v>81.439749047000006</v>
       </c>
       <c r="C302" s="5">
-        <v>0.29361405800000284</v>
+        <v>0.29292955900000095</v>
       </c>
       <c r="D302" s="5">
-        <v>4.4294208273843116</v>
+        <v>4.4188943979839523</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>81.695786940000005</v>
+        <v>81.695170149000006</v>
       </c>
       <c r="C303" s="5">
-        <v>0.25525074700000516</v>
+        <v>0.25542110199999968</v>
       </c>
       <c r="D303" s="5">
-        <v>3.8265525495157382</v>
+        <v>3.829188264683836</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>82.001543205000004</v>
+        <v>82.001070448999997</v>
       </c>
       <c r="C304" s="5">
-        <v>0.30575626499999942</v>
+        <v>0.30590029999999047</v>
       </c>
       <c r="D304" s="5">
-        <v>4.5847543168263671</v>
+        <v>4.5869941121088775</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>82.277726591999993</v>
+        <v>82.277225879</v>
       </c>
       <c r="C305" s="5">
-        <v>0.27618338699998901</v>
+        <v>0.27615543000000287</v>
       </c>
       <c r="D305" s="5">
-        <v>4.1173467524185492</v>
+        <v>4.1169463954692898</v>
       </c>
       <c r="E305" s="5">
-        <v>4.8306086739122289</v>
+        <v>4.8303012200079598</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>82.708412131000003</v>
+        <v>82.707629947000001</v>
       </c>
       <c r="C306" s="5">
-        <v>0.4306855390000095</v>
+        <v>0.43040406800000142</v>
       </c>
       <c r="D306" s="5">
-        <v>6.4654756960869753</v>
+        <v>6.4611683913194051</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>82.761102679000004</v>
+        <v>82.762373019999998</v>
       </c>
       <c r="C307" s="5">
-        <v>5.2690548000001058E-2</v>
+        <v>5.4743072999997366E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.76716105340441931</v>
+        <v>0.79716174327879585</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>82.936860572000001</v>
+        <v>82.939833286999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.17575789299999656</v>
+        <v>0.17746026700000073</v>
       </c>
       <c r="D308" s="5">
-        <v>2.5783907825188468</v>
+        <v>2.6036196651033405</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>83.318150824</v>
+        <v>83.318388452999997</v>
       </c>
       <c r="C309" s="5">
-        <v>0.38129025199999944</v>
+        <v>0.37855516599999817</v>
       </c>
       <c r="D309" s="5">
-        <v>5.6584823518294414</v>
+        <v>5.6166620382904542</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>83.723270107999994</v>
+        <v>83.722928592000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.4051192839999942</v>
+        <v>0.40454013900000518</v>
       </c>
       <c r="D310" s="5">
-        <v>5.9933756884172906</v>
+        <v>5.9845601491740563</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>84.022823705999997</v>
+        <v>84.022438249000004</v>
       </c>
       <c r="C311" s="5">
-        <v>0.29955359800000281</v>
+        <v>0.29950965700000154</v>
       </c>
       <c r="D311" s="5">
-        <v>4.3789864723201788</v>
+        <v>4.3783496480692685</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>84.389242022999994</v>
+        <v>84.388994525000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.36641831699999727</v>
+        <v>0.36655627599999718</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3604854396679835</v>
+        <v>5.3625775643585172</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>84.666037203000002</v>
+        <v>84.665863924000007</v>
       </c>
       <c r="C313" s="5">
-        <v>0.27679518000000769</v>
+        <v>0.27686939900000596</v>
       </c>
       <c r="D313" s="5">
-        <v>4.0077649147794547</v>
+        <v>4.0088709798566935</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>84.942893229000006</v>
+        <v>84.941738896999993</v>
       </c>
       <c r="C314" s="5">
-        <v>0.27685602600000436</v>
+        <v>0.27587497299998631</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9953199327361189</v>
+        <v>3.980915940607721</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>85.582056508999997</v>
+        <v>85.581071707000007</v>
       </c>
       <c r="C315" s="5">
-        <v>0.63916327999999112</v>
+        <v>0.6393328100000133</v>
       </c>
       <c r="D315" s="5">
-        <v>9.4127733470199324</v>
+        <v>9.415507506932542</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>85.767713813</v>
+        <v>85.767589303999998</v>
       </c>
       <c r="C316" s="5">
-        <v>0.18565730400000291</v>
+        <v>0.18651759699999104</v>
       </c>
       <c r="D316" s="5">
-        <v>2.6345039543066218</v>
+        <v>2.6468891638476766</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>86.043253899000007</v>
+        <v>86.042315836</v>
       </c>
       <c r="C317" s="5">
-        <v>0.27554008600000657</v>
+        <v>0.27472653200000252</v>
       </c>
       <c r="D317" s="5">
-        <v>3.9240115645254425</v>
+        <v>3.9122265212516938</v>
       </c>
       <c r="E317" s="5">
-        <v>4.5766059211535648</v>
+        <v>4.5761022163497422</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>86.601531678000001</v>
+        <v>86.600382613999997</v>
       </c>
       <c r="C318" s="5">
-        <v>0.55827777899999376</v>
+        <v>0.55806677799999704</v>
       </c>
       <c r="D318" s="5">
-        <v>8.0699548072857841</v>
+        <v>8.0668862624118987</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>87.031945316000005</v>
+        <v>87.033852362999994</v>
       </c>
       <c r="C319" s="5">
-        <v>0.43041363800000454</v>
+        <v>0.4334697489999968</v>
       </c>
       <c r="D319" s="5">
-        <v>6.129816086527784</v>
+        <v>6.1746296717365645</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>87.267682053000001</v>
+        <v>87.272042732000003</v>
       </c>
       <c r="C320" s="5">
-        <v>0.23573673699999631</v>
+        <v>0.23819036900000867</v>
       </c>
       <c r="D320" s="5">
-        <v>3.2992093948145396</v>
+        <v>3.3339931507635923</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>87.469176312000002</v>
+        <v>87.469731859999996</v>
       </c>
       <c r="C321" s="5">
-        <v>0.2014942590000004</v>
+        <v>0.19768912799999327</v>
       </c>
       <c r="D321" s="5">
-        <v>2.8061638414795809</v>
+        <v>2.7523694829521661</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>87.765815642999996</v>
+        <v>87.764615633999995</v>
       </c>
       <c r="C322" s="5">
-        <v>0.2966393309999944</v>
+        <v>0.29488377399999877</v>
       </c>
       <c r="D322" s="5">
-        <v>4.1464035066142824</v>
+        <v>4.1213810288767805</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>87.998084985000006</v>
+        <v>87.997105227999995</v>
       </c>
       <c r="C323" s="5">
-        <v>0.23226934200000926</v>
+        <v>0.23248959400000047</v>
       </c>
       <c r="D323" s="5">
-        <v>3.2223957138841186</v>
+        <v>3.225540789859016</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>88.315121492000003</v>
+        <v>88.314618616000004</v>
       </c>
       <c r="C324" s="5">
-        <v>0.31703650699999741</v>
+        <v>0.31751338800000894</v>
       </c>
       <c r="D324" s="5">
-        <v>4.4100238551205262</v>
+        <v>4.416839688942642</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>88.370858999000006</v>
+        <v>88.370621291000006</v>
       </c>
       <c r="C325" s="5">
-        <v>5.5737507000003461E-2</v>
+        <v>5.6002675000002E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.75997932437095184</v>
+        <v>0.7636118650854673</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>88.426476132000005</v>
+        <v>88.425428151000006</v>
       </c>
       <c r="C326" s="5">
-        <v>5.5617132999998375E-2</v>
+        <v>5.4806859999999347E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.7578523849883112</v>
+        <v>0.74677573865939983</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>88.833013015000006</v>
+        <v>88.832328548000007</v>
       </c>
       <c r="C327" s="5">
-        <v>0.40653688300000113</v>
+        <v>0.40690039700000113</v>
       </c>
       <c r="D327" s="5">
-        <v>5.6586096001658648</v>
+        <v>5.663866943050988</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>89.337518779000007</v>
+        <v>89.338709158</v>
       </c>
       <c r="C328" s="5">
-        <v>0.50450576400000102</v>
+        <v>0.50638060999999368</v>
       </c>
       <c r="D328" s="5">
-        <v>7.0320700682607651</v>
+        <v>7.0590835142646302</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>89.805599603999994</v>
+        <v>89.801950054000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.46808082499998704</v>
+        <v>0.46324089600000207</v>
       </c>
       <c r="D329" s="5">
-        <v>6.4717434335627377</v>
+        <v>6.4028185884491995</v>
       </c>
       <c r="E329" s="5">
-        <v>4.3726213671746228</v>
+        <v>4.3695176977407435</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>90.021512415999993</v>
+        <v>90.021194171000005</v>
       </c>
       <c r="C330" s="5">
-        <v>0.21591281199999912</v>
+        <v>0.21924411700000235</v>
       </c>
       <c r="D330" s="5">
-        <v>2.9235265987807013</v>
+        <v>2.9693632269330639</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>90.430174297999997</v>
+        <v>90.432820956</v>
       </c>
       <c r="C331" s="5">
-        <v>0.40866188200000408</v>
+        <v>0.41162678499999572</v>
       </c>
       <c r="D331" s="5">
-        <v>5.5856150497423984</v>
+        <v>5.6271845284734612</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>90.601772659999995</v>
+        <v>90.607634798000007</v>
       </c>
       <c r="C332" s="5">
-        <v>0.17159836199999745</v>
+        <v>0.17481384200000605</v>
       </c>
       <c r="D332" s="5">
-        <v>2.3010105746613885</v>
+        <v>2.3445179980570163</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>90.217964886999994</v>
+        <v>90.218339224000005</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.38380777300000091</v>
+        <v>-0.38929557400000192</v>
       </c>
       <c r="D333" s="5">
-        <v>-4.9666639076664243</v>
+        <v>-5.0356910844889358</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>90.204839324000005</v>
+        <v>90.202251472</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.312556299998846E-2</v>
+        <v>-1.608775200000423E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.17444506043511332</v>
+        <v>-0.21377449337265375</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>90.395495949999997</v>
+        <v>90.392987251999998</v>
       </c>
       <c r="C335" s="5">
-        <v>0.190656625999992</v>
+        <v>0.19073577999999713</v>
       </c>
       <c r="D335" s="5">
-        <v>2.5660085404384247</v>
+        <v>2.5671607845173972</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>90.439368639999998</v>
+        <v>90.438701320999996</v>
       </c>
       <c r="C336" s="5">
-        <v>4.3872690000000603E-2</v>
+        <v>4.5714068999998858E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.58396704871208627</v>
+        <v>0.60856185828137566</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>90.455538966000006</v>
+        <v>90.456079036000006</v>
       </c>
       <c r="C337" s="5">
-        <v>1.6170326000008117E-2</v>
+        <v>1.7377715000009175E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.21476802494966307</v>
+        <v>0.23082275571897348</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>90.491045315999997</v>
+        <v>90.490549853999994</v>
       </c>
       <c r="C338" s="5">
-        <v>3.5506349999991471E-2</v>
+        <v>3.4470817999988412E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>0.47205209055853903</v>
+        <v>0.45825322433306059</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>90.467111590000002</v>
+        <v>90.467102236000002</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.3933725999995659E-2</v>
+        <v>-2.3447617999991621E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.31692339084988808</v>
+        <v>-0.31049735947836776</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>90.594722899999994</v>
+        <v>90.597480963999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.12761130999999182</v>
+        <v>0.13037872799999661</v>
       </c>
       <c r="D340" s="5">
-        <v>1.7058930530158944</v>
+        <v>1.7431815009471885</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>90.540104323999998</v>
+        <v>90.533835655999994</v>
       </c>
       <c r="C341" s="5">
-        <v>-5.4618575999995755E-2</v>
+        <v>-6.364530800000523E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.7210728640784092</v>
+        <v>-0.83975806577778478</v>
       </c>
       <c r="E341" s="5">
-        <v>0.81788298640488311</v>
+        <v>0.81499967602027823</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>90.779940913999994</v>
+        <v>90.780419977999998</v>
       </c>
       <c r="C342" s="5">
-        <v>0.23983658999999591</v>
+        <v>0.24658432200000391</v>
       </c>
       <c r="D342" s="5">
-        <v>3.2254683452107358</v>
+        <v>3.3178129548173008</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>91.271343900999995</v>
+        <v>91.274911256999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.49140298700000073</v>
+        <v>0.49449127900000178</v>
       </c>
       <c r="D343" s="5">
-        <v>6.6926725532985509</v>
+        <v>6.7359651250606944</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>91.028262870999995</v>
+        <v>91.035002747999997</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.24308102999999903</v>
+        <v>-0.23990850900000282</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.1495334540059594</v>
+        <v>-3.1089006877937808</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>91.674254138999999</v>
+        <v>91.674970376000005</v>
       </c>
       <c r="C345" s="5">
-        <v>0.64599126800000306</v>
+        <v>0.63996762800000795</v>
       </c>
       <c r="D345" s="5">
-        <v>8.8562985404373684</v>
+        <v>8.7698234627954452</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>91.752096027999997</v>
+        <v>91.745444329999998</v>
       </c>
       <c r="C346" s="5">
-        <v>7.7841888999998332E-2</v>
+        <v>7.0473953999993455E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>1.0237088106244352</v>
+        <v>0.92639488743300191</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>92.116260358999995</v>
+        <v>92.113036846</v>
       </c>
       <c r="C347" s="5">
-        <v>0.36416433099999779</v>
+        <v>0.36759251600000198</v>
       </c>
       <c r="D347" s="5">
-        <v>4.8681609991148234</v>
+        <v>4.9153679154789076</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>92.142025586000003</v>
+        <v>92.141480126000005</v>
       </c>
       <c r="C348" s="5">
-        <v>2.576522700000794E-2</v>
+        <v>2.8443280000004734E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.33616085094787529</v>
+        <v>0.37117398426023129</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>92.411448929000002</v>
+        <v>92.412388312000004</v>
       </c>
       <c r="C349" s="5">
-        <v>0.2694233429999997</v>
+        <v>0.27090818599999977</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5657829563756627</v>
+        <v>3.5857751076430633</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>92.645768801000003</v>
+        <v>92.645245145000004</v>
       </c>
       <c r="C350" s="5">
-        <v>0.23431987200000037</v>
+        <v>0.2328568329999996</v>
       </c>
       <c r="D350" s="5">
-        <v>3.0855325851981474</v>
+        <v>3.0659678684387126</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>92.779484967000002</v>
+        <v>92.784321632000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.13371616599999925</v>
+        <v>0.13907648699999697</v>
       </c>
       <c r="D351" s="5">
-        <v>1.745781864746232</v>
+        <v>1.8163548051102874</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>92.723441334</v>
+        <v>92.725958403000007</v>
       </c>
       <c r="C352" s="5">
-        <v>-5.6043633000001591E-2</v>
+        <v>-5.8363228999994021E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.72245903631591446</v>
+        <v>-0.75221852063307448</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>93.091903630000004</v>
+        <v>93.082010178999994</v>
       </c>
       <c r="C353" s="5">
-        <v>0.36846229600000413</v>
+        <v>0.35605177599998683</v>
       </c>
       <c r="D353" s="5">
-        <v>4.8741455116337651</v>
+        <v>4.7063628121648327</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8184187825411877</v>
+        <v>2.8146101449653127</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>93.270944966000002</v>
+        <v>93.273865138999994</v>
       </c>
       <c r="C354" s="5">
-        <v>0.17904133599999739</v>
+        <v>0.19185496000000057</v>
       </c>
       <c r="D354" s="5">
-        <v>2.3325005699081247</v>
+        <v>2.5015990575402602</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>93.356068711999995</v>
+        <v>93.359871850000005</v>
       </c>
       <c r="C355" s="5">
-        <v>8.5123745999993616E-2</v>
+        <v>8.6006711000010228E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.100694331275931</v>
+        <v>1.1121344994702298</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>93.561386241999998</v>
+        <v>93.569403417999993</v>
       </c>
       <c r="C356" s="5">
-        <v>0.20531753000000208</v>
+        <v>0.20953156799998851</v>
       </c>
       <c r="D356" s="5">
-        <v>2.6713126554557043</v>
+        <v>2.7267061766315104</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>93.507628953999998</v>
+        <v>93.508339002</v>
       </c>
       <c r="C357" s="5">
-        <v>-5.3757287999999903E-2</v>
+        <v>-6.1064415999993571E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.68730576592902493</v>
+        <v>-0.78032828294912759</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>93.989313983000002</v>
+        <v>93.978092000999993</v>
       </c>
       <c r="C358" s="5">
-        <v>0.48168502900000476</v>
+        <v>0.46975299899999357</v>
       </c>
       <c r="D358" s="5">
-        <v>6.3597281697157504</v>
+        <v>6.1977632995824816</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>94.052479824000002</v>
+        <v>94.047368121999995</v>
       </c>
       <c r="C359" s="5">
-        <v>6.3165841E-2</v>
+        <v>6.9276121000001467E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.80945173426882899</v>
+        <v>0.88817739634543535</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>94.029743365000002</v>
+        <v>94.028384897999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-2.2736459000000764E-2</v>
+        <v>-1.8983223999995857E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.28970532271906935</v>
+        <v>-0.24194825370628115</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>94.248827446999996</v>
+        <v>94.251185934999995</v>
       </c>
       <c r="C361" s="5">
-        <v>0.21908408199999485</v>
+        <v>0.22280103699999643</v>
       </c>
       <c r="D361" s="5">
-        <v>2.8320421446210053</v>
+        <v>2.8807603495043521</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>94.400565775000004</v>
+        <v>94.400114251999995</v>
       </c>
       <c r="C362" s="5">
-        <v>0.15173832800000753</v>
+        <v>0.14892831699999931</v>
       </c>
       <c r="D362" s="5">
-        <v>1.949170403527134</v>
+        <v>1.9127115708670539</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>94.391456274999996</v>
+        <v>94.401447130999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-9.1095000000080972E-3</v>
+        <v>1.3328790000031177E-3</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.11573659579272588</v>
+        <v>1.6944672445173836E-2</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>94.457082607999993</v>
+        <v>94.459585814999997</v>
       </c>
       <c r="C364" s="5">
-        <v>6.5626332999997317E-2</v>
+        <v>5.813868399999933E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>0.83750628575414154</v>
+        <v>0.74154820843936875</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>94.851941582999999</v>
+        <v>94.839619861000003</v>
       </c>
       <c r="C365" s="5">
-        <v>0.39485897500000533</v>
+        <v>0.38003404600000579</v>
       </c>
       <c r="D365" s="5">
-        <v>5.1333171520633991</v>
+        <v>4.9361705076510498</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8906455710642422</v>
+        <v>1.8882377793733252</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>94.662340903</v>
+        <v>94.667900789000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.18960067999999808</v>
+        <v>-0.17171907200000192</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.3724979879135577</v>
+        <v>-2.1512439217972079</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>94.744721658000003</v>
+        <v>94.749952640000004</v>
       </c>
       <c r="C367" s="5">
-        <v>8.2380755000002637E-2</v>
+        <v>8.2051851000002785E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>1.0493238543492156</v>
+        <v>1.0450527785283548</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>94.796100256000003</v>
+        <v>94.804730259999999</v>
       </c>
       <c r="C368" s="5">
-        <v>5.1378597999999442E-2</v>
+        <v>5.4777619999995864E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>0.65268584181950029</v>
+        <v>0.6959640346800855</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>92.633925762999993</v>
+        <v>92.634818440999993</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.1621744930000091</v>
+        <v>-2.1699118190000064</v>
       </c>
       <c r="D369" s="5">
-        <v>-24.184993701761403</v>
+        <v>-24.259010756570774</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>92.315031109000003</v>
+        <v>92.298992917999996</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.3188946539999904</v>
+        <v>-0.33582552299999691</v>
       </c>
       <c r="D370" s="5">
-        <v>-4.0537047767098873</v>
+        <v>-4.2646138753389966</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>92.491890185000003</v>
+        <v>92.480869631000004</v>
       </c>
       <c r="C371" s="5">
-        <v>0.1768590759999995</v>
+        <v>0.18187671300000829</v>
       </c>
       <c r="D371" s="5">
-        <v>2.3233650209979251</v>
+        <v>2.3904165778338538</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>92.504733623000007</v>
+        <v>92.502144079000004</v>
       </c>
       <c r="C372" s="5">
-        <v>1.2843438000004426E-2</v>
+        <v>2.1274447999999779E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>0.16675950437121667</v>
+        <v>0.27639946442272745</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>92.293643822999996</v>
+        <v>92.297126931999998</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.21108980000001054</v>
+        <v>-0.20501714700000662</v>
       </c>
       <c r="D373" s="5">
-        <v>-2.7042145135138584</v>
+        <v>-2.6274380120518415</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>92.777386578000005</v>
+        <v>92.777302891999994</v>
       </c>
       <c r="C374" s="5">
-        <v>0.48374275500000863</v>
+        <v>0.48017595999999685</v>
       </c>
       <c r="D374" s="5">
-        <v>6.4741316122749692</v>
+        <v>6.4247722098426996</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>93.001756270000001</v>
+        <v>93.020084077000007</v>
       </c>
       <c r="C375" s="5">
-        <v>0.22436969199999623</v>
+        <v>0.24278118500001256</v>
       </c>
       <c r="D375" s="5">
-        <v>2.9409523200846666</v>
+        <v>3.1857714691267747</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>93.201637074999994</v>
+        <v>93.203451078000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.19988080499999228</v>
+        <v>0.18336700099999348</v>
       </c>
       <c r="D376" s="5">
-        <v>2.6097641580580255</v>
+        <v>2.3913310193764969</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>93.234764311000006</v>
+        <v>93.220901939000001</v>
       </c>
       <c r="C377" s="5">
-        <v>3.3127236000012772E-2</v>
+        <v>1.7450861000000373E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>0.42735824264195088</v>
+        <v>0.22491239576780675</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.704949044806725</v>
+        <v>-1.706795033945141</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>93.142122447999995</v>
+        <v>93.151657876000002</v>
       </c>
       <c r="C378" s="5">
-        <v>-9.2641863000011426E-2</v>
+        <v>-6.9244062999999301E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.1858741337018697</v>
+        <v>-0.88772203901473778</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>92.812574229999996</v>
+        <v>92.820132758</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.32954821799999934</v>
+        <v>-0.33152511800000184</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.1640925823814845</v>
+        <v>-4.1881648688696931</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>93.421670743999996</v>
+        <v>93.432057107000006</v>
       </c>
       <c r="C380" s="5">
-        <v>0.60909651400000087</v>
+        <v>0.61192434900000592</v>
       </c>
       <c r="D380" s="5">
-        <v>8.1657432266319052</v>
+        <v>8.2043467881293353</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>93.327229191000001</v>
+        <v>93.330860924999996</v>
       </c>
       <c r="C381" s="5">
-        <v>-9.4441552999995793E-2</v>
+        <v>-0.10119618200000957</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.2063781588341982</v>
+        <v>-1.2920043846811669</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>93.332350730000002</v>
+        <v>93.308178780999995</v>
       </c>
       <c r="C382" s="5">
-        <v>5.1215390000010075E-3</v>
+        <v>-2.2682144000000903E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>6.5872545034473262E-2</v>
+        <v>-0.29124578903818588</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>93.744062248999995</v>
+        <v>93.716117400000002</v>
       </c>
       <c r="C383" s="5">
-        <v>0.41171151899999359</v>
+        <v>0.4079386190000065</v>
       </c>
       <c r="D383" s="5">
-        <v>5.4238265977755606</v>
+        <v>5.3743477073939561</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>94.070324673000002</v>
+        <v>94.067337878000004</v>
       </c>
       <c r="C384" s="5">
-        <v>0.32626242400000649</v>
+        <v>0.35122047800000189</v>
       </c>
       <c r="D384" s="5">
-        <v>4.2573031570149578</v>
+        <v>4.5911143343808192</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>94.267932900000005</v>
+        <v>94.272527046999997</v>
       </c>
       <c r="C385" s="5">
-        <v>0.19760822700000347</v>
+        <v>0.2051891689999934</v>
       </c>
       <c r="D385" s="5">
-        <v>2.5501010797361889</v>
+        <v>2.6491938267726445</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>94.360350800000006</v>
+        <v>94.370392090999999</v>
       </c>
       <c r="C386" s="5">
-        <v>9.2417900000000941E-2</v>
+        <v>9.7865044000002399E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>1.1828139496830925</v>
+        <v>1.252866615985182</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>94.857669698999999</v>
+        <v>94.882739669000003</v>
       </c>
       <c r="C387" s="5">
-        <v>0.4973188989999926</v>
+        <v>0.51234757800000352</v>
       </c>
       <c r="D387" s="5">
-        <v>6.5110965852618774</v>
+        <v>6.7130370388506</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>95.067825331999998</v>
+        <v>95.065299229000004</v>
       </c>
       <c r="C388" s="5">
-        <v>0.2101556329999994</v>
+        <v>0.1825595600000014</v>
       </c>
       <c r="D388" s="5">
-        <v>2.6912162578197396</v>
+        <v>2.3334558594733323</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>95.125422137000001</v>
+        <v>95.117456816000001</v>
       </c>
       <c r="C389" s="5">
-        <v>5.759680500000286E-2</v>
+        <v>5.2157586999996397E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>0.72944698702994692</v>
+        <v>0.66037048321434533</v>
       </c>
       <c r="E389" s="5">
-        <v>2.0278464154136699</v>
+        <v>2.034473854630825</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>97.281328162999998</v>
+        <v>97.294068611</v>
       </c>
       <c r="C390" s="5">
-        <v>2.1559060259999967</v>
+        <v>2.1766117949999995</v>
       </c>
       <c r="D390" s="5">
-        <v>30.856328561604585</v>
+        <v>31.193893379158943</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>97.534338747000007</v>
+        <v>97.540648106000006</v>
       </c>
       <c r="C391" s="5">
-        <v>0.25301058400000898</v>
+        <v>0.24657949500000598</v>
       </c>
       <c r="D391" s="5">
-        <v>3.166009336803377</v>
+        <v>3.0840003189998244</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>98.028101895999995</v>
+        <v>98.049450669999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.49376314899998874</v>
+        <v>0.50880256399999269</v>
       </c>
       <c r="D392" s="5">
-        <v>6.2469802203154012</v>
+        <v>6.4423207901672663</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>98.420354285000002</v>
+        <v>98.417114944999994</v>
       </c>
       <c r="C393" s="5">
-        <v>0.39225238900000647</v>
+        <v>0.36766427499999565</v>
       </c>
       <c r="D393" s="5">
-        <v>4.9088112573877796</v>
+        <v>4.5937125839516479</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>98.641854699999996</v>
+        <v>98.604666111</v>
       </c>
       <c r="C394" s="5">
-        <v>0.22150041499999418</v>
+        <v>0.18755116600000576</v>
       </c>
       <c r="D394" s="5">
-        <v>2.7343469712740376</v>
+        <v>2.3109330751284407</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>98.790198461000003</v>
+        <v>98.746179198999997</v>
       </c>
       <c r="C395" s="5">
-        <v>0.14834376100000668</v>
+        <v>0.1415130879999964</v>
       </c>
       <c r="D395" s="5">
-        <v>1.8196363429759499</v>
+        <v>1.7358464027196208</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>99.050406043999999</v>
+        <v>99.043704528000006</v>
       </c>
       <c r="C396" s="5">
-        <v>0.26020758299999613</v>
+        <v>0.29752532900000972</v>
       </c>
       <c r="D396" s="5">
-        <v>3.2069224255200535</v>
+        <v>3.6761605978736345</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>99.269765970999998</v>
+        <v>99.276582374</v>
       </c>
       <c r="C397" s="5">
-        <v>0.21935992699999929</v>
+        <v>0.23287784599999384</v>
       </c>
       <c r="D397" s="5">
-        <v>2.6901655080139086</v>
+        <v>2.8582913800115017</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>99.256356209000003</v>
+        <v>99.281758128999996</v>
       </c>
       <c r="C398" s="5">
-        <v>-1.3409761999994885E-2</v>
+        <v>5.1757549999962293E-3</v>
       </c>
       <c r="D398" s="5">
-        <v>-0.16198047902811208</v>
+        <v>6.2579584041611014E-2</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>99.139090193000001</v>
+        <v>99.176838128</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.11726601600000208</v>
+        <v>-0.10492000099999643</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.4085588991825881</v>
+        <v>-1.2608033699412324</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>99.150831332999999</v>
+        <v>99.144026894999996</v>
       </c>
       <c r="C400" s="5">
-        <v>1.174113999999804E-2</v>
+        <v>-3.2811233000003881E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>0.14220978822707675</v>
+        <v>-0.39628118281892499</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>99.530205977999998</v>
+        <v>99.527992282</v>
       </c>
       <c r="C401" s="5">
-        <v>0.37937464499999862</v>
+        <v>0.38396538700000349</v>
       </c>
       <c r="D401" s="5">
-        <v>4.6893528555321362</v>
+        <v>4.7476447818462608</v>
       </c>
       <c r="E401" s="5">
-        <v>4.6305012288473391</v>
+        <v>4.636935861870195</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>98.986318334000003</v>
+        <v>99.001134272000002</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.54388764399999445</v>
+        <v>-0.52685800999999799</v>
       </c>
       <c r="D402" s="5">
-        <v>-6.3639199253545886</v>
+        <v>-6.1705600475751581</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>99.427240569999995</v>
+        <v>99.429410576999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.44092223599999159</v>
+        <v>0.42827630499999714</v>
       </c>
       <c r="D403" s="5">
-        <v>5.4781683199981668</v>
+        <v>5.3164796824100691</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>99.325316799000007</v>
+        <v>99.356730509000002</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.10192377099998851</v>
+        <v>-7.2680067999996822E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.2232189861049569</v>
+        <v>-0.87364790207419274</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>99.497135580999995</v>
+        <v>99.481493678000007</v>
       </c>
       <c r="C405" s="5">
-        <v>0.17181878199998835</v>
+        <v>0.12476316900000484</v>
       </c>
       <c r="D405" s="5">
-        <v>2.0956949088389409</v>
+        <v>1.5173017435337943</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>99.540697683999994</v>
+        <v>99.488539763999995</v>
       </c>
       <c r="C406" s="5">
-        <v>4.3562102999999297E-2</v>
+        <v>7.0460859999883496E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>0.52665421502315901</v>
+        <v>8.5026847378677495E-2</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>99.833846989999998</v>
+        <v>99.771849141000004</v>
       </c>
       <c r="C407" s="5">
-        <v>0.29314930600000366</v>
+        <v>0.28330937700000902</v>
       </c>
       <c r="D407" s="5">
-        <v>3.5918319286259104</v>
+        <v>3.4712218345135604</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>99.649372725999996</v>
+        <v>99.642325303000007</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.18447426400000211</v>
+        <v>-0.12952383799999723</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.1949785098409502</v>
+        <v>-1.5467651378022529</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>99.685628867999995</v>
+        <v>99.702065336999993</v>
       </c>
       <c r="C409" s="5">
-        <v>3.6256141999999159E-2</v>
+        <v>5.9740033999986508E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>0.43747931036250964</v>
+        <v>0.72183085534367475</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>99.74335773</v>
+        <v>99.791386829999993</v>
       </c>
       <c r="C410" s="5">
-        <v>5.772886200000471E-2</v>
+        <v>8.9321492999999919E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>0.69714870981887334</v>
+        <v>1.0803739606254803</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>100.05225194</v>
+        <v>100.0978595</v>
       </c>
       <c r="C411" s="5">
-        <v>0.30889421000000539</v>
+        <v>0.30647267000000511</v>
       </c>
       <c r="D411" s="5">
-        <v>3.7802248456618281</v>
+        <v>3.7482521570177951</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>99.960232969000003</v>
+        <v>99.949453461999994</v>
       </c>
       <c r="C412" s="5">
-        <v>-9.201897100000167E-2</v>
+        <v>-0.14840603800000451</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.0980853440798466</v>
+        <v>-1.7646952013833928</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>99.934593315000001</v>
+        <v>99.937775302999995</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.5639654000002565E-2</v>
+        <v>-1.16781589999988E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.30736439735780108</v>
+        <v>-0.1401187123002523</v>
       </c>
       <c r="E413" s="5">
-        <v>0.40629609175066861</v>
+        <v>0.41172640139159888</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>99.759388557999998</v>
+        <v>99.773499561999998</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.17520475700000304</v>
+        <v>-0.16427574099999731</v>
       </c>
       <c r="D414" s="5">
-        <v>-2.083664863111967</v>
+        <v>-1.9548003605414865</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>99.795404762999993</v>
+        <v>99.791241503999998</v>
       </c>
       <c r="C415" s="5">
-        <v>3.6016204999995693E-2</v>
+        <v>1.7741942000000677E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.43409817866015832</v>
+        <v>0.21359544621610826</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>99.921193324000001</v>
+        <v>99.962911806999998</v>
       </c>
       <c r="C416" s="5">
-        <v>0.12578856100000735</v>
+        <v>0.17167030299999908</v>
       </c>
       <c r="D416" s="5">
-        <v>1.5230874207831757</v>
+        <v>2.0839977087778516</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>99.991426290999996</v>
+        <v>99.956908589999998</v>
       </c>
       <c r="C417" s="5">
-        <v>7.0232966999995483E-2</v>
+        <v>-6.0032169999999496E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>0.84672865801049824</v>
+        <v>-7.204153335509389E-2</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>99.829071194999997</v>
+        <v>99.963919924999999</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.16235509599999887</v>
+        <v>7.0113350000013952E-3</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.931121995178442</v>
+        <v>8.4204771420925972E-2</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>99.757039570000003</v>
+        <v>99.982719729999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-7.2031624999993937E-2</v>
+        <v>1.8799805000000447E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.86243157137412263</v>
+        <v>0.22591266555862521</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>100.06786757</v>
+        <v>100.16094663</v>
       </c>
       <c r="C420" s="5">
-        <v>0.31082800000000077</v>
+        <v>0.17822689999999852</v>
       </c>
       <c r="D420" s="5">
-        <v>3.8037667872918179</v>
+        <v>2.1601895902248813</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>100.1086098</v>
+        <v>100.23923440999999</v>
       </c>
       <c r="C421" s="5">
-        <v>4.0742229999992219E-2</v>
+        <v>7.8287779999996587E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>0.48967072988244098</v>
+        <v>0.94198642980209968</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>100.43680065</v>
+        <v>100.80421109</v>
       </c>
       <c r="C422" s="5">
-        <v>0.32819084999999859</v>
+        <v>0.5649766800000009</v>
       </c>
       <c r="D422" s="5">
-        <v>4.0057323013860779</v>
+        <v>6.9771957093657466</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>100.34946723</v>
+        <v>100.41730627</v>
       </c>
       <c r="C423" s="5">
-        <v>-8.7333419999993112E-2</v>
+        <v>-0.38690481999999804</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.0384674951012363</v>
+        <v>-4.5098218216935599</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>100.64821178</v>
+        <v>100.76204814</v>
       </c>
       <c r="C424" s="5">
-        <v>0.298744549999995</v>
+        <v>0.34474187000000711</v>
       </c>
       <c r="D424" s="5">
-        <v>3.6315287620187542</v>
+        <v>4.1983961310400275</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>100.72367943</v>
+        <v>100.83496651999999</v>
       </c>
       <c r="C425" s="5">
-        <v>7.5467650000007325E-2</v>
+        <v>7.2918379999990179E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.90349929416493335</v>
+        <v>0.87186766289910622</v>
       </c>
       <c r="E425" s="5">
-        <v>0.78960256786431149</v>
+        <v>0.89774983911721229</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>101.3573811</v>
+        <v>101.24577597</v>
       </c>
       <c r="C426" s="5">
-        <v>0.63370166999999356</v>
+        <v>0.41080945000000213</v>
       </c>
       <c r="D426" s="5">
-        <v>7.8165874094795917</v>
+        <v>4.9999416913492301</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>101.68339881999999</v>
+        <v>101.45764423</v>
       </c>
       <c r="C427" s="5">
-        <v>0.32601771999999585</v>
+        <v>0.21186826000000281</v>
       </c>
       <c r="D427" s="5">
-        <v>3.928841083278245</v>
+        <v>2.540240144742012</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>101.41701927</v>
+        <v>101.15994141</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.26637954999999636</v>
+        <v>-0.29770281999999781</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.0987333828124575</v>
+        <v>-3.4648356397297908</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>101.42057826</v>
+        <v>101.33824235</v>
       </c>
       <c r="C429" s="5">
-        <v>3.558990000001927E-3</v>
+        <v>0.17830093999999974</v>
       </c>
       <c r="D429" s="5">
-        <v>4.2119285596209366E-2</v>
+        <v>2.1357023482057924</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>101.82959621000001</v>
+        <v>101.54549262</v>
       </c>
       <c r="C430" s="5">
-        <v>0.40901795000000618</v>
+        <v>0.20725027000000296</v>
       </c>
       <c r="D430" s="5">
-        <v>4.9482668667470531</v>
+        <v>2.4819546565819195</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>101.71815325</v>
+        <v>101.29403906</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.11144296000000509</v>
+        <v>-0.25145356000000163</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.3054114382688331</v>
+        <v>-2.9313798582530359</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>102.05661422</v>
+        <v>101.37901873</v>
       </c>
       <c r="C432" s="5">
-        <v>0.33846096999999986</v>
+        <v>8.4979669999995622E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>4.0668178554576828</v>
+        <v>1.0113868132010095</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>101.97580120000001</v>
+        <v>101.37321353</v>
       </c>
       <c r="C433" s="5">
-        <v>-8.0813019999993685E-2</v>
+        <v>-5.8051999999975124E-3</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.94608658511720067</v>
+        <v>-6.8693172791367552E-2</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>101.88393105</v>
+        <v>101.41222627000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-9.1870150000005424E-2</v>
+        <v>3.9012740000003987E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.075741112110562</v>
+        <v>0.46278996648321247</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>101.78957266</v>
+        <v>101.24356179999999</v>
       </c>
       <c r="C435" s="5">
-        <v>-9.4358389999996461E-2</v>
+        <v>-0.16866447000001017</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.1057197947021091</v>
+        <v>-1.9776332158870757</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>101.86143629999999</v>
+        <v>101.36868822</v>
       </c>
       <c r="C436" s="5">
-        <v>7.1863639999989459E-2</v>
+        <v>0.12512642000000085</v>
       </c>
       <c r="D436" s="5">
-        <v>0.85049982802201107</v>
+        <v>1.493196825206522</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>102.19128335000001</v>
+        <v>101.70496167</v>
       </c>
       <c r="C437" s="5">
-        <v>0.32984705000001213</v>
+        <v>0.3362734500000073</v>
       </c>
       <c r="D437" s="5">
-        <v>3.9557917209372295</v>
+        <v>4.0542367693785497</v>
       </c>
       <c r="E437" s="5">
-        <v>1.4570594802585157</v>
+        <v>0.86279113290275156</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>101.59094854</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.11401313000000357</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-1.3369588522395226</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>