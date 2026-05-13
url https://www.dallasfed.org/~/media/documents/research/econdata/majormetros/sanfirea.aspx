--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{69F6ECCD-26C5-42C8-A00C-EBDE67D10BFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{454DE61B-8DAB-4016-8349-E935C46F12E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{99BADD1A-2E4A-437C-8FD1-5BB02A3E167B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{92CC206F-5D47-4F63-9364-AF29BAE275CC}"/>
   </bookViews>
   <sheets>
     <sheet name="sanfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F14DF60-069E-4895-B6D8-BFCDF22187B8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D142F0AE-0D1E-4C6D-A7A7-6DD506EF3A75}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>1.493196825206522</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>101.70496167</v>
       </c>
       <c r="C437" s="5">
         <v>0.3362734500000073</v>
       </c>
       <c r="D437" s="5">
         <v>4.0542367693785497</v>
       </c>
       <c r="E437" s="5">
         <v>0.86279113290275156</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>101.59094854</v>
+        <v>101.52720196</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.11401313000000357</v>
+        <v>-0.17775971000000368</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.3369588522395226</v>
+        <v>-2.0773127200540698</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>101.56722279</v>
+      </c>
+      <c r="C439" s="5">
+        <v>4.0020830000003116E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.47405278478835911</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>102.07774909</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.5105262999999951</v>
+      </c>
+      <c r="D440" s="5">
+        <v>6.2013626498107266</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>