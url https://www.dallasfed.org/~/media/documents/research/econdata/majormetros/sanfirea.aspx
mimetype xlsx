--- v4 (2026-05-13)
+++ v5 (2026-06-04)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{454DE61B-8DAB-4016-8349-E935C46F12E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6277C6DB-88AA-4D0B-8444-A8CC00CBA531}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{92CC206F-5D47-4F63-9364-AF29BAE275CC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A21EF550-39F9-4690-B2AA-47A2A839CE50}"/>
   </bookViews>
   <sheets>
     <sheet name="sanfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D142F0AE-0D1E-4C6D-A7A7-6DD506EF3A75}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7FCDEA9-92F9-437A-A325-76AE9BFDF5DB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>44.276453431999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>44.083860178999998</v>
       </c>
       <c r="C7" s="5">
         <v>-0.1925932529999983</v>
       </c>
       <c r="D7" s="5">
         <v>-5.096664028849518</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.029478181999998</v>
       </c>
       <c r="C8" s="5">
         <v>-5.4381997000000126E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-1.4703214597846181</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>43.988457424000003</v>
       </c>
       <c r="C9" s="5">
         <v>-4.1020757999994828E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-1.1122878788450863</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>43.792033289000003</v>
       </c>
       <c r="C10" s="5">
         <v>-0.19642413500000089</v>
       </c>
       <c r="D10" s="5">
         <v>-5.228766725848577</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>43.831119129000001</v>
       </c>
       <c r="C11" s="5">
         <v>3.9085839999998484E-2</v>
       </c>
       <c r="D11" s="5">
         <v>1.0763130761861195</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>42.735343855000004</v>
       </c>
       <c r="C12" s="5">
         <v>-1.0957752739999975</v>
       </c>
       <c r="D12" s="5">
         <v>-26.200109378069435</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>42.870219315</v>
       </c>
       <c r="C13" s="5">
         <v>0.13487545999999639</v>
       </c>
       <c r="D13" s="5">
         <v>3.8537136388333781</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>43.104505412000002</v>
       </c>
       <c r="C14" s="5">
         <v>0.2342860970000018</v>
       </c>
       <c r="D14" s="5">
         <v>6.7587627994164068</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>42.487941137</v>
       </c>
       <c r="C15" s="5">
         <v>-0.61656427500000177</v>
       </c>
       <c r="D15" s="5">
         <v>-15.876710764815815</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>42.410254113999997</v>
       </c>
       <c r="C16" s="5">
         <v>-7.7687023000002853E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-2.1722071524141739</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>42.796827303999997</v>
       </c>
       <c r="C17" s="5">
         <v>0.38657319000000001</v>
       </c>
       <c r="D17" s="5">
         <v>11.503473113340924</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>42.261333051000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.53549425299999598</v>
       </c>
       <c r="D18" s="5">
         <v>-14.023569256544544</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>42.386959842000003</v>
       </c>
       <c r="C19" s="5">
         <v>0.12562679100000196</v>
       </c>
       <c r="D19" s="5">
         <v>3.626043743539098</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>42.442501020999998</v>
       </c>
       <c r="C20" s="5">
         <v>5.5541178999995111E-2</v>
       </c>
       <c r="D20" s="5">
         <v>1.5837854757656089</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>42.187046383000002</v>
       </c>
       <c r="C21" s="5">
         <v>-0.25545463799999624</v>
       </c>
       <c r="D21" s="5">
         <v>-6.9882464945201779</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>42.087020768999999</v>
       </c>
       <c r="C22" s="5">
         <v>-0.10002561400000332</v>
       </c>
       <c r="D22" s="5">
         <v>-2.8083923671080702</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>41.826974302000004</v>
       </c>
       <c r="C23" s="5">
         <v>-0.26004646699999512</v>
       </c>
       <c r="D23" s="5">
         <v>-7.1676844592917233</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>41.834021006999997</v>
       </c>
       <c r="C24" s="5">
         <v>7.0467049999933806E-3</v>
       </c>
       <c r="D24" s="5">
         <v>0.20235472242282615</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>41.885007885999997</v>
       </c>
       <c r="C25" s="5">
         <v>5.0986878999999874E-2</v>
       </c>
       <c r="D25" s="5">
         <v>1.4723916862055653</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>42.009714385999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.12470650000000205</v>
       </c>
       <c r="D26" s="5">
         <v>3.6319160863437228</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>41.983704850999999</v>
       </c>
       <c r="C27" s="5">
         <v>-2.6009535000000028E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.7404330063449982</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>41.994353093999997</v>
       </c>
       <c r="C28" s="5">
         <v>1.0648242999998558E-2</v>
       </c>
       <c r="D28" s="5">
         <v>0.30477851571764081</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>42.299525621000001</v>
       </c>
       <c r="C29" s="5">
         <v>0.30517252700000341</v>
       </c>
       <c r="D29" s="5">
         <v>9.077510284468616</v>
       </c>
       <c r="E29" s="5">
         <v>-1.1620059577489239</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>42.140386243999998</v>
       </c>
       <c r="C30" s="5">
         <v>-0.15913937700000247</v>
       </c>
       <c r="D30" s="5">
         <v>-4.4223870447122948</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>42.186594649</v>
       </c>
       <c r="C31" s="5">
         <v>4.6208405000001562E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.3238067464267145</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>42.058802554000003</v>
       </c>
       <c r="C32" s="5">
         <v>-0.12779209499999666</v>
       </c>
       <c r="D32" s="5">
         <v>-3.5750981427312145</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>42.096712265000001</v>
       </c>
       <c r="C33" s="5">
         <v>3.7909710999997515E-2</v>
       </c>
       <c r="D33" s="5">
         <v>1.0869984615300199</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>42.183599934</v>
       </c>
       <c r="C34" s="5">
         <v>8.6887668999999335E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.505112577791313</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>42.424744724999996</v>
       </c>
       <c r="C35" s="5">
         <v>0.24114479099999642</v>
       </c>
       <c r="D35" s="5">
         <v>7.0797082383274645</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>42.439042116000003</v>
       </c>
       <c r="C36" s="5">
         <v>1.4297391000006598E-2</v>
       </c>
       <c r="D36" s="5">
         <v>0.40515755320871261</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>42.418079331000001</v>
       </c>
       <c r="C37" s="5">
         <v>-2.0962785000001816E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.59113290343750791</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>42.416337808000002</v>
       </c>
       <c r="C38" s="5">
         <v>-1.741522999999745E-3</v>
       </c>
       <c r="D38" s="5">
         <v>-4.9256255729146492E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>42.471432331000003</v>
       </c>
       <c r="C39" s="5">
         <v>5.5094523000001061E-2</v>
       </c>
       <c r="D39" s="5">
         <v>1.5698618149820209</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>42.550740742000002</v>
       </c>
       <c r="C40" s="5">
         <v>7.9308410999999523E-2</v>
       </c>
       <c r="D40" s="5">
         <v>2.2639602012614723</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>42.404699827000002</v>
       </c>
       <c r="C41" s="5">
         <v>-0.14604091500000038</v>
       </c>
       <c r="D41" s="5">
         <v>-4.0417274997234021</v>
       </c>
       <c r="E41" s="5">
         <v>0.24864157329411718</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>42.600248086999997</v>
       </c>
       <c r="C42" s="5">
         <v>0.19554825999999537</v>
       </c>
       <c r="D42" s="5">
         <v>5.6763050351193556</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>42.789375081000003</v>
       </c>
       <c r="C43" s="5">
         <v>0.18912699400000577</v>
       </c>
       <c r="D43" s="5">
         <v>5.4595192202488096</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>42.982952449000003</v>
       </c>
       <c r="C44" s="5">
         <v>0.19357736799999969</v>
       </c>
       <c r="D44" s="5">
         <v>5.5658852704186579</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>43.208177296999999</v>
       </c>
       <c r="C45" s="5">
         <v>0.22522484799999631</v>
       </c>
       <c r="D45" s="5">
         <v>6.4722509245067616</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>43.494377874000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.28620057700000245</v>
       </c>
       <c r="D46" s="5">
         <v>8.24457088592081</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>43.513238397000002</v>
       </c>
       <c r="C47" s="5">
         <v>1.886052300000074E-2</v>
       </c>
       <c r="D47" s="5">
         <v>0.52160037669084502</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>43.665367926000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.15212952899999976</v>
       </c>
       <c r="D48" s="5">
         <v>4.2770204552354807</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>43.774008799999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.10864087399999534</v>
       </c>
       <c r="D49" s="5">
         <v>3.0268363092225581</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>43.631496278999997</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14251252100000045</v>
       </c>
       <c r="D50" s="5">
         <v>-3.8375697889448612</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>43.735911590999997</v>
       </c>
       <c r="C51" s="5">
         <v>0.10441531200000043</v>
       </c>
       <c r="D51" s="5">
         <v>2.9098428390126996</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>43.886339051999997</v>
       </c>
       <c r="C52" s="5">
         <v>0.1504274609999996</v>
       </c>
       <c r="D52" s="5">
         <v>4.2063183171470619</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>44.097539626</v>
       </c>
       <c r="C53" s="5">
         <v>0.21120057400000292</v>
       </c>
       <c r="D53" s="5">
         <v>5.9302657447445783</v>
       </c>
       <c r="E53" s="5">
         <v>3.9921041910597976</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>44.557549231000003</v>
       </c>
       <c r="C54" s="5">
         <v>0.46000960500000332</v>
       </c>
       <c r="D54" s="5">
         <v>13.261742144224065</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>44.684453613999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.12690438299999585</v>
       </c>
       <c r="D55" s="5">
         <v>3.4717693318832676</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>44.796904032</v>
       </c>
       <c r="C56" s="5">
         <v>0.11245041800000166</v>
       </c>
       <c r="D56" s="5">
         <v>3.0620038440589692</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>45.428658861000002</v>
       </c>
       <c r="C57" s="5">
         <v>0.63175482900000191</v>
       </c>
       <c r="D57" s="5">
         <v>18.299520623992784</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>45.413421094999997</v>
       </c>
       <c r="C58" s="5">
         <v>-1.5237766000005593E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.40176452963472942</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>45.611333305000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.19791221000000547</v>
       </c>
       <c r="D59" s="5">
         <v>5.3568015927351942</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>45.813137505999997</v>
       </c>
       <c r="C60" s="5">
         <v>0.20180420099999452</v>
       </c>
       <c r="D60" s="5">
         <v>5.4404407437702362</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>45.844193095999998</v>
       </c>
       <c r="C61" s="5">
         <v>3.1055590000001132E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.8164899075274068</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>46.052742338999998</v>
       </c>
       <c r="C62" s="5">
         <v>0.20854924300000022</v>
       </c>
       <c r="D62" s="5">
         <v>5.5975790519579238</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>46.078909111000002</v>
       </c>
       <c r="C63" s="5">
         <v>2.6166772000003391E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.68396447067198274</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>46.226073784</v>
       </c>
       <c r="C64" s="5">
         <v>0.14716467299999891</v>
       </c>
       <c r="D64" s="5">
         <v>3.9005463498061443</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>46.272587928</v>
       </c>
       <c r="C65" s="5">
         <v>4.6514143999999646E-2</v>
       </c>
       <c r="D65" s="5">
         <v>1.2141831032169925</v>
       </c>
       <c r="E65" s="5">
         <v>4.932357497599682</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>46.201486185999997</v>
       </c>
       <c r="C66" s="5">
         <v>-7.1101742000003298E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-1.8283977500774595</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.168540559</v>
       </c>
       <c r="C67" s="5">
         <v>-3.2945626999996591E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.85235496546590683</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.110967385999999</v>
       </c>
       <c r="C68" s="5">
         <v>-5.7573173000001532E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-1.486205193606005</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>45.946305037999998</v>
       </c>
       <c r="C69" s="5">
         <v>-0.16466234800000024</v>
       </c>
       <c r="D69" s="5">
         <v>-4.2020324399074438</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>45.957569499000002</v>
       </c>
       <c r="C70" s="5">
         <v>1.1264461000003223E-2</v>
       </c>
       <c r="D70" s="5">
         <v>0.29459594301926018</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>46.011910065999999</v>
       </c>
       <c r="C71" s="5">
         <v>5.4340566999997009E-2</v>
       </c>
       <c r="D71" s="5">
         <v>1.4281526349644746</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>46.264540304999997</v>
       </c>
       <c r="C72" s="5">
         <v>0.25263023899999837</v>
       </c>
       <c r="D72" s="5">
         <v>6.7912987473910391</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>46.521834116000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.25729381100000381</v>
       </c>
       <c r="D73" s="5">
         <v>6.8815947867849836</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>46.673458711999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.15162459599999778</v>
       </c>
       <c r="D74" s="5">
         <v>3.9819319598866532</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>46.612703502000002</v>
       </c>
       <c r="C75" s="5">
         <v>-6.0755209999996396E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-1.5509145379902334</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>46.777977168</v>
       </c>
       <c r="C76" s="5">
         <v>0.16527366599999738</v>
       </c>
       <c r="D76" s="5">
         <v>4.3387769946433563</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>46.532135185000001</v>
       </c>
       <c r="C77" s="5">
         <v>-0.24584198299999827</v>
       </c>
       <c r="D77" s="5">
         <v>-6.1274700311972357</v>
       </c>
       <c r="E77" s="5">
         <v>0.56090931720493842</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>46.661045264000002</v>
       </c>
       <c r="C78" s="5">
         <v>0.12891007900000062</v>
       </c>
       <c r="D78" s="5">
         <v>3.3755387364115874</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>46.643749053999997</v>
       </c>
       <c r="C79" s="5">
         <v>-1.7296210000004919E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.44390753384789816</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>46.611185087999999</v>
       </c>
       <c r="C80" s="5">
         <v>-3.256396599999789E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-0.83456116620639342</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>47.560751373000002</v>
       </c>
       <c r="C81" s="5">
         <v>0.94956628500000306</v>
       </c>
       <c r="D81" s="5">
         <v>27.380440016617278</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>47.503442559</v>
       </c>
       <c r="C82" s="5">
         <v>-5.7308814000002428E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-1.4364079309495126</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>47.725531297000003</v>
       </c>
       <c r="C83" s="5">
         <v>0.22208873800000362</v>
       </c>
       <c r="D83" s="5">
         <v>5.7567885407291186</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>47.606765426999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.11876587000000427</v>
       </c>
       <c r="D84" s="5">
         <v>-2.9456874240914588</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>47.879867820000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.27310239300000205</v>
       </c>
       <c r="D85" s="5">
         <v>7.1053621451539151</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>47.887777851999999</v>
       </c>
       <c r="C86" s="5">
         <v>7.9100319999980684E-3</v>
       </c>
       <c r="D86" s="5">
         <v>0.19842719608269554</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>48.463490274000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.57571242200000228</v>
       </c>
       <c r="D87" s="5">
         <v>15.419726420137248</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>49.054524401000002</v>
       </c>
       <c r="C88" s="5">
         <v>0.59103412700000035</v>
       </c>
       <c r="D88" s="5">
         <v>15.657173552058001</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>48.902810211999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.15171418900000333</v>
       </c>
       <c r="D89" s="5">
         <v>-3.6488357501661794</v>
       </c>
       <c r="E89" s="5">
         <v>5.0947050196058941</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>48.930192280999997</v>
       </c>
       <c r="C90" s="5">
         <v>2.7382068999997955E-2</v>
       </c>
       <c r="D90" s="5">
         <v>0.67398709678503366</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>49.115096618999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.18490433800000261</v>
       </c>
       <c r="D91" s="5">
         <v>4.630177910522737</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>49.519649258000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.40455263900000205</v>
       </c>
       <c r="D92" s="5">
         <v>10.344498923224155</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>49.155152938000001</v>
       </c>
       <c r="C93" s="5">
         <v>-0.36449632000000065</v>
       </c>
       <c r="D93" s="5">
         <v>-8.4838164844606823</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>49.237050080000003</v>
       </c>
       <c r="C94" s="5">
         <v>8.1897142000002532E-2</v>
       </c>
       <c r="D94" s="5">
         <v>2.0177365766983701</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>49.216459485999998</v>
       </c>
       <c r="C95" s="5">
         <v>-2.0590594000005069E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-0.50067906863678902</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>49.131175554999999</v>
       </c>
       <c r="C96" s="5">
         <v>-8.5283930999999313E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-2.0596963564619486</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>49.118035140000003</v>
       </c>
       <c r="C97" s="5">
         <v>-1.3140414999995187E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.32047519573211725</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>49.315849299999996</v>
       </c>
       <c r="C98" s="5">
         <v>0.19781415999999297</v>
       </c>
       <c r="D98" s="5">
         <v>4.9412845050133658</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>49.644738861</v>
       </c>
       <c r="C99" s="5">
         <v>0.32888956100000399</v>
       </c>
       <c r="D99" s="5">
         <v>8.3030196345432081</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>49.653095807</v>
       </c>
       <c r="C100" s="5">
         <v>8.3569459999992546E-3</v>
       </c>
       <c r="D100" s="5">
         <v>0.20218909998803714</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>49.987335522999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.33423971599999902</v>
       </c>
       <c r="D101" s="5">
         <v>8.3836771402355339</v>
       </c>
       <c r="E101" s="5">
         <v>2.2177157228765454</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>50.120857252</v>
       </c>
       <c r="C102" s="5">
         <v>0.1335217290000017</v>
       </c>
       <c r="D102" s="5">
         <v>3.2528450879900639</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>50.280471272</v>
       </c>
       <c r="C103" s="5">
         <v>0.15961401999999936</v>
       </c>
       <c r="D103" s="5">
         <v>3.8891493518025344</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>50.224851401000002</v>
       </c>
       <c r="C104" s="5">
         <v>-5.5619870999997545E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-1.319384319818806</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>50.243450635999999</v>
       </c>
       <c r="C105" s="5">
         <v>1.8599234999996384E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.44528945476509652</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>50.335349438000001</v>
       </c>
       <c r="C106" s="5">
         <v>9.1898802000002888E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.2170997924898517</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>50.300769492000001</v>
       </c>
       <c r="C107" s="5">
         <v>-3.4579946000000916E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-0.82128173842576091</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>51.247276435000003</v>
       </c>
       <c r="C108" s="5">
         <v>0.94650694300000282</v>
       </c>
       <c r="D108" s="5">
         <v>25.070224055484779</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>51.419287042999997</v>
       </c>
       <c r="C109" s="5">
         <v>0.17201060799999368</v>
       </c>
       <c r="D109" s="5">
         <v>4.1029731807537662</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>51.848867697000003</v>
       </c>
       <c r="C110" s="5">
         <v>0.42958065400000578</v>
       </c>
       <c r="D110" s="5">
         <v>10.499092258940014</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>52.164651601999999</v>
       </c>
       <c r="C111" s="5">
         <v>0.31578390499999642</v>
       </c>
       <c r="D111" s="5">
         <v>7.5584205475719424</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>52.472388152000001</v>
       </c>
       <c r="C112" s="5">
         <v>0.30773655000000133</v>
       </c>
       <c r="D112" s="5">
         <v>7.3134685167651536</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>52.687266448000003</v>
       </c>
       <c r="C113" s="5">
         <v>0.21487829600000197</v>
       </c>
       <c r="D113" s="5">
         <v>5.0262927872212204</v>
       </c>
       <c r="E113" s="5">
         <v>5.4012299250431495</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>53.008350641</v>
       </c>
       <c r="C114" s="5">
         <v>0.32108419299999724</v>
       </c>
       <c r="D114" s="5">
         <v>7.5631455048077445</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.255596994000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.24724635300000131</v>
       </c>
       <c r="D115" s="5">
         <v>5.7429918007162239</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.731821912000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.47622491799999978</v>
       </c>
       <c r="D116" s="5">
         <v>11.274515032703981</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>54.220349530999997</v>
       </c>
       <c r="C117" s="5">
         <v>0.48852761899999564</v>
       </c>
       <c r="D117" s="5">
         <v>11.472811613444511</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>54.516892349000003</v>
       </c>
       <c r="C118" s="5">
         <v>0.29654281800000604</v>
       </c>
       <c r="D118" s="5">
         <v>6.7641246975218117</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.883600244999997</v>
       </c>
       <c r="C119" s="5">
         <v>0.36670789599999409</v>
       </c>
       <c r="D119" s="5">
         <v>8.3772208039515128</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>55.358674082</v>
       </c>
       <c r="C120" s="5">
         <v>0.47507383700000361</v>
       </c>
       <c r="D120" s="5">
         <v>10.896297461007665</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>55.699737612</v>
       </c>
       <c r="C121" s="5">
         <v>0.34106352999999956</v>
       </c>
       <c r="D121" s="5">
         <v>7.6489099535072658</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>55.981098267999997</v>
       </c>
       <c r="C122" s="5">
         <v>0.28136065599999682</v>
       </c>
       <c r="D122" s="5">
         <v>6.2329352737999111</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>56.108700947999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.12760268000000252</v>
       </c>
       <c r="D123" s="5">
         <v>2.7698193062899445</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>56.286186024000003</v>
       </c>
       <c r="C124" s="5">
         <v>0.17748507600000352</v>
       </c>
       <c r="D124" s="5">
         <v>3.8626248174587818</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>56.377231934999998</v>
       </c>
       <c r="C125" s="5">
         <v>9.1045910999994817E-2</v>
       </c>
       <c r="D125" s="5">
         <v>1.9584262791413565</v>
       </c>
       <c r="E125" s="5">
         <v>7.0035242588298408</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>56.708173842999997</v>
       </c>
       <c r="C126" s="5">
         <v>0.33094190799999978</v>
       </c>
       <c r="D126" s="5">
         <v>7.2760961684731562</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>56.944278979000003</v>
       </c>
       <c r="C127" s="5">
         <v>0.23610513600000615</v>
       </c>
       <c r="D127" s="5">
         <v>5.1122265072790274</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>57.032846628000001</v>
       </c>
       <c r="C128" s="5">
         <v>8.8567648999998028E-2</v>
       </c>
       <c r="D128" s="5">
         <v>1.8824555979368274</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>57.407722192000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.37487556399999988</v>
       </c>
       <c r="D129" s="5">
         <v>8.1790593224919661</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>57.298437583999998</v>
       </c>
       <c r="C130" s="5">
         <v>-0.10928460800000295</v>
       </c>
       <c r="D130" s="5">
         <v>-2.2606216310032345</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>57.379409332000002</v>
       </c>
       <c r="C131" s="5">
         <v>8.0971748000003174E-2</v>
       </c>
       <c r="D131" s="5">
         <v>1.7090322405829195</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>57.277331363999998</v>
       </c>
       <c r="C132" s="5">
         <v>-0.10207796800000324</v>
       </c>
       <c r="D132" s="5">
         <v>-2.1140353959099301</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>56.948152948999997</v>
       </c>
       <c r="C133" s="5">
         <v>-0.32917841500000122</v>
       </c>
       <c r="D133" s="5">
         <v>-6.6826474523447814</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>57.192630377999997</v>
       </c>
       <c r="C134" s="5">
         <v>0.2444774289999998</v>
       </c>
       <c r="D134" s="5">
         <v>5.2749726549371045</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>57.360987614000003</v>
       </c>
       <c r="C135" s="5">
         <v>0.16835723600000563</v>
       </c>
       <c r="D135" s="5">
         <v>3.5901809683709152</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>57.586125256000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.22513764199999997</v>
       </c>
       <c r="D136" s="5">
         <v>4.8129267383757446</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>57.869962151999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.28383689599999684</v>
       </c>
       <c r="D137" s="5">
         <v>6.077698705046064</v>
       </c>
       <c r="E137" s="5">
         <v>2.6477536511920974</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>58.100134705999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.23017255399999925</v>
       </c>
       <c r="D138" s="5">
         <v>4.8786990993499257</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>58.558880395999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.45874569000000065</v>
       </c>
       <c r="D139" s="5">
         <v>9.8974220700124746</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>59.143814419000002</v>
       </c>
       <c r="C140" s="5">
         <v>0.58493402300000241</v>
       </c>
       <c r="D140" s="5">
         <v>12.667533999309111</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>58.893397161999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25041725700000228</v>
       </c>
       <c r="D141" s="5">
         <v>-4.9641828945540141</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>59.393597255000003</v>
       </c>
       <c r="C142" s="5">
         <v>0.50020009300000368</v>
       </c>
       <c r="D142" s="5">
         <v>10.681816451505078</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>59.589886720999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.19628946599999608</v>
       </c>
       <c r="D143" s="5">
         <v>4.0387585964577921</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>59.688875705999997</v>
       </c>
       <c r="C144" s="5">
         <v>9.8988984999998308E-2</v>
       </c>
       <c r="D144" s="5">
         <v>2.0117189158695981</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>59.989989326</v>
       </c>
       <c r="C145" s="5">
         <v>0.30111362000000241</v>
       </c>
       <c r="D145" s="5">
         <v>6.2244845314046726</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>60.096793925999997</v>
       </c>
       <c r="C146" s="5">
         <v>0.1068045999999967</v>
       </c>
       <c r="D146" s="5">
         <v>2.1574933279483899</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>59.192656503999999</v>
       </c>
       <c r="C147" s="5">
         <v>-0.90413742199999803</v>
       </c>
       <c r="D147" s="5">
         <v>-16.632202281563725</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>59.372761611999998</v>
       </c>
       <c r="C148" s="5">
         <v>0.18010510799999935</v>
       </c>
       <c r="D148" s="5">
         <v>3.7129588116699752</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>59.553111102000003</v>
       </c>
       <c r="C149" s="5">
         <v>0.18034949000000466</v>
       </c>
       <c r="D149" s="5">
         <v>3.706613841797668</v>
       </c>
       <c r="E149" s="5">
         <v>2.9085019022115244</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>59.700595145000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.14748404299999862</v>
       </c>
       <c r="D150" s="5">
         <v>3.0126299671753953</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>59.669866030999998</v>
       </c>
       <c r="C151" s="5">
         <v>-3.0729114000003221E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.6159188875781374</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>59.959133999999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.28926796900000085</v>
       </c>
       <c r="D152" s="5">
         <v>5.9750100008722828</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>60.108963490000001</v>
       </c>
       <c r="C153" s="5">
         <v>0.1498294900000019</v>
       </c>
       <c r="D153" s="5">
         <v>3.0401897794065214</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>60.504312847000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.39534935700000062</v>
       </c>
       <c r="D154" s="5">
         <v>8.1845209407030772</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>60.323778363999999</v>
       </c>
       <c r="C155" s="5">
         <v>-0.18053448300000241</v>
       </c>
       <c r="D155" s="5">
         <v>-3.5224132133268693</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>60.388668885999998</v>
       </c>
       <c r="C156" s="5">
         <v>6.4890521999998896E-2</v>
       </c>
       <c r="D156" s="5">
         <v>1.2985092140669563</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>60.626028149</v>
       </c>
       <c r="C157" s="5">
         <v>0.23735926300000187</v>
       </c>
       <c r="D157" s="5">
         <v>4.8199432389186114</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>60.876136729999999</v>
       </c>
       <c r="C158" s="5">
         <v>0.25010858099999922</v>
       </c>
       <c r="D158" s="5">
         <v>5.0644046408998333</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>61.193015230999997</v>
       </c>
       <c r="C159" s="5">
         <v>0.31687850099999793</v>
       </c>
       <c r="D159" s="5">
         <v>6.4283263494012921</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>61.364943265999997</v>
       </c>
       <c r="C160" s="5">
         <v>0.17192803500000053</v>
       </c>
       <c r="D160" s="5">
         <v>3.4241132705991273</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>61.543073313000001</v>
       </c>
       <c r="C161" s="5">
         <v>0.17813004700000334</v>
       </c>
       <c r="D161" s="5">
         <v>3.5395126533077192</v>
       </c>
       <c r="E161" s="5">
         <v>3.3414916100548808</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>61.396224283000002</v>
       </c>
       <c r="C162" s="5">
         <v>-0.14684902999999849</v>
       </c>
       <c r="D162" s="5">
         <v>-2.8260612973404875</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>61.492213347000003</v>
       </c>
       <c r="C163" s="5">
         <v>9.5989064000001179E-2</v>
       </c>
       <c r="D163" s="5">
         <v>1.8923400969960369</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>61.785516653000002</v>
       </c>
       <c r="C164" s="5">
         <v>0.29330330599999854</v>
       </c>
       <c r="D164" s="5">
         <v>5.8762834209238113</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>61.321164645000003</v>
       </c>
       <c r="C165" s="5">
         <v>-0.46435200799999876</v>
       </c>
       <c r="D165" s="5">
         <v>-8.6550496578206122</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>61.221232266999998</v>
       </c>
       <c r="C166" s="5">
         <v>-9.9932378000005428E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.938153430975631</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>61.370641806000002</v>
       </c>
       <c r="C167" s="5">
         <v>0.14940953900000409</v>
       </c>
       <c r="D167" s="5">
         <v>2.968213729871505</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>61.261767429000002</v>
       </c>
       <c r="C168" s="5">
         <v>-0.10887437699999936</v>
       </c>
       <c r="D168" s="5">
         <v>-2.1082064444785442</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>61.392981847999998</v>
       </c>
       <c r="C169" s="5">
         <v>0.13121441899999553</v>
       </c>
       <c r="D169" s="5">
         <v>2.6007329518056954</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>61.344268776</v>
       </c>
       <c r="C170" s="5">
         <v>-4.8713071999998192E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.9480115603351269</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>61.269825654000002</v>
       </c>
       <c r="C171" s="5">
         <v>-7.4443121999998141E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-1.4465559081107915</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>61.456435890000002</v>
       </c>
       <c r="C172" s="5">
         <v>0.18661023599999993</v>
       </c>
       <c r="D172" s="5">
         <v>3.7167040891249004</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>61.546575339999997</v>
       </c>
       <c r="C173" s="5">
         <v>9.0139449999995236E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.7743333289011343</v>
       </c>
       <c r="E173" s="5">
         <v>5.6903674312547281E-3</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>61.811467395000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.26489205500000423</v>
       </c>
       <c r="D174" s="5">
         <v>5.2887422428242514</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>61.795948559999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.5518835000001729E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-0.30086501587344161</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>61.915197184</v>
       </c>
       <c r="C176" s="5">
         <v>0.1192486240000008</v>
       </c>
       <c r="D176" s="5">
         <v>2.3403949509924304</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>62.430286985000002</v>
       </c>
       <c r="C177" s="5">
         <v>0.51508980100000201</v>
       </c>
       <c r="D177" s="5">
         <v>10.452830957928105</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>62.42798852</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2984650000026363E-3</v>
       </c>
       <c r="D178" s="5">
         <v>-4.4170861614523105E-2</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>62.506256610999998</v>
       </c>
       <c r="C179" s="5">
         <v>7.8268090999998208E-2</v>
       </c>
       <c r="D179" s="5">
         <v>1.5148984657433973</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>62.727254815000002</v>
       </c>
       <c r="C180" s="5">
         <v>0.22099820400000425</v>
       </c>
       <c r="D180" s="5">
         <v>4.3262248069209086</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>62.682074921999998</v>
       </c>
       <c r="C181" s="5">
         <v>-4.5179893000003801E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-0.86089554486854514</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>62.917563289999997</v>
       </c>
       <c r="C182" s="5">
         <v>0.23548836799999862</v>
       </c>
       <c r="D182" s="5">
         <v>4.6025725666188677</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>62.246939363000003</v>
       </c>
       <c r="C183" s="5">
         <v>-0.67062392699999407</v>
       </c>
       <c r="D183" s="5">
         <v>-12.066716104850583</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>62.459490614000003</v>
       </c>
       <c r="C184" s="5">
         <v>0.21255125100000072</v>
       </c>
       <c r="D184" s="5">
         <v>4.175412374893761</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>62.371162859000002</v>
       </c>
       <c r="C185" s="5">
         <v>-8.8327755000001673E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-1.6838558104597445</v>
       </c>
       <c r="E185" s="5">
         <v>1.3397780696078776</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>62.424791882000001</v>
       </c>
       <c r="C186" s="5">
         <v>5.3629022999999165E-2</v>
       </c>
       <c r="D186" s="5">
         <v>1.0366977170846559</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>62.490448426999997</v>
       </c>
       <c r="C187" s="5">
         <v>6.5656544999995958E-2</v>
       </c>
       <c r="D187" s="5">
         <v>1.2694511311855949</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>62.444434661000003</v>
       </c>
       <c r="C188" s="5">
         <v>-4.6013765999994405E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-0.8800296845133726</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>62.314758943000001</v>
       </c>
       <c r="C189" s="5">
         <v>-0.12967571800000144</v>
       </c>
       <c r="D189" s="5">
         <v>-2.4637228345743001</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>62.498565491999997</v>
       </c>
       <c r="C190" s="5">
         <v>0.18380654899999627</v>
       </c>
       <c r="D190" s="5">
         <v>3.5975676530597855</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>62.733644298999998</v>
       </c>
       <c r="C191" s="5">
         <v>0.23507880700000072</v>
       </c>
       <c r="D191" s="5">
         <v>4.6081724173861804</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>63.576616064</v>
       </c>
       <c r="C192" s="5">
         <v>0.84297176500000148</v>
       </c>
       <c r="D192" s="5">
         <v>17.371510837493375</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>63.717070175000003</v>
       </c>
       <c r="C193" s="5">
         <v>0.14045411100000393</v>
       </c>
       <c r="D193" s="5">
         <v>2.6835027024689095</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>63.917746803999997</v>
       </c>
       <c r="C194" s="5">
         <v>0.20067662899999306</v>
       </c>
       <c r="D194" s="5">
         <v>3.8455543811626747</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>64.148159695999993</v>
       </c>
       <c r="C195" s="5">
         <v>0.23041289199999682</v>
       </c>
       <c r="D195" s="5">
         <v>4.412606136130437</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>64.071101940999995</v>
       </c>
       <c r="C196" s="5">
         <v>-7.7057754999998451E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-1.4320101264475027</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>64.201392912000003</v>
       </c>
       <c r="C197" s="5">
         <v>0.13029097100000797</v>
       </c>
       <c r="D197" s="5">
         <v>2.4677233314103209</v>
       </c>
       <c r="E197" s="5">
         <v>2.9344170753037302</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>64.233256108000006</v>
       </c>
       <c r="C198" s="5">
         <v>3.1863196000003313E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.59718920278695187</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>64.134520602999999</v>
       </c>
       <c r="C199" s="5">
         <v>-9.8735505000007606E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-1.8290531092647444</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>64.357747563999993</v>
       </c>
       <c r="C200" s="5">
         <v>0.22322696099999462</v>
       </c>
       <c r="D200" s="5">
         <v>4.2576179376911494</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>64.512680501000006</v>
       </c>
       <c r="C201" s="5">
         <v>0.15493293700001232</v>
       </c>
       <c r="D201" s="5">
         <v>2.9274029499721799</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>64.655390221999994</v>
       </c>
       <c r="C202" s="5">
         <v>0.14270972099998858</v>
       </c>
       <c r="D202" s="5">
         <v>2.6870789427205111</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>64.741706596</v>
       </c>
       <c r="C203" s="5">
         <v>8.6316374000006135E-2</v>
       </c>
       <c r="D203" s="5">
         <v>1.6138420829304279</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>64.742630246000004</v>
       </c>
       <c r="C204" s="5">
         <v>9.2365000000427244E-4</v>
       </c>
       <c r="D204" s="5">
         <v>1.7121374048767457E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>64.764920597</v>
       </c>
       <c r="C205" s="5">
         <v>2.2290350999995212E-2</v>
       </c>
       <c r="D205" s="5">
         <v>0.41393329558425673</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>65.140414914000004</v>
       </c>
       <c r="C206" s="5">
         <v>0.37549431700000468</v>
       </c>
       <c r="D206" s="5">
         <v>7.1835647762405586</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>65.268483419999995</v>
       </c>
       <c r="C207" s="5">
         <v>0.12806850599999109</v>
       </c>
       <c r="D207" s="5">
         <v>2.3849240713978315</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>65.394405828000004</v>
       </c>
       <c r="C208" s="5">
         <v>0.12592240800000809</v>
       </c>
       <c r="D208" s="5">
         <v>2.3398837379979387</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>65.532763224000007</v>
       </c>
       <c r="C209" s="5">
         <v>0.13835739600000352</v>
       </c>
       <c r="D209" s="5">
         <v>2.5686382171578037</v>
       </c>
       <c r="E209" s="5">
         <v>2.0737405399052555</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>65.621493024000003</v>
       </c>
       <c r="C210" s="5">
         <v>8.8729799999995862E-2</v>
       </c>
       <c r="D210" s="5">
         <v>1.6369256428187207</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>65.974033129999995</v>
       </c>
       <c r="C211" s="5">
         <v>0.35254010599999219</v>
       </c>
       <c r="D211" s="5">
         <v>6.6407334881685154</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>65.937029199999998</v>
       </c>
       <c r="C212" s="5">
         <v>-3.7003929999997354E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-0.6709910961229304</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>66.402972750999993</v>
       </c>
       <c r="C213" s="5">
         <v>0.46594355099999518</v>
       </c>
       <c r="D213" s="5">
         <v>8.8172525743488883</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>66.702413567999997</v>
       </c>
       <c r="C214" s="5">
         <v>0.29944081700000424</v>
       </c>
       <c r="D214" s="5">
         <v>5.5475886432933219</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>66.442394465999996</v>
       </c>
       <c r="C215" s="5">
         <v>-0.26001910200000111</v>
       </c>
       <c r="D215" s="5">
         <v>-4.5788342457173892</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>66.227497400000004</v>
       </c>
       <c r="C216" s="5">
         <v>-0.21489706599999181</v>
       </c>
       <c r="D216" s="5">
         <v>-3.8129006850616376</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>66.238962102000002</v>
       </c>
       <c r="C217" s="5">
         <v>1.1464701999997828E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.20793098472113858</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>66.184248832999998</v>
       </c>
       <c r="C218" s="5">
         <v>-5.4713269000004061E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.98670731259844491</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>66.404903739999995</v>
       </c>
       <c r="C219" s="5">
         <v>0.22065490699999657</v>
       </c>
       <c r="D219" s="5">
         <v>4.0749205795135079</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>66.511277735999997</v>
       </c>
       <c r="C220" s="5">
         <v>0.10637399600000208</v>
       </c>
       <c r="D220" s="5">
         <v>1.9393065570302737</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>66.552340326999996</v>
       </c>
       <c r="C221" s="5">
         <v>4.1062590999999315E-2</v>
       </c>
       <c r="D221" s="5">
         <v>0.74337425440771376</v>
       </c>
       <c r="E221" s="5">
         <v>1.5558280359931231</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>66.498001231000003</v>
       </c>
       <c r="C222" s="5">
         <v>-5.4339095999992537E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-0.97539601483276339</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>66.500855740999995</v>
       </c>
       <c r="C223" s="5">
         <v>2.8545099999917056E-3</v>
       </c>
       <c r="D223" s="5">
         <v>5.1523666468988871E-2</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>66.482380922000004</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8474818999990816E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.33286698458691033</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>67.996875531000001</v>
       </c>
       <c r="C225" s="5">
         <v>1.5144946089999962</v>
       </c>
       <c r="D225" s="5">
         <v>31.035422887051254</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>68.086794005000002</v>
       </c>
       <c r="C226" s="5">
         <v>8.991847400000097E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.5984620831525076</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>67.735990306000005</v>
       </c>
       <c r="C227" s="5">
         <v>-0.35080369899999653</v>
       </c>
       <c r="D227" s="5">
         <v>-6.0105313771592446</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>67.930349300000003</v>
       </c>
       <c r="C228" s="5">
         <v>0.19435899399999812</v>
       </c>
       <c r="D228" s="5">
         <v>3.4980953641882806</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>67.592741262000004</v>
       </c>
       <c r="C229" s="5">
         <v>-0.33760803799999906</v>
       </c>
       <c r="D229" s="5">
         <v>-5.80354793292347</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>67.544360443000002</v>
       </c>
       <c r="C230" s="5">
         <v>-4.8380819000001907E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.85555003942846541</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>67.236138491000006</v>
       </c>
       <c r="C231" s="5">
         <v>-0.30822195199999669</v>
       </c>
       <c r="D231" s="5">
         <v>-5.3405382367271326</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>66.829228615999995</v>
       </c>
       <c r="C232" s="5">
         <v>-0.40690987500001086</v>
       </c>
       <c r="D232" s="5">
         <v>-7.0254206031063919</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>67.272754814999999</v>
       </c>
       <c r="C233" s="5">
         <v>0.44352619900000434</v>
       </c>
       <c r="D233" s="5">
         <v>8.2612829597324975</v>
       </c>
       <c r="E233" s="5">
         <v>1.0824780683298174</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>66.351330571000005</v>
       </c>
       <c r="C234" s="5">
         <v>-0.92142424399999356</v>
       </c>
       <c r="D234" s="5">
         <v>-15.252852742252054</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>66.151490402999997</v>
       </c>
       <c r="C235" s="5">
         <v>-0.19984016800000859</v>
       </c>
       <c r="D235" s="5">
         <v>-3.554945304538959</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>65.707681965999996</v>
       </c>
       <c r="C236" s="5">
         <v>-0.44380843700000128</v>
       </c>
       <c r="D236" s="5">
         <v>-7.7602415644688278</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>65.688618204999997</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9063760999998181E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.34760081954623434</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>65.790537692000001</v>
       </c>
       <c r="C238" s="5">
         <v>0.10191948700000353</v>
       </c>
       <c r="D238" s="5">
         <v>1.8778364746493414</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>66.147242614999996</v>
       </c>
       <c r="C239" s="5">
         <v>0.35670492299999523</v>
       </c>
       <c r="D239" s="5">
         <v>6.7037570884255882</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>66.330896449999997</v>
       </c>
       <c r="C240" s="5">
         <v>0.18365383500000121</v>
       </c>
       <c r="D240" s="5">
         <v>3.3830784099311506</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>66.629030727</v>
       </c>
       <c r="C241" s="5">
         <v>0.29813427700000261</v>
       </c>
       <c r="D241" s="5">
         <v>5.5289325077340079</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>66.80292249</v>
       </c>
       <c r="C242" s="5">
         <v>0.17389176300000031</v>
       </c>
       <c r="D242" s="5">
         <v>3.1771678437886752</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>66.864830585000007</v>
       </c>
       <c r="C243" s="5">
         <v>6.1908095000006824E-2</v>
       </c>
       <c r="D243" s="5">
         <v>1.1177585958830116</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>66.938324687000005</v>
       </c>
       <c r="C244" s="5">
         <v>7.3494101999997952E-2</v>
       </c>
       <c r="D244" s="5">
         <v>1.3269761095739963</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>66.981883116999995</v>
       </c>
       <c r="C245" s="5">
         <v>4.3558429999990267E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.78367059023669583</v>
       </c>
       <c r="E245" s="5">
         <v>-0.43237667135811453</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>67.197319050000004</v>
       </c>
       <c r="C246" s="5">
         <v>0.21543593300000907</v>
       </c>
       <c r="D246" s="5">
         <v>3.9286105763695067</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>67.519193696000002</v>
       </c>
       <c r="C247" s="5">
         <v>0.32187464599999771</v>
       </c>
       <c r="D247" s="5">
         <v>5.9018655270810294</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>67.832559786999994</v>
       </c>
       <c r="C248" s="5">
         <v>0.3133660909999918</v>
       </c>
       <c r="D248" s="5">
         <v>5.7137568206052425</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>67.594445875999995</v>
       </c>
       <c r="C249" s="5">
         <v>-0.23811391099999923</v>
       </c>
       <c r="D249" s="5">
         <v>-4.131999291209409</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>68.136231874999993</v>
       </c>
       <c r="C250" s="5">
         <v>0.54178599899999824</v>
       </c>
       <c r="D250" s="5">
         <v>10.053839991484059</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>68.555851435999998</v>
       </c>
       <c r="C251" s="5">
         <v>0.41961956100000464</v>
       </c>
       <c r="D251" s="5">
         <v>7.6457781061775254</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>68.134088868000006</v>
       </c>
       <c r="C252" s="5">
         <v>-0.42176256799999123</v>
       </c>
       <c r="D252" s="5">
         <v>-7.1377752762725404</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>68.328398591999999</v>
       </c>
       <c r="C253" s="5">
         <v>0.19430972399999291</v>
       </c>
       <c r="D253" s="5">
         <v>3.4764393529816306</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>68.241739108999994</v>
       </c>
       <c r="C254" s="5">
         <v>-8.6659483000005366E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.5113634174837798</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>69.077768144000004</v>
       </c>
       <c r="C255" s="5">
         <v>0.83602903500000991</v>
       </c>
       <c r="D255" s="5">
         <v>15.733352899872809</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>69.433925677000005</v>
       </c>
       <c r="C256" s="5">
         <v>0.35615753300000108</v>
       </c>
       <c r="D256" s="5">
         <v>6.3655706458086714</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>69.694967035000005</v>
       </c>
       <c r="C257" s="5">
         <v>0.26104135799999995</v>
       </c>
       <c r="D257" s="5">
         <v>4.6059435984099339</v>
       </c>
       <c r="E257" s="5">
         <v>4.050474235340551</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>69.553130390999996</v>
       </c>
       <c r="C258" s="5">
         <v>-0.1418366440000085</v>
       </c>
       <c r="D258" s="5">
         <v>-2.4149768261923499</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>70.122652560999995</v>
       </c>
       <c r="C259" s="5">
         <v>0.56952216999999905</v>
       </c>
       <c r="D259" s="5">
         <v>10.280787353073029</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>70.575250066999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.45259750600000359</v>
       </c>
       <c r="D260" s="5">
         <v>8.0261941724774299</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>70.701481690999998</v>
       </c>
       <c r="C261" s="5">
         <v>0.12623162399999899</v>
       </c>
       <c r="D261" s="5">
         <v>2.1675730720998709</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>70.775994818000001</v>
       </c>
       <c r="C262" s="5">
         <v>7.451312700000301E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.2720508132301189</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>70.950442555999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.1744477379999978</v>
       </c>
       <c r="D263" s="5">
         <v>2.9981715743044868</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>71.448881807000006</v>
       </c>
       <c r="C264" s="5">
         <v>0.49843925100000774</v>
       </c>
       <c r="D264" s="5">
         <v>8.763689553352183</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>71.325625474999995</v>
       </c>
       <c r="C265" s="5">
         <v>-0.12325633200001107</v>
       </c>
       <c r="D265" s="5">
         <v>-2.0505888970527963</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>71.366074021000003</v>
       </c>
       <c r="C266" s="5">
         <v>4.0448546000007468E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.68264293313275992</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>71.587896241999999</v>
       </c>
       <c r="C267" s="5">
         <v>0.22182222099999649</v>
       </c>
       <c r="D267" s="5">
         <v>3.7943053458046716</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>71.508991362000003</v>
       </c>
       <c r="C268" s="5">
         <v>-7.8904879999996069E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-1.3146630141386728</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>71.794398591000004</v>
       </c>
       <c r="C269" s="5">
         <v>0.28540722900000048</v>
       </c>
       <c r="D269" s="5">
         <v>4.8959967547668404</v>
       </c>
       <c r="E269" s="5">
         <v>3.0123144400738378</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>72.215069307999997</v>
       </c>
       <c r="C270" s="5">
         <v>0.42067071699999303</v>
       </c>
       <c r="D270" s="5">
         <v>7.2623349159912198</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>72.437998149999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.22292884200000174</v>
       </c>
       <c r="D271" s="5">
         <v>3.7679627313041308</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>72.655056920000007</v>
       </c>
       <c r="C272" s="5">
         <v>0.21705877000000839</v>
       </c>
       <c r="D272" s="5">
         <v>3.6556284562565322</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>72.910416001000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.2553590809999946</v>
       </c>
       <c r="D273" s="5">
         <v>4.3001050650196548</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>73.220840119000002</v>
       </c>
       <c r="C274" s="5">
         <v>0.31042411800000025</v>
       </c>
       <c r="D274" s="5">
         <v>5.2304861420348736</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>73.527596048000007</v>
       </c>
       <c r="C275" s="5">
         <v>0.30675592900000481</v>
       </c>
       <c r="D275" s="5">
         <v>5.1448279852105872</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>73.958207893999997</v>
       </c>
       <c r="C276" s="5">
         <v>0.43061184599999081</v>
       </c>
       <c r="D276" s="5">
         <v>7.2586047629452866</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>74.420512420999998</v>
       </c>
       <c r="C277" s="5">
         <v>0.46230452700000058</v>
       </c>
       <c r="D277" s="5">
         <v>7.7644020010130266</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>74.795527653999997</v>
       </c>
       <c r="C278" s="5">
         <v>0.37501523299999917</v>
       </c>
       <c r="D278" s="5">
         <v>6.2174060937268072</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>75.284520223000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.4889925690000041</v>
       </c>
       <c r="D279" s="5">
         <v>8.1336047591369365</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>75.676585377999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.39206515499999739</v>
       </c>
       <c r="D280" s="5">
         <v>6.4314773392808222</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>76.202346071999997</v>
       </c>
       <c r="C281" s="5">
         <v>0.52576069399999881</v>
       </c>
       <c r="D281" s="5">
         <v>8.6630205169209162</v>
       </c>
       <c r="E281" s="5">
         <v>6.1396816012225353</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>75.974086002999996</v>
       </c>
       <c r="C282" s="5">
         <v>-0.22826006900000095</v>
       </c>
       <c r="D282" s="5">
         <v>-3.5359035916953108</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>76.736323166999995</v>
       </c>
       <c r="C283" s="5">
         <v>0.7622371639999983</v>
       </c>
       <c r="D283" s="5">
         <v>12.726500315552624</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>77.168896029999999</v>
       </c>
       <c r="C284" s="5">
         <v>0.4325728630000043</v>
       </c>
       <c r="D284" s="5">
         <v>6.9782809858124795</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>77.333072434000002</v>
       </c>
       <c r="C285" s="5">
         <v>0.16417640400000266</v>
       </c>
       <c r="D285" s="5">
         <v>2.5830794379586131</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>77.445363728999993</v>
       </c>
       <c r="C286" s="5">
         <v>0.11229129499999146</v>
       </c>
       <c r="D286" s="5">
         <v>1.7564402996178563</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>77.700135252999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.25477152400000591</v>
       </c>
       <c r="D287" s="5">
         <v>4.0198472376013594</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>77.963655853000006</v>
       </c>
       <c r="C288" s="5">
         <v>0.26352060000000677</v>
       </c>
       <c r="D288" s="5">
         <v>4.1465892789120717</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>78.131408010000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.16775215699999535</v>
       </c>
       <c r="D289" s="5">
         <v>2.6127816701367212</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>78.323874339</v>
       </c>
       <c r="C290" s="5">
         <v>0.19246632899999838</v>
       </c>
       <c r="D290" s="5">
         <v>2.9964210074182374</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>78.193042446000007</v>
       </c>
       <c r="C291" s="5">
         <v>-0.13083189299999276</v>
       </c>
       <c r="D291" s="5">
         <v>-1.9861619815588205</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>78.541759799999994</v>
       </c>
       <c r="C292" s="5">
         <v>0.34871735399998727</v>
       </c>
       <c r="D292" s="5">
         <v>5.4848754534071897</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>78.486110334000003</v>
       </c>
       <c r="C293" s="5">
         <v>-5.5649465999991321E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.84693465291089121</v>
       </c>
       <c r="E293" s="5">
         <v>2.9969736887656806</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>78.632501554000001</v>
       </c>
       <c r="C294" s="5">
         <v>0.14639121999999816</v>
       </c>
       <c r="D294" s="5">
         <v>2.2613278221339517</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>78.805428063999997</v>
       </c>
       <c r="C295" s="5">
         <v>0.17292650999999637</v>
       </c>
       <c r="D295" s="5">
         <v>2.6711632997781232</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>79.002204793000004</v>
       </c>
       <c r="C296" s="5">
         <v>0.19677672900000687</v>
       </c>
       <c r="D296" s="5">
         <v>3.0378888557402783</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>79.674996383000007</v>
       </c>
       <c r="C297" s="5">
         <v>0.67279159000000277</v>
       </c>
       <c r="D297" s="5">
         <v>10.711844975119211</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>80.085979041000002</v>
       </c>
       <c r="C298" s="5">
         <v>0.41098265799999467</v>
       </c>
       <c r="D298" s="5">
         <v>6.368550364861858</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>80.663780406000001</v>
       </c>
       <c r="C299" s="5">
         <v>0.57780136499999912</v>
       </c>
       <c r="D299" s="5">
         <v>9.0096619726143032</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>80.665584004999999</v>
       </c>
       <c r="C300" s="5">
         <v>1.8035989999987123E-3</v>
       </c>
       <c r="D300" s="5">
         <v>2.6834658263141797E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>81.146819488000006</v>
       </c>
       <c r="C301" s="5">
         <v>0.48123548300000607</v>
       </c>
       <c r="D301" s="5">
         <v>7.3986053708318122</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>81.439749047000006</v>
       </c>
       <c r="C302" s="5">
         <v>0.29292955900000095</v>
       </c>
       <c r="D302" s="5">
         <v>4.4188943979839523</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>81.695170149000006</v>
       </c>
       <c r="C303" s="5">
         <v>0.25542110199999968</v>
       </c>
       <c r="D303" s="5">
         <v>3.829188264683836</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>82.001070448999997</v>
       </c>
       <c r="C304" s="5">
         <v>0.30590029999999047</v>
       </c>
       <c r="D304" s="5">
         <v>4.5869941121088775</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>82.277225879</v>
       </c>
       <c r="C305" s="5">
         <v>0.27615543000000287</v>
       </c>
       <c r="D305" s="5">
         <v>4.1169463954692898</v>
       </c>
       <c r="E305" s="5">
         <v>4.8303012200079598</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>82.707629947000001</v>
       </c>
       <c r="C306" s="5">
         <v>0.43040406800000142</v>
       </c>
       <c r="D306" s="5">
         <v>6.4611683913194051</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>82.762373019999998</v>
       </c>
       <c r="C307" s="5">
         <v>5.4743072999997366E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.79716174327879585</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>82.939833286999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.17746026700000073</v>
       </c>
       <c r="D308" s="5">
         <v>2.6036196651033405</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>83.318388452999997</v>
       </c>
       <c r="C309" s="5">
         <v>0.37855516599999817</v>
       </c>
       <c r="D309" s="5">
         <v>5.6166620382904542</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>83.722928592000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.40454013900000518</v>
       </c>
       <c r="D310" s="5">
         <v>5.9845601491740563</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>84.022438249000004</v>
       </c>
       <c r="C311" s="5">
         <v>0.29950965700000154</v>
       </c>
       <c r="D311" s="5">
         <v>4.3783496480692685</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>84.388994525000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.36655627599999718</v>
       </c>
       <c r="D312" s="5">
         <v>5.3625775643585172</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>84.665863924000007</v>
       </c>
       <c r="C313" s="5">
         <v>0.27686939900000596</v>
       </c>
       <c r="D313" s="5">
         <v>4.0088709798566935</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>84.941738896999993</v>
       </c>
       <c r="C314" s="5">
         <v>0.27587497299998631</v>
       </c>
       <c r="D314" s="5">
         <v>3.980915940607721</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>85.581071707000007</v>
       </c>
       <c r="C315" s="5">
         <v>0.6393328100000133</v>
       </c>
       <c r="D315" s="5">
         <v>9.415507506932542</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>85.767589303999998</v>
       </c>
       <c r="C316" s="5">
         <v>0.18651759699999104</v>
       </c>
       <c r="D316" s="5">
         <v>2.6468891638476766</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>86.042315836</v>
       </c>
       <c r="C317" s="5">
         <v>0.27472653200000252</v>
       </c>
       <c r="D317" s="5">
         <v>3.9122265212516938</v>
       </c>
       <c r="E317" s="5">
         <v>4.5761022163497422</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>86.600382613999997</v>
       </c>
       <c r="C318" s="5">
         <v>0.55806677799999704</v>
       </c>
       <c r="D318" s="5">
         <v>8.0668862624118987</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>87.033852362999994</v>
       </c>
       <c r="C319" s="5">
         <v>0.4334697489999968</v>
       </c>
       <c r="D319" s="5">
         <v>6.1746296717365645</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>87.272042732000003</v>
       </c>
       <c r="C320" s="5">
         <v>0.23819036900000867</v>
       </c>
       <c r="D320" s="5">
         <v>3.3339931507635923</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>87.469731859999996</v>
       </c>
       <c r="C321" s="5">
         <v>0.19768912799999327</v>
       </c>
       <c r="D321" s="5">
         <v>2.7523694829521661</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>87.764615633999995</v>
       </c>
       <c r="C322" s="5">
         <v>0.29488377399999877</v>
       </c>
       <c r="D322" s="5">
         <v>4.1213810288767805</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>87.997105227999995</v>
       </c>
       <c r="C323" s="5">
         <v>0.23248959400000047</v>
       </c>
       <c r="D323" s="5">
         <v>3.225540789859016</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>88.314618616000004</v>
       </c>
       <c r="C324" s="5">
         <v>0.31751338800000894</v>
       </c>
       <c r="D324" s="5">
         <v>4.416839688942642</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>88.370621291000006</v>
       </c>
       <c r="C325" s="5">
         <v>5.6002675000002E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.7636118650854673</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>88.425428151000006</v>
       </c>
       <c r="C326" s="5">
         <v>5.4806859999999347E-2</v>
       </c>
       <c r="D326" s="5">
         <v>0.74677573865939983</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>88.832328548000007</v>
       </c>
       <c r="C327" s="5">
         <v>0.40690039700000113</v>
       </c>
       <c r="D327" s="5">
         <v>5.663866943050988</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>89.338709158</v>
       </c>
       <c r="C328" s="5">
         <v>0.50638060999999368</v>
       </c>
       <c r="D328" s="5">
         <v>7.0590835142646302</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>89.801950054000002</v>
       </c>
       <c r="C329" s="5">
         <v>0.46324089600000207</v>
       </c>
       <c r="D329" s="5">
         <v>6.4028185884491995</v>
       </c>
       <c r="E329" s="5">
         <v>4.3695176977407435</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>90.021194171000005</v>
       </c>
       <c r="C330" s="5">
         <v>0.21924411700000235</v>
       </c>
       <c r="D330" s="5">
         <v>2.9693632269330639</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>90.432820956</v>
       </c>
       <c r="C331" s="5">
         <v>0.41162678499999572</v>
       </c>
       <c r="D331" s="5">
         <v>5.6271845284734612</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>90.607634798000007</v>
       </c>
       <c r="C332" s="5">
         <v>0.17481384200000605</v>
       </c>
       <c r="D332" s="5">
         <v>2.3445179980570163</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>90.218339224000005</v>
       </c>
       <c r="C333" s="5">
         <v>-0.38929557400000192</v>
       </c>
       <c r="D333" s="5">
         <v>-5.0356910844889358</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>90.202251472</v>
       </c>
       <c r="C334" s="5">
         <v>-1.608775200000423E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.21377449337265375</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>90.392987251999998</v>
       </c>
       <c r="C335" s="5">
         <v>0.19073577999999713</v>
       </c>
       <c r="D335" s="5">
         <v>2.5671607845173972</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>90.438701320999996</v>
       </c>
       <c r="C336" s="5">
         <v>4.5714068999998858E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.60856185828137566</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>90.456079036000006</v>
       </c>
       <c r="C337" s="5">
         <v>1.7377715000009175E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.23082275571897348</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>90.490549853999994</v>
       </c>
       <c r="C338" s="5">
         <v>3.4470817999988412E-2</v>
       </c>
       <c r="D338" s="5">
         <v>0.45825322433306059</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>90.467102236000002</v>
       </c>
       <c r="C339" s="5">
         <v>-2.3447617999991621E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-0.31049735947836776</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>90.597480963999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.13037872799999661</v>
       </c>
       <c r="D340" s="5">
         <v>1.7431815009471885</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>90.533835655999994</v>
       </c>
       <c r="C341" s="5">
         <v>-6.364530800000523E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.83975806577778478</v>
       </c>
       <c r="E341" s="5">
         <v>0.81499967602027823</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>90.780419977999998</v>
       </c>
       <c r="C342" s="5">
         <v>0.24658432200000391</v>
       </c>
       <c r="D342" s="5">
         <v>3.3178129548173008</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>91.274911256999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.49449127900000178</v>
       </c>
       <c r="D343" s="5">
         <v>6.7359651250606944</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>91.035002747999997</v>
       </c>
       <c r="C344" s="5">
         <v>-0.23990850900000282</v>
       </c>
       <c r="D344" s="5">
         <v>-3.1089006877937808</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>91.674970376000005</v>
       </c>
       <c r="C345" s="5">
         <v>0.63996762800000795</v>
       </c>
       <c r="D345" s="5">
         <v>8.7698234627954452</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>91.745444329999998</v>
       </c>
       <c r="C346" s="5">
         <v>7.0473953999993455E-2</v>
       </c>
       <c r="D346" s="5">
         <v>0.92639488743300191</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>92.113036846</v>
       </c>
       <c r="C347" s="5">
         <v>0.36759251600000198</v>
       </c>
       <c r="D347" s="5">
         <v>4.9153679154789076</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>92.141480126000005</v>
       </c>
       <c r="C348" s="5">
         <v>2.8443280000004734E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.37117398426023129</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>92.412388312000004</v>
       </c>
       <c r="C349" s="5">
         <v>0.27090818599999977</v>
       </c>
       <c r="D349" s="5">
         <v>3.5857751076430633</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>92.645245145000004</v>
       </c>
       <c r="C350" s="5">
         <v>0.2328568329999996</v>
       </c>
       <c r="D350" s="5">
         <v>3.0659678684387126</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>92.784321632000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.13907648699999697</v>
       </c>
       <c r="D351" s="5">
         <v>1.8163548051102874</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>92.725958403000007</v>
       </c>
       <c r="C352" s="5">
         <v>-5.8363228999994021E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-0.75221852063307448</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>93.082010178999994</v>
       </c>
       <c r="C353" s="5">
         <v>0.35605177599998683</v>
       </c>
       <c r="D353" s="5">
         <v>4.7063628121648327</v>
       </c>
       <c r="E353" s="5">
         <v>2.8146101449653127</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>93.273865138999994</v>
       </c>
       <c r="C354" s="5">
         <v>0.19185496000000057</v>
       </c>
       <c r="D354" s="5">
         <v>2.5015990575402602</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>93.359871850000005</v>
       </c>
       <c r="C355" s="5">
         <v>8.6006711000010228E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.1121344994702298</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>93.569403417999993</v>
       </c>
       <c r="C356" s="5">
         <v>0.20953156799998851</v>
       </c>
       <c r="D356" s="5">
         <v>2.7267061766315104</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>93.508339002</v>
       </c>
       <c r="C357" s="5">
         <v>-6.1064415999993571E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-0.78032828294912759</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>93.978092000999993</v>
       </c>
       <c r="C358" s="5">
         <v>0.46975299899999357</v>
       </c>
       <c r="D358" s="5">
         <v>6.1977632995824816</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>94.047368121999995</v>
       </c>
       <c r="C359" s="5">
         <v>6.9276121000001467E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.88817739634543535</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>94.028384897999999</v>
       </c>
       <c r="C360" s="5">
         <v>-1.8983223999995857E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-0.24194825370628115</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>94.251185934999995</v>
       </c>
       <c r="C361" s="5">
         <v>0.22280103699999643</v>
       </c>
       <c r="D361" s="5">
         <v>2.8807603495043521</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>94.400114251999995</v>
       </c>
       <c r="C362" s="5">
         <v>0.14892831699999931</v>
       </c>
       <c r="D362" s="5">
         <v>1.9127115708670539</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>94.401447130999998</v>
       </c>
       <c r="C363" s="5">
         <v>1.3328790000031177E-3</v>
       </c>
       <c r="D363" s="5">
         <v>1.6944672445173836E-2</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>94.459585814999997</v>
       </c>
       <c r="C364" s="5">
         <v>5.813868399999933E-2</v>
       </c>
       <c r="D364" s="5">
         <v>0.74154820843936875</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>94.839619861000003</v>
       </c>
       <c r="C365" s="5">
         <v>0.38003404600000579</v>
       </c>
       <c r="D365" s="5">
         <v>4.9361705076510498</v>
       </c>
       <c r="E365" s="5">
         <v>1.8882377793733252</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>94.667900789000001</v>
       </c>
       <c r="C366" s="5">
         <v>-0.17171907200000192</v>
       </c>
       <c r="D366" s="5">
         <v>-2.1512439217972079</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>94.749952640000004</v>
       </c>
       <c r="C367" s="5">
         <v>8.2051851000002785E-2</v>
       </c>
       <c r="D367" s="5">
         <v>1.0450527785283548</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>94.804730259999999</v>
       </c>
       <c r="C368" s="5">
         <v>5.4777619999995864E-2</v>
       </c>
       <c r="D368" s="5">
         <v>0.6959640346800855</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>92.634818440999993</v>
       </c>
       <c r="C369" s="5">
         <v>-2.1699118190000064</v>
       </c>
       <c r="D369" s="5">
         <v>-24.259010756570774</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>92.298992917999996</v>
       </c>
       <c r="C370" s="5">
         <v>-0.33582552299999691</v>
       </c>
       <c r="D370" s="5">
         <v>-4.2646138753389966</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>92.480869631000004</v>
       </c>
       <c r="C371" s="5">
         <v>0.18187671300000829</v>
       </c>
       <c r="D371" s="5">
         <v>2.3904165778338538</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>92.502144079000004</v>
       </c>
       <c r="C372" s="5">
         <v>2.1274447999999779E-2</v>
       </c>
       <c r="D372" s="5">
         <v>0.27639946442272745</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>92.297126931999998</v>
       </c>
       <c r="C373" s="5">
         <v>-0.20501714700000662</v>
       </c>
       <c r="D373" s="5">
         <v>-2.6274380120518415</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>92.777302891999994</v>
       </c>
       <c r="C374" s="5">
         <v>0.48017595999999685</v>
       </c>
       <c r="D374" s="5">
         <v>6.4247722098426996</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>93.020084077000007</v>
       </c>
       <c r="C375" s="5">
         <v>0.24278118500001256</v>
       </c>
       <c r="D375" s="5">
         <v>3.1857714691267747</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>93.203451078000001</v>
       </c>
       <c r="C376" s="5">
         <v>0.18336700099999348</v>
       </c>
       <c r="D376" s="5">
         <v>2.3913310193764969</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>93.220901939000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.7450861000000373E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.22491239576780675</v>
       </c>
       <c r="E377" s="5">
         <v>-1.706795033945141</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>93.151657876000002</v>
       </c>
       <c r="C378" s="5">
         <v>-6.9244062999999301E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-0.88772203901473778</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>92.820132758</v>
       </c>
       <c r="C379" s="5">
         <v>-0.33152511800000184</v>
       </c>
       <c r="D379" s="5">
         <v>-4.1881648688696931</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>93.432057107000006</v>
       </c>
       <c r="C380" s="5">
         <v>0.61192434900000592</v>
       </c>
       <c r="D380" s="5">
         <v>8.2043467881293353</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>93.330860924999996</v>
       </c>
       <c r="C381" s="5">
         <v>-0.10119618200000957</v>
       </c>
       <c r="D381" s="5">
         <v>-1.2920043846811669</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>93.308178780999995</v>
       </c>
       <c r="C382" s="5">
         <v>-2.2682144000000903E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-0.29124578903818588</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>93.716117400000002</v>
       </c>
       <c r="C383" s="5">
         <v>0.4079386190000065</v>
       </c>
       <c r="D383" s="5">
         <v>5.3743477073939561</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>94.067337878000004</v>
       </c>
       <c r="C384" s="5">
         <v>0.35122047800000189</v>
       </c>
       <c r="D384" s="5">
         <v>4.5911143343808192</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>94.272527046999997</v>
       </c>
       <c r="C385" s="5">
         <v>0.2051891689999934</v>
       </c>
       <c r="D385" s="5">
         <v>2.6491938267726445</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>94.370392090999999</v>
       </c>
       <c r="C386" s="5">
         <v>9.7865044000002399E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.252866615985182</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>94.882739669000003</v>
       </c>
       <c r="C387" s="5">
         <v>0.51234757800000352</v>
       </c>
       <c r="D387" s="5">
         <v>6.7130370388506</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>95.065299229000004</v>
       </c>
       <c r="C388" s="5">
         <v>0.1825595600000014</v>
       </c>
       <c r="D388" s="5">
         <v>2.3334558594733323</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>95.117456816000001</v>
       </c>
       <c r="C389" s="5">
         <v>5.2157586999996397E-2</v>
       </c>
       <c r="D389" s="5">
         <v>0.66037048321434533</v>
       </c>
       <c r="E389" s="5">
         <v>2.034473854630825</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>97.294068611</v>
       </c>
       <c r="C390" s="5">
         <v>2.1766117949999995</v>
       </c>
       <c r="D390" s="5">
         <v>31.193893379158943</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>97.540648106000006</v>
       </c>
       <c r="C391" s="5">
         <v>0.24657949500000598</v>
       </c>
       <c r="D391" s="5">
         <v>3.0840003189998244</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>98.049450669999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.50880256399999269</v>
       </c>
       <c r="D392" s="5">
         <v>6.4423207901672663</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>98.417114944999994</v>
       </c>
       <c r="C393" s="5">
         <v>0.36766427499999565</v>
       </c>
       <c r="D393" s="5">
         <v>4.5937125839516479</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>98.604666111</v>
       </c>
       <c r="C394" s="5">
         <v>0.18755116600000576</v>
       </c>
       <c r="D394" s="5">
         <v>2.3109330751284407</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>98.746179198999997</v>
       </c>
       <c r="C395" s="5">
         <v>0.1415130879999964</v>
       </c>
       <c r="D395" s="5">
         <v>1.7358464027196208</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>99.043704528000006</v>
       </c>
       <c r="C396" s="5">
         <v>0.29752532900000972</v>
       </c>
       <c r="D396" s="5">
         <v>3.6761605978736345</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>99.276582374</v>
       </c>
       <c r="C397" s="5">
         <v>0.23287784599999384</v>
       </c>
       <c r="D397" s="5">
         <v>2.8582913800115017</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>99.281758128999996</v>
       </c>
       <c r="C398" s="5">
         <v>5.1757549999962293E-3</v>
       </c>
       <c r="D398" s="5">
         <v>6.2579584041611014E-2</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>99.176838128</v>
       </c>
       <c r="C399" s="5">
         <v>-0.10492000099999643</v>
       </c>
       <c r="D399" s="5">
         <v>-1.2608033699412324</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>99.144026894999996</v>
       </c>
       <c r="C400" s="5">
         <v>-3.2811233000003881E-2</v>
       </c>
       <c r="D400" s="5">
         <v>-0.39628118281892499</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>99.527992282</v>
       </c>
       <c r="C401" s="5">
         <v>0.38396538700000349</v>
       </c>
       <c r="D401" s="5">
         <v>4.7476447818462608</v>
       </c>
       <c r="E401" s="5">
         <v>4.636935861870195</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>99.001134272000002</v>
       </c>
       <c r="C402" s="5">
         <v>-0.52685800999999799</v>
       </c>
       <c r="D402" s="5">
         <v>-6.1705600475751581</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>99.429410576999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.42827630499999714</v>
       </c>
       <c r="D403" s="5">
         <v>5.3164796824100691</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>99.356730509000002</v>
       </c>
       <c r="C404" s="5">
         <v>-7.2680067999996822E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-0.87364790207419274</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>99.481493678000007</v>
       </c>
       <c r="C405" s="5">
         <v>0.12476316900000484</v>
       </c>
       <c r="D405" s="5">
         <v>1.5173017435337943</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>99.488539763999995</v>
       </c>
       <c r="C406" s="5">
         <v>7.0460859999883496E-3</v>
       </c>
       <c r="D406" s="5">
         <v>8.5026847378677495E-2</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>99.771849141000004</v>
       </c>
       <c r="C407" s="5">
         <v>0.28330937700000902</v>
       </c>
       <c r="D407" s="5">
         <v>3.4712218345135604</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>99.642325303000007</v>
       </c>
       <c r="C408" s="5">
         <v>-0.12952383799999723</v>
       </c>
       <c r="D408" s="5">
         <v>-1.5467651378022529</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>99.702065336999993</v>
       </c>
       <c r="C409" s="5">
         <v>5.9740033999986508E-2</v>
       </c>
       <c r="D409" s="5">
         <v>0.72183085534367475</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>99.791386829999993</v>
       </c>
       <c r="C410" s="5">
         <v>8.9321492999999919E-2</v>
       </c>
       <c r="D410" s="5">
         <v>1.0803739606254803</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>100.0978595</v>
       </c>
       <c r="C411" s="5">
         <v>0.30647267000000511</v>
       </c>
       <c r="D411" s="5">
         <v>3.7482521570177951</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>99.949453461999994</v>
       </c>
       <c r="C412" s="5">
         <v>-0.14840603800000451</v>
       </c>
       <c r="D412" s="5">
         <v>-1.7646952013833928</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>99.937775302999995</v>
       </c>
       <c r="C413" s="5">
         <v>-1.16781589999988E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-0.1401187123002523</v>
       </c>
       <c r="E413" s="5">
         <v>0.41172640139159888</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>99.773499561999998</v>
       </c>
       <c r="C414" s="5">
         <v>-0.16427574099999731</v>
       </c>
       <c r="D414" s="5">
         <v>-1.9548003605414865</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>99.791241503999998</v>
       </c>
       <c r="C415" s="5">
         <v>1.7741942000000677E-2</v>
       </c>
       <c r="D415" s="5">
         <v>0.21359544621610826</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>99.962911806999998</v>
       </c>
       <c r="C416" s="5">
         <v>0.17167030299999908</v>
       </c>
       <c r="D416" s="5">
         <v>2.0839977087778516</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>99.956908589999998</v>
       </c>
       <c r="C417" s="5">
         <v>-6.0032169999999496E-3</v>
       </c>
       <c r="D417" s="5">
         <v>-7.204153335509389E-2</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>99.963919924999999</v>
       </c>
       <c r="C418" s="5">
         <v>7.0113350000013952E-3</v>
       </c>
       <c r="D418" s="5">
         <v>8.4204771420925972E-2</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>99.982719729999999</v>
       </c>
       <c r="C419" s="5">
         <v>1.8799805000000447E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.22591266555862521</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>100.16094663</v>
       </c>
       <c r="C420" s="5">
         <v>0.17822689999999852</v>
       </c>
       <c r="D420" s="5">
         <v>2.1601895902248813</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>100.23923440999999</v>
       </c>
       <c r="C421" s="5">
         <v>7.8287779999996587E-2</v>
       </c>
       <c r="D421" s="5">
         <v>0.94198642980209968</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>100.80421109</v>
       </c>
       <c r="C422" s="5">
         <v>0.5649766800000009</v>
       </c>
       <c r="D422" s="5">
         <v>6.9771957093657466</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>100.41730627</v>
       </c>
       <c r="C423" s="5">
         <v>-0.38690481999999804</v>
       </c>
       <c r="D423" s="5">
         <v>-4.5098218216935599</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>100.76204814</v>
       </c>
       <c r="C424" s="5">
         <v>0.34474187000000711</v>
       </c>
       <c r="D424" s="5">
         <v>4.1983961310400275</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>100.83496651999999</v>
       </c>
       <c r="C425" s="5">
         <v>7.2918379999990179E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.87186766289910622</v>
       </c>
       <c r="E425" s="5">
         <v>0.89774983911721229</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>101.24577597</v>
       </c>
       <c r="C426" s="5">
         <v>0.41080945000000213</v>
       </c>
       <c r="D426" s="5">
         <v>4.9999416913492301</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>101.45764423</v>
       </c>
       <c r="C427" s="5">
         <v>0.21186826000000281</v>
       </c>
       <c r="D427" s="5">
         <v>2.540240144742012</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>101.15994141</v>
       </c>
       <c r="C428" s="5">
         <v>-0.29770281999999781</v>
       </c>
       <c r="D428" s="5">
         <v>-3.4648356397297908</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>101.33824235</v>
       </c>
       <c r="C429" s="5">
         <v>0.17830093999999974</v>
       </c>
       <c r="D429" s="5">
         <v>2.1357023482057924</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>101.54549262</v>
       </c>
       <c r="C430" s="5">
         <v>0.20725027000000296</v>
       </c>
       <c r="D430" s="5">
         <v>2.4819546565819195</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>101.29403906</v>
       </c>
       <c r="C431" s="5">
         <v>-0.25145356000000163</v>
       </c>
       <c r="D431" s="5">
         <v>-2.9313798582530359</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>101.37901873</v>
       </c>
       <c r="C432" s="5">
         <v>8.4979669999995622E-2</v>
       </c>
       <c r="D432" s="5">
         <v>1.0113868132010095</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>101.37321353</v>
       </c>
       <c r="C433" s="5">
         <v>-5.8051999999975124E-3</v>
       </c>
       <c r="D433" s="5">
         <v>-6.8693172791367552E-2</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>101.41222627000001</v>
       </c>
       <c r="C434" s="5">
         <v>3.9012740000003987E-2</v>
       </c>
       <c r="D434" s="5">
         <v>0.46278996648321247</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>101.24356179999999</v>
       </c>
       <c r="C435" s="5">
         <v>-0.16866447000001017</v>
       </c>
       <c r="D435" s="5">
         <v>-1.9776332158870757</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>101.36868822</v>
       </c>
       <c r="C436" s="5">
         <v>0.12512642000000085</v>
       </c>
       <c r="D436" s="5">
         <v>1.493196825206522</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>101.70496167</v>
       </c>
       <c r="C437" s="5">
         <v>0.3362734500000073</v>
       </c>
       <c r="D437" s="5">
         <v>4.0542367693785497</v>
       </c>
       <c r="E437" s="5">
         <v>0.86279113290275156</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>101.52720196</v>
       </c>
       <c r="C438" s="5">
         <v>-0.17775971000000368</v>
       </c>
       <c r="D438" s="5">
         <v>-2.0773127200540698</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>101.56722279</v>
       </c>
       <c r="C439" s="5">
         <v>4.0020830000003116E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.47405278478835911</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>102.07774909</v>
+        <v>101.97125099</v>
       </c>
       <c r="C440" s="5">
-        <v>0.5105262999999951</v>
+        <v>0.40402819999999906</v>
       </c>
       <c r="D440" s="5">
-        <v>6.2013626498107266</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.879362291578726</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>101.76005625000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.21119473999999627</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-2.4572280828868531</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>