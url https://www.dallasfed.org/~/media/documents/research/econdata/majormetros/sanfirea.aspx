--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6277C6DB-88AA-4D0B-8444-A8CC00CBA531}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C4C26C8A-EC60-4FAD-8AA4-88038B16EFFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A21EF550-39F9-4690-B2AA-47A2A839CE50}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7318D8B3-1041-4D56-A82C-CF3EBFA01867}"/>
   </bookViews>
   <sheets>
     <sheet name="sanfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7FCDEA9-92F9-437A-A325-76AE9BFDF5DB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA708EF7-04CE-4E7E-81D8-9AFDEDA1C9A3}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>44.276453431999997</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>44.276455742000003</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>44.083860178999998</v>
+        <v>44.083864261000002</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.1925932529999983</v>
+        <v>-0.1925914810000009</v>
       </c>
       <c r="D7" s="5">
-        <v>-5.096664028849518</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-5.0966179923193966</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.029478181999998</v>
+        <v>44.029481582999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-5.4381997000000126E-2</v>
+        <v>-5.4382678000003182E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>-1.4703214597846181</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-1.4703396119542411</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>43.988457424000003</v>
+        <v>43.988460084000003</v>
       </c>
       <c r="C9" s="5">
-        <v>-4.1020757999994828E-2</v>
+        <v>-4.1021498999995742E-2</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.1122878788450863</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-1.1123077829158334</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>43.792033289000003</v>
+        <v>43.792038292000001</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.19642413500000089</v>
+        <v>-0.19642179200000243</v>
       </c>
       <c r="D10" s="5">
-        <v>-5.228766725848577</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-5.22870557096351</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>43.831119129000001</v>
+        <v>43.831135590000002</v>
       </c>
       <c r="C11" s="5">
-        <v>3.9085839999998484E-2</v>
+        <v>3.9097298000001501E-2</v>
       </c>
       <c r="D11" s="5">
-        <v>1.0763130761861195</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>1.0766300243113092</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>42.735343855000004</v>
+        <v>42.735327556999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.0957752739999975</v>
+        <v>-1.0958080330000044</v>
       </c>
       <c r="D12" s="5">
-        <v>-26.200109378069435</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-26.200779707349763</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>42.870219315</v>
+        <v>42.870209182000004</v>
       </c>
       <c r="C13" s="5">
-        <v>0.13487545999999639</v>
+        <v>0.13488162500000556</v>
       </c>
       <c r="D13" s="5">
-        <v>3.8537136388333781</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>3.8538943519422109</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>43.104505412000002</v>
+        <v>43.104501374000002</v>
       </c>
       <c r="C14" s="5">
-        <v>0.2342860970000018</v>
+        <v>0.23429219199999807</v>
       </c>
       <c r="D14" s="5">
-        <v>6.7587627994164068</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>6.7589455944057963</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>42.487941137</v>
+        <v>42.487937035000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.61656427500000177</v>
+        <v>-0.61656433899999996</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.876710764815815</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-15.876713657719799</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>42.410254113999997</v>
+        <v>42.410253472000001</v>
       </c>
       <c r="C16" s="5">
-        <v>-7.7687023000002853E-2</v>
+        <v>-7.7683563000000788E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>-2.1722071524141739</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-2.1721115857310735</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>42.796827303999997</v>
+        <v>42.796829246000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.38657319000000001</v>
+        <v>0.38657577400000065</v>
       </c>
       <c r="D17" s="5">
-        <v>11.503473113340924</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>11.503554085020063</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>42.261333051000001</v>
+        <v>42.261335285000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.53549425299999598</v>
+        <v>-0.53549396100000024</v>
       </c>
       <c r="D18" s="5">
-        <v>-14.023569256544544</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-14.023561534797203</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>42.386959842000003</v>
+        <v>42.386963502</v>
       </c>
       <c r="C19" s="5">
-        <v>0.12562679100000196</v>
+        <v>0.12562821699999915</v>
       </c>
       <c r="D19" s="5">
-        <v>3.626043743539098</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>3.6260853834949147</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>42.442501020999998</v>
+        <v>42.442504126999999</v>
       </c>
       <c r="C20" s="5">
-        <v>5.5541178999995111E-2</v>
+        <v>5.5540624999999011E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>1.5837854757656089</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.5837694264041247</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>42.187046383000002</v>
+        <v>42.187048892999996</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.25545463799999624</v>
+        <v>-0.25545523400000292</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.9882464945201779</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-6.9882617682667458</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>42.087020768999999</v>
+        <v>42.087025292</v>
       </c>
       <c r="C22" s="5">
-        <v>-0.10002561400000332</v>
+        <v>-0.10002360099999663</v>
       </c>
       <c r="D22" s="5">
-        <v>-2.8083923671080702</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-2.8083364186987536</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>41.826974302000004</v>
+        <v>41.826988898000003</v>
       </c>
       <c r="C23" s="5">
-        <v>-0.26004646699999512</v>
+        <v>-0.26003639399999656</v>
       </c>
       <c r="D23" s="5">
-        <v>-7.1676844592917233</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>-7.1674154380418571</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>41.834021006999997</v>
+        <v>41.834006754000001</v>
       </c>
       <c r="C24" s="5">
-        <v>7.0467049999933806E-3</v>
+        <v>7.01785599999738E-3</v>
       </c>
       <c r="D24" s="5">
-        <v>0.20235472242282615</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>0.20152545320510917</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>41.885007885999997</v>
+        <v>41.884998520000003</v>
       </c>
       <c r="C25" s="5">
-        <v>5.0986878999999874E-2</v>
+        <v>5.0991766000002769E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>1.4723916862055653</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>1.4725342647974982</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>42.009714385999999</v>
+        <v>42.009710888999997</v>
       </c>
       <c r="C26" s="5">
-        <v>0.12470650000000205</v>
+        <v>0.12471236899999383</v>
       </c>
       <c r="D26" s="5">
-        <v>3.6319160863437228</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>3.6320906477379955</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>41.983704850999999</v>
+        <v>41.983701273999998</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.6009535000000028E-2</v>
+        <v>-2.6009614999999542E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.7404330063449982</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-0.74043533744166945</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>41.994353093999997</v>
+        <v>41.994352622999997</v>
       </c>
       <c r="C28" s="5">
-        <v>1.0648242999998558E-2</v>
+        <v>1.0651348999999755E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>0.30477851571764081</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>0.30486756706031848</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>42.299525621000001</v>
+        <v>42.299527603999998</v>
       </c>
       <c r="C29" s="5">
-        <v>0.30517252700000341</v>
+        <v>0.3051749810000004</v>
       </c>
       <c r="D29" s="5">
-        <v>9.077510284468616</v>
+        <v>9.0775863277738225</v>
       </c>
       <c r="E29" s="5">
-        <v>-1.1620059577489239</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-1.1620058092188801</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>42.140386243999998</v>
+        <v>42.140388141999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.15913937700000247</v>
+        <v>-0.15913946199999884</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.4223870447122948</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-4.4223891550994932</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>42.186594649</v>
+        <v>42.186597567</v>
       </c>
       <c r="C31" s="5">
-        <v>4.6208405000001562E-2</v>
+        <v>4.6209425000000692E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>1.3238067464267145</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.3238360844898267</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>42.058802554000003</v>
+        <v>42.058805163999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-0.12779209499999666</v>
+        <v>-0.12779240300000083</v>
       </c>
       <c r="D32" s="5">
-        <v>-3.5750981427312145</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-3.5751063730781518</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>42.096712265000001</v>
+        <v>42.096714484000003</v>
       </c>
       <c r="C33" s="5">
-        <v>3.7909710999997515E-2</v>
+        <v>3.7909320000004243E-2</v>
       </c>
       <c r="D33" s="5">
-        <v>1.0869984615300199</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>1.0869871268242903</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>42.183599934</v>
+        <v>42.183603089000002</v>
       </c>
       <c r="C34" s="5">
-        <v>8.6887668999999335E-2</v>
+        <v>8.688860499999862E-2</v>
       </c>
       <c r="D34" s="5">
-        <v>2.505112577791313</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.5051397377255924</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>42.424744724999996</v>
+        <v>42.424754686</v>
       </c>
       <c r="C35" s="5">
-        <v>0.24114479099999642</v>
+        <v>0.24115159699999822</v>
       </c>
       <c r="D35" s="5">
-        <v>7.0797082383274645</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>7.0799138316880672</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>42.439042116000003</v>
+        <v>42.439033109999997</v>
       </c>
       <c r="C36" s="5">
-        <v>1.4297391000006598E-2</v>
+        <v>1.4278423999996903E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>0.40515755320871261</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>0.40461897841037597</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>42.418079331000001</v>
+        <v>42.418071871000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.0962785000001816E-2</v>
+        <v>-2.0961238999994691E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.59113290343750791</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.59108955099357319</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>42.416337808000002</v>
+        <v>42.416334986999999</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.741522999999745E-3</v>
+        <v>-1.7368840000031582E-3</v>
       </c>
       <c r="D38" s="5">
-        <v>-4.9256255729146492E-2</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-4.9125087050849725E-2</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>42.471432331000003</v>
+        <v>42.471429712999999</v>
       </c>
       <c r="C39" s="5">
-        <v>5.5094523000001061E-2</v>
+        <v>5.5094726000000094E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>1.5698618149820209</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>1.5698677457983257</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>42.550740742000002</v>
+        <v>42.550740359000002</v>
       </c>
       <c r="C40" s="5">
-        <v>7.9308410999999523E-2</v>
+        <v>7.931064600000326E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>2.2639602012614723</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>2.2640247998929608</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>42.404699827000002</v>
+        <v>42.404701373000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.14604091500000038</v>
+        <v>-0.14603898600000065</v>
       </c>
       <c r="D41" s="5">
-        <v>-4.0417274997234021</v>
+        <v>-4.0416751534267492</v>
       </c>
       <c r="E41" s="5">
-        <v>0.24864157329411718</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>0.24864052852935359</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>42.600248086999997</v>
+        <v>42.600249466999998</v>
       </c>
       <c r="C42" s="5">
-        <v>0.19554825999999537</v>
+        <v>0.19554809399999584</v>
       </c>
       <c r="D42" s="5">
-        <v>5.6763050351193556</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.6762998814399612</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>42.789375081000003</v>
+        <v>42.789376994999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.18912699400000577</v>
+        <v>0.18912752800000021</v>
       </c>
       <c r="D43" s="5">
-        <v>5.4595192202488096</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>5.4595348323325688</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>42.982952449000003</v>
+        <v>42.982954282000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.19357736799999969</v>
+        <v>0.19357728700000365</v>
       </c>
       <c r="D44" s="5">
-        <v>5.5658852704186579</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>5.5658826279990636</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>43.208177296999999</v>
+        <v>43.208178939</v>
       </c>
       <c r="C45" s="5">
-        <v>0.22522484799999631</v>
+        <v>0.22522465699999827</v>
       </c>
       <c r="D45" s="5">
-        <v>6.4722509245067616</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>6.4722449926214898</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>43.494377874000001</v>
+        <v>43.494379484</v>
       </c>
       <c r="C46" s="5">
-        <v>0.28620057700000245</v>
+        <v>0.28620054499999981</v>
       </c>
       <c r="D46" s="5">
-        <v>8.24457088592081</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>8.2445696054470616</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>43.513238397000002</v>
+        <v>43.51324451</v>
       </c>
       <c r="C47" s="5">
-        <v>1.886052300000074E-2</v>
+        <v>1.8865026000000285E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>0.52160037669084502</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>0.52172518803867973</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>43.665367926000002</v>
+        <v>43.665363599000003</v>
       </c>
       <c r="C48" s="5">
-        <v>0.15212952899999976</v>
+        <v>0.15211908900000282</v>
       </c>
       <c r="D48" s="5">
-        <v>4.2770204552354807</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>4.2767206627444931</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>43.774008799999997</v>
+        <v>43.774003628999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.10864087399999534</v>
+        <v>0.10864002999999656</v>
       </c>
       <c r="D49" s="5">
-        <v>3.0268363092225581</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>3.0268127759451868</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>43.631496278999997</v>
+        <v>43.631494214</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.14251252100000045</v>
+        <v>-0.14250941499999925</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.8375697889448612</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-3.8374880878444206</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>43.735911590999997</v>
+        <v>43.735910003000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.10441531200000043</v>
+        <v>0.10441578900000081</v>
       </c>
       <c r="D51" s="5">
-        <v>2.9098428390126996</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.9098564470223298</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>43.886339051999997</v>
+        <v>43.886338699</v>
       </c>
       <c r="C52" s="5">
-        <v>0.1504274609999996</v>
+        <v>0.15042869599999875</v>
       </c>
       <c r="D52" s="5">
-        <v>4.2063183171470619</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>4.2063536622651387</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>44.097539626</v>
+        <v>44.09754075</v>
       </c>
       <c r="C53" s="5">
-        <v>0.21120057400000292</v>
+        <v>0.21120205100000078</v>
       </c>
       <c r="D53" s="5">
-        <v>5.9302657447445783</v>
+        <v>5.9303083699758341</v>
       </c>
       <c r="E53" s="5">
-        <v>3.9921041910597976</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.9921030503421218</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>44.557549231000003</v>
+        <v>44.557550018000001</v>
       </c>
       <c r="C54" s="5">
-        <v>0.46000960500000332</v>
+        <v>0.4600092680000003</v>
       </c>
       <c r="D54" s="5">
-        <v>13.261742144224065</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>13.261731507045571</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>44.684453613999999</v>
+        <v>44.684454539000001</v>
       </c>
       <c r="C55" s="5">
-        <v>0.12690438299999585</v>
+        <v>0.12690452100000016</v>
       </c>
       <c r="D55" s="5">
-        <v>3.4717693318832676</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>3.4717731042497091</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>44.796904032</v>
+        <v>44.796904933</v>
       </c>
       <c r="C56" s="5">
-        <v>0.11245041800000166</v>
+        <v>0.11245039399999968</v>
       </c>
       <c r="D56" s="5">
-        <v>3.0620038440589692</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>3.0620031172059248</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>45.428658861000002</v>
+        <v>45.428659836000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.63175482900000191</v>
+        <v>0.63175490300000092</v>
       </c>
       <c r="D57" s="5">
-        <v>18.299520623992784</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>18.299522539345748</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>45.413421094999997</v>
+        <v>45.413421649999997</v>
       </c>
       <c r="C58" s="5">
-        <v>-1.5237766000005593E-2</v>
+        <v>-1.5238186000004816E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>-0.40176452963472942</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-0.40177557447983459</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>45.611333305000002</v>
+        <v>45.611335652000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.19791221000000547</v>
+        <v>0.19791400200000453</v>
       </c>
       <c r="D59" s="5">
-        <v>5.3568015927351942</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>5.3568511974066979</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>45.813137505999997</v>
+        <v>45.813137427000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.20180420099999452</v>
+        <v>0.20180177499999985</v>
       </c>
       <c r="D60" s="5">
-        <v>5.4404407437702362</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>5.4403734547758376</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>45.844193095999998</v>
+        <v>45.844190212000001</v>
       </c>
       <c r="C61" s="5">
-        <v>3.1055590000001132E-2</v>
+        <v>3.1052784999999972E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.8164899075274068</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>0.81641588687406674</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>46.052742338999998</v>
+        <v>46.052741079</v>
       </c>
       <c r="C62" s="5">
-        <v>0.20854924300000022</v>
+        <v>0.20855086699999958</v>
       </c>
       <c r="D62" s="5">
-        <v>5.5975790519579238</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>5.5976240983715897</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>46.078909111000002</v>
+        <v>46.078908409</v>
       </c>
       <c r="C63" s="5">
-        <v>2.6166772000003391E-2</v>
+        <v>2.6167329999999822E-2</v>
       </c>
       <c r="D63" s="5">
-        <v>0.68396447067198274</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>0.68397912042998943</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>46.226073784</v>
+        <v>46.226073427999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.14716467299999891</v>
+        <v>0.14716501899999912</v>
       </c>
       <c r="D64" s="5">
-        <v>3.9005463498061443</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.9005557425668469</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>46.272587928</v>
+        <v>46.272588378999998</v>
       </c>
       <c r="C65" s="5">
-        <v>4.6514143999999646E-2</v>
+        <v>4.6514950999998916E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>1.2141831032169925</v>
+        <v>1.214204294885235</v>
       </c>
       <c r="E65" s="5">
-        <v>4.932357497599682</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>4.9323558457168515</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>46.201486185999997</v>
+        <v>46.201486435</v>
       </c>
       <c r="C66" s="5">
-        <v>-7.1101742000003298E-2</v>
+        <v>-7.1101943999998696E-2</v>
       </c>
       <c r="D66" s="5">
-        <v>-1.8283977500774595</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-1.8284028830629628</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>46.168540559</v>
+        <v>46.168540653000001</v>
       </c>
       <c r="C67" s="5">
-        <v>-3.2945626999996591E-2</v>
+        <v>-3.2945781999998758E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.85235496546590683</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-0.85235895526853955</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>46.110967385999999</v>
+        <v>46.110967471000002</v>
       </c>
       <c r="C68" s="5">
-        <v>-5.7573173000001532E-2</v>
+        <v>-5.7573181999998724E-2</v>
       </c>
       <c r="D68" s="5">
-        <v>-1.486205193606005</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>-1.4862054213373166</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>45.946305037999998</v>
+        <v>45.946305414999998</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.16466234800000024</v>
+        <v>-0.1646620560000045</v>
       </c>
       <c r="D69" s="5">
-        <v>-4.2020324399074438</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-4.2020251264788815</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>45.957569499000002</v>
+        <v>45.957569532000001</v>
       </c>
       <c r="C70" s="5">
-        <v>1.1264461000003223E-2</v>
+        <v>1.1264117000003182E-2</v>
       </c>
       <c r="D70" s="5">
-        <v>0.29459594301926018</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>0.29458693193955554</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>46.011910065999999</v>
+        <v>46.011911390999998</v>
       </c>
       <c r="C71" s="5">
-        <v>5.4340566999997009E-2</v>
+        <v>5.4341858999997328E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>1.4281526349644746</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.428186810786114</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>46.264540304999997</v>
+        <v>46.264541991000002</v>
       </c>
       <c r="C72" s="5">
-        <v>0.25263023899999837</v>
+        <v>0.25263060000000337</v>
       </c>
       <c r="D72" s="5">
-        <v>6.7912987473910391</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>6.7913085453286559</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>46.521834116000001</v>
+        <v>46.521832635000003</v>
       </c>
       <c r="C73" s="5">
-        <v>0.25729381100000381</v>
+        <v>0.25729064400000112</v>
       </c>
       <c r="D73" s="5">
-        <v>6.8815947867849836</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>6.8815072160222757</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>46.673458711999999</v>
+        <v>46.67345787</v>
       </c>
       <c r="C74" s="5">
-        <v>0.15162459599999778</v>
+        <v>0.15162523499999736</v>
       </c>
       <c r="D74" s="5">
-        <v>3.9819319598866532</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>3.9819491721628797</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>46.612703502000002</v>
+        <v>46.612703172000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-6.0755209999996396E-2</v>
+        <v>-6.0754697999996665E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>-1.5509145379902334</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-1.550901589237319</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>46.777977168</v>
+        <v>46.777976817999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.16527366599999738</v>
+        <v>0.16527364599999572</v>
       </c>
       <c r="D76" s="5">
-        <v>4.3387769946433563</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>4.3387764906388959</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>46.532135185000001</v>
+        <v>46.532135238999999</v>
       </c>
       <c r="C77" s="5">
-        <v>-0.24584198299999827</v>
+        <v>-0.24584157900000037</v>
       </c>
       <c r="D77" s="5">
-        <v>-6.1274700311972357</v>
+        <v>-6.1274602955170288</v>
       </c>
       <c r="E77" s="5">
-        <v>0.56090931720493842</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>0.56090845377863019</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>46.661045264000002</v>
+        <v>46.661045057999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.12891007900000062</v>
+        <v>0.12890981900000043</v>
       </c>
       <c r="D78" s="5">
-        <v>3.3755387364115874</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>3.3755318202087992</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>46.643749053999997</v>
+        <v>46.643748645000002</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.7296210000004919E-2</v>
+        <v>-1.7296412999996846E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.44390753384789816</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-0.44391273518480379</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>46.611185087999999</v>
+        <v>46.611184569999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-3.256396599999789E-2</v>
+        <v>-3.2564075000003356E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.83456116620639342</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-0.83456395627029556</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>47.560751373000002</v>
+        <v>47.560751318999998</v>
       </c>
       <c r="C81" s="5">
-        <v>0.94956628500000306</v>
+        <v>0.94956674899999882</v>
       </c>
       <c r="D81" s="5">
-        <v>27.380440016617278</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>27.38045526837103</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>47.503442559</v>
+        <v>47.503442460000002</v>
       </c>
       <c r="C82" s="5">
-        <v>-5.7308814000002428E-2</v>
+        <v>-5.7308858999995493E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>-1.4364079309495126</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>-1.4364090530006535</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>47.725531297000003</v>
+        <v>47.725532002999998</v>
       </c>
       <c r="C83" s="5">
-        <v>0.22208873800000362</v>
+        <v>0.22208954299999561</v>
       </c>
       <c r="D83" s="5">
-        <v>5.7567885407291186</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>5.7568099589937027</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>47.606765426999999</v>
+        <v>47.606768854000002</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.11876587000000427</v>
+        <v>-0.11876314899999585</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.9456874240914588</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-2.9456208145557383</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>47.879867820000001</v>
+        <v>47.879867746999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.27310239300000205</v>
+        <v>0.27309889299999668</v>
       </c>
       <c r="D85" s="5">
-        <v>7.1053621451539151</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>7.1052676651388147</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>47.887777851999999</v>
+        <v>47.887777280999998</v>
       </c>
       <c r="C86" s="5">
-        <v>7.9100319999980684E-3</v>
+        <v>7.9095339999994962E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>0.19842719608269554</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.19841469244830101</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>48.463490274000002</v>
+        <v>48.463489850000002</v>
       </c>
       <c r="C87" s="5">
-        <v>0.57571242200000228</v>
+        <v>0.57571256900000378</v>
       </c>
       <c r="D87" s="5">
-        <v>15.419726420137248</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>15.419730817430111</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>49.054524401000002</v>
+        <v>49.054523643000003</v>
       </c>
       <c r="C88" s="5">
-        <v>0.59103412700000035</v>
+        <v>0.59103379300000114</v>
       </c>
       <c r="D88" s="5">
-        <v>15.657173552058001</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>15.657164248586941</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>48.902810211999999</v>
+        <v>48.90280946</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.15171418900000333</v>
+        <v>-0.15171418300000283</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.6488357501661794</v>
+        <v>-3.6488356637345287</v>
       </c>
       <c r="E89" s="5">
-        <v>5.0947050196058941</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>5.0947032815572779</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>48.930192280999997</v>
+        <v>48.930191387000001</v>
       </c>
       <c r="C90" s="5">
-        <v>2.7382068999997955E-2</v>
+        <v>2.7381927000000417E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>0.67398709678503366</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>0.67398360119712564</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>49.115096618999999</v>
+        <v>49.115095611999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.18490433800000261</v>
+        <v>0.18490422499999681</v>
       </c>
       <c r="D91" s="5">
-        <v>4.630177910522737</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.6301751081915254</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>49.519649258000001</v>
+        <v>49.519648136999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.40455263900000205</v>
+        <v>0.40455252499999972</v>
       </c>
       <c r="D92" s="5">
-        <v>10.344498923224155</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>10.344496096704336</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>49.155152938000001</v>
+        <v>49.155152823999998</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.36449632000000065</v>
+        <v>-0.36449531299999904</v>
       </c>
       <c r="D93" s="5">
-        <v>-8.4838164844606823</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-8.4837941710278475</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>49.237050080000003</v>
+        <v>49.237049757000001</v>
       </c>
       <c r="C94" s="5">
-        <v>8.1897142000002532E-2</v>
+        <v>8.1896933000003003E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>2.0177365766983701</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>2.0177313849179646</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>49.216459485999998</v>
+        <v>49.216461006000003</v>
       </c>
       <c r="C95" s="5">
-        <v>-2.0590594000005069E-2</v>
+        <v>-2.058875099999824E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.50067906863678902</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-0.50063436070372225</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>49.131175554999999</v>
+        <v>49.131181153</v>
       </c>
       <c r="C96" s="5">
-        <v>-8.5283930999999313E-2</v>
+        <v>-8.5279853000002959E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-2.0596963564619486</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>-2.059598742181934</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>49.118035140000003</v>
+        <v>49.118036537000002</v>
       </c>
       <c r="C97" s="5">
-        <v>-1.3140414999995187E-2</v>
+        <v>-1.3144615999998166E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>-0.32047519573211725</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>-0.32057746469207338</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>49.315849299999996</v>
+        <v>49.315849174</v>
       </c>
       <c r="C98" s="5">
-        <v>0.19781415999999297</v>
+        <v>0.1978126369999984</v>
       </c>
       <c r="D98" s="5">
-        <v>4.9412845050133658</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.9412454710806797</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>49.644738861</v>
+        <v>49.644737982000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.32888956100000399</v>
+        <v>0.32888880800000209</v>
       </c>
       <c r="D99" s="5">
-        <v>8.3030196345432081</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>8.3029999439588451</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>49.653095807</v>
+        <v>49.653093804999997</v>
       </c>
       <c r="C100" s="5">
-        <v>8.3569459999992546E-3</v>
+        <v>8.355822999995155E-3</v>
       </c>
       <c r="D100" s="5">
-        <v>0.20218909998803714</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>0.20216190839741355</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>49.987335522999999</v>
+        <v>49.987333266</v>
       </c>
       <c r="C101" s="5">
-        <v>0.33423971599999902</v>
+        <v>0.33423946100000279</v>
       </c>
       <c r="D101" s="5">
-        <v>8.3836771402355339</v>
+        <v>8.3836708561133335</v>
       </c>
       <c r="E101" s="5">
-        <v>2.2177157228765454</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>2.2177126794465263</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>50.120857252</v>
+        <v>50.120855139</v>
       </c>
       <c r="C102" s="5">
-        <v>0.1335217290000017</v>
+        <v>0.1335218729999994</v>
       </c>
       <c r="D102" s="5">
-        <v>3.2528450879900639</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>3.2528487968390474</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>50.280471272</v>
+        <v>50.280469406999998</v>
       </c>
       <c r="C103" s="5">
-        <v>0.15961401999999936</v>
+        <v>0.15961426799999856</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8891493518025344</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.8891556676342143</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>50.224851401000002</v>
+        <v>50.224849523000003</v>
       </c>
       <c r="C104" s="5">
-        <v>-5.5619870999997545E-2</v>
+        <v>-5.5619883999995068E-2</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.319384319818806</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-1.3193846749649629</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>50.243450635999999</v>
+        <v>50.243450410000001</v>
       </c>
       <c r="C105" s="5">
-        <v>1.8599234999996384E-2</v>
+        <v>1.8600886999998067E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.44528945476509652</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.44532910303956008</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>50.335349438000001</v>
+        <v>50.335349649999998</v>
       </c>
       <c r="C106" s="5">
-        <v>9.1898802000002888E-2</v>
+        <v>9.1899239999996496E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.2170997924898517</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>2.2171104760382532</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>50.300769492000001</v>
+        <v>50.300772332000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-3.4579946000000916E-2</v>
+        <v>-3.4577317999996637E-2</v>
       </c>
       <c r="D107" s="5">
-        <v>-0.82128173842576091</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>-0.82121955499758759</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>51.247276435000003</v>
+        <v>51.247283901000003</v>
       </c>
       <c r="C108" s="5">
-        <v>0.94650694300000282</v>
+        <v>0.94651156900000188</v>
       </c>
       <c r="D108" s="5">
-        <v>25.070224055484779</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>25.070357968865142</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>51.419287042999997</v>
+        <v>51.419291584</v>
       </c>
       <c r="C109" s="5">
-        <v>0.17201060799999368</v>
+        <v>0.1720076829999968</v>
       </c>
       <c r="D109" s="5">
-        <v>4.1029731807537662</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.1029015088559051</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>51.848867697000003</v>
+        <v>51.848872682</v>
       </c>
       <c r="C110" s="5">
-        <v>0.42958065400000578</v>
+        <v>0.42958109799999988</v>
       </c>
       <c r="D110" s="5">
-        <v>10.499092258940014</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>10.49910264362679</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>52.164651601999999</v>
+        <v>52.164645897</v>
       </c>
       <c r="C111" s="5">
-        <v>0.31578390499999642</v>
+        <v>0.31577321500000011</v>
       </c>
       <c r="D111" s="5">
-        <v>7.5584205475719424</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>7.5581552958404075</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>52.472388152000001</v>
+        <v>52.472382981999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.30773655000000133</v>
+        <v>0.30773708499999941</v>
       </c>
       <c r="D112" s="5">
-        <v>7.3134685167651536</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>7.3134824725448411</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>52.687266448000003</v>
+        <v>52.687262087000001</v>
       </c>
       <c r="C113" s="5">
-        <v>0.21487829600000197</v>
+        <v>0.2148791050000014</v>
       </c>
       <c r="D113" s="5">
-        <v>5.0262927872212204</v>
+        <v>5.0263126454969331</v>
       </c>
       <c r="E113" s="5">
-        <v>5.4012299250431495</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.4012259598501533</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>53.008350641</v>
+        <v>53.008347004999997</v>
       </c>
       <c r="C114" s="5">
-        <v>0.32108419299999724</v>
+        <v>0.32108491799999683</v>
       </c>
       <c r="D114" s="5">
-        <v>7.5631455048077445</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>7.5631638057631623</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>53.255596994000001</v>
+        <v>53.255594058</v>
       </c>
       <c r="C115" s="5">
-        <v>0.24724635300000131</v>
+        <v>0.24724705300000238</v>
       </c>
       <c r="D115" s="5">
-        <v>5.7429918007162239</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.7430088836389892</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>53.731821912000001</v>
+        <v>53.731819858999998</v>
       </c>
       <c r="C116" s="5">
-        <v>0.47622491799999978</v>
+        <v>0.47622580099999823</v>
       </c>
       <c r="D116" s="5">
-        <v>11.274515032703981</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>11.274537628668501</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>54.220349530999997</v>
+        <v>54.220350037000003</v>
       </c>
       <c r="C117" s="5">
-        <v>0.48852761899999564</v>
+        <v>0.48853017800000487</v>
       </c>
       <c r="D117" s="5">
-        <v>11.472811613444511</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>11.472875207222666</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>54.516892349000003</v>
+        <v>54.516893003</v>
       </c>
       <c r="C118" s="5">
-        <v>0.29654281800000604</v>
+        <v>0.29654296599999697</v>
       </c>
       <c r="D118" s="5">
-        <v>6.7641246975218117</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>6.7641281105472739</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>54.883600244999997</v>
+        <v>54.88360479</v>
       </c>
       <c r="C119" s="5">
-        <v>0.36670789599999409</v>
+        <v>0.36671178699999984</v>
       </c>
       <c r="D119" s="5">
-        <v>8.3772208039515128</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>8.3773129012245882</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>55.358674082</v>
+        <v>55.358683767999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.47507383700000361</v>
+        <v>0.4750789779999991</v>
       </c>
       <c r="D120" s="5">
-        <v>10.896297461007665</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>10.896420098756398</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>55.699737612</v>
+        <v>55.699745323999998</v>
       </c>
       <c r="C121" s="5">
-        <v>0.34106352999999956</v>
+        <v>0.34106155599999965</v>
       </c>
       <c r="D121" s="5">
-        <v>7.6489099535072658</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>7.6488627885802796</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>55.981098267999997</v>
+        <v>55.981108390000003</v>
       </c>
       <c r="C122" s="5">
-        <v>0.28136065599999682</v>
+        <v>0.28136306600000438</v>
       </c>
       <c r="D122" s="5">
-        <v>6.2329352737999111</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>6.2329892669445552</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>56.108700947999999</v>
+        <v>56.108690234000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.12760268000000252</v>
+        <v>0.12758184399999806</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7698193062899445</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>2.7693608365870759</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>56.286186024000003</v>
+        <v>56.286177322</v>
       </c>
       <c r="C124" s="5">
-        <v>0.17748507600000352</v>
+        <v>0.17748708799999946</v>
       </c>
       <c r="D124" s="5">
-        <v>3.8626248174587818</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.8626701198744007</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>56.377231934999998</v>
+        <v>56.377225105000001</v>
       </c>
       <c r="C125" s="5">
-        <v>9.1045910999994817E-2</v>
+        <v>9.1047783000000493E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>1.9584262791413565</v>
+        <v>1.9584672108568624</v>
       </c>
       <c r="E125" s="5">
-        <v>7.0035242588298408</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>7.0035201523794166</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>56.708173842999997</v>
+        <v>56.708168639999997</v>
       </c>
       <c r="C126" s="5">
-        <v>0.33094190799999978</v>
+        <v>0.33094353499999585</v>
       </c>
       <c r="D126" s="5">
-        <v>7.2760961684731562</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>7.2761340126007878</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>56.944278979000003</v>
+        <v>56.944275284</v>
       </c>
       <c r="C127" s="5">
-        <v>0.23610513600000615</v>
+        <v>0.23610664400000303</v>
       </c>
       <c r="D127" s="5">
-        <v>5.1122265072790274</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.112260390148049</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>57.032846628000001</v>
+        <v>57.032844935999996</v>
       </c>
       <c r="C128" s="5">
-        <v>8.8567648999998028E-2</v>
+        <v>8.8569651999996779E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>1.8824555979368274</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.8824986586234216</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>57.407722192000001</v>
+        <v>57.407723511999997</v>
       </c>
       <c r="C129" s="5">
-        <v>0.37487556399999988</v>
+        <v>0.37487857600000041</v>
       </c>
       <c r="D129" s="5">
-        <v>8.1790593224919661</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>8.179127683722065</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>57.298437583999998</v>
+        <v>57.298438855999997</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.10928460800000295</v>
+        <v>-0.10928465599999981</v>
       </c>
       <c r="D130" s="5">
-        <v>-2.2606216310032345</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-2.2606225621046305</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>57.379409332000002</v>
+        <v>57.379415410999997</v>
       </c>
       <c r="C131" s="5">
-        <v>8.0971748000003174E-2</v>
+        <v>8.0976554999999451E-2</v>
       </c>
       <c r="D131" s="5">
-        <v>1.7090322405829195</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.7091344513330498</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>57.277331363999998</v>
+        <v>57.277341931000002</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.10207796800000324</v>
+        <v>-0.10207347999999428</v>
       </c>
       <c r="D132" s="5">
-        <v>-2.1140353959099301</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-2.1139431351286042</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>56.948152948999997</v>
+        <v>56.948163815000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.32917841500000122</v>
+        <v>-0.32917811600000135</v>
       </c>
       <c r="D133" s="5">
-        <v>-6.6826474523447814</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-6.6826403787513478</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>57.192630377999997</v>
+        <v>57.192645464999998</v>
       </c>
       <c r="C134" s="5">
-        <v>0.2444774289999998</v>
+        <v>0.24448164999999733</v>
       </c>
       <c r="D134" s="5">
-        <v>5.2749726549371045</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.2750648601591843</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>57.360987614000003</v>
+        <v>57.360971958</v>
       </c>
       <c r="C135" s="5">
-        <v>0.16835723600000563</v>
+        <v>0.16832649300000213</v>
       </c>
       <c r="D135" s="5">
-        <v>3.5901809683709152</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>3.5895137699707425</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>57.586125256000003</v>
+        <v>57.586113406000003</v>
       </c>
       <c r="C136" s="5">
-        <v>0.22513764199999997</v>
+        <v>0.22514144800000224</v>
       </c>
       <c r="D136" s="5">
-        <v>4.8129267383757446</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>4.8130112084880938</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>57.869962151999999</v>
+        <v>57.869953391999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.28383689599999684</v>
+        <v>0.28383998599999671</v>
       </c>
       <c r="D137" s="5">
-        <v>6.077698705046064</v>
+        <v>6.077767958798086</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6477536511920974</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.6477505485945185</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>58.100134705999999</v>
+        <v>58.100128349000002</v>
       </c>
       <c r="C138" s="5">
-        <v>0.23017255399999925</v>
+        <v>0.23017495700000268</v>
       </c>
       <c r="D138" s="5">
-        <v>4.8786990993499257</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>4.8787519070361052</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>58.558880395999999</v>
+        <v>58.558876243</v>
       </c>
       <c r="C139" s="5">
-        <v>0.45874569000000065</v>
+        <v>0.45874789399999827</v>
       </c>
       <c r="D139" s="5">
-        <v>9.8974220700124746</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>9.89747283535376</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>59.143814419000002</v>
+        <v>59.143814331000002</v>
       </c>
       <c r="C140" s="5">
-        <v>0.58493402300000241</v>
+        <v>0.58493808800000124</v>
       </c>
       <c r="D140" s="5">
-        <v>12.667533999309111</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>12.6676278723723</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>58.893397161999999</v>
+        <v>58.893399463999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25041725700000228</v>
+        <v>-0.25041486700000348</v>
       </c>
       <c r="D141" s="5">
-        <v>-4.9641828945540141</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-4.9641366210656628</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>59.393597255000003</v>
+        <v>59.393598763999996</v>
       </c>
       <c r="C142" s="5">
-        <v>0.50020009300000368</v>
+        <v>0.50019929999999846</v>
       </c>
       <c r="D142" s="5">
-        <v>10.681816451505078</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>10.681798280924815</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>59.589886720999999</v>
+        <v>59.589893623000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.19628946599999608</v>
+        <v>0.19629485900000532</v>
       </c>
       <c r="D143" s="5">
-        <v>4.0387585964577921</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.0388714805336789</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>59.688875705999997</v>
+        <v>59.688886257</v>
       </c>
       <c r="C144" s="5">
-        <v>9.8988984999998308E-2</v>
+        <v>9.8992633999998247E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>2.0117189158695981</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>2.0117935169539081</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>59.989989326</v>
+        <v>59.990000942000002</v>
       </c>
       <c r="C145" s="5">
-        <v>0.30111362000000241</v>
+        <v>0.30111468500000171</v>
       </c>
       <c r="D145" s="5">
-        <v>6.2244845314046726</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>6.2245060300062605</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>60.096793925999997</v>
+        <v>60.096809837000002</v>
       </c>
       <c r="C146" s="5">
-        <v>0.1068045999999967</v>
+        <v>0.10680889500000035</v>
       </c>
       <c r="D146" s="5">
-        <v>2.1574933279483899</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>2.1575805180544583</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>59.192656503999999</v>
+        <v>59.192639624000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.90413742199999803</v>
+        <v>-0.90417021300000044</v>
       </c>
       <c r="D147" s="5">
-        <v>-16.632202281563725</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-16.632752433918153</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>59.372761611999998</v>
+        <v>59.372749044000003</v>
       </c>
       <c r="C148" s="5">
-        <v>0.18010510799999935</v>
+        <v>0.18010942000000085</v>
       </c>
       <c r="D148" s="5">
-        <v>3.7129588116699752</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>3.7130502752996009</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>59.553111102000003</v>
+        <v>59.553101566999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.18034949000000466</v>
+        <v>0.18035252299999627</v>
       </c>
       <c r="D149" s="5">
-        <v>3.706613841797668</v>
+        <v>3.7066780200973648</v>
       </c>
       <c r="E149" s="5">
-        <v>2.9085019022115244</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>2.9085010032731118</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>59.700595145000001</v>
+        <v>59.700588457000002</v>
       </c>
       <c r="C150" s="5">
-        <v>0.14748404299999862</v>
+        <v>0.14748689000000326</v>
       </c>
       <c r="D150" s="5">
-        <v>3.0126299671753953</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>3.0126894056940356</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>59.669866030999998</v>
+        <v>59.669862144</v>
       </c>
       <c r="C151" s="5">
-        <v>-3.0729114000003221E-2</v>
+        <v>-3.0726313000002392E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.6159188875781374</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-0.61586297336737594</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>59.959133999999999</v>
+        <v>59.959135654999997</v>
       </c>
       <c r="C152" s="5">
-        <v>0.28926796900000085</v>
+        <v>0.28927351099999754</v>
       </c>
       <c r="D152" s="5">
-        <v>5.9750100008722828</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>5.9751279433580828</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>60.108963490000001</v>
+        <v>60.108966086999999</v>
       </c>
       <c r="C153" s="5">
-        <v>0.1498294900000019</v>
+        <v>0.14983043200000168</v>
       </c>
       <c r="D153" s="5">
-        <v>3.0401897794065214</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>3.0402090719163111</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>60.504312847000001</v>
+        <v>60.504314600000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.39534935700000062</v>
+        <v>0.39534851300000184</v>
       </c>
       <c r="D154" s="5">
-        <v>8.1845209407030772</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>8.1845024648711906</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>60.323778363999999</v>
+        <v>60.323784826999997</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.18053448300000241</v>
+        <v>-0.1805297730000035</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.5224132133268693</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.5223227188115769</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>60.388668885999998</v>
+        <v>60.388677510999997</v>
       </c>
       <c r="C156" s="5">
-        <v>6.4890521999998896E-2</v>
+        <v>6.4892684000000145E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>1.2985092140669563</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>1.2985525936901166</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>60.626028149</v>
+        <v>60.626039249999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.23735926300000187</v>
+        <v>0.23736173900000068</v>
       </c>
       <c r="D157" s="5">
-        <v>4.8199432389186114</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>4.8199939064079711</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>60.876136729999999</v>
+        <v>60.876152691000001</v>
       </c>
       <c r="C158" s="5">
-        <v>0.25010858099999922</v>
+        <v>0.25011344100000343</v>
       </c>
       <c r="D158" s="5">
-        <v>5.0644046408998333</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>5.0645043453003025</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>61.193015230999997</v>
+        <v>61.192997538</v>
       </c>
       <c r="C159" s="5">
-        <v>0.31687850099999793</v>
+        <v>0.31684484699999871</v>
       </c>
       <c r="D159" s="5">
-        <v>6.4283263494012921</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>6.4276222358405688</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>61.364943265999997</v>
+        <v>61.364931362999997</v>
       </c>
       <c r="C160" s="5">
-        <v>0.17192803500000053</v>
+        <v>0.17193382499999643</v>
       </c>
       <c r="D160" s="5">
-        <v>3.4241132705991273</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>3.4242313772543165</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>61.543073313000001</v>
+        <v>61.543064839000003</v>
       </c>
       <c r="C161" s="5">
-        <v>0.17813004700000334</v>
+        <v>0.1781334760000064</v>
       </c>
       <c r="D161" s="5">
-        <v>3.5395126533077192</v>
+        <v>3.5395825779277468</v>
       </c>
       <c r="E161" s="5">
-        <v>3.3414916100548808</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>3.3414939266617427</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>61.396224283000002</v>
+        <v>61.396218922999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.14684902999999849</v>
+        <v>-0.14684591600000374</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.8260612973404875</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.826002537717498</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>61.492213347000003</v>
+        <v>61.492209518000003</v>
       </c>
       <c r="C163" s="5">
-        <v>9.5989064000001179E-2</v>
+        <v>9.5990595000003509E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>1.8923400969960369</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>1.8923707059580908</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>61.785516653000002</v>
+        <v>61.785520890000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.29330330599999854</v>
+        <v>0.29331137199999802</v>
       </c>
       <c r="D164" s="5">
-        <v>5.8762834209238113</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>5.8764496603562755</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>61.321164645000003</v>
+        <v>61.321167768999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.46435200799999876</v>
+        <v>-0.46435312100000203</v>
       </c>
       <c r="D165" s="5">
-        <v>-8.6550496578206122</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-8.6550689839079311</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>61.221232266999998</v>
+        <v>61.221233564999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-9.9932378000005428E-2</v>
+        <v>-9.9934204000000193E-2</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.938153430975631</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.938188430922394</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>61.370641806000002</v>
+        <v>61.370646594999997</v>
       </c>
       <c r="C167" s="5">
-        <v>0.14940953900000409</v>
+        <v>0.14941302999999806</v>
       </c>
       <c r="D167" s="5">
-        <v>2.968213729871505</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>2.9682839528868854</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>61.261767429000002</v>
+        <v>61.261773402999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.10887437699999936</v>
+        <v>-0.10887319199999723</v>
       </c>
       <c r="D168" s="5">
-        <v>-2.1082064444785442</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-2.1081835590548659</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>61.392981847999998</v>
+        <v>61.392989528000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.13121441899999553</v>
+        <v>0.13121612500000168</v>
       </c>
       <c r="D169" s="5">
-        <v>2.6007329518056954</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.6007669082667606</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>61.344268776</v>
+        <v>61.344279880000002</v>
       </c>
       <c r="C170" s="5">
-        <v>-4.8713071999998192E-2</v>
+        <v>-4.8709647999999106E-2</v>
       </c>
       <c r="D170" s="5">
-        <v>-0.9480115603351269</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-0.94794509785778303</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>61.269825654000002</v>
+        <v>61.26981164</v>
       </c>
       <c r="C171" s="5">
-        <v>-7.4443121999998141E-2</v>
+        <v>-7.4468240000001629E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.4465559081107915</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-1.4470404790421831</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>61.456435890000002</v>
+        <v>61.456427546</v>
       </c>
       <c r="C172" s="5">
-        <v>0.18661023599999993</v>
+        <v>0.18661590600000011</v>
       </c>
       <c r="D172" s="5">
-        <v>3.7167040891249004</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>3.716819781037195</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>61.546575339999997</v>
+        <v>61.546569634999997</v>
       </c>
       <c r="C173" s="5">
-        <v>9.0139449999995236E-2</v>
+        <v>9.0142088999996872E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>1.7743333289011343</v>
+        <v>1.7743859384466987</v>
       </c>
       <c r="E173" s="5">
-        <v>5.6903674312547281E-3</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>5.6948675032142404E-3</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>61.811467395000001</v>
+        <v>61.811464088999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.26489205500000423</v>
+        <v>0.26489445400000022</v>
       </c>
       <c r="D174" s="5">
-        <v>5.2887422428242514</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>5.2887917817914909</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>61.795948559999999</v>
+        <v>61.795944247999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.5518835000001729E-2</v>
+        <v>-1.5519840999999701E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>-0.30086501587344161</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-0.30088450842878922</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>61.915197184</v>
+        <v>61.915206795000003</v>
       </c>
       <c r="C176" s="5">
-        <v>0.1192486240000008</v>
+        <v>0.11926254700000527</v>
       </c>
       <c r="D176" s="5">
-        <v>2.3403949509924304</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>2.34067127838542</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>62.430286985000002</v>
+        <v>62.430288126000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.51508980100000201</v>
+        <v>0.51508133099999753</v>
       </c>
       <c r="D177" s="5">
-        <v>10.452830957928105</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>10.452649437176099</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>62.42798852</v>
+        <v>62.427988218000003</v>
       </c>
       <c r="C178" s="5">
-        <v>-2.2984650000026363E-3</v>
+        <v>-2.2999079999976857E-3</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.4170861614523105E-2</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-4.4198586110189009E-2</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>62.506256610999998</v>
+        <v>62.506258359999997</v>
       </c>
       <c r="C179" s="5">
-        <v>7.8268090999998208E-2</v>
+        <v>7.8270141999993825E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>1.5148984657433973</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.5149384448832404</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>62.727254815000002</v>
+        <v>62.727257092999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.22099820400000425</v>
+        <v>0.22099873300000183</v>
       </c>
       <c r="D180" s="5">
-        <v>4.3262248069209086</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.3262352413212302</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>62.682074921999998</v>
+        <v>62.682078300000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-4.5179893000003801E-2</v>
+        <v>-4.5178792999998052E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.86089554486854514</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-0.86087463636776995</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>62.917563289999997</v>
+        <v>62.917568713999998</v>
       </c>
       <c r="C182" s="5">
-        <v>0.23548836799999862</v>
+        <v>0.23549041399999737</v>
       </c>
       <c r="D182" s="5">
-        <v>4.6025725666188677</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>4.6026131319677921</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>62.246939363000003</v>
+        <v>62.246930517999999</v>
       </c>
       <c r="C183" s="5">
-        <v>-0.67062392699999407</v>
+        <v>-0.67063819599999874</v>
       </c>
       <c r="D183" s="5">
-        <v>-12.066716104850583</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>-12.066957010121527</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>62.459490614000003</v>
+        <v>62.459487199999998</v>
       </c>
       <c r="C184" s="5">
-        <v>0.21255125100000072</v>
+        <v>0.21255668199999889</v>
       </c>
       <c r="D184" s="5">
-        <v>4.175412374893761</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>4.1755216790285266</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>62.371162859000002</v>
+        <v>62.371161545</v>
       </c>
       <c r="C185" s="5">
-        <v>-8.8327755000001673E-2</v>
+        <v>-8.8325654999998449E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.6838558104597445</v>
+        <v>-1.68381617882013</v>
       </c>
       <c r="E185" s="5">
-        <v>1.3397780696078776</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.3397853282322902</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>62.424791882000001</v>
+        <v>62.424791794000001</v>
       </c>
       <c r="C186" s="5">
-        <v>5.3629022999999165E-2</v>
+        <v>5.3630249000001129E-2</v>
       </c>
       <c r="D186" s="5">
-        <v>1.0366977170846559</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>1.0367215509158756</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>62.490448426999997</v>
+        <v>62.490444214999997</v>
       </c>
       <c r="C187" s="5">
-        <v>6.5656544999995958E-2</v>
+        <v>6.5652420999995798E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>1.2694511311855949</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.2693709347965765</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>62.444434661000003</v>
+        <v>62.444450056000001</v>
       </c>
       <c r="C188" s="5">
-        <v>-4.6013765999994405E-2</v>
+        <v>-4.5994158999995705E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>-0.8800296845133726</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>-0.87965626939499053</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>62.314758943000001</v>
+        <v>62.314755409999997</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.12967571800000144</v>
+        <v>-0.12969464600000435</v>
       </c>
       <c r="D189" s="5">
-        <v>-2.4637228345743001</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-2.4640777511125811</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>62.498565491999997</v>
+        <v>62.498562032999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.18380654899999627</v>
+        <v>0.18380662300000239</v>
       </c>
       <c r="D190" s="5">
-        <v>3.5975676530597855</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>3.5975693322962687</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>62.733644298999998</v>
+        <v>62.733642334999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.23507880700000072</v>
+        <v>0.23508030200000007</v>
       </c>
       <c r="D191" s="5">
-        <v>4.6081724173861804</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.6082025926300396</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>63.576616064</v>
+        <v>63.576614251999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.84297176500000148</v>
+        <v>0.84297191699999985</v>
       </c>
       <c r="D192" s="5">
-        <v>17.371510837493375</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>17.371514789514244</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>63.717070175000003</v>
+        <v>63.717068888</v>
       </c>
       <c r="C193" s="5">
-        <v>0.14045411100000393</v>
+        <v>0.14045463600000119</v>
       </c>
       <c r="D193" s="5">
-        <v>2.6835027024689095</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>2.6835129326744589</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>63.917746803999997</v>
+        <v>63.917747376999998</v>
       </c>
       <c r="C194" s="5">
-        <v>0.20067662899999306</v>
+        <v>0.20067848899999774</v>
       </c>
       <c r="D194" s="5">
-        <v>3.8455543811626747</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>3.8455907229372421</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>64.148159695999993</v>
+        <v>64.148156852</v>
       </c>
       <c r="C195" s="5">
-        <v>0.23041289199999682</v>
+        <v>0.23040947500000186</v>
       </c>
       <c r="D195" s="5">
-        <v>4.412606136130437</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>4.4125393544601321</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>64.071101940999995</v>
+        <v>64.071102951</v>
       </c>
       <c r="C196" s="5">
-        <v>-7.7057754999998451E-2</v>
+        <v>-7.7053900999999314E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-1.4320101264475027</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>-1.4319390408401689</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>64.201392912000003</v>
+        <v>64.201397084999996</v>
       </c>
       <c r="C197" s="5">
-        <v>0.13029097100000797</v>
+        <v>0.13029413399999612</v>
       </c>
       <c r="D197" s="5">
-        <v>2.4677233314103209</v>
+        <v>2.4677838712248601</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9344170753037302</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.9344259344593171</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>64.233256108000006</v>
+        <v>64.233268133999999</v>
       </c>
       <c r="C198" s="5">
-        <v>3.1863196000003313E-2</v>
+        <v>3.1871049000002927E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>0.59718920278695187</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>0.59733674913493573</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>64.134520602999999</v>
+        <v>64.134511270999994</v>
       </c>
       <c r="C199" s="5">
-        <v>-9.8735505000007606E-2</v>
+        <v>-9.8756863000005524E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-1.8290531092647444</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-1.8294450821525476</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>64.357747563999993</v>
+        <v>64.357764298000006</v>
       </c>
       <c r="C200" s="5">
-        <v>0.22322696099999462</v>
+        <v>0.22325302700001259</v>
       </c>
       <c r="D200" s="5">
-        <v>4.2576179376911494</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>4.2581252839606787</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>64.512680501000006</v>
+        <v>64.512670877999994</v>
       </c>
       <c r="C201" s="5">
-        <v>0.15493293700001232</v>
+        <v>0.15490657999998803</v>
       </c>
       <c r="D201" s="5">
-        <v>2.9274029499721799</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>2.9268975614854309</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>64.655390221999994</v>
+        <v>64.655383117</v>
       </c>
       <c r="C202" s="5">
-        <v>0.14270972099998858</v>
+        <v>0.14271223900000507</v>
       </c>
       <c r="D202" s="5">
-        <v>2.6870789427205111</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.6871273381442906</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>64.741706596</v>
+        <v>64.741700504999997</v>
       </c>
       <c r="C203" s="5">
-        <v>8.6316374000006135E-2</v>
+        <v>8.6317387999997663E-2</v>
       </c>
       <c r="D203" s="5">
-        <v>1.6138420829304279</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.6138613595856777</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>64.742630246000004</v>
+        <v>64.742625063000006</v>
       </c>
       <c r="C204" s="5">
-        <v>9.2365000000427244E-4</v>
+        <v>9.2455800000834643E-4</v>
       </c>
       <c r="D204" s="5">
-        <v>1.7121374048767457E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>1.7138208258771215E-2</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>64.764920597</v>
+        <v>64.764917132999997</v>
       </c>
       <c r="C205" s="5">
-        <v>2.2290350999995212E-2</v>
+        <v>2.2292069999991782E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>0.41393329558425673</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>0.41396531120763136</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>65.140414914000004</v>
+        <v>65.140415102000006</v>
       </c>
       <c r="C206" s="5">
-        <v>0.37549431700000468</v>
+        <v>0.37549796900000842</v>
       </c>
       <c r="D206" s="5">
-        <v>7.1835647762405586</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>7.1836372818554928</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>65.268483419999995</v>
+        <v>65.268483880999995</v>
       </c>
       <c r="C207" s="5">
-        <v>0.12806850599999109</v>
+        <v>0.12806877899998881</v>
       </c>
       <c r="D207" s="5">
-        <v>2.3849240713978315</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.3849292034139769</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>65.394405828000004</v>
+        <v>65.394409941999996</v>
       </c>
       <c r="C208" s="5">
-        <v>0.12592240800000809</v>
+        <v>0.12592606100000125</v>
       </c>
       <c r="D208" s="5">
-        <v>2.3398837379979387</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.3399523230726693</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>65.532763224000007</v>
+        <v>65.532772929000004</v>
       </c>
       <c r="C209" s="5">
-        <v>0.13835739600000352</v>
+        <v>0.13836298700000782</v>
       </c>
       <c r="D209" s="5">
-        <v>2.5686382171578037</v>
+        <v>2.5687430627990615</v>
       </c>
       <c r="E209" s="5">
-        <v>2.0737405399052555</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>2.073749021749971</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>65.621493024000003</v>
+        <v>65.621517613999998</v>
       </c>
       <c r="C210" s="5">
-        <v>8.8729799999995862E-2</v>
+        <v>8.8744684999994661E-2</v>
       </c>
       <c r="D210" s="5">
-        <v>1.6369256428187207</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.6372020519678454</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>65.974033129999995</v>
+        <v>65.974019271000003</v>
       </c>
       <c r="C211" s="5">
-        <v>0.35254010599999219</v>
+        <v>0.3525016570000048</v>
       </c>
       <c r="D211" s="5">
-        <v>6.6407334881685154</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>6.6399851387188624</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>65.937029199999998</v>
+        <v>65.937042446000007</v>
       </c>
       <c r="C212" s="5">
-        <v>-3.7003929999997354E-2</v>
+        <v>-3.6976824999996438E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>-0.6709910961229304</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>-0.67050125652571291</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>66.402972750999993</v>
+        <v>66.402958303999995</v>
       </c>
       <c r="C213" s="5">
-        <v>0.46594355099999518</v>
+        <v>0.46591585799998825</v>
       </c>
       <c r="D213" s="5">
-        <v>8.8172525743488883</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>8.8167061552810733</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>66.702413567999997</v>
+        <v>66.702402774999996</v>
       </c>
       <c r="C214" s="5">
-        <v>0.29944081700000424</v>
+        <v>0.29944447100000104</v>
       </c>
       <c r="D214" s="5">
-        <v>5.5475886432933219</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>5.5476592639417843</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>66.442394465999996</v>
+        <v>66.442385290000004</v>
       </c>
       <c r="C215" s="5">
-        <v>-0.26001910200000111</v>
+        <v>-0.26001748499999167</v>
       </c>
       <c r="D215" s="5">
-        <v>-4.5788342457173892</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>-4.5788071037588196</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>66.227497400000004</v>
+        <v>66.227490144000001</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.21489706599999181</v>
+        <v>-0.21489514600000348</v>
       </c>
       <c r="D216" s="5">
-        <v>-3.8129006850616376</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>-3.8128677396012556</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>66.238962102000002</v>
+        <v>66.238957855999999</v>
       </c>
       <c r="C217" s="5">
-        <v>1.1464701999997828E-2</v>
+        <v>1.1467711999998187E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.20793098472113858</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>0.20798565076820541</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>66.184248832999998</v>
+        <v>66.184249538000003</v>
       </c>
       <c r="C218" s="5">
-        <v>-5.4713269000004061E-2</v>
+        <v>-5.470831799999587E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.98670731259844491</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-0.9866184936792588</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>66.404903739999995</v>
+        <v>66.404907506000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.22065490699999657</v>
+        <v>0.2206579679999976</v>
       </c>
       <c r="D219" s="5">
-        <v>4.0749205795135079</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>4.0749781045641198</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>66.511277735999997</v>
+        <v>66.511283879000004</v>
       </c>
       <c r="C220" s="5">
-        <v>0.10637399600000208</v>
+        <v>0.10637637300000335</v>
       </c>
       <c r="D220" s="5">
-        <v>1.9393065570302737</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>1.9393501637326116</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>66.552340326999996</v>
+        <v>66.552353761999996</v>
       </c>
       <c r="C221" s="5">
-        <v>4.1062590999999315E-2</v>
+        <v>4.1069882999991592E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>0.74337425440771376</v>
+        <v>0.74350664446005688</v>
       </c>
       <c r="E221" s="5">
-        <v>1.5558280359931231</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.5558334973931887</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>66.498001231000003</v>
+        <v>66.498037601999997</v>
       </c>
       <c r="C222" s="5">
-        <v>-5.4339095999992537E-2</v>
+        <v>-5.4316159999999059E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.97539601483276339</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-0.97498596008607219</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>66.500855740999995</v>
+        <v>66.500837106999995</v>
       </c>
       <c r="C223" s="5">
-        <v>2.8545099999917056E-3</v>
+        <v>2.7995049999987032E-3</v>
       </c>
       <c r="D223" s="5">
-        <v>5.1523666468988871E-2</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>5.0530573284079949E-2</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>66.482380922000004</v>
+        <v>66.482387646000006</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.8474818999990816E-2</v>
+        <v>-1.8449460999988787E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.33286698458691033</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.33241089095521481</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>67.996875531000001</v>
+        <v>67.996858312000001</v>
       </c>
       <c r="C225" s="5">
-        <v>1.5144946089999962</v>
+        <v>1.514470665999994</v>
       </c>
       <c r="D225" s="5">
-        <v>31.035422887051254</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>31.034865665085619</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>68.086794005000002</v>
+        <v>68.086781251000005</v>
       </c>
       <c r="C226" s="5">
-        <v>8.991847400000097E-2</v>
+        <v>8.9922939000004476E-2</v>
       </c>
       <c r="D226" s="5">
-        <v>1.5984620831525076</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.5985424424955763</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>67.735990306000005</v>
+        <v>67.735980272000006</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.35080369899999653</v>
+        <v>-0.35080097899999885</v>
       </c>
       <c r="D227" s="5">
-        <v>-6.0105313771592446</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-6.0104871805350291</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>67.930349300000003</v>
+        <v>67.930338575999997</v>
       </c>
       <c r="C228" s="5">
-        <v>0.19435899399999812</v>
+        <v>0.19435830399999077</v>
       </c>
       <c r="D228" s="5">
-        <v>3.4980953641882806</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>3.4980832752420588</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>67.592741262000004</v>
+        <v>67.592738647999994</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.33760803799999906</v>
+        <v>-0.33759992800000305</v>
       </c>
       <c r="D229" s="5">
-        <v>-5.80354793292347</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-5.8034132000975074</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>67.544360443000002</v>
+        <v>67.544362477000007</v>
       </c>
       <c r="C230" s="5">
-        <v>-4.8380819000001907E-2</v>
+        <v>-4.8376170999986812E-2</v>
       </c>
       <c r="D230" s="5">
-        <v>-0.85555003942846541</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-0.85546820199434714</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>67.236138491000006</v>
+        <v>67.236145343000004</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.30822195199999669</v>
+        <v>-0.30821713400000306</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.3405382367271326</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-5.3404566827188855</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>66.829228615999995</v>
+        <v>66.829236993999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.40690987500001086</v>
+        <v>-0.40690834900000539</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.0254206031063919</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-7.025394434673915</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>67.272754814999999</v>
+        <v>67.272770080000001</v>
       </c>
       <c r="C233" s="5">
-        <v>0.44352619900000434</v>
+        <v>0.44353308600000219</v>
       </c>
       <c r="D233" s="5">
-        <v>8.2612829597324975</v>
+        <v>8.2614148840804535</v>
       </c>
       <c r="E233" s="5">
-        <v>1.0824780683298174</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.0824805995236497</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>66.351330571000005</v>
+        <v>66.351368702000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.92142424399999356</v>
+        <v>-0.92140137799999877</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.252852742252054</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-15.252499070244163</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>66.151490402999997</v>
+        <v>66.151472753999997</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.19984016800000859</v>
+        <v>-0.19989594800000532</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.554945304538959</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-3.5559191784708788</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>65.707681965999996</v>
+        <v>65.707680582999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.44380843700000128</v>
+        <v>-0.44379217099999835</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.7602415644688278</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-7.759969550151224</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>65.688618204999997</v>
+        <v>65.688600261000005</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.9063760999998181E-2</v>
+        <v>-1.9080321999993544E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>-0.34760081954623434</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-0.34790231124919302</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>65.790537692000001</v>
+        <v>65.790524755999996</v>
       </c>
       <c r="C238" s="5">
-        <v>0.10191948700000353</v>
+        <v>0.10192449499999157</v>
       </c>
       <c r="D238" s="5">
-        <v>1.8778364746493414</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>1.8779300518052544</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>66.147242614999996</v>
+        <v>66.147233821</v>
       </c>
       <c r="C239" s="5">
-        <v>0.35670492299999523</v>
+        <v>0.35670906500000399</v>
       </c>
       <c r="D239" s="5">
-        <v>6.7037570884255882</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>6.7038386248973403</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>66.330896449999997</v>
+        <v>66.330883249999999</v>
       </c>
       <c r="C240" s="5">
-        <v>0.18365383500000121</v>
+        <v>0.18364942899999903</v>
       </c>
       <c r="D240" s="5">
-        <v>3.3830784099311506</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>3.3829964605118112</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>66.629030727</v>
+        <v>66.629030032000003</v>
       </c>
       <c r="C241" s="5">
-        <v>0.29813427700000261</v>
+        <v>0.29814678200000344</v>
       </c>
       <c r="D241" s="5">
-        <v>5.5289325077340079</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>5.5291713048881252</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>66.80292249</v>
+        <v>66.802926557999996</v>
       </c>
       <c r="C242" s="5">
-        <v>0.17389176300000031</v>
+        <v>0.17389652599999295</v>
       </c>
       <c r="D242" s="5">
-        <v>3.1771678437886752</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>3.1772561549303413</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>66.864830585000007</v>
+        <v>66.864839188000005</v>
       </c>
       <c r="C243" s="5">
-        <v>6.1908095000006824E-2</v>
+        <v>6.1912630000009017E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>1.1177585958830116</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>1.1178408252942695</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>66.938324687000005</v>
+        <v>66.938334565000005</v>
       </c>
       <c r="C244" s="5">
-        <v>7.3494101999997952E-2</v>
+        <v>7.3495377000000417E-2</v>
       </c>
       <c r="D244" s="5">
-        <v>1.3269761095739963</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.3269990979743351</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>66.981883116999995</v>
+        <v>66.981899127999995</v>
       </c>
       <c r="C245" s="5">
-        <v>4.3558429999990267E-2</v>
+        <v>4.3564562999989676E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>0.78367059023669583</v>
+        <v>0.78378120975692855</v>
       </c>
       <c r="E245" s="5">
-        <v>-0.43237667135811453</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-0.43237546432843832</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>67.197319050000004</v>
+        <v>67.197356825</v>
       </c>
       <c r="C246" s="5">
-        <v>0.21543593300000907</v>
+        <v>0.21545769700000506</v>
       </c>
       <c r="D246" s="5">
-        <v>3.9286105763695067</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.929013548476723</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>67.519193696000002</v>
+        <v>67.519175317999995</v>
       </c>
       <c r="C247" s="5">
-        <v>0.32187464599999771</v>
+        <v>0.32181849299999499</v>
       </c>
       <c r="D247" s="5">
-        <v>5.9018655270810294</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>5.900805235008888</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>67.832559786999994</v>
+        <v>67.832548441</v>
       </c>
       <c r="C248" s="5">
-        <v>0.3133660909999918</v>
+        <v>0.31337312300000519</v>
       </c>
       <c r="D248" s="5">
-        <v>5.7137568206052425</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>5.7138899242279884</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>67.594445875999995</v>
+        <v>67.594429310999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.23811391099999923</v>
+        <v>-0.23811913000000118</v>
       </c>
       <c r="D249" s="5">
-        <v>-4.131999291209409</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-4.132088793214395</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>68.136231874999993</v>
+        <v>68.136220858000001</v>
       </c>
       <c r="C250" s="5">
-        <v>0.54178599899999824</v>
+        <v>0.54179154700000254</v>
       </c>
       <c r="D250" s="5">
-        <v>10.053839991484059</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>10.053950098765396</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>68.555851435999998</v>
+        <v>68.555845625000003</v>
       </c>
       <c r="C251" s="5">
-        <v>0.41961956100000464</v>
+        <v>0.41962476700000195</v>
       </c>
       <c r="D251" s="5">
-        <v>7.6457781061775254</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>7.6458774776285265</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>68.134088868000006</v>
+        <v>68.134074667999997</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.42176256799999123</v>
+        <v>-0.42177095700000677</v>
       </c>
       <c r="D252" s="5">
-        <v>-7.1377752762725404</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-7.1379130646655025</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>68.328398591999999</v>
+        <v>68.328399945000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.19430972399999291</v>
+        <v>0.19432527700000435</v>
       </c>
       <c r="D253" s="5">
-        <v>3.4764393529816306</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>3.4767227306519377</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>68.241739108999994</v>
+        <v>68.241744745999995</v>
       </c>
       <c r="C254" s="5">
-        <v>-8.6659483000005366E-2</v>
+        <v>-8.6655199000006178E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.5113634174837798</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-1.5112891940891493</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>69.077768144000004</v>
+        <v>69.077778601000006</v>
       </c>
       <c r="C255" s="5">
-        <v>0.83602903500000991</v>
+        <v>0.83603385500001082</v>
       </c>
       <c r="D255" s="5">
-        <v>15.733352899872809</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>15.733448417002617</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>69.433925677000005</v>
+        <v>69.433937626000002</v>
       </c>
       <c r="C256" s="5">
-        <v>0.35615753300000108</v>
+        <v>0.35615902499999663</v>
       </c>
       <c r="D256" s="5">
-        <v>6.3655706458086714</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>6.3655970817688701</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>69.694967035000005</v>
+        <v>69.694984517999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.26104135799999995</v>
+        <v>0.26104689199999598</v>
       </c>
       <c r="D257" s="5">
-        <v>4.6059435984099339</v>
+        <v>4.6060424618284745</v>
       </c>
       <c r="E257" s="5">
-        <v>4.050474235340551</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>4.0504754647451735</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>69.553130390999996</v>
+        <v>69.553163432000005</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.1418366440000085</v>
+        <v>-0.1418210859999931</v>
       </c>
       <c r="D258" s="5">
-        <v>-2.4149768261923499</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-2.4147142870951543</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>70.122652560999995</v>
+        <v>70.122647161000003</v>
       </c>
       <c r="C259" s="5">
-        <v>0.56952216999999905</v>
+        <v>0.56948372899999811</v>
       </c>
       <c r="D259" s="5">
-        <v>10.280787353073029</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>10.28005678312911</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>70.575250066999999</v>
+        <v>70.575205835000006</v>
       </c>
       <c r="C260" s="5">
-        <v>0.45259750600000359</v>
+        <v>0.45255867400000227</v>
       </c>
       <c r="D260" s="5">
-        <v>8.0261941724774299</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>8.0254815551133554</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>70.701481690999998</v>
+        <v>70.701472393000003</v>
       </c>
       <c r="C261" s="5">
-        <v>0.12623162399999899</v>
+        <v>0.12626655799999753</v>
       </c>
       <c r="D261" s="5">
-        <v>2.1675730720998709</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>2.1681802248943116</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>70.775994818000001</v>
+        <v>70.775984577000003</v>
       </c>
       <c r="C262" s="5">
-        <v>7.451312700000301E-2</v>
+        <v>7.4512183999999593E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.2720508132301189</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.2720347896351347</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>70.950442555999999</v>
+        <v>70.950433289000003</v>
       </c>
       <c r="C263" s="5">
-        <v>0.1744477379999978</v>
+        <v>0.17444871200000023</v>
       </c>
       <c r="D263" s="5">
-        <v>2.9981715743044868</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.9981889814023832</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>71.448881807000006</v>
+        <v>71.448867668000005</v>
       </c>
       <c r="C264" s="5">
-        <v>0.49843925100000774</v>
+        <v>0.49843437900000254</v>
       </c>
       <c r="D264" s="5">
-        <v>8.763689553352183</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>8.763601745264582</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>71.325625474999995</v>
+        <v>71.325632584999994</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.12325633200001107</v>
+        <v>-0.12323508300001151</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.0505888970527963</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-2.0502391307403944</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>71.366074021000003</v>
+        <v>71.366090349000004</v>
       </c>
       <c r="C266" s="5">
-        <v>4.0448546000007468E-2</v>
+        <v>4.0457764000009888E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.68264293313275992</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>0.68279892106795081</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>71.587896241999999</v>
+        <v>71.587920517000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.22182222099999649</v>
+        <v>0.22183016799999677</v>
       </c>
       <c r="D267" s="5">
-        <v>3.7943053458046716</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>3.7944427298060246</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>71.508991362000003</v>
+        <v>71.509014171000004</v>
       </c>
       <c r="C268" s="5">
-        <v>-7.8904879999996069E-2</v>
+        <v>-7.8906345999996574E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.3146630141386728</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-1.3146868487136532</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>71.794398591000004</v>
+        <v>71.794415193000006</v>
       </c>
       <c r="C269" s="5">
-        <v>0.28540722900000048</v>
+        <v>0.28540102200000206</v>
       </c>
       <c r="D269" s="5">
-        <v>4.8959967547668404</v>
+        <v>4.8958863330864855</v>
       </c>
       <c r="E269" s="5">
-        <v>3.0123144400738378</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.0123124203547125</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>72.215069307999997</v>
+        <v>72.215097194999998</v>
       </c>
       <c r="C270" s="5">
-        <v>0.42067071699999303</v>
+        <v>0.42068200199999239</v>
       </c>
       <c r="D270" s="5">
-        <v>7.2623349159912198</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>7.2625343240098506</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>72.437998149999999</v>
+        <v>72.437986115000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.22292884200000174</v>
+        <v>0.2228889200000026</v>
       </c>
       <c r="D271" s="5">
-        <v>3.7679627313041308</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.7672749911192627</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>72.655056920000007</v>
+        <v>72.654968050999997</v>
       </c>
       <c r="C272" s="5">
-        <v>0.21705877000000839</v>
+        <v>0.21698193599999627</v>
       </c>
       <c r="D272" s="5">
-        <v>3.6556284562565322</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.6543136692868572</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>72.910416001000002</v>
+        <v>72.910403822999996</v>
       </c>
       <c r="C273" s="5">
-        <v>0.2553590809999946</v>
+        <v>0.25543577199999845</v>
       </c>
       <c r="D273" s="5">
-        <v>4.3001050650196548</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>4.3014269359917146</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>73.220840119000002</v>
+        <v>73.220828179999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.31042411800000025</v>
+        <v>0.31042435700000226</v>
       </c>
       <c r="D274" s="5">
-        <v>5.2304861420348736</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>5.2304911580178137</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>73.527596048000007</v>
+        <v>73.527585102000003</v>
       </c>
       <c r="C275" s="5">
-        <v>0.30675592900000481</v>
+        <v>0.30675692200000526</v>
       </c>
       <c r="D275" s="5">
-        <v>5.1448279852105872</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>5.1448458834658206</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>73.958207893999997</v>
+        <v>73.958200454000007</v>
       </c>
       <c r="C276" s="5">
-        <v>0.43061184599999081</v>
+        <v>0.43061535200000378</v>
       </c>
       <c r="D276" s="5">
-        <v>7.2586047629452866</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>7.2586668939199406</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>74.420512420999998</v>
+        <v>74.420538105000006</v>
       </c>
       <c r="C277" s="5">
-        <v>0.46230452700000058</v>
+        <v>0.46233765099999857</v>
       </c>
       <c r="D277" s="5">
-        <v>7.7644020010130266</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.7649783919270465</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>74.795527653999997</v>
+        <v>74.795570499999997</v>
       </c>
       <c r="C278" s="5">
-        <v>0.37501523299999917</v>
+        <v>0.37503239499999097</v>
       </c>
       <c r="D278" s="5">
-        <v>6.2174060937268072</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.2176963502610816</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>75.284520223000001</v>
+        <v>75.284575253</v>
       </c>
       <c r="C279" s="5">
-        <v>0.4889925690000041</v>
+        <v>0.48900475300000323</v>
       </c>
       <c r="D279" s="5">
-        <v>8.1336047591369365</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>8.1338099344377071</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>75.676585377999999</v>
+        <v>75.676624773</v>
       </c>
       <c r="C280" s="5">
-        <v>0.39206515499999739</v>
+        <v>0.39204952000000048</v>
       </c>
       <c r="D280" s="5">
-        <v>6.4314773392808222</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>6.4312086345804653</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>76.202346071999997</v>
+        <v>76.202352116</v>
       </c>
       <c r="C281" s="5">
-        <v>0.52576069399999881</v>
+        <v>0.52572734299999979</v>
       </c>
       <c r="D281" s="5">
-        <v>8.6630205169209162</v>
+        <v>8.6624451409017755</v>
       </c>
       <c r="E281" s="5">
-        <v>6.1396816012225353</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>6.1396654755811353</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>75.974086002999996</v>
+        <v>75.974088601000005</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.22826006900000095</v>
+        <v>-0.22826351499999475</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.5359035916953108</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-3.5359558203568064</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>76.736323166999995</v>
+        <v>76.736285547999998</v>
       </c>
       <c r="C283" s="5">
-        <v>0.7622371639999983</v>
+        <v>0.76219694699999252</v>
       </c>
       <c r="D283" s="5">
-        <v>12.726500315552624</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>12.725790907570623</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>77.168896029999999</v>
+        <v>77.168750219000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.4325728630000043</v>
+        <v>0.4324646710000053</v>
       </c>
       <c r="D284" s="5">
-        <v>6.9782809858124795</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>6.9764847038335631</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>77.333072434000002</v>
+        <v>77.333049028000005</v>
       </c>
       <c r="C285" s="5">
-        <v>0.16417640400000266</v>
+        <v>0.16429880900000171</v>
       </c>
       <c r="D285" s="5">
-        <v>2.5830794379586131</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.5850328538946643</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>77.445363728999993</v>
+        <v>77.445358405999997</v>
       </c>
       <c r="C286" s="5">
-        <v>0.11229129499999146</v>
+        <v>0.11230937799999197</v>
       </c>
       <c r="D286" s="5">
-        <v>1.7564402996178563</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.7567259497188958</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>77.700135252999999</v>
+        <v>77.700135130999996</v>
       </c>
       <c r="C287" s="5">
-        <v>0.25477152400000591</v>
+        <v>0.25477672499999926</v>
       </c>
       <c r="D287" s="5">
-        <v>4.0198472376013594</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>4.0199310720435033</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>77.963655853000006</v>
+        <v>77.963658193000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.26352060000000677</v>
+        <v>0.26352306200000442</v>
       </c>
       <c r="D288" s="5">
-        <v>4.1465892789120717</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>4.1466287514644762</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>78.131408010000001</v>
+        <v>78.131436699999995</v>
       </c>
       <c r="C289" s="5">
-        <v>0.16775215699999535</v>
+        <v>0.16777850699999419</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6127816701367212</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.6131968683498652</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>78.323874339</v>
+        <v>78.324033138000004</v>
       </c>
       <c r="C290" s="5">
-        <v>0.19246632899999838</v>
+        <v>0.19259643800000958</v>
       </c>
       <c r="D290" s="5">
-        <v>2.9964210074182374</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.9984730406718008</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>78.193042446000007</v>
+        <v>78.193120207999996</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.13083189299999276</v>
+        <v>-0.13091293000000803</v>
       </c>
       <c r="D291" s="5">
-        <v>-1.9861619815588205</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-1.9873769266083197</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>78.541759799999994</v>
+        <v>78.541750676000007</v>
       </c>
       <c r="C292" s="5">
-        <v>0.34871735399998727</v>
+        <v>0.3486304680000103</v>
       </c>
       <c r="D292" s="5">
-        <v>5.4848754534071897</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.4834695757927987</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>78.486110334000003</v>
+        <v>78.486120768000006</v>
       </c>
       <c r="C293" s="5">
-        <v>-5.5649465999991321E-2</v>
+        <v>-5.5629908000000228E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.84693465291089121</v>
+        <v>-0.84663825434547757</v>
       </c>
       <c r="E293" s="5">
-        <v>2.9969736887656806</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.9969792120373207</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>78.632501554000001</v>
+        <v>78.632596191000005</v>
       </c>
       <c r="C294" s="5">
-        <v>0.14639121999999816</v>
+        <v>0.14647542299999827</v>
       </c>
       <c r="D294" s="5">
-        <v>2.2613278221339517</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>2.2626415949100087</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>78.805428063999997</v>
+        <v>78.805109826000006</v>
       </c>
       <c r="C295" s="5">
-        <v>0.17292650999999637</v>
+        <v>0.17251363500000139</v>
       </c>
       <c r="D295" s="5">
-        <v>2.6711632997781232</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.6647053003094223</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>79.002204793000004</v>
+        <v>79.002072127000005</v>
       </c>
       <c r="C296" s="5">
-        <v>0.19677672900000687</v>
+        <v>0.19696230099999923</v>
       </c>
       <c r="D296" s="5">
-        <v>3.0378888557402783</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>3.0408057087683904</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>79.674996383000007</v>
+        <v>79.675048118999996</v>
       </c>
       <c r="C297" s="5">
-        <v>0.67279159000000277</v>
+        <v>0.6729759919999907</v>
       </c>
       <c r="D297" s="5">
-        <v>10.711844975119211</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>10.714938673198526</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>80.085979041000002</v>
+        <v>80.086002339000004</v>
       </c>
       <c r="C298" s="5">
-        <v>0.41098265799999467</v>
+        <v>0.41095422000000781</v>
       </c>
       <c r="D298" s="5">
-        <v>6.368550364861858</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.3680928634984424</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>80.663780406000001</v>
+        <v>80.663779035000005</v>
       </c>
       <c r="C299" s="5">
-        <v>0.57780136499999912</v>
+        <v>0.57777669600000081</v>
       </c>
       <c r="D299" s="5">
-        <v>9.0096619726143032</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>9.0092591929750832</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>80.665584004999999</v>
+        <v>80.665599588999996</v>
       </c>
       <c r="C300" s="5">
-        <v>1.8035989999987123E-3</v>
+        <v>1.820553999991148E-3</v>
       </c>
       <c r="D300" s="5">
-        <v>2.6834658263141797E-2</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>2.7086953224841892E-2</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>81.146819488000006</v>
+        <v>81.146817408000004</v>
       </c>
       <c r="C301" s="5">
-        <v>0.48123548300000607</v>
+        <v>0.48121781900000826</v>
       </c>
       <c r="D301" s="5">
-        <v>7.3986053708318122</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>7.3983233529357095</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>81.439749047000006</v>
+        <v>81.439933260000004</v>
       </c>
       <c r="C302" s="5">
-        <v>0.29292955900000095</v>
+        <v>0.29311585199999968</v>
       </c>
       <c r="D302" s="5">
-        <v>4.4188943979839523</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.4217608417455478</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>81.695170149000006</v>
+        <v>81.695212921000007</v>
       </c>
       <c r="C303" s="5">
-        <v>0.25542110199999968</v>
+        <v>0.25527966100000299</v>
       </c>
       <c r="D303" s="5">
-        <v>3.829188264683836</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>3.82702233238843</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>82.001070448999997</v>
+        <v>82.001058185000005</v>
       </c>
       <c r="C304" s="5">
-        <v>0.30590029999999047</v>
+        <v>0.30584526399999845</v>
       </c>
       <c r="D304" s="5">
-        <v>4.5869941121088775</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>4.5861493267012721</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>82.277225879</v>
+        <v>82.277332412000007</v>
       </c>
       <c r="C305" s="5">
-        <v>0.27615543000000287</v>
+        <v>0.27627422700000182</v>
       </c>
       <c r="D305" s="5">
-        <v>4.1169463954692898</v>
+        <v>4.118751003888832</v>
       </c>
       <c r="E305" s="5">
-        <v>4.8303012200079598</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.8304230186207997</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>82.707629947000001</v>
+        <v>82.707836057999998</v>
       </c>
       <c r="C306" s="5">
-        <v>0.43040406800000142</v>
+        <v>0.43050364599999114</v>
       </c>
       <c r="D306" s="5">
-        <v>6.4611683913194051</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>6.462697911578319</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>82.762373019999998</v>
+        <v>82.761723638000007</v>
       </c>
       <c r="C307" s="5">
-        <v>5.4743072999997366E-2</v>
+        <v>5.3887580000008484E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.79716174327879585</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.78465752494132346</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>82.939833286999999</v>
+        <v>82.940185306999993</v>
       </c>
       <c r="C308" s="5">
-        <v>0.17746026700000073</v>
+        <v>0.1784616689999865</v>
       </c>
       <c r="D308" s="5">
-        <v>2.6036196651033405</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>2.6185072744479454</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>83.318388452999997</v>
+        <v>83.318185060000005</v>
       </c>
       <c r="C309" s="5">
-        <v>0.37855516599999817</v>
+        <v>0.37799975300001165</v>
       </c>
       <c r="D309" s="5">
-        <v>5.6166620382904542</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>5.60818926548039</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>83.722928592000002</v>
+        <v>83.722898055000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.40454013900000518</v>
+        <v>0.40471299499999702</v>
       </c>
       <c r="D310" s="5">
-        <v>5.9845601491740563</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>5.9872010009439647</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>84.022438249000004</v>
+        <v>84.022436830999993</v>
       </c>
       <c r="C311" s="5">
-        <v>0.29950965700000154</v>
+        <v>0.29953877599999146</v>
       </c>
       <c r="D311" s="5">
-        <v>4.3783496480692685</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>4.3787853606371607</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>84.388994525000001</v>
+        <v>84.388967456000003</v>
       </c>
       <c r="C312" s="5">
-        <v>0.36655627599999718</v>
+        <v>0.36653062500000999</v>
       </c>
       <c r="D312" s="5">
-        <v>5.3625775643585172</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>5.36219334375303</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>84.665863924000007</v>
+        <v>84.665703085000004</v>
       </c>
       <c r="C313" s="5">
-        <v>0.27686939900000596</v>
+        <v>0.27673562900000093</v>
       </c>
       <c r="D313" s="5">
-        <v>4.0088709798566935</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>4.0069003277811266</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>84.941738896999993</v>
+        <v>84.941948535999998</v>
       </c>
       <c r="C314" s="5">
-        <v>0.27587497299998631</v>
+        <v>0.27624545099999409</v>
       </c>
       <c r="D314" s="5">
-        <v>3.980915940607721</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.9863660012728452</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>85.581071707000007</v>
+        <v>85.581370089000004</v>
       </c>
       <c r="C315" s="5">
-        <v>0.6393328100000133</v>
+        <v>0.63942155300000536</v>
       </c>
       <c r="D315" s="5">
-        <v>9.415507506932542</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>9.4168447994856574</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>85.767589303999998</v>
+        <v>85.766809649999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.18651759699999104</v>
+        <v>0.18543956099999548</v>
       </c>
       <c r="D316" s="5">
-        <v>2.6468891638476766</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.6313985922607142</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>86.042315836</v>
+        <v>86.042994457000006</v>
       </c>
       <c r="C317" s="5">
-        <v>0.27472653200000252</v>
+        <v>0.27618480700000703</v>
       </c>
       <c r="D317" s="5">
-        <v>3.9122265212516938</v>
+        <v>3.9333985681045958</v>
       </c>
       <c r="E317" s="5">
-        <v>4.5761022163497422</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.5767916078557569</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>86.600382613999997</v>
+        <v>86.601003184999996</v>
       </c>
       <c r="C318" s="5">
-        <v>0.55806677799999704</v>
+        <v>0.55800872799999013</v>
       </c>
       <c r="D318" s="5">
-        <v>8.0668862624118987</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>8.0659510896547548</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>87.033852362999994</v>
+        <v>87.033035803000004</v>
       </c>
       <c r="C319" s="5">
-        <v>0.4334697489999968</v>
+        <v>0.43203261800000803</v>
       </c>
       <c r="D319" s="5">
-        <v>6.1746296717365645</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>6.153547993431574</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>87.272042732000003</v>
+        <v>87.273104563999993</v>
       </c>
       <c r="C320" s="5">
-        <v>0.23819036900000867</v>
+        <v>0.24006876099998919</v>
       </c>
       <c r="D320" s="5">
-        <v>3.3339931507635923</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>3.3607175203028694</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>87.469731859999996</v>
+        <v>87.468473435999996</v>
       </c>
       <c r="C321" s="5">
-        <v>0.19768912799999327</v>
+        <v>0.19536887200000308</v>
       </c>
       <c r="D321" s="5">
-        <v>2.7523694829521661</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>2.7196329664007868</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>87.764615633999995</v>
+        <v>87.764951486000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.29488377399999877</v>
+        <v>0.2964780500000046</v>
       </c>
       <c r="D322" s="5">
-        <v>4.1213810288767805</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>4.144140864842738</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>87.997105227999995</v>
+        <v>87.997298822999994</v>
       </c>
       <c r="C323" s="5">
-        <v>0.23248959400000047</v>
+        <v>0.2323473369999931</v>
       </c>
       <c r="D323" s="5">
-        <v>3.225540789859016</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>3.2235257866220168</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>88.314618616000004</v>
+        <v>88.314498114000003</v>
       </c>
       <c r="C324" s="5">
-        <v>0.31751338800000894</v>
+        <v>0.31719929100000854</v>
       </c>
       <c r="D324" s="5">
-        <v>4.416839688942642</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.4123734877192788</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>88.370621291000006</v>
+        <v>88.370276403000005</v>
       </c>
       <c r="C325" s="5">
-        <v>5.6002675000002E-2</v>
+        <v>5.5778289000002701E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.7636118650854673</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>0.76054270580014904</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>88.425428151000006</v>
+        <v>88.425303326000005</v>
       </c>
       <c r="C326" s="5">
-        <v>5.4806859999999347E-2</v>
+        <v>5.5026922999999783E-2</v>
       </c>
       <c r="D326" s="5">
-        <v>0.74677573865939983</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>0.74978743947429205</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>88.832328548000007</v>
+        <v>88.832054389000007</v>
       </c>
       <c r="C327" s="5">
-        <v>0.40690039700000113</v>
+        <v>0.40675106300000152</v>
       </c>
       <c r="D327" s="5">
-        <v>5.663866943050988</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>5.6617436090097062</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>89.338709158</v>
+        <v>89.335901614999997</v>
       </c>
       <c r="C328" s="5">
-        <v>0.50638060999999368</v>
+        <v>0.50384722599999066</v>
       </c>
       <c r="D328" s="5">
-        <v>7.0590835142646302</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>7.0226809672133905</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>89.801950054000002</v>
+        <v>89.806651162999998</v>
       </c>
       <c r="C329" s="5">
-        <v>0.46324089600000207</v>
+        <v>0.47074954800000057</v>
       </c>
       <c r="D329" s="5">
-        <v>6.4028185884491995</v>
+        <v>6.509838737733098</v>
       </c>
       <c r="E329" s="5">
-        <v>4.3695176977407435</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>4.3741582098015819</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>90.021194171000005</v>
+        <v>90.021147979999995</v>
       </c>
       <c r="C330" s="5">
-        <v>0.21924411700000235</v>
+        <v>0.21449681699999701</v>
       </c>
       <c r="D330" s="5">
-        <v>2.9693632269330639</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.9040665773460761</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>90.432820956</v>
+        <v>90.431700341999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.41162678499999572</v>
+        <v>0.41055236200000422</v>
       </c>
       <c r="D331" s="5">
-        <v>5.6271845284734612</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>5.6121291167925191</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>90.607634798000007</v>
+        <v>90.609438033999993</v>
       </c>
       <c r="C332" s="5">
-        <v>0.17481384200000605</v>
+        <v>0.17773769199999379</v>
       </c>
       <c r="D332" s="5">
-        <v>2.3445179980570163</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>2.3841859966582835</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>90.218339224000005</v>
+        <v>90.216201018999996</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.38929557400000192</v>
+        <v>-0.39323701499999686</v>
       </c>
       <c r="D333" s="5">
-        <v>-5.0356910844889358</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-5.0853657041105667</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>90.202251472</v>
+        <v>90.203034178999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-1.608775200000423E-2</v>
+        <v>-1.3166839999996682E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.21377449337265375</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>-0.17499663003451849</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>90.392987251999998</v>
+        <v>90.393549983</v>
       </c>
       <c r="C335" s="5">
-        <v>0.19073577999999713</v>
+        <v>0.19051580400000034</v>
       </c>
       <c r="D335" s="5">
-        <v>2.5671607845173972</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>2.5641430860558811</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>90.438701320999996</v>
+        <v>90.438620764999996</v>
       </c>
       <c r="C336" s="5">
-        <v>4.5714068999998858E-2</v>
+        <v>4.5070781999996257E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>0.60856185828137566</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.59997095101269604</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>90.456079036000006</v>
+        <v>90.455200325000007</v>
       </c>
       <c r="C337" s="5">
-        <v>1.7377715000009175E-2</v>
+        <v>1.6579560000010929E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.23082275571897348</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.22021061720702839</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>90.490549853999994</v>
+        <v>90.489489956</v>
       </c>
       <c r="C338" s="5">
-        <v>3.4470817999988412E-2</v>
+        <v>3.4289630999992937E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>0.45825322433306059</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>0.45584394727853361</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>90.467102236000002</v>
+        <v>90.465805590000002</v>
       </c>
       <c r="C339" s="5">
-        <v>-2.3447617999991621E-2</v>
+        <v>-2.3684365999997681E-2</v>
       </c>
       <c r="D339" s="5">
-        <v>-0.31049735947836776</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>-0.31363157350970949</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>90.597480963999999</v>
+        <v>90.592468890000006</v>
       </c>
       <c r="C340" s="5">
-        <v>0.13037872799999661</v>
+        <v>0.12666330000000414</v>
       </c>
       <c r="D340" s="5">
-        <v>1.7431815009471885</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>1.6931470522562719</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>90.533835655999994</v>
+        <v>90.542706015999997</v>
       </c>
       <c r="C341" s="5">
-        <v>-6.364530800000523E-2</v>
+        <v>-4.976287400000956E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>-0.83975806577778478</v>
+        <v>-0.65717789311469099</v>
       </c>
       <c r="E341" s="5">
-        <v>0.81499967602027823</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>0.81959948786427539</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>90.780419977999998</v>
+        <v>90.780130302000003</v>
       </c>
       <c r="C342" s="5">
-        <v>0.24658432200000391</v>
+        <v>0.23742428600000665</v>
       </c>
       <c r="D342" s="5">
-        <v>3.3178129548173008</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>3.1924638500165026</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>91.274911256999999</v>
+        <v>91.274423845000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.49449127900000178</v>
+        <v>0.49429354299999773</v>
       </c>
       <c r="D343" s="5">
-        <v>6.7359651250606944</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>6.7332125250265662</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>91.035002747999997</v>
+        <v>91.036671381000005</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.23990850900000282</v>
+        <v>-0.23775246399999617</v>
       </c>
       <c r="D344" s="5">
-        <v>-3.1089006877937808</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>-3.0813764523438869</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>91.674970376000005</v>
+        <v>91.671772920999999</v>
       </c>
       <c r="C345" s="5">
-        <v>0.63996762800000795</v>
+        <v>0.63510153999999375</v>
       </c>
       <c r="D345" s="5">
-        <v>8.7698234627954452</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>8.7003962922748137</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>91.745444329999998</v>
+        <v>91.748632768999997</v>
       </c>
       <c r="C346" s="5">
-        <v>7.0473953999993455E-2</v>
+        <v>7.685984799999801E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>0.92639488743300191</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>1.0107617344900621</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>92.113036846</v>
+        <v>92.113405435999994</v>
       </c>
       <c r="C347" s="5">
-        <v>0.36759251600000198</v>
+        <v>0.36477266699999689</v>
       </c>
       <c r="D347" s="5">
-        <v>4.9153679154789076</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.8766600130126125</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>92.141480126000005</v>
+        <v>92.141179338000001</v>
       </c>
       <c r="C348" s="5">
-        <v>2.8443280000004734E-2</v>
+        <v>2.7773902000006956E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>0.37117398426023129</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.36242291250896397</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>92.412388312000004</v>
+        <v>92.411424517</v>
       </c>
       <c r="C349" s="5">
-        <v>0.27090818599999977</v>
+        <v>0.27024517899999978</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5857751076430633</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.5768692875924213</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>92.645245145000004</v>
+        <v>92.644182279000006</v>
       </c>
       <c r="C350" s="5">
-        <v>0.2328568329999996</v>
+        <v>0.23275776200000564</v>
       </c>
       <c r="D350" s="5">
-        <v>3.0659678684387126</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>3.0646777087849575</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>92.784321632000001</v>
+        <v>92.776057609000006</v>
       </c>
       <c r="C351" s="5">
-        <v>0.13907648699999697</v>
+        <v>0.13187532999999974</v>
       </c>
       <c r="D351" s="5">
-        <v>1.8163548051102874</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.7215893873223198</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>92.725958403000007</v>
+        <v>92.721146703000002</v>
       </c>
       <c r="C352" s="5">
-        <v>-5.8363228999994021E-2</v>
+        <v>-5.4910906000003479E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.75221852063307448</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-0.70793060760110382</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>93.082010178999994</v>
+        <v>93.095781686999999</v>
       </c>
       <c r="C353" s="5">
-        <v>0.35605177599998683</v>
+        <v>0.37463498399999651</v>
       </c>
       <c r="D353" s="5">
-        <v>4.7063628121648327</v>
+        <v>4.9577486424779327</v>
       </c>
       <c r="E353" s="5">
-        <v>2.8146101449653127</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.8197474797680977</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>93.273865138999994</v>
+        <v>93.273461327000007</v>
       </c>
       <c r="C354" s="5">
-        <v>0.19185496000000057</v>
+        <v>0.17767964000000802</v>
       </c>
       <c r="D354" s="5">
-        <v>2.5015990575402602</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>2.3144767108332465</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>93.359871850000005</v>
+        <v>93.360949722000001</v>
       </c>
       <c r="C355" s="5">
-        <v>8.6006711000010228E-2</v>
+        <v>8.7488394999994057E-2</v>
       </c>
       <c r="D355" s="5">
-        <v>1.1121344994702298</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>1.1313977154268295</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>93.569403417999993</v>
+        <v>93.570826240000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.20953156799998851</v>
+        <v>0.20987651800000151</v>
       </c>
       <c r="D356" s="5">
-        <v>2.7267061766315104</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>2.7312188532838677</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>93.508339002</v>
+        <v>93.504811136000001</v>
       </c>
       <c r="C357" s="5">
-        <v>-6.1064415999993571E-2</v>
+        <v>-6.6015104000001656E-2</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.78032828294912759</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-0.8433339691347741</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>93.978092000999993</v>
+        <v>93.983418205000007</v>
       </c>
       <c r="C358" s="5">
-        <v>0.46975299899999357</v>
+        <v>0.47860706900000594</v>
       </c>
       <c r="D358" s="5">
-        <v>6.1977632995824816</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>6.3181346905984315</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>94.047368121999995</v>
+        <v>94.047881114999996</v>
       </c>
       <c r="C359" s="5">
-        <v>6.9276121000001467E-2</v>
+        <v>6.4462909999988938E-2</v>
       </c>
       <c r="D359" s="5">
-        <v>0.88817739634543535</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>0.82618806590795124</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>94.028384897999999</v>
+        <v>94.028212651000004</v>
       </c>
       <c r="C360" s="5">
-        <v>-1.8983223999995857E-2</v>
+        <v>-1.9668463999991559E-2</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.24194825370628115</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-0.25067048362477085</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>94.251185934999995</v>
+        <v>94.248818056999994</v>
       </c>
       <c r="C361" s="5">
-        <v>0.22280103699999643</v>
+        <v>0.22060540599999001</v>
       </c>
       <c r="D361" s="5">
-        <v>2.8807603495043521</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.8520093884292885</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>94.400114251999995</v>
+        <v>94.398829137000007</v>
       </c>
       <c r="C362" s="5">
-        <v>0.14892831699999931</v>
+        <v>0.15001108000001295</v>
       </c>
       <c r="D362" s="5">
-        <v>1.9127115708670539</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>1.926788471018126</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>94.401447130999998</v>
+        <v>94.385618366000003</v>
       </c>
       <c r="C363" s="5">
-        <v>1.3328790000031177E-3</v>
+        <v>-1.3210771000004229E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>1.6944672445173836E-2</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-0.16780641201891155</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>94.459585814999997</v>
+        <v>94.453989699999994</v>
       </c>
       <c r="C364" s="5">
-        <v>5.813868399999933E-2</v>
+        <v>6.837133399999118E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>0.74154820843936875</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>0.87273115537083168</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>94.839619861000003</v>
+        <v>94.858261698999996</v>
       </c>
       <c r="C365" s="5">
-        <v>0.38003404600000579</v>
+        <v>0.40427199900000232</v>
       </c>
       <c r="D365" s="5">
-        <v>4.9361705076510498</v>
+        <v>5.2587618424101423</v>
       </c>
       <c r="E365" s="5">
-        <v>1.8882377793733252</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>1.8931899813953823</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>94.667900789000001</v>
+        <v>94.669912018000005</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.17171907200000192</v>
+        <v>-0.18834968099999116</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.1512439217972079</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-2.3568593160363749</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>94.749952640000004</v>
+        <v>94.752001597000003</v>
       </c>
       <c r="C367" s="5">
-        <v>8.2051851000002785E-2</v>
+        <v>8.2089578999998025E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>1.0450527785283548</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>1.0455132768759645</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>94.804730259999999</v>
+        <v>94.805401946999993</v>
       </c>
       <c r="C368" s="5">
-        <v>5.4777619999995864E-2</v>
+        <v>5.3400349999989771E-2</v>
       </c>
       <c r="D368" s="5">
-        <v>0.6959640346800855</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>0.67839646694276556</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>92.634818440999993</v>
+        <v>92.632110361000002</v>
       </c>
       <c r="C369" s="5">
-        <v>-2.1699118190000064</v>
+        <v>-2.1732915859999906</v>
       </c>
       <c r="D369" s="5">
-        <v>-24.259010756570774</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-24.292013868673333</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>92.298992917999996</v>
+        <v>92.307640875000004</v>
       </c>
       <c r="C370" s="5">
-        <v>-0.33582552299999691</v>
+        <v>-0.32446948599999814</v>
       </c>
       <c r="D370" s="5">
-        <v>-4.2646138753389966</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-4.1232903981900826</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>92.480869631000004</v>
+        <v>92.481831920000005</v>
       </c>
       <c r="C371" s="5">
-        <v>0.18187671300000829</v>
+        <v>0.1741910450000006</v>
       </c>
       <c r="D371" s="5">
-        <v>2.3904165778338538</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>2.2881361513287235</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>92.502144079000004</v>
+        <v>92.501888444000002</v>
       </c>
       <c r="C372" s="5">
-        <v>2.1274447999999779E-2</v>
+        <v>2.0056523999997466E-2</v>
       </c>
       <c r="D372" s="5">
-        <v>0.27639946442272745</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>0.26055449802702135</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>92.297126931999998</v>
+        <v>92.292248490000006</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.20501714700000662</v>
+        <v>-0.20963995399999646</v>
       </c>
       <c r="D373" s="5">
-        <v>-2.6274380120518415</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-2.6859534148990782</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>92.777302891999994</v>
+        <v>92.774149312999995</v>
       </c>
       <c r="C374" s="5">
-        <v>0.48017595999999685</v>
+        <v>0.48190082299998949</v>
       </c>
       <c r="D374" s="5">
-        <v>6.4247722098426996</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>6.4488684135999286</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>93.020084077000007</v>
+        <v>92.992337894000002</v>
       </c>
       <c r="C375" s="5">
-        <v>0.24278118500001256</v>
+        <v>0.21818858100000682</v>
       </c>
       <c r="D375" s="5">
-        <v>3.1857714691267747</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>2.8589830620142642</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>93.203451078000001</v>
+        <v>93.198391951000005</v>
       </c>
       <c r="C376" s="5">
-        <v>0.18336700099999348</v>
+        <v>0.2060540570000029</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3913310193764969</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.6916266310520243</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>93.220901939000001</v>
+        <v>93.245721371000002</v>
       </c>
       <c r="C377" s="5">
-        <v>1.7450861000000373E-2</v>
+        <v>4.7329419999996958E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>0.22491239576780675</v>
+        <v>0.61110719010846193</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.706795033945141</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.6999471623429407</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>93.151657876000002</v>
+        <v>93.157801363999994</v>
       </c>
       <c r="C378" s="5">
-        <v>-6.9244062999999301E-2</v>
+        <v>-8.7920007000008127E-2</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.88772203901473778</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-1.1256129816438643</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>92.820132758</v>
+        <v>92.824069578000007</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.33152511800000184</v>
+        <v>-0.3337317859999871</v>
       </c>
       <c r="D379" s="5">
-        <v>-4.1881648688696931</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-4.2152222481006474</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>93.432057107000006</v>
+        <v>93.433462984000002</v>
       </c>
       <c r="C380" s="5">
-        <v>0.61192434900000592</v>
+        <v>0.60939340599999525</v>
       </c>
       <c r="D380" s="5">
-        <v>8.2043467881293353</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>8.1688197125079789</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>93.330860924999996</v>
+        <v>93.331813828999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-0.10119618200000957</v>
+        <v>-0.10164915500000404</v>
       </c>
       <c r="D381" s="5">
-        <v>-1.2920043846811669</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-1.2977336661724848</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>93.308178780999995</v>
+        <v>93.319446123999995</v>
       </c>
       <c r="C382" s="5">
-        <v>-2.2682144000000903E-2</v>
+        <v>-1.2367705000002616E-2</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.29124578903818588</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-0.15890009553826134</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>93.716117400000002</v>
+        <v>93.717975987000003</v>
       </c>
       <c r="C383" s="5">
-        <v>0.4079386190000065</v>
+        <v>0.39852986300000737</v>
       </c>
       <c r="D383" s="5">
-        <v>5.3743477073939561</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.2468188546203054</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>94.067337878000004</v>
+        <v>94.065691818999994</v>
       </c>
       <c r="C384" s="5">
-        <v>0.35122047800000189</v>
+        <v>0.34771583199999156</v>
       </c>
       <c r="D384" s="5">
-        <v>4.5911143343808192</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>4.5442712094739379</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>94.272527046999997</v>
+        <v>94.262629219999994</v>
       </c>
       <c r="C385" s="5">
-        <v>0.2051891689999934</v>
+        <v>0.19693740099999957</v>
       </c>
       <c r="D385" s="5">
-        <v>2.6491938267726445</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.5414708725148172</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>94.370392090999999</v>
+        <v>94.362535214000005</v>
       </c>
       <c r="C386" s="5">
-        <v>9.7865044000002399E-2</v>
+        <v>9.9905994000010878E-2</v>
       </c>
       <c r="D386" s="5">
-        <v>1.252866615985182</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>1.2792824083398768</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>94.882739669000003</v>
+        <v>94.834828372000004</v>
       </c>
       <c r="C387" s="5">
-        <v>0.51234757800000352</v>
+        <v>0.47229315799999938</v>
       </c>
       <c r="D387" s="5">
-        <v>6.7130370388506</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>6.1742362048763155</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>95.065299229000004</v>
+        <v>95.064397240999995</v>
       </c>
       <c r="C388" s="5">
-        <v>0.1825595600000014</v>
+        <v>0.22956886899999063</v>
       </c>
       <c r="D388" s="5">
-        <v>2.3334558594733323</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>2.9438569633553291</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>95.117456816000001</v>
+        <v>95.150389837000006</v>
       </c>
       <c r="C389" s="5">
-        <v>5.2157586999996397E-2</v>
+        <v>8.599259600001119E-2</v>
       </c>
       <c r="D389" s="5">
-        <v>0.66037048321434533</v>
+        <v>1.090903221921824</v>
       </c>
       <c r="E389" s="5">
-        <v>2.034473854630825</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>2.0426336329383288</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>97.294068611</v>
+        <v>97.312633687000002</v>
       </c>
       <c r="C390" s="5">
-        <v>2.1766117949999995</v>
+        <v>2.1622438499999959</v>
       </c>
       <c r="D390" s="5">
-        <v>31.193893379158943</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>30.949503163072478</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>97.540648106000006</v>
+        <v>97.545137014999995</v>
       </c>
       <c r="C391" s="5">
-        <v>0.24657949500000598</v>
+        <v>0.23250332799999285</v>
       </c>
       <c r="D391" s="5">
-        <v>3.0840003189998244</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>2.9050667154812304</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>98.049450669999999</v>
+        <v>98.051189250999997</v>
       </c>
       <c r="C392" s="5">
-        <v>0.50880256399999269</v>
+        <v>0.50605223600000215</v>
       </c>
       <c r="D392" s="5">
-        <v>6.4423207901672663</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.4061940173367526</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>98.417114944999994</v>
+        <v>98.425279755000005</v>
       </c>
       <c r="C393" s="5">
-        <v>0.36766427499999565</v>
+        <v>0.37409050400000865</v>
       </c>
       <c r="D393" s="5">
-        <v>4.5937125839516479</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>4.67561179075342</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>98.604666111</v>
+        <v>98.623480095000005</v>
       </c>
       <c r="C394" s="5">
-        <v>0.18755116600000576</v>
+        <v>0.19820033999999964</v>
       </c>
       <c r="D394" s="5">
-        <v>2.3109330751284407</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>2.4434002562226498</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>98.746179198999997</v>
+        <v>98.746503157000006</v>
       </c>
       <c r="C395" s="5">
-        <v>0.1415130879999964</v>
+        <v>0.12302306200000146</v>
       </c>
       <c r="D395" s="5">
-        <v>1.7358464027196208</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.5071941056352678</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>99.043704528000006</v>
+        <v>99.037760986999999</v>
       </c>
       <c r="C396" s="5">
-        <v>0.29752532900000972</v>
+        <v>0.29125782999999217</v>
       </c>
       <c r="D396" s="5">
-        <v>3.6761605978736345</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>3.5974483008740066</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>99.276582374</v>
+        <v>99.259553550000007</v>
       </c>
       <c r="C397" s="5">
-        <v>0.23287784599999384</v>
+        <v>0.22179256300000816</v>
       </c>
       <c r="D397" s="5">
-        <v>2.8582913800115017</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.7207186490157742</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>99.281758128999996</v>
+        <v>99.261288438999998</v>
       </c>
       <c r="C398" s="5">
-        <v>5.1757549999962293E-3</v>
+        <v>1.7348889999908579E-3</v>
       </c>
       <c r="D398" s="5">
-        <v>6.2579584041611014E-2</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>2.097598536838774E-2</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>99.176838128</v>
+        <v>99.092503872999998</v>
       </c>
       <c r="C399" s="5">
-        <v>-0.10492000099999643</v>
+        <v>-0.16878456599999936</v>
       </c>
       <c r="D399" s="5">
-        <v>-1.2608033699412324</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>-2.0215127356828178</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>99.144026894999996</v>
+        <v>99.153876987999993</v>
       </c>
       <c r="C400" s="5">
-        <v>-3.2811233000003881E-2</v>
+        <v>6.1373114999994982E-2</v>
       </c>
       <c r="D400" s="5">
-        <v>-0.39628118281892499</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>0.7457590632135247</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>99.527992282</v>
+        <v>99.580811584000003</v>
       </c>
       <c r="C401" s="5">
-        <v>0.38396538700000349</v>
+        <v>0.42693459600000949</v>
       </c>
       <c r="D401" s="5">
-        <v>4.7476447818462608</v>
+        <v>5.2910693019754262</v>
       </c>
       <c r="E401" s="5">
-        <v>4.636935861870195</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.6562307885334553</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>99.001134272000002</v>
+        <v>99.037917346</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.52685800999999799</v>
+        <v>-0.54289423800000236</v>
       </c>
       <c r="D402" s="5">
-        <v>-6.1705600475751581</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>-6.3495106106398964</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>99.429410576999999</v>
+        <v>99.438465011999995</v>
       </c>
       <c r="C403" s="5">
-        <v>0.42827630499999714</v>
+        <v>0.40054766599999425</v>
       </c>
       <c r="D403" s="5">
-        <v>5.3164796824100691</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.9626897690304705</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>99.356730509000002</v>
+        <v>99.361962180999996</v>
       </c>
       <c r="C404" s="5">
-        <v>-7.2680067999996822E-2</v>
+        <v>-7.6502830999999105E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.87364790207419274</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>-0.91932164528453209</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>99.481493678000007</v>
+        <v>99.496467119000002</v>
       </c>
       <c r="C405" s="5">
-        <v>0.12476316900000484</v>
+        <v>0.13450493800000629</v>
       </c>
       <c r="D405" s="5">
-        <v>1.5173017435337943</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.6365727145057019</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>99.488539763999995</v>
+        <v>99.510336776000003</v>
       </c>
       <c r="C406" s="5">
-        <v>7.0460859999883496E-3</v>
+        <v>1.3869657000000757E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>8.5026847378677495E-2</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>0.16740649506670202</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>99.771849141000004</v>
+        <v>99.769151815000001</v>
       </c>
       <c r="C407" s="5">
-        <v>0.28330937700000902</v>
+        <v>0.25881503899999814</v>
       </c>
       <c r="D407" s="5">
-        <v>3.4712218345135604</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.1660989202583645</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>99.642325303000007</v>
+        <v>99.630095742999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.12952383799999723</v>
+        <v>-0.13905607200000247</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.5467651378022529</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.6597719812278866</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>99.702065336999993</v>
+        <v>99.673592110000001</v>
       </c>
       <c r="C409" s="5">
-        <v>5.9740033999986508E-2</v>
+        <v>4.3496367000003033E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>0.72183085534367475</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>0.52515410955598085</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>99.791386829999993</v>
+        <v>99.750213481000003</v>
       </c>
       <c r="C410" s="5">
-        <v>8.9321492999999919E-2</v>
+        <v>7.6621371000001659E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>1.0803739606254803</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.9263776398466872</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>100.0978595</v>
+        <v>99.983764635</v>
       </c>
       <c r="C411" s="5">
-        <v>0.30647267000000511</v>
+        <v>0.23355115399999704</v>
       </c>
       <c r="D411" s="5">
-        <v>3.7482521570177951</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>2.8460967766753331</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>99.949453461999994</v>
+        <v>99.974024940999996</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.14840603800000451</v>
+        <v>-9.7396940000038512E-3</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.7646952013833928</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.11683269769509064</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>99.937775302999995</v>
+        <v>100.01175068000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.16781589999988E-2</v>
+        <v>3.7725739000009639E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.1401187123002523</v>
+        <v>0.45376749399477223</v>
       </c>
       <c r="E413" s="5">
-        <v>0.41172640139159888</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>0.43275314706237022</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>99.773499561999998</v>
+        <v>99.831046662999995</v>
       </c>
       <c r="C414" s="5">
-        <v>-0.16427574099999731</v>
+        <v>-0.18070401700001071</v>
       </c>
       <c r="D414" s="5">
-        <v>-1.9548003605414865</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>-2.1467761325694501</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>99.791241503999998</v>
+        <v>99.803411582999999</v>
       </c>
       <c r="C415" s="5">
-        <v>1.7741942000000677E-2</v>
+        <v>-2.7635079999996037E-2</v>
       </c>
       <c r="D415" s="5">
-        <v>0.21359544621610826</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-0.33167691131797961</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>99.962911806999998</v>
+        <v>99.970979302000003</v>
       </c>
       <c r="C416" s="5">
-        <v>0.17167030299999908</v>
+        <v>0.16756771900000444</v>
       </c>
       <c r="D416" s="5">
-        <v>2.0839977087778516</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.0334831392949004</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>99.956908589999998</v>
+        <v>99.977710397999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.0032169999999496E-3</v>
+        <v>6.7310959999957731E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>-7.204153335509389E-2</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>8.0826526868227333E-2</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>99.963919924999999</v>
+        <v>99.989075634000002</v>
       </c>
       <c r="C418" s="5">
-        <v>7.0113350000013952E-3</v>
+        <v>1.1365236000003165E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>8.4204771420925972E-2</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.13649855958051127</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>99.982719729999999</v>
+        <v>99.976061432999998</v>
       </c>
       <c r="C419" s="5">
-        <v>1.8799805000000447E-2</v>
+        <v>-1.3014201000004277E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.22591266555862521</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.15607571473600368</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>100.16094663</v>
+        <v>100.14213537000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.17822689999999852</v>
+        <v>0.16607393700000728</v>
       </c>
       <c r="D420" s="5">
-        <v>2.1601895902248813</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>2.011677529194289</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>100.23923440999999</v>
+        <v>100.19970433</v>
       </c>
       <c r="C421" s="5">
-        <v>7.8287779999996587E-2</v>
+        <v>5.756895999999756E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>0.94198642980209968</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>0.69203234584886975</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>100.80421109</v>
+        <v>100.73920094</v>
       </c>
       <c r="C422" s="5">
-        <v>0.5649766800000009</v>
+        <v>0.53949661000000049</v>
       </c>
       <c r="D422" s="5">
-        <v>6.9771957093657466</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>6.6558645760082635</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>100.41730627</v>
+        <v>100.27908705999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.38690481999999804</v>
+        <v>-0.46011388000000863</v>
       </c>
       <c r="D423" s="5">
-        <v>-4.5098218216935599</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-5.3452446813674896</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>100.76204814</v>
+        <v>100.80144233</v>
       </c>
       <c r="C424" s="5">
-        <v>0.34474187000000711</v>
+        <v>0.52235527000000559</v>
       </c>
       <c r="D424" s="5">
-        <v>4.1983961310400275</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>6.43304758485157</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>100.83496651999999</v>
+        <v>100.93088908999999</v>
       </c>
       <c r="C425" s="5">
-        <v>7.2918379999990179E-2</v>
+        <v>0.12944675999999333</v>
       </c>
       <c r="D425" s="5">
-        <v>0.87186766289910622</v>
+        <v>1.5519416395723296</v>
       </c>
       <c r="E425" s="5">
-        <v>0.89774983911721229</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.91903041767651406</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>101.24577597</v>
+        <v>101.31889604</v>
       </c>
       <c r="C426" s="5">
-        <v>0.41080945000000213</v>
+        <v>0.38800695000000474</v>
       </c>
       <c r="D426" s="5">
-        <v>4.9999416913492301</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>4.7119391431919677</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>101.45764423</v>
+        <v>101.47539341</v>
       </c>
       <c r="C427" s="5">
-        <v>0.21186826000000281</v>
+        <v>0.15649736999999675</v>
       </c>
       <c r="D427" s="5">
-        <v>2.540240144742012</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.8693500104704386</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>101.15994141</v>
+        <v>101.17194076</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.29770281999999781</v>
+        <v>-0.30345264999999699</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.4648356397297908</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-3.5300511772518361</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>101.33824235</v>
+        <v>101.36144710000001</v>
       </c>
       <c r="C429" s="5">
-        <v>0.17830093999999974</v>
+        <v>0.18950634000000832</v>
       </c>
       <c r="D429" s="5">
-        <v>2.1357023482057924</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>2.2710355740749089</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>101.54549262</v>
+        <v>101.568332</v>
       </c>
       <c r="C430" s="5">
-        <v>0.20725027000000296</v>
+        <v>0.20688489999999149</v>
       </c>
       <c r="D430" s="5">
-        <v>2.4819546565819195</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.476956305515432</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>101.29403906</v>
+        <v>101.28308538</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.25145356000000163</v>
+        <v>-0.28524661999999523</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.9313798582530359</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-3.3185335514932746</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>101.37901873</v>
+        <v>101.35371754000001</v>
       </c>
       <c r="C432" s="5">
-        <v>8.4979669999995622E-2</v>
+        <v>7.0632160000002386E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.0113868132010095</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>0.84006569162899947</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>101.37321353</v>
+        <v>101.32355368</v>
       </c>
       <c r="C433" s="5">
-        <v>-5.8051999999975124E-3</v>
+        <v>-3.0163860000001819E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-6.8693172791367552E-2</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-0.35654777165834428</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>101.41222627000001</v>
+        <v>101.32746801</v>
       </c>
       <c r="C434" s="5">
-        <v>3.9012740000003987E-2</v>
+        <v>3.914330000000632E-3</v>
       </c>
       <c r="D434" s="5">
-        <v>0.46278996648321247</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>4.6368233238291978E-2</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>101.24356179999999</v>
+        <v>99.515842344999996</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.16866447000001017</v>
+        <v>-1.8116256650000082</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.9776332158870757</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-19.465791581710302</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>101.36868822</v>
+        <v>99.058344981000005</v>
       </c>
       <c r="C436" s="5">
-        <v>0.12512642000000085</v>
+        <v>-0.45749736399999108</v>
       </c>
       <c r="D436" s="5">
-        <v>1.493196825206522</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-5.3793054188512768</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>101.70496167</v>
+        <v>99.206973524999995</v>
       </c>
       <c r="C437" s="5">
-        <v>0.3362734500000073</v>
+        <v>0.14862854399999037</v>
       </c>
       <c r="D437" s="5">
-        <v>4.0542367693785497</v>
+        <v>1.8154297629512595</v>
       </c>
       <c r="E437" s="5">
-        <v>0.86279113290275156</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-1.7080158319647709</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>101.52720196</v>
+        <v>99.036869013</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.17775971000000368</v>
+        <v>-0.17010451199999466</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.0773127200540698</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-2.0382777079005709</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>101.56722279</v>
+        <v>99.067117080000003</v>
       </c>
       <c r="C439" s="5">
-        <v>4.0020830000003116E-2</v>
+        <v>3.0248067000002266E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.47405278478835911</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.36712303754926623</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>101.97125099</v>
+        <v>99.461200008999995</v>
       </c>
       <c r="C440" s="5">
-        <v>0.40402819999999906</v>
+        <v>0.39408292899999253</v>
       </c>
       <c r="D440" s="5">
-        <v>4.879362291578726</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>4.8793622485292065</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>101.76005625000001</v>
+        <v>99.24215556</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.21119473999999627</v>
+        <v>-0.21904444899999476</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.4572280828868531</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-2.6109953479965364</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>99.150003901000005</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-9.2151658999995334E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-1.1085912771242934</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>