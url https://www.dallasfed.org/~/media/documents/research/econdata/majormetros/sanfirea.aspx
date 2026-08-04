--- v6 (2026-06-24)
+++ v7 (2026-08-04)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C4C26C8A-EC60-4FAD-8AA4-88038B16EFFE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7FD73BD0-7990-4786-B89C-DC472D86BA56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7318D8B3-1041-4D56-A82C-CF3EBFA01867}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C566A1AA-ABF6-46FF-9DE9-C247F2A66691}"/>
   </bookViews>
   <sheets>
     <sheet name="sanfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA708EF7-04CE-4E7E-81D8-9AFDEDA1C9A3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{162961FC-4306-4884-BD54-36F53F8570A6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>44.276455742000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>44.083864261000002</v>
       </c>
       <c r="C7" s="5">
         <v>-0.1925914810000009</v>
       </c>
       <c r="D7" s="5">
         <v>-5.0966179923193966</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.029481582999999</v>
       </c>
       <c r="C8" s="5">
         <v>-5.4382678000003182E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-1.4703396119542411</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>43.988460084000003</v>
       </c>
       <c r="C9" s="5">
         <v>-4.1021498999995742E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-1.1123077829158334</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>43.792038292000001</v>
       </c>
       <c r="C10" s="5">
         <v>-0.19642179200000243</v>
       </c>
       <c r="D10" s="5">
         <v>-5.22870557096351</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>43.831135590000002</v>
       </c>
       <c r="C11" s="5">
         <v>3.9097298000001501E-2</v>
       </c>
       <c r="D11" s="5">
         <v>1.0766300243113092</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>42.735327556999998</v>
       </c>
       <c r="C12" s="5">
         <v>-1.0958080330000044</v>
       </c>
       <c r="D12" s="5">
         <v>-26.200779707349763</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>42.870209182000004</v>
       </c>
       <c r="C13" s="5">
         <v>0.13488162500000556</v>
       </c>
       <c r="D13" s="5">
         <v>3.8538943519422109</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>43.104501374000002</v>
       </c>
       <c r="C14" s="5">
         <v>0.23429219199999807</v>
       </c>
       <c r="D14" s="5">
         <v>6.7589455944057963</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>42.487937035000002</v>
       </c>
       <c r="C15" s="5">
         <v>-0.61656433899999996</v>
       </c>
       <c r="D15" s="5">
         <v>-15.876713657719799</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>42.410253472000001</v>
       </c>
       <c r="C16" s="5">
         <v>-7.7683563000000788E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-2.1721115857310735</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>42.796829246000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.38657577400000065</v>
       </c>
       <c r="D17" s="5">
         <v>11.503554085020063</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>42.261335285000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.53549396100000024</v>
       </c>
       <c r="D18" s="5">
         <v>-14.023561534797203</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>42.386963502</v>
       </c>
       <c r="C19" s="5">
         <v>0.12562821699999915</v>
       </c>
       <c r="D19" s="5">
         <v>3.6260853834949147</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>42.442504126999999</v>
       </c>
       <c r="C20" s="5">
         <v>5.5540624999999011E-2</v>
       </c>
       <c r="D20" s="5">
         <v>1.5837694264041247</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>42.187048892999996</v>
       </c>
       <c r="C21" s="5">
         <v>-0.25545523400000292</v>
       </c>
       <c r="D21" s="5">
         <v>-6.9882617682667458</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>42.087025292</v>
       </c>
       <c r="C22" s="5">
         <v>-0.10002360099999663</v>
       </c>
       <c r="D22" s="5">
         <v>-2.8083364186987536</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>41.826988898000003</v>
       </c>
       <c r="C23" s="5">
         <v>-0.26003639399999656</v>
       </c>
       <c r="D23" s="5">
         <v>-7.1674154380418571</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>41.834006754000001</v>
       </c>
       <c r="C24" s="5">
         <v>7.01785599999738E-3</v>
       </c>
       <c r="D24" s="5">
         <v>0.20152545320510917</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>41.884998520000003</v>
       </c>
       <c r="C25" s="5">
         <v>5.0991766000002769E-2</v>
       </c>
       <c r="D25" s="5">
         <v>1.4725342647974982</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>42.009710888999997</v>
       </c>
       <c r="C26" s="5">
         <v>0.12471236899999383</v>
       </c>
       <c r="D26" s="5">
         <v>3.6320906477379955</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>41.983701273999998</v>
       </c>
       <c r="C27" s="5">
         <v>-2.6009614999999542E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.74043533744166945</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>41.994352622999997</v>
       </c>
       <c r="C28" s="5">
         <v>1.0651348999999755E-2</v>
       </c>
       <c r="D28" s="5">
         <v>0.30486756706031848</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>42.299527603999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.3051749810000004</v>
       </c>
       <c r="D29" s="5">
         <v>9.0775863277738225</v>
       </c>
       <c r="E29" s="5">
         <v>-1.1620058092188801</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>42.140388141999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.15913946199999884</v>
       </c>
       <c r="D30" s="5">
         <v>-4.4223891550994932</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>42.186597567</v>
       </c>
       <c r="C31" s="5">
         <v>4.6209425000000692E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.3238360844898267</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>42.058805163999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.12779240300000083</v>
       </c>
       <c r="D32" s="5">
         <v>-3.5751063730781518</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>42.096714484000003</v>
       </c>
       <c r="C33" s="5">
         <v>3.7909320000004243E-2</v>
       </c>
       <c r="D33" s="5">
         <v>1.0869871268242903</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>42.183603089000002</v>
       </c>
       <c r="C34" s="5">
         <v>8.688860499999862E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.5051397377255924</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>42.424754686</v>
       </c>
       <c r="C35" s="5">
         <v>0.24115159699999822</v>
       </c>
       <c r="D35" s="5">
         <v>7.0799138316880672</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>42.439033109999997</v>
       </c>
       <c r="C36" s="5">
         <v>1.4278423999996903E-2</v>
       </c>
       <c r="D36" s="5">
         <v>0.40461897841037597</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>42.418071871000002</v>
       </c>
       <c r="C37" s="5">
         <v>-2.0961238999994691E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.59108955099357319</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>42.416334986999999</v>
       </c>
       <c r="C38" s="5">
         <v>-1.7368840000031582E-3</v>
       </c>
       <c r="D38" s="5">
         <v>-4.9125087050849725E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>42.471429712999999</v>
       </c>
       <c r="C39" s="5">
         <v>5.5094726000000094E-2</v>
       </c>
       <c r="D39" s="5">
         <v>1.5698677457983257</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>42.550740359000002</v>
       </c>
       <c r="C40" s="5">
         <v>7.931064600000326E-2</v>
       </c>
       <c r="D40" s="5">
         <v>2.2640247998929608</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>42.404701373000002</v>
       </c>
       <c r="C41" s="5">
         <v>-0.14603898600000065</v>
       </c>
       <c r="D41" s="5">
         <v>-4.0416751534267492</v>
       </c>
       <c r="E41" s="5">
         <v>0.24864052852935359</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>42.600249466999998</v>
       </c>
       <c r="C42" s="5">
         <v>0.19554809399999584</v>
       </c>
       <c r="D42" s="5">
         <v>5.6762998814399612</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>42.789376994999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.18912752800000021</v>
       </c>
       <c r="D43" s="5">
         <v>5.4595348323325688</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>42.982954282000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.19357728700000365</v>
       </c>
       <c r="D44" s="5">
         <v>5.5658826279990636</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>43.208178939</v>
       </c>
       <c r="C45" s="5">
         <v>0.22522465699999827</v>
       </c>
       <c r="D45" s="5">
         <v>6.4722449926214898</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>43.494379484</v>
       </c>
       <c r="C46" s="5">
         <v>0.28620054499999981</v>
       </c>
       <c r="D46" s="5">
         <v>8.2445696054470616</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>43.51324451</v>
       </c>
       <c r="C47" s="5">
         <v>1.8865026000000285E-2</v>
       </c>
       <c r="D47" s="5">
         <v>0.52172518803867973</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>43.665363599000003</v>
       </c>
       <c r="C48" s="5">
         <v>0.15211908900000282</v>
       </c>
       <c r="D48" s="5">
         <v>4.2767206627444931</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>43.774003628999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.10864002999999656</v>
       </c>
       <c r="D49" s="5">
         <v>3.0268127759451868</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>43.631494214</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14250941499999925</v>
       </c>
       <c r="D50" s="5">
         <v>-3.8374880878444206</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>43.735910003000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.10441578900000081</v>
       </c>
       <c r="D51" s="5">
         <v>2.9098564470223298</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>43.886338699</v>
       </c>
       <c r="C52" s="5">
         <v>0.15042869599999875</v>
       </c>
       <c r="D52" s="5">
         <v>4.2063536622651387</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>44.09754075</v>
       </c>
       <c r="C53" s="5">
         <v>0.21120205100000078</v>
       </c>
       <c r="D53" s="5">
         <v>5.9303083699758341</v>
       </c>
       <c r="E53" s="5">
         <v>3.9921030503421218</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>44.557550018000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.4600092680000003</v>
       </c>
       <c r="D54" s="5">
         <v>13.261731507045571</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>44.684454539000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.12690452100000016</v>
       </c>
       <c r="D55" s="5">
         <v>3.4717731042497091</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>44.796904933</v>
       </c>
       <c r="C56" s="5">
         <v>0.11245039399999968</v>
       </c>
       <c r="D56" s="5">
         <v>3.0620031172059248</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>45.428659836000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.63175490300000092</v>
       </c>
       <c r="D57" s="5">
         <v>18.299522539345748</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>45.413421649999997</v>
       </c>
       <c r="C58" s="5">
         <v>-1.5238186000004816E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.40177557447983459</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>45.611335652000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.19791400200000453</v>
       </c>
       <c r="D59" s="5">
         <v>5.3568511974066979</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>45.813137427000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.20180177499999985</v>
       </c>
       <c r="D60" s="5">
         <v>5.4403734547758376</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>45.844190212000001</v>
       </c>
       <c r="C61" s="5">
         <v>3.1052784999999972E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.81641588687406674</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>46.052741079</v>
       </c>
       <c r="C62" s="5">
         <v>0.20855086699999958</v>
       </c>
       <c r="D62" s="5">
         <v>5.5976240983715897</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>46.078908409</v>
       </c>
       <c r="C63" s="5">
         <v>2.6167329999999822E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.68397912042998943</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>46.226073427999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.14716501899999912</v>
       </c>
       <c r="D64" s="5">
         <v>3.9005557425668469</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>46.272588378999998</v>
       </c>
       <c r="C65" s="5">
         <v>4.6514950999998916E-2</v>
       </c>
       <c r="D65" s="5">
         <v>1.214204294885235</v>
       </c>
       <c r="E65" s="5">
         <v>4.9323558457168515</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>46.201486435</v>
       </c>
       <c r="C66" s="5">
         <v>-7.1101943999998696E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-1.8284028830629628</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.168540653000001</v>
       </c>
       <c r="C67" s="5">
         <v>-3.2945781999998758E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.85235895526853955</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.110967471000002</v>
       </c>
       <c r="C68" s="5">
         <v>-5.7573181999998724E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-1.4862054213373166</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>45.946305414999998</v>
       </c>
       <c r="C69" s="5">
         <v>-0.1646620560000045</v>
       </c>
       <c r="D69" s="5">
         <v>-4.2020251264788815</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>45.957569532000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.1264117000003182E-2</v>
       </c>
       <c r="D70" s="5">
         <v>0.29458693193955554</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>46.011911390999998</v>
       </c>
       <c r="C71" s="5">
         <v>5.4341858999997328E-2</v>
       </c>
       <c r="D71" s="5">
         <v>1.428186810786114</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>46.264541991000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.25263060000000337</v>
       </c>
       <c r="D72" s="5">
         <v>6.7913085453286559</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>46.521832635000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.25729064400000112</v>
       </c>
       <c r="D73" s="5">
         <v>6.8815072160222757</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>46.67345787</v>
       </c>
       <c r="C74" s="5">
         <v>0.15162523499999736</v>
       </c>
       <c r="D74" s="5">
         <v>3.9819491721628797</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>46.612703172000003</v>
       </c>
       <c r="C75" s="5">
         <v>-6.0754697999996665E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-1.550901589237319</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>46.777976817999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.16527364599999572</v>
       </c>
       <c r="D76" s="5">
         <v>4.3387764906388959</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>46.532135238999999</v>
       </c>
       <c r="C77" s="5">
         <v>-0.24584157900000037</v>
       </c>
       <c r="D77" s="5">
         <v>-6.1274602955170288</v>
       </c>
       <c r="E77" s="5">
         <v>0.56090845377863019</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>46.661045057999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.12890981900000043</v>
       </c>
       <c r="D78" s="5">
         <v>3.3755318202087992</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>46.643748645000002</v>
       </c>
       <c r="C79" s="5">
         <v>-1.7296412999996846E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.44391273518480379</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>46.611184569999999</v>
       </c>
       <c r="C80" s="5">
         <v>-3.2564075000003356E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-0.83456395627029556</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>47.560751318999998</v>
       </c>
       <c r="C81" s="5">
         <v>0.94956674899999882</v>
       </c>
       <c r="D81" s="5">
         <v>27.38045526837103</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>47.503442460000002</v>
       </c>
       <c r="C82" s="5">
         <v>-5.7308858999995493E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-1.4364090530006535</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>47.725532002999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.22208954299999561</v>
       </c>
       <c r="D83" s="5">
         <v>5.7568099589937027</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>47.606768854000002</v>
       </c>
       <c r="C84" s="5">
         <v>-0.11876314899999585</v>
       </c>
       <c r="D84" s="5">
         <v>-2.9456208145557383</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>47.879867746999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.27309889299999668</v>
       </c>
       <c r="D85" s="5">
         <v>7.1052676651388147</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>47.887777280999998</v>
       </c>
       <c r="C86" s="5">
         <v>7.9095339999994962E-3</v>
       </c>
       <c r="D86" s="5">
         <v>0.19841469244830101</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>48.463489850000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.57571256900000378</v>
       </c>
       <c r="D87" s="5">
         <v>15.419730817430111</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>49.054523643000003</v>
       </c>
       <c r="C88" s="5">
         <v>0.59103379300000114</v>
       </c>
       <c r="D88" s="5">
         <v>15.657164248586941</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>48.90280946</v>
       </c>
       <c r="C89" s="5">
         <v>-0.15171418300000283</v>
       </c>
       <c r="D89" s="5">
         <v>-3.6488356637345287</v>
       </c>
       <c r="E89" s="5">
         <v>5.0947032815572779</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>48.930191387000001</v>
       </c>
       <c r="C90" s="5">
         <v>2.7381927000000417E-2</v>
       </c>
       <c r="D90" s="5">
         <v>0.67398360119712564</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>49.115095611999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.18490422499999681</v>
       </c>
       <c r="D91" s="5">
         <v>4.6301751081915254</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>49.519648136999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.40455252499999972</v>
       </c>
       <c r="D92" s="5">
         <v>10.344496096704336</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>49.155152823999998</v>
       </c>
       <c r="C93" s="5">
         <v>-0.36449531299999904</v>
       </c>
       <c r="D93" s="5">
         <v>-8.4837941710278475</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>49.237049757000001</v>
       </c>
       <c r="C94" s="5">
         <v>8.1896933000003003E-2</v>
       </c>
       <c r="D94" s="5">
         <v>2.0177313849179646</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>49.216461006000003</v>
       </c>
       <c r="C95" s="5">
         <v>-2.058875099999824E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-0.50063436070372225</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>49.131181153</v>
       </c>
       <c r="C96" s="5">
         <v>-8.5279853000002959E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-2.059598742181934</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>49.118036537000002</v>
       </c>
       <c r="C97" s="5">
         <v>-1.3144615999998166E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.32057746469207338</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>49.315849174</v>
       </c>
       <c r="C98" s="5">
         <v>0.1978126369999984</v>
       </c>
       <c r="D98" s="5">
         <v>4.9412454710806797</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>49.644737982000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.32888880800000209</v>
       </c>
       <c r="D99" s="5">
         <v>8.3029999439588451</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>49.653093804999997</v>
       </c>
       <c r="C100" s="5">
         <v>8.355822999995155E-3</v>
       </c>
       <c r="D100" s="5">
         <v>0.20216190839741355</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>49.987333266</v>
       </c>
       <c r="C101" s="5">
         <v>0.33423946100000279</v>
       </c>
       <c r="D101" s="5">
         <v>8.3836708561133335</v>
       </c>
       <c r="E101" s="5">
         <v>2.2177126794465263</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>50.120855139</v>
       </c>
       <c r="C102" s="5">
         <v>0.1335218729999994</v>
       </c>
       <c r="D102" s="5">
         <v>3.2528487968390474</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>50.280469406999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.15961426799999856</v>
       </c>
       <c r="D103" s="5">
         <v>3.8891556676342143</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>50.224849523000003</v>
       </c>
       <c r="C104" s="5">
         <v>-5.5619883999995068E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-1.3193846749649629</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>50.243450410000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.8600886999998067E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.44532910303956008</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>50.335349649999998</v>
       </c>
       <c r="C106" s="5">
         <v>9.1899239999996496E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.2171104760382532</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>50.300772332000001</v>
       </c>
       <c r="C107" s="5">
         <v>-3.4577317999996637E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-0.82121955499758759</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>51.247283901000003</v>
       </c>
       <c r="C108" s="5">
         <v>0.94651156900000188</v>
       </c>
       <c r="D108" s="5">
         <v>25.070357968865142</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>51.419291584</v>
       </c>
       <c r="C109" s="5">
         <v>0.1720076829999968</v>
       </c>
       <c r="D109" s="5">
         <v>4.1029015088559051</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>51.848872682</v>
       </c>
       <c r="C110" s="5">
         <v>0.42958109799999988</v>
       </c>
       <c r="D110" s="5">
         <v>10.49910264362679</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>52.164645897</v>
       </c>
       <c r="C111" s="5">
         <v>0.31577321500000011</v>
       </c>
       <c r="D111" s="5">
         <v>7.5581552958404075</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>52.472382981999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.30773708499999941</v>
       </c>
       <c r="D112" s="5">
         <v>7.3134824725448411</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>52.687262087000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.2148791050000014</v>
       </c>
       <c r="D113" s="5">
         <v>5.0263126454969331</v>
       </c>
       <c r="E113" s="5">
         <v>5.4012259598501533</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>53.008347004999997</v>
       </c>
       <c r="C114" s="5">
         <v>0.32108491799999683</v>
       </c>
       <c r="D114" s="5">
         <v>7.5631638057631623</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.255594058</v>
       </c>
       <c r="C115" s="5">
         <v>0.24724705300000238</v>
       </c>
       <c r="D115" s="5">
         <v>5.7430088836389892</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.731819858999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.47622580099999823</v>
       </c>
       <c r="D116" s="5">
         <v>11.274537628668501</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>54.220350037000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.48853017800000487</v>
       </c>
       <c r="D117" s="5">
         <v>11.472875207222666</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>54.516893003</v>
       </c>
       <c r="C118" s="5">
         <v>0.29654296599999697</v>
       </c>
       <c r="D118" s="5">
         <v>6.7641281105472739</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.88360479</v>
       </c>
       <c r="C119" s="5">
         <v>0.36671178699999984</v>
       </c>
       <c r="D119" s="5">
         <v>8.3773129012245882</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>55.358683767999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.4750789779999991</v>
       </c>
       <c r="D120" s="5">
         <v>10.896420098756398</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>55.699745323999998</v>
       </c>
       <c r="C121" s="5">
         <v>0.34106155599999965</v>
       </c>
       <c r="D121" s="5">
         <v>7.6488627885802796</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>55.981108390000003</v>
       </c>
       <c r="C122" s="5">
         <v>0.28136306600000438</v>
       </c>
       <c r="D122" s="5">
         <v>6.2329892669445552</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>56.108690234000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.12758184399999806</v>
       </c>
       <c r="D123" s="5">
         <v>2.7693608365870759</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>56.286177322</v>
       </c>
       <c r="C124" s="5">
         <v>0.17748708799999946</v>
       </c>
       <c r="D124" s="5">
         <v>3.8626701198744007</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>56.377225105000001</v>
       </c>
       <c r="C125" s="5">
         <v>9.1047783000000493E-2</v>
       </c>
       <c r="D125" s="5">
         <v>1.9584672108568624</v>
       </c>
       <c r="E125" s="5">
         <v>7.0035201523794166</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>56.708168639999997</v>
       </c>
       <c r="C126" s="5">
         <v>0.33094353499999585</v>
       </c>
       <c r="D126" s="5">
         <v>7.2761340126007878</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>56.944275284</v>
       </c>
       <c r="C127" s="5">
         <v>0.23610664400000303</v>
       </c>
       <c r="D127" s="5">
         <v>5.112260390148049</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>57.032844935999996</v>
       </c>
       <c r="C128" s="5">
         <v>8.8569651999996779E-2</v>
       </c>
       <c r="D128" s="5">
         <v>1.8824986586234216</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>57.407723511999997</v>
       </c>
       <c r="C129" s="5">
         <v>0.37487857600000041</v>
       </c>
       <c r="D129" s="5">
         <v>8.179127683722065</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>57.298438855999997</v>
       </c>
       <c r="C130" s="5">
         <v>-0.10928465599999981</v>
       </c>
       <c r="D130" s="5">
         <v>-2.2606225621046305</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>57.379415410999997</v>
       </c>
       <c r="C131" s="5">
         <v>8.0976554999999451E-2</v>
       </c>
       <c r="D131" s="5">
         <v>1.7091344513330498</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>57.277341931000002</v>
       </c>
       <c r="C132" s="5">
         <v>-0.10207347999999428</v>
       </c>
       <c r="D132" s="5">
         <v>-2.1139431351286042</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>56.948163815000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.32917811600000135</v>
       </c>
       <c r="D133" s="5">
         <v>-6.6826403787513478</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>57.192645464999998</v>
       </c>
       <c r="C134" s="5">
         <v>0.24448164999999733</v>
       </c>
       <c r="D134" s="5">
         <v>5.2750648601591843</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>57.360971958</v>
       </c>
       <c r="C135" s="5">
         <v>0.16832649300000213</v>
       </c>
       <c r="D135" s="5">
         <v>3.5895137699707425</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>57.586113406000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.22514144800000224</v>
       </c>
       <c r="D136" s="5">
         <v>4.8130112084880938</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>57.869953391999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.28383998599999671</v>
       </c>
       <c r="D137" s="5">
         <v>6.077767958798086</v>
       </c>
       <c r="E137" s="5">
         <v>2.6477505485945185</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>58.100128349000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.23017495700000268</v>
       </c>
       <c r="D138" s="5">
         <v>4.8787519070361052</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>58.558876243</v>
       </c>
       <c r="C139" s="5">
         <v>0.45874789399999827</v>
       </c>
       <c r="D139" s="5">
         <v>9.89747283535376</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>59.143814331000002</v>
       </c>
       <c r="C140" s="5">
         <v>0.58493808800000124</v>
       </c>
       <c r="D140" s="5">
         <v>12.6676278723723</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>58.893399463999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25041486700000348</v>
       </c>
       <c r="D141" s="5">
         <v>-4.9641366210656628</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>59.393598763999996</v>
       </c>
       <c r="C142" s="5">
         <v>0.50019929999999846</v>
       </c>
       <c r="D142" s="5">
         <v>10.681798280924815</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>59.589893623000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.19629485900000532</v>
       </c>
       <c r="D143" s="5">
         <v>4.0388714805336789</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>59.688886257</v>
       </c>
       <c r="C144" s="5">
         <v>9.8992633999998247E-2</v>
       </c>
       <c r="D144" s="5">
         <v>2.0117935169539081</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>59.990000942000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.30111468500000171</v>
       </c>
       <c r="D145" s="5">
         <v>6.2245060300062605</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>60.096809837000002</v>
       </c>
       <c r="C146" s="5">
         <v>0.10680889500000035</v>
       </c>
       <c r="D146" s="5">
         <v>2.1575805180544583</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>59.192639624000002</v>
       </c>
       <c r="C147" s="5">
         <v>-0.90417021300000044</v>
       </c>
       <c r="D147" s="5">
         <v>-16.632752433918153</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>59.372749044000003</v>
       </c>
       <c r="C148" s="5">
         <v>0.18010942000000085</v>
       </c>
       <c r="D148" s="5">
         <v>3.7130502752996009</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>59.553101566999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.18035252299999627</v>
       </c>
       <c r="D149" s="5">
         <v>3.7066780200973648</v>
       </c>
       <c r="E149" s="5">
         <v>2.9085010032731118</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>59.700588457000002</v>
       </c>
       <c r="C150" s="5">
         <v>0.14748689000000326</v>
       </c>
       <c r="D150" s="5">
         <v>3.0126894056940356</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>59.669862144</v>
       </c>
       <c r="C151" s="5">
         <v>-3.0726313000002392E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.61586297336737594</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>59.959135654999997</v>
       </c>
       <c r="C152" s="5">
         <v>0.28927351099999754</v>
       </c>
       <c r="D152" s="5">
         <v>5.9751279433580828</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>60.108966086999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.14983043200000168</v>
       </c>
       <c r="D153" s="5">
         <v>3.0402090719163111</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>60.504314600000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.39534851300000184</v>
       </c>
       <c r="D154" s="5">
         <v>8.1845024648711906</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>60.323784826999997</v>
       </c>
       <c r="C155" s="5">
         <v>-0.1805297730000035</v>
       </c>
       <c r="D155" s="5">
         <v>-3.5223227188115769</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>60.388677510999997</v>
       </c>
       <c r="C156" s="5">
         <v>6.4892684000000145E-2</v>
       </c>
       <c r="D156" s="5">
         <v>1.2985525936901166</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>60.626039249999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.23736173900000068</v>
       </c>
       <c r="D157" s="5">
         <v>4.8199939064079711</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>60.876152691000001</v>
       </c>
       <c r="C158" s="5">
         <v>0.25011344100000343</v>
       </c>
       <c r="D158" s="5">
         <v>5.0645043453003025</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>61.192997538</v>
       </c>
       <c r="C159" s="5">
         <v>0.31684484699999871</v>
       </c>
       <c r="D159" s="5">
         <v>6.4276222358405688</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>61.364931362999997</v>
       </c>
       <c r="C160" s="5">
         <v>0.17193382499999643</v>
       </c>
       <c r="D160" s="5">
         <v>3.4242313772543165</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>61.543064839000003</v>
       </c>
       <c r="C161" s="5">
         <v>0.1781334760000064</v>
       </c>
       <c r="D161" s="5">
         <v>3.5395825779277468</v>
       </c>
       <c r="E161" s="5">
         <v>3.3414939266617427</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>61.396218922999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.14684591600000374</v>
       </c>
       <c r="D162" s="5">
         <v>-2.826002537717498</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>61.492209518000003</v>
       </c>
       <c r="C163" s="5">
         <v>9.5990595000003509E-2</v>
       </c>
       <c r="D163" s="5">
         <v>1.8923707059580908</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>61.785520890000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.29331137199999802</v>
       </c>
       <c r="D164" s="5">
         <v>5.8764496603562755</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>61.321167768999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.46435312100000203</v>
       </c>
       <c r="D165" s="5">
         <v>-8.6550689839079311</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>61.221233564999999</v>
       </c>
       <c r="C166" s="5">
         <v>-9.9934204000000193E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.938188430922394</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>61.370646594999997</v>
       </c>
       <c r="C167" s="5">
         <v>0.14941302999999806</v>
       </c>
       <c r="D167" s="5">
         <v>2.9682839528868854</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>61.261773402999999</v>
       </c>
       <c r="C168" s="5">
         <v>-0.10887319199999723</v>
       </c>
       <c r="D168" s="5">
         <v>-2.1081835590548659</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>61.392989528000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.13121612500000168</v>
       </c>
       <c r="D169" s="5">
         <v>2.6007669082667606</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>61.344279880000002</v>
       </c>
       <c r="C170" s="5">
         <v>-4.8709647999999106E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.94794509785778303</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>61.26981164</v>
       </c>
       <c r="C171" s="5">
         <v>-7.4468240000001629E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-1.4470404790421831</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>61.456427546</v>
       </c>
       <c r="C172" s="5">
         <v>0.18661590600000011</v>
       </c>
       <c r="D172" s="5">
         <v>3.716819781037195</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>61.546569634999997</v>
       </c>
       <c r="C173" s="5">
         <v>9.0142088999996872E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.7743859384466987</v>
       </c>
       <c r="E173" s="5">
         <v>5.6948675032142404E-3</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>61.811464088999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.26489445400000022</v>
       </c>
       <c r="D174" s="5">
         <v>5.2887917817914909</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>61.795944247999998</v>
       </c>
       <c r="C175" s="5">
         <v>-1.5519840999999701E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-0.30088450842878922</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>61.915206795000003</v>
       </c>
       <c r="C176" s="5">
         <v>0.11926254700000527</v>
       </c>
       <c r="D176" s="5">
         <v>2.34067127838542</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>62.430288126000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.51508133099999753</v>
       </c>
       <c r="D177" s="5">
         <v>10.452649437176099</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>62.427988218000003</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2999079999976857E-3</v>
       </c>
       <c r="D178" s="5">
         <v>-4.4198586110189009E-2</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>62.506258359999997</v>
       </c>
       <c r="C179" s="5">
         <v>7.8270141999993825E-2</v>
       </c>
       <c r="D179" s="5">
         <v>1.5149384448832404</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>62.727257092999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.22099873300000183</v>
       </c>
       <c r="D180" s="5">
         <v>4.3262352413212302</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>62.682078300000001</v>
       </c>
       <c r="C181" s="5">
         <v>-4.5178792999998052E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-0.86087463636776995</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>62.917568713999998</v>
       </c>
       <c r="C182" s="5">
         <v>0.23549041399999737</v>
       </c>
       <c r="D182" s="5">
         <v>4.6026131319677921</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>62.246930517999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.67063819599999874</v>
       </c>
       <c r="D183" s="5">
         <v>-12.066957010121527</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>62.459487199999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.21255668199999889</v>
       </c>
       <c r="D184" s="5">
         <v>4.1755216790285266</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>62.371161545</v>
       </c>
       <c r="C185" s="5">
         <v>-8.8325654999998449E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-1.68381617882013</v>
       </c>
       <c r="E185" s="5">
         <v>1.3397853282322902</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>62.424791794000001</v>
       </c>
       <c r="C186" s="5">
         <v>5.3630249000001129E-2</v>
       </c>
       <c r="D186" s="5">
         <v>1.0367215509158756</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>62.490444214999997</v>
       </c>
       <c r="C187" s="5">
         <v>6.5652420999995798E-2</v>
       </c>
       <c r="D187" s="5">
         <v>1.2693709347965765</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>62.444450056000001</v>
       </c>
       <c r="C188" s="5">
         <v>-4.5994158999995705E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-0.87965626939499053</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>62.314755409999997</v>
       </c>
       <c r="C189" s="5">
         <v>-0.12969464600000435</v>
       </c>
       <c r="D189" s="5">
         <v>-2.4640777511125811</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>62.498562032999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.18380662300000239</v>
       </c>
       <c r="D190" s="5">
         <v>3.5975693322962687</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>62.733642334999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.23508030200000007</v>
       </c>
       <c r="D191" s="5">
         <v>4.6082025926300396</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>63.576614251999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.84297191699999985</v>
       </c>
       <c r="D192" s="5">
         <v>17.371514789514244</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>63.717068888</v>
       </c>
       <c r="C193" s="5">
         <v>0.14045463600000119</v>
       </c>
       <c r="D193" s="5">
         <v>2.6835129326744589</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>63.917747376999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.20067848899999774</v>
       </c>
       <c r="D194" s="5">
         <v>3.8455907229372421</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>64.148156852</v>
       </c>
       <c r="C195" s="5">
         <v>0.23040947500000186</v>
       </c>
       <c r="D195" s="5">
         <v>4.4125393544601321</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>64.071102951</v>
       </c>
       <c r="C196" s="5">
         <v>-7.7053900999999314E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-1.4319390408401689</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>64.201397084999996</v>
       </c>
       <c r="C197" s="5">
         <v>0.13029413399999612</v>
       </c>
       <c r="D197" s="5">
         <v>2.4677838712248601</v>
       </c>
       <c r="E197" s="5">
         <v>2.9344259344593171</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>64.233268133999999</v>
       </c>
       <c r="C198" s="5">
         <v>3.1871049000002927E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.59733674913493573</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>64.134511270999994</v>
       </c>
       <c r="C199" s="5">
         <v>-9.8756863000005524E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-1.8294450821525476</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>64.357764298000006</v>
       </c>
       <c r="C200" s="5">
         <v>0.22325302700001259</v>
       </c>
       <c r="D200" s="5">
         <v>4.2581252839606787</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>64.512670877999994</v>
       </c>
       <c r="C201" s="5">
         <v>0.15490657999998803</v>
       </c>
       <c r="D201" s="5">
         <v>2.9268975614854309</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>64.655383117</v>
       </c>
       <c r="C202" s="5">
         <v>0.14271223900000507</v>
       </c>
       <c r="D202" s="5">
         <v>2.6871273381442906</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>64.741700504999997</v>
       </c>
       <c r="C203" s="5">
         <v>8.6317387999997663E-2</v>
       </c>
       <c r="D203" s="5">
         <v>1.6138613595856777</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>64.742625063000006</v>
       </c>
       <c r="C204" s="5">
         <v>9.2455800000834643E-4</v>
       </c>
       <c r="D204" s="5">
         <v>1.7138208258771215E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>64.764917132999997</v>
       </c>
       <c r="C205" s="5">
         <v>2.2292069999991782E-2</v>
       </c>
       <c r="D205" s="5">
         <v>0.41396531120763136</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>65.140415102000006</v>
       </c>
       <c r="C206" s="5">
         <v>0.37549796900000842</v>
       </c>
       <c r="D206" s="5">
         <v>7.1836372818554928</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>65.268483880999995</v>
       </c>
       <c r="C207" s="5">
         <v>0.12806877899998881</v>
       </c>
       <c r="D207" s="5">
         <v>2.3849292034139769</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>65.394409941999996</v>
       </c>
       <c r="C208" s="5">
         <v>0.12592606100000125</v>
       </c>
       <c r="D208" s="5">
         <v>2.3399523230726693</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>65.532772929000004</v>
       </c>
       <c r="C209" s="5">
         <v>0.13836298700000782</v>
       </c>
       <c r="D209" s="5">
         <v>2.5687430627990615</v>
       </c>
       <c r="E209" s="5">
         <v>2.073749021749971</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>65.621517613999998</v>
       </c>
       <c r="C210" s="5">
         <v>8.8744684999994661E-2</v>
       </c>
       <c r="D210" s="5">
         <v>1.6372020519678454</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>65.974019271000003</v>
       </c>
       <c r="C211" s="5">
         <v>0.3525016570000048</v>
       </c>
       <c r="D211" s="5">
         <v>6.6399851387188624</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>65.937042446000007</v>
       </c>
       <c r="C212" s="5">
         <v>-3.6976824999996438E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-0.67050125652571291</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>66.402958303999995</v>
       </c>
       <c r="C213" s="5">
         <v>0.46591585799998825</v>
       </c>
       <c r="D213" s="5">
         <v>8.8167061552810733</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>66.702402774999996</v>
       </c>
       <c r="C214" s="5">
         <v>0.29944447100000104</v>
       </c>
       <c r="D214" s="5">
         <v>5.5476592639417843</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>66.442385290000004</v>
       </c>
       <c r="C215" s="5">
         <v>-0.26001748499999167</v>
       </c>
       <c r="D215" s="5">
         <v>-4.5788071037588196</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>66.227490144000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.21489514600000348</v>
       </c>
       <c r="D216" s="5">
         <v>-3.8128677396012556</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>66.238957855999999</v>
       </c>
       <c r="C217" s="5">
         <v>1.1467711999998187E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.20798565076820541</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>66.184249538000003</v>
       </c>
       <c r="C218" s="5">
         <v>-5.470831799999587E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.9866184936792588</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>66.404907506000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.2206579679999976</v>
       </c>
       <c r="D219" s="5">
         <v>4.0749781045641198</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>66.511283879000004</v>
       </c>
       <c r="C220" s="5">
         <v>0.10637637300000335</v>
       </c>
       <c r="D220" s="5">
         <v>1.9393501637326116</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>66.552353761999996</v>
       </c>
       <c r="C221" s="5">
         <v>4.1069882999991592E-2</v>
       </c>
       <c r="D221" s="5">
         <v>0.74350664446005688</v>
       </c>
       <c r="E221" s="5">
         <v>1.5558334973931887</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>66.498037601999997</v>
       </c>
       <c r="C222" s="5">
         <v>-5.4316159999999059E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-0.97498596008607219</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>66.500837106999995</v>
       </c>
       <c r="C223" s="5">
         <v>2.7995049999987032E-3</v>
       </c>
       <c r="D223" s="5">
         <v>5.0530573284079949E-2</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>66.482387646000006</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8449460999988787E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.33241089095521481</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>67.996858312000001</v>
       </c>
       <c r="C225" s="5">
         <v>1.514470665999994</v>
       </c>
       <c r="D225" s="5">
         <v>31.034865665085619</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>68.086781251000005</v>
       </c>
       <c r="C226" s="5">
         <v>8.9922939000004476E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.5985424424955763</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>67.735980272000006</v>
       </c>
       <c r="C227" s="5">
         <v>-0.35080097899999885</v>
       </c>
       <c r="D227" s="5">
         <v>-6.0104871805350291</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>67.930338575999997</v>
       </c>
       <c r="C228" s="5">
         <v>0.19435830399999077</v>
       </c>
       <c r="D228" s="5">
         <v>3.4980832752420588</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>67.592738647999994</v>
       </c>
       <c r="C229" s="5">
         <v>-0.33759992800000305</v>
       </c>
       <c r="D229" s="5">
         <v>-5.8034132000975074</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>67.544362477000007</v>
       </c>
       <c r="C230" s="5">
         <v>-4.8376170999986812E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.85546820199434714</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>67.236145343000004</v>
       </c>
       <c r="C231" s="5">
         <v>-0.30821713400000306</v>
       </c>
       <c r="D231" s="5">
         <v>-5.3404566827188855</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>66.829236993999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.40690834900000539</v>
       </c>
       <c r="D232" s="5">
         <v>-7.025394434673915</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>67.272770080000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.44353308600000219</v>
       </c>
       <c r="D233" s="5">
         <v>8.2614148840804535</v>
       </c>
       <c r="E233" s="5">
         <v>1.0824805995236497</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>66.351368702000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.92140137799999877</v>
       </c>
       <c r="D234" s="5">
         <v>-15.252499070244163</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>66.151472753999997</v>
       </c>
       <c r="C235" s="5">
         <v>-0.19989594800000532</v>
       </c>
       <c r="D235" s="5">
         <v>-3.5559191784708788</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>65.707680582999998</v>
       </c>
       <c r="C236" s="5">
         <v>-0.44379217099999835</v>
       </c>
       <c r="D236" s="5">
         <v>-7.759969550151224</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>65.688600261000005</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9080321999993544E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.34790231124919302</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>65.790524755999996</v>
       </c>
       <c r="C238" s="5">
         <v>0.10192449499999157</v>
       </c>
       <c r="D238" s="5">
         <v>1.8779300518052544</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>66.147233821</v>
       </c>
       <c r="C239" s="5">
         <v>0.35670906500000399</v>
       </c>
       <c r="D239" s="5">
         <v>6.7038386248973403</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>66.330883249999999</v>
       </c>
       <c r="C240" s="5">
         <v>0.18364942899999903</v>
       </c>
       <c r="D240" s="5">
         <v>3.3829964605118112</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>66.629030032000003</v>
       </c>
       <c r="C241" s="5">
         <v>0.29814678200000344</v>
       </c>
       <c r="D241" s="5">
         <v>5.5291713048881252</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>66.802926557999996</v>
       </c>
       <c r="C242" s="5">
         <v>0.17389652599999295</v>
       </c>
       <c r="D242" s="5">
         <v>3.1772561549303413</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>66.864839188000005</v>
       </c>
       <c r="C243" s="5">
         <v>6.1912630000009017E-2</v>
       </c>
       <c r="D243" s="5">
         <v>1.1178408252942695</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>66.938334565000005</v>
       </c>
       <c r="C244" s="5">
         <v>7.3495377000000417E-2</v>
       </c>
       <c r="D244" s="5">
         <v>1.3269990979743351</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>66.981899127999995</v>
       </c>
       <c r="C245" s="5">
         <v>4.3564562999989676E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.78378120975692855</v>
       </c>
       <c r="E245" s="5">
         <v>-0.43237546432843832</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>67.197356825</v>
       </c>
       <c r="C246" s="5">
         <v>0.21545769700000506</v>
       </c>
       <c r="D246" s="5">
         <v>3.929013548476723</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>67.519175317999995</v>
       </c>
       <c r="C247" s="5">
         <v>0.32181849299999499</v>
       </c>
       <c r="D247" s="5">
         <v>5.900805235008888</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>67.832548441</v>
       </c>
       <c r="C248" s="5">
         <v>0.31337312300000519</v>
       </c>
       <c r="D248" s="5">
         <v>5.7138899242279884</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>67.594429310999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.23811913000000118</v>
       </c>
       <c r="D249" s="5">
         <v>-4.132088793214395</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>68.136220858000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.54179154700000254</v>
       </c>
       <c r="D250" s="5">
         <v>10.053950098765396</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>68.555845625000003</v>
       </c>
       <c r="C251" s="5">
         <v>0.41962476700000195</v>
       </c>
       <c r="D251" s="5">
         <v>7.6458774776285265</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>68.134074667999997</v>
       </c>
       <c r="C252" s="5">
         <v>-0.42177095700000677</v>
       </c>
       <c r="D252" s="5">
         <v>-7.1379130646655025</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>68.328399945000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.19432527700000435</v>
       </c>
       <c r="D253" s="5">
         <v>3.4767227306519377</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>68.241744745999995</v>
       </c>
       <c r="C254" s="5">
         <v>-8.6655199000006178E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.5112891940891493</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>69.077778601000006</v>
       </c>
       <c r="C255" s="5">
         <v>0.83603385500001082</v>
       </c>
       <c r="D255" s="5">
         <v>15.733448417002617</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>69.433937626000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.35615902499999663</v>
       </c>
       <c r="D256" s="5">
         <v>6.3655970817688701</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>69.694984517999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.26104689199999598</v>
       </c>
       <c r="D257" s="5">
         <v>4.6060424618284745</v>
       </c>
       <c r="E257" s="5">
         <v>4.0504754647451735</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>69.553163432000005</v>
       </c>
       <c r="C258" s="5">
         <v>-0.1418210859999931</v>
       </c>
       <c r="D258" s="5">
         <v>-2.4147142870951543</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>70.122647161000003</v>
       </c>
       <c r="C259" s="5">
         <v>0.56948372899999811</v>
       </c>
       <c r="D259" s="5">
         <v>10.28005678312911</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>70.575205835000006</v>
       </c>
       <c r="C260" s="5">
         <v>0.45255867400000227</v>
       </c>
       <c r="D260" s="5">
         <v>8.0254815551133554</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>70.701472393000003</v>
       </c>
       <c r="C261" s="5">
         <v>0.12626655799999753</v>
       </c>
       <c r="D261" s="5">
         <v>2.1681802248943116</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>70.775984577000003</v>
       </c>
       <c r="C262" s="5">
         <v>7.4512183999999593E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.2720347896351347</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>70.950433289000003</v>
       </c>
       <c r="C263" s="5">
         <v>0.17444871200000023</v>
       </c>
       <c r="D263" s="5">
         <v>2.9981889814023832</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>71.448867668000005</v>
       </c>
       <c r="C264" s="5">
         <v>0.49843437900000254</v>
       </c>
       <c r="D264" s="5">
         <v>8.763601745264582</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>71.325632584999994</v>
       </c>
       <c r="C265" s="5">
         <v>-0.12323508300001151</v>
       </c>
       <c r="D265" s="5">
         <v>-2.0502391307403944</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>71.366090349000004</v>
       </c>
       <c r="C266" s="5">
         <v>4.0457764000009888E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.68279892106795081</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>71.587920517000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.22183016799999677</v>
       </c>
       <c r="D267" s="5">
         <v>3.7944427298060246</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>71.509014171000004</v>
       </c>
       <c r="C268" s="5">
         <v>-7.8906345999996574E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-1.3146868487136532</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>71.794415193000006</v>
       </c>
       <c r="C269" s="5">
         <v>0.28540102200000206</v>
       </c>
       <c r="D269" s="5">
         <v>4.8958863330864855</v>
       </c>
       <c r="E269" s="5">
         <v>3.0123124203547125</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>72.215097194999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.42068200199999239</v>
       </c>
       <c r="D270" s="5">
         <v>7.2625343240098506</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>72.437986115000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.2228889200000026</v>
       </c>
       <c r="D271" s="5">
         <v>3.7672749911192627</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>72.654968050999997</v>
       </c>
       <c r="C272" s="5">
         <v>0.21698193599999627</v>
       </c>
       <c r="D272" s="5">
         <v>3.6543136692868572</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>72.910403822999996</v>
       </c>
       <c r="C273" s="5">
         <v>0.25543577199999845</v>
       </c>
       <c r="D273" s="5">
         <v>4.3014269359917146</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>73.220828179999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.31042435700000226</v>
       </c>
       <c r="D274" s="5">
         <v>5.2304911580178137</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>73.527585102000003</v>
       </c>
       <c r="C275" s="5">
         <v>0.30675692200000526</v>
       </c>
       <c r="D275" s="5">
         <v>5.1448458834658206</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>73.958200454000007</v>
       </c>
       <c r="C276" s="5">
         <v>0.43061535200000378</v>
       </c>
       <c r="D276" s="5">
         <v>7.2586668939199406</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>74.420538105000006</v>
       </c>
       <c r="C277" s="5">
         <v>0.46233765099999857</v>
       </c>
       <c r="D277" s="5">
         <v>7.7649783919270465</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>74.795570499999997</v>
       </c>
       <c r="C278" s="5">
         <v>0.37503239499999097</v>
       </c>
       <c r="D278" s="5">
         <v>6.2176963502610816</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>75.284575253</v>
       </c>
       <c r="C279" s="5">
         <v>0.48900475300000323</v>
       </c>
       <c r="D279" s="5">
         <v>8.1338099344377071</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>75.676624773</v>
       </c>
       <c r="C280" s="5">
         <v>0.39204952000000048</v>
       </c>
       <c r="D280" s="5">
         <v>6.4312086345804653</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>76.202352116</v>
       </c>
       <c r="C281" s="5">
         <v>0.52572734299999979</v>
       </c>
       <c r="D281" s="5">
         <v>8.6624451409017755</v>
       </c>
       <c r="E281" s="5">
         <v>6.1396654755811353</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>75.974088601000005</v>
       </c>
       <c r="C282" s="5">
         <v>-0.22826351499999475</v>
       </c>
       <c r="D282" s="5">
         <v>-3.5359558203568064</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>76.736285547999998</v>
       </c>
       <c r="C283" s="5">
         <v>0.76219694699999252</v>
       </c>
       <c r="D283" s="5">
         <v>12.725790907570623</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>77.168750219000003</v>
       </c>
       <c r="C284" s="5">
         <v>0.4324646710000053</v>
       </c>
       <c r="D284" s="5">
         <v>6.9764847038335631</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>77.333049028000005</v>
       </c>
       <c r="C285" s="5">
         <v>0.16429880900000171</v>
       </c>
       <c r="D285" s="5">
         <v>2.5850328538946643</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>77.445358405999997</v>
       </c>
       <c r="C286" s="5">
         <v>0.11230937799999197</v>
       </c>
       <c r="D286" s="5">
         <v>1.7567259497188958</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>77.700135130999996</v>
       </c>
       <c r="C287" s="5">
         <v>0.25477672499999926</v>
       </c>
       <c r="D287" s="5">
         <v>4.0199310720435033</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>77.963658193000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.26352306200000442</v>
       </c>
       <c r="D288" s="5">
         <v>4.1466287514644762</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>78.131436699999995</v>
       </c>
       <c r="C289" s="5">
         <v>0.16777850699999419</v>
       </c>
       <c r="D289" s="5">
         <v>2.6131968683498652</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>78.324033138000004</v>
       </c>
       <c r="C290" s="5">
         <v>0.19259643800000958</v>
       </c>
       <c r="D290" s="5">
         <v>2.9984730406718008</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>78.193120207999996</v>
       </c>
       <c r="C291" s="5">
         <v>-0.13091293000000803</v>
       </c>
       <c r="D291" s="5">
         <v>-1.9873769266083197</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>78.541750676000007</v>
       </c>
       <c r="C292" s="5">
         <v>0.3486304680000103</v>
       </c>
       <c r="D292" s="5">
         <v>5.4834695757927987</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>78.486120768000006</v>
       </c>
       <c r="C293" s="5">
         <v>-5.5629908000000228E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.84663825434547757</v>
       </c>
       <c r="E293" s="5">
         <v>2.9969792120373207</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>78.632596191000005</v>
       </c>
       <c r="C294" s="5">
         <v>0.14647542299999827</v>
       </c>
       <c r="D294" s="5">
         <v>2.2626415949100087</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>78.805109826000006</v>
       </c>
       <c r="C295" s="5">
         <v>0.17251363500000139</v>
       </c>
       <c r="D295" s="5">
         <v>2.6647053003094223</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>79.002072127000005</v>
       </c>
       <c r="C296" s="5">
         <v>0.19696230099999923</v>
       </c>
       <c r="D296" s="5">
         <v>3.0408057087683904</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>79.675048118999996</v>
       </c>
       <c r="C297" s="5">
         <v>0.6729759919999907</v>
       </c>
       <c r="D297" s="5">
         <v>10.714938673198526</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>80.086002339000004</v>
       </c>
       <c r="C298" s="5">
         <v>0.41095422000000781</v>
       </c>
       <c r="D298" s="5">
         <v>6.3680928634984424</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>80.663779035000005</v>
       </c>
       <c r="C299" s="5">
         <v>0.57777669600000081</v>
       </c>
       <c r="D299" s="5">
         <v>9.0092591929750832</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>80.665599588999996</v>
       </c>
       <c r="C300" s="5">
         <v>1.820553999991148E-3</v>
       </c>
       <c r="D300" s="5">
         <v>2.7086953224841892E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>81.146817408000004</v>
       </c>
       <c r="C301" s="5">
         <v>0.48121781900000826</v>
       </c>
       <c r="D301" s="5">
         <v>7.3983233529357095</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>81.439933260000004</v>
       </c>
       <c r="C302" s="5">
         <v>0.29311585199999968</v>
       </c>
       <c r="D302" s="5">
         <v>4.4217608417455478</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>81.695212921000007</v>
       </c>
       <c r="C303" s="5">
         <v>0.25527966100000299</v>
       </c>
       <c r="D303" s="5">
         <v>3.82702233238843</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>82.001058185000005</v>
       </c>
       <c r="C304" s="5">
         <v>0.30584526399999845</v>
       </c>
       <c r="D304" s="5">
         <v>4.5861493267012721</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>82.277332412000007</v>
       </c>
       <c r="C305" s="5">
         <v>0.27627422700000182</v>
       </c>
       <c r="D305" s="5">
         <v>4.118751003888832</v>
       </c>
       <c r="E305" s="5">
         <v>4.8304230186207997</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>82.707836057999998</v>
       </c>
       <c r="C306" s="5">
         <v>0.43050364599999114</v>
       </c>
       <c r="D306" s="5">
         <v>6.462697911578319</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>82.761723638000007</v>
       </c>
       <c r="C307" s="5">
         <v>5.3887580000008484E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.78465752494132346</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>82.940185306999993</v>
       </c>
       <c r="C308" s="5">
         <v>0.1784616689999865</v>
       </c>
       <c r="D308" s="5">
         <v>2.6185072744479454</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>83.318185060000005</v>
       </c>
       <c r="C309" s="5">
         <v>0.37799975300001165</v>
       </c>
       <c r="D309" s="5">
         <v>5.60818926548039</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>83.722898055000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.40471299499999702</v>
       </c>
       <c r="D310" s="5">
         <v>5.9872010009439647</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>84.022436830999993</v>
       </c>
       <c r="C311" s="5">
         <v>0.29953877599999146</v>
       </c>
       <c r="D311" s="5">
         <v>4.3787853606371607</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>84.388967456000003</v>
       </c>
       <c r="C312" s="5">
         <v>0.36653062500000999</v>
       </c>
       <c r="D312" s="5">
         <v>5.36219334375303</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>84.665703085000004</v>
       </c>
       <c r="C313" s="5">
         <v>0.27673562900000093</v>
       </c>
       <c r="D313" s="5">
         <v>4.0069003277811266</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>84.941948535999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.27624545099999409</v>
       </c>
       <c r="D314" s="5">
         <v>3.9863660012728452</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>85.581370089000004</v>
       </c>
       <c r="C315" s="5">
         <v>0.63942155300000536</v>
       </c>
       <c r="D315" s="5">
         <v>9.4168447994856574</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>85.766809649999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.18543956099999548</v>
       </c>
       <c r="D316" s="5">
         <v>2.6313985922607142</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>86.042994457000006</v>
       </c>
       <c r="C317" s="5">
         <v>0.27618480700000703</v>
       </c>
       <c r="D317" s="5">
         <v>3.9333985681045958</v>
       </c>
       <c r="E317" s="5">
         <v>4.5767916078557569</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>86.601003184999996</v>
       </c>
       <c r="C318" s="5">
         <v>0.55800872799999013</v>
       </c>
       <c r="D318" s="5">
         <v>8.0659510896547548</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>87.033035803000004</v>
       </c>
       <c r="C319" s="5">
         <v>0.43203261800000803</v>
       </c>
       <c r="D319" s="5">
         <v>6.153547993431574</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>87.273104563999993</v>
       </c>
       <c r="C320" s="5">
         <v>0.24006876099998919</v>
       </c>
       <c r="D320" s="5">
         <v>3.3607175203028694</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>87.468473435999996</v>
       </c>
       <c r="C321" s="5">
         <v>0.19536887200000308</v>
       </c>
       <c r="D321" s="5">
         <v>2.7196329664007868</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>87.764951486000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.2964780500000046</v>
       </c>
       <c r="D322" s="5">
         <v>4.144140864842738</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>87.997298822999994</v>
       </c>
       <c r="C323" s="5">
         <v>0.2323473369999931</v>
       </c>
       <c r="D323" s="5">
         <v>3.2235257866220168</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>88.314498114000003</v>
       </c>
       <c r="C324" s="5">
         <v>0.31719929100000854</v>
       </c>
       <c r="D324" s="5">
         <v>4.4123734877192788</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>88.370276403000005</v>
       </c>
       <c r="C325" s="5">
         <v>5.5778289000002701E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.76054270580014904</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>88.425303326000005</v>
       </c>
       <c r="C326" s="5">
         <v>5.5026922999999783E-2</v>
       </c>
       <c r="D326" s="5">
         <v>0.74978743947429205</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>88.832054389000007</v>
       </c>
       <c r="C327" s="5">
         <v>0.40675106300000152</v>
       </c>
       <c r="D327" s="5">
         <v>5.6617436090097062</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>89.335901614999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.50384722599999066</v>
       </c>
       <c r="D328" s="5">
         <v>7.0226809672133905</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>89.806651162999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.47074954800000057</v>
       </c>
       <c r="D329" s="5">
         <v>6.509838737733098</v>
       </c>
       <c r="E329" s="5">
         <v>4.3741582098015819</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>90.021147979999995</v>
       </c>
       <c r="C330" s="5">
         <v>0.21449681699999701</v>
       </c>
       <c r="D330" s="5">
         <v>2.9040665773460761</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>90.431700341999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.41055236200000422</v>
       </c>
       <c r="D331" s="5">
         <v>5.6121291167925191</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>90.609438033999993</v>
       </c>
       <c r="C332" s="5">
         <v>0.17773769199999379</v>
       </c>
       <c r="D332" s="5">
         <v>2.3841859966582835</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>90.216201018999996</v>
       </c>
       <c r="C333" s="5">
         <v>-0.39323701499999686</v>
       </c>
       <c r="D333" s="5">
         <v>-5.0853657041105667</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>90.203034178999999</v>
       </c>
       <c r="C334" s="5">
         <v>-1.3166839999996682E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.17499663003451849</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>90.393549983</v>
       </c>
       <c r="C335" s="5">
         <v>0.19051580400000034</v>
       </c>
       <c r="D335" s="5">
         <v>2.5641430860558811</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>90.438620764999996</v>
       </c>
       <c r="C336" s="5">
         <v>4.5070781999996257E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.59997095101269604</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>90.455200325000007</v>
       </c>
       <c r="C337" s="5">
         <v>1.6579560000010929E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.22021061720702839</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>90.489489956</v>
       </c>
       <c r="C338" s="5">
         <v>3.4289630999992937E-2</v>
       </c>
       <c r="D338" s="5">
         <v>0.45584394727853361</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>90.465805590000002</v>
       </c>
       <c r="C339" s="5">
         <v>-2.3684365999997681E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-0.31363157350970949</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>90.592468890000006</v>
       </c>
       <c r="C340" s="5">
         <v>0.12666330000000414</v>
       </c>
       <c r="D340" s="5">
         <v>1.6931470522562719</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>90.542706015999997</v>
       </c>
       <c r="C341" s="5">
         <v>-4.976287400000956E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.65717789311469099</v>
       </c>
       <c r="E341" s="5">
         <v>0.81959948786427539</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>90.780130302000003</v>
       </c>
       <c r="C342" s="5">
         <v>0.23742428600000665</v>
       </c>
       <c r="D342" s="5">
         <v>3.1924638500165026</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>91.274423845000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.49429354299999773</v>
       </c>
       <c r="D343" s="5">
         <v>6.7332125250265662</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>91.036671381000005</v>
       </c>
       <c r="C344" s="5">
         <v>-0.23775246399999617</v>
       </c>
       <c r="D344" s="5">
         <v>-3.0813764523438869</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>91.671772920999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.63510153999999375</v>
       </c>
       <c r="D345" s="5">
         <v>8.7003962922748137</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>91.748632768999997</v>
       </c>
       <c r="C346" s="5">
         <v>7.685984799999801E-2</v>
       </c>
       <c r="D346" s="5">
         <v>1.0107617344900621</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>92.113405435999994</v>
       </c>
       <c r="C347" s="5">
         <v>0.36477266699999689</v>
       </c>
       <c r="D347" s="5">
         <v>4.8766600130126125</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>92.141179338000001</v>
       </c>
       <c r="C348" s="5">
         <v>2.7773902000006956E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.36242291250896397</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>92.411424517</v>
       </c>
       <c r="C349" s="5">
         <v>0.27024517899999978</v>
       </c>
       <c r="D349" s="5">
         <v>3.5768692875924213</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>92.644182279000006</v>
       </c>
       <c r="C350" s="5">
         <v>0.23275776200000564</v>
       </c>
       <c r="D350" s="5">
         <v>3.0646777087849575</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>92.776057609000006</v>
       </c>
       <c r="C351" s="5">
         <v>0.13187532999999974</v>
       </c>
       <c r="D351" s="5">
         <v>1.7215893873223198</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>92.721146703000002</v>
       </c>
       <c r="C352" s="5">
         <v>-5.4910906000003479E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-0.70793060760110382</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>93.095781686999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.37463498399999651</v>
       </c>
       <c r="D353" s="5">
         <v>4.9577486424779327</v>
       </c>
       <c r="E353" s="5">
         <v>2.8197474797680977</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>93.273461327000007</v>
       </c>
       <c r="C354" s="5">
         <v>0.17767964000000802</v>
       </c>
       <c r="D354" s="5">
         <v>2.3144767108332465</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>93.360949722000001</v>
       </c>
       <c r="C355" s="5">
         <v>8.7488394999994057E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.1313977154268295</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>93.570826240000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.20987651800000151</v>
       </c>
       <c r="D356" s="5">
         <v>2.7312188532838677</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>93.504811136000001</v>
       </c>
       <c r="C357" s="5">
         <v>-6.6015104000001656E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-0.8433339691347741</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>93.983418205000007</v>
       </c>
       <c r="C358" s="5">
         <v>0.47860706900000594</v>
       </c>
       <c r="D358" s="5">
         <v>6.3181346905984315</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>94.047881114999996</v>
       </c>
       <c r="C359" s="5">
         <v>6.4462909999988938E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.82618806590795124</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>94.028212651000004</v>
       </c>
       <c r="C360" s="5">
         <v>-1.9668463999991559E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-0.25067048362477085</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>94.248818056999994</v>
       </c>
       <c r="C361" s="5">
         <v>0.22060540599999001</v>
       </c>
       <c r="D361" s="5">
         <v>2.8520093884292885</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>94.398829137000007</v>
       </c>
       <c r="C362" s="5">
         <v>0.15001108000001295</v>
       </c>
       <c r="D362" s="5">
         <v>1.926788471018126</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>94.385618366000003</v>
       </c>
       <c r="C363" s="5">
         <v>-1.3210771000004229E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-0.16780641201891155</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>94.453989699999994</v>
       </c>
       <c r="C364" s="5">
         <v>6.837133399999118E-2</v>
       </c>
       <c r="D364" s="5">
         <v>0.87273115537083168</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>94.858261698999996</v>
       </c>
       <c r="C365" s="5">
         <v>0.40427199900000232</v>
       </c>
       <c r="D365" s="5">
         <v>5.2587618424101423</v>
       </c>
       <c r="E365" s="5">
         <v>1.8931899813953823</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>94.669912018000005</v>
       </c>
       <c r="C366" s="5">
         <v>-0.18834968099999116</v>
       </c>
       <c r="D366" s="5">
         <v>-2.3568593160363749</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>94.752001597000003</v>
       </c>
       <c r="C367" s="5">
         <v>8.2089578999998025E-2</v>
       </c>
       <c r="D367" s="5">
         <v>1.0455132768759645</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>94.805401946999993</v>
       </c>
       <c r="C368" s="5">
         <v>5.3400349999989771E-2</v>
       </c>
       <c r="D368" s="5">
         <v>0.67839646694276556</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>92.632110361000002</v>
       </c>
       <c r="C369" s="5">
         <v>-2.1732915859999906</v>
       </c>
       <c r="D369" s="5">
         <v>-24.292013868673333</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>92.307640875000004</v>
       </c>
       <c r="C370" s="5">
         <v>-0.32446948599999814</v>
       </c>
       <c r="D370" s="5">
         <v>-4.1232903981900826</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>92.481831920000005</v>
       </c>
       <c r="C371" s="5">
         <v>0.1741910450000006</v>
       </c>
       <c r="D371" s="5">
         <v>2.2881361513287235</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>92.501888444000002</v>
       </c>
       <c r="C372" s="5">
         <v>2.0056523999997466E-2</v>
       </c>
       <c r="D372" s="5">
         <v>0.26055449802702135</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>92.292248490000006</v>
       </c>
       <c r="C373" s="5">
         <v>-0.20963995399999646</v>
       </c>
       <c r="D373" s="5">
         <v>-2.6859534148990782</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>92.774149312999995</v>
       </c>
       <c r="C374" s="5">
         <v>0.48190082299998949</v>
       </c>
       <c r="D374" s="5">
         <v>6.4488684135999286</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>92.992337894000002</v>
       </c>
       <c r="C375" s="5">
         <v>0.21818858100000682</v>
       </c>
       <c r="D375" s="5">
         <v>2.8589830620142642</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>93.198391951000005</v>
       </c>
       <c r="C376" s="5">
         <v>0.2060540570000029</v>
       </c>
       <c r="D376" s="5">
         <v>2.6916266310520243</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>93.245721371000002</v>
       </c>
       <c r="C377" s="5">
         <v>4.7329419999996958E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.61110719010846193</v>
       </c>
       <c r="E377" s="5">
         <v>-1.6999471623429407</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>93.157801363999994</v>
       </c>
       <c r="C378" s="5">
         <v>-8.7920007000008127E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-1.1256129816438643</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>92.824069578000007</v>
       </c>
       <c r="C379" s="5">
         <v>-0.3337317859999871</v>
       </c>
       <c r="D379" s="5">
         <v>-4.2152222481006474</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>93.433462984000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.60939340599999525</v>
       </c>
       <c r="D380" s="5">
         <v>8.1688197125079789</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>93.331813828999998</v>
       </c>
       <c r="C381" s="5">
         <v>-0.10164915500000404</v>
       </c>
       <c r="D381" s="5">
         <v>-1.2977336661724848</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>93.319446123999995</v>
       </c>
       <c r="C382" s="5">
         <v>-1.2367705000002616E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-0.15890009553826134</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>93.717975987000003</v>
       </c>
       <c r="C383" s="5">
         <v>0.39852986300000737</v>
       </c>
       <c r="D383" s="5">
         <v>5.2468188546203054</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>94.065691818999994</v>
       </c>
       <c r="C384" s="5">
         <v>0.34771583199999156</v>
       </c>
       <c r="D384" s="5">
         <v>4.5442712094739379</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>94.262629219999994</v>
       </c>
       <c r="C385" s="5">
         <v>0.19693740099999957</v>
       </c>
       <c r="D385" s="5">
         <v>2.5414708725148172</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>94.362535214000005</v>
       </c>
       <c r="C386" s="5">
         <v>9.9905994000010878E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.2792824083398768</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>94.834828372000004</v>
       </c>
       <c r="C387" s="5">
         <v>0.47229315799999938</v>
       </c>
       <c r="D387" s="5">
         <v>6.1742362048763155</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>95.064397240999995</v>
       </c>
       <c r="C388" s="5">
         <v>0.22956886899999063</v>
       </c>
       <c r="D388" s="5">
         <v>2.9438569633553291</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>95.150389837000006</v>
       </c>
       <c r="C389" s="5">
         <v>8.599259600001119E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.090903221921824</v>
       </c>
       <c r="E389" s="5">
         <v>2.0426336329383288</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>97.312633687000002</v>
       </c>
       <c r="C390" s="5">
         <v>2.1622438499999959</v>
       </c>
       <c r="D390" s="5">
         <v>30.949503163072478</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>97.545137014999995</v>
       </c>
       <c r="C391" s="5">
         <v>0.23250332799999285</v>
       </c>
       <c r="D391" s="5">
         <v>2.9050667154812304</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>98.051189250999997</v>
       </c>
       <c r="C392" s="5">
         <v>0.50605223600000215</v>
       </c>
       <c r="D392" s="5">
         <v>6.4061940173367526</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>98.425279755000005</v>
       </c>
       <c r="C393" s="5">
         <v>0.37409050400000865</v>
       </c>
       <c r="D393" s="5">
         <v>4.67561179075342</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>98.623480095000005</v>
       </c>
       <c r="C394" s="5">
         <v>0.19820033999999964</v>
       </c>
       <c r="D394" s="5">
         <v>2.4434002562226498</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>98.746503157000006</v>
       </c>
       <c r="C395" s="5">
         <v>0.12302306200000146</v>
       </c>
       <c r="D395" s="5">
         <v>1.5071941056352678</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>99.037760986999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.29125782999999217</v>
       </c>
       <c r="D396" s="5">
         <v>3.5974483008740066</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>99.259553550000007</v>
       </c>
       <c r="C397" s="5">
         <v>0.22179256300000816</v>
       </c>
       <c r="D397" s="5">
         <v>2.7207186490157742</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>99.261288438999998</v>
       </c>
       <c r="C398" s="5">
         <v>1.7348889999908579E-3</v>
       </c>
       <c r="D398" s="5">
         <v>2.097598536838774E-2</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>99.092503872999998</v>
       </c>
       <c r="C399" s="5">
         <v>-0.16878456599999936</v>
       </c>
       <c r="D399" s="5">
         <v>-2.0215127356828178</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>99.153876987999993</v>
       </c>
       <c r="C400" s="5">
         <v>6.1373114999994982E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.7457590632135247</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>99.580811584000003</v>
       </c>
       <c r="C401" s="5">
         <v>0.42693459600000949</v>
       </c>
       <c r="D401" s="5">
         <v>5.2910693019754262</v>
       </c>
       <c r="E401" s="5">
         <v>4.6562307885334553</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>99.037917346</v>
       </c>
       <c r="C402" s="5">
         <v>-0.54289423800000236</v>
       </c>
       <c r="D402" s="5">
         <v>-6.3495106106398964</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>99.438465011999995</v>
       </c>
       <c r="C403" s="5">
         <v>0.40054766599999425</v>
       </c>
       <c r="D403" s="5">
         <v>4.9626897690304705</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>99.361962180999996</v>
       </c>
       <c r="C404" s="5">
         <v>-7.6502830999999105E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-0.91932164528453209</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>99.496467119000002</v>
       </c>
       <c r="C405" s="5">
         <v>0.13450493800000629</v>
       </c>
       <c r="D405" s="5">
         <v>1.6365727145057019</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>99.510336776000003</v>
       </c>
       <c r="C406" s="5">
         <v>1.3869657000000757E-2</v>
       </c>
       <c r="D406" s="5">
         <v>0.16740649506670202</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>99.769151815000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.25881503899999814</v>
       </c>
       <c r="D407" s="5">
         <v>3.1660989202583645</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>99.630095742999998</v>
       </c>
       <c r="C408" s="5">
         <v>-0.13905607200000247</v>
       </c>
       <c r="D408" s="5">
         <v>-1.6597719812278866</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>99.673592110000001</v>
       </c>
       <c r="C409" s="5">
         <v>4.3496367000003033E-2</v>
       </c>
       <c r="D409" s="5">
         <v>0.52515410955598085</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>99.750213481000003</v>
       </c>
       <c r="C410" s="5">
         <v>7.6621371000001659E-2</v>
       </c>
       <c r="D410" s="5">
         <v>0.9263776398466872</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>99.983764635</v>
       </c>
       <c r="C411" s="5">
         <v>0.23355115399999704</v>
       </c>
       <c r="D411" s="5">
         <v>2.8460967766753331</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>99.974024940999996</v>
       </c>
       <c r="C412" s="5">
         <v>-9.7396940000038512E-3</v>
       </c>
       <c r="D412" s="5">
         <v>-0.11683269769509064</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>100.01175068000001</v>
       </c>
       <c r="C413" s="5">
         <v>3.7725739000009639E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.45376749399477223</v>
       </c>
       <c r="E413" s="5">
         <v>0.43275314706237022</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>99.831046662999995</v>
       </c>
       <c r="C414" s="5">
         <v>-0.18070401700001071</v>
       </c>
       <c r="D414" s="5">
         <v>-2.1467761325694501</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>99.803411582999999</v>
       </c>
       <c r="C415" s="5">
         <v>-2.7635079999996037E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-0.33167691131797961</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>99.970979302000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.16756771900000444</v>
       </c>
       <c r="D416" s="5">
         <v>2.0334831392949004</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>99.977710397999999</v>
       </c>
       <c r="C417" s="5">
         <v>6.7310959999957731E-3</v>
       </c>
       <c r="D417" s="5">
         <v>8.0826526868227333E-2</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>99.989075634000002</v>
       </c>
       <c r="C418" s="5">
         <v>1.1365236000003165E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.13649855958051127</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>99.976061432999998</v>
       </c>
       <c r="C419" s="5">
         <v>-1.3014201000004277E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.15607571473600368</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>100.14213537000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.16607393700000728</v>
       </c>
       <c r="D420" s="5">
         <v>2.011677529194289</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>100.19970433</v>
       </c>
       <c r="C421" s="5">
         <v>5.756895999999756E-2</v>
       </c>
       <c r="D421" s="5">
         <v>0.69203234584886975</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>100.73920094</v>
       </c>
       <c r="C422" s="5">
         <v>0.53949661000000049</v>
       </c>
       <c r="D422" s="5">
         <v>6.6558645760082635</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>100.27908705999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.46011388000000863</v>
       </c>
       <c r="D423" s="5">
         <v>-5.3452446813674896</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>100.80144233</v>
       </c>
       <c r="C424" s="5">
         <v>0.52235527000000559</v>
       </c>
       <c r="D424" s="5">
         <v>6.43304758485157</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>100.93088908999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.12944675999999333</v>
       </c>
       <c r="D425" s="5">
         <v>1.5519416395723296</v>
       </c>
       <c r="E425" s="5">
         <v>0.91903041767651406</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>101.31889604</v>
       </c>
       <c r="C426" s="5">
         <v>0.38800695000000474</v>
       </c>
       <c r="D426" s="5">
         <v>4.7119391431919677</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>101.47539341</v>
       </c>
       <c r="C427" s="5">
         <v>0.15649736999999675</v>
       </c>
       <c r="D427" s="5">
         <v>1.8693500104704386</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>101.17194076</v>
       </c>
       <c r="C428" s="5">
         <v>-0.30345264999999699</v>
       </c>
       <c r="D428" s="5">
         <v>-3.5300511772518361</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>101.36144710000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.18950634000000832</v>
       </c>
       <c r="D429" s="5">
         <v>2.2710355740749089</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>101.568332</v>
       </c>
       <c r="C430" s="5">
         <v>0.20688489999999149</v>
       </c>
       <c r="D430" s="5">
         <v>2.476956305515432</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>101.28308538</v>
       </c>
       <c r="C431" s="5">
         <v>-0.28524661999999523</v>
       </c>
       <c r="D431" s="5">
         <v>-3.3185335514932746</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>101.35371754000001</v>
       </c>
       <c r="C432" s="5">
         <v>7.0632160000002386E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.84006569162899947</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>101.32355368</v>
       </c>
       <c r="C433" s="5">
         <v>-3.0163860000001819E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-0.35654777165834428</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>101.32746801</v>
       </c>
       <c r="C434" s="5">
         <v>3.914330000000632E-3</v>
       </c>
       <c r="D434" s="5">
         <v>4.6368233238291978E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>99.515842344999996</v>
       </c>
       <c r="C435" s="5">
         <v>-1.8116256650000082</v>
       </c>
       <c r="D435" s="5">
         <v>-19.465791581710302</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>99.058344981000005</v>
       </c>
       <c r="C436" s="5">
         <v>-0.45749736399999108</v>
       </c>
       <c r="D436" s="5">
         <v>-5.3793054188512768</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>99.206973524999995</v>
       </c>
       <c r="C437" s="5">
         <v>0.14862854399999037</v>
       </c>
       <c r="D437" s="5">
         <v>1.8154297629512595</v>
       </c>
       <c r="E437" s="5">
         <v>-1.7080158319647709</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>99.036869013</v>
       </c>
       <c r="C438" s="5">
         <v>-0.17010451199999466</v>
       </c>
       <c r="D438" s="5">
         <v>-2.0382777079005709</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>99.067117080000003</v>
       </c>
       <c r="C439" s="5">
         <v>3.0248067000002266E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.36712303754926623</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>99.461200008999995</v>
       </c>
       <c r="C440" s="5">
         <v>0.39408292899999253</v>
       </c>
       <c r="D440" s="5">
         <v>4.8793622485292065</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>99.24215556</v>
       </c>
       <c r="C441" s="5">
         <v>-0.21904444899999476</v>
       </c>
       <c r="D441" s="5">
         <v>-2.6109953479965364</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>99.150003901000005</v>
+        <v>99.102634285999997</v>
       </c>
       <c r="C442" s="5">
-        <v>-9.2151658999995334E-2</v>
+        <v>-0.13952127400000336</v>
       </c>
       <c r="D442" s="5">
-        <v>-1.1085912771242934</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6740567175021592</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>99.284702175999996</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.18206788999999901</v>
+      </c>
+      <c r="D443" s="5">
+        <v>2.2270111248910984</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95DF6F07-BDDF-4B3A-AD0B-E3EBA00A36AB}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8524A352-4A25-428E-81DB-1B3DBA195E07}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{623FC954-B3B0-44DE-A7AE-9E23C1870806}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sanfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>