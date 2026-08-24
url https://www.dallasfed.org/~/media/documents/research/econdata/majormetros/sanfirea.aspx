--- v7 (2026-08-04)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7FD73BD0-7990-4786-B89C-DC472D86BA56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{062C3BA5-CC12-41EC-8D67-F8D0ACB4F69D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C566A1AA-ABF6-46FF-9DE9-C247F2A66691}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3606B1FA-E3A0-49A3-8F59-626C0F72B230}"/>
   </bookViews>
   <sheets>
     <sheet name="sanfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{162961FC-4306-4884-BD54-36F53F8570A6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF478F57-466E-47EC-9BB1-0FFEECFA5EC7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>44.276455742000003</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>44.083864261000002</v>
       </c>
       <c r="C7" s="5">
         <v>-0.1925914810000009</v>
       </c>
       <c r="D7" s="5">
         <v>-5.0966179923193966</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.029481582999999</v>
       </c>
       <c r="C8" s="5">
         <v>-5.4382678000003182E-2</v>
       </c>
       <c r="D8" s="5">
         <v>-1.4703396119542411</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>43.988460084000003</v>
       </c>
       <c r="C9" s="5">
         <v>-4.1021498999995742E-2</v>
       </c>
       <c r="D9" s="5">
         <v>-1.1123077829158334</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>43.792038292000001</v>
       </c>
       <c r="C10" s="5">
         <v>-0.19642179200000243</v>
       </c>
       <c r="D10" s="5">
         <v>-5.22870557096351</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>43.831135590000002</v>
       </c>
       <c r="C11" s="5">
         <v>3.9097298000001501E-2</v>
       </c>
       <c r="D11" s="5">
         <v>1.0766300243113092</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>42.735327556999998</v>
       </c>
       <c r="C12" s="5">
         <v>-1.0958080330000044</v>
       </c>
       <c r="D12" s="5">
         <v>-26.200779707349763</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>42.870209182000004</v>
       </c>
       <c r="C13" s="5">
         <v>0.13488162500000556</v>
       </c>
       <c r="D13" s="5">
         <v>3.8538943519422109</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>43.104501374000002</v>
       </c>
       <c r="C14" s="5">
         <v>0.23429219199999807</v>
       </c>
       <c r="D14" s="5">
         <v>6.7589455944057963</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>42.487937035000002</v>
       </c>
       <c r="C15" s="5">
         <v>-0.61656433899999996</v>
       </c>
       <c r="D15" s="5">
         <v>-15.876713657719799</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>42.410253472000001</v>
       </c>
       <c r="C16" s="5">
         <v>-7.7683563000000788E-2</v>
       </c>
       <c r="D16" s="5">
         <v>-2.1721115857310735</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>42.796829246000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.38657577400000065</v>
       </c>
       <c r="D17" s="5">
         <v>11.503554085020063</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>42.261335285000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.53549396100000024</v>
       </c>
       <c r="D18" s="5">
         <v>-14.023561534797203</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>42.386963502</v>
       </c>
       <c r="C19" s="5">
         <v>0.12562821699999915</v>
       </c>
       <c r="D19" s="5">
         <v>3.6260853834949147</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>42.442504126999999</v>
       </c>
       <c r="C20" s="5">
         <v>5.5540624999999011E-2</v>
       </c>
       <c r="D20" s="5">
         <v>1.5837694264041247</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>42.187048892999996</v>
       </c>
       <c r="C21" s="5">
         <v>-0.25545523400000292</v>
       </c>
       <c r="D21" s="5">
         <v>-6.9882617682667458</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>42.087025292</v>
       </c>
       <c r="C22" s="5">
         <v>-0.10002360099999663</v>
       </c>
       <c r="D22" s="5">
         <v>-2.8083364186987536</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>41.826988898000003</v>
       </c>
       <c r="C23" s="5">
         <v>-0.26003639399999656</v>
       </c>
       <c r="D23" s="5">
         <v>-7.1674154380418571</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>41.834006754000001</v>
       </c>
       <c r="C24" s="5">
         <v>7.01785599999738E-3</v>
       </c>
       <c r="D24" s="5">
         <v>0.20152545320510917</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>41.884998520000003</v>
       </c>
       <c r="C25" s="5">
         <v>5.0991766000002769E-2</v>
       </c>
       <c r="D25" s="5">
         <v>1.4725342647974982</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>42.009710888999997</v>
       </c>
       <c r="C26" s="5">
         <v>0.12471236899999383</v>
       </c>
       <c r="D26" s="5">
         <v>3.6320906477379955</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>41.983701273999998</v>
       </c>
       <c r="C27" s="5">
         <v>-2.6009614999999542E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.74043533744166945</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>41.994352622999997</v>
       </c>
       <c r="C28" s="5">
         <v>1.0651348999999755E-2</v>
       </c>
       <c r="D28" s="5">
         <v>0.30486756706031848</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>42.299527603999998</v>
       </c>
       <c r="C29" s="5">
         <v>0.3051749810000004</v>
       </c>
       <c r="D29" s="5">
         <v>9.0775863277738225</v>
       </c>
       <c r="E29" s="5">
         <v>-1.1620058092188801</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>42.140388141999999</v>
       </c>
       <c r="C30" s="5">
         <v>-0.15913946199999884</v>
       </c>
       <c r="D30" s="5">
         <v>-4.4223891550994932</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>42.186597567</v>
       </c>
       <c r="C31" s="5">
         <v>4.6209425000000692E-2</v>
       </c>
       <c r="D31" s="5">
         <v>1.3238360844898267</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>42.058805163999999</v>
       </c>
       <c r="C32" s="5">
         <v>-0.12779240300000083</v>
       </c>
       <c r="D32" s="5">
         <v>-3.5751063730781518</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>42.096714484000003</v>
       </c>
       <c r="C33" s="5">
         <v>3.7909320000004243E-2</v>
       </c>
       <c r="D33" s="5">
         <v>1.0869871268242903</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>42.183603089000002</v>
       </c>
       <c r="C34" s="5">
         <v>8.688860499999862E-2</v>
       </c>
       <c r="D34" s="5">
         <v>2.5051397377255924</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>42.424754686</v>
       </c>
       <c r="C35" s="5">
         <v>0.24115159699999822</v>
       </c>
       <c r="D35" s="5">
         <v>7.0799138316880672</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>42.439033109999997</v>
       </c>
       <c r="C36" s="5">
         <v>1.4278423999996903E-2</v>
       </c>
       <c r="D36" s="5">
         <v>0.40461897841037597</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>42.418071871000002</v>
       </c>
       <c r="C37" s="5">
         <v>-2.0961238999994691E-2</v>
       </c>
       <c r="D37" s="5">
         <v>-0.59108955099357319</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>42.416334986999999</v>
       </c>
       <c r="C38" s="5">
         <v>-1.7368840000031582E-3</v>
       </c>
       <c r="D38" s="5">
         <v>-4.9125087050849725E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>42.471429712999999</v>
       </c>
       <c r="C39" s="5">
         <v>5.5094726000000094E-2</v>
       </c>
       <c r="D39" s="5">
         <v>1.5698677457983257</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>42.550740359000002</v>
       </c>
       <c r="C40" s="5">
         <v>7.931064600000326E-2</v>
       </c>
       <c r="D40" s="5">
         <v>2.2640247998929608</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>42.404701373000002</v>
       </c>
       <c r="C41" s="5">
         <v>-0.14603898600000065</v>
       </c>
       <c r="D41" s="5">
         <v>-4.0416751534267492</v>
       </c>
       <c r="E41" s="5">
         <v>0.24864052852935359</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>42.600249466999998</v>
       </c>
       <c r="C42" s="5">
         <v>0.19554809399999584</v>
       </c>
       <c r="D42" s="5">
         <v>5.6762998814399612</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>42.789376994999998</v>
       </c>
       <c r="C43" s="5">
         <v>0.18912752800000021</v>
       </c>
       <c r="D43" s="5">
         <v>5.4595348323325688</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>42.982954282000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.19357728700000365</v>
       </c>
       <c r="D44" s="5">
         <v>5.5658826279990636</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>43.208178939</v>
       </c>
       <c r="C45" s="5">
         <v>0.22522465699999827</v>
       </c>
       <c r="D45" s="5">
         <v>6.4722449926214898</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>43.494379484</v>
       </c>
       <c r="C46" s="5">
         <v>0.28620054499999981</v>
       </c>
       <c r="D46" s="5">
         <v>8.2445696054470616</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>43.51324451</v>
       </c>
       <c r="C47" s="5">
         <v>1.8865026000000285E-2</v>
       </c>
       <c r="D47" s="5">
         <v>0.52172518803867973</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>43.665363599000003</v>
       </c>
       <c r="C48" s="5">
         <v>0.15211908900000282</v>
       </c>
       <c r="D48" s="5">
         <v>4.2767206627444931</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>43.774003628999999</v>
       </c>
       <c r="C49" s="5">
         <v>0.10864002999999656</v>
       </c>
       <c r="D49" s="5">
         <v>3.0268127759451868</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>43.631494214</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14250941499999925</v>
       </c>
       <c r="D50" s="5">
         <v>-3.8374880878444206</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>43.735910003000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.10441578900000081</v>
       </c>
       <c r="D51" s="5">
         <v>2.9098564470223298</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>43.886338699</v>
       </c>
       <c r="C52" s="5">
         <v>0.15042869599999875</v>
       </c>
       <c r="D52" s="5">
         <v>4.2063536622651387</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>44.09754075</v>
       </c>
       <c r="C53" s="5">
         <v>0.21120205100000078</v>
       </c>
       <c r="D53" s="5">
         <v>5.9303083699758341</v>
       </c>
       <c r="E53" s="5">
         <v>3.9921030503421218</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>44.557550018000001</v>
       </c>
       <c r="C54" s="5">
         <v>0.4600092680000003</v>
       </c>
       <c r="D54" s="5">
         <v>13.261731507045571</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>44.684454539000001</v>
       </c>
       <c r="C55" s="5">
         <v>0.12690452100000016</v>
       </c>
       <c r="D55" s="5">
         <v>3.4717731042497091</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>44.796904933</v>
       </c>
       <c r="C56" s="5">
         <v>0.11245039399999968</v>
       </c>
       <c r="D56" s="5">
         <v>3.0620031172059248</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>45.428659836000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.63175490300000092</v>
       </c>
       <c r="D57" s="5">
         <v>18.299522539345748</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>45.413421649999997</v>
       </c>
       <c r="C58" s="5">
         <v>-1.5238186000004816E-2</v>
       </c>
       <c r="D58" s="5">
         <v>-0.40177557447983459</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>45.611335652000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.19791400200000453</v>
       </c>
       <c r="D59" s="5">
         <v>5.3568511974066979</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>45.813137427000001</v>
       </c>
       <c r="C60" s="5">
         <v>0.20180177499999985</v>
       </c>
       <c r="D60" s="5">
         <v>5.4403734547758376</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>45.844190212000001</v>
       </c>
       <c r="C61" s="5">
         <v>3.1052784999999972E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.81641588687406674</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>46.052741079</v>
       </c>
       <c r="C62" s="5">
         <v>0.20855086699999958</v>
       </c>
       <c r="D62" s="5">
         <v>5.5976240983715897</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>46.078908409</v>
       </c>
       <c r="C63" s="5">
         <v>2.6167329999999822E-2</v>
       </c>
       <c r="D63" s="5">
         <v>0.68397912042998943</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>46.226073427999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.14716501899999912</v>
       </c>
       <c r="D64" s="5">
         <v>3.9005557425668469</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>46.272588378999998</v>
       </c>
       <c r="C65" s="5">
         <v>4.6514950999998916E-2</v>
       </c>
       <c r="D65" s="5">
         <v>1.214204294885235</v>
       </c>
       <c r="E65" s="5">
         <v>4.9323558457168515</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>46.201486435</v>
       </c>
       <c r="C66" s="5">
         <v>-7.1101943999998696E-2</v>
       </c>
       <c r="D66" s="5">
         <v>-1.8284028830629628</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>46.168540653000001</v>
       </c>
       <c r="C67" s="5">
         <v>-3.2945781999998758E-2</v>
       </c>
       <c r="D67" s="5">
         <v>-0.85235895526853955</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>46.110967471000002</v>
       </c>
       <c r="C68" s="5">
         <v>-5.7573181999998724E-2</v>
       </c>
       <c r="D68" s="5">
         <v>-1.4862054213373166</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>45.946305414999998</v>
       </c>
       <c r="C69" s="5">
         <v>-0.1646620560000045</v>
       </c>
       <c r="D69" s="5">
         <v>-4.2020251264788815</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>45.957569532000001</v>
       </c>
       <c r="C70" s="5">
         <v>1.1264117000003182E-2</v>
       </c>
       <c r="D70" s="5">
         <v>0.29458693193955554</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>46.011911390999998</v>
       </c>
       <c r="C71" s="5">
         <v>5.4341858999997328E-2</v>
       </c>
       <c r="D71" s="5">
         <v>1.428186810786114</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>46.264541991000002</v>
       </c>
       <c r="C72" s="5">
         <v>0.25263060000000337</v>
       </c>
       <c r="D72" s="5">
         <v>6.7913085453286559</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>46.521832635000003</v>
       </c>
       <c r="C73" s="5">
         <v>0.25729064400000112</v>
       </c>
       <c r="D73" s="5">
         <v>6.8815072160222757</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>46.67345787</v>
       </c>
       <c r="C74" s="5">
         <v>0.15162523499999736</v>
       </c>
       <c r="D74" s="5">
         <v>3.9819491721628797</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>46.612703172000003</v>
       </c>
       <c r="C75" s="5">
         <v>-6.0754697999996665E-2</v>
       </c>
       <c r="D75" s="5">
         <v>-1.550901589237319</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>46.777976817999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.16527364599999572</v>
       </c>
       <c r="D76" s="5">
         <v>4.3387764906388959</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>46.532135238999999</v>
       </c>
       <c r="C77" s="5">
         <v>-0.24584157900000037</v>
       </c>
       <c r="D77" s="5">
         <v>-6.1274602955170288</v>
       </c>
       <c r="E77" s="5">
         <v>0.56090845377863019</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>46.661045057999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.12890981900000043</v>
       </c>
       <c r="D78" s="5">
         <v>3.3755318202087992</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>46.643748645000002</v>
       </c>
       <c r="C79" s="5">
         <v>-1.7296412999996846E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-0.44391273518480379</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>46.611184569999999</v>
       </c>
       <c r="C80" s="5">
         <v>-3.2564075000003356E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-0.83456395627029556</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>47.560751318999998</v>
       </c>
       <c r="C81" s="5">
         <v>0.94956674899999882</v>
       </c>
       <c r="D81" s="5">
         <v>27.38045526837103</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>47.503442460000002</v>
       </c>
       <c r="C82" s="5">
         <v>-5.7308858999995493E-2</v>
       </c>
       <c r="D82" s="5">
         <v>-1.4364090530006535</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>47.725532002999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.22208954299999561</v>
       </c>
       <c r="D83" s="5">
         <v>5.7568099589937027</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>47.606768854000002</v>
       </c>
       <c r="C84" s="5">
         <v>-0.11876314899999585</v>
       </c>
       <c r="D84" s="5">
         <v>-2.9456208145557383</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>47.879867746999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.27309889299999668</v>
       </c>
       <c r="D85" s="5">
         <v>7.1052676651388147</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>47.887777280999998</v>
       </c>
       <c r="C86" s="5">
         <v>7.9095339999994962E-3</v>
       </c>
       <c r="D86" s="5">
         <v>0.19841469244830101</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>48.463489850000002</v>
       </c>
       <c r="C87" s="5">
         <v>0.57571256900000378</v>
       </c>
       <c r="D87" s="5">
         <v>15.419730817430111</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>49.054523643000003</v>
       </c>
       <c r="C88" s="5">
         <v>0.59103379300000114</v>
       </c>
       <c r="D88" s="5">
         <v>15.657164248586941</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>48.90280946</v>
       </c>
       <c r="C89" s="5">
         <v>-0.15171418300000283</v>
       </c>
       <c r="D89" s="5">
         <v>-3.6488356637345287</v>
       </c>
       <c r="E89" s="5">
         <v>5.0947032815572779</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>48.930191387000001</v>
       </c>
       <c r="C90" s="5">
         <v>2.7381927000000417E-2</v>
       </c>
       <c r="D90" s="5">
         <v>0.67398360119712564</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>49.115095611999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.18490422499999681</v>
       </c>
       <c r="D91" s="5">
         <v>4.6301751081915254</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>49.519648136999997</v>
       </c>
       <c r="C92" s="5">
         <v>0.40455252499999972</v>
       </c>
       <c r="D92" s="5">
         <v>10.344496096704336</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>49.155152823999998</v>
       </c>
       <c r="C93" s="5">
         <v>-0.36449531299999904</v>
       </c>
       <c r="D93" s="5">
         <v>-8.4837941710278475</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>49.237049757000001</v>
       </c>
       <c r="C94" s="5">
         <v>8.1896933000003003E-2</v>
       </c>
       <c r="D94" s="5">
         <v>2.0177313849179646</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>49.216461006000003</v>
       </c>
       <c r="C95" s="5">
         <v>-2.058875099999824E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-0.50063436070372225</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>49.131181153</v>
       </c>
       <c r="C96" s="5">
         <v>-8.5279853000002959E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-2.059598742181934</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>49.118036537000002</v>
       </c>
       <c r="C97" s="5">
         <v>-1.3144615999998166E-2</v>
       </c>
       <c r="D97" s="5">
         <v>-0.32057746469207338</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>49.315849174</v>
       </c>
       <c r="C98" s="5">
         <v>0.1978126369999984</v>
       </c>
       <c r="D98" s="5">
         <v>4.9412454710806797</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>49.644737982000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.32888880800000209</v>
       </c>
       <c r="D99" s="5">
         <v>8.3029999439588451</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>49.653093804999997</v>
       </c>
       <c r="C100" s="5">
         <v>8.355822999995155E-3</v>
       </c>
       <c r="D100" s="5">
         <v>0.20216190839741355</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>49.987333266</v>
       </c>
       <c r="C101" s="5">
         <v>0.33423946100000279</v>
       </c>
       <c r="D101" s="5">
         <v>8.3836708561133335</v>
       </c>
       <c r="E101" s="5">
         <v>2.2177126794465263</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>50.120855139</v>
       </c>
       <c r="C102" s="5">
         <v>0.1335218729999994</v>
       </c>
       <c r="D102" s="5">
         <v>3.2528487968390474</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>50.280469406999998</v>
       </c>
       <c r="C103" s="5">
         <v>0.15961426799999856</v>
       </c>
       <c r="D103" s="5">
         <v>3.8891556676342143</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>50.224849523000003</v>
       </c>
       <c r="C104" s="5">
         <v>-5.5619883999995068E-2</v>
       </c>
       <c r="D104" s="5">
         <v>-1.3193846749649629</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>50.243450410000001</v>
       </c>
       <c r="C105" s="5">
         <v>1.8600886999998067E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.44532910303956008</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>50.335349649999998</v>
       </c>
       <c r="C106" s="5">
         <v>9.1899239999996496E-2</v>
       </c>
       <c r="D106" s="5">
         <v>2.2171104760382532</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>50.300772332000001</v>
       </c>
       <c r="C107" s="5">
         <v>-3.4577317999996637E-2</v>
       </c>
       <c r="D107" s="5">
         <v>-0.82121955499758759</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>51.247283901000003</v>
       </c>
       <c r="C108" s="5">
         <v>0.94651156900000188</v>
       </c>
       <c r="D108" s="5">
         <v>25.070357968865142</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>51.419291584</v>
       </c>
       <c r="C109" s="5">
         <v>0.1720076829999968</v>
       </c>
       <c r="D109" s="5">
         <v>4.1029015088559051</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>51.848872682</v>
       </c>
       <c r="C110" s="5">
         <v>0.42958109799999988</v>
       </c>
       <c r="D110" s="5">
         <v>10.49910264362679</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>52.164645897</v>
       </c>
       <c r="C111" s="5">
         <v>0.31577321500000011</v>
       </c>
       <c r="D111" s="5">
         <v>7.5581552958404075</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>52.472382981999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.30773708499999941</v>
       </c>
       <c r="D112" s="5">
         <v>7.3134824725448411</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>52.687262087000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.2148791050000014</v>
       </c>
       <c r="D113" s="5">
         <v>5.0263126454969331</v>
       </c>
       <c r="E113" s="5">
         <v>5.4012259598501533</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>53.008347004999997</v>
       </c>
       <c r="C114" s="5">
         <v>0.32108491799999683</v>
       </c>
       <c r="D114" s="5">
         <v>7.5631638057631623</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>53.255594058</v>
       </c>
       <c r="C115" s="5">
         <v>0.24724705300000238</v>
       </c>
       <c r="D115" s="5">
         <v>5.7430088836389892</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>53.731819858999998</v>
       </c>
       <c r="C116" s="5">
         <v>0.47622580099999823</v>
       </c>
       <c r="D116" s="5">
         <v>11.274537628668501</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>54.220350037000003</v>
       </c>
       <c r="C117" s="5">
         <v>0.48853017800000487</v>
       </c>
       <c r="D117" s="5">
         <v>11.472875207222666</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>54.516893003</v>
       </c>
       <c r="C118" s="5">
         <v>0.29654296599999697</v>
       </c>
       <c r="D118" s="5">
         <v>6.7641281105472739</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>54.88360479</v>
       </c>
       <c r="C119" s="5">
         <v>0.36671178699999984</v>
       </c>
       <c r="D119" s="5">
         <v>8.3773129012245882</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>55.358683767999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.4750789779999991</v>
       </c>
       <c r="D120" s="5">
         <v>10.896420098756398</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>55.699745323999998</v>
       </c>
       <c r="C121" s="5">
         <v>0.34106155599999965</v>
       </c>
       <c r="D121" s="5">
         <v>7.6488627885802796</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>55.981108390000003</v>
       </c>
       <c r="C122" s="5">
         <v>0.28136306600000438</v>
       </c>
       <c r="D122" s="5">
         <v>6.2329892669445552</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>56.108690234000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.12758184399999806</v>
       </c>
       <c r="D123" s="5">
         <v>2.7693608365870759</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>56.286177322</v>
       </c>
       <c r="C124" s="5">
         <v>0.17748708799999946</v>
       </c>
       <c r="D124" s="5">
         <v>3.8626701198744007</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>56.377225105000001</v>
       </c>
       <c r="C125" s="5">
         <v>9.1047783000000493E-2</v>
       </c>
       <c r="D125" s="5">
         <v>1.9584672108568624</v>
       </c>
       <c r="E125" s="5">
         <v>7.0035201523794166</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>56.708168639999997</v>
       </c>
       <c r="C126" s="5">
         <v>0.33094353499999585</v>
       </c>
       <c r="D126" s="5">
         <v>7.2761340126007878</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>56.944275284</v>
       </c>
       <c r="C127" s="5">
         <v>0.23610664400000303</v>
       </c>
       <c r="D127" s="5">
         <v>5.112260390148049</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>57.032844935999996</v>
       </c>
       <c r="C128" s="5">
         <v>8.8569651999996779E-2</v>
       </c>
       <c r="D128" s="5">
         <v>1.8824986586234216</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>57.407723511999997</v>
       </c>
       <c r="C129" s="5">
         <v>0.37487857600000041</v>
       </c>
       <c r="D129" s="5">
         <v>8.179127683722065</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>57.298438855999997</v>
       </c>
       <c r="C130" s="5">
         <v>-0.10928465599999981</v>
       </c>
       <c r="D130" s="5">
         <v>-2.2606225621046305</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>57.379415410999997</v>
       </c>
       <c r="C131" s="5">
         <v>8.0976554999999451E-2</v>
       </c>
       <c r="D131" s="5">
         <v>1.7091344513330498</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>57.277341931000002</v>
       </c>
       <c r="C132" s="5">
         <v>-0.10207347999999428</v>
       </c>
       <c r="D132" s="5">
         <v>-2.1139431351286042</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>56.948163815000001</v>
       </c>
       <c r="C133" s="5">
         <v>-0.32917811600000135</v>
       </c>
       <c r="D133" s="5">
         <v>-6.6826403787513478</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>57.192645464999998</v>
       </c>
       <c r="C134" s="5">
         <v>0.24448164999999733</v>
       </c>
       <c r="D134" s="5">
         <v>5.2750648601591843</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>57.360971958</v>
       </c>
       <c r="C135" s="5">
         <v>0.16832649300000213</v>
       </c>
       <c r="D135" s="5">
         <v>3.5895137699707425</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>57.586113406000003</v>
       </c>
       <c r="C136" s="5">
         <v>0.22514144800000224</v>
       </c>
       <c r="D136" s="5">
         <v>4.8130112084880938</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>57.869953391999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.28383998599999671</v>
       </c>
       <c r="D137" s="5">
         <v>6.077767958798086</v>
       </c>
       <c r="E137" s="5">
         <v>2.6477505485945185</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>58.100128349000002</v>
       </c>
       <c r="C138" s="5">
         <v>0.23017495700000268</v>
       </c>
       <c r="D138" s="5">
         <v>4.8787519070361052</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>58.558876243</v>
       </c>
       <c r="C139" s="5">
         <v>0.45874789399999827</v>
       </c>
       <c r="D139" s="5">
         <v>9.89747283535376</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>59.143814331000002</v>
       </c>
       <c r="C140" s="5">
         <v>0.58493808800000124</v>
       </c>
       <c r="D140" s="5">
         <v>12.6676278723723</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>58.893399463999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25041486700000348</v>
       </c>
       <c r="D141" s="5">
         <v>-4.9641366210656628</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>59.393598763999996</v>
       </c>
       <c r="C142" s="5">
         <v>0.50019929999999846</v>
       </c>
       <c r="D142" s="5">
         <v>10.681798280924815</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>59.589893623000002</v>
       </c>
       <c r="C143" s="5">
         <v>0.19629485900000532</v>
       </c>
       <c r="D143" s="5">
         <v>4.0388714805336789</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>59.688886257</v>
       </c>
       <c r="C144" s="5">
         <v>9.8992633999998247E-2</v>
       </c>
       <c r="D144" s="5">
         <v>2.0117935169539081</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>59.990000942000002</v>
       </c>
       <c r="C145" s="5">
         <v>0.30111468500000171</v>
       </c>
       <c r="D145" s="5">
         <v>6.2245060300062605</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>60.096809837000002</v>
       </c>
       <c r="C146" s="5">
         <v>0.10680889500000035</v>
       </c>
       <c r="D146" s="5">
         <v>2.1575805180544583</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>59.192639624000002</v>
       </c>
       <c r="C147" s="5">
         <v>-0.90417021300000044</v>
       </c>
       <c r="D147" s="5">
         <v>-16.632752433918153</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>59.372749044000003</v>
       </c>
       <c r="C148" s="5">
         <v>0.18010942000000085</v>
       </c>
       <c r="D148" s="5">
         <v>3.7130502752996009</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>59.553101566999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.18035252299999627</v>
       </c>
       <c r="D149" s="5">
         <v>3.7066780200973648</v>
       </c>
       <c r="E149" s="5">
         <v>2.9085010032731118</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>59.700588457000002</v>
       </c>
       <c r="C150" s="5">
         <v>0.14748689000000326</v>
       </c>
       <c r="D150" s="5">
         <v>3.0126894056940356</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>59.669862144</v>
       </c>
       <c r="C151" s="5">
         <v>-3.0726313000002392E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.61586297336737594</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>59.959135654999997</v>
       </c>
       <c r="C152" s="5">
         <v>0.28927351099999754</v>
       </c>
       <c r="D152" s="5">
         <v>5.9751279433580828</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>60.108966086999999</v>
       </c>
       <c r="C153" s="5">
         <v>0.14983043200000168</v>
       </c>
       <c r="D153" s="5">
         <v>3.0402090719163111</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>60.504314600000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.39534851300000184</v>
       </c>
       <c r="D154" s="5">
         <v>8.1845024648711906</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>60.323784826999997</v>
       </c>
       <c r="C155" s="5">
         <v>-0.1805297730000035</v>
       </c>
       <c r="D155" s="5">
         <v>-3.5223227188115769</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>60.388677510999997</v>
       </c>
       <c r="C156" s="5">
         <v>6.4892684000000145E-2</v>
       </c>
       <c r="D156" s="5">
         <v>1.2985525936901166</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>60.626039249999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.23736173900000068</v>
       </c>
       <c r="D157" s="5">
         <v>4.8199939064079711</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>60.876152691000001</v>
       </c>
       <c r="C158" s="5">
         <v>0.25011344100000343</v>
       </c>
       <c r="D158" s="5">
         <v>5.0645043453003025</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>61.192997538</v>
       </c>
       <c r="C159" s="5">
         <v>0.31684484699999871</v>
       </c>
       <c r="D159" s="5">
         <v>6.4276222358405688</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>61.364931362999997</v>
       </c>
       <c r="C160" s="5">
         <v>0.17193382499999643</v>
       </c>
       <c r="D160" s="5">
         <v>3.4242313772543165</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>61.543064839000003</v>
       </c>
       <c r="C161" s="5">
         <v>0.1781334760000064</v>
       </c>
       <c r="D161" s="5">
         <v>3.5395825779277468</v>
       </c>
       <c r="E161" s="5">
         <v>3.3414939266617427</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>61.396218922999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.14684591600000374</v>
       </c>
       <c r="D162" s="5">
         <v>-2.826002537717498</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>61.492209518000003</v>
       </c>
       <c r="C163" s="5">
         <v>9.5990595000003509E-2</v>
       </c>
       <c r="D163" s="5">
         <v>1.8923707059580908</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>61.785520890000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.29331137199999802</v>
       </c>
       <c r="D164" s="5">
         <v>5.8764496603562755</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>61.321167768999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.46435312100000203</v>
       </c>
       <c r="D165" s="5">
         <v>-8.6550689839079311</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>61.221233564999999</v>
       </c>
       <c r="C166" s="5">
         <v>-9.9934204000000193E-2</v>
       </c>
       <c r="D166" s="5">
         <v>-1.938188430922394</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>61.370646594999997</v>
       </c>
       <c r="C167" s="5">
         <v>0.14941302999999806</v>
       </c>
       <c r="D167" s="5">
         <v>2.9682839528868854</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>61.261773402999999</v>
       </c>
       <c r="C168" s="5">
         <v>-0.10887319199999723</v>
       </c>
       <c r="D168" s="5">
         <v>-2.1081835590548659</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>61.392989528000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.13121612500000168</v>
       </c>
       <c r="D169" s="5">
         <v>2.6007669082667606</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>61.344279880000002</v>
       </c>
       <c r="C170" s="5">
         <v>-4.8709647999999106E-2</v>
       </c>
       <c r="D170" s="5">
         <v>-0.94794509785778303</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>61.26981164</v>
       </c>
       <c r="C171" s="5">
         <v>-7.4468240000001629E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-1.4470404790421831</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>61.456427546</v>
       </c>
       <c r="C172" s="5">
         <v>0.18661590600000011</v>
       </c>
       <c r="D172" s="5">
         <v>3.716819781037195</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>61.546569634999997</v>
       </c>
       <c r="C173" s="5">
         <v>9.0142088999996872E-2</v>
       </c>
       <c r="D173" s="5">
         <v>1.7743859384466987</v>
       </c>
       <c r="E173" s="5">
         <v>5.6948675032142404E-3</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>61.811464088999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.26489445400000022</v>
       </c>
       <c r="D174" s="5">
         <v>5.2887917817914909</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>61.795944247999998</v>
       </c>
       <c r="C175" s="5">
         <v>-1.5519840999999701E-2</v>
       </c>
       <c r="D175" s="5">
         <v>-0.30088450842878922</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>61.915206795000003</v>
       </c>
       <c r="C176" s="5">
         <v>0.11926254700000527</v>
       </c>
       <c r="D176" s="5">
         <v>2.34067127838542</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>62.430288126000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.51508133099999753</v>
       </c>
       <c r="D177" s="5">
         <v>10.452649437176099</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>62.427988218000003</v>
       </c>
       <c r="C178" s="5">
         <v>-2.2999079999976857E-3</v>
       </c>
       <c r="D178" s="5">
         <v>-4.4198586110189009E-2</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>62.506258359999997</v>
       </c>
       <c r="C179" s="5">
         <v>7.8270141999993825E-2</v>
       </c>
       <c r="D179" s="5">
         <v>1.5149384448832404</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>62.727257092999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.22099873300000183</v>
       </c>
       <c r="D180" s="5">
         <v>4.3262352413212302</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>62.682078300000001</v>
       </c>
       <c r="C181" s="5">
         <v>-4.5178792999998052E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-0.86087463636776995</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>62.917568713999998</v>
       </c>
       <c r="C182" s="5">
         <v>0.23549041399999737</v>
       </c>
       <c r="D182" s="5">
         <v>4.6026131319677921</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>62.246930517999999</v>
       </c>
       <c r="C183" s="5">
         <v>-0.67063819599999874</v>
       </c>
       <c r="D183" s="5">
         <v>-12.066957010121527</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>62.459487199999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.21255668199999889</v>
       </c>
       <c r="D184" s="5">
         <v>4.1755216790285266</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>62.371161545</v>
       </c>
       <c r="C185" s="5">
         <v>-8.8325654999998449E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-1.68381617882013</v>
       </c>
       <c r="E185" s="5">
         <v>1.3397853282322902</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>62.424791794000001</v>
       </c>
       <c r="C186" s="5">
         <v>5.3630249000001129E-2</v>
       </c>
       <c r="D186" s="5">
         <v>1.0367215509158756</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>62.490444214999997</v>
       </c>
       <c r="C187" s="5">
         <v>6.5652420999995798E-2</v>
       </c>
       <c r="D187" s="5">
         <v>1.2693709347965765</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>62.444450056000001</v>
       </c>
       <c r="C188" s="5">
         <v>-4.5994158999995705E-2</v>
       </c>
       <c r="D188" s="5">
         <v>-0.87965626939499053</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>62.314755409999997</v>
       </c>
       <c r="C189" s="5">
         <v>-0.12969464600000435</v>
       </c>
       <c r="D189" s="5">
         <v>-2.4640777511125811</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>62.498562032999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.18380662300000239</v>
       </c>
       <c r="D190" s="5">
         <v>3.5975693322962687</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>62.733642334999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.23508030200000007</v>
       </c>
       <c r="D191" s="5">
         <v>4.6082025926300396</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>63.576614251999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.84297191699999985</v>
       </c>
       <c r="D192" s="5">
         <v>17.371514789514244</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>63.717068888</v>
       </c>
       <c r="C193" s="5">
         <v>0.14045463600000119</v>
       </c>
       <c r="D193" s="5">
         <v>2.6835129326744589</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>63.917747376999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.20067848899999774</v>
       </c>
       <c r="D194" s="5">
         <v>3.8455907229372421</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>64.148156852</v>
       </c>
       <c r="C195" s="5">
         <v>0.23040947500000186</v>
       </c>
       <c r="D195" s="5">
         <v>4.4125393544601321</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>64.071102951</v>
       </c>
       <c r="C196" s="5">
         <v>-7.7053900999999314E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-1.4319390408401689</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>64.201397084999996</v>
       </c>
       <c r="C197" s="5">
         <v>0.13029413399999612</v>
       </c>
       <c r="D197" s="5">
         <v>2.4677838712248601</v>
       </c>
       <c r="E197" s="5">
         <v>2.9344259344593171</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>64.233268133999999</v>
       </c>
       <c r="C198" s="5">
         <v>3.1871049000002927E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.59733674913493573</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>64.134511270999994</v>
       </c>
       <c r="C199" s="5">
         <v>-9.8756863000005524E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-1.8294450821525476</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>64.357764298000006</v>
       </c>
       <c r="C200" s="5">
         <v>0.22325302700001259</v>
       </c>
       <c r="D200" s="5">
         <v>4.2581252839606787</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>64.512670877999994</v>
       </c>
       <c r="C201" s="5">
         <v>0.15490657999998803</v>
       </c>
       <c r="D201" s="5">
         <v>2.9268975614854309</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>64.655383117</v>
       </c>
       <c r="C202" s="5">
         <v>0.14271223900000507</v>
       </c>
       <c r="D202" s="5">
         <v>2.6871273381442906</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>64.741700504999997</v>
       </c>
       <c r="C203" s="5">
         <v>8.6317387999997663E-2</v>
       </c>
       <c r="D203" s="5">
         <v>1.6138613595856777</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>64.742625063000006</v>
       </c>
       <c r="C204" s="5">
         <v>9.2455800000834643E-4</v>
       </c>
       <c r="D204" s="5">
         <v>1.7138208258771215E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>64.764917132999997</v>
       </c>
       <c r="C205" s="5">
         <v>2.2292069999991782E-2</v>
       </c>
       <c r="D205" s="5">
         <v>0.41396531120763136</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>65.140415102000006</v>
       </c>
       <c r="C206" s="5">
         <v>0.37549796900000842</v>
       </c>
       <c r="D206" s="5">
         <v>7.1836372818554928</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>65.268483880999995</v>
       </c>
       <c r="C207" s="5">
         <v>0.12806877899998881</v>
       </c>
       <c r="D207" s="5">
         <v>2.3849292034139769</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>65.394409941999996</v>
       </c>
       <c r="C208" s="5">
         <v>0.12592606100000125</v>
       </c>
       <c r="D208" s="5">
         <v>2.3399523230726693</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>65.532772929000004</v>
       </c>
       <c r="C209" s="5">
         <v>0.13836298700000782</v>
       </c>
       <c r="D209" s="5">
         <v>2.5687430627990615</v>
       </c>
       <c r="E209" s="5">
         <v>2.073749021749971</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>65.621517613999998</v>
       </c>
       <c r="C210" s="5">
         <v>8.8744684999994661E-2</v>
       </c>
       <c r="D210" s="5">
         <v>1.6372020519678454</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>65.974019271000003</v>
       </c>
       <c r="C211" s="5">
         <v>0.3525016570000048</v>
       </c>
       <c r="D211" s="5">
         <v>6.6399851387188624</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>65.937042446000007</v>
       </c>
       <c r="C212" s="5">
         <v>-3.6976824999996438E-2</v>
       </c>
       <c r="D212" s="5">
         <v>-0.67050125652571291</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>66.402958303999995</v>
       </c>
       <c r="C213" s="5">
         <v>0.46591585799998825</v>
       </c>
       <c r="D213" s="5">
         <v>8.8167061552810733</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>66.702402774999996</v>
       </c>
       <c r="C214" s="5">
         <v>0.29944447100000104</v>
       </c>
       <c r="D214" s="5">
         <v>5.5476592639417843</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>66.442385290000004</v>
       </c>
       <c r="C215" s="5">
         <v>-0.26001748499999167</v>
       </c>
       <c r="D215" s="5">
         <v>-4.5788071037588196</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>66.227490144000001</v>
       </c>
       <c r="C216" s="5">
         <v>-0.21489514600000348</v>
       </c>
       <c r="D216" s="5">
         <v>-3.8128677396012556</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>66.238957855999999</v>
       </c>
       <c r="C217" s="5">
         <v>1.1467711999998187E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.20798565076820541</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>66.184249538000003</v>
       </c>
       <c r="C218" s="5">
         <v>-5.470831799999587E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.9866184936792588</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>66.404907506000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.2206579679999976</v>
       </c>
       <c r="D219" s="5">
         <v>4.0749781045641198</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>66.511283879000004</v>
       </c>
       <c r="C220" s="5">
         <v>0.10637637300000335</v>
       </c>
       <c r="D220" s="5">
         <v>1.9393501637326116</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>66.552353761999996</v>
       </c>
       <c r="C221" s="5">
         <v>4.1069882999991592E-2</v>
       </c>
       <c r="D221" s="5">
         <v>0.74350664446005688</v>
       </c>
       <c r="E221" s="5">
         <v>1.5558334973931887</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>66.498037601999997</v>
       </c>
       <c r="C222" s="5">
         <v>-5.4316159999999059E-2</v>
       </c>
       <c r="D222" s="5">
         <v>-0.97498596008607219</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>66.500837106999995</v>
       </c>
       <c r="C223" s="5">
         <v>2.7995049999987032E-3</v>
       </c>
       <c r="D223" s="5">
         <v>5.0530573284079949E-2</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>66.482387646000006</v>
       </c>
       <c r="C224" s="5">
         <v>-1.8449460999988787E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.33241089095521481</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>67.996858312000001</v>
       </c>
       <c r="C225" s="5">
         <v>1.514470665999994</v>
       </c>
       <c r="D225" s="5">
         <v>31.034865665085619</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>68.086781251000005</v>
       </c>
       <c r="C226" s="5">
         <v>8.9922939000004476E-2</v>
       </c>
       <c r="D226" s="5">
         <v>1.5985424424955763</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>67.735980272000006</v>
       </c>
       <c r="C227" s="5">
         <v>-0.35080097899999885</v>
       </c>
       <c r="D227" s="5">
         <v>-6.0104871805350291</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>67.930338575999997</v>
       </c>
       <c r="C228" s="5">
         <v>0.19435830399999077</v>
       </c>
       <c r="D228" s="5">
         <v>3.4980832752420588</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>67.592738647999994</v>
       </c>
       <c r="C229" s="5">
         <v>-0.33759992800000305</v>
       </c>
       <c r="D229" s="5">
         <v>-5.8034132000975074</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>67.544362477000007</v>
       </c>
       <c r="C230" s="5">
         <v>-4.8376170999986812E-2</v>
       </c>
       <c r="D230" s="5">
         <v>-0.85546820199434714</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>67.236145343000004</v>
       </c>
       <c r="C231" s="5">
         <v>-0.30821713400000306</v>
       </c>
       <c r="D231" s="5">
         <v>-5.3404566827188855</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>66.829236993999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.40690834900000539</v>
       </c>
       <c r="D232" s="5">
         <v>-7.025394434673915</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>67.272770080000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.44353308600000219</v>
       </c>
       <c r="D233" s="5">
         <v>8.2614148840804535</v>
       </c>
       <c r="E233" s="5">
         <v>1.0824805995236497</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>66.351368702000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.92140137799999877</v>
       </c>
       <c r="D234" s="5">
         <v>-15.252499070244163</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>66.151472753999997</v>
       </c>
       <c r="C235" s="5">
         <v>-0.19989594800000532</v>
       </c>
       <c r="D235" s="5">
         <v>-3.5559191784708788</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>65.707680582999998</v>
       </c>
       <c r="C236" s="5">
         <v>-0.44379217099999835</v>
       </c>
       <c r="D236" s="5">
         <v>-7.759969550151224</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>65.688600261000005</v>
       </c>
       <c r="C237" s="5">
         <v>-1.9080321999993544E-2</v>
       </c>
       <c r="D237" s="5">
         <v>-0.34790231124919302</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>65.790524755999996</v>
       </c>
       <c r="C238" s="5">
         <v>0.10192449499999157</v>
       </c>
       <c r="D238" s="5">
         <v>1.8779300518052544</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>66.147233821</v>
       </c>
       <c r="C239" s="5">
         <v>0.35670906500000399</v>
       </c>
       <c r="D239" s="5">
         <v>6.7038386248973403</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>66.330883249999999</v>
       </c>
       <c r="C240" s="5">
         <v>0.18364942899999903</v>
       </c>
       <c r="D240" s="5">
         <v>3.3829964605118112</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>66.629030032000003</v>
       </c>
       <c r="C241" s="5">
         <v>0.29814678200000344</v>
       </c>
       <c r="D241" s="5">
         <v>5.5291713048881252</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>66.802926557999996</v>
       </c>
       <c r="C242" s="5">
         <v>0.17389652599999295</v>
       </c>
       <c r="D242" s="5">
         <v>3.1772561549303413</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>66.864839188000005</v>
       </c>
       <c r="C243" s="5">
         <v>6.1912630000009017E-2</v>
       </c>
       <c r="D243" s="5">
         <v>1.1178408252942695</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>66.938334565000005</v>
       </c>
       <c r="C244" s="5">
         <v>7.3495377000000417E-2</v>
       </c>
       <c r="D244" s="5">
         <v>1.3269990979743351</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>66.981899127999995</v>
       </c>
       <c r="C245" s="5">
         <v>4.3564562999989676E-2</v>
       </c>
       <c r="D245" s="5">
         <v>0.78378120975692855</v>
       </c>
       <c r="E245" s="5">
         <v>-0.43237546432843832</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>67.197356825</v>
       </c>
       <c r="C246" s="5">
         <v>0.21545769700000506</v>
       </c>
       <c r="D246" s="5">
         <v>3.929013548476723</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>67.519175317999995</v>
       </c>
       <c r="C247" s="5">
         <v>0.32181849299999499</v>
       </c>
       <c r="D247" s="5">
         <v>5.900805235008888</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>67.832548441</v>
       </c>
       <c r="C248" s="5">
         <v>0.31337312300000519</v>
       </c>
       <c r="D248" s="5">
         <v>5.7138899242279884</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>67.594429310999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.23811913000000118</v>
       </c>
       <c r="D249" s="5">
         <v>-4.132088793214395</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>68.136220858000001</v>
       </c>
       <c r="C250" s="5">
         <v>0.54179154700000254</v>
       </c>
       <c r="D250" s="5">
         <v>10.053950098765396</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>68.555845625000003</v>
       </c>
       <c r="C251" s="5">
         <v>0.41962476700000195</v>
       </c>
       <c r="D251" s="5">
         <v>7.6458774776285265</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>68.134074667999997</v>
       </c>
       <c r="C252" s="5">
         <v>-0.42177095700000677</v>
       </c>
       <c r="D252" s="5">
         <v>-7.1379130646655025</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>68.328399945000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.19432527700000435</v>
       </c>
       <c r="D253" s="5">
         <v>3.4767227306519377</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>68.241744745999995</v>
       </c>
       <c r="C254" s="5">
         <v>-8.6655199000006178E-2</v>
       </c>
       <c r="D254" s="5">
         <v>-1.5112891940891493</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>69.077778601000006</v>
       </c>
       <c r="C255" s="5">
         <v>0.83603385500001082</v>
       </c>
       <c r="D255" s="5">
         <v>15.733448417002617</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>69.433937626000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.35615902499999663</v>
       </c>
       <c r="D256" s="5">
         <v>6.3655970817688701</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>69.694984517999998</v>
       </c>
       <c r="C257" s="5">
         <v>0.26104689199999598</v>
       </c>
       <c r="D257" s="5">
         <v>4.6060424618284745</v>
       </c>
       <c r="E257" s="5">
         <v>4.0504754647451735</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>69.553163432000005</v>
       </c>
       <c r="C258" s="5">
         <v>-0.1418210859999931</v>
       </c>
       <c r="D258" s="5">
         <v>-2.4147142870951543</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>70.122647161000003</v>
       </c>
       <c r="C259" s="5">
         <v>0.56948372899999811</v>
       </c>
       <c r="D259" s="5">
         <v>10.28005678312911</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>70.575205835000006</v>
       </c>
       <c r="C260" s="5">
         <v>0.45255867400000227</v>
       </c>
       <c r="D260" s="5">
         <v>8.0254815551133554</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>70.701472393000003</v>
       </c>
       <c r="C261" s="5">
         <v>0.12626655799999753</v>
       </c>
       <c r="D261" s="5">
         <v>2.1681802248943116</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>70.775984577000003</v>
       </c>
       <c r="C262" s="5">
         <v>7.4512183999999593E-2</v>
       </c>
       <c r="D262" s="5">
         <v>1.2720347896351347</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>70.950433289000003</v>
       </c>
       <c r="C263" s="5">
         <v>0.17444871200000023</v>
       </c>
       <c r="D263" s="5">
         <v>2.9981889814023832</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>71.448867668000005</v>
       </c>
       <c r="C264" s="5">
         <v>0.49843437900000254</v>
       </c>
       <c r="D264" s="5">
         <v>8.763601745264582</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>71.325632584999994</v>
       </c>
       <c r="C265" s="5">
         <v>-0.12323508300001151</v>
       </c>
       <c r="D265" s="5">
         <v>-2.0502391307403944</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>71.366090349000004</v>
       </c>
       <c r="C266" s="5">
         <v>4.0457764000009888E-2</v>
       </c>
       <c r="D266" s="5">
         <v>0.68279892106795081</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>71.587920517000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.22183016799999677</v>
       </c>
       <c r="D267" s="5">
         <v>3.7944427298060246</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>71.509014171000004</v>
       </c>
       <c r="C268" s="5">
         <v>-7.8906345999996574E-2</v>
       </c>
       <c r="D268" s="5">
         <v>-1.3146868487136532</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>71.794415193000006</v>
       </c>
       <c r="C269" s="5">
         <v>0.28540102200000206</v>
       </c>
       <c r="D269" s="5">
         <v>4.8958863330864855</v>
       </c>
       <c r="E269" s="5">
         <v>3.0123124203547125</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>72.215097194999998</v>
       </c>
       <c r="C270" s="5">
         <v>0.42068200199999239</v>
       </c>
       <c r="D270" s="5">
         <v>7.2625343240098506</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>72.437986115000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.2228889200000026</v>
       </c>
       <c r="D271" s="5">
         <v>3.7672749911192627</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>72.654968050999997</v>
       </c>
       <c r="C272" s="5">
         <v>0.21698193599999627</v>
       </c>
       <c r="D272" s="5">
         <v>3.6543136692868572</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>72.910403822999996</v>
       </c>
       <c r="C273" s="5">
         <v>0.25543577199999845</v>
       </c>
       <c r="D273" s="5">
         <v>4.3014269359917146</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>73.220828179999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.31042435700000226</v>
       </c>
       <c r="D274" s="5">
         <v>5.2304911580178137</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>73.527585102000003</v>
       </c>
       <c r="C275" s="5">
         <v>0.30675692200000526</v>
       </c>
       <c r="D275" s="5">
         <v>5.1448458834658206</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>73.958200454000007</v>
       </c>
       <c r="C276" s="5">
         <v>0.43061535200000378</v>
       </c>
       <c r="D276" s="5">
         <v>7.2586668939199406</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>74.420538105000006</v>
       </c>
       <c r="C277" s="5">
         <v>0.46233765099999857</v>
       </c>
       <c r="D277" s="5">
         <v>7.7649783919270465</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>74.795570499999997</v>
       </c>
       <c r="C278" s="5">
         <v>0.37503239499999097</v>
       </c>
       <c r="D278" s="5">
         <v>6.2176963502610816</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>75.284575253</v>
       </c>
       <c r="C279" s="5">
         <v>0.48900475300000323</v>
       </c>
       <c r="D279" s="5">
         <v>8.1338099344377071</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>75.676624773</v>
       </c>
       <c r="C280" s="5">
         <v>0.39204952000000048</v>
       </c>
       <c r="D280" s="5">
         <v>6.4312086345804653</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>76.202352116</v>
       </c>
       <c r="C281" s="5">
         <v>0.52572734299999979</v>
       </c>
       <c r="D281" s="5">
         <v>8.6624451409017755</v>
       </c>
       <c r="E281" s="5">
         <v>6.1396654755811353</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>75.974088601000005</v>
       </c>
       <c r="C282" s="5">
         <v>-0.22826351499999475</v>
       </c>
       <c r="D282" s="5">
         <v>-3.5359558203568064</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>76.736285547999998</v>
       </c>
       <c r="C283" s="5">
         <v>0.76219694699999252</v>
       </c>
       <c r="D283" s="5">
         <v>12.725790907570623</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>77.168750219000003</v>
       </c>
       <c r="C284" s="5">
         <v>0.4324646710000053</v>
       </c>
       <c r="D284" s="5">
         <v>6.9764847038335631</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>77.333049028000005</v>
       </c>
       <c r="C285" s="5">
         <v>0.16429880900000171</v>
       </c>
       <c r="D285" s="5">
         <v>2.5850328538946643</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>77.445358405999997</v>
       </c>
       <c r="C286" s="5">
         <v>0.11230937799999197</v>
       </c>
       <c r="D286" s="5">
         <v>1.7567259497188958</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>77.700135130999996</v>
       </c>
       <c r="C287" s="5">
         <v>0.25477672499999926</v>
       </c>
       <c r="D287" s="5">
         <v>4.0199310720435033</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>77.963658193000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.26352306200000442</v>
       </c>
       <c r="D288" s="5">
         <v>4.1466287514644762</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>78.131436699999995</v>
       </c>
       <c r="C289" s="5">
         <v>0.16777850699999419</v>
       </c>
       <c r="D289" s="5">
         <v>2.6131968683498652</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>78.324033138000004</v>
       </c>
       <c r="C290" s="5">
         <v>0.19259643800000958</v>
       </c>
       <c r="D290" s="5">
         <v>2.9984730406718008</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>78.193120207999996</v>
       </c>
       <c r="C291" s="5">
         <v>-0.13091293000000803</v>
       </c>
       <c r="D291" s="5">
         <v>-1.9873769266083197</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>78.541750676000007</v>
       </c>
       <c r="C292" s="5">
         <v>0.3486304680000103</v>
       </c>
       <c r="D292" s="5">
         <v>5.4834695757927987</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>78.486120768000006</v>
       </c>
       <c r="C293" s="5">
         <v>-5.5629908000000228E-2</v>
       </c>
       <c r="D293" s="5">
         <v>-0.84663825434547757</v>
       </c>
       <c r="E293" s="5">
         <v>2.9969792120373207</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>78.632596191000005</v>
       </c>
       <c r="C294" s="5">
         <v>0.14647542299999827</v>
       </c>
       <c r="D294" s="5">
         <v>2.2626415949100087</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>78.805109826000006</v>
       </c>
       <c r="C295" s="5">
         <v>0.17251363500000139</v>
       </c>
       <c r="D295" s="5">
         <v>2.6647053003094223</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>79.002072127000005</v>
       </c>
       <c r="C296" s="5">
         <v>0.19696230099999923</v>
       </c>
       <c r="D296" s="5">
         <v>3.0408057087683904</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>79.675048118999996</v>
       </c>
       <c r="C297" s="5">
         <v>0.6729759919999907</v>
       </c>
       <c r="D297" s="5">
         <v>10.714938673198526</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>80.086002339000004</v>
       </c>
       <c r="C298" s="5">
         <v>0.41095422000000781</v>
       </c>
       <c r="D298" s="5">
         <v>6.3680928634984424</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>80.663779035000005</v>
       </c>
       <c r="C299" s="5">
         <v>0.57777669600000081</v>
       </c>
       <c r="D299" s="5">
         <v>9.0092591929750832</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>80.665599588999996</v>
       </c>
       <c r="C300" s="5">
         <v>1.820553999991148E-3</v>
       </c>
       <c r="D300" s="5">
         <v>2.7086953224841892E-2</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>81.146817408000004</v>
       </c>
       <c r="C301" s="5">
         <v>0.48121781900000826</v>
       </c>
       <c r="D301" s="5">
         <v>7.3983233529357095</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>81.439933260000004</v>
       </c>
       <c r="C302" s="5">
         <v>0.29311585199999968</v>
       </c>
       <c r="D302" s="5">
         <v>4.4217608417455478</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>81.695212921000007</v>
       </c>
       <c r="C303" s="5">
         <v>0.25527966100000299</v>
       </c>
       <c r="D303" s="5">
         <v>3.82702233238843</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>82.001058185000005</v>
       </c>
       <c r="C304" s="5">
         <v>0.30584526399999845</v>
       </c>
       <c r="D304" s="5">
         <v>4.5861493267012721</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>82.277332412000007</v>
       </c>
       <c r="C305" s="5">
         <v>0.27627422700000182</v>
       </c>
       <c r="D305" s="5">
         <v>4.118751003888832</v>
       </c>
       <c r="E305" s="5">
         <v>4.8304230186207997</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>82.707836057999998</v>
       </c>
       <c r="C306" s="5">
         <v>0.43050364599999114</v>
       </c>
       <c r="D306" s="5">
         <v>6.462697911578319</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>82.761723638000007</v>
       </c>
       <c r="C307" s="5">
         <v>5.3887580000008484E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.78465752494132346</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>82.940185306999993</v>
       </c>
       <c r="C308" s="5">
         <v>0.1784616689999865</v>
       </c>
       <c r="D308" s="5">
         <v>2.6185072744479454</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>83.318185060000005</v>
       </c>
       <c r="C309" s="5">
         <v>0.37799975300001165</v>
       </c>
       <c r="D309" s="5">
         <v>5.60818926548039</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>83.722898055000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.40471299499999702</v>
       </c>
       <c r="D310" s="5">
         <v>5.9872010009439647</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>84.022436830999993</v>
       </c>
       <c r="C311" s="5">
         <v>0.29953877599999146</v>
       </c>
       <c r="D311" s="5">
         <v>4.3787853606371607</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>84.388967456000003</v>
       </c>
       <c r="C312" s="5">
         <v>0.36653062500000999</v>
       </c>
       <c r="D312" s="5">
         <v>5.36219334375303</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>84.665703085000004</v>
       </c>
       <c r="C313" s="5">
         <v>0.27673562900000093</v>
       </c>
       <c r="D313" s="5">
         <v>4.0069003277811266</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>84.941948535999998</v>
       </c>
       <c r="C314" s="5">
         <v>0.27624545099999409</v>
       </c>
       <c r="D314" s="5">
         <v>3.9863660012728452</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>85.581370089000004</v>
       </c>
       <c r="C315" s="5">
         <v>0.63942155300000536</v>
       </c>
       <c r="D315" s="5">
         <v>9.4168447994856574</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>85.766809649999999</v>
       </c>
       <c r="C316" s="5">
         <v>0.18543956099999548</v>
       </c>
       <c r="D316" s="5">
         <v>2.6313985922607142</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>86.042994457000006</v>
       </c>
       <c r="C317" s="5">
         <v>0.27618480700000703</v>
       </c>
       <c r="D317" s="5">
         <v>3.9333985681045958</v>
       </c>
       <c r="E317" s="5">
         <v>4.5767916078557569</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>86.601003184999996</v>
       </c>
       <c r="C318" s="5">
         <v>0.55800872799999013</v>
       </c>
       <c r="D318" s="5">
         <v>8.0659510896547548</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>87.033035803000004</v>
       </c>
       <c r="C319" s="5">
         <v>0.43203261800000803</v>
       </c>
       <c r="D319" s="5">
         <v>6.153547993431574</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>87.273104563999993</v>
       </c>
       <c r="C320" s="5">
         <v>0.24006876099998919</v>
       </c>
       <c r="D320" s="5">
         <v>3.3607175203028694</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>87.468473435999996</v>
       </c>
       <c r="C321" s="5">
         <v>0.19536887200000308</v>
       </c>
       <c r="D321" s="5">
         <v>2.7196329664007868</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>87.764951486000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.2964780500000046</v>
       </c>
       <c r="D322" s="5">
         <v>4.144140864842738</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>87.997298822999994</v>
       </c>
       <c r="C323" s="5">
         <v>0.2323473369999931</v>
       </c>
       <c r="D323" s="5">
         <v>3.2235257866220168</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>88.314498114000003</v>
       </c>
       <c r="C324" s="5">
         <v>0.31719929100000854</v>
       </c>
       <c r="D324" s="5">
         <v>4.4123734877192788</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>88.370276403000005</v>
       </c>
       <c r="C325" s="5">
         <v>5.5778289000002701E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.76054270580014904</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>88.425303326000005</v>
       </c>
       <c r="C326" s="5">
         <v>5.5026922999999783E-2</v>
       </c>
       <c r="D326" s="5">
         <v>0.74978743947429205</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>88.832054389000007</v>
       </c>
       <c r="C327" s="5">
         <v>0.40675106300000152</v>
       </c>
       <c r="D327" s="5">
         <v>5.6617436090097062</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>89.335901614999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.50384722599999066</v>
       </c>
       <c r="D328" s="5">
         <v>7.0226809672133905</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>89.806651162999998</v>
       </c>
       <c r="C329" s="5">
         <v>0.47074954800000057</v>
       </c>
       <c r="D329" s="5">
         <v>6.509838737733098</v>
       </c>
       <c r="E329" s="5">
         <v>4.3741582098015819</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>90.021147979999995</v>
       </c>
       <c r="C330" s="5">
         <v>0.21449681699999701</v>
       </c>
       <c r="D330" s="5">
         <v>2.9040665773460761</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>90.431700341999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.41055236200000422</v>
       </c>
       <c r="D331" s="5">
         <v>5.6121291167925191</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>90.609438033999993</v>
       </c>
       <c r="C332" s="5">
         <v>0.17773769199999379</v>
       </c>
       <c r="D332" s="5">
         <v>2.3841859966582835</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>90.216201018999996</v>
       </c>
       <c r="C333" s="5">
         <v>-0.39323701499999686</v>
       </c>
       <c r="D333" s="5">
         <v>-5.0853657041105667</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>90.203034178999999</v>
       </c>
       <c r="C334" s="5">
         <v>-1.3166839999996682E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.17499663003451849</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>90.393549983</v>
       </c>
       <c r="C335" s="5">
         <v>0.19051580400000034</v>
       </c>
       <c r="D335" s="5">
         <v>2.5641430860558811</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>90.438620764999996</v>
       </c>
       <c r="C336" s="5">
         <v>4.5070781999996257E-2</v>
       </c>
       <c r="D336" s="5">
         <v>0.59997095101269604</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>90.455200325000007</v>
       </c>
       <c r="C337" s="5">
         <v>1.6579560000010929E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.22021061720702839</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>90.489489956</v>
       </c>
       <c r="C338" s="5">
         <v>3.4289630999992937E-2</v>
       </c>
       <c r="D338" s="5">
         <v>0.45584394727853361</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>90.465805590000002</v>
       </c>
       <c r="C339" s="5">
         <v>-2.3684365999997681E-2</v>
       </c>
       <c r="D339" s="5">
         <v>-0.31363157350970949</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>90.592468890000006</v>
       </c>
       <c r="C340" s="5">
         <v>0.12666330000000414</v>
       </c>
       <c r="D340" s="5">
         <v>1.6931470522562719</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>90.542706015999997</v>
       </c>
       <c r="C341" s="5">
         <v>-4.976287400000956E-2</v>
       </c>
       <c r="D341" s="5">
         <v>-0.65717789311469099</v>
       </c>
       <c r="E341" s="5">
         <v>0.81959948786427539</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>90.780130302000003</v>
       </c>
       <c r="C342" s="5">
         <v>0.23742428600000665</v>
       </c>
       <c r="D342" s="5">
         <v>3.1924638500165026</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>91.274423845000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.49429354299999773</v>
       </c>
       <c r="D343" s="5">
         <v>6.7332125250265662</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>91.036671381000005</v>
       </c>
       <c r="C344" s="5">
         <v>-0.23775246399999617</v>
       </c>
       <c r="D344" s="5">
         <v>-3.0813764523438869</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>91.671772920999999</v>
       </c>
       <c r="C345" s="5">
         <v>0.63510153999999375</v>
       </c>
       <c r="D345" s="5">
         <v>8.7003962922748137</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>91.748632768999997</v>
       </c>
       <c r="C346" s="5">
         <v>7.685984799999801E-2</v>
       </c>
       <c r="D346" s="5">
         <v>1.0107617344900621</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>92.113405435999994</v>
       </c>
       <c r="C347" s="5">
         <v>0.36477266699999689</v>
       </c>
       <c r="D347" s="5">
         <v>4.8766600130126125</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>92.141179338000001</v>
       </c>
       <c r="C348" s="5">
         <v>2.7773902000006956E-2</v>
       </c>
       <c r="D348" s="5">
         <v>0.36242291250896397</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>92.411424517</v>
       </c>
       <c r="C349" s="5">
         <v>0.27024517899999978</v>
       </c>
       <c r="D349" s="5">
         <v>3.5768692875924213</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>92.644182279000006</v>
       </c>
       <c r="C350" s="5">
         <v>0.23275776200000564</v>
       </c>
       <c r="D350" s="5">
         <v>3.0646777087849575</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>92.776057609000006</v>
       </c>
       <c r="C351" s="5">
         <v>0.13187532999999974</v>
       </c>
       <c r="D351" s="5">
         <v>1.7215893873223198</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>92.721146703000002</v>
       </c>
       <c r="C352" s="5">
         <v>-5.4910906000003479E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-0.70793060760110382</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>93.095781686999999</v>
       </c>
       <c r="C353" s="5">
         <v>0.37463498399999651</v>
       </c>
       <c r="D353" s="5">
         <v>4.9577486424779327</v>
       </c>
       <c r="E353" s="5">
         <v>2.8197474797680977</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>93.273461327000007</v>
       </c>
       <c r="C354" s="5">
         <v>0.17767964000000802</v>
       </c>
       <c r="D354" s="5">
         <v>2.3144767108332465</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>93.360949722000001</v>
       </c>
       <c r="C355" s="5">
         <v>8.7488394999994057E-2</v>
       </c>
       <c r="D355" s="5">
         <v>1.1313977154268295</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>93.570826240000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.20987651800000151</v>
       </c>
       <c r="D356" s="5">
         <v>2.7312188532838677</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>93.504811136000001</v>
       </c>
       <c r="C357" s="5">
         <v>-6.6015104000001656E-2</v>
       </c>
       <c r="D357" s="5">
         <v>-0.8433339691347741</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>93.983418205000007</v>
       </c>
       <c r="C358" s="5">
         <v>0.47860706900000594</v>
       </c>
       <c r="D358" s="5">
         <v>6.3181346905984315</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>94.047881114999996</v>
       </c>
       <c r="C359" s="5">
         <v>6.4462909999988938E-2</v>
       </c>
       <c r="D359" s="5">
         <v>0.82618806590795124</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>94.028212651000004</v>
       </c>
       <c r="C360" s="5">
         <v>-1.9668463999991559E-2</v>
       </c>
       <c r="D360" s="5">
         <v>-0.25067048362477085</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>94.248818056999994</v>
       </c>
       <c r="C361" s="5">
         <v>0.22060540599999001</v>
       </c>
       <c r="D361" s="5">
         <v>2.8520093884292885</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>94.398829137000007</v>
       </c>
       <c r="C362" s="5">
         <v>0.15001108000001295</v>
       </c>
       <c r="D362" s="5">
         <v>1.926788471018126</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>94.385618366000003</v>
       </c>
       <c r="C363" s="5">
         <v>-1.3210771000004229E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-0.16780641201891155</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>94.453989699999994</v>
       </c>
       <c r="C364" s="5">
         <v>6.837133399999118E-2</v>
       </c>
       <c r="D364" s="5">
         <v>0.87273115537083168</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>94.858261698999996</v>
       </c>
       <c r="C365" s="5">
         <v>0.40427199900000232</v>
       </c>
       <c r="D365" s="5">
         <v>5.2587618424101423</v>
       </c>
       <c r="E365" s="5">
         <v>1.8931899813953823</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>94.669912018000005</v>
       </c>
       <c r="C366" s="5">
         <v>-0.18834968099999116</v>
       </c>
       <c r="D366" s="5">
         <v>-2.3568593160363749</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>94.752001597000003</v>
       </c>
       <c r="C367" s="5">
         <v>8.2089578999998025E-2</v>
       </c>
       <c r="D367" s="5">
         <v>1.0455132768759645</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>94.805401946999993</v>
       </c>
       <c r="C368" s="5">
         <v>5.3400349999989771E-2</v>
       </c>
       <c r="D368" s="5">
         <v>0.67839646694276556</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>92.632110361000002</v>
       </c>
       <c r="C369" s="5">
         <v>-2.1732915859999906</v>
       </c>
       <c r="D369" s="5">
         <v>-24.292013868673333</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>92.307640875000004</v>
       </c>
       <c r="C370" s="5">
         <v>-0.32446948599999814</v>
       </c>
       <c r="D370" s="5">
         <v>-4.1232903981900826</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>92.481831920000005</v>
       </c>
       <c r="C371" s="5">
         <v>0.1741910450000006</v>
       </c>
       <c r="D371" s="5">
         <v>2.2881361513287235</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>92.501888444000002</v>
       </c>
       <c r="C372" s="5">
         <v>2.0056523999997466E-2</v>
       </c>
       <c r="D372" s="5">
         <v>0.26055449802702135</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>92.292248490000006</v>
       </c>
       <c r="C373" s="5">
         <v>-0.20963995399999646</v>
       </c>
       <c r="D373" s="5">
         <v>-2.6859534148990782</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>92.774149312999995</v>
       </c>
       <c r="C374" s="5">
         <v>0.48190082299998949</v>
       </c>
       <c r="D374" s="5">
         <v>6.4488684135999286</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>92.992337894000002</v>
       </c>
       <c r="C375" s="5">
         <v>0.21818858100000682</v>
       </c>
       <c r="D375" s="5">
         <v>2.8589830620142642</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>93.198391951000005</v>
       </c>
       <c r="C376" s="5">
         <v>0.2060540570000029</v>
       </c>
       <c r="D376" s="5">
         <v>2.6916266310520243</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>93.245721371000002</v>
       </c>
       <c r="C377" s="5">
         <v>4.7329419999996958E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.61110719010846193</v>
       </c>
       <c r="E377" s="5">
         <v>-1.6999471623429407</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>93.157801363999994</v>
       </c>
       <c r="C378" s="5">
         <v>-8.7920007000008127E-2</v>
       </c>
       <c r="D378" s="5">
         <v>-1.1256129816438643</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>92.824069578000007</v>
       </c>
       <c r="C379" s="5">
         <v>-0.3337317859999871</v>
       </c>
       <c r="D379" s="5">
         <v>-4.2152222481006474</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>93.433462984000002</v>
       </c>
       <c r="C380" s="5">
         <v>0.60939340599999525</v>
       </c>
       <c r="D380" s="5">
         <v>8.1688197125079789</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>93.331813828999998</v>
       </c>
       <c r="C381" s="5">
         <v>-0.10164915500000404</v>
       </c>
       <c r="D381" s="5">
         <v>-1.2977336661724848</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>93.319446123999995</v>
       </c>
       <c r="C382" s="5">
         <v>-1.2367705000002616E-2</v>
       </c>
       <c r="D382" s="5">
         <v>-0.15890009553826134</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>93.717975987000003</v>
       </c>
       <c r="C383" s="5">
         <v>0.39852986300000737</v>
       </c>
       <c r="D383" s="5">
         <v>5.2468188546203054</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>94.065691818999994</v>
       </c>
       <c r="C384" s="5">
         <v>0.34771583199999156</v>
       </c>
       <c r="D384" s="5">
         <v>4.5442712094739379</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>94.262629219999994</v>
       </c>
       <c r="C385" s="5">
         <v>0.19693740099999957</v>
       </c>
       <c r="D385" s="5">
         <v>2.5414708725148172</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>94.362535214000005</v>
       </c>
       <c r="C386" s="5">
         <v>9.9905994000010878E-2</v>
       </c>
       <c r="D386" s="5">
         <v>1.2792824083398768</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>94.834828372000004</v>
       </c>
       <c r="C387" s="5">
         <v>0.47229315799999938</v>
       </c>
       <c r="D387" s="5">
         <v>6.1742362048763155</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>95.064397240999995</v>
       </c>
       <c r="C388" s="5">
         <v>0.22956886899999063</v>
       </c>
       <c r="D388" s="5">
         <v>2.9438569633553291</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>95.150389837000006</v>
       </c>
       <c r="C389" s="5">
         <v>8.599259600001119E-2</v>
       </c>
       <c r="D389" s="5">
         <v>1.090903221921824</v>
       </c>
       <c r="E389" s="5">
         <v>2.0426336329383288</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>97.312633687000002</v>
       </c>
       <c r="C390" s="5">
         <v>2.1622438499999959</v>
       </c>
       <c r="D390" s="5">
         <v>30.949503163072478</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>97.545137014999995</v>
       </c>
       <c r="C391" s="5">
         <v>0.23250332799999285</v>
       </c>
       <c r="D391" s="5">
         <v>2.9050667154812304</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>98.051189250999997</v>
       </c>
       <c r="C392" s="5">
         <v>0.50605223600000215</v>
       </c>
       <c r="D392" s="5">
         <v>6.4061940173367526</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>98.425279755000005</v>
       </c>
       <c r="C393" s="5">
         <v>0.37409050400000865</v>
       </c>
       <c r="D393" s="5">
         <v>4.67561179075342</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>98.623480095000005</v>
       </c>
       <c r="C394" s="5">
         <v>0.19820033999999964</v>
       </c>
       <c r="D394" s="5">
         <v>2.4434002562226498</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>98.746503157000006</v>
       </c>
       <c r="C395" s="5">
         <v>0.12302306200000146</v>
       </c>
       <c r="D395" s="5">
         <v>1.5071941056352678</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>99.037760986999999</v>
       </c>
       <c r="C396" s="5">
         <v>0.29125782999999217</v>
       </c>
       <c r="D396" s="5">
         <v>3.5974483008740066</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>99.259553550000007</v>
       </c>
       <c r="C397" s="5">
         <v>0.22179256300000816</v>
       </c>
       <c r="D397" s="5">
         <v>2.7207186490157742</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>99.261288438999998</v>
       </c>
       <c r="C398" s="5">
         <v>1.7348889999908579E-3</v>
       </c>
       <c r="D398" s="5">
         <v>2.097598536838774E-2</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>99.092503872999998</v>
       </c>
       <c r="C399" s="5">
         <v>-0.16878456599999936</v>
       </c>
       <c r="D399" s="5">
         <v>-2.0215127356828178</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>99.153876987999993</v>
       </c>
       <c r="C400" s="5">
         <v>6.1373114999994982E-2</v>
       </c>
       <c r="D400" s="5">
         <v>0.7457590632135247</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>99.580811584000003</v>
       </c>
       <c r="C401" s="5">
         <v>0.42693459600000949</v>
       </c>
       <c r="D401" s="5">
         <v>5.2910693019754262</v>
       </c>
       <c r="E401" s="5">
         <v>4.6562307885334553</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>99.037917346</v>
       </c>
       <c r="C402" s="5">
         <v>-0.54289423800000236</v>
       </c>
       <c r="D402" s="5">
         <v>-6.3495106106398964</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>99.438465011999995</v>
       </c>
       <c r="C403" s="5">
         <v>0.40054766599999425</v>
       </c>
       <c r="D403" s="5">
         <v>4.9626897690304705</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>99.361962180999996</v>
       </c>
       <c r="C404" s="5">
         <v>-7.6502830999999105E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-0.91932164528453209</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>99.496467119000002</v>
       </c>
       <c r="C405" s="5">
         <v>0.13450493800000629</v>
       </c>
       <c r="D405" s="5">
         <v>1.6365727145057019</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>99.510336776000003</v>
       </c>
       <c r="C406" s="5">
         <v>1.3869657000000757E-2</v>
       </c>
       <c r="D406" s="5">
         <v>0.16740649506670202</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>99.769151815000001</v>
       </c>
       <c r="C407" s="5">
         <v>0.25881503899999814</v>
       </c>
       <c r="D407" s="5">
         <v>3.1660989202583645</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>99.630095742999998</v>
       </c>
       <c r="C408" s="5">
         <v>-0.13905607200000247</v>
       </c>
       <c r="D408" s="5">
         <v>-1.6597719812278866</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>99.673592110000001</v>
       </c>
       <c r="C409" s="5">
         <v>4.3496367000003033E-2</v>
       </c>
       <c r="D409" s="5">
         <v>0.52515410955598085</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>99.750213481000003</v>
       </c>
       <c r="C410" s="5">
         <v>7.6621371000001659E-2</v>
       </c>
       <c r="D410" s="5">
         <v>0.9263776398466872</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>99.983764635</v>
       </c>
       <c r="C411" s="5">
         <v>0.23355115399999704</v>
       </c>
       <c r="D411" s="5">
         <v>2.8460967766753331</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>99.974024940999996</v>
       </c>
       <c r="C412" s="5">
         <v>-9.7396940000038512E-3</v>
       </c>
       <c r="D412" s="5">
         <v>-0.11683269769509064</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>100.01175068000001</v>
       </c>
       <c r="C413" s="5">
         <v>3.7725739000009639E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.45376749399477223</v>
       </c>
       <c r="E413" s="5">
         <v>0.43275314706237022</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>99.831046662999995</v>
       </c>
       <c r="C414" s="5">
         <v>-0.18070401700001071</v>
       </c>
       <c r="D414" s="5">
         <v>-2.1467761325694501</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>99.803411582999999</v>
       </c>
       <c r="C415" s="5">
         <v>-2.7635079999996037E-2</v>
       </c>
       <c r="D415" s="5">
         <v>-0.33167691131797961</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>99.970979302000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.16756771900000444</v>
       </c>
       <c r="D416" s="5">
         <v>2.0334831392949004</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>99.977710397999999</v>
       </c>
       <c r="C417" s="5">
         <v>6.7310959999957731E-3</v>
       </c>
       <c r="D417" s="5">
         <v>8.0826526868227333E-2</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>99.989075634000002</v>
       </c>
       <c r="C418" s="5">
         <v>1.1365236000003165E-2</v>
       </c>
       <c r="D418" s="5">
         <v>0.13649855958051127</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>99.976061432999998</v>
       </c>
       <c r="C419" s="5">
         <v>-1.3014201000004277E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.15607571473600368</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>100.14213537000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.16607393700000728</v>
       </c>
       <c r="D420" s="5">
         <v>2.011677529194289</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>100.19970433</v>
       </c>
       <c r="C421" s="5">
         <v>5.756895999999756E-2</v>
       </c>
       <c r="D421" s="5">
         <v>0.69203234584886975</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>100.73920094</v>
       </c>
       <c r="C422" s="5">
         <v>0.53949661000000049</v>
       </c>
       <c r="D422" s="5">
         <v>6.6558645760082635</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>100.27908705999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.46011388000000863</v>
       </c>
       <c r="D423" s="5">
         <v>-5.3452446813674896</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>100.80144233</v>
       </c>
       <c r="C424" s="5">
         <v>0.52235527000000559</v>
       </c>
       <c r="D424" s="5">
         <v>6.43304758485157</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>100.93088908999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.12944675999999333</v>
       </c>
       <c r="D425" s="5">
         <v>1.5519416395723296</v>
       </c>
       <c r="E425" s="5">
         <v>0.91903041767651406</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>101.31889604</v>
       </c>
       <c r="C426" s="5">
         <v>0.38800695000000474</v>
       </c>
       <c r="D426" s="5">
         <v>4.7119391431919677</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>101.47539341</v>
       </c>
       <c r="C427" s="5">
         <v>0.15649736999999675</v>
       </c>
       <c r="D427" s="5">
         <v>1.8693500104704386</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>101.17194076</v>
       </c>
       <c r="C428" s="5">
         <v>-0.30345264999999699</v>
       </c>
       <c r="D428" s="5">
         <v>-3.5300511772518361</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>101.36144710000001</v>
       </c>
       <c r="C429" s="5">
         <v>0.18950634000000832</v>
       </c>
       <c r="D429" s="5">
         <v>2.2710355740749089</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>101.568332</v>
       </c>
       <c r="C430" s="5">
         <v>0.20688489999999149</v>
       </c>
       <c r="D430" s="5">
         <v>2.476956305515432</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>101.28308538</v>
       </c>
       <c r="C431" s="5">
         <v>-0.28524661999999523</v>
       </c>
       <c r="D431" s="5">
         <v>-3.3185335514932746</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>101.35371754000001</v>
       </c>
       <c r="C432" s="5">
         <v>7.0632160000002386E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.84006569162899947</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>101.32355368</v>
       </c>
       <c r="C433" s="5">
         <v>-3.0163860000001819E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-0.35654777165834428</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>101.32746801</v>
       </c>
       <c r="C434" s="5">
         <v>3.914330000000632E-3</v>
       </c>
       <c r="D434" s="5">
         <v>4.6368233238291978E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>99.515842344999996</v>
       </c>
       <c r="C435" s="5">
         <v>-1.8116256650000082</v>
       </c>
       <c r="D435" s="5">
         <v>-19.465791581710302</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>99.058344981000005</v>
       </c>
       <c r="C436" s="5">
         <v>-0.45749736399999108</v>
       </c>
       <c r="D436" s="5">
         <v>-5.3793054188512768</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>99.206973524999995</v>
       </c>
       <c r="C437" s="5">
         <v>0.14862854399999037</v>
       </c>
       <c r="D437" s="5">
         <v>1.8154297629512595</v>
       </c>
       <c r="E437" s="5">
         <v>-1.7080158319647709</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>99.036869013</v>
       </c>
       <c r="C438" s="5">
         <v>-0.17010451199999466</v>
       </c>
       <c r="D438" s="5">
         <v>-2.0382777079005709</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>99.067117080000003</v>
       </c>
       <c r="C439" s="5">
         <v>3.0248067000002266E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.36712303754926623</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>99.461200008999995</v>
       </c>
       <c r="C440" s="5">
         <v>0.39408292899999253</v>
       </c>
       <c r="D440" s="5">
         <v>4.8793622485292065</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>99.24215556</v>
       </c>
       <c r="C441" s="5">
         <v>-0.21904444899999476</v>
       </c>
       <c r="D441" s="5">
         <v>-2.6109953479965364</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>99.102634285999997</v>
       </c>
       <c r="C442" s="5">
         <v>-0.13952127400000336</v>
       </c>
       <c r="D442" s="5">
         <v>-1.6740567175021592</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>99.284702175999996</v>
+        <v>99.139716569000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.18206788999999901</v>
+        <v>3.7082283000003713E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>2.2270111248910984</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>0.44994194501042362</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>98.603607533000002</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.53610903599999915</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-6.2995713793804082</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{623FC954-B3B0-44DE-A7AE-9E23C1870806}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>sanfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>