--- v7 (2026-08-22)
+++ v8 (2026-10-01)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F0260A5A-1070-4BC3-A1A0-FBE0416ED9C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9F9265EE-D890-43D7-BB40-19D06005F71B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C70B2FE1-5BBC-4F50-BD65-53A486EAAF72}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{20848722-87D7-4AD7-B139-7C10B0E15631}"/>
   </bookViews>
   <sheets>
     <sheet name="sangooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24273FA2-3E4D-4521-956C-FD1DBCDB94E0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAA7B4C2-F5AD-4A39-B44D-71BFA364E418}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>72.847767868999995</v>
+        <v>72.847820283999994</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>72.606224759</v>
+        <v>72.606243496000005</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.24154310999999495</v>
+        <v>-0.24157678799998905</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.9071045303628482</v>
+        <v>-3.9076366344436675</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>72.203674530000001</v>
+        <v>72.203722076000005</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.40255022899999915</v>
+        <v>-0.40252141999999935</v>
       </c>
       <c r="D8" s="5">
-        <v>-6.4539767191900133</v>
+        <v>-6.4535272090160412</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>72.100562202000006</v>
+        <v>72.100508716999997</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.10311232799999459</v>
+        <v>-0.10321335900000861</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.7002949110696775</v>
+        <v>-1.7019466973665631</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>71.184162303999997</v>
+        <v>71.184237804000006</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.91639989800000876</v>
+        <v>-0.91627091299999108</v>
       </c>
       <c r="D10" s="5">
-        <v>-14.229739346845804</v>
+        <v>-14.227884177764716</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>71.779667777</v>
+        <v>71.779760823000004</v>
       </c>
       <c r="C11" s="5">
-        <v>0.59550547300000289</v>
+        <v>0.59552301899999804</v>
       </c>
       <c r="D11" s="5">
-        <v>10.513869044703462</v>
+        <v>10.514181546857815</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>70.253387091999997</v>
+        <v>70.252746775000006</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.5262806850000032</v>
+        <v>-1.5270140479999981</v>
       </c>
       <c r="D12" s="5">
-        <v>-22.733741449897636</v>
+        <v>-22.74339360291907</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>71.025951207000006</v>
+        <v>71.026061507999998</v>
       </c>
       <c r="C13" s="5">
-        <v>0.77256411500000866</v>
+        <v>0.77331473299999232</v>
       </c>
       <c r="D13" s="5">
-        <v>14.024320798153212</v>
+        <v>14.038917850537636</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>70.859941707999994</v>
+        <v>70.860054290999997</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.16600949900001183</v>
+        <v>-0.16600721700000065</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.7689927719714569</v>
+        <v>-2.7689509518362243</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>71.113909559000007</v>
+        <v>71.113981504999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.25396785100001296</v>
+        <v>0.25392721400000084</v>
       </c>
       <c r="D15" s="5">
-        <v>4.3867009061550277</v>
+        <v>4.3859779990236047</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>70.799612092000004</v>
+        <v>70.799670031000005</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.31429746700000294</v>
+        <v>-0.31431147399999304</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.176522639167402</v>
+        <v>-5.1767426468570799</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>70.760859070999999</v>
+        <v>70.760932276999995</v>
       </c>
       <c r="C17" s="5">
-        <v>-3.8753021000005106E-2</v>
+        <v>-3.8737754000010227E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.65486067212084942</v>
+        <v>-0.65460292735899372</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>72.355395471999998</v>
+        <v>72.355440946000002</v>
       </c>
       <c r="C18" s="5">
-        <v>1.5945364009999992</v>
+        <v>1.5945086690000068</v>
       </c>
       <c r="D18" s="5">
-        <v>30.657365543243763</v>
+        <v>30.656728866816984</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>71.907776420999994</v>
+        <v>71.907788331999996</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.44761905100000376</v>
+        <v>-0.44765261400000611</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.1762191069585812</v>
+        <v>-7.176734654240235</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>71.979108984999996</v>
+        <v>71.979147429999998</v>
       </c>
       <c r="C20" s="5">
-        <v>7.1332564000002208E-2</v>
+        <v>7.1359098000002064E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>1.196917186639479</v>
+        <v>1.1973646445176733</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>71.266254222000001</v>
+        <v>71.266206569999994</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.71285476299999573</v>
+        <v>-0.71294086000000334</v>
       </c>
       <c r="D21" s="5">
-        <v>-11.257921359926337</v>
+        <v>-11.259202176659311</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>71.764750320000005</v>
+        <v>71.764813570000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.49849609800000394</v>
+        <v>0.49860700000000691</v>
       </c>
       <c r="D22" s="5">
-        <v>8.7243815042858728</v>
+        <v>8.7264037955587348</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>71.997434236000004</v>
+        <v>71.997515464000003</v>
       </c>
       <c r="C23" s="5">
-        <v>0.23268391599999916</v>
+        <v>0.23270189400000163</v>
       </c>
       <c r="D23" s="5">
-        <v>3.9609163954769766</v>
+        <v>3.9612243548350135</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>71.432352847000004</v>
+        <v>71.431785489999996</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.56508138899999949</v>
+        <v>-0.56572997400000702</v>
       </c>
       <c r="D24" s="5">
-        <v>-9.0222431306625097</v>
+        <v>-9.0321455008630203</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>72.139036130999997</v>
+        <v>72.139134932000005</v>
       </c>
       <c r="C25" s="5">
-        <v>0.70668328399999325</v>
+        <v>0.70734944200000882</v>
       </c>
       <c r="D25" s="5">
-        <v>12.539391121827069</v>
+        <v>12.551967695617661</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>72.652851053000006</v>
+        <v>72.652951760999997</v>
       </c>
       <c r="C26" s="5">
-        <v>0.51381492200000878</v>
+        <v>0.51381682899999248</v>
       </c>
       <c r="D26" s="5">
-        <v>8.8899794337641289</v>
+        <v>8.8900010750920355</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>72.331050567999995</v>
+        <v>72.331114471000006</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.32180048500001135</v>
+        <v>-0.32183728999999062</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.1875570105977538</v>
+        <v>-5.1881289251702096</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>72.826620113999994</v>
+        <v>72.826672618999993</v>
       </c>
       <c r="C28" s="5">
-        <v>0.4955695459999987</v>
+        <v>0.49555814799998643</v>
       </c>
       <c r="D28" s="5">
-        <v>8.5386914206028628</v>
+        <v>8.5384797437083826</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>72.662395903000004</v>
+        <v>72.662463912999996</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.16422421099998985</v>
+        <v>-0.1642087059999966</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.6726927634334041</v>
+        <v>-2.6724416430522258</v>
       </c>
       <c r="E29" s="5">
-        <v>2.6872721119624021</v>
+        <v>2.6872619887995386</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>72.090929755000005</v>
+        <v>72.090964301</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.57146614799999895</v>
+        <v>-0.57149961199999666</v>
       </c>
       <c r="D30" s="5">
-        <v>-9.0398947361261186</v>
+        <v>-9.0403933108370911</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>72.011715871999996</v>
+        <v>72.011720792999995</v>
       </c>
       <c r="C31" s="5">
-        <v>-7.9213883000008423E-2</v>
+        <v>-7.9243508000004681E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-1.3106266034822012</v>
+        <v>-1.3111131773911988</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>72.025825683999997</v>
+        <v>72.025850051999996</v>
       </c>
       <c r="C32" s="5">
-        <v>1.4109812000000943E-2</v>
+        <v>1.4129259000000616E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.23537882372484109</v>
+        <v>0.23570357116198259</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>72.754412622999993</v>
+        <v>72.754381043999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.72858693899999594</v>
+        <v>0.72853099200000315</v>
       </c>
       <c r="D33" s="5">
-        <v>12.837412455929309</v>
+        <v>12.836366630735663</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>72.930283173000007</v>
+        <v>72.930316966999996</v>
       </c>
       <c r="C34" s="5">
-        <v>0.17587055000001328</v>
+        <v>0.17593592299999727</v>
       </c>
       <c r="D34" s="5">
-        <v>2.9396606491170596</v>
+        <v>2.940769220487649</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>73.320312290000004</v>
+        <v>73.320358240000004</v>
       </c>
       <c r="C35" s="5">
-        <v>0.39002911699999743</v>
+        <v>0.39004127300000846</v>
       </c>
       <c r="D35" s="5">
-        <v>6.6097376693037946</v>
+        <v>6.6099466178437982</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>73.818022381999995</v>
+        <v>73.817625785999994</v>
       </c>
       <c r="C36" s="5">
-        <v>0.49771009199999128</v>
+        <v>0.49726754599998912</v>
       </c>
       <c r="D36" s="5">
-        <v>8.4569032799359789</v>
+        <v>8.4490955308196511</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>73.975009283999995</v>
+        <v>73.975070813000002</v>
       </c>
       <c r="C37" s="5">
-        <v>0.15698690199999987</v>
+        <v>0.15744502700000851</v>
       </c>
       <c r="D37" s="5">
-        <v>2.5820720702301347</v>
+        <v>2.5897098591608714</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>74.320740384999993</v>
+        <v>74.320810643000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.34573110099999838</v>
+        <v>0.34573982999999942</v>
       </c>
       <c r="D38" s="5">
-        <v>5.7547759422595712</v>
+        <v>5.7549200832467839</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>74.858843303</v>
+        <v>74.858892613999998</v>
       </c>
       <c r="C39" s="5">
-        <v>0.53810291800000698</v>
+        <v>0.53808197099999688</v>
       </c>
       <c r="D39" s="5">
-        <v>9.0428056679250357</v>
+        <v>9.0424306288729994</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>75.143023084000006</v>
+        <v>75.143066129999994</v>
       </c>
       <c r="C40" s="5">
-        <v>0.28417978100000596</v>
+        <v>0.28417351599999563</v>
       </c>
       <c r="D40" s="5">
-        <v>4.6517780931233155</v>
+        <v>4.6516702614914474</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>74.760547199000001</v>
+        <v>74.760602027000004</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.38247588500000518</v>
+        <v>-0.38246410299998956</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.9398430290206079</v>
+        <v>-5.9396618383760753</v>
       </c>
       <c r="E41" s="5">
-        <v>2.887533874882009</v>
+        <v>2.8875130308162245</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>75.742386053999994</v>
+        <v>75.742410534000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.98183885499999235</v>
+        <v>0.98180850699999667</v>
       </c>
       <c r="D42" s="5">
-        <v>16.949435333252527</v>
+        <v>16.948859690204877</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>76.724045591000007</v>
+        <v>76.724045537999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.98165953700001296</v>
+        <v>0.98163500399999748</v>
       </c>
       <c r="D43" s="5">
-        <v>16.710559174982432</v>
+        <v>16.710105557113188</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>76.874197104999993</v>
+        <v>76.874208917999994</v>
       </c>
       <c r="C44" s="5">
-        <v>0.15015151399998672</v>
+        <v>0.15016337999999507</v>
       </c>
       <c r="D44" s="5">
-        <v>2.3738834805904219</v>
+        <v>2.3740731067900089</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>77.034504108999997</v>
+        <v>77.034486430000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.16030700400000342</v>
+        <v>0.1602775120000075</v>
       </c>
       <c r="D45" s="5">
-        <v>2.5312801920000405</v>
+        <v>2.5308087609529073</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>76.981205543000002</v>
+        <v>76.981214301999998</v>
       </c>
       <c r="C46" s="5">
-        <v>-5.3298565999995162E-2</v>
+        <v>-5.3272128000003249E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.82710283755601521</v>
+        <v>-0.82669431308115549</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>76.827782522999996</v>
+        <v>76.827796898000003</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.15342302000000529</v>
+        <v>-0.15341740399999537</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.3655498862755531</v>
+        <v>-2.3654639767907937</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>77.322254099999995</v>
+        <v>77.32203998</v>
       </c>
       <c r="C48" s="5">
-        <v>0.49447157699999877</v>
+        <v>0.494243081999997</v>
       </c>
       <c r="D48" s="5">
-        <v>8.0026702502990155</v>
+        <v>7.9988388581559766</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>77.843939520999996</v>
+        <v>77.843966074999997</v>
       </c>
       <c r="C49" s="5">
-        <v>0.52168542100000082</v>
+        <v>0.52192609499999776</v>
       </c>
       <c r="D49" s="5">
-        <v>8.4035751626789548</v>
+        <v>8.4076212654855542</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>77.711232643000002</v>
+        <v>77.711269659999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.13270687799999337</v>
+        <v>-0.13269641499999807</v>
       </c>
       <c r="D50" s="5">
-        <v>-2.0266644822744428</v>
+        <v>-2.0265055043991453</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>77.564250193999996</v>
+        <v>77.564281019000006</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.14698244900000645</v>
+        <v>-0.14698864099999298</v>
       </c>
       <c r="D51" s="5">
-        <v>-2.2462087089919147</v>
+        <v>-2.2463012949693439</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>77.976214693000003</v>
+        <v>77.976244051999998</v>
       </c>
       <c r="C52" s="5">
-        <v>0.41196449900000687</v>
+        <v>0.41196303299999215</v>
       </c>
       <c r="D52" s="5">
-        <v>6.5630403594592934</v>
+        <v>6.5630136331842559</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>78.485765013000005</v>
+        <v>78.485803992000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.50955032000000244</v>
+        <v>0.5095599400000026</v>
       </c>
       <c r="D53" s="5">
-        <v>8.1296913939174829</v>
+        <v>8.1298472636648142</v>
       </c>
       <c r="E53" s="5">
-        <v>4.9828659012943088</v>
+        <v>4.9828410472866791</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>78.460031716000003</v>
+        <v>78.460043537000004</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.5733297000002153E-2</v>
+        <v>-2.5760454999996796E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.39273786120297416</v>
+        <v>-0.39315139983924219</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>78.777615546999996</v>
+        <v>78.777612051999995</v>
       </c>
       <c r="C55" s="5">
-        <v>0.31758383099999321</v>
+        <v>0.31756851499999073</v>
       </c>
       <c r="D55" s="5">
-        <v>4.9668644825927588</v>
+        <v>4.9666188250458099</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>79.258499256999997</v>
+        <v>79.258500373999993</v>
       </c>
       <c r="C56" s="5">
-        <v>0.48088371000000052</v>
+        <v>0.48088832199999842</v>
       </c>
       <c r="D56" s="5">
-        <v>7.5761905311642064</v>
+        <v>7.5762659961308154</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>80.533820370000001</v>
+        <v>80.533815266999994</v>
       </c>
       <c r="C57" s="5">
-        <v>1.2753211130000039</v>
+        <v>1.2753148930000009</v>
       </c>
       <c r="D57" s="5">
-        <v>21.112643231644658</v>
+        <v>21.112530658254624</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>80.228938111999994</v>
+        <v>80.228927334000005</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.30488225800000635</v>
+        <v>-0.30488793299998918</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.4495122461993937</v>
+        <v>-4.4495936275218302</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>81.225910740000003</v>
+        <v>81.225902626000007</v>
       </c>
       <c r="C59" s="5">
-        <v>0.99697262800000885</v>
+        <v>0.9969752920000019</v>
       </c>
       <c r="D59" s="5">
-        <v>15.974509935725912</v>
+        <v>15.974557874484784</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>81.976567185999997</v>
+        <v>81.976511070000001</v>
       </c>
       <c r="C60" s="5">
-        <v>0.75065644599999359</v>
+        <v>0.75060844399999382</v>
       </c>
       <c r="D60" s="5">
-        <v>11.67132315684556</v>
+        <v>11.670539705200888</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>81.827334058000005</v>
+        <v>81.827332596000005</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.14923312799999167</v>
+        <v>-0.14917847399999573</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.1627835530036221</v>
+        <v>-2.1620008477291286</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>82.415633822000004</v>
+        <v>82.415641371000007</v>
       </c>
       <c r="C62" s="5">
-        <v>0.5882997639999985</v>
+        <v>0.58830877500000156</v>
       </c>
       <c r="D62" s="5">
-        <v>8.9768902244740758</v>
+        <v>8.9770333725815341</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>82.955592120000006</v>
+        <v>82.955605159000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.53995829800000195</v>
+        <v>0.53996378799999434</v>
       </c>
       <c r="D63" s="5">
-        <v>8.1515568690832207</v>
+        <v>8.1516419849656074</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>83.205055463999997</v>
+        <v>83.205071926000002</v>
       </c>
       <c r="C64" s="5">
-        <v>0.24946334399999159</v>
+        <v>0.24946676700000125</v>
       </c>
       <c r="D64" s="5">
-        <v>3.6689171622199535</v>
+        <v>3.6689677544039068</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>83.791479777000006</v>
+        <v>83.791499427999995</v>
       </c>
       <c r="C65" s="5">
-        <v>0.58642431300000908</v>
+        <v>0.58642750199999227</v>
       </c>
       <c r="D65" s="5">
-        <v>8.7931996132805992</v>
+        <v>8.7932474919878878</v>
       </c>
       <c r="E65" s="5">
-        <v>6.7600981695485673</v>
+        <v>6.7600701861202817</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>84.059325342999998</v>
+        <v>84.059331960999998</v>
       </c>
       <c r="C66" s="5">
-        <v>0.26784556599999121</v>
+        <v>0.26783253300000354</v>
       </c>
       <c r="D66" s="5">
-        <v>3.9040504625679651</v>
+        <v>3.9038562130683241</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>84.624933143000007</v>
+        <v>84.624929924</v>
       </c>
       <c r="C67" s="5">
-        <v>0.56560780000000932</v>
+        <v>0.56559796300000187</v>
       </c>
       <c r="D67" s="5">
-        <v>8.3800288741322504</v>
+        <v>8.3798770097015307</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>84.863589825999995</v>
+        <v>84.863588949000004</v>
       </c>
       <c r="C68" s="5">
-        <v>0.23865668299998788</v>
+        <v>0.23865902500000402</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4371925547056259</v>
+        <v>3.4372269424522539</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>84.677836189000004</v>
+        <v>84.677831897999994</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.18575363699999059</v>
+        <v>-0.18575705100001016</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.5952281194040139</v>
+        <v>-2.5952752713131688</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>85.107421227000003</v>
+        <v>85.107414579999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.42958503799999903</v>
+        <v>0.42958268200000305</v>
       </c>
       <c r="D70" s="5">
-        <v>6.2605738146881418</v>
+        <v>6.2605388419396224</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>85.095298188000001</v>
+        <v>85.095294588000002</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2123039000002223E-2</v>
+        <v>-1.211999199999525E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.1707989123052589</v>
+        <v>-0.17075603071555756</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>85.127897055000005</v>
+        <v>85.127886833000005</v>
       </c>
       <c r="C72" s="5">
-        <v>3.2598867000004361E-2</v>
+        <v>3.2592245000003572E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.46067372251248351</v>
+        <v>0.46057996545252333</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>85.418431108999997</v>
+        <v>85.418430509000004</v>
       </c>
       <c r="C73" s="5">
-        <v>0.29053405399999122</v>
+        <v>0.29054367599999864</v>
       </c>
       <c r="D73" s="5">
-        <v>4.173252797634075</v>
+        <v>4.1733941240492678</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>85.958809797000001</v>
+        <v>85.958803828000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.5403786880000041</v>
+        <v>0.54037331899999685</v>
       </c>
       <c r="D74" s="5">
-        <v>7.8612967674853707</v>
+        <v>7.8612159802764925</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>85.724300353000004</v>
+        <v>85.724297719000006</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.23450944399999685</v>
+        <v>-0.23450610899999447</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.2251139088842251</v>
+        <v>-3.2250689505589181</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>85.751733356000003</v>
+        <v>85.751747652000006</v>
       </c>
       <c r="C76" s="5">
-        <v>2.7433002999998735E-2</v>
+        <v>2.744993299999976E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>0.38469379637928736</v>
+        <v>0.38493163638271266</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>85.691783306000005</v>
+        <v>85.691792547999995</v>
       </c>
       <c r="C77" s="5">
-        <v>-5.9950049999997646E-2</v>
+        <v>-5.9955104000010806E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-0.83571588587495471</v>
+        <v>-0.83578593015651848</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2678958935412163</v>
+        <v>2.2678829391671984</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>85.917874346999994</v>
+        <v>85.917876758999995</v>
       </c>
       <c r="C78" s="5">
-        <v>0.22609104099998945</v>
+        <v>0.22608421099999987</v>
       </c>
       <c r="D78" s="5">
-        <v>3.2124566111818575</v>
+        <v>3.2123578018303345</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>85.845424976999993</v>
+        <v>85.845423393999994</v>
       </c>
       <c r="C79" s="5">
-        <v>-7.2449370000001068E-2</v>
+        <v>-7.2453365000001213E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.007207957435996</v>
+        <v>-1.0072632113649949</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>85.832647609000006</v>
+        <v>85.832647679000004</v>
       </c>
       <c r="C80" s="5">
-        <v>-1.2777367999987632E-2</v>
+        <v>-1.2775714999989418E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.17846374371293106</v>
+        <v>-0.17844067815392384</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>86.372151501000005</v>
+        <v>86.372150079999997</v>
       </c>
       <c r="C81" s="5">
-        <v>0.53950389199999904</v>
+        <v>0.53950240099999291</v>
       </c>
       <c r="D81" s="5">
-        <v>7.8089324714828212</v>
+        <v>7.8089101322632137</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>86.424909741999997</v>
+        <v>86.424908196000004</v>
       </c>
       <c r="C82" s="5">
-        <v>5.2758240999992267E-2</v>
+        <v>5.2758116000006794E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.73545713036109461</v>
+        <v>0.73545539412647187</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>86.556034413999996</v>
+        <v>86.556034948999994</v>
       </c>
       <c r="C83" s="5">
-        <v>0.13112467199999855</v>
+        <v>0.13112675299998955</v>
       </c>
       <c r="D83" s="5">
-        <v>1.8359208887993361</v>
+        <v>1.8359503022702395</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>86.578433598000004</v>
+        <v>86.578430233999995</v>
       </c>
       <c r="C84" s="5">
-        <v>2.2399184000008177E-2</v>
+        <v>2.2395285000001763E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.31098133143812046</v>
+        <v>0.3109271202971442</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>87.173713348000007</v>
+        <v>87.173713933000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.59527975000000311</v>
+        <v>0.59528369900000655</v>
       </c>
       <c r="D85" s="5">
-        <v>8.5700062460802862</v>
+        <v>8.5700656108919748</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>86.858435346999997</v>
+        <v>86.858422708999996</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.31527800100001002</v>
+        <v>-0.31529122400000631</v>
       </c>
       <c r="D86" s="5">
-        <v>-4.2546990311166049</v>
+        <v>-4.254873913816426</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>87.910723226000002</v>
+        <v>87.910710062999996</v>
       </c>
       <c r="C87" s="5">
-        <v>1.052287879000005</v>
+        <v>1.0522873540000006</v>
       </c>
       <c r="D87" s="5">
-        <v>15.546877492137966</v>
+        <v>15.546871626527015</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>88.699578927999994</v>
+        <v>88.699597768999993</v>
       </c>
       <c r="C88" s="5">
-        <v>0.78885570199999222</v>
+        <v>0.78888770599999702</v>
       </c>
       <c r="D88" s="5">
-        <v>11.315710540627233</v>
+        <v>11.316194290912108</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>88.582176200999996</v>
+        <v>88.582182650999997</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.11740272699999821</v>
+        <v>-0.11741511799999671</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.5768077352985688</v>
+        <v>-1.5769726135387185</v>
       </c>
       <c r="E89" s="5">
-        <v>3.3730105542074895</v>
+        <v>3.3730069322344569</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>88.684286076000006</v>
+        <v>88.684289488999994</v>
       </c>
       <c r="C90" s="5">
-        <v>0.10210987500001067</v>
+        <v>0.10210683799999742</v>
       </c>
       <c r="D90" s="5">
-        <v>1.392059787313471</v>
+        <v>1.3920180191757003</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>89.097911801999999</v>
+        <v>89.097913628000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.41362572599999226</v>
+        <v>0.41362413900000661</v>
       </c>
       <c r="D91" s="5">
-        <v>5.7426562894027811</v>
+        <v>5.7426334610139129</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>89.793527171999997</v>
+        <v>89.793529593000002</v>
       </c>
       <c r="C92" s="5">
-        <v>0.69561536999999873</v>
+        <v>0.69561596500000178</v>
       </c>
       <c r="D92" s="5">
-        <v>9.7817299127943116</v>
+        <v>9.7817384330163506</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>90.063104996000007</v>
+        <v>90.063107376000005</v>
       </c>
       <c r="C93" s="5">
-        <v>0.26957782400000951</v>
+        <v>0.26957778300000257</v>
       </c>
       <c r="D93" s="5">
-        <v>3.6627223115123009</v>
+        <v>3.6627216448295474</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>90.758307388999995</v>
+        <v>90.75830861</v>
       </c>
       <c r="C94" s="5">
-        <v>0.69520239299998821</v>
+        <v>0.69520123399999534</v>
       </c>
       <c r="D94" s="5">
-        <v>9.6664203636344972</v>
+        <v>9.6664032917310507</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>90.672917197000004</v>
+        <v>90.672915926000002</v>
       </c>
       <c r="C95" s="5">
-        <v>-8.5390191999991316E-2</v>
+        <v>-8.5392683999998553E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.1231990930221314</v>
+        <v>-1.123231687631554</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>90.675457480000006</v>
+        <v>90.675452523000004</v>
       </c>
       <c r="C96" s="5">
-        <v>2.5402830000018639E-3</v>
+        <v>2.5365970000024163E-3</v>
       </c>
       <c r="D96" s="5">
-        <v>3.3624255719666429E-2</v>
+        <v>3.3575459234769234E-2</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>90.760139507999995</v>
+        <v>90.760134281999996</v>
       </c>
       <c r="C97" s="5">
-        <v>8.4682027999988918E-2</v>
+        <v>8.468175899999153E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.12645719216935</v>
+        <v>1.1264536573750927</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>91.117580712000006</v>
+        <v>91.117558243000005</v>
       </c>
       <c r="C98" s="5">
-        <v>0.35744120400001123</v>
+        <v>0.35742396100000917</v>
       </c>
       <c r="D98" s="5">
-        <v>4.8296907394950184</v>
+        <v>4.8294529694828281</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.035398150999995</v>
+        <v>92.035375801000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.91781743899998958</v>
+        <v>0.91781755799999587</v>
       </c>
       <c r="D99" s="5">
-        <v>12.7801280858161</v>
+        <v>12.780133163791252</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>92.167536299000005</v>
+        <v>92.167564397000007</v>
       </c>
       <c r="C100" s="5">
-        <v>0.13213814800000989</v>
+        <v>0.13218859600000599</v>
       </c>
       <c r="D100" s="5">
-        <v>1.7365482323179027</v>
+        <v>1.7372168868432514</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>92.065969945000006</v>
+        <v>92.065983633000002</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.10156635399999914</v>
+        <v>-0.10158076400000482</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.3143850912733734</v>
+        <v>-1.3145700459220921</v>
       </c>
       <c r="E101" s="5">
-        <v>3.9328382902842796</v>
+        <v>3.9328461748630028</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>93.531333622999995</v>
+        <v>93.531341201999993</v>
       </c>
       <c r="C102" s="5">
-        <v>1.4653636779999886</v>
+        <v>1.4653575689999911</v>
       </c>
       <c r="D102" s="5">
-        <v>20.863711432645182</v>
+        <v>20.863613323758567</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>93.322602478999997</v>
+        <v>93.322610029000003</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.20873114399999793</v>
+        <v>-0.20873117299998967</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.6453778890622393</v>
+        <v>-2.645378040362345</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>93.176477891999994</v>
+        <v>93.176484927000004</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.14612458700000275</v>
+        <v>-0.14612510199999917</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.8628634520405751</v>
+        <v>-1.8628698116451514</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>92.930222169000004</v>
+        <v>92.930228419000002</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.24625572299999021</v>
+        <v>-0.24625650800000187</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.1257783663444227</v>
+        <v>-3.1257879535500854</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>93.183514666999997</v>
+        <v>93.183517199999997</v>
       </c>
       <c r="C106" s="5">
-        <v>0.25329249799999332</v>
+        <v>0.25328878099999486</v>
       </c>
       <c r="D106" s="5">
-        <v>3.3202239869107419</v>
+        <v>3.3201743041440412</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>93.453008119000003</v>
+        <v>93.453004175999993</v>
       </c>
       <c r="C107" s="5">
-        <v>0.26949345200000607</v>
+        <v>0.26948697599999605</v>
       </c>
       <c r="D107" s="5">
-        <v>3.5262252236866631</v>
+        <v>3.5261390378312329</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>94.113176179000007</v>
+        <v>94.113164339999997</v>
       </c>
       <c r="C108" s="5">
-        <v>0.66016806000000372</v>
+        <v>0.6601601640000041</v>
       </c>
       <c r="D108" s="5">
-        <v>8.8142423074460083</v>
+        <v>8.8141331410973578</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>94.394132814000002</v>
+        <v>94.394118062999993</v>
       </c>
       <c r="C109" s="5">
-        <v>0.28095663499999546</v>
+        <v>0.2809537229999961</v>
       </c>
       <c r="D109" s="5">
-        <v>3.64177607956091</v>
+        <v>3.6417381778208302</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>94.502073453999998</v>
+        <v>94.502034124000005</v>
       </c>
       <c r="C110" s="5">
-        <v>0.10794063999999537</v>
+        <v>0.10791606100001161</v>
       </c>
       <c r="D110" s="5">
-        <v>1.3808753073070168</v>
+        <v>1.3805591076063495</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>95.117916367000007</v>
+        <v>95.117868853999994</v>
       </c>
       <c r="C111" s="5">
-        <v>0.61584291300000871</v>
+        <v>0.61583472999998889</v>
       </c>
       <c r="D111" s="5">
-        <v>8.1065204093448742</v>
+        <v>8.1064123000379453</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>95.867040531000001</v>
+        <v>95.867093393000005</v>
       </c>
       <c r="C112" s="5">
-        <v>0.74912416399999415</v>
+        <v>0.74922453900001074</v>
       </c>
       <c r="D112" s="5">
-        <v>9.8712107044299771</v>
+        <v>9.8725963117522788</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>95.971480111999995</v>
+        <v>95.971510167000005</v>
       </c>
       <c r="C113" s="5">
-        <v>0.10443958099999406</v>
+        <v>0.1044167740000006</v>
       </c>
       <c r="D113" s="5">
-        <v>1.3151670219652134</v>
+        <v>1.3148773702476246</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2420779027616096</v>
+        <v>4.2420950495337006</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>97.005844760000002</v>
+        <v>97.005862883000006</v>
       </c>
       <c r="C114" s="5">
-        <v>1.0343646480000075</v>
+        <v>1.0343527160000008</v>
       </c>
       <c r="D114" s="5">
-        <v>13.728290557639022</v>
+        <v>13.728118133680557</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>97.317218607000001</v>
+        <v>97.317233627999997</v>
       </c>
       <c r="C115" s="5">
-        <v>0.3113738469999987</v>
+        <v>0.31137074499999073</v>
       </c>
       <c r="D115" s="5">
-        <v>3.9205488977679614</v>
+        <v>3.9205084025668802</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>98.244393539000001</v>
+        <v>98.244405943000004</v>
       </c>
       <c r="C116" s="5">
-        <v>0.92717493199999979</v>
+        <v>0.92717231500000707</v>
       </c>
       <c r="D116" s="5">
-        <v>12.051340682194533</v>
+        <v>12.05130290612011</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>97.846401718999999</v>
+        <v>97.846410617999993</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.39799182000000144</v>
+        <v>-0.39799532500001078</v>
       </c>
       <c r="D117" s="5">
-        <v>-4.7543835092867077</v>
+        <v>-4.7544238643457142</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>97.276334399999996</v>
+        <v>97.276335735999993</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.57006731900000318</v>
+        <v>-0.57007488200000012</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.7716380369007956</v>
+        <v>-6.771724419943026</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>97.381468877000003</v>
+        <v>97.381459875000004</v>
       </c>
       <c r="C119" s="5">
-        <v>0.10513447700000711</v>
+        <v>0.1051241390000115</v>
       </c>
       <c r="D119" s="5">
-        <v>1.304675206290562</v>
+        <v>1.3045461344997511</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>98.393888500000003</v>
+        <v>98.393867920000005</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0124196229999995</v>
+        <v>1.0124080450000008</v>
       </c>
       <c r="D120" s="5">
-        <v>13.214391528572222</v>
+        <v>13.214232957756856</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>98.987919148000003</v>
+        <v>98.987891988000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.59403064800000038</v>
+        <v>0.59402406799999596</v>
       </c>
       <c r="D121" s="5">
-        <v>7.490194760583857</v>
+        <v>7.4901106375862891</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>98.973608991000006</v>
+        <v>98.973550508000002</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.4310156999997048E-2</v>
+        <v>-1.4341479999998796E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.17333975114652844</v>
+        <v>-0.17371891377975235</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>99.078428356000003</v>
+        <v>99.078354566000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.10481936499999733</v>
+        <v>0.10480405799999915</v>
       </c>
       <c r="D123" s="5">
-        <v>1.2783054042033504</v>
+        <v>1.2781184015927982</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>98.979247635999997</v>
+        <v>98.979327742999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-9.9180720000006772E-2</v>
+        <v>-9.9026823000002651E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.1946473006989478</v>
+        <v>-1.1928046489613098</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>99.186711205999998</v>
+        <v>99.186762305000002</v>
       </c>
       <c r="C125" s="5">
-        <v>0.2074635700000016</v>
+        <v>0.2074345620000031</v>
       </c>
       <c r="D125" s="5">
-        <v>2.544436813499984</v>
+        <v>2.5440748513423594</v>
       </c>
       <c r="E125" s="5">
-        <v>3.3501943392430622</v>
+        <v>3.3502152174172739</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>99.308564497000006</v>
+        <v>99.308587720000006</v>
       </c>
       <c r="C126" s="5">
-        <v>0.12185329100000786</v>
+        <v>0.12182541500000355</v>
       </c>
       <c r="D126" s="5">
-        <v>1.4842313339314961</v>
+        <v>1.4838887242792254</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>99.640585365999996</v>
+        <v>99.640611113000006</v>
       </c>
       <c r="C127" s="5">
-        <v>0.33202086899999017</v>
+        <v>0.33202339300000006</v>
       </c>
       <c r="D127" s="5">
-        <v>4.0865927922736578</v>
+        <v>4.0866234584570948</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>99.121999066000001</v>
+        <v>99.122017792999998</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.5185862999999955</v>
+        <v>-0.51859332000000791</v>
       </c>
       <c r="D128" s="5">
-        <v>-6.0697705442350429</v>
+        <v>-6.0698488480982586</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>99.588973389000003</v>
+        <v>99.588983546999998</v>
       </c>
       <c r="C129" s="5">
-        <v>0.4669743230000023</v>
+        <v>0.46696575400000029</v>
       </c>
       <c r="D129" s="5">
-        <v>5.8021369351908492</v>
+        <v>5.8020265672754423</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>100.12334479</v>
+        <v>100.12334331</v>
       </c>
       <c r="C130" s="5">
-        <v>0.53437140100000136</v>
+        <v>0.53435976299999766</v>
       </c>
       <c r="D130" s="5">
-        <v>6.6323863590883825</v>
+        <v>6.6322369275443771</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>100.91115928000001</v>
+        <v>100.91114421</v>
       </c>
       <c r="C131" s="5">
-        <v>0.78781449000000237</v>
+        <v>0.78780090000000769</v>
       </c>
       <c r="D131" s="5">
-        <v>9.8616584906384919</v>
+        <v>9.86148109822782</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>100.19974147000001</v>
+        <v>100.19971227000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.71141781000000037</v>
+        <v>-0.7114319399999971</v>
       </c>
       <c r="D132" s="5">
-        <v>-8.1394869443640374</v>
+        <v>-8.1396435612620781</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>100.37635591999999</v>
+        <v>100.37631708000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.17661444999998821</v>
+        <v>0.17660481000000061</v>
       </c>
       <c r="D133" s="5">
-        <v>2.1357746883610584</v>
+        <v>2.1356576091732915</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>100.55747622</v>
+        <v>100.55740572000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.18112030000000345</v>
+        <v>0.18108863999999869</v>
       </c>
       <c r="D134" s="5">
-        <v>2.1869131197521208</v>
+        <v>2.186527898659274</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>100.23202268999999</v>
+        <v>100.2319303</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.32545353000000432</v>
+        <v>-0.32547542000000362</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.8153973484350234</v>
+        <v>-3.8156520486605339</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>100.16462764000001</v>
+        <v>100.16472602</v>
       </c>
       <c r="C136" s="5">
-        <v>-6.7395049999987577E-2</v>
+        <v>-6.7204279999998562E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.80389124137115742</v>
+        <v>-0.80162484908791187</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>100.55439283</v>
+        <v>100.55446108</v>
       </c>
       <c r="C137" s="5">
-        <v>0.38976518999999143</v>
+        <v>0.38973505999999247</v>
       </c>
       <c r="D137" s="5">
-        <v>4.7707385116938061</v>
+        <v>4.7703570056609523</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3788960309002229</v>
+        <v>1.3789126121430462</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>100.17572552999999</v>
+        <v>100.17575236</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.37866730000000359</v>
+        <v>-0.37870871999999167</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.4265237879714263</v>
+        <v>-4.4269950491994559</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>100.33772064</v>
+        <v>100.33775420000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.16199511000000655</v>
+        <v>0.16200184000000206</v>
       </c>
       <c r="D139" s="5">
-        <v>1.9578839673900061</v>
+        <v>1.9579655023864939</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>100.74680189999999</v>
+        <v>100.74682344999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.40908125999999356</v>
+        <v>0.40906924999998751</v>
       </c>
       <c r="D140" s="5">
-        <v>5.0036640772636032</v>
+        <v>5.0035121566190499</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>100.75742716000001</v>
+        <v>100.7574359</v>
       </c>
       <c r="C141" s="5">
-        <v>1.0625260000011849E-2</v>
+        <v>1.0612450000010654E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>0.12663141929210031</v>
+        <v>0.12647863469907872</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>100.75722822</v>
+        <v>100.7572236</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.9894000000419965E-4</v>
+        <v>-2.1230000000116434E-4</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.3693082912279451E-3</v>
+        <v>-2.5284193211905226E-3</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>100.9111116</v>
+        <v>100.91109204</v>
       </c>
       <c r="C143" s="5">
-        <v>0.15388337999999635</v>
+        <v>0.15386843999999655</v>
       </c>
       <c r="D143" s="5">
-        <v>1.8481961419539727</v>
+        <v>1.8480152827141882</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.05554834</v>
+        <v>101.05551413000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.14443674000000328</v>
+        <v>0.14442209000000616</v>
       </c>
       <c r="D144" s="5">
-        <v>1.7311778118255683</v>
+        <v>1.731001174788771</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>101.27600289</v>
+        <v>101.27596147</v>
       </c>
       <c r="C145" s="5">
-        <v>0.22045454999999947</v>
+        <v>0.22044733999999266</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6494612998262612</v>
+        <v>2.6493745141880298</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>101.03811795</v>
+        <v>101.03805387</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.23788494000000071</v>
+        <v>-0.23790759999999977</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.7825230940409562</v>
+        <v>-2.7827858548176043</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>99.645250962000006</v>
+        <v>99.645165762000005</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3928669879999944</v>
+        <v>-1.392888107999994</v>
       </c>
       <c r="D147" s="5">
-        <v>-15.344283859952801</v>
+        <v>-15.344508181013094</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>98.68104151</v>
+        <v>98.681127795999998</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.96420945200000574</v>
+        <v>-0.96403796600000646</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.013232566373166</v>
+        <v>-11.011385794768769</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>98.361785888</v>
+        <v>98.361857692000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.31925562200000002</v>
+        <v>-0.31927010399999745</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.8139324049175194</v>
+        <v>-3.8140990688550036</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.1805183048610122</v>
+        <v>-2.1805132904601621</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>97.788744719999997</v>
+        <v>97.788766249999995</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.57304116800000315</v>
+        <v>-0.57309144200000617</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.7713079370216427</v>
+        <v>-6.771878304927692</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>97.092602448999997</v>
+        <v>97.092636370999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.69614227099999937</v>
+        <v>-0.69612987899999723</v>
       </c>
       <c r="D151" s="5">
-        <v>-8.2159433957380124</v>
+        <v>-8.2158010834080031</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>97.315397644000001</v>
+        <v>97.315417718000006</v>
       </c>
       <c r="C152" s="5">
-        <v>0.22279519500000333</v>
+        <v>0.22278134700000862</v>
       </c>
       <c r="D152" s="5">
-        <v>2.7886199250819033</v>
+        <v>2.788443416584796</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>96.994210839999994</v>
+        <v>96.994217868999996</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.32118680400000699</v>
+        <v>-0.32119984900000986</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.889457649178818</v>
+        <v>-3.8896119750704949</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>96.699223559000004</v>
+        <v>96.699218239999993</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.29498728099999028</v>
+        <v>-0.29499962900000298</v>
       </c>
       <c r="D154" s="5">
-        <v>-3.5891134138167802</v>
+        <v>-3.5892608921112235</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>96.591527092000007</v>
+        <v>96.591505518999995</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.10769646699999669</v>
+        <v>-0.10771272099999862</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.3283153085180577</v>
+        <v>-1.328514629440225</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>95.862845875999994</v>
+        <v>95.862813578000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.72868121600001245</v>
+        <v>-0.7286919409999939</v>
       </c>
       <c r="D156" s="5">
-        <v>-8.6864081973099143</v>
+        <v>-8.6865326499579787</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>95.649610664999997</v>
+        <v>95.649575030999998</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.21323521099999709</v>
+        <v>-0.21323854700000311</v>
       </c>
       <c r="D157" s="5">
-        <v>-2.6368387315814146</v>
+        <v>-2.6368803583158296</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>94.391116135000004</v>
+        <v>94.391066002000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.258494529999993</v>
+        <v>-1.2585090289999954</v>
       </c>
       <c r="D158" s="5">
-        <v>-14.69490353845304</v>
+        <v>-14.695065863026457</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>93.576916251</v>
+        <v>93.576841616999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.8141998840000042</v>
+        <v>-0.81422438500000283</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.8737515446355335</v>
+        <v>-9.8740397125125057</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>93.560860581</v>
+        <v>93.560934297000003</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.6055670000000077E-2</v>
+        <v>-1.5907319999996616E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.20569851590263033</v>
+        <v>-0.20379985688945279</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>93.253603432000006</v>
+        <v>93.253671785999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.30725714899999446</v>
+        <v>-0.30726251100000468</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.8704353222344334</v>
+        <v>-3.870498655925414</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.1932591604390339</v>
+        <v>-5.1932588768252463</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>92.947289939000001</v>
+        <v>92.947306060000003</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.30631349300000466</v>
+        <v>-0.30636572599999568</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.8712468299103575</v>
+        <v>-3.8718922913310472</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>92.976439988999999</v>
+        <v>92.976468214999997</v>
       </c>
       <c r="C163" s="5">
-        <v>2.9150049999998373E-2</v>
+        <v>2.9162154999994527E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.37699281426701869</v>
+        <v>0.37714957096781632</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>92.254372434999993</v>
+        <v>92.254388117999994</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.72206755400000588</v>
+        <v>-0.72208009700000275</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.9314237114924815</v>
+        <v>-8.9315696960039492</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>92.370420276000004</v>
+        <v>92.370424538999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.11604784100001098</v>
+        <v>0.116036421000004</v>
       </c>
       <c r="D165" s="5">
-        <v>1.5199812326369466</v>
+        <v>1.5198303583686013</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>92.177283676000002</v>
+        <v>92.177277859</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.19313660000000255</v>
+        <v>-0.19314667999999813</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.4804168312505648</v>
+        <v>-2.4805446884603288</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>91.606622594000001</v>
+        <v>91.606601381000004</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.57066108200000087</v>
+        <v>-0.57067647799999577</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.18127731578676</v>
+        <v>-7.1814649500531953</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>91.203486666000003</v>
+        <v>91.203459824000007</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.40313592799999753</v>
+        <v>-0.40314155699999787</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.1549130923212676</v>
+        <v>-5.154984502351045</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>91.371207480999999</v>
+        <v>91.371182868000005</v>
       </c>
       <c r="C169" s="5">
-        <v>0.16772081499999558</v>
+        <v>0.16772304399999882</v>
       </c>
       <c r="D169" s="5">
-        <v>2.2292258903151119</v>
+        <v>2.2292564796350334</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>91.077673352999994</v>
+        <v>91.077640424999998</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.29353412800000456</v>
+        <v>-0.29354244300000687</v>
       </c>
       <c r="D170" s="5">
-        <v>-3.7876633783325508</v>
+        <v>-3.7877697859166171</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>91.384761171999997</v>
+        <v>91.384707376999998</v>
       </c>
       <c r="C171" s="5">
-        <v>0.30708781900000304</v>
+        <v>0.30706695199999956</v>
       </c>
       <c r="D171" s="5">
-        <v>4.1219376758939053</v>
+        <v>4.1216538889013554</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>91.107322585000006</v>
+        <v>91.107372345000002</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.2774385869999918</v>
+        <v>-0.27733503199999632</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.5829068479295789</v>
+        <v>-3.5815938302875328</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>90.907037281000001</v>
+        <v>90.907093892999995</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.20028530400000477</v>
+        <v>-0.20027845200000627</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.6063503222513384</v>
+        <v>-2.6062608248818786</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.5163275891114556</v>
+        <v>-2.5163383361300418</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>90.697882110999998</v>
+        <v>90.697888149999997</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.2091551700000025</v>
+        <v>-0.20920574299999828</v>
       </c>
       <c r="D174" s="5">
-        <v>-2.7262401274977699</v>
+        <v>-2.7268893251703341</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>90.396286685999996</v>
+        <v>90.396307093000004</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.30159542500000214</v>
+        <v>-0.30158105699999282</v>
       </c>
       <c r="D175" s="5">
-        <v>-3.9181540239179524</v>
+        <v>-3.9179705073707605</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>90.250698381000007</v>
+        <v>90.250709637</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.14558830499998976</v>
+        <v>-0.1455974560000044</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.9156393982520004</v>
+        <v>-1.9157583130881783</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>90.512364794000007</v>
+        <v>90.512367424999994</v>
       </c>
       <c r="C177" s="5">
-        <v>0.26166641300000038</v>
+        <v>0.26165778799999373</v>
       </c>
       <c r="D177" s="5">
-        <v>3.5352140743972083</v>
+        <v>3.5350952350105214</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>90.176604867999998</v>
+        <v>90.176599836999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.33575992600000859</v>
+        <v>-0.33576758799999595</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.3617499158627115</v>
+        <v>-4.3618473042924322</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>90.143587331999996</v>
+        <v>90.143569317000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-3.3017536000002679E-2</v>
+        <v>-3.3030519999996955E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.43848792297589423</v>
+        <v>-0.43866003360399919</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>91.085739989000004</v>
+        <v>91.085720467000002</v>
       </c>
       <c r="C180" s="5">
-        <v>0.94215265700000828</v>
+        <v>0.94215115000000083</v>
       </c>
       <c r="D180" s="5">
-        <v>13.288713566297638</v>
+        <v>13.288693884362935</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>91.017931959999999</v>
+        <v>91.017917757000006</v>
       </c>
       <c r="C181" s="5">
-        <v>-6.7808029000005376E-2</v>
+        <v>-6.7802709999995159E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.88968150129588031</v>
+        <v>-0.88961218822507515</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>91.156216053999998</v>
+        <v>91.156198196999995</v>
       </c>
       <c r="C182" s="5">
-        <v>0.13828409399999941</v>
+        <v>0.1382804399999884</v>
       </c>
       <c r="D182" s="5">
-        <v>1.8384793889729023</v>
+        <v>1.8384306918782567</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>92.041912480999997</v>
+        <v>92.041880312999993</v>
       </c>
       <c r="C183" s="5">
-        <v>0.88569642699999918</v>
+        <v>0.88568211599999813</v>
       </c>
       <c r="D183" s="5">
-        <v>12.303202077903475</v>
+        <v>12.30299508283732</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>92.253752617999993</v>
+        <v>92.253779746999996</v>
       </c>
       <c r="C184" s="5">
-        <v>0.21184013699999582</v>
+        <v>0.21189943400000288</v>
       </c>
       <c r="D184" s="5">
-        <v>2.7971050354227867</v>
+        <v>2.79789891459854</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>92.10952949</v>
+        <v>92.109569398999994</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.14422312799999304</v>
+        <v>-0.14421034800000143</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.8599502388556455</v>
+        <v>-1.8597862958570688</v>
       </c>
       <c r="E185" s="5">
-        <v>1.322771311183546</v>
+        <v>1.3227521137298082</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>92.458689888999999</v>
+        <v>92.458692092999996</v>
       </c>
       <c r="C186" s="5">
-        <v>0.34916039899999873</v>
+        <v>0.34912269400000184</v>
       </c>
       <c r="D186" s="5">
-        <v>4.6448976490931493</v>
+        <v>4.6443835008261214</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>92.590807734999999</v>
+        <v>92.590819734999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.13211784599999987</v>
+        <v>0.13212764200000038</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7282677553199566</v>
+        <v>1.7283968666617966</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>93.350641827000004</v>
+        <v>93.350648136000004</v>
       </c>
       <c r="C188" s="5">
-        <v>0.75983409200000551</v>
+        <v>0.75982840100000715</v>
       </c>
       <c r="D188" s="5">
-        <v>10.304498867937383</v>
+        <v>10.30441677680496</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>94.426499269999994</v>
+        <v>94.426500852999993</v>
       </c>
       <c r="C189" s="5">
-        <v>1.0758574429999896</v>
+        <v>1.0758527169999894</v>
       </c>
       <c r="D189" s="5">
-        <v>14.741089776302374</v>
+        <v>14.741019803262944</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>94.208156689000006</v>
+        <v>94.208153319000004</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.21834258099998749</v>
+        <v>-0.21834753399998874</v>
       </c>
       <c r="D190" s="5">
-        <v>-2.7397444685064665</v>
+        <v>-2.7398057847118129</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>93.964289868999998</v>
+        <v>93.964276143999996</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.24386682000000803</v>
+        <v>-0.24387717500000861</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.0624686546535163</v>
+        <v>-3.0625969544412879</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>94.676154896</v>
+        <v>94.676141615999995</v>
       </c>
       <c r="C192" s="5">
-        <v>0.71186502700000176</v>
+        <v>0.7118654719999995</v>
       </c>
       <c r="D192" s="5">
-        <v>9.4796264315827763</v>
+        <v>9.4796340493912936</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>94.655790482</v>
+        <v>94.6557849</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.0364413999999442E-2</v>
+        <v>-2.035671599999489E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.25780945167089842</v>
+        <v>-0.25771214783943952</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>95.510957254999994</v>
+        <v>95.510952368000005</v>
       </c>
       <c r="C194" s="5">
-        <v>0.85516677299999344</v>
+        <v>0.85516746800000476</v>
       </c>
       <c r="D194" s="5">
-        <v>11.396650674657538</v>
+        <v>11.396661107614147</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>95.777994777000004</v>
+        <v>95.777982687000005</v>
       </c>
       <c r="C195" s="5">
-        <v>0.26703752200000963</v>
+        <v>0.26703031899999985</v>
       </c>
       <c r="D195" s="5">
-        <v>3.4071361838446501</v>
+        <v>3.4070430398902118</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>96.267058215000006</v>
+        <v>96.267063355000005</v>
       </c>
       <c r="C196" s="5">
-        <v>0.48906343800000229</v>
+        <v>0.48908066799999972</v>
       </c>
       <c r="D196" s="5">
-        <v>6.3025109393174183</v>
+        <v>6.3027400715058191</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>97.174584289999999</v>
+        <v>97.174609880999995</v>
       </c>
       <c r="C197" s="5">
-        <v>0.90752607499999272</v>
+        <v>0.90754652599999019</v>
       </c>
       <c r="D197" s="5">
-        <v>11.91798689999899</v>
+        <v>11.918268876717963</v>
       </c>
       <c r="E197" s="5">
-        <v>5.4989476420568284</v>
+        <v>5.498929714956402</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>98.053121329999996</v>
+        <v>98.053121169999997</v>
       </c>
       <c r="C198" s="5">
-        <v>0.87853703999999766</v>
+        <v>0.87851128900000219</v>
       </c>
       <c r="D198" s="5">
-        <v>11.405025096635612</v>
+        <v>11.404670852630904</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>98.838243629999994</v>
+        <v>98.838248965000005</v>
       </c>
       <c r="C199" s="5">
-        <v>0.78512229999999761</v>
+        <v>0.78512779500000818</v>
       </c>
       <c r="D199" s="5">
-        <v>10.043185607570138</v>
+        <v>10.043259040094021</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>99.862416056000001</v>
+        <v>99.862419054</v>
       </c>
       <c r="C200" s="5">
-        <v>1.0241724260000069</v>
+        <v>1.0241700889999947</v>
       </c>
       <c r="D200" s="5">
-        <v>13.168249269584486</v>
+        <v>13.168216737189354</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>98.989799321000007</v>
+        <v>98.989801478000004</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.87261673499999404</v>
+        <v>-0.87261757599999612</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.996272385126181</v>
+        <v>-9.9962812751687284</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>99.333785590000005</v>
+        <v>99.333784261000005</v>
       </c>
       <c r="C202" s="5">
-        <v>0.3439862689999984</v>
+        <v>0.34398278300000129</v>
       </c>
       <c r="D202" s="5">
-        <v>4.2505882108644366</v>
+        <v>4.2505442138840888</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>99.873687747999995</v>
+        <v>99.873678114000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.53990215799998964</v>
+        <v>0.53989385299999526</v>
       </c>
       <c r="D203" s="5">
-        <v>6.7208298090007279</v>
+        <v>6.720723409179552</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>99.939769222999999</v>
+        <v>99.939762298999995</v>
       </c>
       <c r="C204" s="5">
-        <v>6.6081475000004275E-2</v>
+        <v>6.6084184999994022E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.79687633384568635</v>
+        <v>0.79690920990094227</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>100.16248636</v>
+        <v>100.16248546</v>
       </c>
       <c r="C205" s="5">
-        <v>0.22271713700000362</v>
+        <v>0.22272316100000467</v>
       </c>
       <c r="D205" s="5">
-        <v>2.7072384549932993</v>
+        <v>2.7073127694564603</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>100.83985327000001</v>
+        <v>100.83985226</v>
       </c>
       <c r="C206" s="5">
-        <v>0.67736691000000349</v>
+        <v>0.67736680000000149</v>
       </c>
       <c r="D206" s="5">
-        <v>8.4239691061531055</v>
+        <v>8.4239677654066369</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>100.31896102</v>
+        <v>100.3189534</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.52089225000000283</v>
+        <v>-0.52089886000000263</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.0255383145503831</v>
+        <v>-6.0256126767146645</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>100.59858792999999</v>
+        <v>100.59858978</v>
       </c>
       <c r="C208" s="5">
-        <v>0.2796269099999904</v>
+        <v>0.27963637999999946</v>
       </c>
       <c r="D208" s="5">
-        <v>3.3966121419355177</v>
+        <v>3.3967292047270226</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>100.71967891</v>
+        <v>100.71969279</v>
       </c>
       <c r="C209" s="5">
-        <v>0.12109098000000529</v>
+        <v>0.12110300999999879</v>
       </c>
       <c r="D209" s="5">
-        <v>1.4540467279286595</v>
+        <v>1.4541921136625779</v>
       </c>
       <c r="E209" s="5">
-        <v>3.648170605412937</v>
+        <v>3.6481575931627708</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>100.83394292</v>
+        <v>100.83394411</v>
       </c>
       <c r="C210" s="5">
-        <v>0.11426400999999942</v>
+        <v>0.11425132000000815</v>
       </c>
       <c r="D210" s="5">
-        <v>1.3698972563314316</v>
+        <v>1.3697439770947506</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>101.73141163</v>
+        <v>101.73141210999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.89746870999999828</v>
+        <v>0.89746799999998927</v>
       </c>
       <c r="D211" s="5">
-        <v>11.219221948556935</v>
+        <v>11.21921249500144</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>101.80305152</v>
+        <v>101.80305241000001</v>
       </c>
       <c r="C212" s="5">
-        <v>7.163989000000015E-2</v>
+        <v>7.1640300000012758E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>0.84832810752584198</v>
+        <v>0.84833297736739421</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>101.54118463</v>
+        <v>101.54118630000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.26186688999999319</v>
+        <v>-0.26186610999999971</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.0434492887593145</v>
+        <v>-3.0434403251359932</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>102.25997073000001</v>
+        <v>102.25997006999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.71878610000000265</v>
+        <v>0.7187837699999875</v>
       </c>
       <c r="D214" s="5">
-        <v>8.8331650735350422</v>
+        <v>8.8331351653141645</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>102.99388445</v>
+        <v>102.99387904</v>
       </c>
       <c r="C215" s="5">
-        <v>0.73391371999998967</v>
+        <v>0.73390897000000166</v>
       </c>
       <c r="D215" s="5">
-        <v>8.9605501273620991</v>
+        <v>8.960489885373967</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>103.06230152000001</v>
+        <v>103.06229883</v>
       </c>
       <c r="C216" s="5">
-        <v>6.8417070000009517E-2</v>
+        <v>6.8419790000007197E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.80005825889184479</v>
+        <v>0.80009022462066426</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>103.5282205</v>
+        <v>103.52822109</v>
       </c>
       <c r="C217" s="5">
-        <v>0.46591897999999787</v>
+        <v>0.46592225999999926</v>
       </c>
       <c r="D217" s="5">
-        <v>5.5618398113721046</v>
+        <v>5.5618800933305845</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>103.47866415999999</v>
+        <v>103.47866396000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-4.9556340000009413E-2</v>
+        <v>-4.9557129999996619E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.57289979711385719</v>
+        <v>-0.57290890268067995</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>104.373504</v>
+        <v>104.37350049</v>
       </c>
       <c r="C219" s="5">
-        <v>0.89483984000000305</v>
+        <v>0.89483652999999208</v>
       </c>
       <c r="D219" s="5">
-        <v>10.885153298438466</v>
+        <v>10.88511112244519</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>104.63990766000001</v>
+        <v>104.63990841</v>
       </c>
       <c r="C220" s="5">
-        <v>0.26640366000000881</v>
+        <v>0.26640792000000602</v>
       </c>
       <c r="D220" s="5">
-        <v>3.106253865288533</v>
+        <v>3.1063043419933267</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>105.08972086999999</v>
+        <v>105.08972665</v>
       </c>
       <c r="C221" s="5">
-        <v>0.44981320999998786</v>
+        <v>0.44981823999999904</v>
       </c>
       <c r="D221" s="5">
-        <v>5.2821364260642545</v>
+        <v>5.2821968578380174</v>
       </c>
       <c r="E221" s="5">
-        <v>4.3388164133296492</v>
+        <v>4.338807773283726</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>105.21171459</v>
+        <v>105.21171411</v>
       </c>
       <c r="C222" s="5">
-        <v>0.12199372000000608</v>
+        <v>0.12198745999999971</v>
       </c>
       <c r="D222" s="5">
-        <v>1.4019521576436267</v>
+        <v>1.401879680198248</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>105.55362037</v>
+        <v>105.55362039000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.34190578000000471</v>
+        <v>0.34190628000000345</v>
       </c>
       <c r="D223" s="5">
-        <v>3.9700915739207199</v>
+        <v>3.9700975023453822</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>105.66827085</v>
+        <v>105.66827139</v>
       </c>
       <c r="C224" s="5">
-        <v>0.11465047999999456</v>
+        <v>0.11465099999999495</v>
       </c>
       <c r="D224" s="5">
-        <v>1.3112337158096121</v>
+        <v>1.3112396982649432</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>105.45199993</v>
+        <v>105.45200125</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.21627091999999948</v>
+        <v>-0.21627014000000599</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.4285768157836563</v>
+        <v>-2.4285681429979333</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>105.45479496</v>
+        <v>105.45479460999999</v>
       </c>
       <c r="C226" s="5">
-        <v>2.7950300000014749E-3</v>
+        <v>2.7933599999983016E-3</v>
       </c>
       <c r="D226" s="5">
-        <v>3.1810918642927177E-2</v>
+        <v>3.1791908798206592E-2</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>105.14842874999999</v>
+        <v>105.14842724</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.3063662100000073</v>
+        <v>-0.30636736999998959</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.4310590195175794</v>
+        <v>-3.4310718149334063</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>104.23557375</v>
+        <v>104.23557501000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.91285499999999331</v>
+        <v>-0.9128522299999986</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.9345782577435209</v>
+        <v>-9.9345496724269839</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>104.37023988</v>
+        <v>104.37023917</v>
       </c>
       <c r="C229" s="5">
-        <v>0.13466612999999938</v>
+        <v>0.13466415999999981</v>
       </c>
       <c r="D229" s="5">
-        <v>1.5613919647124774</v>
+        <v>1.5613689419145427</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>103.71971085</v>
+        <v>103.71970863</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.65052903000000128</v>
+        <v>-0.65053054000000543</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.2283269241532171</v>
+        <v>-7.2283431790111319</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>103.24788220000001</v>
+        <v>103.24788142</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.47182864999999197</v>
+        <v>-0.47182721000000072</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.3243580314855876</v>
+        <v>-5.3243422972960026</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>102.54004883</v>
+        <v>102.54004868</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.70783337000000301</v>
+        <v>-0.70783274000000063</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.9235828289291437</v>
+        <v>-7.923576098004947</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>101.10136525</v>
+        <v>101.1013648</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.4386835800000028</v>
+        <v>-1.4386838799999992</v>
       </c>
       <c r="D233" s="5">
-        <v>-15.596199182501437</v>
+        <v>-15.596202209021204</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.7951909920226568</v>
+        <v>-3.7951967115522067</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>99.764409581999999</v>
+        <v>99.764409349999994</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.3369556680000017</v>
+        <v>-1.3369554500000049</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.763933935475848</v>
+        <v>-14.763931761444937</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>98.281133315999995</v>
+        <v>98.281134369</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4832762660000043</v>
+        <v>-1.4832749809999939</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.452351697809686</v>
+        <v>-16.452338624632802</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>97.216276106999999</v>
+        <v>97.216277387999995</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.0648572089999959</v>
+        <v>-1.0648569810000055</v>
       </c>
       <c r="D236" s="5">
-        <v>-12.25428737014459</v>
+        <v>-12.25428477710755</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>96.203564696000001</v>
+        <v>96.203567935999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.012711410999998</v>
+        <v>-1.0127094519999957</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.808607713347675</v>
+        <v>-11.808586016379385</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>95.455399689000004</v>
+        <v>95.455402864000007</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.74816500699999722</v>
+        <v>-0.74816507199999194</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.9432740154395276</v>
+        <v>-8.9432744710638996</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>94.335087666000007</v>
+        <v>94.335090149999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.1203120229999968</v>
+        <v>-1.1203127140000078</v>
       </c>
       <c r="D239" s="5">
-        <v>-13.209321584293054</v>
+        <v>-13.209328801744412</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>94.177164563000005</v>
+        <v>94.177166228000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.15792310300000167</v>
+        <v>-0.15792392199999483</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.9904847990181884</v>
+        <v>-1.9904949750168988</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>93.611753621000005</v>
+        <v>93.611745682000006</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.56541094199999975</v>
+        <v>-0.56542054599999858</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.9712379961263231</v>
+        <v>-6.9713524071160826</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>93.074152837</v>
+        <v>93.074136206000006</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.53760078400000566</v>
+        <v>-0.53760947600000009</v>
       </c>
       <c r="D242" s="5">
-        <v>-6.6778936985489974</v>
+        <v>-6.6779988289437098</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>92.527030233999994</v>
+        <v>92.527014395999998</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.54712260300000537</v>
+        <v>-0.54712181000000726</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.8303691285653612</v>
+        <v>-6.830360727776819</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>92.227935364999993</v>
+        <v>92.227929868000004</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.29909486900000104</v>
+        <v>-0.29908452799999452</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.8107895029613648</v>
+        <v>-3.8106607217399668</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>92.133408376999995</v>
+        <v>92.133419634000006</v>
       </c>
       <c r="C245" s="5">
-        <v>-9.4526987999998369E-2</v>
+        <v>-9.4510233999997695E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.2230040125212671</v>
+        <v>-1.2227885395378779</v>
       </c>
       <c r="E245" s="5">
-        <v>-8.8702628800554244</v>
+        <v>-8.8702513400689469</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>92.724413021999993</v>
+        <v>92.724440305000002</v>
       </c>
       <c r="C246" s="5">
-        <v>0.59100464499999816</v>
+        <v>0.59102067099999545</v>
       </c>
       <c r="D246" s="5">
-        <v>7.9750616373578165</v>
+        <v>7.9752845706074993</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>91.720791218000002</v>
+        <v>91.720837033999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.0036218039999909</v>
+        <v>-1.0036032710000029</v>
       </c>
       <c r="D247" s="5">
-        <v>-12.242468978331878</v>
+        <v>-12.242252801376974</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>91.854639802999998</v>
+        <v>91.854674215000003</v>
       </c>
       <c r="C248" s="5">
-        <v>0.13384858499999552</v>
+        <v>0.13383718100000408</v>
       </c>
       <c r="D248" s="5">
-        <v>1.7652894413109799</v>
+        <v>1.7651369394074301</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>92.050812550000003</v>
+        <v>92.050811598999999</v>
       </c>
       <c r="C249" s="5">
-        <v>0.19617274700000564</v>
+        <v>0.19613738399999647</v>
       </c>
       <c r="D249" s="5">
-        <v>2.5931432136266919</v>
+        <v>2.5926692755394942</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>91.767402395999994</v>
+        <v>91.767357171</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.28341015400000913</v>
+        <v>-0.28345442799999887</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.6326879807691781</v>
+        <v>-3.633245935399243</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>91.002686302000001</v>
+        <v>91.002623944000007</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.76471609399999352</v>
+        <v>-0.76473322699999358</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.5540163734693984</v>
+        <v>-9.5542252063938289</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>91.200141619999997</v>
+        <v>91.200100938000006</v>
       </c>
       <c r="C252" s="5">
-        <v>0.19745531799999583</v>
+        <v>0.19747699399999874</v>
       </c>
       <c r="D252" s="5">
-        <v>2.6350276476425405</v>
+        <v>2.6353222008884236</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>90.872903417000003</v>
+        <v>90.872889964999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.32723820299999318</v>
+        <v>-0.32721097300000679</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.2217943076239051</v>
+        <v>-4.2214517546899533</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>90.623435336</v>
+        <v>90.623420420000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.24946808100000339</v>
+        <v>-0.24946954499999663</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.2450024414574119</v>
+        <v>-3.2450216712367808</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>90.928864321000006</v>
+        <v>90.928851445000006</v>
       </c>
       <c r="C255" s="5">
-        <v>0.30542898500000604</v>
+        <v>0.3054310250000043</v>
       </c>
       <c r="D255" s="5">
-        <v>4.1201888122732067</v>
+        <v>4.1202175344437153</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>90.621821459000003</v>
+        <v>90.621832763</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.30704286200000297</v>
+        <v>-0.30701868200000604</v>
       </c>
       <c r="D256" s="5">
-        <v>-3.9776695499270764</v>
+        <v>-3.9773626505034243</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>90.669924330000001</v>
+        <v>90.669975352999998</v>
       </c>
       <c r="C257" s="5">
-        <v>4.8102870999997549E-2</v>
+        <v>4.8142589999997654E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.63883359941108164</v>
+        <v>0.63936255263992159</v>
       </c>
       <c r="E257" s="5">
-        <v>-1.5884401465010134</v>
+        <v>-1.5883967911030972</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>90.564989840999999</v>
+        <v>90.565088001999996</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.10493448900000146</v>
+        <v>-0.10488735100000213</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.3799829056868274</v>
+        <v>-1.3793661660895573</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>90.314822332999995</v>
+        <v>90.314988262</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.25016750800000409</v>
+        <v>-0.25009973999999602</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.2648587395304296</v>
+        <v>-3.2639842256798168</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>90.882675460000002</v>
+        <v>90.882798520999998</v>
       </c>
       <c r="C260" s="5">
-        <v>0.56785312700000645</v>
+        <v>0.56781025899999804</v>
       </c>
       <c r="D260" s="5">
-        <v>7.8114432620207008</v>
+        <v>7.8108181769747542</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>91.102621028000002</v>
+        <v>91.102595622999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.21994556799999998</v>
+        <v>0.21979710200000113</v>
       </c>
       <c r="D261" s="5">
-        <v>2.9430944657163671</v>
+        <v>2.9410773053433426</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>90.991789119000003</v>
+        <v>90.991587301999999</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.11083190899999806</v>
+        <v>-0.11100832099999991</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4501447394930644</v>
+        <v>-1.4524379014352107</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>90.953605488999997</v>
+        <v>90.953337689999998</v>
       </c>
       <c r="C263" s="5">
-        <v>-3.8183630000006019E-2</v>
+        <v>-3.8249612000001321E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.50240522126355769</v>
+        <v>-0.50327249398494089</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>91.368159485999996</v>
+        <v>91.367984274999998</v>
       </c>
       <c r="C264" s="5">
-        <v>0.41455399699999873</v>
+        <v>0.41464658499999985</v>
       </c>
       <c r="D264" s="5">
-        <v>5.608648304852748</v>
+        <v>5.6099494693272911</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>91.166150393999999</v>
+        <v>91.166139454000003</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.20200909199999728</v>
+        <v>-0.20184482099999457</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.6210966347227416</v>
+        <v>-2.6189959872129909</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>91.390746691000004</v>
+        <v>91.390817296999998</v>
       </c>
       <c r="C266" s="5">
-        <v>0.22459629700000505</v>
+        <v>0.22467784299999494</v>
       </c>
       <c r="D266" s="5">
-        <v>2.9966997928332129</v>
+        <v>2.9978029837854248</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>90.926803083999999</v>
+        <v>90.926835058999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.46394360700000448</v>
+        <v>-0.46398223799999982</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.9245390779636526</v>
+        <v>-5.9250142511894648</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>90.992062052999998</v>
+        <v>90.992101950000006</v>
       </c>
       <c r="C268" s="5">
-        <v>6.5258968999998501E-2</v>
+        <v>6.5266891000007377E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.86465843575016521</v>
+        <v>0.86476350889936882</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>90.602506731999995</v>
+        <v>90.602630672000004</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.38955532100000312</v>
+        <v>-0.38947127800000203</v>
       </c>
       <c r="D269" s="5">
-        <v>-5.0181818714929776</v>
+        <v>-5.0171224547265307</v>
       </c>
       <c r="E269" s="5">
-        <v>-7.4354973270551739E-2</v>
+        <v>-7.4274511201533056E-2</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>91.504256925999996</v>
+        <v>91.504516737000003</v>
       </c>
       <c r="C270" s="5">
-        <v>0.90175019400000167</v>
+        <v>0.90188606499999935</v>
       </c>
       <c r="D270" s="5">
-        <v>12.619350911142435</v>
+        <v>12.621339393574594</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>91.446005397999997</v>
+        <v>91.446303344</v>
       </c>
       <c r="C271" s="5">
-        <v>-5.8251527999999553E-2</v>
+        <v>-5.8213393000002611E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.76124988720314146</v>
+        <v>-0.76075111663523876</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>91.686629214000007</v>
+        <v>91.686886337000004</v>
       </c>
       <c r="C272" s="5">
-        <v>0.24062381600001004</v>
+        <v>0.24058299300000385</v>
       </c>
       <c r="D272" s="5">
-        <v>3.2036861017497476</v>
+        <v>3.203124104402888</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>91.892068375999997</v>
+        <v>91.892241846999994</v>
       </c>
       <c r="C273" s="5">
-        <v>0.20543916199999046</v>
+        <v>0.20535550999998975</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7221844562199449</v>
+        <v>2.7210546051511297</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>92.036812400000002</v>
+        <v>92.036935358999997</v>
       </c>
       <c r="C274" s="5">
-        <v>0.14474402400000486</v>
+        <v>0.14469351200000347</v>
       </c>
       <c r="D274" s="5">
-        <v>1.9066446165100448</v>
+        <v>1.9059698436932448</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>92.499605700999993</v>
+        <v>92.497399743000003</v>
       </c>
       <c r="C275" s="5">
-        <v>0.46279330099999072</v>
+        <v>0.46046438400000511</v>
       </c>
       <c r="D275" s="5">
-        <v>6.20372528523494</v>
+        <v>6.1716338106907909</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>92.560948651000004</v>
+        <v>92.561045182000001</v>
       </c>
       <c r="C276" s="5">
-        <v>6.1342950000010887E-2</v>
+        <v>6.3645438999998305E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.79871289284985103</v>
+        <v>0.82882572916715969</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>93.176280567000006</v>
+        <v>93.176429123000005</v>
       </c>
       <c r="C277" s="5">
-        <v>0.61533191600000237</v>
+        <v>0.6153839410000046</v>
       </c>
       <c r="D277" s="5">
-        <v>8.2756695521651658</v>
+        <v>8.2763860739612625</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>93.364184831000003</v>
+        <v>93.364921652999996</v>
       </c>
       <c r="C278" s="5">
-        <v>0.1879042639999966</v>
+        <v>0.18849252999999067</v>
       </c>
       <c r="D278" s="5">
-        <v>2.4470068278458657</v>
+        <v>2.4547490758638046</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>93.641471396</v>
+        <v>93.641386490000002</v>
       </c>
       <c r="C279" s="5">
-        <v>0.27728656499999715</v>
+        <v>0.27646483700000601</v>
       </c>
       <c r="D279" s="5">
-        <v>3.6227309228802129</v>
+        <v>3.6117906863164517</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>94.060290890999994</v>
+        <v>94.060352770999998</v>
       </c>
       <c r="C280" s="5">
-        <v>0.41881949499999394</v>
+        <v>0.41896628099999589</v>
       </c>
       <c r="D280" s="5">
-        <v>5.5011175281582947</v>
+        <v>5.5030983383669296</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>94.234004509000002</v>
+        <v>94.234158285000007</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17371361800000784</v>
+        <v>0.17380551400000854</v>
       </c>
       <c r="D281" s="5">
-        <v>2.2388495809207321</v>
+        <v>2.2400445255358559</v>
       </c>
       <c r="E281" s="5">
-        <v>4.0081647936539788</v>
+        <v>4.0081922412902982</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>94.413407485999997</v>
+        <v>94.413719736000004</v>
       </c>
       <c r="C282" s="5">
-        <v>0.17940297699999519</v>
+        <v>0.17956145099999787</v>
       </c>
       <c r="D282" s="5">
-        <v>2.3086374875331606</v>
+        <v>2.3106944110615979</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>94.418075332000001</v>
+        <v>94.418438402999996</v>
       </c>
       <c r="C283" s="5">
-        <v>4.6678460000038058E-3</v>
+        <v>4.718666999991683E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>5.9344734529176435E-2</v>
+        <v>5.9990827279143843E-2</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>95.142479264000002</v>
+        <v>95.142910360000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.7244039320000013</v>
+        <v>0.72447195700000577</v>
       </c>
       <c r="D284" s="5">
-        <v>9.6053748326984554</v>
+        <v>9.6062767124262205</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>95.619314766000002</v>
+        <v>95.619795742999997</v>
       </c>
       <c r="C285" s="5">
-        <v>0.47683550200000013</v>
+        <v>0.4768853829999955</v>
       </c>
       <c r="D285" s="5">
-        <v>6.1827463732095689</v>
+        <v>6.1833822795512416</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>95.899796916</v>
+        <v>95.900366052999999</v>
       </c>
       <c r="C286" s="5">
-        <v>0.28048214999999743</v>
+        <v>0.28057031000000165</v>
       </c>
       <c r="D286" s="5">
-        <v>3.5773330819184768</v>
+        <v>3.578457410982816</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>96.345516244999999</v>
+        <v>96.341532397999998</v>
       </c>
       <c r="C287" s="5">
-        <v>0.44571932899999922</v>
+        <v>0.44116634499999918</v>
       </c>
       <c r="D287" s="5">
-        <v>5.722116269972144</v>
+        <v>5.6621442831034763</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>96.811850991</v>
+        <v>96.812243131000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.46633474600000113</v>
+        <v>0.47071073300000421</v>
       </c>
       <c r="D288" s="5">
-        <v>5.9654255299370407</v>
+        <v>6.0231724534450581</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>97.003495928000007</v>
+        <v>97.003770083000006</v>
       </c>
       <c r="C289" s="5">
-        <v>0.19164493700000662</v>
+        <v>0.1915269520000038</v>
       </c>
       <c r="D289" s="5">
-        <v>2.4015074400395298</v>
+        <v>2.4000030157352858</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>97.537053403000002</v>
+        <v>97.538125089000005</v>
       </c>
       <c r="C290" s="5">
-        <v>0.53355747499999495</v>
+        <v>0.53435500599999841</v>
       </c>
       <c r="D290" s="5">
-        <v>6.8038585201583901</v>
+        <v>6.8143187797354177</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>97.250922755999994</v>
+        <v>97.250664040999993</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.28613064700000734</v>
+        <v>-0.28746104800001149</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.4640238400022838</v>
+        <v>-3.4798324763641975</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>97.620236603999999</v>
+        <v>97.620212672999997</v>
       </c>
       <c r="C292" s="5">
-        <v>0.36931384800000444</v>
+        <v>0.36954863200000432</v>
       </c>
       <c r="D292" s="5">
-        <v>4.6534384263427375</v>
+        <v>4.6564715064075113</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>97.640143964999993</v>
+        <v>97.640203524</v>
       </c>
       <c r="C293" s="5">
-        <v>1.9907360999994239E-2</v>
+        <v>1.9990851000002863E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.2449865507169191</v>
+        <v>0.24601522407394771</v>
       </c>
       <c r="E293" s="5">
-        <v>3.6145545058256401</v>
+        <v>3.6144486256234343</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>98.122683506000001</v>
+        <v>98.12300492</v>
       </c>
       <c r="C294" s="5">
-        <v>0.4825395410000084</v>
+        <v>0.48280139599999927</v>
       </c>
       <c r="D294" s="5">
-        <v>6.0943046647205845</v>
+        <v>6.097698434857235</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>98.472526576999996</v>
+        <v>98.473001867999997</v>
       </c>
       <c r="C295" s="5">
-        <v>0.34984307099999512</v>
+        <v>0.34999694799999759</v>
       </c>
       <c r="D295" s="5">
-        <v>4.3633397922663297</v>
+        <v>4.3652822149047976</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>99.079245822999994</v>
+        <v>99.079977029000005</v>
       </c>
       <c r="C296" s="5">
-        <v>0.60671924599999727</v>
+        <v>0.60697516100000826</v>
       </c>
       <c r="D296" s="5">
-        <v>7.6493304646423121</v>
+        <v>7.6526289258924018</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>99.666250176999995</v>
+        <v>99.667183816999994</v>
       </c>
       <c r="C297" s="5">
-        <v>0.58700435400000117</v>
+        <v>0.58720678799998893</v>
       </c>
       <c r="D297" s="5">
-        <v>7.3458154489558058</v>
+        <v>7.3483758525745735</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>100.37748000000001</v>
+        <v>100.37919134000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.7112298230000107</v>
+        <v>0.71200752300001113</v>
       </c>
       <c r="D298" s="5">
-        <v>8.9075619633691705</v>
+        <v>8.9176010161759134</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>100.68854397</v>
+        <v>100.68290466000001</v>
       </c>
       <c r="C299" s="5">
-        <v>0.3110639699999922</v>
+        <v>0.30371331999999995</v>
       </c>
       <c r="D299" s="5">
-        <v>3.7827722027359512</v>
+        <v>3.6918262199348462</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>101.16657327</v>
+        <v>101.16720818</v>
       </c>
       <c r="C300" s="5">
-        <v>0.47802930000000288</v>
+        <v>0.48430351999999743</v>
       </c>
       <c r="D300" s="5">
-        <v>5.8482662356545756</v>
+        <v>5.92740879234952</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>101.83766952000001</v>
+        <v>101.83773315000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.67109625000000506</v>
+        <v>0.67052497000000244</v>
       </c>
       <c r="D301" s="5">
-        <v>8.2572398357362964</v>
+        <v>8.2498988800429949</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>102.67116946</v>
+        <v>102.67224417</v>
       </c>
       <c r="C302" s="5">
-        <v>0.83349993999999583</v>
+        <v>0.83451101999999366</v>
       </c>
       <c r="D302" s="5">
-        <v>10.27591723418495</v>
+        <v>10.288942854703254</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>103.98728383</v>
+        <v>103.98650536</v>
       </c>
       <c r="C303" s="5">
-        <v>1.316114369999994</v>
+        <v>1.3142611899999963</v>
       </c>
       <c r="D303" s="5">
-        <v>16.514696463125045</v>
+        <v>16.489596766588722</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>104.51343054</v>
+        <v>104.51321591999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.52614671000000612</v>
+        <v>0.52671055999999794</v>
       </c>
       <c r="D304" s="5">
-        <v>6.2435135617760595</v>
+        <v>6.2504400746991262</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>105.13390721</v>
+        <v>105.13336178</v>
       </c>
       <c r="C305" s="5">
-        <v>0.62047667000000217</v>
+        <v>0.62014586000000804</v>
       </c>
       <c r="D305" s="5">
-        <v>7.3614627809993172</v>
+        <v>7.3574246265777132</v>
       </c>
       <c r="E305" s="5">
-        <v>7.6748793484841871</v>
+        <v>7.6742550563797085</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>105.13506403</v>
+        <v>105.13559008</v>
       </c>
       <c r="C306" s="5">
-        <v>1.1568199999913986E-3</v>
+        <v>2.2282999999987396E-3</v>
       </c>
       <c r="D306" s="5">
-        <v>1.3204760007967664E-2</v>
+        <v>2.5436946814116901E-2</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>105.32950891</v>
+        <v>105.33013984999999</v>
       </c>
       <c r="C307" s="5">
-        <v>0.19444488000000604</v>
+        <v>0.19454976999999474</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2420878558583102</v>
+        <v>2.2432983091216885</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>105.00642508</v>
+        <v>105.00762836</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.32308383000000163</v>
+        <v>-0.32251148999999657</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.6193685412674093</v>
+        <v>-3.6130431738693125</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>105.40529288</v>
+        <v>105.4074191</v>
       </c>
       <c r="C309" s="5">
-        <v>0.39886780000000499</v>
+        <v>0.39979074000000026</v>
       </c>
       <c r="D309" s="5">
-        <v>4.6546555534746403</v>
+        <v>4.665597903071661</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>105.54378733</v>
+        <v>105.54630272</v>
       </c>
       <c r="C310" s="5">
-        <v>0.13849444999999605</v>
+        <v>0.13888362000000143</v>
       </c>
       <c r="D310" s="5">
-        <v>1.5881519808431444</v>
+        <v>1.5926147261960732</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>105.51510270999999</v>
+        <v>105.50959397</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.8684620000007044E-2</v>
+        <v>-3.670875000000251E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.3256481371426978</v>
+        <v>-0.4165596791294579</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>105.73607991999999</v>
+        <v>105.73728002</v>
       </c>
       <c r="C312" s="5">
-        <v>0.22097721000000092</v>
+        <v>0.22768605000000264</v>
       </c>
       <c r="D312" s="5">
-        <v>2.5422755307141998</v>
+        <v>2.6205155806159786</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>105.58184858</v>
+        <v>105.58294442</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.1542313399999955</v>
+        <v>-0.15433559999999602</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.7363988763629989</v>
+        <v>-1.7375437075355604</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>105.28449123</v>
+        <v>105.27979709</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.29735734999999863</v>
+        <v>-0.3031473300000016</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.3277793464917549</v>
+        <v>-3.3915217232392547</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>105.72775084</v>
+        <v>105.7277474</v>
       </c>
       <c r="C315" s="5">
-        <v>0.44325960999999836</v>
+        <v>0.44795030999999597</v>
       </c>
       <c r="D315" s="5">
-        <v>5.1707783921004058</v>
+        <v>5.2270224589025638</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>105.53124628</v>
+        <v>105.53143522000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.19650455999999394</v>
+        <v>-0.19631217999999251</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.2076501189912445</v>
+        <v>-2.2055109016213659</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>105.50043002</v>
+        <v>105.49922685999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-3.081626000000881E-2</v>
+        <v>-3.2208360000012703E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.3498506820238112</v>
+        <v>-0.3656277354649129</v>
       </c>
       <c r="E317" s="5">
-        <v>0.34862473936965177</v>
+        <v>0.34800093310589642</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>105.68634903</v>
+        <v>105.68665857000001</v>
       </c>
       <c r="C318" s="5">
-        <v>0.18591901000000632</v>
+        <v>0.18743171000001269</v>
       </c>
       <c r="D318" s="5">
-        <v>2.1353275164921914</v>
+        <v>2.1528961764439636</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>105.71105869</v>
+        <v>105.71128364</v>
       </c>
       <c r="C319" s="5">
-        <v>2.4709659999999189E-2</v>
+        <v>2.4625069999999027E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.28092323447244105</v>
+        <v>0.27995948003793902</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>105.54631209</v>
+        <v>105.55102217</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.16474660000000085</v>
+        <v>-0.1602614700000089</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.8542065197653557</v>
+        <v>-1.804143223291288</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>105.20407718</v>
+        <v>105.20666398</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.34223491000000195</v>
+        <v>-0.34435818999999412</v>
       </c>
       <c r="D321" s="5">
-        <v>-3.8223643318071598</v>
+        <v>-3.8454864538124967</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>104.90889882</v>
+        <v>104.91220837</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.2951783599999942</v>
+        <v>-0.29445560999999998</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.3154484779965299</v>
+        <v>-3.3073750208397312</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>104.23834531999999</v>
+        <v>104.23336385</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.67055350000001113</v>
+        <v>-0.6788445199999984</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.4061454325843652</v>
+        <v>-7.4942566476407402</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>105.19468362000001</v>
+        <v>105.19653402</v>
       </c>
       <c r="C324" s="5">
-        <v>0.95633830000001296</v>
+        <v>0.96317016999999794</v>
       </c>
       <c r="D324" s="5">
-        <v>11.582322389907063</v>
+        <v>11.669900379920307</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>105.0959513</v>
+        <v>105.09750316</v>
       </c>
       <c r="C325" s="5">
-        <v>-9.8732320000010532E-2</v>
+        <v>-9.9030859999999166E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.1204852511421781</v>
+        <v>-1.1238361081079895</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>105.86662260999999</v>
+        <v>105.85543601000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.77067130999999733</v>
+        <v>0.7579328500000031</v>
       </c>
       <c r="D326" s="5">
-        <v>9.1633542547071336</v>
+        <v>9.0056985350375882</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>105.29830989</v>
+        <v>105.29867296</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.56831271999999444</v>
+        <v>-0.5567630500000007</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.2550014746350797</v>
+        <v>-6.1321670435974802</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>105.15814829999999</v>
+        <v>105.15862607</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.14016159000000528</v>
+        <v>-0.14004689000000781</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.5856665504473177</v>
+        <v>-1.58437298850993</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>105.46415854</v>
+        <v>105.46241757999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.30601024000000621</v>
+        <v>0.30379150999999638</v>
       </c>
       <c r="D329" s="5">
-        <v>3.548435489089985</v>
+        <v>3.5222811258747821</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.4380409627832176E-2</v>
+        <v>-3.489056848620109E-2</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>105.76337828</v>
+        <v>105.76360037000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.29921973999999807</v>
+        <v>0.3011827900000128</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4582364990038306</v>
+        <v>3.481340403158506</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>106.03501826999999</v>
+        <v>106.03487358</v>
       </c>
       <c r="C331" s="5">
-        <v>0.27163998999999706</v>
+        <v>0.27127320999998972</v>
       </c>
       <c r="D331" s="5">
-        <v>3.1259618153990809</v>
+        <v>3.1216746396760753</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>106.59666554</v>
+        <v>106.60511825</v>
       </c>
       <c r="C332" s="5">
-        <v>0.5616472700000088</v>
+        <v>0.57024467000000811</v>
       </c>
       <c r="D332" s="5">
-        <v>6.544650673417296</v>
+        <v>6.6478242275596289</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>106.68208326</v>
+        <v>106.68538818</v>
       </c>
       <c r="C333" s="5">
-        <v>8.5417719999995256E-2</v>
+        <v>8.0269930000000045E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>0.96582965639300244</v>
+        <v>0.90730940021805928</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>107.15087724</v>
+        <v>107.15417193</v>
       </c>
       <c r="C334" s="5">
-        <v>0.46879398000000094</v>
+        <v>0.46878375000000005</v>
       </c>
       <c r="D334" s="5">
-        <v>5.4025011620376429</v>
+        <v>5.4022089840968457</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>107.64797833</v>
+        <v>107.64526329</v>
       </c>
       <c r="C335" s="5">
-        <v>0.49710109000000102</v>
+        <v>0.49109135999999864</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7113854991137414</v>
+        <v>5.6404100375592847</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>107.55718803000001</v>
+        <v>107.5593228</v>
       </c>
       <c r="C336" s="5">
-        <v>-9.0790299999994772E-2</v>
+        <v>-8.5940489999998704E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.0073983835804268</v>
+        <v>-0.95384551008866891</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>108.5150194</v>
+        <v>108.51852921</v>
       </c>
       <c r="C337" s="5">
-        <v>0.95783136999999385</v>
+        <v>0.95920640999999307</v>
       </c>
       <c r="D337" s="5">
-        <v>11.225650491985096</v>
+        <v>11.24233012971294</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>109.34892528</v>
+        <v>109.32739263000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.83390588000000321</v>
+        <v>0.80886342000000866</v>
       </c>
       <c r="D338" s="5">
-        <v>9.6215653374742907</v>
+        <v>9.3203718027172755</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>109.63880686</v>
+        <v>109.64033366</v>
       </c>
       <c r="C339" s="5">
-        <v>0.28988157999999942</v>
+        <v>0.31294102999999041</v>
       </c>
       <c r="D339" s="5">
-        <v>3.2279684648862217</v>
+        <v>3.489501364990133</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>110.24639171</v>
+        <v>110.2478582</v>
       </c>
       <c r="C340" s="5">
-        <v>0.60758484999999496</v>
+        <v>0.60752454</v>
       </c>
       <c r="D340" s="5">
-        <v>6.8565140175163242</v>
+        <v>6.8557141537091804</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>111.00390584</v>
+        <v>111.00142307</v>
       </c>
       <c r="C341" s="5">
-        <v>0.75751413000000412</v>
+        <v>0.75356487000000527</v>
       </c>
       <c r="D341" s="5">
-        <v>8.5641693599400668</v>
+        <v>8.5177113149787367</v>
       </c>
       <c r="E341" s="5">
-        <v>5.2527298152186042</v>
+        <v>5.2521131385958597</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>111.69452477</v>
+        <v>111.69488311000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.69061892999999941</v>
+        <v>0.69346004000000505</v>
       </c>
       <c r="D342" s="5">
-        <v>7.7267335610848198</v>
+        <v>7.7597999303592458</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>112.22321827</v>
+        <v>112.22254492</v>
       </c>
       <c r="C343" s="5">
-        <v>0.52869350000000281</v>
+        <v>0.5276618099999979</v>
       </c>
       <c r="D343" s="5">
-        <v>5.8302962539211522</v>
+        <v>5.8186026658106238</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>112.67981811999999</v>
+        <v>112.69260764000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.45659984999998926</v>
+        <v>0.47006272000000138</v>
       </c>
       <c r="D344" s="5">
-        <v>4.9931631240072383</v>
+        <v>5.1438273776169163</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>113.02814693000001</v>
+        <v>113.03165178</v>
       </c>
       <c r="C345" s="5">
-        <v>0.34832881000001237</v>
+        <v>0.33904413999999861</v>
       </c>
       <c r="D345" s="5">
-        <v>3.7733035378549218</v>
+        <v>3.6706329960828565</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>113.65467335</v>
+        <v>113.65803407</v>
       </c>
       <c r="C346" s="5">
-        <v>0.62652641999999048</v>
+        <v>0.62638228999999512</v>
       </c>
       <c r="D346" s="5">
-        <v>6.8583065589550074</v>
+        <v>6.8564613038113897</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>114.16429483</v>
+        <v>114.16428096999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.50962148000000695</v>
+        <v>0.50624689999999362</v>
       </c>
       <c r="D347" s="5">
-        <v>5.5154375062029803</v>
+        <v>5.4778504806772377</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>114.40030009</v>
+        <v>114.40314171</v>
       </c>
       <c r="C348" s="5">
-        <v>0.23600525999999888</v>
+        <v>0.2388607400000069</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5090910675096723</v>
+        <v>2.5397996394480149</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>114.65511235</v>
+        <v>114.65960748000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.25481225999999424</v>
+        <v>0.25646577000000548</v>
       </c>
       <c r="D349" s="5">
-        <v>2.7058370832615086</v>
+        <v>2.7235441941870553</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>114.35918529999999</v>
+        <v>114.32639662</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.29592705000000308</v>
+        <v>-0.33321086000000832</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.0536321979098391</v>
+        <v>-3.432102236331025</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>114.94564203</v>
+        <v>114.95050297</v>
       </c>
       <c r="C351" s="5">
-        <v>0.58645673000000897</v>
+        <v>0.62410635000000525</v>
       </c>
       <c r="D351" s="5">
-        <v>6.3304107006933341</v>
+        <v>6.7510916938249066</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>115.29506408</v>
+        <v>115.29710332000001</v>
       </c>
       <c r="C352" s="5">
-        <v>0.34942205000000115</v>
+        <v>0.34660035000000278</v>
       </c>
       <c r="D352" s="5">
-        <v>3.7094797814229086</v>
+        <v>3.6788678251955087</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>115.64193837000001</v>
+        <v>115.63888405</v>
       </c>
       <c r="C353" s="5">
-        <v>0.34687429000000236</v>
+        <v>0.34178072999999642</v>
       </c>
       <c r="D353" s="5">
-        <v>3.6706379997813565</v>
+        <v>3.6157910016158201</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1782606611025175</v>
+        <v>4.17783921299415</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>116.05001104</v>
+        <v>116.05056553999999</v>
       </c>
       <c r="C354" s="5">
-        <v>0.4080726699999957</v>
+        <v>0.41168148999999232</v>
       </c>
       <c r="D354" s="5">
-        <v>4.3176708380548101</v>
+        <v>4.3567225657027642</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>116.549345</v>
+        <v>116.54948079</v>
       </c>
       <c r="C355" s="5">
-        <v>0.4993339600000013</v>
+        <v>0.49891525000001025</v>
       </c>
       <c r="D355" s="5">
-        <v>5.2872572966578879</v>
+        <v>5.2826925413510972</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>116.69388497</v>
+        <v>116.70767705</v>
       </c>
       <c r="C356" s="5">
-        <v>0.14453996999999674</v>
+        <v>0.15819625999999687</v>
       </c>
       <c r="D356" s="5">
-        <v>1.4983862601304354</v>
+        <v>1.6410122598036203</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>117.56223598</v>
+        <v>117.56613612</v>
       </c>
       <c r="C357" s="5">
-        <v>0.86835100999999781</v>
+        <v>0.85845906999999499</v>
       </c>
       <c r="D357" s="5">
-        <v>9.3042044063330831</v>
+        <v>9.1927595429539988</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>117.62139467999999</v>
+        <v>117.62465055</v>
       </c>
       <c r="C358" s="5">
-        <v>5.9158699999997566E-2</v>
+        <v>5.8514430000002449E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>0.60552818752439563</v>
+        <v>0.59889567472748428</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>118.28667256</v>
+        <v>118.29080078</v>
       </c>
       <c r="C359" s="5">
-        <v>0.66527788000000498</v>
+        <v>0.66615022999999951</v>
       </c>
       <c r="D359" s="5">
-        <v>7.0024903147504203</v>
+        <v>7.0117600875905461</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>118.71938040000001</v>
+        <v>118.72215052999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.43270784000000617</v>
+        <v>0.43134974999999542</v>
       </c>
       <c r="D360" s="5">
-        <v>4.4791605583515137</v>
+        <v>4.4646602365513433</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>119.53303201999999</v>
+        <v>119.53858341</v>
       </c>
       <c r="C361" s="5">
-        <v>0.81365161999998747</v>
+        <v>0.8164328800000078</v>
       </c>
       <c r="D361" s="5">
-        <v>8.5414884787602396</v>
+        <v>8.5715908714097075</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>119.60581109</v>
+        <v>119.56145359</v>
       </c>
       <c r="C362" s="5">
-        <v>7.2779070000009938E-2</v>
+        <v>2.2870179999998186E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.73308556302371652</v>
+        <v>0.2298263218895924</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>119.40059100000001</v>
+        <v>119.40870325</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.20522008999999741</v>
+        <v>-0.15275033999999721</v>
       </c>
       <c r="D363" s="5">
-        <v>-2.0396448256404631</v>
+        <v>-1.5223792300937067</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>119.50853499999999</v>
+        <v>119.51110487</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10794399999998916</v>
+        <v>0.10240161999999486</v>
       </c>
       <c r="D364" s="5">
-        <v>1.0902694522165746</v>
+        <v>1.0339547420896267</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>119.56823928</v>
+        <v>119.5655046</v>
       </c>
       <c r="C365" s="5">
-        <v>5.9704280000005383E-2</v>
+        <v>5.4399730000000091E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.60114805604818411</v>
+        <v>0.54759223679246016</v>
       </c>
       <c r="E365" s="5">
-        <v>3.3952223262097903</v>
+        <v>3.3955884149679205</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>119.51521846</v>
+        <v>119.51657182</v>
       </c>
       <c r="C366" s="5">
-        <v>-5.3020820000000413E-2</v>
+        <v>-4.893278000000123E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.53082690517285425</v>
+        <v>-0.49000206905507326</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>119.29959042999999</v>
+        <v>119.30121871</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.21562803000000486</v>
+        <v>-0.21535310999999524</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1436717096094293</v>
+        <v>-2.1409416108192691</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>119.02955393000001</v>
+        <v>119.04440433000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.27003649999998913</v>
+        <v>-0.25681437999999446</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.682657600044136</v>
+        <v>-2.5528206482693827</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>110.10396935</v>
+        <v>110.10651867999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-8.925584580000006</v>
+        <v>-8.9378856500000126</v>
       </c>
       <c r="D369" s="5">
-        <v>-60.755568793443693</v>
+        <v>-60.803386888361487</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>110.37713826</v>
+        <v>110.38001296</v>
       </c>
       <c r="C370" s="5">
-        <v>0.27316890999999544</v>
+        <v>0.27349428000000842</v>
       </c>
       <c r="D370" s="5">
-        <v>3.0181740122859013</v>
+        <v>3.0217472744263896</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>111.80681088999999</v>
+        <v>111.81338315000001</v>
       </c>
       <c r="C371" s="5">
-        <v>1.4296726299999989</v>
+        <v>1.4333701900000051</v>
       </c>
       <c r="D371" s="5">
-        <v>16.699652197646909</v>
+        <v>16.745505339276679</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>110.31828885</v>
+        <v>110.32143141</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.4885220399999923</v>
+        <v>-1.4919517400000046</v>
       </c>
       <c r="D372" s="5">
-        <v>-14.856581859319506</v>
+        <v>-14.887528928253847</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>110.80908698</v>
+        <v>110.81313603</v>
       </c>
       <c r="C373" s="5">
-        <v>0.49079813000000172</v>
+        <v>0.49170461999999304</v>
       </c>
       <c r="D373" s="5">
-        <v>5.4713039997790647</v>
+        <v>5.4814983522481375</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>111.23948937999999</v>
+        <v>111.19384808</v>
       </c>
       <c r="C374" s="5">
-        <v>0.4304023999999913</v>
+        <v>0.38071204999999964</v>
       </c>
       <c r="D374" s="5">
-        <v>4.7618893306419663</v>
+        <v>4.20154859882238</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>112.2397489</v>
+        <v>112.25005311</v>
       </c>
       <c r="C375" s="5">
-        <v>1.0002595200000002</v>
+        <v>1.056205030000001</v>
       </c>
       <c r="D375" s="5">
-        <v>11.340302565733683</v>
+        <v>12.013286751032858</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>112.54251721</v>
+        <v>112.54103583</v>
       </c>
       <c r="C376" s="5">
-        <v>0.3027683100000047</v>
+        <v>0.29098272000000236</v>
       </c>
       <c r="D376" s="5">
-        <v>3.2854768790924416</v>
+        <v>3.1554636016055015</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>113.42129371</v>
+        <v>113.41676679</v>
       </c>
       <c r="C377" s="5">
-        <v>0.87877650000000074</v>
+        <v>0.8757309599999985</v>
       </c>
       <c r="D377" s="5">
-        <v>9.783143867423405</v>
+        <v>9.7479087423127488</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.1409518171504853</v>
+        <v>-5.1425683608079753</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>112.86384089000001</v>
+        <v>112.86226318</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.55745281999999463</v>
+        <v>-0.55450360999999759</v>
       </c>
       <c r="D378" s="5">
-        <v>-5.7410171081518691</v>
+        <v>-5.7116781056800958</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>112.23807579</v>
+        <v>112.24936618</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.62576510000000951</v>
+        <v>-0.6128970000000038</v>
       </c>
       <c r="D379" s="5">
-        <v>-6.4541250073621104</v>
+        <v>-6.3254291584690092</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>113.85419005999999</v>
+        <v>113.86498587</v>
       </c>
       <c r="C380" s="5">
-        <v>1.6161142699999971</v>
+        <v>1.6156196900000026</v>
       </c>
       <c r="D380" s="5">
-        <v>18.715019250082698</v>
+        <v>18.706797864183187</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>114.50104152</v>
+        <v>114.50480838</v>
       </c>
       <c r="C381" s="5">
-        <v>0.64685146000000771</v>
+        <v>0.6398225100000019</v>
       </c>
       <c r="D381" s="5">
-        <v>7.0348063241444159</v>
+        <v>6.9553055277234543</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>115.18342228</v>
+        <v>115.18657747</v>
       </c>
       <c r="C382" s="5">
-        <v>0.68238076000000092</v>
+        <v>0.68176909000000308</v>
       </c>
       <c r="D382" s="5">
-        <v>7.3906547367856623</v>
+        <v>7.3835605751225941</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>115.30168645000001</v>
+        <v>115.31372715000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.11826417000000333</v>
+        <v>0.12714968000000226</v>
       </c>
       <c r="D383" s="5">
-        <v>1.2390773833948598</v>
+        <v>1.3327019608348811</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>115.98681299</v>
+        <v>115.99236397999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.68512653999999884</v>
+        <v>0.67863682999998787</v>
       </c>
       <c r="D384" s="5">
-        <v>7.3681499549318463</v>
+        <v>7.2952957460246548</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>115.87212678</v>
+        <v>115.87777865</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.11468621000000212</v>
+        <v>-0.11458532999999704</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.1801123641512312</v>
+        <v>-1.1790238299829281</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>116.64623632</v>
+        <v>116.59880964</v>
       </c>
       <c r="C386" s="5">
-        <v>0.77410953999999776</v>
+        <v>0.7210309900000027</v>
       </c>
       <c r="D386" s="5">
-        <v>8.318098226521208</v>
+        <v>7.7277192296890895</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>118.16818995</v>
+        <v>118.17608373</v>
       </c>
       <c r="C387" s="5">
-        <v>1.5219536299999987</v>
+        <v>1.5772740900000031</v>
       </c>
       <c r="D387" s="5">
-        <v>16.831037327496269</v>
+        <v>17.496714668130899</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>118.98643551000001</v>
+        <v>118.97439899</v>
       </c>
       <c r="C388" s="5">
-        <v>0.81824556000000825</v>
+        <v>0.79831525999999542</v>
       </c>
       <c r="D388" s="5">
-        <v>8.6331706143166986</v>
+        <v>8.4144350559649297</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>119.89115814</v>
+        <v>119.87527166</v>
       </c>
       <c r="C389" s="5">
-        <v>0.90472262999999487</v>
+        <v>0.90087266999999827</v>
       </c>
       <c r="D389" s="5">
-        <v>9.5157070863545421</v>
+        <v>9.4745118403437587</v>
       </c>
       <c r="E389" s="5">
-        <v>5.704276700054578</v>
+        <v>5.6944886129212557</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>120.02477767000001</v>
+        <v>120.02483691</v>
       </c>
       <c r="C390" s="5">
-        <v>0.13361953000000426</v>
+        <v>0.14956525000000909</v>
       </c>
       <c r="D390" s="5">
-        <v>1.3456369125022682</v>
+        <v>1.5075257078555726</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>121.39264458</v>
+        <v>121.41137882</v>
       </c>
       <c r="C391" s="5">
-        <v>1.3678669099999894</v>
+        <v>1.3865419099999912</v>
       </c>
       <c r="D391" s="5">
-        <v>14.566475114419951</v>
+        <v>14.778144770348046</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>122.07872595000001</v>
+        <v>122.08835797</v>
       </c>
       <c r="C392" s="5">
-        <v>0.68608137000001079</v>
+        <v>0.67697915000000819</v>
       </c>
       <c r="D392" s="5">
-        <v>6.9969468192319306</v>
+        <v>6.9001556844225487</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>123.23931947</v>
+        <v>123.25090824999999</v>
       </c>
       <c r="C393" s="5">
-        <v>1.1605935199999919</v>
+        <v>1.1625502799999907</v>
       </c>
       <c r="D393" s="5">
-        <v>12.024145307571366</v>
+        <v>12.044490806490016</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>124.10101114</v>
+        <v>124.10384254</v>
       </c>
       <c r="C394" s="5">
-        <v>0.86169166999999902</v>
+        <v>0.85293429000000742</v>
       </c>
       <c r="D394" s="5">
-        <v>8.7207257083003356</v>
+        <v>8.6278544281462199</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>124.26021255000001</v>
+        <v>124.28458329</v>
       </c>
       <c r="C395" s="5">
-        <v>0.15920141000000854</v>
+        <v>0.18074074999999823</v>
       </c>
       <c r="D395" s="5">
-        <v>1.5503128099778829</v>
+        <v>1.7617073022081264</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>127.1288643</v>
+        <v>127.14696898</v>
       </c>
       <c r="C396" s="5">
-        <v>2.8686517499999979</v>
+        <v>2.8623856899999964</v>
       </c>
       <c r="D396" s="5">
-        <v>31.505798095317861</v>
+        <v>31.421074331678156</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>127.59224327</v>
+        <v>127.59776452</v>
       </c>
       <c r="C397" s="5">
-        <v>0.46337896999999373</v>
+        <v>0.45079554000000144</v>
       </c>
       <c r="D397" s="5">
-        <v>4.4627055628593482</v>
+        <v>4.3385145189498875</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>128.21289594999999</v>
+        <v>128.16809659</v>
       </c>
       <c r="C398" s="5">
-        <v>0.62065267999999207</v>
+        <v>0.5703320700000063</v>
       </c>
       <c r="D398" s="5">
-        <v>5.9959422382208416</v>
+        <v>5.4975630611399762</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>128.80874469</v>
+        <v>128.80913749000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.59584874000000809</v>
+        <v>0.64104090000000724</v>
       </c>
       <c r="D399" s="5">
-        <v>5.7215829548357355</v>
+        <v>6.1697634727181372</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>129.26074143</v>
+        <v>129.23206182000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.45199673999999845</v>
+        <v>0.42292433000000074</v>
       </c>
       <c r="D400" s="5">
-        <v>4.2930907966568066</v>
+        <v>4.0119439238737176</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>129.89886888000001</v>
+        <v>129.84584881999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.63812745000001314</v>
+        <v>0.61378699999997366</v>
       </c>
       <c r="D401" s="5">
-        <v>6.0876234412649</v>
+        <v>5.8506569403568687</v>
       </c>
       <c r="E401" s="5">
-        <v>8.3473301077913842</v>
+        <v>8.3174594909610313</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>130.49950697</v>
+        <v>130.49431419999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.60063808999998969</v>
+        <v>0.64846538000000464</v>
       </c>
       <c r="D402" s="5">
-        <v>5.691976181926095</v>
+        <v>6.1603238802932614</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>130.9435972</v>
+        <v>130.96311401</v>
       </c>
       <c r="C403" s="5">
-        <v>0.44409023000000047</v>
+        <v>0.46879981000000726</v>
       </c>
       <c r="D403" s="5">
-        <v>4.1609082453304413</v>
+        <v>4.3971985965737703</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>131.60910240000001</v>
+        <v>131.62807426000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.66550520000001256</v>
+        <v>0.66496025000000714</v>
       </c>
       <c r="D404" s="5">
-        <v>6.2722601266876232</v>
+        <v>6.2660196129717516</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>131.99778839999999</v>
+        <v>132.03484318</v>
       </c>
       <c r="C405" s="5">
-        <v>0.38868599999997855</v>
+        <v>0.40676891999999043</v>
       </c>
       <c r="D405" s="5">
-        <v>3.6021411128644321</v>
+        <v>3.7720310733680096</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>132.72935899999999</v>
+        <v>132.73916714000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.73157059999999774</v>
+        <v>0.70432396000001063</v>
       </c>
       <c r="D406" s="5">
-        <v>6.8572780898340291</v>
+        <v>6.592442254823716</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>133.40459887</v>
+        <v>133.44500780999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.67523987000001284</v>
+        <v>0.7058406699999864</v>
       </c>
       <c r="D407" s="5">
-        <v>6.2785575685735173</v>
+        <v>6.5709695069203544</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>133.65625212</v>
+        <v>133.6892258</v>
       </c>
       <c r="C408" s="5">
-        <v>0.25165325000000394</v>
+        <v>0.24421799000000988</v>
       </c>
       <c r="D408" s="5">
-        <v>2.2873035568341971</v>
+        <v>2.2183631415030103</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>134.25061694999999</v>
+        <v>134.25912068</v>
       </c>
       <c r="C409" s="5">
-        <v>0.5943648299999893</v>
+        <v>0.56989487999999255</v>
       </c>
       <c r="D409" s="5">
-        <v>5.4688319414113229</v>
+        <v>5.2370541077734201</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>135.03660302</v>
+        <v>135.00071159000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.78598607000000698</v>
+        <v>0.74159091000001354</v>
       </c>
       <c r="D410" s="5">
-        <v>7.2562403414011323</v>
+        <v>6.8334147986989002</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>135.26097419999999</v>
+        <v>135.24416228000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.22437117999999145</v>
+        <v>0.24345069000000308</v>
       </c>
       <c r="D411" s="5">
-        <v>2.0121923005750553</v>
+        <v>2.1855874377457507</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>135.78454669999999</v>
+        <v>135.73436917999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.52357250000000022</v>
+        <v>0.49020689999997558</v>
       </c>
       <c r="D412" s="5">
-        <v>4.7451755167901677</v>
+        <v>4.4372935940447</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>136.38070870000001</v>
+        <v>136.28053141999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.59616200000002095</v>
+        <v>0.54616224000000102</v>
       </c>
       <c r="D413" s="5">
-        <v>5.3977048094612901</v>
+        <v>4.9368139170676395</v>
       </c>
       <c r="E413" s="5">
-        <v>4.98991244179956</v>
+        <v>4.9556321272312243</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>136.74471008</v>
+        <v>136.73359740999999</v>
       </c>
       <c r="C414" s="5">
-        <v>0.3640013799999906</v>
+        <v>0.45306598999999892</v>
       </c>
       <c r="D414" s="5">
-        <v>3.2502477998135992</v>
+        <v>4.0631720653839576</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>136.99118523000001</v>
+        <v>137.00697589999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.24647515000000908</v>
+        <v>0.27337848999999892</v>
       </c>
       <c r="D415" s="5">
-        <v>2.1845084473267162</v>
+        <v>2.4257810079525433</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>137.42287977999999</v>
+        <v>137.46501601</v>
       </c>
       <c r="C416" s="5">
-        <v>0.4316945499999747</v>
+        <v>0.4580401100000131</v>
       </c>
       <c r="D416" s="5">
-        <v>3.847743610851273</v>
+        <v>4.086421752559688</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>137.45533681000001</v>
+        <v>137.52171647</v>
       </c>
       <c r="C417" s="5">
-        <v>3.2457030000017539E-2</v>
+        <v>5.670046000000184E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.28378877167216654</v>
+        <v>0.49609073565697326</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>137.55123556000001</v>
+        <v>137.56724668999999</v>
       </c>
       <c r="C418" s="5">
-        <v>9.5898750000003474E-2</v>
+        <v>4.5530219999989185E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.84042649798767854</v>
+        <v>0.39801613601708752</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>138.05884487</v>
+        <v>138.11268612000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.50760930999999232</v>
+        <v>0.54543943000001605</v>
       </c>
       <c r="D419" s="5">
-        <v>4.5193919387954695</v>
+        <v>4.8630097982233389</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>138.40371852999999</v>
+        <v>138.45237721000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.34487365999999042</v>
+        <v>0.3396910900000023</v>
       </c>
       <c r="D420" s="5">
-        <v>3.0391527003472696</v>
+        <v>2.9916796875521401</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>138.57451655</v>
+        <v>138.58388277</v>
       </c>
       <c r="C421" s="5">
-        <v>0.17079802000000655</v>
+        <v>0.13150555999999369</v>
       </c>
       <c r="D421" s="5">
-        <v>1.4909604717049163</v>
+        <v>1.1457634677777717</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>138.74858527999999</v>
+        <v>138.72466918999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.17406872999998768</v>
+        <v>0.14078641999998354</v>
       </c>
       <c r="D422" s="5">
-        <v>1.5178234762935228</v>
+        <v>1.2259063796654646</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>138.43249968000001</v>
+        <v>138.39713803000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.31608559999997965</v>
+        <v>-0.32753115999997817</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.6997471371130288</v>
+        <v>-2.7967161677200036</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>138.42236772000001</v>
+        <v>138.35122733</v>
       </c>
       <c r="C424" s="5">
-        <v>-1.0131959999995388E-2</v>
+        <v>-4.5910700000007409E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-8.779339314772816E-2</v>
+        <v>-0.39735238503556536</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>138.16666207</v>
+        <v>138.01606157000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.25570565000001011</v>
+        <v>-0.33516575999999532</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.1943585946249344</v>
+        <v>-2.8686626299402884</v>
       </c>
       <c r="E425" s="5">
-        <v>1.3095351879484518</v>
+        <v>1.2734982259874794</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>137.97603226000001</v>
+        <v>137.95193527999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.19062980999999013</v>
+        <v>-6.4126290000018571E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.6431448577328145</v>
+        <v>-0.55613241477782127</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>137.91899285</v>
+        <v>137.93490241999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-5.7039410000015778E-2</v>
+        <v>-1.7032860000000483E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.49495463964790432</v>
+        <v>-0.14806285690130983</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>137.72304715999999</v>
+        <v>137.79107815</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.19594569000000206</v>
+        <v>-0.14382426999998188</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.6916172982148314</v>
+        <v>-1.2440853142205222</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>137.49449815</v>
+        <v>137.58815702000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.22854900999999472</v>
+        <v>-0.2029211299999929</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.9733037438316559</v>
+        <v>-1.7529631755742403</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>137.5609145</v>
+        <v>137.58400691</v>
       </c>
       <c r="C430" s="5">
-        <v>6.6416349999997237E-2</v>
+        <v>-4.150110000011864E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>0.58119928558728606</v>
+        <v>-3.6189930854502173E-2</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>136.94150457999999</v>
+        <v>137.00229539</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.61940992000000961</v>
+        <v>-0.58171151999999893</v>
       </c>
       <c r="D431" s="5">
-        <v>-5.2715371843193859</v>
+        <v>-4.9573183157583856</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>136.67672374</v>
+        <v>136.73348938000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.26478083999998603</v>
+        <v>-0.2688060099999916</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.2957228399980489</v>
+        <v>-2.3292234394053146</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>136.60719442999999</v>
+        <v>136.61949315000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-6.9529310000007172E-2</v>
+        <v>-0.11399622999999792</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.60875121808272592</v>
+        <v>-0.99587857401440827</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>135.98722451</v>
+        <v>135.97118861000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.61996991999998841</v>
+        <v>-0.64830453999999804</v>
       </c>
       <c r="D434" s="5">
-        <v>-5.3121066952671718</v>
+        <v>-5.5481017599424698</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>135.87976418</v>
+        <v>135.88098951000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.10746033000000921</v>
+        <v>-9.0199100000006638E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.94415790379981379</v>
+        <v>-0.7931450774715576</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>135.61364950999999</v>
+        <v>135.54934994999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.26611467000000744</v>
+        <v>-0.33163956000001349</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.3249982317686047</v>
+        <v>-2.8897973497400087</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>135.29507706000001</v>
+        <v>135.13986183</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.31857244999997647</v>
+        <v>-0.4094881199999918</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.7828040143787591</v>
+        <v>-3.5655125772464991</v>
       </c>
       <c r="E437" s="5">
-        <v>-2.0783486891686964</v>
+        <v>-2.0839601617969938</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>136.0316593</v>
+        <v>135.45394224</v>
       </c>
       <c r="C438" s="5">
-        <v>0.73658223999998995</v>
+        <v>0.31408041000000253</v>
       </c>
       <c r="D438" s="5">
-        <v>6.7323359888940004</v>
+        <v>2.8248640528469871</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>136.09805936000001</v>
+        <v>134.94388520000001</v>
       </c>
       <c r="C439" s="5">
-        <v>6.6400060000006533E-2</v>
+        <v>-0.51005703999999241</v>
       </c>
       <c r="D439" s="5">
-        <v>0.58732162552344036</v>
+        <v>-4.4262277429991777</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>136.14985343999999</v>
+        <v>134.47703263</v>
       </c>
       <c r="C440" s="5">
-        <v>5.1794079999979203E-2</v>
+        <v>-0.46685257000001457</v>
       </c>
       <c r="D440" s="5">
-        <v>0.4576343994895149</v>
+        <v>-4.0734356507344032</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>135.86711020000001</v>
+        <v>134.22446253999999</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.28274323999997364</v>
+        <v>-0.25257009000000608</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.4637796413064295</v>
+        <v>-2.2306619134706995</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>136.38136578000001</v>
+        <v>134.78284615999999</v>
       </c>
       <c r="C442" s="5">
-        <v>0.51425557999999683</v>
+        <v>0.55838362000000075</v>
       </c>
       <c r="D442" s="5">
-        <v>4.6377430656677987</v>
+        <v>5.1079079227477342</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>136.60046062000001</v>
+        <v>135.04664786999999</v>
       </c>
       <c r="C443" s="5">
-        <v>0.21909483999999679</v>
+        <v>0.26380170999999564</v>
       </c>
       <c r="D443" s="5">
-        <v>1.9449087679760169</v>
+        <v>2.3741308082418477</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>136.589958</v>
+        <v>135.14721202000001</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.050262000001112E-2</v>
+        <v>0.10056415000002517</v>
       </c>
       <c r="D444" s="5">
-        <v>-9.2223816823144844E-2</v>
+        <v>0.89726372774716623</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>136.98388664000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.8366746199999966</v>
+      </c>
+      <c r="D445" s="5">
+        <v>17.584132542231302</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>