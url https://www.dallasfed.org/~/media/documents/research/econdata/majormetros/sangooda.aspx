--- v2 (2026-02-02)
+++ v3 (2026-04-05)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0A804370-FCBF-4160-B1EF-1A4F33208039}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{24D31CCA-F348-4C98-A29E-8D9D3D0D9399}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{4D68AA64-3D81-4AD4-9837-8882198DA3AA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{27FD4548-1055-4FCD-B633-0BACD7BC04D2}"/>
   </bookViews>
   <sheets>
     <sheet name="sangooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B111A51B-9E49-4F74-B808-2DD52B9F1024}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88D5F7E1-9A81-4F91-9AE4-9EAE6A28EFCF}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>72.847800292000002</v>
+        <v>72.84772074</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>72.606201197000004</v>
+        <v>72.606232437000003</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.24159909499999799</v>
+        <v>-0.24148830299999702</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.907991959249435</v>
+        <v>-3.9062365762967621</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>72.203662327999993</v>
+        <v>72.203660958</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.40253886900001135</v>
+        <v>-0.40257147900000234</v>
       </c>
       <c r="D8" s="5">
-        <v>-6.4538021357686048</v>
+        <v>-6.4543064310653486</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>72.100420955999994</v>
+        <v>72.100685710999997</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.10324137199999939</v>
+        <v>-0.10297524700000338</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.7024063915202281</v>
+        <v>-1.698052499699032</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>71.184234720999996</v>
+        <v>71.184076664000003</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.91618623499999785</v>
+        <v>-0.91660904699999435</v>
       </c>
       <c r="D10" s="5">
-        <v>-14.226675920575893</v>
+        <v>-14.232740655889053</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>71.779680373000005</v>
+        <v>71.779615875000005</v>
       </c>
       <c r="C11" s="5">
-        <v>0.59544565200000932</v>
+        <v>0.59553921100000196</v>
       </c>
       <c r="D11" s="5">
-        <v>10.512752634323297</v>
+        <v>10.514505610696979</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>70.253547722999997</v>
+        <v>70.253571624000003</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.5261326500000081</v>
+        <v>-1.5260442510000019</v>
       </c>
       <c r="D12" s="5">
-        <v>-22.731784145924273</v>
+        <v>-22.730635530474309</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>71.025945817999997</v>
+        <v>71.025904001000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.77239809499999978</v>
+        <v>0.7723323769999979</v>
       </c>
       <c r="D13" s="5">
-        <v>14.021088496521994</v>
+        <v>14.01981744115588</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>70.859927423000002</v>
+        <v>70.859899553000005</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.16601839499999471</v>
+        <v>-0.16600444799999536</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.7691394598488017</v>
+        <v>-2.7689114194329512</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>71.113892086999996</v>
+        <v>71.113888482999997</v>
       </c>
       <c r="C15" s="5">
-        <v>0.2539646639999944</v>
+        <v>0.25398892999999134</v>
       </c>
       <c r="D15" s="5">
-        <v>4.3866456703872458</v>
+        <v>4.3870748656869685</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>70.799584297999999</v>
+        <v>70.799604723000002</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.31430778899999723</v>
+        <v>-0.31428375999999503</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.1766897739192412</v>
+        <v>-5.1763038388981553</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>70.760816786999996</v>
+        <v>70.760854863999995</v>
       </c>
       <c r="C17" s="5">
-        <v>-3.8767511000003196E-2</v>
+        <v>-3.8749859000006381E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.65510504813399706</v>
+        <v>-0.65480746834668535</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>72.355422090999994</v>
+        <v>72.355355336000002</v>
       </c>
       <c r="C18" s="5">
-        <v>1.5946053039999981</v>
+        <v>1.5945004720000071</v>
       </c>
       <c r="D18" s="5">
-        <v>30.658879276915574</v>
+        <v>30.656589044489913</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>71.907757727000003</v>
+        <v>71.907783934999998</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.44766436399999066</v>
+        <v>-0.4475714010000047</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.1769184731237061</v>
+        <v>-7.1754848291558755</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>71.979098463</v>
+        <v>71.979098472000004</v>
       </c>
       <c r="C20" s="5">
-        <v>7.1340735999996241E-2</v>
+        <v>7.1314537000006339E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>1.1970553698311237</v>
+        <v>1.1966129269524561</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>71.266135401</v>
+        <v>71.266359359999996</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.71296306200000004</v>
+        <v>-0.71273911200000839</v>
       </c>
       <c r="D21" s="5">
-        <v>-11.259541175116494</v>
+        <v>-11.256194770482397</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>71.764813278000005</v>
+        <v>71.764676976999993</v>
       </c>
       <c r="C22" s="5">
-        <v>0.49867787700000576</v>
+        <v>0.49831761699999788</v>
       </c>
       <c r="D22" s="5">
-        <v>8.7277014324820268</v>
+        <v>8.7211233757451545</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>71.997446034999996</v>
+        <v>71.997388392999994</v>
       </c>
       <c r="C23" s="5">
-        <v>0.23263275699999042</v>
+        <v>0.23271141600000078</v>
       </c>
       <c r="D23" s="5">
-        <v>3.9600264083629044</v>
+        <v>3.9613970219839478</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>71.432494986999998</v>
+        <v>71.432516512999996</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.56495104799999751</v>
+        <v>-0.56487187999999833</v>
       </c>
       <c r="D24" s="5">
-        <v>-9.0202496349448662</v>
+        <v>-9.0190465550373027</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>72.139033831000006</v>
+        <v>72.138992145000003</v>
       </c>
       <c r="C25" s="5">
-        <v>0.70653884400000777</v>
+        <v>0.70647563200000718</v>
       </c>
       <c r="D25" s="5">
-        <v>12.536660856286396</v>
+        <v>12.535473550448373</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>72.652838652</v>
+        <v>72.652813093999995</v>
       </c>
       <c r="C26" s="5">
-        <v>0.51380482099999369</v>
+        <v>0.51382094899999231</v>
       </c>
       <c r="D26" s="5">
-        <v>8.889798059509868</v>
+        <v>8.8900934656501498</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>72.331034282999994</v>
+        <v>72.331032382000004</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.32180436900000586</v>
+        <v>-0.32178071199999181</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.1876189689349372</v>
+        <v>-5.1872486303018324</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>72.826594103000005</v>
+        <v>72.826614019999994</v>
       </c>
       <c r="C28" s="5">
-        <v>0.49555982000001109</v>
+        <v>0.49558163799999022</v>
       </c>
       <c r="D28" s="5">
-        <v>8.5385194719561852</v>
+        <v>8.5389099080679607</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>72.662357893999996</v>
+        <v>72.662391124999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.16423620900000913</v>
+        <v>-0.16422289499999465</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.6728865540875724</v>
+        <v>-2.6726718317886755</v>
       </c>
       <c r="E29" s="5">
-        <v>2.6872797592542019</v>
+        <v>2.6872714647875551</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>72.090944776000001</v>
+        <v>72.090902493000002</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.57141311799999528</v>
+        <v>-0.57148863199999766</v>
       </c>
       <c r="D30" s="5">
-        <v>-9.0390963368309762</v>
+        <v>-9.0402357324219409</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>72.011703050999998</v>
+        <v>72.011722595999998</v>
       </c>
       <c r="C31" s="5">
-        <v>-7.9241725000002816E-2</v>
+        <v>-7.9179897000003052E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-1.3110842080609197</v>
+        <v>-1.3100681758996369</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>72.025815377000001</v>
+        <v>72.025821558999993</v>
       </c>
       <c r="C32" s="5">
-        <v>1.4112326000002895E-2</v>
+        <v>1.4098962999995024E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.23542084925725071</v>
+        <v>0.23519762460564309</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>72.754337819</v>
+        <v>72.754479574000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.72852244199999916</v>
+        <v>0.72865801500000771</v>
       </c>
       <c r="D33" s="5">
-        <v>12.836214033670789</v>
+        <v>12.838736051341559</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>72.930322419999996</v>
+        <v>72.930240104000006</v>
       </c>
       <c r="C34" s="5">
-        <v>0.17598460099999613</v>
+        <v>0.17576053000000513</v>
       </c>
       <c r="D34" s="5">
-        <v>2.9415954994731042</v>
+        <v>2.9377944323023986</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>73.320324528</v>
+        <v>73.320282547999994</v>
       </c>
       <c r="C35" s="5">
-        <v>0.39000210800000445</v>
+        <v>0.39004244399998811</v>
       </c>
       <c r="D35" s="5">
-        <v>6.6092627463782083</v>
+        <v>6.6099742224550173</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>73.818121793000003</v>
+        <v>73.818136827000004</v>
       </c>
       <c r="C36" s="5">
-        <v>0.49779726500000265</v>
+        <v>0.49785427900000911</v>
       </c>
       <c r="D36" s="5">
-        <v>8.4584387689362828</v>
+        <v>8.4594490236302491</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>73.975016839000006</v>
+        <v>73.974975760999996</v>
       </c>
       <c r="C37" s="5">
-        <v>0.15689504600000248</v>
+        <v>0.15683893399999249</v>
       </c>
       <c r="D37" s="5">
-        <v>2.5805400303305914</v>
+        <v>2.5796057821824592</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>74.320731796999993</v>
+        <v>74.32071388</v>
       </c>
       <c r="C38" s="5">
-        <v>0.34571495799998786</v>
+        <v>0.34573811900000351</v>
       </c>
       <c r="D38" s="5">
-        <v>5.7544996913127422</v>
+        <v>5.7548984528957181</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>74.858830420999993</v>
+        <v>74.858829471000007</v>
       </c>
       <c r="C39" s="5">
-        <v>0.53809862399999986</v>
+        <v>0.5381155910000075</v>
       </c>
       <c r="D39" s="5">
-        <v>9.0427316967864435</v>
+        <v>9.0430305434824341</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>75.143002496999998</v>
+        <v>75.143017553000007</v>
       </c>
       <c r="C40" s="5">
-        <v>0.28417207600000438</v>
+        <v>0.28418808200000001</v>
       </c>
       <c r="D40" s="5">
-        <v>4.6516501413036426</v>
+        <v>4.6519177005407641</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>74.760517628000002</v>
+        <v>74.760542641000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.38248486899999534</v>
+        <v>-0.38247491200000638</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.939980249913102</v>
+        <v>-5.9398287638755543</v>
       </c>
       <c r="E41" s="5">
-        <v>2.887546997939161</v>
+        <v>2.8875343675252685</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>75.742388926000004</v>
+        <v>75.742371645000006</v>
       </c>
       <c r="C42" s="5">
-        <v>0.9818712980000015</v>
+        <v>0.98182900400000506</v>
       </c>
       <c r="D42" s="5">
-        <v>16.950043650968816</v>
+        <v>16.949253918192085</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>76.724038788000001</v>
+        <v>76.724050496999993</v>
       </c>
       <c r="C43" s="5">
-        <v>0.9816498619999976</v>
+        <v>0.9816788519999875</v>
       </c>
       <c r="D43" s="5">
-        <v>16.710381887444136</v>
+        <v>16.710915161974139</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>76.874188863000001</v>
+        <v>76.874197322000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.15015007499999911</v>
+        <v>0.15014682500000731</v>
       </c>
       <c r="D44" s="5">
-        <v>2.3738606974389009</v>
+        <v>2.3738083947161259</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>77.034467802999998</v>
+        <v>77.034537594</v>
       </c>
       <c r="C45" s="5">
-        <v>0.16027893999999776</v>
+        <v>0.16034027199999912</v>
       </c>
       <c r="D45" s="5">
-        <v>2.5308322363405411</v>
+        <v>2.5318115340055236</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>76.981224245000007</v>
+        <v>76.981188342999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-5.3243557999991253E-2</v>
+        <v>-5.3349251000000208E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.82625283753033907</v>
+        <v>-0.82788603033026043</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>76.827793689999993</v>
+        <v>76.827768153999997</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.15343055500001412</v>
+        <v>-0.15342018900000198</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.3656642255203697</v>
+        <v>-2.3655072366438157</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>77.322309012000005</v>
+        <v>77.322315261</v>
       </c>
       <c r="C48" s="5">
-        <v>0.49451532200001225</v>
+        <v>0.49454710700000248</v>
       </c>
       <c r="D48" s="5">
-        <v>8.0034022768238557</v>
+        <v>8.0039377987481064</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>77.843952989000002</v>
+        <v>77.843918486999996</v>
       </c>
       <c r="C49" s="5">
-        <v>0.52164397699999654</v>
+        <v>0.52160322599999631</v>
       </c>
       <c r="D49" s="5">
-        <v>8.4028764072208606</v>
+        <v>8.4021947230478169</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>77.711229763000006</v>
+        <v>77.711218032999994</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.13272322599999598</v>
+        <v>-0.13270045400000186</v>
       </c>
       <c r="D50" s="5">
-        <v>-2.0269114607011529</v>
+        <v>-2.0265678370961604</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>77.564242484000005</v>
+        <v>77.564241624999994</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.14698727900000108</v>
+        <v>-0.14697640800000045</v>
       </c>
       <c r="D51" s="5">
-        <v>-2.2462818380147409</v>
+        <v>-2.2461177655855091</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>77.976199422999997</v>
+        <v>77.976210871999996</v>
       </c>
       <c r="C52" s="5">
-        <v>0.41195693899999242</v>
+        <v>0.41196924700000181</v>
       </c>
       <c r="D52" s="5">
-        <v>6.5629170522427893</v>
+        <v>6.5631189698103665</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>78.485744217999994</v>
+        <v>78.485761526999994</v>
       </c>
       <c r="C53" s="5">
-        <v>0.5095447949999965</v>
+        <v>0.50955065499999819</v>
       </c>
       <c r="D53" s="5">
-        <v>8.1296017022265623</v>
+        <v>8.1296973450620591</v>
       </c>
       <c r="E53" s="5">
-        <v>4.982879611048574</v>
+        <v>4.9828676390010873</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>78.460026341000003</v>
+        <v>78.460028828000006</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.5717876999991063E-2</v>
+        <v>-2.5732698999988202E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.39250305116544926</v>
+        <v>-0.39272876847641358</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>78.777614356000001</v>
+        <v>78.777618068999999</v>
       </c>
       <c r="C55" s="5">
-        <v>0.31758801499999834</v>
+        <v>0.31758924099999319</v>
       </c>
       <c r="D55" s="5">
-        <v>4.9669317299029903</v>
+        <v>4.9669511718906101</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>79.258493177000005</v>
+        <v>79.258502815</v>
       </c>
       <c r="C56" s="5">
-        <v>0.48087882100000456</v>
+        <v>0.48088474600000097</v>
       </c>
       <c r="D56" s="5">
-        <v>7.5761110205414761</v>
+        <v>7.5762071541574549</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>80.533818029000003</v>
+        <v>80.533824091</v>
       </c>
       <c r="C57" s="5">
-        <v>1.2753248519999971</v>
+        <v>1.2753212759999997</v>
       </c>
       <c r="D57" s="5">
-        <v>21.112712472952609</v>
+        <v>21.112645140049512</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>80.228938420000006</v>
+        <v>80.228942554</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.30487960899999678</v>
+        <v>-0.30488153699999998</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.4494745142058312</v>
+        <v>-4.4495017405776878</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>81.225919300000001</v>
+        <v>81.225908406000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.9969808799999953</v>
+        <v>0.99696585200000243</v>
       </c>
       <c r="D59" s="5">
-        <v>15.974651256882622</v>
+        <v>15.974392892600209</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>81.976582445000005</v>
+        <v>81.976583232999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.75066314500000431</v>
+        <v>0.75067482699999744</v>
       </c>
       <c r="D60" s="5">
-        <v>11.671431371040342</v>
+        <v>11.671623980653356</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>81.827352391999995</v>
+        <v>81.827323676999995</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.1492300530000108</v>
+        <v>-0.14925955600000407</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.1627390347983555</v>
+        <v>-2.1631623181912696</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>82.415636160999995</v>
+        <v>82.415630378000003</v>
       </c>
       <c r="C62" s="5">
-        <v>0.58828376900000023</v>
+        <v>0.58830670100000759</v>
       </c>
       <c r="D62" s="5">
-        <v>8.9766343340506047</v>
+        <v>8.9770014810219845</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>82.955589993000004</v>
+        <v>82.955588453999994</v>
       </c>
       <c r="C63" s="5">
-        <v>0.53995383200000902</v>
+        <v>0.53995807599999068</v>
       </c>
       <c r="D63" s="5">
-        <v>8.1514867599520091</v>
+        <v>8.1515537489567755</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>83.205044548000004</v>
+        <v>83.205053273999994</v>
       </c>
       <c r="C64" s="5">
-        <v>0.2494545549999998</v>
+        <v>0.24946482000000003</v>
       </c>
       <c r="D64" s="5">
-        <v>3.6687858506060156</v>
+        <v>3.6689393952289429</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>83.791467577000006</v>
+        <v>83.791478451000003</v>
       </c>
       <c r="C65" s="5">
-        <v>0.58642302900000232</v>
+        <v>0.58642517700000951</v>
       </c>
       <c r="D65" s="5">
-        <v>8.7931808065325967</v>
+        <v>8.7932133153736824</v>
       </c>
       <c r="E65" s="5">
-        <v>6.7601109116873115</v>
+        <v>6.7601012218946099</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>84.059317004999997</v>
+        <v>84.059326280999997</v>
       </c>
       <c r="C66" s="5">
-        <v>0.26784942799999101</v>
+        <v>0.26784782999999379</v>
       </c>
       <c r="D66" s="5">
-        <v>3.904108325940947</v>
+        <v>3.9040841072665922</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>84.624934318000001</v>
+        <v>84.624933885000004</v>
       </c>
       <c r="C67" s="5">
-        <v>0.56561731300000417</v>
+        <v>0.56560760400000731</v>
       </c>
       <c r="D67" s="5">
-        <v>8.3801759372413631</v>
+        <v>8.3800257649032197</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>84.863587832999997</v>
+        <v>84.863591568000004</v>
       </c>
       <c r="C68" s="5">
-        <v>0.23865351499999576</v>
+        <v>0.23865768299999957</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4371461699067574</v>
+        <v>3.4372071504705115</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>84.677834627999999</v>
+        <v>84.677838402000006</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.18575320499999748</v>
+        <v>-0.1857531659999978</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.5952222164737915</v>
+        <v>-2.5952215652853328</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>85.107420519000001</v>
+        <v>85.107424014000003</v>
       </c>
       <c r="C70" s="5">
-        <v>0.42958589100000211</v>
+        <v>0.42958561199999679</v>
       </c>
       <c r="D70" s="5">
-        <v>6.2605867134613025</v>
+        <v>6.2605822464687044</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>85.095302911999994</v>
+        <v>85.095296558000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2117607000007524E-2</v>
+        <v>-1.2127456000001757E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.17072244335458731</v>
+        <v>-0.17086108812264245</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>85.127900185000001</v>
+        <v>85.127899995000007</v>
       </c>
       <c r="C72" s="5">
-        <v>3.2597273000007476E-2</v>
+        <v>3.2603437000005897E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.46065112365629712</v>
+        <v>0.4607384488600097</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>85.418440207000003</v>
+        <v>85.418425815000006</v>
       </c>
       <c r="C73" s="5">
-        <v>0.29054002200000184</v>
+        <v>0.29052581999999916</v>
       </c>
       <c r="D73" s="5">
-        <v>4.1733399816330063</v>
+        <v>4.1731321481673245</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>85.958826176000002</v>
+        <v>85.958808611999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.54038596899999902</v>
+        <v>0.54038279699999237</v>
       </c>
       <c r="D74" s="5">
-        <v>7.8614055354341295</v>
+        <v>7.8613591435862329</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>85.724317963000004</v>
+        <v>85.724298023000003</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.23450821299999802</v>
+        <v>-0.23451058899999566</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.2250966273135617</v>
+        <v>-3.2251294638806605</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>85.751702510000001</v>
+        <v>85.751735476999997</v>
       </c>
       <c r="C76" s="5">
-        <v>2.7384546999996928E-2</v>
+        <v>2.7437453999993977E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>0.38401302315762553</v>
+        <v>0.38475633327439418</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>85.691771672000002</v>
+        <v>85.691783989000001</v>
       </c>
       <c r="C77" s="5">
-        <v>-5.9930837999999653E-2</v>
+        <v>-5.9951487999995834E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-0.83544939468203072</v>
+        <v>-0.83573583427740683</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2678968992322801</v>
+        <v>2.2678983270491671</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>85.917870948000001</v>
+        <v>85.917875042999995</v>
       </c>
       <c r="C78" s="5">
-        <v>0.22609927599999935</v>
+        <v>0.22609105399999407</v>
       </c>
       <c r="D78" s="5">
-        <v>3.2125757654280163</v>
+        <v>3.2124567726061759</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>85.845425464000002</v>
+        <v>85.845425290999998</v>
       </c>
       <c r="C79" s="5">
-        <v>-7.2445483999999283E-2</v>
+        <v>-7.2449751999997147E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.0071542233151209</v>
+        <v>-1.0072132353614816</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>85.832643931999996</v>
+        <v>85.832648695000003</v>
       </c>
       <c r="C80" s="5">
-        <v>-1.2781532000005313E-2</v>
+        <v>-1.2776595999994811E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.1785218544027023</v>
+        <v>-0.1784529692261283</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>86.372147827999996</v>
+        <v>86.372152751000002</v>
       </c>
       <c r="C81" s="5">
-        <v>0.53950389599999937</v>
+        <v>0.5395040559999984</v>
       </c>
       <c r="D81" s="5">
-        <v>7.8089328775727607</v>
+        <v>7.80893482567937</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>86.424906961999994</v>
+        <v>86.424910870000005</v>
       </c>
       <c r="C82" s="5">
-        <v>5.2759133999998653E-2</v>
+        <v>5.2758119000003489E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.73546965213697746</v>
+        <v>0.73545541326740516</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>86.556036875000004</v>
+        <v>86.556032740999996</v>
       </c>
       <c r="C83" s="5">
-        <v>0.13112991300000942</v>
+        <v>0.13112187099999062</v>
       </c>
       <c r="D83" s="5">
-        <v>1.8359949428091271</v>
+        <v>1.8358813190598511</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>86.578438075999998</v>
+        <v>86.578433982999996</v>
       </c>
       <c r="C84" s="5">
-        <v>2.2401200999993875E-2</v>
+        <v>2.2401242000000821E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.31100936567827198</v>
+        <v>0.31100995059190062</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>87.173719750999993</v>
+        <v>87.173710149000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.5952816749999954</v>
+        <v>0.59527616600000499</v>
       </c>
       <c r="D85" s="5">
-        <v>8.5700345556942281</v>
+        <v>8.5699526424613648</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>86.858471968000003</v>
+        <v>86.858432316999995</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.31524778299998957</v>
+        <v>-0.3152778320000067</v>
       </c>
       <c r="D86" s="5">
-        <v>-4.2542990072320315</v>
+        <v>-4.2546969486644386</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>87.910762793999993</v>
+        <v>87.910719864000001</v>
       </c>
       <c r="C87" s="5">
-        <v>1.0522908259999895</v>
+        <v>1.0522875470000059</v>
       </c>
       <c r="D87" s="5">
-        <v>15.546916975750879</v>
+        <v>15.546872834681968</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>88.699524592000003</v>
+        <v>88.699584161999994</v>
       </c>
       <c r="C88" s="5">
-        <v>0.78876179800001012</v>
+        <v>0.78886429799999291</v>
       </c>
       <c r="D88" s="5">
-        <v>11.314291036975899</v>
+        <v>11.315840448160364</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>88.582156135000005</v>
+        <v>88.582178501000001</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.11736845699999776</v>
+        <v>-0.11740566099999228</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.5763517663470505</v>
+        <v>-1.5768467623452964</v>
       </c>
       <c r="E89" s="5">
-        <v>3.3730011722285846</v>
+        <v>3.3730124143185547</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>88.684278749000001</v>
+        <v>88.684286904999993</v>
       </c>
       <c r="C90" s="5">
-        <v>0.10212261399999534</v>
+        <v>0.10210840399999199</v>
       </c>
       <c r="D90" s="5">
-        <v>1.3922348776328697</v>
+        <v>1.3920395695464327</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>89.09790495</v>
+        <v>89.097912711000006</v>
       </c>
       <c r="C91" s="5">
-        <v>0.41362620099999958</v>
+        <v>0.41362580600001309</v>
       </c>
       <c r="D91" s="5">
-        <v>5.7426635409323801</v>
+        <v>5.7426573736791386</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>89.793517901000001</v>
+        <v>89.793528226999996</v>
       </c>
       <c r="C92" s="5">
-        <v>0.69561295100000109</v>
+        <v>0.6956155159999895</v>
       </c>
       <c r="D92" s="5">
-        <v>9.7816952079584638</v>
+        <v>9.7817319506730236</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>90.063095751000006</v>
+        <v>90.063106027000003</v>
       </c>
       <c r="C93" s="5">
-        <v>0.26957785000000456</v>
+        <v>0.26957780000000753</v>
       </c>
       <c r="D93" s="5">
-        <v>3.6627230550592138</v>
+        <v>3.662721936276836</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>90.758302716000003</v>
+        <v>90.758307813000002</v>
       </c>
       <c r="C94" s="5">
-        <v>0.69520696499999701</v>
+        <v>0.69520178599999838</v>
       </c>
       <c r="D94" s="5">
-        <v>9.6664876925008478</v>
+        <v>9.6664114467282189</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>90.672921197999997</v>
+        <v>90.672916564999994</v>
       </c>
       <c r="C95" s="5">
-        <v>-8.5381518000005485E-2</v>
+        <v>-8.5391248000007636E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.1230856448389837</v>
+        <v>-1.1232129063354579</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>90.675473944999993</v>
+        <v>90.675455495999998</v>
       </c>
       <c r="C96" s="5">
-        <v>2.5527469999957475E-3</v>
+        <v>2.5389310000036858E-3</v>
       </c>
       <c r="D96" s="5">
-        <v>3.3789258528660326E-2</v>
+        <v>3.3606357556270616E-2</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>90.760156678000001</v>
+        <v>90.760137520000001</v>
       </c>
       <c r="C97" s="5">
-        <v>8.468273300000817E-2</v>
+        <v>8.4682024000002798E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.1264664128453283</v>
+        <v>1.1264571634609366</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>91.117650240000003</v>
+        <v>91.117573950999997</v>
       </c>
       <c r="C98" s="5">
-        <v>0.35749356200000193</v>
+        <v>0.35743643099999645</v>
       </c>
       <c r="D98" s="5">
-        <v>4.8304126551354631</v>
+        <v>4.8296249522477019</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.035465305000002</v>
+        <v>92.035392000000002</v>
       </c>
       <c r="C99" s="5">
-        <v>0.91781506499999921</v>
+        <v>0.91781804900000452</v>
       </c>
       <c r="D99" s="5">
-        <v>12.780082878206688</v>
+        <v>12.780138057179325</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>92.167452595</v>
+        <v>92.167544241000002</v>
       </c>
       <c r="C100" s="5">
-        <v>0.13198728999999787</v>
+        <v>0.132152241</v>
       </c>
       <c r="D100" s="5">
-        <v>1.7345487302536711</v>
+        <v>1.7367350234144485</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>92.065926805999993</v>
+        <v>92.065974377000003</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.10152578900000719</v>
+        <v>-0.10156986399999823</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.3138644959848178</v>
+        <v>-1.314430127160704</v>
       </c>
       <c r="E101" s="5">
-        <v>3.9328131341606731</v>
+        <v>3.932840594974385</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>93.531310081000001</v>
+        <v>93.531336011999997</v>
       </c>
       <c r="C102" s="5">
-        <v>1.4653832750000078</v>
+        <v>1.4653616349999936</v>
       </c>
       <c r="D102" s="5">
-        <v>20.864025965654555</v>
+        <v>20.863678658543638</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>93.322579091999998</v>
+        <v>93.322604780000006</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.20873098900000286</v>
+        <v>-0.208731231999991</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.6453766063951778</v>
+        <v>-2.6453789239451075</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>93.176455848000003</v>
+        <v>93.176480028</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.14612324399999466</v>
+        <v>-0.14612475200000574</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.8628469408568438</v>
+        <v>-1.8628654919179422</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>92.930202370000003</v>
+        <v>92.930224065999994</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.24625347799999986</v>
+        <v>-0.24625596200000643</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.1257510117800535</v>
+        <v>-3.125781285446072</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>93.183506520999998</v>
+        <v>93.183515416999995</v>
       </c>
       <c r="C106" s="5">
-        <v>0.2533041509999947</v>
+        <v>0.25329135100000144</v>
       </c>
       <c r="D106" s="5">
-        <v>3.3203797527409096</v>
+        <v>3.320208656838175</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>93.453020151000004</v>
+        <v>93.453006892999994</v>
       </c>
       <c r="C107" s="5">
-        <v>0.26951363000000583</v>
+        <v>0.2694914759999989</v>
       </c>
       <c r="D107" s="5">
-        <v>3.5264937728332946</v>
+        <v>3.5261989269600447</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>94.113213013000006</v>
+        <v>94.113172548999998</v>
       </c>
       <c r="C108" s="5">
-        <v>0.66019286200000238</v>
+        <v>0.66016565600000376</v>
       </c>
       <c r="D108" s="5">
-        <v>8.8145852433491036</v>
+        <v>8.8142090733748013</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>94.394178499999995</v>
+        <v>94.394128359000007</v>
       </c>
       <c r="C109" s="5">
-        <v>0.28096548699998891</v>
+        <v>0.28095581000000891</v>
       </c>
       <c r="D109" s="5">
-        <v>3.6418912613697785</v>
+        <v>3.6417653524538407</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>94.502195052999994</v>
+        <v>94.502061781999998</v>
       </c>
       <c r="C110" s="5">
-        <v>0.10801655299999879</v>
+        <v>0.10793342299999154</v>
       </c>
       <c r="D110" s="5">
-        <v>1.3818519030525112</v>
+        <v>1.3807824650219125</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>95.118061866999994</v>
+        <v>95.117902594</v>
       </c>
       <c r="C111" s="5">
-        <v>0.61586681400000032</v>
+        <v>0.61584081200000185</v>
       </c>
       <c r="D111" s="5">
-        <v>8.1068355786966926</v>
+        <v>8.1064927919753949</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>95.866880046000006</v>
+        <v>95.867055703999995</v>
       </c>
       <c r="C112" s="5">
-        <v>0.74881817900001124</v>
+        <v>0.74915310999999463</v>
       </c>
       <c r="D112" s="5">
-        <v>9.8669868294035457</v>
+        <v>9.8716102898364291</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>95.971386706000004</v>
+        <v>95.971489160999994</v>
       </c>
       <c r="C113" s="5">
-        <v>0.10450665999999842</v>
+        <v>0.10443345699999895</v>
       </c>
       <c r="D113" s="5">
-        <v>1.3160190089841262</v>
+        <v>1.3150892327948416</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2420252915386758</v>
+        <v>4.2420827134325823</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>97.005788514000002</v>
+        <v>97.005850197000001</v>
       </c>
       <c r="C114" s="5">
-        <v>1.0344018079999984</v>
+        <v>1.0343610360000071</v>
       </c>
       <c r="D114" s="5">
-        <v>13.728827512764541</v>
+        <v>13.728238369663636</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>97.317172094</v>
+        <v>97.317223084000005</v>
       </c>
       <c r="C115" s="5">
-        <v>0.31138357999999755</v>
+        <v>0.31137288700000454</v>
       </c>
       <c r="D115" s="5">
-        <v>3.9206759324462936</v>
+        <v>3.9205363724618136</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>98.244355087000002</v>
+        <v>98.244397238999994</v>
       </c>
       <c r="C116" s="5">
-        <v>0.9271829930000024</v>
+        <v>0.92717415499998879</v>
       </c>
       <c r="D116" s="5">
-        <v>12.051457073790539</v>
+        <v>12.05132946405023</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>97.846374054999998</v>
+        <v>97.846404362000001</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.39798103200000412</v>
+        <v>-0.39799287699999297</v>
       </c>
       <c r="D117" s="5">
-        <v>-4.7542593137024802</v>
+        <v>-4.754395681055879</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>97.276330148</v>
+        <v>97.276334800000001</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.57004390699999874</v>
+        <v>-0.57006956200000047</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.7713706370418851</v>
+        <v>-6.7716636557452308</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>97.381496451000004</v>
+        <v>97.381466231999994</v>
       </c>
       <c r="C119" s="5">
-        <v>0.10516630300000429</v>
+        <v>0.1051314319999932</v>
       </c>
       <c r="D119" s="5">
-        <v>1.3050725624750292</v>
+        <v>1.3046371888137953</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>98.393952061999997</v>
+        <v>98.393882413</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0124556109999929</v>
+        <v>1.0124161810000061</v>
       </c>
       <c r="D120" s="5">
-        <v>13.214884475181353</v>
+        <v>13.214344382883002</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>98.988002890999994</v>
+        <v>98.987911131000004</v>
       </c>
       <c r="C121" s="5">
-        <v>0.59405082899999684</v>
+        <v>0.59402871800000412</v>
       </c>
       <c r="D121" s="5">
-        <v>7.4904527329346937</v>
+        <v>7.4901700901886858</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>98.973789792999995</v>
+        <v>98.973591662000004</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.4213097999999036E-2</v>
+        <v>-1.431946900000014E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.17216485268397586</v>
+        <v>-0.17345247224397342</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>99.078655351999998</v>
+        <v>99.078406720999993</v>
       </c>
       <c r="C123" s="5">
-        <v>0.10486555900000383</v>
+        <v>0.10481505899998922</v>
       </c>
       <c r="D123" s="5">
-        <v>1.2788696917862552</v>
+        <v>1.278252810032865</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>98.979002309999998</v>
+        <v>98.979270941999999</v>
       </c>
       <c r="C124" s="5">
-        <v>-9.9653041999999914E-2</v>
+        <v>-9.9135778999993818E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.2003023236467847</v>
+        <v>-1.1941092141425691</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>99.186553023000002</v>
+        <v>99.186726372999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.20755071300000338</v>
+        <v>0.20745543099999963</v>
       </c>
       <c r="D125" s="5">
-        <v>2.5455243170800612</v>
+        <v>2.5443352332110925</v>
       </c>
       <c r="E125" s="5">
-        <v>3.3501301037249576</v>
+        <v>3.3502003981684458</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>99.308492638000004</v>
+        <v>99.308571393999998</v>
       </c>
       <c r="C126" s="5">
-        <v>0.12193961500000228</v>
+        <v>0.12184502099999861</v>
       </c>
       <c r="D126" s="5">
-        <v>1.4852923061653645</v>
+        <v>1.4841296913340019</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>99.640505757</v>
+        <v>99.640593013</v>
       </c>
       <c r="C127" s="5">
-        <v>0.33201311899999553</v>
+        <v>0.33202161900000249</v>
       </c>
       <c r="D127" s="5">
-        <v>4.0864986541591319</v>
+        <v>4.0866019048037883</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>99.121941053</v>
+        <v>99.122004653000005</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.51856470399999921</v>
+        <v>-0.51858835999999542</v>
       </c>
       <c r="D128" s="5">
-        <v>-6.0695296770587497</v>
+        <v>-6.0697935168801287</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>99.588941848999994</v>
+        <v>99.588976423000005</v>
       </c>
       <c r="C129" s="5">
-        <v>0.46700079599999356</v>
+        <v>0.46697177000000067</v>
       </c>
       <c r="D129" s="5">
-        <v>5.8024779153628581</v>
+        <v>5.8021040523195788</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>100.12334928</v>
+        <v>100.12334436</v>
       </c>
       <c r="C130" s="5">
-        <v>0.53440743100000532</v>
+        <v>0.53436793699999896</v>
       </c>
       <c r="D130" s="5">
-        <v>6.6328489908388244</v>
+        <v>6.6323418806959245</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>100.91120567</v>
+        <v>100.91115483</v>
       </c>
       <c r="C131" s="5">
-        <v>0.78785639000000174</v>
+        <v>0.7878104699999966</v>
       </c>
       <c r="D131" s="5">
-        <v>9.8622054270698811</v>
+        <v>9.8616060161174524</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>100.19983173</v>
+        <v>100.19973281999999</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.71137394000000143</v>
+        <v>-0.71142201000000682</v>
       </c>
       <c r="D132" s="5">
-        <v>-8.1390007189923281</v>
+        <v>-8.1395334948975098</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>100.37647581</v>
+        <v>100.37634443</v>
       </c>
       <c r="C133" s="5">
-        <v>0.17664408000000265</v>
+        <v>0.17661161000000902</v>
       </c>
       <c r="D133" s="5">
-        <v>2.1361345383549946</v>
+        <v>2.1357401971691781</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>100.55769422</v>
+        <v>100.55745532</v>
       </c>
       <c r="C134" s="5">
-        <v>0.18121840999999961</v>
+        <v>0.18111088999999936</v>
       </c>
       <c r="D134" s="5">
-        <v>2.1881068840162055</v>
+        <v>2.186798622861863</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>100.23230766</v>
+        <v>100.23199544000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.32538655999999833</v>
+        <v>-0.32545987999999682</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.8146180338457847</v>
+        <v>-3.8154712503644772</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>100.16432449</v>
+        <v>100.1646566</v>
       </c>
       <c r="C136" s="5">
-        <v>-6.7983170000005089E-2</v>
+        <v>-6.7338840000005007E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.8108779185576398</v>
+        <v>-0.80322345899142</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>100.55418182</v>
+        <v>100.55441304</v>
       </c>
       <c r="C137" s="5">
-        <v>0.38985732999999811</v>
+        <v>0.38975643999999932</v>
       </c>
       <c r="D137" s="5">
-        <v>4.7719053125739652</v>
+        <v>4.7706277000367781</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3788449697237359</v>
+        <v>1.3789009043979394</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>100.17564265</v>
+        <v>100.17573347</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.37853916999999626</v>
+        <v>-0.37867957000000274</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.4250659503067835</v>
+        <v>-4.4266633920618359</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>100.33761699</v>
+        <v>100.33773059000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.16197434000000044</v>
+        <v>0.16199712000000943</v>
       </c>
       <c r="D139" s="5">
-        <v>1.9576323372447524</v>
+        <v>1.957908320292856</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>100.74673525</v>
+        <v>100.74680831000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.40911825999999962</v>
+        <v>0.40907771999999909</v>
       </c>
       <c r="D140" s="5">
-        <v>5.0041321243619263</v>
+        <v>5.0036192949984404</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>100.75740005</v>
+        <v>100.75742975999999</v>
       </c>
       <c r="C141" s="5">
-        <v>1.0664800000000696E-2</v>
+        <v>1.0621449999987931E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>0.12710301394465162</v>
+        <v>0.12658597747456923</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>100.75724248</v>
+        <v>100.75722686</v>
       </c>
       <c r="C142" s="5">
-        <v>-1.5756999999894106E-4</v>
+        <v>-2.02899999990791E-4</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.8766102893530423E-3</v>
+        <v>-2.4164699704565251E-3</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>100.91117192999999</v>
+        <v>100.91110582</v>
       </c>
       <c r="C143" s="5">
-        <v>0.15392944999999258</v>
+        <v>0.15387896000000012</v>
       </c>
       <c r="D143" s="5">
-        <v>1.8487538533051406</v>
+        <v>1.8481426345806184</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.05565411000001</v>
+        <v>101.0555382</v>
       </c>
       <c r="C144" s="5">
-        <v>0.14448218000001134</v>
+        <v>0.14443237999999781</v>
       </c>
       <c r="D144" s="5">
-        <v>1.7317256952910087</v>
+        <v>1.731125241978515</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>101.2761308</v>
+        <v>101.27599063</v>
       </c>
       <c r="C145" s="5">
-        <v>0.22047668999999814</v>
+        <v>0.22045242999999459</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6497277764731209</v>
+        <v>2.6494357838678928</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>101.03831603</v>
+        <v>101.03809896</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.23781476999999995</v>
+        <v>-0.23789166999999622</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.7817094237207907</v>
+        <v>-2.7826011326741007</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>99.645514022</v>
+        <v>99.645225788999994</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3928020080000039</v>
+        <v>-1.3928731710000051</v>
       </c>
       <c r="D147" s="5">
-        <v>-15.34359355873044</v>
+        <v>-15.344349563599868</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>98.680775241999996</v>
+        <v>98.681066986999994</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.96473878000000468</v>
+        <v>-0.96415880200000004</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.018932770533119</v>
+        <v>-11.012687109904373</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>98.361563813000004</v>
+        <v>98.361807157000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.31921142899999211</v>
+        <v>-0.31925982999999292</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.8134239252593627</v>
+        <v>-3.8139808167364175</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.1805338846324185</v>
+        <v>-2.1805168134468533</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>97.788678270999995</v>
+        <v>97.788751090000005</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.57288554200000874</v>
+        <v>-0.57305606699999601</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.7695422922566255</v>
+        <v>-6.7714769700782824</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>97.092497721000001</v>
+        <v>97.092612494999997</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.69618054999999401</v>
+        <v>-0.69613859500000785</v>
       </c>
       <c r="D151" s="5">
-        <v>-8.2163829942973443</v>
+        <v>-8.2159011811473892</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>97.315335618000006</v>
+        <v>97.315403597</v>
       </c>
       <c r="C152" s="5">
-        <v>0.22283789700000511</v>
+        <v>0.22279110200000218</v>
       </c>
       <c r="D152" s="5">
-        <v>2.7891642167727992</v>
+        <v>2.7885677545279153</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>96.994189071999998</v>
+        <v>96.994212927000007</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.32114654600000847</v>
+        <v>-0.32119066999999291</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.8889813872539314</v>
+        <v>-3.8895033848857397</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>96.699239973000005</v>
+        <v>96.699221985999998</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.294949098999993</v>
+        <v>-0.29499094100000889</v>
       </c>
       <c r="D154" s="5">
-        <v>-3.588657386999361</v>
+        <v>-3.5891571269077382</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>96.591593692999993</v>
+        <v>96.591520707000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.10764628000001153</v>
+        <v>-0.10770127899999693</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.3276998690778696</v>
+        <v>-1.3283743175306117</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>95.862945706000005</v>
+        <v>95.862836309000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.72864798699998801</v>
+        <v>-0.72868439799999862</v>
       </c>
       <c r="D156" s="5">
-        <v>-8.6860226286694324</v>
+        <v>-8.6864451198375825</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>95.649720700000003</v>
+        <v>95.649600114999998</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.21322500600000183</v>
+        <v>-0.21323619400000382</v>
       </c>
       <c r="D157" s="5">
-        <v>-2.6367113653284369</v>
+        <v>-2.636850998848228</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>94.391271090999993</v>
+        <v>94.391101288000002</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2584496090000101</v>
+        <v>-1.2584988269999968</v>
       </c>
       <c r="D158" s="5">
-        <v>-14.694400673540686</v>
+        <v>-14.694951644311583</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>93.577146976999998</v>
+        <v>93.576894147999994</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.81412411399999485</v>
+        <v>-0.81420714000000771</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.8728603824744017</v>
+        <v>-9.8738368859530574</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>93.560632783000003</v>
+        <v>93.560882407999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.6514193999995541E-2</v>
+        <v>-1.6011739999996166E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.21156671148715445</v>
+        <v>-0.20513628111318294</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>93.253392051000006</v>
+        <v>93.253623675</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.3072407319999968</v>
+        <v>-0.30725873299999762</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.8702414959545961</v>
+        <v>-3.8704540297439527</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.1932600133436253</v>
+        <v>-5.1932590805764516</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>92.947240196999999</v>
+        <v>92.947294706999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.30615185400000655</v>
+        <v>-0.30632896800000253</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.8692493632428215</v>
+        <v>-3.8714380607340448</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>92.976352863000002</v>
+        <v>92.976448348000005</v>
       </c>
       <c r="C163" s="5">
-        <v>2.9112666000003173E-2</v>
+        <v>2.9153641000007724E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.37650870177621254</v>
+        <v>0.37703931685304504</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>92.254323970000002</v>
+        <v>92.254377081000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.72202889300000095</v>
+        <v>-0.72207126700000401</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.9309737564461695</v>
+        <v>-8.9314669257839814</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>92.370407061999998</v>
+        <v>92.370421539999995</v>
       </c>
       <c r="C165" s="5">
-        <v>0.11608309199999667</v>
+        <v>0.11604445899999405</v>
       </c>
       <c r="D165" s="5">
-        <v>1.5204469504806806</v>
+        <v>1.5199365516060048</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>92.177301639999996</v>
+        <v>92.177281956000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.19310542200000214</v>
+        <v>-0.19313958399999365</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.4800213615014166</v>
+        <v>-2.4804546810072603</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>91.606688133000006</v>
+        <v>91.606616313999993</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.57061350699999025</v>
+        <v>-0.57066564200000869</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.1806975081122211</v>
+        <v>-7.1813328892756161</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>91.203569623999996</v>
+        <v>91.203478718</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.40311850900000934</v>
+        <v>-0.40313759599999344</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.1546921188850288</v>
+        <v>-5.1549342524060959</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>91.371283457000004</v>
+        <v>91.371200186999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.16771383300000764</v>
+        <v>0.16772146899999996</v>
       </c>
       <c r="D169" s="5">
-        <v>2.2291301018049214</v>
+        <v>2.2292348671633766</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>91.077775208999995</v>
+        <v>91.077663602000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.29350824800000908</v>
+        <v>-0.29353658499999824</v>
       </c>
       <c r="D170" s="5">
-        <v>-3.787332215683159</v>
+        <v>-3.7876948215823991</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>91.384927492000003</v>
+        <v>91.384745241000005</v>
       </c>
       <c r="C171" s="5">
-        <v>0.30715228300000774</v>
+        <v>0.30708163900000329</v>
       </c>
       <c r="D171" s="5">
-        <v>4.122814370382355</v>
+        <v>4.1218536290414276</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>91.107168803999997</v>
+        <v>91.107337319999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.2777586880000058</v>
+        <v>-0.27740792100000533</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.5869654291988629</v>
+        <v>-3.5825180226366493</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>90.906862218000001</v>
+        <v>90.907054048999996</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.2003065859999964</v>
+        <v>-0.20028327100000354</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.6066282753472558</v>
+        <v>-2.6063237690440166</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.5162943474664079</v>
+        <v>-2.5163307692772086</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>90.697863519999999</v>
+        <v>90.697883896999997</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.20899869800000204</v>
+        <v>-0.20917015199999867</v>
       </c>
       <c r="D174" s="5">
-        <v>-2.7242314879203477</v>
+        <v>-2.7264324496707348</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>90.396223547000005</v>
+        <v>90.396292725999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.30163997299999323</v>
+        <v>-0.30159117099999833</v>
       </c>
       <c r="D175" s="5">
-        <v>-3.9187230096505155</v>
+        <v>-3.9180996894432885</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>90.250663562</v>
+        <v>90.250701714000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.14555998500000555</v>
+        <v>-0.14559101199999702</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.915271385805517</v>
+        <v>-1.9156745749543291</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>90.512356662000002</v>
+        <v>90.512365575999993</v>
       </c>
       <c r="C177" s="5">
-        <v>0.26169310000000223</v>
+        <v>0.26166386199999181</v>
       </c>
       <c r="D177" s="5">
-        <v>3.5355817813163437</v>
+        <v>3.5351789253268207</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>90.176620403000001</v>
+        <v>90.176603380000003</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.33573625900000081</v>
+        <v>-0.33576219599999035</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.3614490943043149</v>
+        <v>-4.3617787687601055</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>90.143643030000007</v>
+        <v>90.143581999000006</v>
       </c>
       <c r="C179" s="5">
-        <v>-3.2977372999994259E-2</v>
+        <v>-3.3021380999997518E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.4379555370945809</v>
+        <v>-0.4385388907509169</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>91.085800368999998</v>
+        <v>91.085734211000002</v>
       </c>
       <c r="C180" s="5">
-        <v>0.94215733899999066</v>
+        <v>0.94215221199999633</v>
       </c>
       <c r="D180" s="5">
-        <v>13.288774757158661</v>
+        <v>13.288707756532347</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>91.017975761000002</v>
+        <v>91.017927745999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-6.7824607999995123E-2</v>
+        <v>-6.7806465000003868E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.88989755001439574</v>
+        <v>-0.88966112083926907</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>91.156271453000002</v>
+        <v>91.156210766000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.1382956919999998</v>
+        <v>0.13828302000000292</v>
       </c>
       <c r="D182" s="5">
-        <v>1.8386339823857289</v>
+        <v>1.8384650765072008</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>92.042011981000002</v>
+        <v>92.041902953999994</v>
       </c>
       <c r="C183" s="5">
-        <v>0.88574052799999947</v>
+        <v>0.88569218799999305</v>
       </c>
       <c r="D183" s="5">
-        <v>12.303839906082171</v>
+        <v>12.303140764562205</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>92.253668797000003</v>
+        <v>92.253760650999993</v>
       </c>
       <c r="C184" s="5">
-        <v>0.21165681600000141</v>
+        <v>0.21185769699999923</v>
       </c>
       <c r="D184" s="5">
-        <v>2.794650737561466</v>
+        <v>2.7973401313261093</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>92.109406097999994</v>
+        <v>92.109541309999997</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.14426269900000932</v>
+        <v>-0.14421934099999589</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.8604578546694395</v>
+        <v>-1.8599016590109096</v>
       </c>
       <c r="E185" s="5">
-        <v>1.3228306979909066</v>
+        <v>1.322765624273603</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>92.458683077000003</v>
+        <v>92.458690544000007</v>
       </c>
       <c r="C186" s="5">
-        <v>0.34927697900000965</v>
+        <v>0.3491492340000093</v>
       </c>
       <c r="D186" s="5">
-        <v>4.6464873602352075</v>
+        <v>4.6447454018890388</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>92.590770315</v>
+        <v>92.590811283999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.13208723799999689</v>
+        <v>0.13212073999999063</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7278643412119932</v>
+        <v>1.7283058981700128</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>93.350622223000002</v>
+        <v>93.350643697999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.75985190800000169</v>
+        <v>0.75983241400000168</v>
       </c>
       <c r="D188" s="5">
-        <v>10.304755842339141</v>
+        <v>10.304474661979611</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>94.426494341999998</v>
+        <v>94.426499743999997</v>
       </c>
       <c r="C189" s="5">
-        <v>1.075872118999996</v>
+        <v>1.0758560459999984</v>
       </c>
       <c r="D189" s="5">
-        <v>14.741307071155351</v>
+        <v>14.741069091330194</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>94.208167019000001</v>
+        <v>94.208155692000005</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.21832732299999691</v>
+        <v>-0.21834405199999196</v>
       </c>
       <c r="D190" s="5">
-        <v>-2.7395555816655426</v>
+        <v>-2.7397626788052354</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>93.964332268000007</v>
+        <v>93.964285805000003</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.2438347509999943</v>
+        <v>-0.24386988700000245</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.0620713180912529</v>
+        <v>-3.0625066551582258</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>94.676196348999994</v>
+        <v>94.676150966999998</v>
       </c>
       <c r="C192" s="5">
-        <v>0.71186408099998744</v>
+        <v>0.71186516199999517</v>
       </c>
       <c r="D192" s="5">
-        <v>9.4796088473810602</v>
+        <v>9.4796287321151631</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>94.655807726999996</v>
+        <v>94.655788815999998</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.0388621999998691E-2</v>
+        <v>-2.0362151000000495E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.25811544438182343</v>
+        <v>-0.25778084710416094</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>95.510972877</v>
+        <v>95.510955804999995</v>
       </c>
       <c r="C194" s="5">
-        <v>0.85516515000000481</v>
+        <v>0.8551669889999971</v>
       </c>
       <c r="D194" s="5">
-        <v>11.396625778797942</v>
+        <v>11.396653908425725</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>95.778032478</v>
+        <v>95.777991189999995</v>
       </c>
       <c r="C195" s="5">
-        <v>0.2670596009999997</v>
+        <v>0.26703538499999979</v>
       </c>
       <c r="D195" s="5">
-        <v>3.4074216705639815</v>
+        <v>3.407108549712734</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>96.267042325999995</v>
+        <v>96.267059724999996</v>
       </c>
       <c r="C196" s="5">
-        <v>0.48900984799999492</v>
+        <v>0.48906853500000125</v>
       </c>
       <c r="D196" s="5">
-        <v>6.3017982723553745</v>
+        <v>6.3025787221448359</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>97.174504954</v>
+        <v>97.174591875000004</v>
       </c>
       <c r="C197" s="5">
-        <v>0.90746262800000466</v>
+        <v>0.90753215000000864</v>
       </c>
       <c r="D197" s="5">
-        <v>11.917112094429406</v>
+        <v>11.918070663733115</v>
       </c>
       <c r="E197" s="5">
-        <v>5.4990028386579626</v>
+        <v>5.4989423386153646</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>98.053121376000007</v>
+        <v>98.053121298999997</v>
       </c>
       <c r="C198" s="5">
-        <v>0.87861642200000745</v>
+        <v>0.87852942399999279</v>
       </c>
       <c r="D198" s="5">
-        <v>11.406117179073139</v>
+        <v>11.404920324882294</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>98.838226188999997</v>
+        <v>98.838245216999994</v>
       </c>
       <c r="C199" s="5">
-        <v>0.78510481299998958</v>
+        <v>0.78512391799999648</v>
       </c>
       <c r="D199" s="5">
-        <v>10.04295196960474</v>
+        <v>10.043207228011642</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>99.862406413000002</v>
+        <v>99.862416965999998</v>
       </c>
       <c r="C200" s="5">
-        <v>1.0241802240000055</v>
+        <v>1.0241717490000042</v>
       </c>
       <c r="D200" s="5">
-        <v>13.168357771539885</v>
+        <v>13.168239839500352</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>98.989792608000002</v>
+        <v>98.989799974999997</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.8726138050000003</v>
+        <v>-0.87261699100000101</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.9962413362227878</v>
+        <v>-9.9962750914980081</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>99.333789781999997</v>
+        <v>99.333785188999997</v>
       </c>
       <c r="C202" s="5">
-        <v>0.34399717399999474</v>
+        <v>0.34398521399999993</v>
       </c>
       <c r="D202" s="5">
-        <v>4.2507258420227512</v>
+        <v>4.2505748956018552</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>99.873718036</v>
+        <v>99.873684873000002</v>
       </c>
       <c r="C203" s="5">
-        <v>0.53992825400000299</v>
+        <v>0.53989968400000521</v>
       </c>
       <c r="D203" s="5">
-        <v>6.721164138388569</v>
+        <v>6.7207981136021555</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>99.939791716000002</v>
+        <v>99.939767161000006</v>
       </c>
       <c r="C204" s="5">
-        <v>6.6073680000002355E-2</v>
+        <v>6.6082288000004041E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.79678174915063238</v>
+        <v>0.79688619653897064</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>100.16248946</v>
+        <v>100.16248606000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.22269774400000131</v>
+        <v>0.22271889900000019</v>
       </c>
       <c r="D205" s="5">
-        <v>2.7069992100705376</v>
+        <v>2.7072601927286888</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>100.8398574</v>
+        <v>100.83985296</v>
       </c>
       <c r="C206" s="5">
-        <v>0.67736793999999634</v>
+        <v>0.67736689999999555</v>
       </c>
       <c r="D206" s="5">
-        <v>8.42398212525055</v>
+        <v>8.4239690033047552</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>100.31898508</v>
+        <v>100.31895874999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.52087231999999517</v>
+        <v>-0.52089421000000868</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.025314039761442</v>
+        <v>-6.0255603650668732</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>100.59858182000001</v>
+        <v>100.59858846</v>
       </c>
       <c r="C208" s="5">
-        <v>0.27959674000000234</v>
+        <v>0.27962971000000891</v>
       </c>
       <c r="D208" s="5">
-        <v>3.3962392057949042</v>
+        <v>3.3966467545239132</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>100.719635</v>
+        <v>100.71968303</v>
       </c>
       <c r="C209" s="5">
-        <v>0.12105317999998988</v>
+        <v>0.12109456999999679</v>
       </c>
       <c r="D209" s="5">
-        <v>1.4535899104519467</v>
+        <v>1.4540901143304641</v>
       </c>
       <c r="E209" s="5">
-        <v>3.6482100399463535</v>
+        <v>3.6481667549066676</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>100.83393801</v>
+        <v>100.8339433</v>
       </c>
       <c r="C210" s="5">
-        <v>0.11430301000000043</v>
+        <v>0.11426027000000261</v>
       </c>
       <c r="D210" s="5">
-        <v>1.3703683460170923</v>
+        <v>1.3698520814090065</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>101.7314068</v>
+        <v>101.73141187</v>
       </c>
       <c r="C211" s="5">
-        <v>0.8974687900000049</v>
+        <v>0.89746857000000091</v>
       </c>
       <c r="D211" s="5">
-        <v>11.219223571413961</v>
+        <v>11.219220067503199</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>101.80304879000001</v>
+        <v>101.80305183</v>
       </c>
       <c r="C212" s="5">
-        <v>7.1641990000003375E-2</v>
+        <v>7.1639959999998837E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>0.8483531116338261</v>
+        <v>0.84832893763893136</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>101.54118051</v>
+        <v>101.54118516</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.26186828000000162</v>
+        <v>-0.26186667000000341</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.043465296111969</v>
+        <v>-3.0434467588198011</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>102.25997431</v>
+        <v>102.25997053</v>
       </c>
       <c r="C214" s="5">
-        <v>0.71879380000000026</v>
+        <v>0.7187853700000062</v>
       </c>
       <c r="D214" s="5">
-        <v>8.8332637854530596</v>
+        <v>8.8331557025342011</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>102.99390287</v>
+        <v>102.99388272</v>
       </c>
       <c r="C215" s="5">
-        <v>0.7339285599999954</v>
+        <v>0.73391218999999808</v>
       </c>
       <c r="D215" s="5">
-        <v>8.96073819789307</v>
+        <v>8.9605307219503096</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>103.06231225000001</v>
+        <v>103.06230067</v>
       </c>
       <c r="C216" s="5">
-        <v>6.8409380000005626E-2</v>
+        <v>6.8417949999997063E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.79996786090428262</v>
+        <v>0.80006860058574603</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>103.52821950000001</v>
+        <v>103.52822061000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.46590725000000077</v>
+        <v>0.46591994000000625</v>
       </c>
       <c r="D217" s="5">
-        <v>5.561695692982993</v>
+        <v>5.5618516046793243</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>103.47866514</v>
+        <v>103.47866406</v>
       </c>
       <c r="C218" s="5">
-        <v>-4.9554360000001907E-2</v>
+        <v>-4.9556550000005473E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.57287697292033313</v>
+        <v>-0.57290221783959927</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>104.37351404</v>
+        <v>104.37350293999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.8948488999999995</v>
+        <v>0.89483887999999467</v>
       </c>
       <c r="D219" s="5">
-        <v>10.8852686932706</v>
+        <v>10.885141070754134</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>104.63990389</v>
+        <v>104.63990785999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.26638984999999593</v>
+        <v>0.26640491999999938</v>
       </c>
       <c r="D220" s="5">
-        <v>3.1060902712896077</v>
+        <v>3.1062687956741053</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>105.08970313</v>
+        <v>105.08972278</v>
       </c>
       <c r="C221" s="5">
-        <v>0.44979924000000437</v>
+        <v>0.44981492000000856</v>
       </c>
       <c r="D221" s="5">
-        <v>5.2819686740664062</v>
+        <v>5.2821569733020546</v>
       </c>
       <c r="E221" s="5">
-        <v>4.3388442879087163</v>
+        <v>4.3388140416390719</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>105.21170385000001</v>
+        <v>105.21171438</v>
       </c>
       <c r="C222" s="5">
-        <v>0.12200072000000262</v>
+        <v>0.1219916000000012</v>
       </c>
       <c r="D222" s="5">
-        <v>1.4020333541840735</v>
+        <v>1.4019276131969516</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>105.55361834999999</v>
+        <v>105.55362081</v>
       </c>
       <c r="C223" s="5">
-        <v>0.34191449999998724</v>
+        <v>0.34190642999999454</v>
       </c>
       <c r="D223" s="5">
-        <v>3.9701950566927602</v>
+        <v>3.9700992649704947</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>105.66827244</v>
+        <v>105.66827106</v>
       </c>
       <c r="C224" s="5">
-        <v>0.11465409000000193</v>
+        <v>0.11465024999999684</v>
       </c>
       <c r="D224" s="5">
-        <v>1.3112752748409839</v>
+        <v>1.3112310641145042</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>105.45200162</v>
+        <v>105.45200027999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.2162708199999912</v>
+        <v>-0.21627078000000211</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.428575669328592</v>
+        <v>-2.4285752565602281</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>105.45480271</v>
+        <v>105.45479469999999</v>
       </c>
       <c r="C226" s="5">
-        <v>2.8010899999912908E-3</v>
+        <v>2.7944200000007413E-3</v>
       </c>
       <c r="D226" s="5">
-        <v>3.1879898547559904E-2</v>
+        <v>3.1803974966670978E-2</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>105.14843980000001</v>
+        <v>105.14842794</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.30636290999999005</v>
+        <v>-0.30636675999998886</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.4310224025013492</v>
+        <v>-3.4310650893209949</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>104.23557959</v>
+        <v>104.23557357</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.91286021000000517</v>
+        <v>-0.91285437000000513</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.9346312838512354</v>
+        <v>-9.9345717983899124</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>104.37024030000001</v>
+        <v>104.37023967</v>
       </c>
       <c r="C229" s="5">
-        <v>0.13466071000000568</v>
+        <v>0.13466610000000401</v>
       </c>
       <c r="D229" s="5">
-        <v>1.5613285870105909</v>
+        <v>1.5613916171163478</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>103.71970414</v>
+        <v>103.71971053</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.65053616000000147</v>
+        <v>-0.65052914000000328</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.2284034248196516</v>
+        <v>-7.2283281188708752</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>103.24787643000001</v>
+        <v>103.24788214</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.47182770999999946</v>
+        <v>-0.47182838999999888</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.3243480238955865</v>
+        <v>-5.3243551865442607</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>102.54004236</v>
+        <v>102.54004891</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.70783407000000409</v>
+        <v>-0.70783323000000564</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.9235907980042768</v>
+        <v>-7.9235813247960474</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>101.10136957</v>
+        <v>101.10136566</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.4386727899999983</v>
+        <v>-1.4386832499999969</v>
       </c>
       <c r="D233" s="5">
-        <v>-15.596091996332696</v>
+        <v>-15.596195865277018</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.7951706410915276</v>
+        <v>-3.7951923503970253</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>99.764389546000004</v>
+        <v>99.764409319999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.3369800239999989</v>
+        <v>-1.3369563400000004</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.764183058881407</v>
+        <v>-14.763940769556438</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>98.281131959000007</v>
+        <v>98.281134288999993</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4832575869999971</v>
+        <v>-1.4832750310000051</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.452164190775832</v>
+        <v>-16.452339139236059</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>97.216281146</v>
+        <v>97.216276210000004</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.0648508130000067</v>
+        <v>-1.0648580789999897</v>
       </c>
       <c r="D236" s="5">
-        <v>-12.254218254350613</v>
+        <v>-12.254296678922373</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>96.203588828999997</v>
+        <v>96.203564923000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.0126923170000026</v>
+        <v>-1.0127112870000019</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.808397090275902</v>
+        <v>-11.808606337470341</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>95.455411337000001</v>
+        <v>95.455399553999996</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.74817749199999639</v>
+        <v>-0.74816536900000585</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.9434147830831918</v>
+        <v>-8.9432781390558329</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>94.33510106</v>
+        <v>94.335087282000003</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.1203102770000015</v>
+        <v>-1.1203122719999925</v>
       </c>
       <c r="D239" s="5">
-        <v>-13.209300798636935</v>
+        <v>-13.209324350821472</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>94.177174109000006</v>
+        <v>94.177164507000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.15792695099999321</v>
+        <v>-0.15792277500000296</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.9905325740218305</v>
+        <v>-1.9904807108784728</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>93.611740542999996</v>
+        <v>93.611753492999995</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.56543356600001005</v>
+        <v>-0.56541101400000571</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.9715071095278525</v>
+        <v>-6.9712388587550134</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>93.074110067999996</v>
+        <v>93.074152495000007</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.53763047500000027</v>
+        <v>-0.53760099799998784</v>
       </c>
       <c r="D242" s="5">
-        <v>-6.6782518428110222</v>
+        <v>-6.6778962822344745</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>92.526993617000002</v>
+        <v>92.527029819000006</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.54711645099999373</v>
+        <v>-0.54712267600000075</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.8302978296867378</v>
+        <v>-6.8303700349414465</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>92.227912175</v>
+        <v>92.227934753</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.29908144200000208</v>
+        <v>-0.29909506600000668</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.8106229397244951</v>
+        <v>-3.8107919852867878</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>92.133425836000001</v>
+        <v>92.133408281000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-9.4486338999999475E-2</v>
+        <v>-9.4526471999998307E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.2224813553203373</v>
+        <v>-1.2229973820959583</v>
       </c>
       <c r="E245" s="5">
-        <v>-8.8702495051670169</v>
+        <v>-8.8702633445713168</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>92.724415442999998</v>
+        <v>92.724412322999996</v>
       </c>
       <c r="C246" s="5">
-        <v>0.59098960699999736</v>
+        <v>0.59100404199999446</v>
       </c>
       <c r="D246" s="5">
-        <v>7.9748499365132286</v>
+        <v>7.975053219837358</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>91.720879590999999</v>
+        <v>91.720793955999994</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.0035358519999988</v>
+        <v>-1.0036183670000014</v>
       </c>
       <c r="D247" s="5">
-        <v>-12.241481816290435</v>
+        <v>-12.242429603345229</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>91.854687006999995</v>
+        <v>91.854640652000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.13380741599999624</v>
+        <v>0.1338466960000062</v>
       </c>
       <c r="D248" s="5">
-        <v>1.7647403975516784</v>
+        <v>1.765264274432532</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>92.050858309999995</v>
+        <v>92.050813233</v>
       </c>
       <c r="C249" s="5">
-        <v>0.19617130299999985</v>
+        <v>0.19617258099999901</v>
       </c>
       <c r="D249" s="5">
-        <v>2.5931225528045276</v>
+        <v>2.5931409692380836</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>91.767369157000005</v>
+        <v>91.767402200000006</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.28348915299999078</v>
+        <v>-0.28341103299999304</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.6336817067847194</v>
+        <v>-3.6326990309956786</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>91.002633161999995</v>
+        <v>91.002685314000004</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.76473599500000944</v>
+        <v>-0.76471688600000221</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.5542570278605581</v>
+        <v>-9.5540258388087764</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>91.200104886999995</v>
+        <v>91.200140852000004</v>
       </c>
       <c r="C252" s="5">
-        <v>0.19747172499999976</v>
+        <v>0.19745553799999982</v>
       </c>
       <c r="D252" s="5">
-        <v>2.6352507748731213</v>
+        <v>2.6350306476023322</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>90.872882206</v>
+        <v>90.872902948999993</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.32722268099999496</v>
+        <v>-0.32723790300001099</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.2215996558792268</v>
+        <v>-4.2217905481498956</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>90.623362162999996</v>
+        <v>90.623434676000002</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.24952004300000397</v>
+        <v>-0.24946827299999086</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.2456689183916088</v>
+        <v>-3.2450049178057716</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>90.928743365000003</v>
+        <v>90.928863636000003</v>
       </c>
       <c r="C255" s="5">
-        <v>0.30538120200000662</v>
+        <v>0.30542896000000042</v>
       </c>
       <c r="D255" s="5">
-        <v>4.1195356220521173</v>
+        <v>4.1201884993163684</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>90.621784921</v>
+        <v>90.621819396999996</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.30695844400000283</v>
+        <v>-0.30704423900000677</v>
       </c>
       <c r="D256" s="5">
-        <v>-3.9766013507949616</v>
+        <v>-3.9776870880664283</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>90.670018209999995</v>
+        <v>90.669924344999998</v>
       </c>
       <c r="C257" s="5">
-        <v>4.8233288999995239E-2</v>
+        <v>4.8104948000002423E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.6405709573960694</v>
+        <v>0.63886127831911388</v>
       </c>
       <c r="E257" s="5">
-        <v>-1.5883568994871755</v>
+        <v>-1.5884400276786503</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>90.565063344999999</v>
+        <v>90.564989509</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.10495486499999629</v>
+        <v>-0.1049348359999982</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.3802477447048322</v>
+        <v>-1.3799874398142009</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>90.315102033000002</v>
+        <v>90.314828383000005</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.24996131199999638</v>
+        <v>-0.25016112599999474</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.2622058494029216</v>
+        <v>-3.2647767230660651</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>90.882862379000002</v>
+        <v>90.882678999999996</v>
       </c>
       <c r="C260" s="5">
-        <v>0.56776034600000003</v>
+        <v>0.56785061699999062</v>
       </c>
       <c r="D260" s="5">
-        <v>7.8100974792079558</v>
+        <v>7.8114069900604211</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>91.102699482999995</v>
+        <v>91.102622444000005</v>
       </c>
       <c r="C261" s="5">
-        <v>0.21983710399999268</v>
+        <v>0.21994344400000898</v>
       </c>
       <c r="D261" s="5">
-        <v>2.9416176137109673</v>
+        <v>2.9430655489159019</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>90.991613040999994</v>
+        <v>90.991786559999994</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.11108644200000128</v>
+        <v>-0.11083588400001076</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4534515491124833</v>
+        <v>-1.4501963792042161</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>90.953337735999995</v>
+        <v>90.953600715999997</v>
       </c>
       <c r="C263" s="5">
-        <v>-3.8275304999999094E-2</v>
+        <v>-3.818584399999736E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.50360962793914998</v>
+        <v>-0.50243429909890835</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>91.367976026999997</v>
+        <v>91.368156321000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.41463829100000282</v>
+        <v>0.41455560500000388</v>
       </c>
       <c r="D264" s="5">
-        <v>5.6098344245701925</v>
+        <v>5.6086709100424681</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>91.166121662999998</v>
+        <v>91.166150608999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.20185436399999901</v>
+        <v>-0.20200571200000184</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.6191185433532493</v>
+        <v>-2.6210534003401786</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>91.390704323999998</v>
+        <v>91.390747551999993</v>
       </c>
       <c r="C266" s="5">
-        <v>0.22458266099999946</v>
+        <v>0.22459694299999455</v>
       </c>
       <c r="D266" s="5">
-        <v>2.9965163381065363</v>
+        <v>2.9967085221172862</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>90.926507744000006</v>
+        <v>90.926806460999998</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.46419657999999231</v>
+        <v>-0.46394109099999525</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.9276824984307419</v>
+        <v>-5.9245077861891033</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>90.991988977000005</v>
+        <v>90.992059527999999</v>
       </c>
       <c r="C268" s="5">
-        <v>6.5481232999999861E-2</v>
+        <v>6.5253067000000442E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.86761785924485135</v>
+        <v>0.86457989517001455</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>90.602685159999993</v>
+        <v>90.602502047000002</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.38930381700001249</v>
+        <v>-0.3895574809999971</v>
       </c>
       <c r="D269" s="5">
-        <v>-5.0150218298120048</v>
+        <v>-5.0182091803349422</v>
       </c>
       <c r="E269" s="5">
-        <v>-7.426164825957704E-2</v>
+        <v>-7.4360156895525442E-2</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>91.504497299999997</v>
+        <v>91.504252523999995</v>
       </c>
       <c r="C270" s="5">
-        <v>0.90181214000000409</v>
+        <v>0.90175047699999311</v>
       </c>
       <c r="D270" s="5">
-        <v>12.620239569225644</v>
+        <v>12.619355779453546</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>91.446489107999994</v>
+        <v>91.446007136000006</v>
       </c>
       <c r="C271" s="5">
-        <v>-5.8008192000002623E-2</v>
+        <v>-5.8245387999988907E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.75807898829077791</v>
+        <v>-0.76116996488210242</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>91.687361473999999</v>
+        <v>91.686656881000005</v>
       </c>
       <c r="C272" s="5">
-        <v>0.24087236600000494</v>
+        <v>0.24064974499999892</v>
       </c>
       <c r="D272" s="5">
-        <v>3.2070261956338886</v>
+        <v>3.2040362728315452</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>91.892443872000001</v>
+        <v>91.892066829000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.20508239800000183</v>
+        <v>0.20540994799999623</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7173768549850097</v>
+        <v>2.7217917405771397</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>92.037077179999997</v>
+        <v>92.036806339999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.14463330799999596</v>
+        <v>0.14473951099999738</v>
       </c>
       <c r="D274" s="5">
-        <v>1.905165706317824</v>
+        <v>1.9065846853276724</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>92.497161575999996</v>
+        <v>92.499589224000005</v>
       </c>
       <c r="C275" s="5">
-        <v>0.46008439599999917</v>
+        <v>0.46278288400000633</v>
       </c>
       <c r="D275" s="5">
-        <v>6.1663902078730848</v>
+        <v>6.2035821813976044</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>92.561028452000002</v>
+        <v>92.560945122000007</v>
       </c>
       <c r="C276" s="5">
-        <v>6.3866876000005846E-2</v>
+        <v>6.1355898000002185E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.83172251253427198</v>
+        <v>0.79888223999997621</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>93.176309247000006</v>
+        <v>93.176282896999993</v>
       </c>
       <c r="C277" s="5">
-        <v>0.61528079500000388</v>
+        <v>0.61533777499998621</v>
       </c>
       <c r="D277" s="5">
-        <v>8.274949294248124</v>
+        <v>8.2757515808832736</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>93.364602477000005</v>
+        <v>93.364186430000004</v>
       </c>
       <c r="C278" s="5">
-        <v>0.18829322999999931</v>
+        <v>0.18790353300001073</v>
       </c>
       <c r="D278" s="5">
-        <v>2.4521278550733827</v>
+        <v>2.4469971406021918</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>93.640624709999997</v>
+        <v>93.641490950000005</v>
       </c>
       <c r="C279" s="5">
-        <v>0.27602223299999196</v>
+        <v>0.27730452000000128</v>
       </c>
       <c r="D279" s="5">
-        <v>3.6059266077957064</v>
+        <v>3.6229692859821361</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>94.060129906</v>
+        <v>94.060281372999995</v>
       </c>
       <c r="C280" s="5">
-        <v>0.41950519600000291</v>
+        <v>0.41879042299999014</v>
       </c>
       <c r="D280" s="5">
-        <v>5.5103982137161056</v>
+        <v>5.5007250544316877</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>94.234314316999999</v>
+        <v>94.233987010999996</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17418441099999882</v>
+        <v>0.17370563800000127</v>
       </c>
       <c r="D281" s="5">
-        <v>2.2449830532577542</v>
+        <v>2.2387459153418332</v>
       </c>
       <c r="E281" s="5">
-        <v>4.0083019069321546</v>
+        <v>4.0081508589201675</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>94.413906509</v>
+        <v>94.413394034999996</v>
       </c>
       <c r="C282" s="5">
-        <v>0.17959219200000121</v>
+        <v>0.17940702399999964</v>
       </c>
       <c r="D282" s="5">
-        <v>2.3110902918487941</v>
+        <v>2.3086905458551188</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>94.418823219000004</v>
+        <v>94.418072987000002</v>
       </c>
       <c r="C283" s="5">
-        <v>4.916710000003377E-3</v>
+        <v>4.6789520000061202E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>6.2509246747755043E-2</v>
+        <v>5.94859778025425E-2</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>95.143984867</v>
+        <v>95.142537961000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.72516164799999672</v>
+        <v>0.72446497399999998</v>
       </c>
       <c r="D284" s="5">
-        <v>9.615770663413258</v>
+        <v>9.6062189385618169</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>95.620300787999994</v>
+        <v>95.619320338999998</v>
       </c>
       <c r="C285" s="5">
-        <v>0.47631592099999409</v>
+        <v>0.47678237799999579</v>
       </c>
       <c r="D285" s="5">
-        <v>6.1757223713193587</v>
+        <v>6.1820345419750788</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>95.900825139000005</v>
+        <v>95.899794381999996</v>
       </c>
       <c r="C286" s="5">
-        <v>0.28052435100001105</v>
+        <v>0.28047404299999812</v>
       </c>
       <c r="D286" s="5">
-        <v>3.5778425456286955</v>
+        <v>3.5772277977474509</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>96.340413913999996</v>
+        <v>96.345457870999994</v>
       </c>
       <c r="C287" s="5">
-        <v>0.43958877499999005</v>
+        <v>0.44566348899999753</v>
       </c>
       <c r="D287" s="5">
-        <v>5.6413561486079011</v>
+        <v>5.7213811334243969</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>96.812371831999997</v>
+        <v>96.811831299000005</v>
       </c>
       <c r="C288" s="5">
-        <v>0.47195791800000109</v>
+        <v>0.46637342800001136</v>
       </c>
       <c r="D288" s="5">
-        <v>6.0396357713118354</v>
+        <v>5.9659373151441653</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>97.003727822000002</v>
+        <v>97.003484420999996</v>
       </c>
       <c r="C289" s="5">
-        <v>0.19135599000000525</v>
+        <v>0.19165312199999107</v>
       </c>
       <c r="D289" s="5">
-        <v>2.3978341447866924</v>
+        <v>2.4016116196250881</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>97.536542096999995</v>
+        <v>97.537107784</v>
       </c>
       <c r="C290" s="5">
-        <v>0.53281427499999268</v>
+        <v>0.53362336300000379</v>
       </c>
       <c r="D290" s="5">
-        <v>6.7940764741157178</v>
+        <v>6.8047251298444245</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>97.250005330999997</v>
+        <v>97.250965788000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.28653676599999756</v>
+        <v>-0.28614199599999779</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.4688792212242525</v>
+        <v>-3.4641571263637982</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>97.619276534999997</v>
+        <v>97.620259374</v>
       </c>
       <c r="C292" s="5">
-        <v>0.36927120400000035</v>
+        <v>0.36929358599999773</v>
       </c>
       <c r="D292" s="5">
-        <v>4.652934645994411</v>
+        <v>4.6531756628044096</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>97.640957499999999</v>
+        <v>97.640128032000007</v>
       </c>
       <c r="C293" s="5">
-        <v>2.1680965000001606E-2</v>
+        <v>1.9868658000007144E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.26684240366068313</v>
+        <v>0.24450966844260513</v>
       </c>
       <c r="E293" s="5">
-        <v>3.6150771698090889</v>
+        <v>3.6145568377600412</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>98.123831574999997</v>
+        <v>98.122654357000002</v>
       </c>
       <c r="C294" s="5">
-        <v>0.48287407499999802</v>
+        <v>0.48252632499999493</v>
       </c>
       <c r="D294" s="5">
-        <v>6.098593086787174</v>
+        <v>6.0941342102459162</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>98.473853715999994</v>
+        <v>98.472481388000006</v>
       </c>
       <c r="C295" s="5">
-        <v>0.35002214099999662</v>
+        <v>0.34982703100000379</v>
       </c>
       <c r="D295" s="5">
-        <v>4.3655651178390098</v>
+        <v>4.3631371195947954</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>99.081626985</v>
+        <v>99.079269242999999</v>
       </c>
       <c r="C296" s="5">
-        <v>0.60777326900000617</v>
+        <v>0.60678785499999321</v>
       </c>
       <c r="D296" s="5">
-        <v>7.6629667796493717</v>
+        <v>7.6502286204589875</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>99.667867960999999</v>
+        <v>99.666193371999995</v>
       </c>
       <c r="C297" s="5">
-        <v>0.58624097599999914</v>
+        <v>0.58692412899999624</v>
       </c>
       <c r="D297" s="5">
-        <v>7.3357674072308754</v>
+        <v>7.3447767817166776</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>100.38029404</v>
+        <v>100.37758861</v>
       </c>
       <c r="C298" s="5">
-        <v>0.71242607899999655</v>
+        <v>0.71139523800000859</v>
       </c>
       <c r="D298" s="5">
-        <v>8.9229873717006303</v>
+        <v>8.9097209256706389</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>100.68116908</v>
+        <v>100.68843115999999</v>
       </c>
       <c r="C299" s="5">
-        <v>0.3008750400000082</v>
+        <v>0.31084254999998961</v>
       </c>
       <c r="D299" s="5">
-        <v>3.6567135948798901</v>
+        <v>3.7800293832296994</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>101.16639495</v>
+        <v>101.16649176999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.48522586999999362</v>
+        <v>0.47806061</v>
       </c>
       <c r="D300" s="5">
-        <v>5.9391034708585977</v>
+        <v>5.848666068362296</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>101.83786005</v>
+        <v>101.83763482000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.67146510000000603</v>
+        <v>0.67114305000001195</v>
       </c>
       <c r="D301" s="5">
-        <v>8.261960243621802</v>
+        <v>8.2578437361081178</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>102.66901264000001</v>
+        <v>102.67136728</v>
       </c>
       <c r="C302" s="5">
-        <v>0.83115259000000208</v>
+        <v>0.83373245999999313</v>
       </c>
       <c r="D302" s="5">
-        <v>10.245646411416409</v>
+        <v>10.278917843327529</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>103.98584467000001</v>
+        <v>103.98737681</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3168320300000005</v>
+        <v>1.3160095300000023</v>
       </c>
       <c r="D303" s="5">
-        <v>16.5247182132942</v>
+        <v>16.513252736929385</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>104.51101736</v>
+        <v>104.51354439000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.52517268999999089</v>
+        <v>0.5261675800000063</v>
       </c>
       <c r="D304" s="5">
-        <v>6.2317211024715213</v>
+        <v>6.2437624086392196</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>105.13415443</v>
+        <v>105.13384202</v>
       </c>
       <c r="C305" s="5">
-        <v>0.62313706999999852</v>
+        <v>0.62029762999999605</v>
       </c>
       <c r="D305" s="5">
-        <v>7.3942449026039192</v>
+        <v>7.3592605198266492</v>
       </c>
       <c r="E305" s="5">
-        <v>7.6742354047480532</v>
+        <v>7.6748301533812402</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>105.14026893</v>
+        <v>105.13516914</v>
       </c>
       <c r="C306" s="5">
-        <v>6.1145000000095706E-3</v>
+        <v>1.3271199999991268E-3</v>
       </c>
       <c r="D306" s="5">
-        <v>6.9813159605991437E-2</v>
+        <v>1.5148828770117362E-2</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>105.33069211</v>
+        <v>105.32930201000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.19042317999999625</v>
+        <v>0.19413287000000423</v>
       </c>
       <c r="D307" s="5">
-        <v>2.1951421429589946</v>
+        <v>2.2384512821093772</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>105.00932795</v>
+        <v>105.00621131</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.32136416000000168</v>
+        <v>-0.32309070000000872</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.6003861826189865</v>
+        <v>-3.6194511993896894</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>105.40869379</v>
+        <v>105.40526165</v>
       </c>
       <c r="C309" s="5">
-        <v>0.39936584000000153</v>
+        <v>0.39905034000000228</v>
       </c>
       <c r="D309" s="5">
-        <v>4.6604580827670938</v>
+        <v>4.656840134147533</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>105.54819743</v>
+        <v>105.54393124000001</v>
       </c>
       <c r="C310" s="5">
-        <v>0.13950364000000093</v>
+        <v>0.13866959000000634</v>
       </c>
       <c r="D310" s="5">
-        <v>1.5997570047169507</v>
+        <v>1.5901753858021284</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>105.50739780000001</v>
+        <v>105.51492463</v>
       </c>
       <c r="C311" s="5">
-        <v>-4.0799629999995091E-2</v>
+        <v>-2.9006610000010369E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.4628748004929073</v>
+        <v>-0.3292976238621681</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>105.73534331</v>
+        <v>105.73593525</v>
       </c>
       <c r="C312" s="5">
-        <v>0.22794550999999785</v>
+        <v>0.22101062000000127</v>
       </c>
       <c r="D312" s="5">
-        <v>2.6235926260373521</v>
+        <v>2.5426686822977773</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>105.58299809</v>
+        <v>105.58176014999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.15234522000000084</v>
+        <v>-0.15417510000000334</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.7153440249338403</v>
+        <v>-1.7357731287202749</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>105.27358706</v>
+        <v>105.28492991</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.3094110300000068</v>
+        <v>-0.29683023999999136</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.4604709480557272</v>
+        <v>-3.3219740171275269</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>105.72698201</v>
+        <v>105.72798121</v>
       </c>
       <c r="C315" s="5">
-        <v>0.4533949500000034</v>
+        <v>0.44305129999999338</v>
       </c>
       <c r="D315" s="5">
-        <v>5.2923867384673029</v>
+        <v>5.1682698325147269</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>105.52762873</v>
+        <v>105.53149117</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.19935327999999686</v>
+        <v>-0.19649004000000048</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.2393393181725396</v>
+        <v>-2.2074838955419396</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>105.49992231</v>
+        <v>105.50039735999999</v>
       </c>
       <c r="C317" s="5">
-        <v>-2.7706420000001231E-2</v>
+        <v>-3.1093810000001554E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.31460704302878062</v>
+        <v>-0.35299572802117707</v>
       </c>
       <c r="E317" s="5">
-        <v>0.34790585607795688</v>
+        <v>0.34865589705193045</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>105.69579175</v>
+        <v>105.68686769</v>
       </c>
       <c r="C318" s="5">
-        <v>0.19586943999999562</v>
+        <v>0.1864703300000059</v>
       </c>
       <c r="D318" s="5">
-        <v>2.2507914232418491</v>
+        <v>2.1417219196778525</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>105.71300606</v>
+        <v>105.71117597999999</v>
       </c>
       <c r="C319" s="5">
-        <v>1.7214309999999955E-2</v>
+        <v>2.4308289999993349E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.19561503538536584</v>
+        <v>0.27635294146943767</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>105.55078905000001</v>
+        <v>105.54419682</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.162217009999992</v>
+        <v>-0.1669791599999968</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.8259427516577831</v>
+        <v>-1.8791138082603243</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>105.2103942</v>
+        <v>105.20448716999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.3403948500000098</v>
+        <v>-0.33970965000000319</v>
       </c>
       <c r="D321" s="5">
-        <v>-3.8020177607827721</v>
+        <v>-3.7947322518324</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>104.91625223</v>
+        <v>104.90922184999999</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.29414196999999831</v>
+        <v>-0.29526531999999861</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.3037908135624905</v>
+        <v>-3.3163974612601677</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>104.23200387</v>
+        <v>104.23806037</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.684248359999998</v>
+        <v>-0.67116147999999498</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.5515095727092358</v>
+        <v>-7.4126039461235855</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>105.19279284</v>
+        <v>105.19442720000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.96078896999999586</v>
+        <v>0.95636683000000744</v>
       </c>
       <c r="D324" s="5">
-        <v>11.639731053220604</v>
+        <v>11.582718816783366</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>105.09648645999999</v>
+        <v>105.09593452</v>
       </c>
       <c r="C325" s="5">
-        <v>-9.6306380000001468E-2</v>
+        <v>-9.8492680000006771E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.0931119777528586</v>
+        <v>-1.1177823446480883</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>105.84504988</v>
+        <v>105.8674511</v>
       </c>
       <c r="C326" s="5">
-        <v>0.74856342000001064</v>
+        <v>0.77151657999999657</v>
       </c>
       <c r="D326" s="5">
-        <v>8.8900651034044884</v>
+        <v>9.1738153431863303</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>105.29524221</v>
+        <v>105.29885795</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.54980767000000696</v>
+        <v>-0.5685931499999981</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.0583135971419066</v>
+        <v>-6.2579498301056136</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>105.15260469</v>
+        <v>105.15866266</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.14263751999999386</v>
+        <v>-0.14019528999999409</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.6135153841003613</v>
+        <v>-1.5860368208211018</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>105.46235652999999</v>
+        <v>105.46417603</v>
       </c>
       <c r="C329" s="5">
-        <v>0.3097518399999899</v>
+        <v>0.3055133699999999</v>
       </c>
       <c r="D329" s="5">
-        <v>3.5927201880778137</v>
+        <v>3.5425639010599586</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.5607400628812069E-2</v>
+        <v>-3.4332884905063921E-2</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>105.77731974</v>
+        <v>105.76421335000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.31496321000000194</v>
+        <v>0.30003732000000127</v>
       </c>
       <c r="D330" s="5">
-        <v>3.6432551917699563</v>
+        <v>3.4678334503640551</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>106.03866859999999</v>
+        <v>106.03534372999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.26134885999999824</v>
+        <v>0.27113037999998824</v>
       </c>
       <c r="D331" s="5">
-        <v>3.0055187961299135</v>
+        <v>3.1199894428975306</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>106.6051022</v>
+        <v>106.59254966</v>
       </c>
       <c r="C332" s="5">
-        <v>0.56643360000001053</v>
+        <v>0.55720593000000918</v>
       </c>
       <c r="D332" s="5">
-        <v>6.6018387948463042</v>
+        <v>6.4913723015343594</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>106.69416356000001</v>
+        <v>106.68266697</v>
       </c>
       <c r="C333" s="5">
-        <v>8.906136000000231E-2</v>
+        <v>9.0117309999996564E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>1.0071382253116656</v>
+        <v>1.0192554396611708</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>107.16195652</v>
+        <v>107.15125836999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.46779295999999704</v>
+        <v>0.468591399999994</v>
       </c>
       <c r="D334" s="5">
-        <v>5.3900603864822427</v>
+        <v>5.4000796288662833</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>107.64531594</v>
+        <v>107.64762797</v>
       </c>
       <c r="C335" s="5">
-        <v>0.48335941999999932</v>
+        <v>0.4963696000000084</v>
       </c>
       <c r="D335" s="5">
-        <v>5.5489775964175259</v>
+        <v>5.7027450518483569</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>107.55471774</v>
+        <v>107.55680613</v>
       </c>
       <c r="C336" s="5">
-        <v>-9.0598200000002294E-2</v>
+        <v>-9.0821840000003817E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.0053014702044449</v>
+        <v>-1.0077499900351006</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>108.51442566999999</v>
+        <v>108.51509249</v>
       </c>
       <c r="C337" s="5">
-        <v>0.95970792999999333</v>
+        <v>0.95828636000000245</v>
       </c>
       <c r="D337" s="5">
-        <v>11.249005076767959</v>
+        <v>11.231288737820023</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>109.30869095</v>
+        <v>109.35055392</v>
       </c>
       <c r="C338" s="5">
-        <v>0.79426528000000474</v>
+        <v>0.83546142999999518</v>
       </c>
       <c r="D338" s="5">
-        <v>9.1456938328751356</v>
+        <v>9.6402731726050739</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>109.63188900999999</v>
+        <v>109.63996177</v>
       </c>
       <c r="C339" s="5">
-        <v>0.32319805999999573</v>
+        <v>0.28940785000000346</v>
       </c>
       <c r="D339" s="5">
-        <v>3.6063674531112033</v>
+        <v>3.2225675356914785</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>110.23915907</v>
+        <v>110.24740509999999</v>
       </c>
       <c r="C340" s="5">
-        <v>0.60727006000000472</v>
+        <v>0.60744332999999529</v>
       </c>
       <c r="D340" s="5">
-        <v>6.8532984236805428</v>
+        <v>6.8547935857614872</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>111.00140294000001</v>
+        <v>111.00387313</v>
       </c>
       <c r="C341" s="5">
-        <v>0.76224387000000604</v>
+        <v>0.75646803000000773</v>
       </c>
       <c r="D341" s="5">
-        <v>8.6202790042720032</v>
+        <v>8.551811102299812</v>
       </c>
       <c r="E341" s="5">
-        <v>5.2521549795109701</v>
+        <v>5.2526813450134879</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>111.71081533</v>
+        <v>111.69566893</v>
       </c>
       <c r="C342" s="5">
-        <v>0.70941238999999712</v>
+        <v>0.69179579999999419</v>
       </c>
       <c r="D342" s="5">
-        <v>7.9446306235280151</v>
+        <v>7.7403574702164635</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>112.23218754</v>
+        <v>112.22314667000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.52137220999999556</v>
+        <v>0.52747774000000902</v>
       </c>
       <c r="D343" s="5">
-        <v>5.7466155084510584</v>
+        <v>5.816477901297179</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>112.69347033</v>
+        <v>112.67366837</v>
       </c>
       <c r="C344" s="5">
-        <v>0.4612827899999985</v>
+        <v>0.45052169999999592</v>
       </c>
       <c r="D344" s="5">
-        <v>5.0451245300276337</v>
+        <v>4.9252242777327426</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>113.04599723</v>
+        <v>113.02872050000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.35252690000000086</v>
+        <v>0.35505213000000424</v>
       </c>
       <c r="D345" s="5">
-        <v>3.8190944383048153</v>
+        <v>3.847615125466719</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>113.67283076</v>
+        <v>113.65496519</v>
       </c>
       <c r="C346" s="5">
-        <v>0.62683352999999897</v>
+        <v>0.62624468999999294</v>
       </c>
       <c r="D346" s="5">
-        <v>6.8606548051324712</v>
+        <v>6.8550921527678277</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>114.1669893</v>
+        <v>114.16388829</v>
       </c>
       <c r="C347" s="5">
-        <v>0.49415854000000081</v>
+        <v>0.50892310000000407</v>
       </c>
       <c r="D347" s="5">
-        <v>5.3431930784401116</v>
+        <v>5.5076776085712265</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>114.39968216</v>
+        <v>114.39972607999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.23269286000000022</v>
+        <v>0.23583778999999083</v>
       </c>
       <c r="D348" s="5">
-        <v>2.4734205498986528</v>
+        <v>2.5072993619523087</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>114.65127834</v>
+        <v>114.65519555</v>
       </c>
       <c r="C349" s="5">
-        <v>0.25159618000000705</v>
+        <v>0.25546947000000841</v>
       </c>
       <c r="D349" s="5">
-        <v>2.6712861912189911</v>
+        <v>2.7129156782417452</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>114.29667289</v>
+        <v>114.3613596</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.3546054500000082</v>
+        <v>-0.29383595000000184</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.6489957724623157</v>
+        <v>-3.032355486602889</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>114.92424517000001</v>
+        <v>114.95010511</v>
       </c>
       <c r="C351" s="5">
-        <v>0.62757228000000964</v>
+        <v>0.58874550999999542</v>
       </c>
       <c r="D351" s="5">
-        <v>6.7915419459333881</v>
+        <v>6.3556960191405665</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>115.29114246</v>
+        <v>115.29595015</v>
       </c>
       <c r="C352" s="5">
-        <v>0.36689728999999716</v>
+        <v>0.34584504000000038</v>
       </c>
       <c r="D352" s="5">
-        <v>3.8990062847708673</v>
+        <v>3.6707306458674038</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>115.64020902</v>
+        <v>115.64149252</v>
       </c>
       <c r="C353" s="5">
-        <v>0.34906655999999714</v>
+        <v>0.34554237000000398</v>
       </c>
       <c r="D353" s="5">
-        <v>3.6943521214106934</v>
+        <v>3.6562818740083269</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1790517571272723</v>
+        <v>4.1778897071174548</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>116.07054904</v>
+        <v>116.05001131</v>
       </c>
       <c r="C354" s="5">
-        <v>0.43034002000000271</v>
+        <v>0.40851879000000224</v>
       </c>
       <c r="D354" s="5">
-        <v>4.5581882273406205</v>
+        <v>4.3225001518286676</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>116.56499321</v>
+        <v>116.54843594</v>
       </c>
       <c r="C355" s="5">
-        <v>0.49444416999999419</v>
+        <v>0.49842463000000237</v>
       </c>
       <c r="D355" s="5">
-        <v>5.2333140351100926</v>
+        <v>5.2774001627055034</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>116.71472482</v>
+        <v>116.68742462</v>
       </c>
       <c r="C356" s="5">
-        <v>0.14973161000000346</v>
+        <v>0.13898867999999709</v>
       </c>
       <c r="D356" s="5">
-        <v>1.5523768383016279</v>
+        <v>1.4404716981918586</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>117.5868409</v>
+        <v>117.56195698000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.87211607999999785</v>
+        <v>0.87453236000000345</v>
       </c>
       <c r="D357" s="5">
-        <v>9.3444809931469521</v>
+        <v>9.3737306453969715</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>117.64547424</v>
+        <v>117.62004046</v>
       </c>
       <c r="C358" s="5">
-        <v>5.8633340000000089E-2</v>
+        <v>5.8083479999993415E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>0.60001010099970387</v>
+        <v>0.59449409585121682</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>118.29837854</v>
+        <v>118.28893531999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.65290430000000299</v>
+        <v>0.66889485999999465</v>
       </c>
       <c r="D359" s="5">
-        <v>6.8668004494940371</v>
+        <v>7.041843722316754</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>118.7197613</v>
+        <v>118.71778849</v>
       </c>
       <c r="C360" s="5">
-        <v>0.42138276000000019</v>
+        <v>0.42885317000001066</v>
       </c>
       <c r="D360" s="5">
-        <v>4.3591835697137871</v>
+        <v>4.4383735290805859</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>119.5223591</v>
+        <v>119.53280894</v>
       </c>
       <c r="C361" s="5">
-        <v>0.80259780000000092</v>
+        <v>0.81502044999999157</v>
       </c>
       <c r="D361" s="5">
-        <v>8.4210731698983743</v>
+        <v>8.556524046019188</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>119.51708788000001</v>
+        <v>119.60881189</v>
       </c>
       <c r="C362" s="5">
-        <v>-5.2712199999973564E-3</v>
+        <v>7.6002950000003011E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>-5.2910015742690941E-2</v>
+        <v>0.7656739950504754</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>119.36041261</v>
+        <v>119.40895672000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.15667527000000803</v>
+        <v>-0.1998551699999922</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.5617907479251625</v>
+        <v>-1.9867636012470435</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>119.50496209000001</v>
+        <v>119.50952239999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.14454948000000911</v>
+        <v>0.10056567999998833</v>
       </c>
       <c r="D364" s="5">
-        <v>1.462959176735712</v>
+        <v>1.0153290415011451</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>119.56798366</v>
+        <v>119.56749553</v>
       </c>
       <c r="C365" s="5">
-        <v>6.3021569999989424E-2</v>
+        <v>5.79731300000077E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.63466502232358835</v>
+        <v>0.58366615724982918</v>
       </c>
       <c r="E365" s="5">
-        <v>3.3965475099761333</v>
+        <v>3.3949778098211647</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>119.54049795</v>
+        <v>119.51372852999999</v>
       </c>
       <c r="C366" s="5">
-        <v>-2.7485709999993446E-2</v>
+        <v>-5.376700000000767E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.27550170427105281</v>
+        <v>-0.5382822861667913</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>119.32960858</v>
+        <v>119.29733861</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.21088937000000385</v>
+        <v>-0.21638991999999746</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.0965793209557715</v>
+        <v>-2.1511973450838551</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>119.06473443</v>
+        <v>119.02178662999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.26487414999999714</v>
+        <v>-0.27555198000000303</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.6313432696802419</v>
+        <v>-2.7368076135212749</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>110.13862985999999</v>
+        <v>110.10134374</v>
       </c>
       <c r="C369" s="5">
-        <v>-8.9261045700000068</v>
+        <v>-8.9204428899999897</v>
       </c>
       <c r="D369" s="5">
-        <v>-60.746511191730249</v>
+        <v>-60.7360624045169</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>110.40970313</v>
+        <v>110.37294412999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.27107327000000225</v>
+        <v>0.27160038999998903</v>
       </c>
       <c r="D370" s="5">
-        <v>2.9937501819776724</v>
+        <v>3.0006805742824438</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>111.82585277</v>
+        <v>111.81161470000001</v>
       </c>
       <c r="C371" s="5">
-        <v>1.4161496400000004</v>
+        <v>1.4386705700000135</v>
       </c>
       <c r="D371" s="5">
-        <v>16.525162971317719</v>
+        <v>16.813087887019851</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>110.31622295</v>
+        <v>110.31681690000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.5096298200000007</v>
+        <v>-1.4947978000000006</v>
       </c>
       <c r="D372" s="5">
-        <v>-15.049491712822006</v>
+        <v>-14.914092670614599</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>110.78239803</v>
+        <v>110.81026384</v>
       </c>
       <c r="C373" s="5">
-        <v>0.4661750799999993</v>
+        <v>0.49344693999999834</v>
       </c>
       <c r="D373" s="5">
-        <v>5.1905037408028765</v>
+        <v>5.5016377705451314</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>111.12762864</v>
+        <v>111.24721470999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.34523061000000155</v>
+        <v>0.43695086999998978</v>
       </c>
       <c r="D374" s="5">
-        <v>3.8043187686519042</v>
+        <v>4.8358665608344564</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>112.17614634</v>
+        <v>112.25882386000001</v>
       </c>
       <c r="C375" s="5">
-        <v>1.048517700000005</v>
+        <v>1.0116091500000124</v>
       </c>
       <c r="D375" s="5">
-        <v>11.928744381694001</v>
+        <v>11.474644709891724</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>112.52653113</v>
+        <v>112.54179125</v>
       </c>
       <c r="C376" s="5">
-        <v>0.35038478999999256</v>
+        <v>0.28296738999999604</v>
       </c>
       <c r="D376" s="5">
-        <v>3.8132951703527596</v>
+        <v>3.0670926290101264</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>113.41605781</v>
+        <v>113.41707166</v>
       </c>
       <c r="C377" s="5">
-        <v>0.88952668000000301</v>
+        <v>0.87528041000000201</v>
       </c>
       <c r="D377" s="5">
-        <v>9.9095425557504271</v>
+        <v>9.7426089331854815</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.1451280365264251</v>
+        <v>-5.1438928638066432</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>112.89273215</v>
+        <v>112.85609771999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.52332565999999758</v>
+        <v>-0.56097394000001088</v>
       </c>
       <c r="D378" s="5">
-        <v>-5.3986723882002092</v>
+        <v>-5.77650850583119</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>112.29780477</v>
+        <v>112.23089770999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.59492738000000145</v>
+        <v>-0.62520001000000036</v>
       </c>
       <c r="D379" s="5">
-        <v>-6.1437072962775225</v>
+        <v>-6.4489021399744662</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>113.92125279</v>
+        <v>113.84255664</v>
       </c>
       <c r="C380" s="5">
-        <v>1.6234480199999979</v>
+        <v>1.6116589300000044</v>
       </c>
       <c r="D380" s="5">
-        <v>18.796002659352972</v>
+        <v>18.660573805510406</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>114.56053086999999</v>
+        <v>114.49245494</v>
       </c>
       <c r="C381" s="5">
-        <v>0.63927807999999686</v>
+        <v>0.64989830000000381</v>
       </c>
       <c r="D381" s="5">
-        <v>6.945664366196258</v>
+        <v>7.0697345151676805</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>115.22363942</v>
+        <v>115.17563651</v>
       </c>
       <c r="C382" s="5">
-        <v>0.66310855000000402</v>
+        <v>0.68318157000000213</v>
       </c>
       <c r="D382" s="5">
-        <v>7.1713875456125065</v>
+        <v>7.4001879372812107</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>115.33150478</v>
+        <v>115.30946609999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.10786536000000524</v>
+        <v>0.13382958999999062</v>
       </c>
       <c r="D383" s="5">
-        <v>1.1291690210471383</v>
+        <v>1.4032987347306625</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>115.98239907</v>
+        <v>115.98985164</v>
       </c>
       <c r="C384" s="5">
-        <v>0.65089428999999654</v>
+        <v>0.68038554000000318</v>
       </c>
       <c r="D384" s="5">
-        <v>6.9866407848792278</v>
+        <v>7.3149875968331779</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>115.81708236999999</v>
+        <v>115.88344727</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.16531670000000531</v>
+        <v>-0.10640436999999281</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.6970868887892454</v>
+        <v>-1.0952939008156082</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>116.49629083000001</v>
+        <v>116.66668853</v>
       </c>
       <c r="C386" s="5">
-        <v>0.67920846000001234</v>
+        <v>0.78324125999999694</v>
       </c>
       <c r="D386" s="5">
-        <v>7.2688768933280024</v>
+        <v>8.4190456701888081</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>118.07555506</v>
+        <v>118.20306617</v>
       </c>
       <c r="C387" s="5">
-        <v>1.5792642299999926</v>
+        <v>1.5363776399999978</v>
       </c>
       <c r="D387" s="5">
-        <v>17.537046894524934</v>
+        <v>16.999082083299989</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>118.94160419000001</v>
+        <v>118.9848259</v>
       </c>
       <c r="C388" s="5">
-        <v>0.86604913000000749</v>
+        <v>0.78175973000000454</v>
       </c>
       <c r="D388" s="5">
-        <v>9.1655355219331991</v>
+        <v>8.2315920953021315</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>119.85399864999999</v>
+        <v>119.87689218</v>
       </c>
       <c r="C389" s="5">
-        <v>0.91239445999998736</v>
+        <v>0.89206627999999455</v>
       </c>
       <c r="D389" s="5">
-        <v>9.6036039159185229</v>
+        <v>9.377186990170383</v>
       </c>
       <c r="E389" s="5">
-        <v>5.6763927122075897</v>
+        <v>5.6956333164421169</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>120.06416129999999</v>
+        <v>120.00397122</v>
       </c>
       <c r="C390" s="5">
-        <v>0.21016265000000089</v>
+        <v>0.12707903999999814</v>
       </c>
       <c r="D390" s="5">
-        <v>2.124598872235306</v>
+        <v>1.2795385845542073</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>121.50289054</v>
+        <v>121.37075935999999</v>
       </c>
       <c r="C391" s="5">
-        <v>1.4387292400000007</v>
+        <v>1.366788139999997</v>
       </c>
       <c r="D391" s="5">
-        <v>15.366208742992304</v>
+        <v>14.556941975752903</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>122.20090987</v>
+        <v>122.05688730999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.69801933000000815</v>
+        <v>0.68612794999999949</v>
       </c>
       <c r="D392" s="5">
-        <v>7.1159036654675267</v>
+        <v>6.9987379698627228</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>123.35448799</v>
+        <v>123.22202396</v>
       </c>
       <c r="C393" s="5">
-        <v>1.1535781199999917</v>
+        <v>1.165136650000008</v>
       </c>
       <c r="D393" s="5">
-        <v>11.935072636032995</v>
+        <v>12.075986551681005</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>124.15484266</v>
+        <v>124.08402278</v>
       </c>
       <c r="C394" s="5">
-        <v>0.80035467000000438</v>
+        <v>0.86199881999999661</v>
       </c>
       <c r="D394" s="5">
-        <v>8.0698395409242618</v>
+        <v>8.7252267490420152</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>124.29429627</v>
+        <v>124.27208809</v>
       </c>
       <c r="C395" s="5">
-        <v>0.13945361000000389</v>
+        <v>0.18806530999999893</v>
       </c>
       <c r="D395" s="5">
-        <v>1.3562259564250612</v>
+        <v>1.8339923953030191</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>127.11935450999999</v>
+        <v>127.14599217</v>
       </c>
       <c r="C396" s="5">
-        <v>2.82505823999999</v>
+        <v>2.8739040800000026</v>
       </c>
       <c r="D396" s="5">
-        <v>30.956105047351446</v>
+        <v>31.567600304903042</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>127.49992374</v>
+        <v>127.61642811999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.38056923000000609</v>
+        <v>0.47043594999999527</v>
       </c>
       <c r="D397" s="5">
-        <v>3.6523022883179435</v>
+        <v>4.5314362085840054</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>128.01179594000001</v>
+        <v>128.27050575000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.51187220000001332</v>
+        <v>0.65407763000001751</v>
       </c>
       <c r="D398" s="5">
-        <v>4.9254369566641198</v>
+        <v>6.3267810660405432</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>128.68550859000001</v>
+        <v>128.88319100000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.6737126499999988</v>
+        <v>0.6126852499999984</v>
       </c>
       <c r="D399" s="5">
-        <v>6.5015265937124589</v>
+        <v>5.8848137385240085</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>129.17571652999999</v>
+        <v>129.25973210999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.49020793999997636</v>
+        <v>0.3765411099999767</v>
       </c>
       <c r="D400" s="5">
-        <v>4.6682182115067361</v>
+        <v>3.5627695297639317</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>129.79719377999999</v>
+        <v>129.84535661000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.62147724999999809</v>
+        <v>0.58562450000002286</v>
       </c>
       <c r="D401" s="5">
-        <v>5.9285643874664951</v>
+        <v>5.5742642435251843</v>
       </c>
       <c r="E401" s="5">
-        <v>8.2960896106906823</v>
+        <v>8.3155846374728846</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>130.54402162</v>
+        <v>130.44635904</v>
       </c>
       <c r="C402" s="5">
-        <v>0.74682784000000879</v>
+        <v>0.60100242999999409</v>
       </c>
       <c r="D402" s="5">
-        <v>7.1273138254287938</v>
+        <v>5.6979245271214563</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>131.11251819</v>
+        <v>130.89770476999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.56849657000000775</v>
+        <v>0.45134572999998568</v>
       </c>
       <c r="D403" s="5">
-        <v>5.352792487007263</v>
+        <v>4.231943658870474</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>131.80269143999999</v>
+        <v>131.57289029</v>
       </c>
       <c r="C404" s="5">
-        <v>0.69017324999998664</v>
+        <v>0.67518552000001364</v>
       </c>
       <c r="D404" s="5">
-        <v>6.5029017942407119</v>
+        <v>6.3683941745827921</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>132.18547108000001</v>
+        <v>131.97254611</v>
       </c>
       <c r="C405" s="5">
-        <v>0.38277964000002385</v>
+        <v>0.39965581999999245</v>
       </c>
       <c r="D405" s="5">
-        <v>3.5412330005648363</v>
+        <v>3.7065449225863967</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>132.80436039</v>
+        <v>132.70788747</v>
       </c>
       <c r="C406" s="5">
-        <v>0.61888930999998593</v>
+        <v>0.73534136000000672</v>
       </c>
       <c r="D406" s="5">
-        <v>5.7653320502589978</v>
+        <v>6.8950720054388182</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>133.44581553</v>
+        <v>133.42662347999999</v>
       </c>
       <c r="C407" s="5">
-        <v>0.64145514000000503</v>
+        <v>0.71873600999998644</v>
       </c>
       <c r="D407" s="5">
-        <v>5.9525728506422793</v>
+        <v>6.6962411426579882</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>133.63976048999999</v>
+        <v>133.69508934000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.19394495999998185</v>
+        <v>0.26846586000002048</v>
       </c>
       <c r="D408" s="5">
-        <v>1.7580420097502714</v>
+        <v>2.4414034319250266</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>134.13183885999999</v>
+        <v>134.29744160999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.49207837000000154</v>
+        <v>0.60235226999998304</v>
       </c>
       <c r="D409" s="5">
-        <v>4.5091411654390345</v>
+        <v>5.5425062418683613</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>134.79309162000001</v>
+        <v>135.13527714</v>
       </c>
       <c r="C410" s="5">
-        <v>0.66125276000002486</v>
+        <v>0.83783553000000666</v>
       </c>
       <c r="D410" s="5">
-        <v>6.0789154378487531</v>
+        <v>7.7486822133886912</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>135.10658248999999</v>
+        <v>135.37246726999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.31349086999998121</v>
+        <v>0.23719012999998768</v>
       </c>
       <c r="D411" s="5">
-        <v>2.8268403463104663</v>
+        <v>2.1266984907045927</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>135.65133639999999</v>
+        <v>135.78220582</v>
       </c>
       <c r="C412" s="5">
-        <v>0.54475390999999718</v>
+        <v>0.40973855000001436</v>
       </c>
       <c r="D412" s="5">
-        <v>4.9471902967175074</v>
+        <v>3.693177630434219</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>136.19924372</v>
+        <v>136.27751058000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.5479073200000073</v>
+        <v>0.49530476000001045</v>
       </c>
       <c r="D413" s="5">
-        <v>4.9560390965276202</v>
+        <v>4.4662447695801966</v>
       </c>
       <c r="E413" s="5">
-        <v>4.9323484996533828</v>
+        <v>4.9537034961669502</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>136.79332658999999</v>
+        <v>136.65687402</v>
       </c>
       <c r="C414" s="5">
-        <v>0.59408286999999405</v>
+        <v>0.37936343999999167</v>
       </c>
       <c r="D414" s="5">
-        <v>5.3616539429701904</v>
+        <v>3.3921310648937997</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>137.21036273000001</v>
+        <v>136.91973514</v>
       </c>
       <c r="C415" s="5">
-        <v>0.41703614000002176</v>
+        <v>0.26286111999999662</v>
       </c>
       <c r="D415" s="5">
-        <v>3.7203603940094698</v>
+        <v>2.33279082581348</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>137.68509488000001</v>
+        <v>137.37167965</v>
       </c>
       <c r="C416" s="5">
-        <v>0.47473214999999414</v>
+        <v>0.45194451000000413</v>
       </c>
       <c r="D416" s="5">
-        <v>4.2317883014904467</v>
+        <v>4.033664569439388</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>137.918609</v>
+        <v>137.42502987</v>
       </c>
       <c r="C417" s="5">
-        <v>0.23351411999999527</v>
+        <v>5.3350219999998671E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>2.0542938488657292</v>
+        <v>0.46703358923005922</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>138.15168747000001</v>
+        <v>137.52699023</v>
       </c>
       <c r="C418" s="5">
-        <v>0.23307847000000947</v>
+        <v>0.10196035999999253</v>
       </c>
       <c r="D418" s="5">
-        <v>2.0469215833445187</v>
+        <v>0.89396338564851074</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>138.59739390999999</v>
+        <v>138.09091452000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.44570643999998083</v>
+        <v>0.56392429000001698</v>
       </c>
       <c r="D419" s="5">
-        <v>3.9408925492565583</v>
+        <v>5.0330571106240507</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>138.97741393000001</v>
+        <v>138.46652449000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.38002002000001767</v>
+        <v>0.37560996999999929</v>
       </c>
       <c r="D420" s="5">
-        <v>3.340353657524453</v>
+        <v>3.3132988993357371</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>139.34198394000001</v>
+        <v>138.64133000000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.36457000999999423</v>
+        <v>0.17480550999999878</v>
       </c>
       <c r="D421" s="5">
-        <v>3.1936948616773542</v>
+        <v>1.5254896851569111</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>139.57741856000001</v>
+        <v>138.89182178999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.23543462000000659</v>
+        <v>0.25049178999998389</v>
       </c>
       <c r="D422" s="5">
-        <v>2.046488947265801</v>
+        <v>2.1897887978082231</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>139.13366416</v>
+        <v>138.58406151</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.44375440000001731</v>
+        <v>-0.30776027999999656</v>
       </c>
       <c r="D423" s="5">
-        <v>-3.7491155779904695</v>
+        <v>-2.6268255528703266</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>138.84091308999999</v>
+        <v>138.41657964000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.29275107000000844</v>
+        <v>-0.16748186999998893</v>
       </c>
       <c r="D424" s="5">
-        <v>-2.4959035946088282</v>
+        <v>-1.4406255116766076</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>138.24346388999999</v>
+        <v>138.00586039999999</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.59744919999999979</v>
+        <v>-0.41071924000002014</v>
       </c>
       <c r="D425" s="5">
-        <v>-5.0432696951712597</v>
+        <v>-3.5031829455400287</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5009042004686224</v>
+        <v>1.2682575522872996</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>137.71206681999999</v>
+        <v>137.85357913000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.53139706999999703</v>
+        <v>-0.15228126999997471</v>
       </c>
       <c r="D426" s="5">
-        <v>-4.516425143733704</v>
+        <v>-1.3161221738568374</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>137.92530246999999</v>
+        <v>137.82676745000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.21323565000000144</v>
+        <v>-2.6811680000008664E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8740059973520129</v>
+        <v>-0.23314317576839105</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>137.88748175999999</v>
+        <v>137.66059958</v>
       </c>
       <c r="C428" s="5">
-        <v>-3.782071000000542E-2</v>
+        <v>-0.16616787000000954</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.32855803784495041</v>
+        <v>-1.4371992080643103</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>137.89921584000001</v>
+        <v>137.46265668000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.173408000002496E-2</v>
+        <v>-0.19794289999998682</v>
       </c>
       <c r="D429" s="5">
-        <v>0.10216655037984523</v>
+        <v>-1.7119055321414445</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>138.47210272000001</v>
+        <v>137.54194419999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.57288687999999865</v>
+        <v>7.928751999997985E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>5.1007671481742012</v>
+        <v>0.69435177431884654</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>138.80246606</v>
+        <v>136.98334643000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.33036333999999101</v>
+        <v>-0.55859776999997734</v>
       </c>
       <c r="D431" s="5">
-        <v>2.9007975756244919</v>
+        <v>-4.7661478305179417</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>139.06679376</v>
+        <v>136.75954225000001</v>
       </c>
       <c r="C432" s="5">
-        <v>0.2643276999999955</v>
+        <v>-0.22380418000000191</v>
       </c>
       <c r="D432" s="5">
-        <v>2.3093009598730063</v>
+        <v>-1.9430449816218776</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>138.83514256999999</v>
+        <v>136.69542555000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.231651190000008</v>
+        <v>-6.4116699999999582E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.9806938781938399</v>
+        <v>-0.56114516335200593</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>138.72910217</v>
+        <v>136.15624055999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.10604039999998349</v>
+        <v>-0.53918499000002384</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.91270327960267794</v>
+        <v>-4.6319633364895196</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>138.88127011</v>
+        <v>136.12204532999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.15216793999999823</v>
+        <v>-3.4195229999994581E-2</v>
       </c>
       <c r="D435" s="5">
-        <v>1.3242150322175794</v>
+        <v>-0.30096044267613475</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>138.62677624</v>
+        <v>136.05899822999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.25449387000000456</v>
+        <v>-6.3047100000005685E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.1769203581701313</v>
+        <v>-0.55438550504682826</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>138.02736587000001</v>
+        <v>136.00697116000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.59941036999998687</v>
+        <v>-5.2027069999979858E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-5.0670639029564368</v>
+        <v>-0.45789950536305746</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.15631698882482281</v>
+        <v>-1.4484089546678236</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>136.79787303000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.79090186999999901</v>
+      </c>
+      <c r="D438" s="5">
+        <v>7.205757483371622</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>