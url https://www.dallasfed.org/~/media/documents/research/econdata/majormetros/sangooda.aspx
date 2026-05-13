--- v3 (2026-04-05)
+++ v4 (2026-05-13)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{24D31CCA-F348-4C98-A29E-8D9D3D0D9399}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7B13C479-D61C-4075-A52D-E53B4B334096}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{27FD4548-1055-4FCD-B633-0BACD7BC04D2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{57B46A4A-A178-4A09-AD3B-EBD810801D78}"/>
   </bookViews>
   <sheets>
     <sheet name="sangooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88D5F7E1-9A81-4F91-9AE4-9EAE6A28EFCF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{859A62C0-2AF8-4BA8-9B26-282D22E2525E}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-0.55438550504682826</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>136.00697116000001</v>
       </c>
       <c r="C437" s="5">
         <v>-5.2027069999979858E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.45789950536305746</v>
       </c>
       <c r="E437" s="5">
         <v>-1.4484089546678236</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>136.79787303000001</v>
+        <v>136.78568738999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.79090186999999901</v>
+        <v>0.77871622999998635</v>
       </c>
       <c r="D438" s="5">
-        <v>7.205757483371622</v>
+        <v>7.091217901643132</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>136.87808222000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>9.2394830000017691E-2</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.81358388766579193</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>137.02618472</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.14810249999999314</v>
+      </c>
+      <c r="D440" s="5">
+        <v>1.3061583964250056</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>