--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7B13C479-D61C-4075-A52D-E53B4B334096}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6C8FC49D-CDAE-40AF-92B8-0B41576C8C0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{57B46A4A-A178-4A09-AD3B-EBD810801D78}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B9FED60C-1C70-4F1B-976E-F489633858AE}"/>
   </bookViews>
   <sheets>
     <sheet name="sangooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{859A62C0-2AF8-4BA8-9B26-282D22E2525E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7467359-8CFB-4CFB-BA82-40158B458C9B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>72.84772074</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>72.606232437000003</v>
       </c>
       <c r="C7" s="5">
         <v>-0.24148830299999702</v>
       </c>
       <c r="D7" s="5">
         <v>-3.9062365762967621</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>72.203660958</v>
       </c>
       <c r="C8" s="5">
         <v>-0.40257147900000234</v>
       </c>
       <c r="D8" s="5">
         <v>-6.4543064310653486</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>72.100685710999997</v>
       </c>
       <c r="C9" s="5">
         <v>-0.10297524700000338</v>
       </c>
       <c r="D9" s="5">
         <v>-1.698052499699032</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>71.184076664000003</v>
       </c>
       <c r="C10" s="5">
         <v>-0.91660904699999435</v>
       </c>
       <c r="D10" s="5">
         <v>-14.232740655889053</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>71.779615875000005</v>
       </c>
       <c r="C11" s="5">
         <v>0.59553921100000196</v>
       </c>
       <c r="D11" s="5">
         <v>10.514505610696979</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>70.253571624000003</v>
       </c>
       <c r="C12" s="5">
         <v>-1.5260442510000019</v>
       </c>
       <c r="D12" s="5">
         <v>-22.730635530474309</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>71.025904001000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.7723323769999979</v>
       </c>
       <c r="D13" s="5">
         <v>14.01981744115588</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>70.859899553000005</v>
       </c>
       <c r="C14" s="5">
         <v>-0.16600444799999536</v>
       </c>
       <c r="D14" s="5">
         <v>-2.7689114194329512</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>71.113888482999997</v>
       </c>
       <c r="C15" s="5">
         <v>0.25398892999999134</v>
       </c>
       <c r="D15" s="5">
         <v>4.3870748656869685</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>70.799604723000002</v>
       </c>
       <c r="C16" s="5">
         <v>-0.31428375999999503</v>
       </c>
       <c r="D16" s="5">
         <v>-5.1763038388981553</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>70.760854863999995</v>
       </c>
       <c r="C17" s="5">
         <v>-3.8749859000006381E-2</v>
       </c>
       <c r="D17" s="5">
         <v>-0.65480746834668535</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>72.355355336000002</v>
       </c>
       <c r="C18" s="5">
         <v>1.5945004720000071</v>
       </c>
       <c r="D18" s="5">
         <v>30.656589044489913</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>71.907783934999998</v>
       </c>
       <c r="C19" s="5">
         <v>-0.4475714010000047</v>
       </c>
       <c r="D19" s="5">
         <v>-7.1754848291558755</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>71.979098472000004</v>
       </c>
       <c r="C20" s="5">
         <v>7.1314537000006339E-2</v>
       </c>
       <c r="D20" s="5">
         <v>1.1966129269524561</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>71.266359359999996</v>
       </c>
       <c r="C21" s="5">
         <v>-0.71273911200000839</v>
       </c>
       <c r="D21" s="5">
         <v>-11.256194770482397</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>71.764676976999993</v>
       </c>
       <c r="C22" s="5">
         <v>0.49831761699999788</v>
       </c>
       <c r="D22" s="5">
         <v>8.7211233757451545</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>71.997388392999994</v>
       </c>
       <c r="C23" s="5">
         <v>0.23271141600000078</v>
       </c>
       <c r="D23" s="5">
         <v>3.9613970219839478</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>71.432516512999996</v>
       </c>
       <c r="C24" s="5">
         <v>-0.56487187999999833</v>
       </c>
       <c r="D24" s="5">
         <v>-9.0190465550373027</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>72.138992145000003</v>
       </c>
       <c r="C25" s="5">
         <v>0.70647563200000718</v>
       </c>
       <c r="D25" s="5">
         <v>12.535473550448373</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>72.652813093999995</v>
       </c>
       <c r="C26" s="5">
         <v>0.51382094899999231</v>
       </c>
       <c r="D26" s="5">
         <v>8.8900934656501498</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>72.331032382000004</v>
       </c>
       <c r="C27" s="5">
         <v>-0.32178071199999181</v>
       </c>
       <c r="D27" s="5">
         <v>-5.1872486303018324</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>72.826614019999994</v>
       </c>
       <c r="C28" s="5">
         <v>0.49558163799999022</v>
       </c>
       <c r="D28" s="5">
         <v>8.5389099080679607</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>72.662391124999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.16422289499999465</v>
       </c>
       <c r="D29" s="5">
         <v>-2.6726718317886755</v>
       </c>
       <c r="E29" s="5">
         <v>2.6872714647875551</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>72.090902493000002</v>
       </c>
       <c r="C30" s="5">
         <v>-0.57148863199999766</v>
       </c>
       <c r="D30" s="5">
         <v>-9.0402357324219409</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>72.011722595999998</v>
       </c>
       <c r="C31" s="5">
         <v>-7.9179897000003052E-2</v>
       </c>
       <c r="D31" s="5">
         <v>-1.3100681758996369</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>72.025821558999993</v>
       </c>
       <c r="C32" s="5">
         <v>1.4098962999995024E-2</v>
       </c>
       <c r="D32" s="5">
         <v>0.23519762460564309</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>72.754479574000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.72865801500000771</v>
       </c>
       <c r="D33" s="5">
         <v>12.838736051341559</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>72.930240104000006</v>
       </c>
       <c r="C34" s="5">
         <v>0.17576053000000513</v>
       </c>
       <c r="D34" s="5">
         <v>2.9377944323023986</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>73.320282547999994</v>
       </c>
       <c r="C35" s="5">
         <v>0.39004244399998811</v>
       </c>
       <c r="D35" s="5">
         <v>6.6099742224550173</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>73.818136827000004</v>
       </c>
       <c r="C36" s="5">
         <v>0.49785427900000911</v>
       </c>
       <c r="D36" s="5">
         <v>8.4594490236302491</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>73.974975760999996</v>
       </c>
       <c r="C37" s="5">
         <v>0.15683893399999249</v>
       </c>
       <c r="D37" s="5">
         <v>2.5796057821824592</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>74.32071388</v>
       </c>
       <c r="C38" s="5">
         <v>0.34573811900000351</v>
       </c>
       <c r="D38" s="5">
         <v>5.7548984528957181</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>74.858829471000007</v>
       </c>
       <c r="C39" s="5">
         <v>0.5381155910000075</v>
       </c>
       <c r="D39" s="5">
         <v>9.0430305434824341</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>75.143017553000007</v>
       </c>
       <c r="C40" s="5">
         <v>0.28418808200000001</v>
       </c>
       <c r="D40" s="5">
         <v>4.6519177005407641</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>74.760542641000001</v>
       </c>
       <c r="C41" s="5">
         <v>-0.38247491200000638</v>
       </c>
       <c r="D41" s="5">
         <v>-5.9398287638755543</v>
       </c>
       <c r="E41" s="5">
         <v>2.8875343675252685</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>75.742371645000006</v>
       </c>
       <c r="C42" s="5">
         <v>0.98182900400000506</v>
       </c>
       <c r="D42" s="5">
         <v>16.949253918192085</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>76.724050496999993</v>
       </c>
       <c r="C43" s="5">
         <v>0.9816788519999875</v>
       </c>
       <c r="D43" s="5">
         <v>16.710915161974139</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>76.874197322000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.15014682500000731</v>
       </c>
       <c r="D44" s="5">
         <v>2.3738083947161259</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>77.034537594</v>
       </c>
       <c r="C45" s="5">
         <v>0.16034027199999912</v>
       </c>
       <c r="D45" s="5">
         <v>2.5318115340055236</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>76.981188342999999</v>
       </c>
       <c r="C46" s="5">
         <v>-5.3349251000000208E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-0.82788603033026043</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>76.827768153999997</v>
       </c>
       <c r="C47" s="5">
         <v>-0.15342018900000198</v>
       </c>
       <c r="D47" s="5">
         <v>-2.3655072366438157</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>77.322315261</v>
       </c>
       <c r="C48" s="5">
         <v>0.49454710700000248</v>
       </c>
       <c r="D48" s="5">
         <v>8.0039377987481064</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>77.843918486999996</v>
       </c>
       <c r="C49" s="5">
         <v>0.52160322599999631</v>
       </c>
       <c r="D49" s="5">
         <v>8.4021947230478169</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>77.711218032999994</v>
       </c>
       <c r="C50" s="5">
         <v>-0.13270045400000186</v>
       </c>
       <c r="D50" s="5">
         <v>-2.0265678370961604</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>77.564241624999994</v>
       </c>
       <c r="C51" s="5">
         <v>-0.14697640800000045</v>
       </c>
       <c r="D51" s="5">
         <v>-2.2461177655855091</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>77.976210871999996</v>
       </c>
       <c r="C52" s="5">
         <v>0.41196924700000181</v>
       </c>
       <c r="D52" s="5">
         <v>6.5631189698103665</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>78.485761526999994</v>
       </c>
       <c r="C53" s="5">
         <v>0.50955065499999819</v>
       </c>
       <c r="D53" s="5">
         <v>8.1296973450620591</v>
       </c>
       <c r="E53" s="5">
         <v>4.9828676390010873</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>78.460028828000006</v>
       </c>
       <c r="C54" s="5">
         <v>-2.5732698999988202E-2</v>
       </c>
       <c r="D54" s="5">
         <v>-0.39272876847641358</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>78.777618068999999</v>
       </c>
       <c r="C55" s="5">
         <v>0.31758924099999319</v>
       </c>
       <c r="D55" s="5">
         <v>4.9669511718906101</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>79.258502815</v>
       </c>
       <c r="C56" s="5">
         <v>0.48088474600000097</v>
       </c>
       <c r="D56" s="5">
         <v>7.5762071541574549</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>80.533824091</v>
       </c>
       <c r="C57" s="5">
         <v>1.2753212759999997</v>
       </c>
       <c r="D57" s="5">
         <v>21.112645140049512</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>80.228942554</v>
       </c>
       <c r="C58" s="5">
         <v>-0.30488153699999998</v>
       </c>
       <c r="D58" s="5">
         <v>-4.4495017405776878</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>81.225908406000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.99696585200000243</v>
       </c>
       <c r="D59" s="5">
         <v>15.974392892600209</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>81.976583232999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.75067482699999744</v>
       </c>
       <c r="D60" s="5">
         <v>11.671623980653356</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>81.827323676999995</v>
       </c>
       <c r="C61" s="5">
         <v>-0.14925955600000407</v>
       </c>
       <c r="D61" s="5">
         <v>-2.1631623181912696</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>82.415630378000003</v>
       </c>
       <c r="C62" s="5">
         <v>0.58830670100000759</v>
       </c>
       <c r="D62" s="5">
         <v>8.9770014810219845</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>82.955588453999994</v>
       </c>
       <c r="C63" s="5">
         <v>0.53995807599999068</v>
       </c>
       <c r="D63" s="5">
         <v>8.1515537489567755</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>83.205053273999994</v>
       </c>
       <c r="C64" s="5">
         <v>0.24946482000000003</v>
       </c>
       <c r="D64" s="5">
         <v>3.6689393952289429</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>83.791478451000003</v>
       </c>
       <c r="C65" s="5">
         <v>0.58642517700000951</v>
       </c>
       <c r="D65" s="5">
         <v>8.7932133153736824</v>
       </c>
       <c r="E65" s="5">
         <v>6.7601012218946099</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>84.059326280999997</v>
       </c>
       <c r="C66" s="5">
         <v>0.26784782999999379</v>
       </c>
       <c r="D66" s="5">
         <v>3.9040841072665922</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>84.624933885000004</v>
       </c>
       <c r="C67" s="5">
         <v>0.56560760400000731</v>
       </c>
       <c r="D67" s="5">
         <v>8.3800257649032197</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>84.863591568000004</v>
       </c>
       <c r="C68" s="5">
         <v>0.23865768299999957</v>
       </c>
       <c r="D68" s="5">
         <v>3.4372071504705115</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>84.677838402000006</v>
       </c>
       <c r="C69" s="5">
         <v>-0.1857531659999978</v>
       </c>
       <c r="D69" s="5">
         <v>-2.5952215652853328</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>85.107424014000003</v>
       </c>
       <c r="C70" s="5">
         <v>0.42958561199999679</v>
       </c>
       <c r="D70" s="5">
         <v>6.2605822464687044</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>85.095296558000001</v>
       </c>
       <c r="C71" s="5">
         <v>-1.2127456000001757E-2</v>
       </c>
       <c r="D71" s="5">
         <v>-0.17086108812264245</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>85.127899995000007</v>
       </c>
       <c r="C72" s="5">
         <v>3.2603437000005897E-2</v>
       </c>
       <c r="D72" s="5">
         <v>0.4607384488600097</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>85.418425815000006</v>
       </c>
       <c r="C73" s="5">
         <v>0.29052581999999916</v>
       </c>
       <c r="D73" s="5">
         <v>4.1731321481673245</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>85.958808611999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.54038279699999237</v>
       </c>
       <c r="D74" s="5">
         <v>7.8613591435862329</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>85.724298023000003</v>
       </c>
       <c r="C75" s="5">
         <v>-0.23451058899999566</v>
       </c>
       <c r="D75" s="5">
         <v>-3.2251294638806605</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>85.751735476999997</v>
       </c>
       <c r="C76" s="5">
         <v>2.7437453999993977E-2</v>
       </c>
       <c r="D76" s="5">
         <v>0.38475633327439418</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>85.691783989000001</v>
       </c>
       <c r="C77" s="5">
         <v>-5.9951487999995834E-2</v>
       </c>
       <c r="D77" s="5">
         <v>-0.83573583427740683</v>
       </c>
       <c r="E77" s="5">
         <v>2.2678983270491671</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>85.917875042999995</v>
       </c>
       <c r="C78" s="5">
         <v>0.22609105399999407</v>
       </c>
       <c r="D78" s="5">
         <v>3.2124567726061759</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>85.845425290999998</v>
       </c>
       <c r="C79" s="5">
         <v>-7.2449751999997147E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-1.0072132353614816</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>85.832648695000003</v>
       </c>
       <c r="C80" s="5">
         <v>-1.2776595999994811E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-0.1784529692261283</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>86.372152751000002</v>
       </c>
       <c r="C81" s="5">
         <v>0.5395040559999984</v>
       </c>
       <c r="D81" s="5">
         <v>7.80893482567937</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>86.424910870000005</v>
       </c>
       <c r="C82" s="5">
         <v>5.2758119000003489E-2</v>
       </c>
       <c r="D82" s="5">
         <v>0.73545541326740516</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>86.556032740999996</v>
       </c>
       <c r="C83" s="5">
         <v>0.13112187099999062</v>
       </c>
       <c r="D83" s="5">
         <v>1.8358813190598511</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>86.578433982999996</v>
       </c>
       <c r="C84" s="5">
         <v>2.2401242000000821E-2</v>
       </c>
       <c r="D84" s="5">
         <v>0.31100995059190062</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>87.173710149000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.59527616600000499</v>
       </c>
       <c r="D85" s="5">
         <v>8.5699526424613648</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>86.858432316999995</v>
       </c>
       <c r="C86" s="5">
         <v>-0.3152778320000067</v>
       </c>
       <c r="D86" s="5">
         <v>-4.2546969486644386</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>87.910719864000001</v>
       </c>
       <c r="C87" s="5">
         <v>1.0522875470000059</v>
       </c>
       <c r="D87" s="5">
         <v>15.546872834681968</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>88.699584161999994</v>
       </c>
       <c r="C88" s="5">
         <v>0.78886429799999291</v>
       </c>
       <c r="D88" s="5">
         <v>11.315840448160364</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>88.582178501000001</v>
       </c>
       <c r="C89" s="5">
         <v>-0.11740566099999228</v>
       </c>
       <c r="D89" s="5">
         <v>-1.5768467623452964</v>
       </c>
       <c r="E89" s="5">
         <v>3.3730124143185547</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>88.684286904999993</v>
       </c>
       <c r="C90" s="5">
         <v>0.10210840399999199</v>
       </c>
       <c r="D90" s="5">
         <v>1.3920395695464327</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>89.097912711000006</v>
       </c>
       <c r="C91" s="5">
         <v>0.41362580600001309</v>
       </c>
       <c r="D91" s="5">
         <v>5.7426573736791386</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>89.793528226999996</v>
       </c>
       <c r="C92" s="5">
         <v>0.6956155159999895</v>
       </c>
       <c r="D92" s="5">
         <v>9.7817319506730236</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>90.063106027000003</v>
       </c>
       <c r="C93" s="5">
         <v>0.26957780000000753</v>
       </c>
       <c r="D93" s="5">
         <v>3.662721936276836</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>90.758307813000002</v>
       </c>
       <c r="C94" s="5">
         <v>0.69520178599999838</v>
       </c>
       <c r="D94" s="5">
         <v>9.6664114467282189</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>90.672916564999994</v>
       </c>
       <c r="C95" s="5">
         <v>-8.5391248000007636E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-1.1232129063354579</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>90.675455495999998</v>
       </c>
       <c r="C96" s="5">
         <v>2.5389310000036858E-3</v>
       </c>
       <c r="D96" s="5">
         <v>3.3606357556270616E-2</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>90.760137520000001</v>
       </c>
       <c r="C97" s="5">
         <v>8.4682024000002798E-2</v>
       </c>
       <c r="D97" s="5">
         <v>1.1264571634609366</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>91.117573950999997</v>
       </c>
       <c r="C98" s="5">
         <v>0.35743643099999645</v>
       </c>
       <c r="D98" s="5">
         <v>4.8296249522477019</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>92.035392000000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.91781804900000452</v>
       </c>
       <c r="D99" s="5">
         <v>12.780138057179325</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>92.167544241000002</v>
       </c>
       <c r="C100" s="5">
         <v>0.132152241</v>
       </c>
       <c r="D100" s="5">
         <v>1.7367350234144485</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>92.065974377000003</v>
       </c>
       <c r="C101" s="5">
         <v>-0.10156986399999823</v>
       </c>
       <c r="D101" s="5">
         <v>-1.314430127160704</v>
       </c>
       <c r="E101" s="5">
         <v>3.932840594974385</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>93.531336011999997</v>
       </c>
       <c r="C102" s="5">
         <v>1.4653616349999936</v>
       </c>
       <c r="D102" s="5">
         <v>20.863678658543638</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>93.322604780000006</v>
       </c>
       <c r="C103" s="5">
         <v>-0.208731231999991</v>
       </c>
       <c r="D103" s="5">
         <v>-2.6453789239451075</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>93.176480028</v>
       </c>
       <c r="C104" s="5">
         <v>-0.14612475200000574</v>
       </c>
       <c r="D104" s="5">
         <v>-1.8628654919179422</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>92.930224065999994</v>
       </c>
       <c r="C105" s="5">
         <v>-0.24625596200000643</v>
       </c>
       <c r="D105" s="5">
         <v>-3.125781285446072</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>93.183515416999995</v>
       </c>
       <c r="C106" s="5">
         <v>0.25329135100000144</v>
       </c>
       <c r="D106" s="5">
         <v>3.320208656838175</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>93.453006892999994</v>
       </c>
       <c r="C107" s="5">
         <v>0.2694914759999989</v>
       </c>
       <c r="D107" s="5">
         <v>3.5261989269600447</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>94.113172548999998</v>
       </c>
       <c r="C108" s="5">
         <v>0.66016565600000376</v>
       </c>
       <c r="D108" s="5">
         <v>8.8142090733748013</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>94.394128359000007</v>
       </c>
       <c r="C109" s="5">
         <v>0.28095581000000891</v>
       </c>
       <c r="D109" s="5">
         <v>3.6417653524538407</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>94.502061781999998</v>
       </c>
       <c r="C110" s="5">
         <v>0.10793342299999154</v>
       </c>
       <c r="D110" s="5">
         <v>1.3807824650219125</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>95.117902594</v>
       </c>
       <c r="C111" s="5">
         <v>0.61584081200000185</v>
       </c>
       <c r="D111" s="5">
         <v>8.1064927919753949</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>95.867055703999995</v>
       </c>
       <c r="C112" s="5">
         <v>0.74915310999999463</v>
       </c>
       <c r="D112" s="5">
         <v>9.8716102898364291</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>95.971489160999994</v>
       </c>
       <c r="C113" s="5">
         <v>0.10443345699999895</v>
       </c>
       <c r="D113" s="5">
         <v>1.3150892327948416</v>
       </c>
       <c r="E113" s="5">
         <v>4.2420827134325823</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>97.005850197000001</v>
       </c>
       <c r="C114" s="5">
         <v>1.0343610360000071</v>
       </c>
       <c r="D114" s="5">
         <v>13.728238369663636</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>97.317223084000005</v>
       </c>
       <c r="C115" s="5">
         <v>0.31137288700000454</v>
       </c>
       <c r="D115" s="5">
         <v>3.9205363724618136</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>98.244397238999994</v>
       </c>
       <c r="C116" s="5">
         <v>0.92717415499998879</v>
       </c>
       <c r="D116" s="5">
         <v>12.05132946405023</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>97.846404362000001</v>
       </c>
       <c r="C117" s="5">
         <v>-0.39799287699999297</v>
       </c>
       <c r="D117" s="5">
         <v>-4.754395681055879</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>97.276334800000001</v>
       </c>
       <c r="C118" s="5">
         <v>-0.57006956200000047</v>
       </c>
       <c r="D118" s="5">
         <v>-6.7716636557452308</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>97.381466231999994</v>
       </c>
       <c r="C119" s="5">
         <v>0.1051314319999932</v>
       </c>
       <c r="D119" s="5">
         <v>1.3046371888137953</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>98.393882413</v>
       </c>
       <c r="C120" s="5">
         <v>1.0124161810000061</v>
       </c>
       <c r="D120" s="5">
         <v>13.214344382883002</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>98.987911131000004</v>
       </c>
       <c r="C121" s="5">
         <v>0.59402871800000412</v>
       </c>
       <c r="D121" s="5">
         <v>7.4901700901886858</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>98.973591662000004</v>
       </c>
       <c r="C122" s="5">
         <v>-1.431946900000014E-2</v>
       </c>
       <c r="D122" s="5">
         <v>-0.17345247224397342</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>99.078406720999993</v>
       </c>
       <c r="C123" s="5">
         <v>0.10481505899998922</v>
       </c>
       <c r="D123" s="5">
         <v>1.278252810032865</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>98.979270941999999</v>
       </c>
       <c r="C124" s="5">
         <v>-9.9135778999993818E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-1.1941092141425691</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>99.186726372999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.20745543099999963</v>
       </c>
       <c r="D125" s="5">
         <v>2.5443352332110925</v>
       </c>
       <c r="E125" s="5">
         <v>3.3502003981684458</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>99.308571393999998</v>
       </c>
       <c r="C126" s="5">
         <v>0.12184502099999861</v>
       </c>
       <c r="D126" s="5">
         <v>1.4841296913340019</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>99.640593013</v>
       </c>
       <c r="C127" s="5">
         <v>0.33202161900000249</v>
       </c>
       <c r="D127" s="5">
         <v>4.0866019048037883</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>99.122004653000005</v>
       </c>
       <c r="C128" s="5">
         <v>-0.51858835999999542</v>
       </c>
       <c r="D128" s="5">
         <v>-6.0697935168801287</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>99.588976423000005</v>
       </c>
       <c r="C129" s="5">
         <v>0.46697177000000067</v>
       </c>
       <c r="D129" s="5">
         <v>5.8021040523195788</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>100.12334436</v>
       </c>
       <c r="C130" s="5">
         <v>0.53436793699999896</v>
       </c>
       <c r="D130" s="5">
         <v>6.6323418806959245</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>100.91115483</v>
       </c>
       <c r="C131" s="5">
         <v>0.7878104699999966</v>
       </c>
       <c r="D131" s="5">
         <v>9.8616060161174524</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>100.19973281999999</v>
       </c>
       <c r="C132" s="5">
         <v>-0.71142201000000682</v>
       </c>
       <c r="D132" s="5">
         <v>-8.1395334948975098</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>100.37634443</v>
       </c>
       <c r="C133" s="5">
         <v>0.17661161000000902</v>
       </c>
       <c r="D133" s="5">
         <v>2.1357401971691781</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>100.55745532</v>
       </c>
       <c r="C134" s="5">
         <v>0.18111088999999936</v>
       </c>
       <c r="D134" s="5">
         <v>2.186798622861863</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>100.23199544000001</v>
       </c>
       <c r="C135" s="5">
         <v>-0.32545987999999682</v>
       </c>
       <c r="D135" s="5">
         <v>-3.8154712503644772</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>100.1646566</v>
       </c>
       <c r="C136" s="5">
         <v>-6.7338840000005007E-2</v>
       </c>
       <c r="D136" s="5">
         <v>-0.80322345899142</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>100.55441304</v>
       </c>
       <c r="C137" s="5">
         <v>0.38975643999999932</v>
       </c>
       <c r="D137" s="5">
         <v>4.7706277000367781</v>
       </c>
       <c r="E137" s="5">
         <v>1.3789009043979394</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>100.17573347</v>
       </c>
       <c r="C138" s="5">
         <v>-0.37867957000000274</v>
       </c>
       <c r="D138" s="5">
         <v>-4.4266633920618359</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>100.33773059000001</v>
       </c>
       <c r="C139" s="5">
         <v>0.16199712000000943</v>
       </c>
       <c r="D139" s="5">
         <v>1.957908320292856</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>100.74680831000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.40907771999999909</v>
       </c>
       <c r="D140" s="5">
         <v>5.0036192949984404</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>100.75742975999999</v>
       </c>
       <c r="C141" s="5">
         <v>1.0621449999987931E-2</v>
       </c>
       <c r="D141" s="5">
         <v>0.12658597747456923</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>100.75722686</v>
       </c>
       <c r="C142" s="5">
         <v>-2.02899999990791E-4</v>
       </c>
       <c r="D142" s="5">
         <v>-2.4164699704565251E-3</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>100.91110582</v>
       </c>
       <c r="C143" s="5">
         <v>0.15387896000000012</v>
       </c>
       <c r="D143" s="5">
         <v>1.8481426345806184</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>101.0555382</v>
       </c>
       <c r="C144" s="5">
         <v>0.14443237999999781</v>
       </c>
       <c r="D144" s="5">
         <v>1.731125241978515</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>101.27599063</v>
       </c>
       <c r="C145" s="5">
         <v>0.22045242999999459</v>
       </c>
       <c r="D145" s="5">
         <v>2.6494357838678928</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>101.03809896</v>
       </c>
       <c r="C146" s="5">
         <v>-0.23789166999999622</v>
       </c>
       <c r="D146" s="5">
         <v>-2.7826011326741007</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>99.645225788999994</v>
       </c>
       <c r="C147" s="5">
         <v>-1.3928731710000051</v>
       </c>
       <c r="D147" s="5">
         <v>-15.344349563599868</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>98.681066986999994</v>
       </c>
       <c r="C148" s="5">
         <v>-0.96415880200000004</v>
       </c>
       <c r="D148" s="5">
         <v>-11.012687109904373</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>98.361807157000001</v>
       </c>
       <c r="C149" s="5">
         <v>-0.31925982999999292</v>
       </c>
       <c r="D149" s="5">
         <v>-3.8139808167364175</v>
       </c>
       <c r="E149" s="5">
         <v>-2.1805168134468533</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>97.788751090000005</v>
       </c>
       <c r="C150" s="5">
         <v>-0.57305606699999601</v>
       </c>
       <c r="D150" s="5">
         <v>-6.7714769700782824</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>97.092612494999997</v>
       </c>
       <c r="C151" s="5">
         <v>-0.69613859500000785</v>
       </c>
       <c r="D151" s="5">
         <v>-8.2159011811473892</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>97.315403597</v>
       </c>
       <c r="C152" s="5">
         <v>0.22279110200000218</v>
       </c>
       <c r="D152" s="5">
         <v>2.7885677545279153</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>96.994212927000007</v>
       </c>
       <c r="C153" s="5">
         <v>-0.32119066999999291</v>
       </c>
       <c r="D153" s="5">
         <v>-3.8895033848857397</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>96.699221985999998</v>
       </c>
       <c r="C154" s="5">
         <v>-0.29499094100000889</v>
       </c>
       <c r="D154" s="5">
         <v>-3.5891571269077382</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>96.591520707000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.10770127899999693</v>
       </c>
       <c r="D155" s="5">
         <v>-1.3283743175306117</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>95.862836309000002</v>
       </c>
       <c r="C156" s="5">
         <v>-0.72868439799999862</v>
       </c>
       <c r="D156" s="5">
         <v>-8.6864451198375825</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>95.649600114999998</v>
       </c>
       <c r="C157" s="5">
         <v>-0.21323619400000382</v>
       </c>
       <c r="D157" s="5">
         <v>-2.636850998848228</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>94.391101288000002</v>
       </c>
       <c r="C158" s="5">
         <v>-1.2584988269999968</v>
       </c>
       <c r="D158" s="5">
         <v>-14.694951644311583</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>93.576894147999994</v>
       </c>
       <c r="C159" s="5">
         <v>-0.81420714000000771</v>
       </c>
       <c r="D159" s="5">
         <v>-9.8738368859530574</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>93.560882407999998</v>
       </c>
       <c r="C160" s="5">
         <v>-1.6011739999996166E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.20513628111318294</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>93.253623675</v>
       </c>
       <c r="C161" s="5">
         <v>-0.30725873299999762</v>
       </c>
       <c r="D161" s="5">
         <v>-3.8704540297439527</v>
       </c>
       <c r="E161" s="5">
         <v>-5.1932590805764516</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>92.947294706999998</v>
       </c>
       <c r="C162" s="5">
         <v>-0.30632896800000253</v>
       </c>
       <c r="D162" s="5">
         <v>-3.8714380607340448</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>92.976448348000005</v>
       </c>
       <c r="C163" s="5">
         <v>2.9153641000007724E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.37703931685304504</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>92.254377081000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.72207126700000401</v>
       </c>
       <c r="D164" s="5">
         <v>-8.9314669257839814</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>92.370421539999995</v>
       </c>
       <c r="C165" s="5">
         <v>0.11604445899999405</v>
       </c>
       <c r="D165" s="5">
         <v>1.5199365516060048</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>92.177281956000002</v>
       </c>
       <c r="C166" s="5">
         <v>-0.19313958399999365</v>
       </c>
       <c r="D166" s="5">
         <v>-2.4804546810072603</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>91.606616313999993</v>
       </c>
       <c r="C167" s="5">
         <v>-0.57066564200000869</v>
       </c>
       <c r="D167" s="5">
         <v>-7.1813328892756161</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>91.203478718</v>
       </c>
       <c r="C168" s="5">
         <v>-0.40313759599999344</v>
       </c>
       <c r="D168" s="5">
         <v>-5.1549342524060959</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>91.371200186999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.16772146899999996</v>
       </c>
       <c r="D169" s="5">
         <v>2.2292348671633766</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>91.077663602000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.29353658499999824</v>
       </c>
       <c r="D170" s="5">
         <v>-3.7876948215823991</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>91.384745241000005</v>
       </c>
       <c r="C171" s="5">
         <v>0.30708163900000329</v>
       </c>
       <c r="D171" s="5">
         <v>4.1218536290414276</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>91.107337319999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.27740792100000533</v>
       </c>
       <c r="D172" s="5">
         <v>-3.5825180226366493</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>90.907054048999996</v>
       </c>
       <c r="C173" s="5">
         <v>-0.20028327100000354</v>
       </c>
       <c r="D173" s="5">
         <v>-2.6063237690440166</v>
       </c>
       <c r="E173" s="5">
         <v>-2.5163307692772086</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>90.697883896999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.20917015199999867</v>
       </c>
       <c r="D174" s="5">
         <v>-2.7264324496707348</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>90.396292725999999</v>
       </c>
       <c r="C175" s="5">
         <v>-0.30159117099999833</v>
       </c>
       <c r="D175" s="5">
         <v>-3.9180996894432885</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>90.250701714000002</v>
       </c>
       <c r="C176" s="5">
         <v>-0.14559101199999702</v>
       </c>
       <c r="D176" s="5">
         <v>-1.9156745749543291</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>90.512365575999993</v>
       </c>
       <c r="C177" s="5">
         <v>0.26166386199999181</v>
       </c>
       <c r="D177" s="5">
         <v>3.5351789253268207</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>90.176603380000003</v>
       </c>
       <c r="C178" s="5">
         <v>-0.33576219599999035</v>
       </c>
       <c r="D178" s="5">
         <v>-4.3617787687601055</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>90.143581999000006</v>
       </c>
       <c r="C179" s="5">
         <v>-3.3021380999997518E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.4385388907509169</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>91.085734211000002</v>
       </c>
       <c r="C180" s="5">
         <v>0.94215221199999633</v>
       </c>
       <c r="D180" s="5">
         <v>13.288707756532347</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>91.017927745999998</v>
       </c>
       <c r="C181" s="5">
         <v>-6.7806465000003868E-2</v>
       </c>
       <c r="D181" s="5">
         <v>-0.88966112083926907</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>91.156210766000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.13828302000000292</v>
       </c>
       <c r="D182" s="5">
         <v>1.8384650765072008</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>92.041902953999994</v>
       </c>
       <c r="C183" s="5">
         <v>0.88569218799999305</v>
       </c>
       <c r="D183" s="5">
         <v>12.303140764562205</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>92.253760650999993</v>
       </c>
       <c r="C184" s="5">
         <v>0.21185769699999923</v>
       </c>
       <c r="D184" s="5">
         <v>2.7973401313261093</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>92.109541309999997</v>
       </c>
       <c r="C185" s="5">
         <v>-0.14421934099999589</v>
       </c>
       <c r="D185" s="5">
         <v>-1.8599016590109096</v>
       </c>
       <c r="E185" s="5">
         <v>1.322765624273603</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>92.458690544000007</v>
       </c>
       <c r="C186" s="5">
         <v>0.3491492340000093</v>
       </c>
       <c r="D186" s="5">
         <v>4.6447454018890388</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>92.590811283999997</v>
       </c>
       <c r="C187" s="5">
         <v>0.13212073999999063</v>
       </c>
       <c r="D187" s="5">
         <v>1.7283058981700128</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>93.350643697999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.75983241400000168</v>
       </c>
       <c r="D188" s="5">
         <v>10.304474661979611</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>94.426499743999997</v>
       </c>
       <c r="C189" s="5">
         <v>1.0758560459999984</v>
       </c>
       <c r="D189" s="5">
         <v>14.741069091330194</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>94.208155692000005</v>
       </c>
       <c r="C190" s="5">
         <v>-0.21834405199999196</v>
       </c>
       <c r="D190" s="5">
         <v>-2.7397626788052354</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>93.964285805000003</v>
       </c>
       <c r="C191" s="5">
         <v>-0.24386988700000245</v>
       </c>
       <c r="D191" s="5">
         <v>-3.0625066551582258</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>94.676150966999998</v>
       </c>
       <c r="C192" s="5">
         <v>0.71186516199999517</v>
       </c>
       <c r="D192" s="5">
         <v>9.4796287321151631</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>94.655788815999998</v>
       </c>
       <c r="C193" s="5">
         <v>-2.0362151000000495E-2</v>
       </c>
       <c r="D193" s="5">
         <v>-0.25778084710416094</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>95.510955804999995</v>
       </c>
       <c r="C194" s="5">
         <v>0.8551669889999971</v>
       </c>
       <c r="D194" s="5">
         <v>11.396653908425725</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>95.777991189999995</v>
       </c>
       <c r="C195" s="5">
         <v>0.26703538499999979</v>
       </c>
       <c r="D195" s="5">
         <v>3.407108549712734</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>96.267059724999996</v>
       </c>
       <c r="C196" s="5">
         <v>0.48906853500000125</v>
       </c>
       <c r="D196" s="5">
         <v>6.3025787221448359</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>97.174591875000004</v>
       </c>
       <c r="C197" s="5">
         <v>0.90753215000000864</v>
       </c>
       <c r="D197" s="5">
         <v>11.918070663733115</v>
       </c>
       <c r="E197" s="5">
         <v>5.4989423386153646</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>98.053121298999997</v>
       </c>
       <c r="C198" s="5">
         <v>0.87852942399999279</v>
       </c>
       <c r="D198" s="5">
         <v>11.404920324882294</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>98.838245216999994</v>
       </c>
       <c r="C199" s="5">
         <v>0.78512391799999648</v>
       </c>
       <c r="D199" s="5">
         <v>10.043207228011642</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>99.862416965999998</v>
       </c>
       <c r="C200" s="5">
         <v>1.0241717490000042</v>
       </c>
       <c r="D200" s="5">
         <v>13.168239839500352</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>98.989799974999997</v>
       </c>
       <c r="C201" s="5">
         <v>-0.87261699100000101</v>
       </c>
       <c r="D201" s="5">
         <v>-9.9962750914980081</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>99.333785188999997</v>
       </c>
       <c r="C202" s="5">
         <v>0.34398521399999993</v>
       </c>
       <c r="D202" s="5">
         <v>4.2505748956018552</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>99.873684873000002</v>
       </c>
       <c r="C203" s="5">
         <v>0.53989968400000521</v>
       </c>
       <c r="D203" s="5">
         <v>6.7207981136021555</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>99.939767161000006</v>
       </c>
       <c r="C204" s="5">
         <v>6.6082288000004041E-2</v>
       </c>
       <c r="D204" s="5">
         <v>0.79688619653897064</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>100.16248606000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.22271889900000019</v>
       </c>
       <c r="D205" s="5">
         <v>2.7072601927286888</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>100.83985296</v>
       </c>
       <c r="C206" s="5">
         <v>0.67736689999999555</v>
       </c>
       <c r="D206" s="5">
         <v>8.4239690033047552</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>100.31895874999999</v>
       </c>
       <c r="C207" s="5">
         <v>-0.52089421000000868</v>
       </c>
       <c r="D207" s="5">
         <v>-6.0255603650668732</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>100.59858846</v>
       </c>
       <c r="C208" s="5">
         <v>0.27962971000000891</v>
       </c>
       <c r="D208" s="5">
         <v>3.3966467545239132</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>100.71968303</v>
       </c>
       <c r="C209" s="5">
         <v>0.12109456999999679</v>
       </c>
       <c r="D209" s="5">
         <v>1.4540901143304641</v>
       </c>
       <c r="E209" s="5">
         <v>3.6481667549066676</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>100.8339433</v>
       </c>
       <c r="C210" s="5">
         <v>0.11426027000000261</v>
       </c>
       <c r="D210" s="5">
         <v>1.3698520814090065</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>101.73141187</v>
       </c>
       <c r="C211" s="5">
         <v>0.89746857000000091</v>
       </c>
       <c r="D211" s="5">
         <v>11.219220067503199</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>101.80305183</v>
       </c>
       <c r="C212" s="5">
         <v>7.1639959999998837E-2</v>
       </c>
       <c r="D212" s="5">
         <v>0.84832893763893136</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>101.54118516</v>
       </c>
       <c r="C213" s="5">
         <v>-0.26186667000000341</v>
       </c>
       <c r="D213" s="5">
         <v>-3.0434467588198011</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>102.25997053</v>
       </c>
       <c r="C214" s="5">
         <v>0.7187853700000062</v>
       </c>
       <c r="D214" s="5">
         <v>8.8331557025342011</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>102.99388272</v>
       </c>
       <c r="C215" s="5">
         <v>0.73391218999999808</v>
       </c>
       <c r="D215" s="5">
         <v>8.9605307219503096</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>103.06230067</v>
       </c>
       <c r="C216" s="5">
         <v>6.8417949999997063E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.80006860058574603</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>103.52822061000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.46591994000000625</v>
       </c>
       <c r="D217" s="5">
         <v>5.5618516046793243</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>103.47866406</v>
       </c>
       <c r="C218" s="5">
         <v>-4.9556550000005473E-2</v>
       </c>
       <c r="D218" s="5">
         <v>-0.57290221783959927</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>104.37350293999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.89483887999999467</v>
       </c>
       <c r="D219" s="5">
         <v>10.885141070754134</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>104.63990785999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.26640491999999938</v>
       </c>
       <c r="D220" s="5">
         <v>3.1062687956741053</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>105.08972278</v>
       </c>
       <c r="C221" s="5">
         <v>0.44981492000000856</v>
       </c>
       <c r="D221" s="5">
         <v>5.2821569733020546</v>
       </c>
       <c r="E221" s="5">
         <v>4.3388140416390719</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>105.21171438</v>
       </c>
       <c r="C222" s="5">
         <v>0.1219916000000012</v>
       </c>
       <c r="D222" s="5">
         <v>1.4019276131969516</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>105.55362081</v>
       </c>
       <c r="C223" s="5">
         <v>0.34190642999999454</v>
       </c>
       <c r="D223" s="5">
         <v>3.9700992649704947</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>105.66827106</v>
       </c>
       <c r="C224" s="5">
         <v>0.11465024999999684</v>
       </c>
       <c r="D224" s="5">
         <v>1.3112310641145042</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>105.45200027999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.21627078000000211</v>
       </c>
       <c r="D225" s="5">
         <v>-2.4285752565602281</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>105.45479469999999</v>
       </c>
       <c r="C226" s="5">
         <v>2.7944200000007413E-3</v>
       </c>
       <c r="D226" s="5">
         <v>3.1803974966670978E-2</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>105.14842794</v>
       </c>
       <c r="C227" s="5">
         <v>-0.30636675999998886</v>
       </c>
       <c r="D227" s="5">
         <v>-3.4310650893209949</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>104.23557357</v>
       </c>
       <c r="C228" s="5">
         <v>-0.91285437000000513</v>
       </c>
       <c r="D228" s="5">
         <v>-9.9345717983899124</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>104.37023967</v>
       </c>
       <c r="C229" s="5">
         <v>0.13466610000000401</v>
       </c>
       <c r="D229" s="5">
         <v>1.5613916171163478</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>103.71971053</v>
       </c>
       <c r="C230" s="5">
         <v>-0.65052914000000328</v>
       </c>
       <c r="D230" s="5">
         <v>-7.2283281188708752</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>103.24788214</v>
       </c>
       <c r="C231" s="5">
         <v>-0.47182838999999888</v>
       </c>
       <c r="D231" s="5">
         <v>-5.3243551865442607</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>102.54004891</v>
       </c>
       <c r="C232" s="5">
         <v>-0.70783323000000564</v>
       </c>
       <c r="D232" s="5">
         <v>-7.9235813247960474</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>101.10136566</v>
       </c>
       <c r="C233" s="5">
         <v>-1.4386832499999969</v>
       </c>
       <c r="D233" s="5">
         <v>-15.596195865277018</v>
       </c>
       <c r="E233" s="5">
         <v>-3.7951923503970253</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>99.764409319999999</v>
       </c>
       <c r="C234" s="5">
         <v>-1.3369563400000004</v>
       </c>
       <c r="D234" s="5">
         <v>-14.763940769556438</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>98.281134288999993</v>
       </c>
       <c r="C235" s="5">
         <v>-1.4832750310000051</v>
       </c>
       <c r="D235" s="5">
         <v>-16.452339139236059</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>97.216276210000004</v>
       </c>
       <c r="C236" s="5">
         <v>-1.0648580789999897</v>
       </c>
       <c r="D236" s="5">
         <v>-12.254296678922373</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>96.203564923000002</v>
       </c>
       <c r="C237" s="5">
         <v>-1.0127112870000019</v>
       </c>
       <c r="D237" s="5">
         <v>-11.808606337470341</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>95.455399553999996</v>
       </c>
       <c r="C238" s="5">
         <v>-0.74816536900000585</v>
       </c>
       <c r="D238" s="5">
         <v>-8.9432781390558329</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>94.335087282000003</v>
       </c>
       <c r="C239" s="5">
         <v>-1.1203122719999925</v>
       </c>
       <c r="D239" s="5">
         <v>-13.209324350821472</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>94.177164507000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.15792277500000296</v>
       </c>
       <c r="D240" s="5">
         <v>-1.9904807108784728</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>93.611753492999995</v>
       </c>
       <c r="C241" s="5">
         <v>-0.56541101400000571</v>
       </c>
       <c r="D241" s="5">
         <v>-6.9712388587550134</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>93.074152495000007</v>
       </c>
       <c r="C242" s="5">
         <v>-0.53760099799998784</v>
       </c>
       <c r="D242" s="5">
         <v>-6.6778962822344745</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>92.527029819000006</v>
       </c>
       <c r="C243" s="5">
         <v>-0.54712267600000075</v>
       </c>
       <c r="D243" s="5">
         <v>-6.8303700349414465</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>92.227934753</v>
       </c>
       <c r="C244" s="5">
         <v>-0.29909506600000668</v>
       </c>
       <c r="D244" s="5">
         <v>-3.8107919852867878</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>92.133408281000001</v>
       </c>
       <c r="C245" s="5">
         <v>-9.4526471999998307E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-1.2229973820959583</v>
       </c>
       <c r="E245" s="5">
         <v>-8.8702633445713168</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>92.724412322999996</v>
       </c>
       <c r="C246" s="5">
         <v>0.59100404199999446</v>
       </c>
       <c r="D246" s="5">
         <v>7.975053219837358</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>91.720793955999994</v>
       </c>
       <c r="C247" s="5">
         <v>-1.0036183670000014</v>
       </c>
       <c r="D247" s="5">
         <v>-12.242429603345229</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>91.854640652000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.1338466960000062</v>
       </c>
       <c r="D248" s="5">
         <v>1.765264274432532</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>92.050813233</v>
       </c>
       <c r="C249" s="5">
         <v>0.19617258099999901</v>
       </c>
       <c r="D249" s="5">
         <v>2.5931409692380836</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>91.767402200000006</v>
       </c>
       <c r="C250" s="5">
         <v>-0.28341103299999304</v>
       </c>
       <c r="D250" s="5">
         <v>-3.6326990309956786</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>91.002685314000004</v>
       </c>
       <c r="C251" s="5">
         <v>-0.76471688600000221</v>
       </c>
       <c r="D251" s="5">
         <v>-9.5540258388087764</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>91.200140852000004</v>
       </c>
       <c r="C252" s="5">
         <v>0.19745553799999982</v>
       </c>
       <c r="D252" s="5">
         <v>2.6350306476023322</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>90.872902948999993</v>
       </c>
       <c r="C253" s="5">
         <v>-0.32723790300001099</v>
       </c>
       <c r="D253" s="5">
         <v>-4.2217905481498956</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>90.623434676000002</v>
       </c>
       <c r="C254" s="5">
         <v>-0.24946827299999086</v>
       </c>
       <c r="D254" s="5">
         <v>-3.2450049178057716</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>90.928863636000003</v>
       </c>
       <c r="C255" s="5">
         <v>0.30542896000000042</v>
       </c>
       <c r="D255" s="5">
         <v>4.1201884993163684</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>90.621819396999996</v>
       </c>
       <c r="C256" s="5">
         <v>-0.30704423900000677</v>
       </c>
       <c r="D256" s="5">
         <v>-3.9776870880664283</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>90.669924344999998</v>
       </c>
       <c r="C257" s="5">
         <v>4.8104948000002423E-2</v>
       </c>
       <c r="D257" s="5">
         <v>0.63886127831911388</v>
       </c>
       <c r="E257" s="5">
         <v>-1.5884400276786503</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>90.564989509</v>
       </c>
       <c r="C258" s="5">
         <v>-0.1049348359999982</v>
       </c>
       <c r="D258" s="5">
         <v>-1.3799874398142009</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>90.314828383000005</v>
       </c>
       <c r="C259" s="5">
         <v>-0.25016112599999474</v>
       </c>
       <c r="D259" s="5">
         <v>-3.2647767230660651</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>90.882678999999996</v>
       </c>
       <c r="C260" s="5">
         <v>0.56785061699999062</v>
       </c>
       <c r="D260" s="5">
         <v>7.8114069900604211</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>91.102622444000005</v>
       </c>
       <c r="C261" s="5">
         <v>0.21994344400000898</v>
       </c>
       <c r="D261" s="5">
         <v>2.9430655489159019</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>90.991786559999994</v>
       </c>
       <c r="C262" s="5">
         <v>-0.11083588400001076</v>
       </c>
       <c r="D262" s="5">
         <v>-1.4501963792042161</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>90.953600715999997</v>
       </c>
       <c r="C263" s="5">
         <v>-3.818584399999736E-2</v>
       </c>
       <c r="D263" s="5">
         <v>-0.50243429909890835</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>91.368156321000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.41455560500000388</v>
       </c>
       <c r="D264" s="5">
         <v>5.6086709100424681</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>91.166150608999999</v>
       </c>
       <c r="C265" s="5">
         <v>-0.20200571200000184</v>
       </c>
       <c r="D265" s="5">
         <v>-2.6210534003401786</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>91.390747551999993</v>
       </c>
       <c r="C266" s="5">
         <v>0.22459694299999455</v>
       </c>
       <c r="D266" s="5">
         <v>2.9967085221172862</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>90.926806460999998</v>
       </c>
       <c r="C267" s="5">
         <v>-0.46394109099999525</v>
       </c>
       <c r="D267" s="5">
         <v>-5.9245077861891033</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>90.992059527999999</v>
       </c>
       <c r="C268" s="5">
         <v>6.5253067000000442E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.86457989517001455</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>90.602502047000002</v>
       </c>
       <c r="C269" s="5">
         <v>-0.3895574809999971</v>
       </c>
       <c r="D269" s="5">
         <v>-5.0182091803349422</v>
       </c>
       <c r="E269" s="5">
         <v>-7.4360156895525442E-2</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>91.504252523999995</v>
       </c>
       <c r="C270" s="5">
         <v>0.90175047699999311</v>
       </c>
       <c r="D270" s="5">
         <v>12.619355779453546</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>91.446007136000006</v>
       </c>
       <c r="C271" s="5">
         <v>-5.8245387999988907E-2</v>
       </c>
       <c r="D271" s="5">
         <v>-0.76116996488210242</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>91.686656881000005</v>
       </c>
       <c r="C272" s="5">
         <v>0.24064974499999892</v>
       </c>
       <c r="D272" s="5">
         <v>3.2040362728315452</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>91.892066829000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.20540994799999623</v>
       </c>
       <c r="D273" s="5">
         <v>2.7217917405771397</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>92.036806339999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.14473951099999738</v>
       </c>
       <c r="D274" s="5">
         <v>1.9065846853276724</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>92.499589224000005</v>
       </c>
       <c r="C275" s="5">
         <v>0.46278288400000633</v>
       </c>
       <c r="D275" s="5">
         <v>6.2035821813976044</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>92.560945122000007</v>
       </c>
       <c r="C276" s="5">
         <v>6.1355898000002185E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.79888223999997621</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>93.176282896999993</v>
       </c>
       <c r="C277" s="5">
         <v>0.61533777499998621</v>
       </c>
       <c r="D277" s="5">
         <v>8.2757515808832736</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>93.364186430000004</v>
       </c>
       <c r="C278" s="5">
         <v>0.18790353300001073</v>
       </c>
       <c r="D278" s="5">
         <v>2.4469971406021918</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>93.641490950000005</v>
       </c>
       <c r="C279" s="5">
         <v>0.27730452000000128</v>
       </c>
       <c r="D279" s="5">
         <v>3.6229692859821361</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>94.060281372999995</v>
       </c>
       <c r="C280" s="5">
         <v>0.41879042299999014</v>
       </c>
       <c r="D280" s="5">
         <v>5.5007250544316877</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>94.233987010999996</v>
       </c>
       <c r="C281" s="5">
         <v>0.17370563800000127</v>
       </c>
       <c r="D281" s="5">
         <v>2.2387459153418332</v>
       </c>
       <c r="E281" s="5">
         <v>4.0081508589201675</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>94.413394034999996</v>
       </c>
       <c r="C282" s="5">
         <v>0.17940702399999964</v>
       </c>
       <c r="D282" s="5">
         <v>2.3086905458551188</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>94.418072987000002</v>
       </c>
       <c r="C283" s="5">
         <v>4.6789520000061202E-3</v>
       </c>
       <c r="D283" s="5">
         <v>5.94859778025425E-2</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>95.142537961000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.72446497399999998</v>
       </c>
       <c r="D284" s="5">
         <v>9.6062189385618169</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>95.619320338999998</v>
       </c>
       <c r="C285" s="5">
         <v>0.47678237799999579</v>
       </c>
       <c r="D285" s="5">
         <v>6.1820345419750788</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>95.899794381999996</v>
       </c>
       <c r="C286" s="5">
         <v>0.28047404299999812</v>
       </c>
       <c r="D286" s="5">
         <v>3.5772277977474509</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>96.345457870999994</v>
       </c>
       <c r="C287" s="5">
         <v>0.44566348899999753</v>
       </c>
       <c r="D287" s="5">
         <v>5.7213811334243969</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>96.811831299000005</v>
       </c>
       <c r="C288" s="5">
         <v>0.46637342800001136</v>
       </c>
       <c r="D288" s="5">
         <v>5.9659373151441653</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>97.003484420999996</v>
       </c>
       <c r="C289" s="5">
         <v>0.19165312199999107</v>
       </c>
       <c r="D289" s="5">
         <v>2.4016116196250881</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>97.537107784</v>
       </c>
       <c r="C290" s="5">
         <v>0.53362336300000379</v>
       </c>
       <c r="D290" s="5">
         <v>6.8047251298444245</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>97.250965788000002</v>
       </c>
       <c r="C291" s="5">
         <v>-0.28614199599999779</v>
       </c>
       <c r="D291" s="5">
         <v>-3.4641571263637982</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>97.620259374</v>
       </c>
       <c r="C292" s="5">
         <v>0.36929358599999773</v>
       </c>
       <c r="D292" s="5">
         <v>4.6531756628044096</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>97.640128032000007</v>
       </c>
       <c r="C293" s="5">
         <v>1.9868658000007144E-2</v>
       </c>
       <c r="D293" s="5">
         <v>0.24450966844260513</v>
       </c>
       <c r="E293" s="5">
         <v>3.6145568377600412</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>98.122654357000002</v>
       </c>
       <c r="C294" s="5">
         <v>0.48252632499999493</v>
       </c>
       <c r="D294" s="5">
         <v>6.0941342102459162</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>98.472481388000006</v>
       </c>
       <c r="C295" s="5">
         <v>0.34982703100000379</v>
       </c>
       <c r="D295" s="5">
         <v>4.3631371195947954</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>99.079269242999999</v>
       </c>
       <c r="C296" s="5">
         <v>0.60678785499999321</v>
       </c>
       <c r="D296" s="5">
         <v>7.6502286204589875</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>99.666193371999995</v>
       </c>
       <c r="C297" s="5">
         <v>0.58692412899999624</v>
       </c>
       <c r="D297" s="5">
         <v>7.3447767817166776</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>100.37758861</v>
       </c>
       <c r="C298" s="5">
         <v>0.71139523800000859</v>
       </c>
       <c r="D298" s="5">
         <v>8.9097209256706389</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>100.68843115999999</v>
       </c>
       <c r="C299" s="5">
         <v>0.31084254999998961</v>
       </c>
       <c r="D299" s="5">
         <v>3.7800293832296994</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>101.16649176999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.47806061</v>
       </c>
       <c r="D300" s="5">
         <v>5.848666068362296</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>101.83763482000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.67114305000001195</v>
       </c>
       <c r="D301" s="5">
         <v>8.2578437361081178</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>102.67136728</v>
       </c>
       <c r="C302" s="5">
         <v>0.83373245999999313</v>
       </c>
       <c r="D302" s="5">
         <v>10.278917843327529</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>103.98737681</v>
       </c>
       <c r="C303" s="5">
         <v>1.3160095300000023</v>
       </c>
       <c r="D303" s="5">
         <v>16.513252736929385</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>104.51354439000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.5261675800000063</v>
       </c>
       <c r="D304" s="5">
         <v>6.2437624086392196</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>105.13384202</v>
       </c>
       <c r="C305" s="5">
         <v>0.62029762999999605</v>
       </c>
       <c r="D305" s="5">
         <v>7.3592605198266492</v>
       </c>
       <c r="E305" s="5">
         <v>7.6748301533812402</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>105.13516914</v>
       </c>
       <c r="C306" s="5">
         <v>1.3271199999991268E-3</v>
       </c>
       <c r="D306" s="5">
         <v>1.5148828770117362E-2</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>105.32930201000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.19413287000000423</v>
       </c>
       <c r="D307" s="5">
         <v>2.2384512821093772</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>105.00621131</v>
       </c>
       <c r="C308" s="5">
         <v>-0.32309070000000872</v>
       </c>
       <c r="D308" s="5">
         <v>-3.6194511993896894</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>105.40526165</v>
       </c>
       <c r="C309" s="5">
         <v>0.39905034000000228</v>
       </c>
       <c r="D309" s="5">
         <v>4.656840134147533</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>105.54393124000001</v>
       </c>
       <c r="C310" s="5">
         <v>0.13866959000000634</v>
       </c>
       <c r="D310" s="5">
         <v>1.5901753858021284</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>105.51492463</v>
       </c>
       <c r="C311" s="5">
         <v>-2.9006610000010369E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-0.3292976238621681</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>105.73593525</v>
       </c>
       <c r="C312" s="5">
         <v>0.22101062000000127</v>
       </c>
       <c r="D312" s="5">
         <v>2.5426686822977773</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>105.58176014999999</v>
       </c>
       <c r="C313" s="5">
         <v>-0.15417510000000334</v>
       </c>
       <c r="D313" s="5">
         <v>-1.7357731287202749</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>105.28492991</v>
       </c>
       <c r="C314" s="5">
         <v>-0.29683023999999136</v>
       </c>
       <c r="D314" s="5">
         <v>-3.3219740171275269</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>105.72798121</v>
       </c>
       <c r="C315" s="5">
         <v>0.44305129999999338</v>
       </c>
       <c r="D315" s="5">
         <v>5.1682698325147269</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>105.53149117</v>
       </c>
       <c r="C316" s="5">
         <v>-0.19649004000000048</v>
       </c>
       <c r="D316" s="5">
         <v>-2.2074838955419396</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>105.50039735999999</v>
       </c>
       <c r="C317" s="5">
         <v>-3.1093810000001554E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-0.35299572802117707</v>
       </c>
       <c r="E317" s="5">
         <v>0.34865589705193045</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>105.68686769</v>
       </c>
       <c r="C318" s="5">
         <v>0.1864703300000059</v>
       </c>
       <c r="D318" s="5">
         <v>2.1417219196778525</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>105.71117597999999</v>
       </c>
       <c r="C319" s="5">
         <v>2.4308289999993349E-2</v>
       </c>
       <c r="D319" s="5">
         <v>0.27635294146943767</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>105.54419682</v>
       </c>
       <c r="C320" s="5">
         <v>-0.1669791599999968</v>
       </c>
       <c r="D320" s="5">
         <v>-1.8791138082603243</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>105.20448716999999</v>
       </c>
       <c r="C321" s="5">
         <v>-0.33970965000000319</v>
       </c>
       <c r="D321" s="5">
         <v>-3.7947322518324</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>104.90922184999999</v>
       </c>
       <c r="C322" s="5">
         <v>-0.29526531999999861</v>
       </c>
       <c r="D322" s="5">
         <v>-3.3163974612601677</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>104.23806037</v>
       </c>
       <c r="C323" s="5">
         <v>-0.67116147999999498</v>
       </c>
       <c r="D323" s="5">
         <v>-7.4126039461235855</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>105.19442720000001</v>
       </c>
       <c r="C324" s="5">
         <v>0.95636683000000744</v>
       </c>
       <c r="D324" s="5">
         <v>11.582718816783366</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>105.09593452</v>
       </c>
       <c r="C325" s="5">
         <v>-9.8492680000006771E-2</v>
       </c>
       <c r="D325" s="5">
         <v>-1.1177823446480883</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>105.8674511</v>
       </c>
       <c r="C326" s="5">
         <v>0.77151657999999657</v>
       </c>
       <c r="D326" s="5">
         <v>9.1738153431863303</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>105.29885795</v>
       </c>
       <c r="C327" s="5">
         <v>-0.5685931499999981</v>
       </c>
       <c r="D327" s="5">
         <v>-6.2579498301056136</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>105.15866266</v>
       </c>
       <c r="C328" s="5">
         <v>-0.14019528999999409</v>
       </c>
       <c r="D328" s="5">
         <v>-1.5860368208211018</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>105.46417603</v>
       </c>
       <c r="C329" s="5">
         <v>0.3055133699999999</v>
       </c>
       <c r="D329" s="5">
         <v>3.5425639010599586</v>
       </c>
       <c r="E329" s="5">
         <v>-3.4332884905063921E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>105.76421335000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.30003732000000127</v>
       </c>
       <c r="D330" s="5">
         <v>3.4678334503640551</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>106.03534372999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.27113037999998824</v>
       </c>
       <c r="D331" s="5">
         <v>3.1199894428975306</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>106.59254966</v>
       </c>
       <c r="C332" s="5">
         <v>0.55720593000000918</v>
       </c>
       <c r="D332" s="5">
         <v>6.4913723015343594</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>106.68266697</v>
       </c>
       <c r="C333" s="5">
         <v>9.0117309999996564E-2</v>
       </c>
       <c r="D333" s="5">
         <v>1.0192554396611708</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>107.15125836999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.468591399999994</v>
       </c>
       <c r="D334" s="5">
         <v>5.4000796288662833</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>107.64762797</v>
       </c>
       <c r="C335" s="5">
         <v>0.4963696000000084</v>
       </c>
       <c r="D335" s="5">
         <v>5.7027450518483569</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>107.55680613</v>
       </c>
       <c r="C336" s="5">
         <v>-9.0821840000003817E-2</v>
       </c>
       <c r="D336" s="5">
         <v>-1.0077499900351006</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>108.51509249</v>
       </c>
       <c r="C337" s="5">
         <v>0.95828636000000245</v>
       </c>
       <c r="D337" s="5">
         <v>11.231288737820023</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>109.35055392</v>
       </c>
       <c r="C338" s="5">
         <v>0.83546142999999518</v>
       </c>
       <c r="D338" s="5">
         <v>9.6402731726050739</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>109.63996177</v>
       </c>
       <c r="C339" s="5">
         <v>0.28940785000000346</v>
       </c>
       <c r="D339" s="5">
         <v>3.2225675356914785</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>110.24740509999999</v>
       </c>
       <c r="C340" s="5">
         <v>0.60744332999999529</v>
       </c>
       <c r="D340" s="5">
         <v>6.8547935857614872</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>111.00387313</v>
       </c>
       <c r="C341" s="5">
         <v>0.75646803000000773</v>
       </c>
       <c r="D341" s="5">
         <v>8.551811102299812</v>
       </c>
       <c r="E341" s="5">
         <v>5.2526813450134879</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>111.69566893</v>
       </c>
       <c r="C342" s="5">
         <v>0.69179579999999419</v>
       </c>
       <c r="D342" s="5">
         <v>7.7403574702164635</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>112.22314667000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.52747774000000902</v>
       </c>
       <c r="D343" s="5">
         <v>5.816477901297179</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>112.67366837</v>
       </c>
       <c r="C344" s="5">
         <v>0.45052169999999592</v>
       </c>
       <c r="D344" s="5">
         <v>4.9252242777327426</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>113.02872050000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.35505213000000424</v>
       </c>
       <c r="D345" s="5">
         <v>3.847615125466719</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>113.65496519</v>
       </c>
       <c r="C346" s="5">
         <v>0.62624468999999294</v>
       </c>
       <c r="D346" s="5">
         <v>6.8550921527678277</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>114.16388829</v>
       </c>
       <c r="C347" s="5">
         <v>0.50892310000000407</v>
       </c>
       <c r="D347" s="5">
         <v>5.5076776085712265</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>114.39972607999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.23583778999999083</v>
       </c>
       <c r="D348" s="5">
         <v>2.5072993619523087</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>114.65519555</v>
       </c>
       <c r="C349" s="5">
         <v>0.25546947000000841</v>
       </c>
       <c r="D349" s="5">
         <v>2.7129156782417452</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>114.3613596</v>
       </c>
       <c r="C350" s="5">
         <v>-0.29383595000000184</v>
       </c>
       <c r="D350" s="5">
         <v>-3.032355486602889</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>114.95010511</v>
       </c>
       <c r="C351" s="5">
         <v>0.58874550999999542</v>
       </c>
       <c r="D351" s="5">
         <v>6.3556960191405665</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>115.29595015</v>
       </c>
       <c r="C352" s="5">
         <v>0.34584504000000038</v>
       </c>
       <c r="D352" s="5">
         <v>3.6707306458674038</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>115.64149252</v>
       </c>
       <c r="C353" s="5">
         <v>0.34554237000000398</v>
       </c>
       <c r="D353" s="5">
         <v>3.6562818740083269</v>
       </c>
       <c r="E353" s="5">
         <v>4.1778897071174548</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>116.05001131</v>
       </c>
       <c r="C354" s="5">
         <v>0.40851879000000224</v>
       </c>
       <c r="D354" s="5">
         <v>4.3225001518286676</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>116.54843594</v>
       </c>
       <c r="C355" s="5">
         <v>0.49842463000000237</v>
       </c>
       <c r="D355" s="5">
         <v>5.2774001627055034</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>116.68742462</v>
       </c>
       <c r="C356" s="5">
         <v>0.13898867999999709</v>
       </c>
       <c r="D356" s="5">
         <v>1.4404716981918586</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>117.56195698000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.87453236000000345</v>
       </c>
       <c r="D357" s="5">
         <v>9.3737306453969715</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>117.62004046</v>
       </c>
       <c r="C358" s="5">
         <v>5.8083479999993415E-2</v>
       </c>
       <c r="D358" s="5">
         <v>0.59449409585121682</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>118.28893531999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.66889485999999465</v>
       </c>
       <c r="D359" s="5">
         <v>7.041843722316754</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>118.71778849</v>
       </c>
       <c r="C360" s="5">
         <v>0.42885317000001066</v>
       </c>
       <c r="D360" s="5">
         <v>4.4383735290805859</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>119.53280894</v>
       </c>
       <c r="C361" s="5">
         <v>0.81502044999999157</v>
       </c>
       <c r="D361" s="5">
         <v>8.556524046019188</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>119.60881189</v>
       </c>
       <c r="C362" s="5">
         <v>7.6002950000003011E-2</v>
       </c>
       <c r="D362" s="5">
         <v>0.7656739950504754</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>119.40895672000001</v>
       </c>
       <c r="C363" s="5">
         <v>-0.1998551699999922</v>
       </c>
       <c r="D363" s="5">
         <v>-1.9867636012470435</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>119.50952239999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.10056567999998833</v>
       </c>
       <c r="D364" s="5">
         <v>1.0153290415011451</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>119.56749553</v>
       </c>
       <c r="C365" s="5">
         <v>5.79731300000077E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.58366615724982918</v>
       </c>
       <c r="E365" s="5">
         <v>3.3949778098211647</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>119.51372852999999</v>
       </c>
       <c r="C366" s="5">
         <v>-5.376700000000767E-2</v>
       </c>
       <c r="D366" s="5">
         <v>-0.5382822861667913</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>119.29733861</v>
       </c>
       <c r="C367" s="5">
         <v>-0.21638991999999746</v>
       </c>
       <c r="D367" s="5">
         <v>-2.1511973450838551</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>119.02178662999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.27555198000000303</v>
       </c>
       <c r="D368" s="5">
         <v>-2.7368076135212749</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>110.10134374</v>
       </c>
       <c r="C369" s="5">
         <v>-8.9204428899999897</v>
       </c>
       <c r="D369" s="5">
         <v>-60.7360624045169</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>110.37294412999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.27160038999998903</v>
       </c>
       <c r="D370" s="5">
         <v>3.0006805742824438</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>111.81161470000001</v>
       </c>
       <c r="C371" s="5">
         <v>1.4386705700000135</v>
       </c>
       <c r="D371" s="5">
         <v>16.813087887019851</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>110.31681690000001</v>
       </c>
       <c r="C372" s="5">
         <v>-1.4947978000000006</v>
       </c>
       <c r="D372" s="5">
         <v>-14.914092670614599</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>110.81026384</v>
       </c>
       <c r="C373" s="5">
         <v>0.49344693999999834</v>
       </c>
       <c r="D373" s="5">
         <v>5.5016377705451314</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>111.24721470999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.43695086999998978</v>
       </c>
       <c r="D374" s="5">
         <v>4.8358665608344564</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>112.25882386000001</v>
       </c>
       <c r="C375" s="5">
         <v>1.0116091500000124</v>
       </c>
       <c r="D375" s="5">
         <v>11.474644709891724</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>112.54179125</v>
       </c>
       <c r="C376" s="5">
         <v>0.28296738999999604</v>
       </c>
       <c r="D376" s="5">
         <v>3.0670926290101264</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>113.41707166</v>
       </c>
       <c r="C377" s="5">
         <v>0.87528041000000201</v>
       </c>
       <c r="D377" s="5">
         <v>9.7426089331854815</v>
       </c>
       <c r="E377" s="5">
         <v>-5.1438928638066432</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>112.85609771999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.56097394000001088</v>
       </c>
       <c r="D378" s="5">
         <v>-5.77650850583119</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>112.23089770999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.62520001000000036</v>
       </c>
       <c r="D379" s="5">
         <v>-6.4489021399744662</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>113.84255664</v>
       </c>
       <c r="C380" s="5">
         <v>1.6116589300000044</v>
       </c>
       <c r="D380" s="5">
         <v>18.660573805510406</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>114.49245494</v>
       </c>
       <c r="C381" s="5">
         <v>0.64989830000000381</v>
       </c>
       <c r="D381" s="5">
         <v>7.0697345151676805</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>115.17563651</v>
       </c>
       <c r="C382" s="5">
         <v>0.68318157000000213</v>
       </c>
       <c r="D382" s="5">
         <v>7.4001879372812107</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>115.30946609999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.13382958999999062</v>
       </c>
       <c r="D383" s="5">
         <v>1.4032987347306625</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>115.98985164</v>
       </c>
       <c r="C384" s="5">
         <v>0.68038554000000318</v>
       </c>
       <c r="D384" s="5">
         <v>7.3149875968331779</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>115.88344727</v>
       </c>
       <c r="C385" s="5">
         <v>-0.10640436999999281</v>
       </c>
       <c r="D385" s="5">
         <v>-1.0952939008156082</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>116.66668853</v>
       </c>
       <c r="C386" s="5">
         <v>0.78324125999999694</v>
       </c>
       <c r="D386" s="5">
         <v>8.4190456701888081</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>118.20306617</v>
       </c>
       <c r="C387" s="5">
         <v>1.5363776399999978</v>
       </c>
       <c r="D387" s="5">
         <v>16.999082083299989</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>118.9848259</v>
       </c>
       <c r="C388" s="5">
         <v>0.78175973000000454</v>
       </c>
       <c r="D388" s="5">
         <v>8.2315920953021315</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>119.87689218</v>
       </c>
       <c r="C389" s="5">
         <v>0.89206627999999455</v>
       </c>
       <c r="D389" s="5">
         <v>9.377186990170383</v>
       </c>
       <c r="E389" s="5">
         <v>5.6956333164421169</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>120.00397122</v>
       </c>
       <c r="C390" s="5">
         <v>0.12707903999999814</v>
       </c>
       <c r="D390" s="5">
         <v>1.2795385845542073</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>121.37075935999999</v>
       </c>
       <c r="C391" s="5">
         <v>1.366788139999997</v>
       </c>
       <c r="D391" s="5">
         <v>14.556941975752903</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>122.05688730999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.68612794999999949</v>
       </c>
       <c r="D392" s="5">
         <v>6.9987379698627228</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>123.22202396</v>
       </c>
       <c r="C393" s="5">
         <v>1.165136650000008</v>
       </c>
       <c r="D393" s="5">
         <v>12.075986551681005</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>124.08402278</v>
       </c>
       <c r="C394" s="5">
         <v>0.86199881999999661</v>
       </c>
       <c r="D394" s="5">
         <v>8.7252267490420152</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>124.27208809</v>
       </c>
       <c r="C395" s="5">
         <v>0.18806530999999893</v>
       </c>
       <c r="D395" s="5">
         <v>1.8339923953030191</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>127.14599217</v>
       </c>
       <c r="C396" s="5">
         <v>2.8739040800000026</v>
       </c>
       <c r="D396" s="5">
         <v>31.567600304903042</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>127.61642811999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.47043594999999527</v>
       </c>
       <c r="D397" s="5">
         <v>4.5314362085840054</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>128.27050575000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.65407763000001751</v>
       </c>
       <c r="D398" s="5">
         <v>6.3267810660405432</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>128.88319100000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.6126852499999984</v>
       </c>
       <c r="D399" s="5">
         <v>5.8848137385240085</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>129.25973210999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.3765411099999767</v>
       </c>
       <c r="D400" s="5">
         <v>3.5627695297639317</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>129.84535661000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.58562450000002286</v>
       </c>
       <c r="D401" s="5">
         <v>5.5742642435251843</v>
       </c>
       <c r="E401" s="5">
         <v>8.3155846374728846</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>130.44635904</v>
       </c>
       <c r="C402" s="5">
         <v>0.60100242999999409</v>
       </c>
       <c r="D402" s="5">
         <v>5.6979245271214563</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>130.89770476999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.45134572999998568</v>
       </c>
       <c r="D403" s="5">
         <v>4.231943658870474</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>131.57289029</v>
       </c>
       <c r="C404" s="5">
         <v>0.67518552000001364</v>
       </c>
       <c r="D404" s="5">
         <v>6.3683941745827921</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>131.97254611</v>
       </c>
       <c r="C405" s="5">
         <v>0.39965581999999245</v>
       </c>
       <c r="D405" s="5">
         <v>3.7065449225863967</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>132.70788747</v>
       </c>
       <c r="C406" s="5">
         <v>0.73534136000000672</v>
       </c>
       <c r="D406" s="5">
         <v>6.8950720054388182</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>133.42662347999999</v>
       </c>
       <c r="C407" s="5">
         <v>0.71873600999998644</v>
       </c>
       <c r="D407" s="5">
         <v>6.6962411426579882</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>133.69508934000001</v>
       </c>
       <c r="C408" s="5">
         <v>0.26846586000002048</v>
       </c>
       <c r="D408" s="5">
         <v>2.4414034319250266</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>134.29744160999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.60235226999998304</v>
       </c>
       <c r="D409" s="5">
         <v>5.5425062418683613</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>135.13527714</v>
       </c>
       <c r="C410" s="5">
         <v>0.83783553000000666</v>
       </c>
       <c r="D410" s="5">
         <v>7.7486822133886912</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>135.37246726999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.23719012999998768</v>
       </c>
       <c r="D411" s="5">
         <v>2.1266984907045927</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>135.78220582</v>
       </c>
       <c r="C412" s="5">
         <v>0.40973855000001436</v>
       </c>
       <c r="D412" s="5">
         <v>3.693177630434219</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>136.27751058000001</v>
       </c>
       <c r="C413" s="5">
         <v>0.49530476000001045</v>
       </c>
       <c r="D413" s="5">
         <v>4.4662447695801966</v>
       </c>
       <c r="E413" s="5">
         <v>4.9537034961669502</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>136.65687402</v>
       </c>
       <c r="C414" s="5">
         <v>0.37936343999999167</v>
       </c>
       <c r="D414" s="5">
         <v>3.3921310648937997</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>136.91973514</v>
       </c>
       <c r="C415" s="5">
         <v>0.26286111999999662</v>
       </c>
       <c r="D415" s="5">
         <v>2.33279082581348</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>137.37167965</v>
       </c>
       <c r="C416" s="5">
         <v>0.45194451000000413</v>
       </c>
       <c r="D416" s="5">
         <v>4.033664569439388</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>137.42502987</v>
       </c>
       <c r="C417" s="5">
         <v>5.3350219999998671E-2</v>
       </c>
       <c r="D417" s="5">
         <v>0.46703358923005922</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>137.52699023</v>
       </c>
       <c r="C418" s="5">
         <v>0.10196035999999253</v>
       </c>
       <c r="D418" s="5">
         <v>0.89396338564851074</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>138.09091452000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.56392429000001698</v>
       </c>
       <c r="D419" s="5">
         <v>5.0330571106240507</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>138.46652449000001</v>
       </c>
       <c r="C420" s="5">
         <v>0.37560996999999929</v>
       </c>
       <c r="D420" s="5">
         <v>3.3132988993357371</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>138.64133000000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.17480550999999878</v>
       </c>
       <c r="D421" s="5">
         <v>1.5254896851569111</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>138.89182178999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.25049178999998389</v>
       </c>
       <c r="D422" s="5">
         <v>2.1897887978082231</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>138.58406151</v>
       </c>
       <c r="C423" s="5">
         <v>-0.30776027999999656</v>
       </c>
       <c r="D423" s="5">
         <v>-2.6268255528703266</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>138.41657964000001</v>
       </c>
       <c r="C424" s="5">
         <v>-0.16748186999998893</v>
       </c>
       <c r="D424" s="5">
         <v>-1.4406255116766076</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>138.00586039999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.41071924000002014</v>
       </c>
       <c r="D425" s="5">
         <v>-3.5031829455400287</v>
       </c>
       <c r="E425" s="5">
         <v>1.2682575522872996</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>137.85357913000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.15228126999997471</v>
       </c>
       <c r="D426" s="5">
         <v>-1.3161221738568374</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>137.82676745000001</v>
       </c>
       <c r="C427" s="5">
         <v>-2.6811680000008664E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.23314317576839105</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>137.66059958</v>
       </c>
       <c r="C428" s="5">
         <v>-0.16616787000000954</v>
       </c>
       <c r="D428" s="5">
         <v>-1.4371992080643103</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>137.46265668000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.19794289999998682</v>
       </c>
       <c r="D429" s="5">
         <v>-1.7119055321414445</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>137.54194419999999</v>
       </c>
       <c r="C430" s="5">
         <v>7.928751999997985E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.69435177431884654</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>136.98334643000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.55859776999997734</v>
       </c>
       <c r="D431" s="5">
         <v>-4.7661478305179417</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>136.75954225000001</v>
       </c>
       <c r="C432" s="5">
         <v>-0.22380418000000191</v>
       </c>
       <c r="D432" s="5">
         <v>-1.9430449816218776</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>136.69542555000001</v>
       </c>
       <c r="C433" s="5">
         <v>-6.4116699999999582E-2</v>
       </c>
       <c r="D433" s="5">
         <v>-0.56114516335200593</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>136.15624055999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.53918499000002384</v>
       </c>
       <c r="D434" s="5">
         <v>-4.6319633364895196</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>136.12204532999999</v>
       </c>
       <c r="C435" s="5">
         <v>-3.4195229999994581E-2</v>
       </c>
       <c r="D435" s="5">
         <v>-0.30096044267613475</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>136.05899822999999</v>
       </c>
       <c r="C436" s="5">
         <v>-6.3047100000005685E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.55438550504682826</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>136.00697116000001</v>
       </c>
       <c r="C437" s="5">
         <v>-5.2027069999979858E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-0.45789950536305746</v>
       </c>
       <c r="E437" s="5">
         <v>-1.4484089546678236</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>136.78568738999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.77871622999998635</v>
       </c>
       <c r="D438" s="5">
         <v>7.091217901643132</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>136.87808222000001</v>
       </c>
       <c r="C439" s="5">
         <v>9.2394830000017691E-2</v>
       </c>
       <c r="D439" s="5">
         <v>0.81358388766579193</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>137.02618472</v>
+        <v>136.9271248</v>
       </c>
       <c r="C440" s="5">
-        <v>0.14810249999999314</v>
+        <v>4.9042579999991176E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>1.3061583964250056</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.43080094779748279</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>136.79788223</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.12924257000000239</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-1.1267926842650211</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>