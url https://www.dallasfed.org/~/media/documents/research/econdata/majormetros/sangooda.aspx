--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{6C8FC49D-CDAE-40AF-92B8-0B41576C8C0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{60EEA838-C87D-4731-B36B-954AD0FEE8CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B9FED60C-1C70-4F1B-976E-F489633858AE}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B427E12C-C03D-4C3E-BD95-018FB7D474A6}"/>
   </bookViews>
   <sheets>
     <sheet name="sangooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D7467359-8CFB-4CFB-BA82-40158B458C9B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DD485BF-3C83-4B83-B0DE-1FF0316B45DE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>72.84772074</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>72.847767868999995</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>72.606232437000003</v>
+        <v>72.606224759</v>
       </c>
       <c r="C7" s="5">
-        <v>-0.24148830299999702</v>
+        <v>-0.24154310999999495</v>
       </c>
       <c r="D7" s="5">
-        <v>-3.9062365762967621</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-3.9071045303628482</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>72.203660958</v>
+        <v>72.203674530000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.40257147900000234</v>
+        <v>-0.40255022899999915</v>
       </c>
       <c r="D8" s="5">
-        <v>-6.4543064310653486</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-6.4539767191900133</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>72.100685710999997</v>
+        <v>72.100562202000006</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.10297524700000338</v>
+        <v>-0.10311232799999459</v>
       </c>
       <c r="D9" s="5">
-        <v>-1.698052499699032</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-1.7002949110696775</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>71.184076664000003</v>
+        <v>71.184162303999997</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.91660904699999435</v>
+        <v>-0.91639989800000876</v>
       </c>
       <c r="D10" s="5">
-        <v>-14.232740655889053</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-14.229739346845804</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>71.779615875000005</v>
+        <v>71.779667777</v>
       </c>
       <c r="C11" s="5">
-        <v>0.59553921100000196</v>
+        <v>0.59550547300000289</v>
       </c>
       <c r="D11" s="5">
-        <v>10.514505610696979</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>10.513869044703462</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>70.253571624000003</v>
+        <v>70.253387091999997</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.5260442510000019</v>
+        <v>-1.5262806850000032</v>
       </c>
       <c r="D12" s="5">
-        <v>-22.730635530474309</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-22.733741449897636</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>71.025904001000001</v>
+        <v>71.025951207000006</v>
       </c>
       <c r="C13" s="5">
-        <v>0.7723323769999979</v>
+        <v>0.77256411500000866</v>
       </c>
       <c r="D13" s="5">
-        <v>14.01981744115588</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>14.024320798153212</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>70.859899553000005</v>
+        <v>70.859941707999994</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.16600444799999536</v>
+        <v>-0.16600949900001183</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.7689114194329512</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-2.7689927719714569</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>71.113888482999997</v>
+        <v>71.113909559000007</v>
       </c>
       <c r="C15" s="5">
-        <v>0.25398892999999134</v>
+        <v>0.25396785100001296</v>
       </c>
       <c r="D15" s="5">
-        <v>4.3870748656869685</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>4.3867009061550277</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>70.799604723000002</v>
+        <v>70.799612092000004</v>
       </c>
       <c r="C16" s="5">
-        <v>-0.31428375999999503</v>
+        <v>-0.31429746700000294</v>
       </c>
       <c r="D16" s="5">
-        <v>-5.1763038388981553</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>-5.176522639167402</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>70.760854863999995</v>
+        <v>70.760859070999999</v>
       </c>
       <c r="C17" s="5">
-        <v>-3.8749859000006381E-2</v>
+        <v>-3.8753021000005106E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>-0.65480746834668535</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>-0.65486067212084942</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>72.355355336000002</v>
+        <v>72.355395471999998</v>
       </c>
       <c r="C18" s="5">
-        <v>1.5945004720000071</v>
+        <v>1.5945364009999992</v>
       </c>
       <c r="D18" s="5">
-        <v>30.656589044489913</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>30.657365543243763</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>71.907783934999998</v>
+        <v>71.907776420999994</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.4475714010000047</v>
+        <v>-0.44761905100000376</v>
       </c>
       <c r="D19" s="5">
-        <v>-7.1754848291558755</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-7.1762191069585812</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>71.979098472000004</v>
+        <v>71.979108984999996</v>
       </c>
       <c r="C20" s="5">
-        <v>7.1314537000006339E-2</v>
+        <v>7.1332564000002208E-2</v>
       </c>
       <c r="D20" s="5">
-        <v>1.1966129269524561</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.196917186639479</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>71.266359359999996</v>
+        <v>71.266254222000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.71273911200000839</v>
+        <v>-0.71285476299999573</v>
       </c>
       <c r="D21" s="5">
-        <v>-11.256194770482397</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-11.257921359926337</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>71.764676976999993</v>
+        <v>71.764750320000005</v>
       </c>
       <c r="C22" s="5">
-        <v>0.49831761699999788</v>
+        <v>0.49849609800000394</v>
       </c>
       <c r="D22" s="5">
-        <v>8.7211233757451545</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>8.7243815042858728</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>71.997388392999994</v>
+        <v>71.997434236000004</v>
       </c>
       <c r="C23" s="5">
-        <v>0.23271141600000078</v>
+        <v>0.23268391599999916</v>
       </c>
       <c r="D23" s="5">
-        <v>3.9613970219839478</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>3.9609163954769766</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>71.432516512999996</v>
+        <v>71.432352847000004</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.56487187999999833</v>
+        <v>-0.56508138899999949</v>
       </c>
       <c r="D24" s="5">
-        <v>-9.0190465550373027</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-9.0222431306625097</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>72.138992145000003</v>
+        <v>72.139036130999997</v>
       </c>
       <c r="C25" s="5">
-        <v>0.70647563200000718</v>
+        <v>0.70668328399999325</v>
       </c>
       <c r="D25" s="5">
-        <v>12.535473550448373</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>12.539391121827069</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>72.652813093999995</v>
+        <v>72.652851053000006</v>
       </c>
       <c r="C26" s="5">
-        <v>0.51382094899999231</v>
+        <v>0.51381492200000878</v>
       </c>
       <c r="D26" s="5">
-        <v>8.8900934656501498</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>8.8899794337641289</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>72.331032382000004</v>
+        <v>72.331050567999995</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.32178071199999181</v>
+        <v>-0.32180048500001135</v>
       </c>
       <c r="D27" s="5">
-        <v>-5.1872486303018324</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-5.1875570105977538</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>72.826614019999994</v>
+        <v>72.826620113999994</v>
       </c>
       <c r="C28" s="5">
-        <v>0.49558163799999022</v>
+        <v>0.4955695459999987</v>
       </c>
       <c r="D28" s="5">
-        <v>8.5389099080679607</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>8.5386914206028628</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>72.662391124999999</v>
+        <v>72.662395903000004</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.16422289499999465</v>
+        <v>-0.16422421099998985</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.6726718317886755</v>
+        <v>-2.6726927634334041</v>
       </c>
       <c r="E29" s="5">
-        <v>2.6872714647875551</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.6872721119624021</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>72.090902493000002</v>
+        <v>72.090929755000005</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.57148863199999766</v>
+        <v>-0.57146614799999895</v>
       </c>
       <c r="D30" s="5">
-        <v>-9.0402357324219409</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-9.0398947361261186</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>72.011722595999998</v>
+        <v>72.011715871999996</v>
       </c>
       <c r="C31" s="5">
-        <v>-7.9179897000003052E-2</v>
+        <v>-7.9213883000008423E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-1.3100681758996369</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-1.3106266034822012</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>72.025821558999993</v>
+        <v>72.025825683999997</v>
       </c>
       <c r="C32" s="5">
-        <v>1.4098962999995024E-2</v>
+        <v>1.4109812000000943E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>0.23519762460564309</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>0.23537882372484109</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>72.754479574000001</v>
+        <v>72.754412622999993</v>
       </c>
       <c r="C33" s="5">
-        <v>0.72865801500000771</v>
+        <v>0.72858693899999594</v>
       </c>
       <c r="D33" s="5">
-        <v>12.838736051341559</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>12.837412455929309</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>72.930240104000006</v>
+        <v>72.930283173000007</v>
       </c>
       <c r="C34" s="5">
-        <v>0.17576053000000513</v>
+        <v>0.17587055000001328</v>
       </c>
       <c r="D34" s="5">
-        <v>2.9377944323023986</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>2.9396606491170596</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>73.320282547999994</v>
+        <v>73.320312290000004</v>
       </c>
       <c r="C35" s="5">
-        <v>0.39004244399998811</v>
+        <v>0.39002911699999743</v>
       </c>
       <c r="D35" s="5">
-        <v>6.6099742224550173</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>6.6097376693037946</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>73.818136827000004</v>
+        <v>73.818022381999995</v>
       </c>
       <c r="C36" s="5">
-        <v>0.49785427900000911</v>
+        <v>0.49771009199999128</v>
       </c>
       <c r="D36" s="5">
-        <v>8.4594490236302491</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>8.4569032799359789</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>73.974975760999996</v>
+        <v>73.975009283999995</v>
       </c>
       <c r="C37" s="5">
-        <v>0.15683893399999249</v>
+        <v>0.15698690199999987</v>
       </c>
       <c r="D37" s="5">
-        <v>2.5796057821824592</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>2.5820720702301347</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>74.32071388</v>
+        <v>74.320740384999993</v>
       </c>
       <c r="C38" s="5">
-        <v>0.34573811900000351</v>
+        <v>0.34573110099999838</v>
       </c>
       <c r="D38" s="5">
-        <v>5.7548984528957181</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>5.7547759422595712</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>74.858829471000007</v>
+        <v>74.858843303</v>
       </c>
       <c r="C39" s="5">
-        <v>0.5381155910000075</v>
+        <v>0.53810291800000698</v>
       </c>
       <c r="D39" s="5">
-        <v>9.0430305434824341</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>9.0428056679250357</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>75.143017553000007</v>
+        <v>75.143023084000006</v>
       </c>
       <c r="C40" s="5">
-        <v>0.28418808200000001</v>
+        <v>0.28417978100000596</v>
       </c>
       <c r="D40" s="5">
-        <v>4.6519177005407641</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>4.6517780931233155</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>74.760542641000001</v>
+        <v>74.760547199000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.38247491200000638</v>
+        <v>-0.38247588500000518</v>
       </c>
       <c r="D41" s="5">
-        <v>-5.9398287638755543</v>
+        <v>-5.9398430290206079</v>
       </c>
       <c r="E41" s="5">
-        <v>2.8875343675252685</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.887533874882009</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>75.742371645000006</v>
+        <v>75.742386053999994</v>
       </c>
       <c r="C42" s="5">
-        <v>0.98182900400000506</v>
+        <v>0.98183885499999235</v>
       </c>
       <c r="D42" s="5">
-        <v>16.949253918192085</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>16.949435333252527</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>76.724050496999993</v>
+        <v>76.724045591000007</v>
       </c>
       <c r="C43" s="5">
-        <v>0.9816788519999875</v>
+        <v>0.98165953700001296</v>
       </c>
       <c r="D43" s="5">
-        <v>16.710915161974139</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>16.710559174982432</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>76.874197322000001</v>
+        <v>76.874197104999993</v>
       </c>
       <c r="C44" s="5">
-        <v>0.15014682500000731</v>
+        <v>0.15015151399998672</v>
       </c>
       <c r="D44" s="5">
-        <v>2.3738083947161259</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>2.3738834805904219</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>77.034537594</v>
+        <v>77.034504108999997</v>
       </c>
       <c r="C45" s="5">
-        <v>0.16034027199999912</v>
+        <v>0.16030700400000342</v>
       </c>
       <c r="D45" s="5">
-        <v>2.5318115340055236</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>2.5312801920000405</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>76.981188342999999</v>
+        <v>76.981205543000002</v>
       </c>
       <c r="C46" s="5">
-        <v>-5.3349251000000208E-2</v>
+        <v>-5.3298565999995162E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.82788603033026043</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-0.82710283755601521</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>76.827768153999997</v>
+        <v>76.827782522999996</v>
       </c>
       <c r="C47" s="5">
-        <v>-0.15342018900000198</v>
+        <v>-0.15342302000000529</v>
       </c>
       <c r="D47" s="5">
-        <v>-2.3655072366438157</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>-2.3655498862755531</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>77.322315261</v>
+        <v>77.322254099999995</v>
       </c>
       <c r="C48" s="5">
-        <v>0.49454710700000248</v>
+        <v>0.49447157699999877</v>
       </c>
       <c r="D48" s="5">
-        <v>8.0039377987481064</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>8.0026702502990155</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>77.843918486999996</v>
+        <v>77.843939520999996</v>
       </c>
       <c r="C49" s="5">
-        <v>0.52160322599999631</v>
+        <v>0.52168542100000082</v>
       </c>
       <c r="D49" s="5">
-        <v>8.4021947230478169</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>8.4035751626789548</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>77.711218032999994</v>
+        <v>77.711232643000002</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.13270045400000186</v>
+        <v>-0.13270687799999337</v>
       </c>
       <c r="D50" s="5">
-        <v>-2.0265678370961604</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-2.0266644822744428</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>77.564241624999994</v>
+        <v>77.564250193999996</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.14697640800000045</v>
+        <v>-0.14698244900000645</v>
       </c>
       <c r="D51" s="5">
-        <v>-2.2461177655855091</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-2.2462087089919147</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>77.976210871999996</v>
+        <v>77.976214693000003</v>
       </c>
       <c r="C52" s="5">
-        <v>0.41196924700000181</v>
+        <v>0.41196449900000687</v>
       </c>
       <c r="D52" s="5">
-        <v>6.5631189698103665</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>6.5630403594592934</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>78.485761526999994</v>
+        <v>78.485765013000005</v>
       </c>
       <c r="C53" s="5">
-        <v>0.50955065499999819</v>
+        <v>0.50955032000000244</v>
       </c>
       <c r="D53" s="5">
-        <v>8.1296973450620591</v>
+        <v>8.1296913939174829</v>
       </c>
       <c r="E53" s="5">
-        <v>4.9828676390010873</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>4.9828659012943088</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>78.460028828000006</v>
+        <v>78.460031716000003</v>
       </c>
       <c r="C54" s="5">
-        <v>-2.5732698999988202E-2</v>
+        <v>-2.5733297000002153E-2</v>
       </c>
       <c r="D54" s="5">
-        <v>-0.39272876847641358</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-0.39273786120297416</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>78.777618068999999</v>
+        <v>78.777615546999996</v>
       </c>
       <c r="C55" s="5">
-        <v>0.31758924099999319</v>
+        <v>0.31758383099999321</v>
       </c>
       <c r="D55" s="5">
-        <v>4.9669511718906101</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>4.9668644825927588</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>79.258502815</v>
+        <v>79.258499256999997</v>
       </c>
       <c r="C56" s="5">
-        <v>0.48088474600000097</v>
+        <v>0.48088371000000052</v>
       </c>
       <c r="D56" s="5">
-        <v>7.5762071541574549</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>7.5761905311642064</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>80.533824091</v>
+        <v>80.533820370000001</v>
       </c>
       <c r="C57" s="5">
-        <v>1.2753212759999997</v>
+        <v>1.2753211130000039</v>
       </c>
       <c r="D57" s="5">
-        <v>21.112645140049512</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>21.112643231644658</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>80.228942554</v>
+        <v>80.228938111999994</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.30488153699999998</v>
+        <v>-0.30488225800000635</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.4495017405776878</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-4.4495122461993937</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>81.225908406000002</v>
+        <v>81.225910740000003</v>
       </c>
       <c r="C59" s="5">
-        <v>0.99696585200000243</v>
+        <v>0.99697262800000885</v>
       </c>
       <c r="D59" s="5">
-        <v>15.974392892600209</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>15.974509935725912</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>81.976583232999999</v>
+        <v>81.976567185999997</v>
       </c>
       <c r="C60" s="5">
-        <v>0.75067482699999744</v>
+        <v>0.75065644599999359</v>
       </c>
       <c r="D60" s="5">
-        <v>11.671623980653356</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>11.67132315684556</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>81.827323676999995</v>
+        <v>81.827334058000005</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.14925955600000407</v>
+        <v>-0.14923312799999167</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.1631623181912696</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-2.1627835530036221</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>82.415630378000003</v>
+        <v>82.415633822000004</v>
       </c>
       <c r="C62" s="5">
-        <v>0.58830670100000759</v>
+        <v>0.5882997639999985</v>
       </c>
       <c r="D62" s="5">
-        <v>8.9770014810219845</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>8.9768902244740758</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>82.955588453999994</v>
+        <v>82.955592120000006</v>
       </c>
       <c r="C63" s="5">
-        <v>0.53995807599999068</v>
+        <v>0.53995829800000195</v>
       </c>
       <c r="D63" s="5">
-        <v>8.1515537489567755</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>8.1515568690832207</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>83.205053273999994</v>
+        <v>83.205055463999997</v>
       </c>
       <c r="C64" s="5">
-        <v>0.24946482000000003</v>
+        <v>0.24946334399999159</v>
       </c>
       <c r="D64" s="5">
-        <v>3.6689393952289429</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>3.6689171622199535</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>83.791478451000003</v>
+        <v>83.791479777000006</v>
       </c>
       <c r="C65" s="5">
-        <v>0.58642517700000951</v>
+        <v>0.58642431300000908</v>
       </c>
       <c r="D65" s="5">
-        <v>8.7932133153736824</v>
+        <v>8.7931996132805992</v>
       </c>
       <c r="E65" s="5">
-        <v>6.7601012218946099</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>6.7600981695485673</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>84.059326280999997</v>
+        <v>84.059325342999998</v>
       </c>
       <c r="C66" s="5">
-        <v>0.26784782999999379</v>
+        <v>0.26784556599999121</v>
       </c>
       <c r="D66" s="5">
-        <v>3.9040841072665922</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>3.9040504625679651</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>84.624933885000004</v>
+        <v>84.624933143000007</v>
       </c>
       <c r="C67" s="5">
-        <v>0.56560760400000731</v>
+        <v>0.56560780000000932</v>
       </c>
       <c r="D67" s="5">
-        <v>8.3800257649032197</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>8.3800288741322504</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>84.863591568000004</v>
+        <v>84.863589825999995</v>
       </c>
       <c r="C68" s="5">
-        <v>0.23865768299999957</v>
+        <v>0.23865668299998788</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4372071504705115</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.4371925547056259</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>84.677838402000006</v>
+        <v>84.677836189000004</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.1857531659999978</v>
+        <v>-0.18575363699999059</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.5952215652853328</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-2.5952281194040139</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>85.107424014000003</v>
+        <v>85.107421227000003</v>
       </c>
       <c r="C70" s="5">
-        <v>0.42958561199999679</v>
+        <v>0.42958503799999903</v>
       </c>
       <c r="D70" s="5">
-        <v>6.2605822464687044</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>6.2605738146881418</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>85.095296558000001</v>
+        <v>85.095298188000001</v>
       </c>
       <c r="C71" s="5">
-        <v>-1.2127456000001757E-2</v>
+        <v>-1.2123039000002223E-2</v>
       </c>
       <c r="D71" s="5">
-        <v>-0.17086108812264245</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>-0.1707989123052589</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>85.127899995000007</v>
+        <v>85.127897055000005</v>
       </c>
       <c r="C72" s="5">
-        <v>3.2603437000005897E-2</v>
+        <v>3.2598867000004361E-2</v>
       </c>
       <c r="D72" s="5">
-        <v>0.4607384488600097</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>0.46067372251248351</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>85.418425815000006</v>
+        <v>85.418431108999997</v>
       </c>
       <c r="C73" s="5">
-        <v>0.29052581999999916</v>
+        <v>0.29053405399999122</v>
       </c>
       <c r="D73" s="5">
-        <v>4.1731321481673245</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>4.173252797634075</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>85.958808611999999</v>
+        <v>85.958809797000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.54038279699999237</v>
+        <v>0.5403786880000041</v>
       </c>
       <c r="D74" s="5">
-        <v>7.8613591435862329</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>7.8612967674853707</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>85.724298023000003</v>
+        <v>85.724300353000004</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.23451058899999566</v>
+        <v>-0.23450944399999685</v>
       </c>
       <c r="D75" s="5">
-        <v>-3.2251294638806605</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-3.2251139088842251</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>85.751735476999997</v>
+        <v>85.751733356000003</v>
       </c>
       <c r="C76" s="5">
-        <v>2.7437453999993977E-2</v>
+        <v>2.7433002999998735E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>0.38475633327439418</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>0.38469379637928736</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>85.691783989000001</v>
+        <v>85.691783306000005</v>
       </c>
       <c r="C77" s="5">
-        <v>-5.9951487999995834E-2</v>
+        <v>-5.9950049999997646E-2</v>
       </c>
       <c r="D77" s="5">
-        <v>-0.83573583427740683</v>
+        <v>-0.83571588587495471</v>
       </c>
       <c r="E77" s="5">
-        <v>2.2678983270491671</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.2678958935412163</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>85.917875042999995</v>
+        <v>85.917874346999994</v>
       </c>
       <c r="C78" s="5">
-        <v>0.22609105399999407</v>
+        <v>0.22609104099998945</v>
       </c>
       <c r="D78" s="5">
-        <v>3.2124567726061759</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>3.2124566111818575</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>85.845425290999998</v>
+        <v>85.845424976999993</v>
       </c>
       <c r="C79" s="5">
-        <v>-7.2449751999997147E-2</v>
+        <v>-7.2449370000001068E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-1.0072132353614816</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-1.007207957435996</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>85.832648695000003</v>
+        <v>85.832647609000006</v>
       </c>
       <c r="C80" s="5">
-        <v>-1.2776595999994811E-2</v>
+        <v>-1.2777367999987632E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.1784529692261283</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-0.17846374371293106</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>86.372152751000002</v>
+        <v>86.372151501000005</v>
       </c>
       <c r="C81" s="5">
-        <v>0.5395040559999984</v>
+        <v>0.53950389199999904</v>
       </c>
       <c r="D81" s="5">
-        <v>7.80893482567937</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>7.8089324714828212</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>86.424910870000005</v>
+        <v>86.424909741999997</v>
       </c>
       <c r="C82" s="5">
-        <v>5.2758119000003489E-2</v>
+        <v>5.2758240999992267E-2</v>
       </c>
       <c r="D82" s="5">
-        <v>0.73545541326740516</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>0.73545713036109461</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>86.556032740999996</v>
+        <v>86.556034413999996</v>
       </c>
       <c r="C83" s="5">
-        <v>0.13112187099999062</v>
+        <v>0.13112467199999855</v>
       </c>
       <c r="D83" s="5">
-        <v>1.8358813190598511</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.8359208887993361</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>86.578433982999996</v>
+        <v>86.578433598000004</v>
       </c>
       <c r="C84" s="5">
-        <v>2.2401242000000821E-2</v>
+        <v>2.2399184000008177E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>0.31100995059190062</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>0.31098133143812046</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>87.173710149000001</v>
+        <v>87.173713348000007</v>
       </c>
       <c r="C85" s="5">
-        <v>0.59527616600000499</v>
+        <v>0.59527975000000311</v>
       </c>
       <c r="D85" s="5">
-        <v>8.5699526424613648</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>8.5700062460802862</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>86.858432316999995</v>
+        <v>86.858435346999997</v>
       </c>
       <c r="C86" s="5">
-        <v>-0.3152778320000067</v>
+        <v>-0.31527800100001002</v>
       </c>
       <c r="D86" s="5">
-        <v>-4.2546969486644386</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>-4.2546990311166049</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>87.910719864000001</v>
+        <v>87.910723226000002</v>
       </c>
       <c r="C87" s="5">
-        <v>1.0522875470000059</v>
+        <v>1.052287879000005</v>
       </c>
       <c r="D87" s="5">
-        <v>15.546872834681968</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>15.546877492137966</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>88.699584161999994</v>
+        <v>88.699578927999994</v>
       </c>
       <c r="C88" s="5">
-        <v>0.78886429799999291</v>
+        <v>0.78885570199999222</v>
       </c>
       <c r="D88" s="5">
-        <v>11.315840448160364</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>11.315710540627233</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>88.582178501000001</v>
+        <v>88.582176200999996</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.11740566099999228</v>
+        <v>-0.11740272699999821</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.5768467623452964</v>
+        <v>-1.5768077352985688</v>
       </c>
       <c r="E89" s="5">
-        <v>3.3730124143185547</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.3730105542074895</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>88.684286904999993</v>
+        <v>88.684286076000006</v>
       </c>
       <c r="C90" s="5">
-        <v>0.10210840399999199</v>
+        <v>0.10210987500001067</v>
       </c>
       <c r="D90" s="5">
-        <v>1.3920395695464327</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>1.392059787313471</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>89.097912711000006</v>
+        <v>89.097911801999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.41362580600001309</v>
+        <v>0.41362572599999226</v>
       </c>
       <c r="D91" s="5">
-        <v>5.7426573736791386</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>5.7426562894027811</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>89.793528226999996</v>
+        <v>89.793527171999997</v>
       </c>
       <c r="C92" s="5">
-        <v>0.6956155159999895</v>
+        <v>0.69561536999999873</v>
       </c>
       <c r="D92" s="5">
-        <v>9.7817319506730236</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>9.7817299127943116</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>90.063106027000003</v>
+        <v>90.063104996000007</v>
       </c>
       <c r="C93" s="5">
-        <v>0.26957780000000753</v>
+        <v>0.26957782400000951</v>
       </c>
       <c r="D93" s="5">
-        <v>3.662721936276836</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>3.6627223115123009</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>90.758307813000002</v>
+        <v>90.758307388999995</v>
       </c>
       <c r="C94" s="5">
-        <v>0.69520178599999838</v>
+        <v>0.69520239299998821</v>
       </c>
       <c r="D94" s="5">
-        <v>9.6664114467282189</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.6664203636344972</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>90.672916564999994</v>
+        <v>90.672917197000004</v>
       </c>
       <c r="C95" s="5">
-        <v>-8.5391248000007636E-2</v>
+        <v>-8.5390191999991316E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-1.1232129063354579</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>-1.1231990930221314</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>90.675455495999998</v>
+        <v>90.675457480000006</v>
       </c>
       <c r="C96" s="5">
-        <v>2.5389310000036858E-3</v>
+        <v>2.5402830000018639E-3</v>
       </c>
       <c r="D96" s="5">
-        <v>3.3606357556270616E-2</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>3.3624255719666429E-2</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>90.760137520000001</v>
+        <v>90.760139507999995</v>
       </c>
       <c r="C97" s="5">
-        <v>8.4682024000002798E-2</v>
+        <v>8.4682027999988918E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>1.1264571634609366</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>1.12645719216935</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>91.117573950999997</v>
+        <v>91.117580712000006</v>
       </c>
       <c r="C98" s="5">
-        <v>0.35743643099999645</v>
+        <v>0.35744120400001123</v>
       </c>
       <c r="D98" s="5">
-        <v>4.8296249522477019</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.8296907394950184</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>92.035392000000002</v>
+        <v>92.035398150999995</v>
       </c>
       <c r="C99" s="5">
-        <v>0.91781804900000452</v>
+        <v>0.91781743899998958</v>
       </c>
       <c r="D99" s="5">
-        <v>12.780138057179325</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>12.7801280858161</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>92.167544241000002</v>
+        <v>92.167536299000005</v>
       </c>
       <c r="C100" s="5">
-        <v>0.132152241</v>
+        <v>0.13213814800000989</v>
       </c>
       <c r="D100" s="5">
-        <v>1.7367350234144485</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>1.7365482323179027</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>92.065974377000003</v>
+        <v>92.065969945000006</v>
       </c>
       <c r="C101" s="5">
-        <v>-0.10156986399999823</v>
+        <v>-0.10156635399999914</v>
       </c>
       <c r="D101" s="5">
-        <v>-1.314430127160704</v>
+        <v>-1.3143850912733734</v>
       </c>
       <c r="E101" s="5">
-        <v>3.932840594974385</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>3.9328382902842796</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>93.531336011999997</v>
+        <v>93.531333622999995</v>
       </c>
       <c r="C102" s="5">
-        <v>1.4653616349999936</v>
+        <v>1.4653636779999886</v>
       </c>
       <c r="D102" s="5">
-        <v>20.863678658543638</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>20.863711432645182</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>93.322604780000006</v>
+        <v>93.322602478999997</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.208731231999991</v>
+        <v>-0.20873114399999793</v>
       </c>
       <c r="D103" s="5">
-        <v>-2.6453789239451075</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>-2.6453778890622393</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>93.176480028</v>
+        <v>93.176477891999994</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.14612475200000574</v>
+        <v>-0.14612458700000275</v>
       </c>
       <c r="D104" s="5">
-        <v>-1.8628654919179422</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>-1.8628634520405751</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>92.930224065999994</v>
+        <v>92.930222169000004</v>
       </c>
       <c r="C105" s="5">
-        <v>-0.24625596200000643</v>
+        <v>-0.24625572299999021</v>
       </c>
       <c r="D105" s="5">
-        <v>-3.125781285446072</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>-3.1257783663444227</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>93.183515416999995</v>
+        <v>93.183514666999997</v>
       </c>
       <c r="C106" s="5">
-        <v>0.25329135100000144</v>
+        <v>0.25329249799999332</v>
       </c>
       <c r="D106" s="5">
-        <v>3.320208656838175</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.3202239869107419</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>93.453006892999994</v>
+        <v>93.453008119000003</v>
       </c>
       <c r="C107" s="5">
-        <v>0.2694914759999989</v>
+        <v>0.26949345200000607</v>
       </c>
       <c r="D107" s="5">
-        <v>3.5261989269600447</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>3.5262252236866631</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>94.113172548999998</v>
+        <v>94.113176179000007</v>
       </c>
       <c r="C108" s="5">
-        <v>0.66016565600000376</v>
+        <v>0.66016806000000372</v>
       </c>
       <c r="D108" s="5">
-        <v>8.8142090733748013</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>8.8142423074460083</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>94.394128359000007</v>
+        <v>94.394132814000002</v>
       </c>
       <c r="C109" s="5">
-        <v>0.28095581000000891</v>
+        <v>0.28095663499999546</v>
       </c>
       <c r="D109" s="5">
-        <v>3.6417653524538407</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>3.64177607956091</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>94.502061781999998</v>
+        <v>94.502073453999998</v>
       </c>
       <c r="C110" s="5">
-        <v>0.10793342299999154</v>
+        <v>0.10794063999999537</v>
       </c>
       <c r="D110" s="5">
-        <v>1.3807824650219125</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>1.3808753073070168</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>95.117902594</v>
+        <v>95.117916367000007</v>
       </c>
       <c r="C111" s="5">
-        <v>0.61584081200000185</v>
+        <v>0.61584291300000871</v>
       </c>
       <c r="D111" s="5">
-        <v>8.1064927919753949</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>8.1065204093448742</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>95.867055703999995</v>
+        <v>95.867040531000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.74915310999999463</v>
+        <v>0.74912416399999415</v>
       </c>
       <c r="D112" s="5">
-        <v>9.8716102898364291</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>9.8712107044299771</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>95.971489160999994</v>
+        <v>95.971480111999995</v>
       </c>
       <c r="C113" s="5">
-        <v>0.10443345699999895</v>
+        <v>0.10443958099999406</v>
       </c>
       <c r="D113" s="5">
-        <v>1.3150892327948416</v>
+        <v>1.3151670219652134</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2420827134325823</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.2420779027616096</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>97.005850197000001</v>
+        <v>97.005844760000002</v>
       </c>
       <c r="C114" s="5">
-        <v>1.0343610360000071</v>
+        <v>1.0343646480000075</v>
       </c>
       <c r="D114" s="5">
-        <v>13.728238369663636</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>13.728290557639022</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>97.317223084000005</v>
+        <v>97.317218607000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.31137288700000454</v>
+        <v>0.3113738469999987</v>
       </c>
       <c r="D115" s="5">
-        <v>3.9205363724618136</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>3.9205488977679614</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>98.244397238999994</v>
+        <v>98.244393539000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.92717415499998879</v>
+        <v>0.92717493199999979</v>
       </c>
       <c r="D116" s="5">
-        <v>12.05132946405023</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>12.051340682194533</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>97.846404362000001</v>
+        <v>97.846401718999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-0.39799287699999297</v>
+        <v>-0.39799182000000144</v>
       </c>
       <c r="D117" s="5">
-        <v>-4.754395681055879</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-4.7543835092867077</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>97.276334800000001</v>
+        <v>97.276334399999996</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.57006956200000047</v>
+        <v>-0.57006731900000318</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.7716636557452308</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-6.7716380369007956</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>97.381466231999994</v>
+        <v>97.381468877000003</v>
       </c>
       <c r="C119" s="5">
-        <v>0.1051314319999932</v>
+        <v>0.10513447700000711</v>
       </c>
       <c r="D119" s="5">
-        <v>1.3046371888137953</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>1.304675206290562</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>98.393882413</v>
+        <v>98.393888500000003</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0124161810000061</v>
+        <v>1.0124196229999995</v>
       </c>
       <c r="D120" s="5">
-        <v>13.214344382883002</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>13.214391528572222</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>98.987911131000004</v>
+        <v>98.987919148000003</v>
       </c>
       <c r="C121" s="5">
-        <v>0.59402871800000412</v>
+        <v>0.59403064800000038</v>
       </c>
       <c r="D121" s="5">
-        <v>7.4901700901886858</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>7.490194760583857</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>98.973591662000004</v>
+        <v>98.973608991000006</v>
       </c>
       <c r="C122" s="5">
-        <v>-1.431946900000014E-2</v>
+        <v>-1.4310156999997048E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>-0.17345247224397342</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>-0.17333975114652844</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>99.078406720999993</v>
+        <v>99.078428356000003</v>
       </c>
       <c r="C123" s="5">
-        <v>0.10481505899998922</v>
+        <v>0.10481936499999733</v>
       </c>
       <c r="D123" s="5">
-        <v>1.278252810032865</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>1.2783054042033504</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>98.979270941999999</v>
+        <v>98.979247635999997</v>
       </c>
       <c r="C124" s="5">
-        <v>-9.9135778999993818E-2</v>
+        <v>-9.9180720000006772E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>-1.1941092141425691</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>-1.1946473006989478</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>99.186726372999999</v>
+        <v>99.186711205999998</v>
       </c>
       <c r="C125" s="5">
-        <v>0.20745543099999963</v>
+        <v>0.2074635700000016</v>
       </c>
       <c r="D125" s="5">
-        <v>2.5443352332110925</v>
+        <v>2.544436813499984</v>
       </c>
       <c r="E125" s="5">
-        <v>3.3502003981684458</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.3501943392430622</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>99.308571393999998</v>
+        <v>99.308564497000006</v>
       </c>
       <c r="C126" s="5">
-        <v>0.12184502099999861</v>
+        <v>0.12185329100000786</v>
       </c>
       <c r="D126" s="5">
-        <v>1.4841296913340019</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>1.4842313339314961</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>99.640593013</v>
+        <v>99.640585365999996</v>
       </c>
       <c r="C127" s="5">
-        <v>0.33202161900000249</v>
+        <v>0.33202086899999017</v>
       </c>
       <c r="D127" s="5">
-        <v>4.0866019048037883</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>4.0865927922736578</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>99.122004653000005</v>
+        <v>99.121999066000001</v>
       </c>
       <c r="C128" s="5">
-        <v>-0.51858835999999542</v>
+        <v>-0.5185862999999955</v>
       </c>
       <c r="D128" s="5">
-        <v>-6.0697935168801287</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>-6.0697705442350429</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>99.588976423000005</v>
+        <v>99.588973389000003</v>
       </c>
       <c r="C129" s="5">
-        <v>0.46697177000000067</v>
+        <v>0.4669743230000023</v>
       </c>
       <c r="D129" s="5">
-        <v>5.8021040523195788</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>5.8021369351908492</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>100.12334436</v>
+        <v>100.12334479</v>
       </c>
       <c r="C130" s="5">
-        <v>0.53436793699999896</v>
+        <v>0.53437140100000136</v>
       </c>
       <c r="D130" s="5">
-        <v>6.6323418806959245</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>6.6323863590883825</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>100.91115483</v>
+        <v>100.91115928000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.7878104699999966</v>
+        <v>0.78781449000000237</v>
       </c>
       <c r="D131" s="5">
-        <v>9.8616060161174524</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>9.8616584906384919</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>100.19973281999999</v>
+        <v>100.19974147000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.71142201000000682</v>
+        <v>-0.71141781000000037</v>
       </c>
       <c r="D132" s="5">
-        <v>-8.1395334948975098</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>-8.1394869443640374</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>100.37634443</v>
+        <v>100.37635591999999</v>
       </c>
       <c r="C133" s="5">
-        <v>0.17661161000000902</v>
+        <v>0.17661444999998821</v>
       </c>
       <c r="D133" s="5">
-        <v>2.1357401971691781</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.1357746883610584</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>100.55745532</v>
+        <v>100.55747622</v>
       </c>
       <c r="C134" s="5">
-        <v>0.18111088999999936</v>
+        <v>0.18112030000000345</v>
       </c>
       <c r="D134" s="5">
-        <v>2.186798622861863</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>2.1869131197521208</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>100.23199544000001</v>
+        <v>100.23202268999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.32545987999999682</v>
+        <v>-0.32545353000000432</v>
       </c>
       <c r="D135" s="5">
-        <v>-3.8154712503644772</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-3.8153973484350234</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>100.1646566</v>
+        <v>100.16462764000001</v>
       </c>
       <c r="C136" s="5">
-        <v>-6.7338840000005007E-2</v>
+        <v>-6.7395049999987577E-2</v>
       </c>
       <c r="D136" s="5">
-        <v>-0.80322345899142</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>-0.80389124137115742</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>100.55441304</v>
+        <v>100.55439283</v>
       </c>
       <c r="C137" s="5">
-        <v>0.38975643999999932</v>
+        <v>0.38976518999999143</v>
       </c>
       <c r="D137" s="5">
-        <v>4.7706277000367781</v>
+        <v>4.7707385116938061</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3789009043979394</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>1.3788960309002229</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>100.17573347</v>
+        <v>100.17572552999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.37867957000000274</v>
+        <v>-0.37866730000000359</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.4266633920618359</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-4.4265237879714263</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>100.33773059000001</v>
+        <v>100.33772064</v>
       </c>
       <c r="C139" s="5">
-        <v>0.16199712000000943</v>
+        <v>0.16199511000000655</v>
       </c>
       <c r="D139" s="5">
-        <v>1.957908320292856</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.9578839673900061</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>100.74680831000001</v>
+        <v>100.74680189999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.40907771999999909</v>
+        <v>0.40908125999999356</v>
       </c>
       <c r="D140" s="5">
-        <v>5.0036192949984404</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>5.0036640772636032</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>100.75742975999999</v>
+        <v>100.75742716000001</v>
       </c>
       <c r="C141" s="5">
-        <v>1.0621449999987931E-2</v>
+        <v>1.0625260000011849E-2</v>
       </c>
       <c r="D141" s="5">
-        <v>0.12658597747456923</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>0.12663141929210031</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>100.75722686</v>
+        <v>100.75722822</v>
       </c>
       <c r="C142" s="5">
-        <v>-2.02899999990791E-4</v>
+        <v>-1.9894000000419965E-4</v>
       </c>
       <c r="D142" s="5">
-        <v>-2.4164699704565251E-3</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-2.3693082912279451E-3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>100.91110582</v>
+        <v>100.9111116</v>
       </c>
       <c r="C143" s="5">
-        <v>0.15387896000000012</v>
+        <v>0.15388337999999635</v>
       </c>
       <c r="D143" s="5">
-        <v>1.8481426345806184</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.8481961419539727</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>101.0555382</v>
+        <v>101.05554834</v>
       </c>
       <c r="C144" s="5">
-        <v>0.14443237999999781</v>
+        <v>0.14443674000000328</v>
       </c>
       <c r="D144" s="5">
-        <v>1.731125241978515</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>1.7311778118255683</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>101.27599063</v>
+        <v>101.27600289</v>
       </c>
       <c r="C145" s="5">
-        <v>0.22045242999999459</v>
+        <v>0.22045454999999947</v>
       </c>
       <c r="D145" s="5">
-        <v>2.6494357838678928</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>2.6494612998262612</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>101.03809896</v>
+        <v>101.03811795</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.23789166999999622</v>
+        <v>-0.23788494000000071</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.7826011326741007</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.7825230940409562</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>99.645225788999994</v>
+        <v>99.645250962000006</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3928731710000051</v>
+        <v>-1.3928669879999944</v>
       </c>
       <c r="D147" s="5">
-        <v>-15.344349563599868</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-15.344283859952801</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>98.681066986999994</v>
+        <v>98.68104151</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.96415880200000004</v>
+        <v>-0.96420945200000574</v>
       </c>
       <c r="D148" s="5">
-        <v>-11.012687109904373</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-11.013232566373166</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>98.361807157000001</v>
+        <v>98.361785888</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.31925982999999292</v>
+        <v>-0.31925562200000002</v>
       </c>
       <c r="D149" s="5">
-        <v>-3.8139808167364175</v>
+        <v>-3.8139324049175194</v>
       </c>
       <c r="E149" s="5">
-        <v>-2.1805168134468533</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-2.1805183048610122</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>97.788751090000005</v>
+        <v>97.788744719999997</v>
       </c>
       <c r="C150" s="5">
-        <v>-0.57305606699999601</v>
+        <v>-0.57304116800000315</v>
       </c>
       <c r="D150" s="5">
-        <v>-6.7714769700782824</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-6.7713079370216427</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>97.092612494999997</v>
+        <v>97.092602448999997</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.69613859500000785</v>
+        <v>-0.69614227099999937</v>
       </c>
       <c r="D151" s="5">
-        <v>-8.2159011811473892</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-8.2159433957380124</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>97.315403597</v>
+        <v>97.315397644000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.22279110200000218</v>
+        <v>0.22279519500000333</v>
       </c>
       <c r="D152" s="5">
-        <v>2.7885677545279153</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.7886199250819033</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>96.994212927000007</v>
+        <v>96.994210839999994</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.32119066999999291</v>
+        <v>-0.32118680400000699</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.8895033848857397</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.889457649178818</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>96.699221985999998</v>
+        <v>96.699223559000004</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.29499094100000889</v>
+        <v>-0.29498728099999028</v>
       </c>
       <c r="D154" s="5">
-        <v>-3.5891571269077382</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-3.5891134138167802</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>96.591520707000001</v>
+        <v>96.591527092000007</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.10770127899999693</v>
+        <v>-0.10769646699999669</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.3283743175306117</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.3283153085180577</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>95.862836309000002</v>
+        <v>95.862845875999994</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.72868439799999862</v>
+        <v>-0.72868121600001245</v>
       </c>
       <c r="D156" s="5">
-        <v>-8.6864451198375825</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-8.6864081973099143</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>95.649600114999998</v>
+        <v>95.649610664999997</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.21323619400000382</v>
+        <v>-0.21323521099999709</v>
       </c>
       <c r="D157" s="5">
-        <v>-2.636850998848228</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-2.6368387315814146</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>94.391101288000002</v>
+        <v>94.391116135000004</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.2584988269999968</v>
+        <v>-1.258494529999993</v>
       </c>
       <c r="D158" s="5">
-        <v>-14.694951644311583</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-14.69490353845304</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>93.576894147999994</v>
+        <v>93.576916251</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.81420714000000771</v>
+        <v>-0.8141998840000042</v>
       </c>
       <c r="D159" s="5">
-        <v>-9.8738368859530574</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-9.8737515446355335</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>93.560882407999998</v>
+        <v>93.560860581</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.6011739999996166E-2</v>
+        <v>-1.6055670000000077E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.20513628111318294</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-0.20569851590263033</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>93.253623675</v>
+        <v>93.253603432000006</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.30725873299999762</v>
+        <v>-0.30725714899999446</v>
       </c>
       <c r="D161" s="5">
-        <v>-3.8704540297439527</v>
+        <v>-3.8704353222344334</v>
       </c>
       <c r="E161" s="5">
-        <v>-5.1932590805764516</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-5.1932591604390339</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>92.947294706999998</v>
+        <v>92.947289939000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.30632896800000253</v>
+        <v>-0.30631349300000466</v>
       </c>
       <c r="D162" s="5">
-        <v>-3.8714380607340448</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-3.8712468299103575</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>92.976448348000005</v>
+        <v>92.976439988999999</v>
       </c>
       <c r="C163" s="5">
-        <v>2.9153641000007724E-2</v>
+        <v>2.9150049999998373E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.37703931685304504</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>0.37699281426701869</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>92.254377081000001</v>
+        <v>92.254372434999993</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.72207126700000401</v>
+        <v>-0.72206755400000588</v>
       </c>
       <c r="D164" s="5">
-        <v>-8.9314669257839814</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-8.9314237114924815</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>92.370421539999995</v>
+        <v>92.370420276000004</v>
       </c>
       <c r="C165" s="5">
-        <v>0.11604445899999405</v>
+        <v>0.11604784100001098</v>
       </c>
       <c r="D165" s="5">
-        <v>1.5199365516060048</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.5199812326369466</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>92.177281956000002</v>
+        <v>92.177283676000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.19313958399999365</v>
+        <v>-0.19313660000000255</v>
       </c>
       <c r="D166" s="5">
-        <v>-2.4804546810072603</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-2.4804168312505648</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>91.606616313999993</v>
+        <v>91.606622594000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.57066564200000869</v>
+        <v>-0.57066108200000087</v>
       </c>
       <c r="D167" s="5">
-        <v>-7.1813328892756161</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-7.18127731578676</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>91.203478718</v>
+        <v>91.203486666000003</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.40313759599999344</v>
+        <v>-0.40313592799999753</v>
       </c>
       <c r="D168" s="5">
-        <v>-5.1549342524060959</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-5.1549130923212676</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>91.371200186999999</v>
+        <v>91.371207480999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.16772146899999996</v>
+        <v>0.16772081499999558</v>
       </c>
       <c r="D169" s="5">
-        <v>2.2292348671633766</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.2292258903151119</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>91.077663602000001</v>
+        <v>91.077673352999994</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.29353658499999824</v>
+        <v>-0.29353412800000456</v>
       </c>
       <c r="D170" s="5">
-        <v>-3.7876948215823991</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-3.7876633783325508</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>91.384745241000005</v>
+        <v>91.384761171999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.30708163900000329</v>
+        <v>0.30708781900000304</v>
       </c>
       <c r="D171" s="5">
-        <v>4.1218536290414276</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>4.1219376758939053</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>91.107337319999999</v>
+        <v>91.107322585000006</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.27740792100000533</v>
+        <v>-0.2774385869999918</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.5825180226366493</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-3.5829068479295789</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>90.907054048999996</v>
+        <v>90.907037281000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.20028327100000354</v>
+        <v>-0.20028530400000477</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.6063237690440166</v>
+        <v>-2.6063503222513384</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.5163307692772086</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.5163275891114556</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>90.697883896999997</v>
+        <v>90.697882110999998</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.20917015199999867</v>
+        <v>-0.2091551700000025</v>
       </c>
       <c r="D174" s="5">
-        <v>-2.7264324496707348</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>-2.7262401274977699</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>90.396292725999999</v>
+        <v>90.396286685999996</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.30159117099999833</v>
+        <v>-0.30159542500000214</v>
       </c>
       <c r="D175" s="5">
-        <v>-3.9180996894432885</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-3.9181540239179524</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>90.250701714000002</v>
+        <v>90.250698381000007</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.14559101199999702</v>
+        <v>-0.14558830499998976</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.9156745749543291</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.9156393982520004</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>90.512365575999993</v>
+        <v>90.512364794000007</v>
       </c>
       <c r="C177" s="5">
-        <v>0.26166386199999181</v>
+        <v>0.26166641300000038</v>
       </c>
       <c r="D177" s="5">
-        <v>3.5351789253268207</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>3.5352140743972083</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>90.176603380000003</v>
+        <v>90.176604867999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.33576219599999035</v>
+        <v>-0.33575992600000859</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.3617787687601055</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-4.3617499158627115</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>90.143581999000006</v>
+        <v>90.143587331999996</v>
       </c>
       <c r="C179" s="5">
-        <v>-3.3021380999997518E-2</v>
+        <v>-3.3017536000002679E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.4385388907509169</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.43848792297589423</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>91.085734211000002</v>
+        <v>91.085739989000004</v>
       </c>
       <c r="C180" s="5">
-        <v>0.94215221199999633</v>
+        <v>0.94215265700000828</v>
       </c>
       <c r="D180" s="5">
-        <v>13.288707756532347</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>13.288713566297638</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>91.017927745999998</v>
+        <v>91.017931959999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-6.7806465000003868E-2</v>
+        <v>-6.7808029000005376E-2</v>
       </c>
       <c r="D181" s="5">
-        <v>-0.88966112083926907</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-0.88968150129588031</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>91.156210766000001</v>
+        <v>91.156216053999998</v>
       </c>
       <c r="C182" s="5">
-        <v>0.13828302000000292</v>
+        <v>0.13828409399999941</v>
       </c>
       <c r="D182" s="5">
-        <v>1.8384650765072008</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>1.8384793889729023</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>92.041902953999994</v>
+        <v>92.041912480999997</v>
       </c>
       <c r="C183" s="5">
-        <v>0.88569218799999305</v>
+        <v>0.88569642699999918</v>
       </c>
       <c r="D183" s="5">
-        <v>12.303140764562205</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>12.303202077903475</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>92.253760650999993</v>
+        <v>92.253752617999993</v>
       </c>
       <c r="C184" s="5">
-        <v>0.21185769699999923</v>
+        <v>0.21184013699999582</v>
       </c>
       <c r="D184" s="5">
-        <v>2.7973401313261093</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>2.7971050354227867</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>92.109541309999997</v>
+        <v>92.10952949</v>
       </c>
       <c r="C185" s="5">
-        <v>-0.14421934099999589</v>
+        <v>-0.14422312799999304</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.8599016590109096</v>
+        <v>-1.8599502388556455</v>
       </c>
       <c r="E185" s="5">
-        <v>1.322765624273603</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.322771311183546</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>92.458690544000007</v>
+        <v>92.458689888999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.3491492340000093</v>
+        <v>0.34916039899999873</v>
       </c>
       <c r="D186" s="5">
-        <v>4.6447454018890388</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>4.6448976490931493</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>92.590811283999997</v>
+        <v>92.590807734999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.13212073999999063</v>
+        <v>0.13211784599999987</v>
       </c>
       <c r="D187" s="5">
-        <v>1.7283058981700128</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.7282677553199566</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>93.350643697999999</v>
+        <v>93.350641827000004</v>
       </c>
       <c r="C188" s="5">
-        <v>0.75983241400000168</v>
+        <v>0.75983409200000551</v>
       </c>
       <c r="D188" s="5">
-        <v>10.304474661979611</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>10.304498867937383</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>94.426499743999997</v>
+        <v>94.426499269999994</v>
       </c>
       <c r="C189" s="5">
-        <v>1.0758560459999984</v>
+        <v>1.0758574429999896</v>
       </c>
       <c r="D189" s="5">
-        <v>14.741069091330194</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>14.741089776302374</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>94.208155692000005</v>
+        <v>94.208156689000006</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.21834405199999196</v>
+        <v>-0.21834258099998749</v>
       </c>
       <c r="D190" s="5">
-        <v>-2.7397626788052354</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-2.7397444685064665</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>93.964285805000003</v>
+        <v>93.964289868999998</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.24386988700000245</v>
+        <v>-0.24386682000000803</v>
       </c>
       <c r="D191" s="5">
-        <v>-3.0625066551582258</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>-3.0624686546535163</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>94.676150966999998</v>
+        <v>94.676154896</v>
       </c>
       <c r="C192" s="5">
-        <v>0.71186516199999517</v>
+        <v>0.71186502700000176</v>
       </c>
       <c r="D192" s="5">
-        <v>9.4796287321151631</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>9.4796264315827763</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>94.655788815999998</v>
+        <v>94.655790482</v>
       </c>
       <c r="C193" s="5">
-        <v>-2.0362151000000495E-2</v>
+        <v>-2.0364413999999442E-2</v>
       </c>
       <c r="D193" s="5">
-        <v>-0.25778084710416094</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>-0.25780945167089842</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>95.510955804999995</v>
+        <v>95.510957254999994</v>
       </c>
       <c r="C194" s="5">
-        <v>0.8551669889999971</v>
+        <v>0.85516677299999344</v>
       </c>
       <c r="D194" s="5">
-        <v>11.396653908425725</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>11.396650674657538</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>95.777991189999995</v>
+        <v>95.777994777000004</v>
       </c>
       <c r="C195" s="5">
-        <v>0.26703538499999979</v>
+        <v>0.26703752200000963</v>
       </c>
       <c r="D195" s="5">
-        <v>3.407108549712734</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>3.4071361838446501</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>96.267059724999996</v>
+        <v>96.267058215000006</v>
       </c>
       <c r="C196" s="5">
-        <v>0.48906853500000125</v>
+        <v>0.48906343800000229</v>
       </c>
       <c r="D196" s="5">
-        <v>6.3025787221448359</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>6.3025109393174183</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>97.174591875000004</v>
+        <v>97.174584289999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.90753215000000864</v>
+        <v>0.90752607499999272</v>
       </c>
       <c r="D197" s="5">
-        <v>11.918070663733115</v>
+        <v>11.91798689999899</v>
       </c>
       <c r="E197" s="5">
-        <v>5.4989423386153646</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>5.4989476420568284</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>98.053121298999997</v>
+        <v>98.053121329999996</v>
       </c>
       <c r="C198" s="5">
-        <v>0.87852942399999279</v>
+        <v>0.87853703999999766</v>
       </c>
       <c r="D198" s="5">
-        <v>11.404920324882294</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>11.405025096635612</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>98.838245216999994</v>
+        <v>98.838243629999994</v>
       </c>
       <c r="C199" s="5">
-        <v>0.78512391799999648</v>
+        <v>0.78512229999999761</v>
       </c>
       <c r="D199" s="5">
-        <v>10.043207228011642</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>10.043185607570138</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>99.862416965999998</v>
+        <v>99.862416056000001</v>
       </c>
       <c r="C200" s="5">
-        <v>1.0241717490000042</v>
+        <v>1.0241724260000069</v>
       </c>
       <c r="D200" s="5">
-        <v>13.168239839500352</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>13.168249269584486</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>98.989799974999997</v>
+        <v>98.989799321000007</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.87261699100000101</v>
+        <v>-0.87261673499999404</v>
       </c>
       <c r="D201" s="5">
-        <v>-9.9962750914980081</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-9.996272385126181</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>99.333785188999997</v>
+        <v>99.333785590000005</v>
       </c>
       <c r="C202" s="5">
-        <v>0.34398521399999993</v>
+        <v>0.3439862689999984</v>
       </c>
       <c r="D202" s="5">
-        <v>4.2505748956018552</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>4.2505882108644366</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>99.873684873000002</v>
+        <v>99.873687747999995</v>
       </c>
       <c r="C203" s="5">
-        <v>0.53989968400000521</v>
+        <v>0.53990215799998964</v>
       </c>
       <c r="D203" s="5">
-        <v>6.7207981136021555</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>6.7208298090007279</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>99.939767161000006</v>
+        <v>99.939769222999999</v>
       </c>
       <c r="C204" s="5">
-        <v>6.6082288000004041E-2</v>
+        <v>6.6081475000004275E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.79688619653897064</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>0.79687633384568635</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>100.16248606000001</v>
+        <v>100.16248636</v>
       </c>
       <c r="C205" s="5">
-        <v>0.22271889900000019</v>
+        <v>0.22271713700000362</v>
       </c>
       <c r="D205" s="5">
-        <v>2.7072601927286888</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>2.7072384549932993</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>100.83985296</v>
+        <v>100.83985327000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.67736689999999555</v>
+        <v>0.67736691000000349</v>
       </c>
       <c r="D206" s="5">
-        <v>8.4239690033047552</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>8.4239691061531055</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>100.31895874999999</v>
+        <v>100.31896102</v>
       </c>
       <c r="C207" s="5">
-        <v>-0.52089421000000868</v>
+        <v>-0.52089225000000283</v>
       </c>
       <c r="D207" s="5">
-        <v>-6.0255603650668732</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>-6.0255383145503831</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>100.59858846</v>
+        <v>100.59858792999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.27962971000000891</v>
+        <v>0.2796269099999904</v>
       </c>
       <c r="D208" s="5">
-        <v>3.3966467545239132</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>3.3966121419355177</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>100.71968303</v>
+        <v>100.71967891</v>
       </c>
       <c r="C209" s="5">
-        <v>0.12109456999999679</v>
+        <v>0.12109098000000529</v>
       </c>
       <c r="D209" s="5">
-        <v>1.4540901143304641</v>
+        <v>1.4540467279286595</v>
       </c>
       <c r="E209" s="5">
-        <v>3.6481667549066676</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.648170605412937</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>100.8339433</v>
+        <v>100.83394292</v>
       </c>
       <c r="C210" s="5">
-        <v>0.11426027000000261</v>
+        <v>0.11426400999999942</v>
       </c>
       <c r="D210" s="5">
-        <v>1.3698520814090065</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>1.3698972563314316</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>101.73141187</v>
+        <v>101.73141163</v>
       </c>
       <c r="C211" s="5">
-        <v>0.89746857000000091</v>
+        <v>0.89746870999999828</v>
       </c>
       <c r="D211" s="5">
-        <v>11.219220067503199</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>11.219221948556935</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>101.80305183</v>
+        <v>101.80305152</v>
       </c>
       <c r="C212" s="5">
-        <v>7.1639959999998837E-2</v>
+        <v>7.163989000000015E-2</v>
       </c>
       <c r="D212" s="5">
-        <v>0.84832893763893136</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>0.84832810752584198</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>101.54118516</v>
+        <v>101.54118463</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.26186667000000341</v>
+        <v>-0.26186688999999319</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.0434467588198011</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-3.0434492887593145</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>102.25997053</v>
+        <v>102.25997073000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.7187853700000062</v>
+        <v>0.71878610000000265</v>
       </c>
       <c r="D214" s="5">
-        <v>8.8331557025342011</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>8.8331650735350422</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>102.99388272</v>
+        <v>102.99388445</v>
       </c>
       <c r="C215" s="5">
-        <v>0.73391218999999808</v>
+        <v>0.73391371999998967</v>
       </c>
       <c r="D215" s="5">
-        <v>8.9605307219503096</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>8.9605501273620991</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>103.06230067</v>
+        <v>103.06230152000001</v>
       </c>
       <c r="C216" s="5">
-        <v>6.8417949999997063E-2</v>
+        <v>6.8417070000009517E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.80006860058574603</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.80005825889184479</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>103.52822061000001</v>
+        <v>103.5282205</v>
       </c>
       <c r="C217" s="5">
-        <v>0.46591994000000625</v>
+        <v>0.46591897999999787</v>
       </c>
       <c r="D217" s="5">
-        <v>5.5618516046793243</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>5.5618398113721046</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>103.47866406</v>
+        <v>103.47866415999999</v>
       </c>
       <c r="C218" s="5">
-        <v>-4.9556550000005473E-2</v>
+        <v>-4.9556340000009413E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.57290221783959927</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-0.57289979711385719</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>104.37350293999999</v>
+        <v>104.373504</v>
       </c>
       <c r="C219" s="5">
-        <v>0.89483887999999467</v>
+        <v>0.89483984000000305</v>
       </c>
       <c r="D219" s="5">
-        <v>10.885141070754134</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>10.885153298438466</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>104.63990785999999</v>
+        <v>104.63990766000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.26640491999999938</v>
+        <v>0.26640366000000881</v>
       </c>
       <c r="D220" s="5">
-        <v>3.1062687956741053</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.106253865288533</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>105.08972278</v>
+        <v>105.08972086999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.44981492000000856</v>
+        <v>0.44981320999998786</v>
       </c>
       <c r="D221" s="5">
-        <v>5.2821569733020546</v>
+        <v>5.2821364260642545</v>
       </c>
       <c r="E221" s="5">
-        <v>4.3388140416390719</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>4.3388164133296492</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>105.21171438</v>
+        <v>105.21171459</v>
       </c>
       <c r="C222" s="5">
-        <v>0.1219916000000012</v>
+        <v>0.12199372000000608</v>
       </c>
       <c r="D222" s="5">
-        <v>1.4019276131969516</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>1.4019521576436267</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>105.55362081</v>
+        <v>105.55362037</v>
       </c>
       <c r="C223" s="5">
-        <v>0.34190642999999454</v>
+        <v>0.34190578000000471</v>
       </c>
       <c r="D223" s="5">
-        <v>3.9700992649704947</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.9700915739207199</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>105.66827106</v>
+        <v>105.66827085</v>
       </c>
       <c r="C224" s="5">
-        <v>0.11465024999999684</v>
+        <v>0.11465047999999456</v>
       </c>
       <c r="D224" s="5">
-        <v>1.3112310641145042</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>1.3112337158096121</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>105.45200027999999</v>
+        <v>105.45199993</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.21627078000000211</v>
+        <v>-0.21627091999999948</v>
       </c>
       <c r="D225" s="5">
-        <v>-2.4285752565602281</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>-2.4285768157836563</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>105.45479469999999</v>
+        <v>105.45479496</v>
       </c>
       <c r="C226" s="5">
-        <v>2.7944200000007413E-3</v>
+        <v>2.7950300000014749E-3</v>
       </c>
       <c r="D226" s="5">
-        <v>3.1803974966670978E-2</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>3.1810918642927177E-2</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>105.14842794</v>
+        <v>105.14842874999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.30636675999998886</v>
+        <v>-0.3063662100000073</v>
       </c>
       <c r="D227" s="5">
-        <v>-3.4310650893209949</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-3.4310590195175794</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>104.23557357</v>
+        <v>104.23557375</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.91285437000000513</v>
+        <v>-0.91285499999999331</v>
       </c>
       <c r="D228" s="5">
-        <v>-9.9345717983899124</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-9.9345782577435209</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>104.37023967</v>
+        <v>104.37023988</v>
       </c>
       <c r="C229" s="5">
-        <v>0.13466610000000401</v>
+        <v>0.13466612999999938</v>
       </c>
       <c r="D229" s="5">
-        <v>1.5613916171163478</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>1.5613919647124774</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>103.71971053</v>
+        <v>103.71971085</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.65052914000000328</v>
+        <v>-0.65052903000000128</v>
       </c>
       <c r="D230" s="5">
-        <v>-7.2283281188708752</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-7.2283269241532171</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>103.24788214</v>
+        <v>103.24788220000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.47182838999999888</v>
+        <v>-0.47182864999999197</v>
       </c>
       <c r="D231" s="5">
-        <v>-5.3243551865442607</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-5.3243580314855876</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>102.54004891</v>
+        <v>102.54004883</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.70783323000000564</v>
+        <v>-0.70783337000000301</v>
       </c>
       <c r="D232" s="5">
-        <v>-7.9235813247960474</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-7.9235828289291437</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>101.10136566</v>
+        <v>101.10136525</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.4386832499999969</v>
+        <v>-1.4386835800000028</v>
       </c>
       <c r="D233" s="5">
-        <v>-15.596195865277018</v>
+        <v>-15.596199182501437</v>
       </c>
       <c r="E233" s="5">
-        <v>-3.7951923503970253</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-3.7951909920226568</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>99.764409319999999</v>
+        <v>99.764409581999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.3369563400000004</v>
+        <v>-1.3369556680000017</v>
       </c>
       <c r="D234" s="5">
-        <v>-14.763940769556438</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-14.763933935475848</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>98.281134288999993</v>
+        <v>98.281133315999995</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.4832750310000051</v>
+        <v>-1.4832762660000043</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.452339139236059</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-16.452351697809686</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>97.216276210000004</v>
+        <v>97.216276106999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.0648580789999897</v>
+        <v>-1.0648572089999959</v>
       </c>
       <c r="D236" s="5">
-        <v>-12.254296678922373</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-12.25428737014459</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>96.203564923000002</v>
+        <v>96.203564696000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.0127112870000019</v>
+        <v>-1.012711410999998</v>
       </c>
       <c r="D237" s="5">
-        <v>-11.808606337470341</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-11.808607713347675</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>95.455399553999996</v>
+        <v>95.455399689000004</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.74816536900000585</v>
+        <v>-0.74816500699999722</v>
       </c>
       <c r="D238" s="5">
-        <v>-8.9432781390558329</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-8.9432740154395276</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>94.335087282000003</v>
+        <v>94.335087666000007</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.1203122719999925</v>
+        <v>-1.1203120229999968</v>
       </c>
       <c r="D239" s="5">
-        <v>-13.209324350821472</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-13.209321584293054</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>94.177164507000001</v>
+        <v>94.177164563000005</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.15792277500000296</v>
+        <v>-0.15792310300000167</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.9904807108784728</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-1.9904847990181884</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>93.611753492999995</v>
+        <v>93.611753621000005</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.56541101400000571</v>
+        <v>-0.56541094199999975</v>
       </c>
       <c r="D241" s="5">
-        <v>-6.9712388587550134</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-6.9712379961263231</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>93.074152495000007</v>
+        <v>93.074152837</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.53760099799998784</v>
+        <v>-0.53760078400000566</v>
       </c>
       <c r="D242" s="5">
-        <v>-6.6778962822344745</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-6.6778936985489974</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>92.527029819000006</v>
+        <v>92.527030233999994</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.54712267600000075</v>
+        <v>-0.54712260300000537</v>
       </c>
       <c r="D243" s="5">
-        <v>-6.8303700349414465</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-6.8303691285653612</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>92.227934753</v>
+        <v>92.227935364999993</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.29909506600000668</v>
+        <v>-0.29909486900000104</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.8107919852867878</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.8107895029613648</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>92.133408281000001</v>
+        <v>92.133408376999995</v>
       </c>
       <c r="C245" s="5">
-        <v>-9.4526471999998307E-2</v>
+        <v>-9.4526987999998369E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.2229973820959583</v>
+        <v>-1.2230040125212671</v>
       </c>
       <c r="E245" s="5">
-        <v>-8.8702633445713168</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-8.8702628800554244</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>92.724412322999996</v>
+        <v>92.724413021999993</v>
       </c>
       <c r="C246" s="5">
-        <v>0.59100404199999446</v>
+        <v>0.59100464499999816</v>
       </c>
       <c r="D246" s="5">
-        <v>7.975053219837358</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>7.9750616373578165</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>91.720793955999994</v>
+        <v>91.720791218000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-1.0036183670000014</v>
+        <v>-1.0036218039999909</v>
       </c>
       <c r="D247" s="5">
-        <v>-12.242429603345229</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-12.242468978331878</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>91.854640652000001</v>
+        <v>91.854639802999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.1338466960000062</v>
+        <v>0.13384858499999552</v>
       </c>
       <c r="D248" s="5">
-        <v>1.765264274432532</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.7652894413109799</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>92.050813233</v>
+        <v>92.050812550000003</v>
       </c>
       <c r="C249" s="5">
-        <v>0.19617258099999901</v>
+        <v>0.19617274700000564</v>
       </c>
       <c r="D249" s="5">
-        <v>2.5931409692380836</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>2.5931432136266919</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>91.767402200000006</v>
+        <v>91.767402395999994</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.28341103299999304</v>
+        <v>-0.28341015400000913</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.6326990309956786</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-3.6326879807691781</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>91.002685314000004</v>
+        <v>91.002686302000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.76471688600000221</v>
+        <v>-0.76471609399999352</v>
       </c>
       <c r="D251" s="5">
-        <v>-9.5540258388087764</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-9.5540163734693984</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>91.200140852000004</v>
+        <v>91.200141619999997</v>
       </c>
       <c r="C252" s="5">
-        <v>0.19745553799999982</v>
+        <v>0.19745531799999583</v>
       </c>
       <c r="D252" s="5">
-        <v>2.6350306476023322</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.6350276476425405</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>90.872902948999993</v>
+        <v>90.872903417000003</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.32723790300001099</v>
+        <v>-0.32723820299999318</v>
       </c>
       <c r="D253" s="5">
-        <v>-4.2217905481498956</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-4.2217943076239051</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>90.623434676000002</v>
+        <v>90.623435336</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.24946827299999086</v>
+        <v>-0.24946808100000339</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.2450049178057716</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-3.2450024414574119</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>90.928863636000003</v>
+        <v>90.928864321000006</v>
       </c>
       <c r="C255" s="5">
-        <v>0.30542896000000042</v>
+        <v>0.30542898500000604</v>
       </c>
       <c r="D255" s="5">
-        <v>4.1201884993163684</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>4.1201888122732067</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>90.621819396999996</v>
+        <v>90.621821459000003</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.30704423900000677</v>
+        <v>-0.30704286200000297</v>
       </c>
       <c r="D256" s="5">
-        <v>-3.9776870880664283</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-3.9776695499270764</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>90.669924344999998</v>
+        <v>90.669924330000001</v>
       </c>
       <c r="C257" s="5">
-        <v>4.8104948000002423E-2</v>
+        <v>4.8102870999997549E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.63886127831911388</v>
+        <v>0.63883359941108164</v>
       </c>
       <c r="E257" s="5">
-        <v>-1.5884400276786503</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>-1.5884401465010134</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>90.564989509</v>
+        <v>90.564989840999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.1049348359999982</v>
+        <v>-0.10493448900000146</v>
       </c>
       <c r="D258" s="5">
-        <v>-1.3799874398142009</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-1.3799829056868274</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>90.314828383000005</v>
+        <v>90.314822332999995</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.25016112599999474</v>
+        <v>-0.25016750800000409</v>
       </c>
       <c r="D259" s="5">
-        <v>-3.2647767230660651</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-3.2648587395304296</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>90.882678999999996</v>
+        <v>90.882675460000002</v>
       </c>
       <c r="C260" s="5">
-        <v>0.56785061699999062</v>
+        <v>0.56785312700000645</v>
       </c>
       <c r="D260" s="5">
-        <v>7.8114069900604211</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>7.8114432620207008</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>91.102622444000005</v>
+        <v>91.102621028000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.21994344400000898</v>
+        <v>0.21994556799999998</v>
       </c>
       <c r="D261" s="5">
-        <v>2.9430655489159019</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>2.9430944657163671</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>90.991786559999994</v>
+        <v>90.991789119000003</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.11083588400001076</v>
+        <v>-0.11083190899999806</v>
       </c>
       <c r="D262" s="5">
-        <v>-1.4501963792042161</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-1.4501447394930644</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>90.953600715999997</v>
+        <v>90.953605488999997</v>
       </c>
       <c r="C263" s="5">
-        <v>-3.818584399999736E-2</v>
+        <v>-3.8183630000006019E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>-0.50243429909890835</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-0.50240522126355769</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>91.368156321000001</v>
+        <v>91.368159485999996</v>
       </c>
       <c r="C264" s="5">
-        <v>0.41455560500000388</v>
+        <v>0.41455399699999873</v>
       </c>
       <c r="D264" s="5">
-        <v>5.6086709100424681</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>5.608648304852748</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>91.166150608999999</v>
+        <v>91.166150393999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-0.20200571200000184</v>
+        <v>-0.20200909199999728</v>
       </c>
       <c r="D265" s="5">
-        <v>-2.6210534003401786</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>-2.6210966347227416</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>91.390747551999993</v>
+        <v>91.390746691000004</v>
       </c>
       <c r="C266" s="5">
-        <v>0.22459694299999455</v>
+        <v>0.22459629700000505</v>
       </c>
       <c r="D266" s="5">
-        <v>2.9967085221172862</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>2.9966997928332129</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>90.926806460999998</v>
+        <v>90.926803083999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.46394109099999525</v>
+        <v>-0.46394360700000448</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.9245077861891033</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-5.9245390779636526</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>90.992059527999999</v>
+        <v>90.992062052999998</v>
       </c>
       <c r="C268" s="5">
-        <v>6.5253067000000442E-2</v>
+        <v>6.5258968999998501E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.86457989517001455</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.86465843575016521</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>90.602502047000002</v>
+        <v>90.602506731999995</v>
       </c>
       <c r="C269" s="5">
-        <v>-0.3895574809999971</v>
+        <v>-0.38955532100000312</v>
       </c>
       <c r="D269" s="5">
-        <v>-5.0182091803349422</v>
+        <v>-5.0181818714929776</v>
       </c>
       <c r="E269" s="5">
-        <v>-7.4360156895525442E-2</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>-7.4354973270551739E-2</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>91.504252523999995</v>
+        <v>91.504256925999996</v>
       </c>
       <c r="C270" s="5">
-        <v>0.90175047699999311</v>
+        <v>0.90175019400000167</v>
       </c>
       <c r="D270" s="5">
-        <v>12.619355779453546</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>12.619350911142435</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>91.446007136000006</v>
+        <v>91.446005397999997</v>
       </c>
       <c r="C271" s="5">
-        <v>-5.8245387999988907E-2</v>
+        <v>-5.8251527999999553E-2</v>
       </c>
       <c r="D271" s="5">
-        <v>-0.76116996488210242</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>-0.76124988720314146</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>91.686656881000005</v>
+        <v>91.686629214000007</v>
       </c>
       <c r="C272" s="5">
-        <v>0.24064974499999892</v>
+        <v>0.24062381600001004</v>
       </c>
       <c r="D272" s="5">
-        <v>3.2040362728315452</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.2036861017497476</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>91.892066829000001</v>
+        <v>91.892068375999997</v>
       </c>
       <c r="C273" s="5">
-        <v>0.20540994799999623</v>
+        <v>0.20543916199999046</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7217917405771397</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.7221844562199449</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>92.036806339999998</v>
+        <v>92.036812400000002</v>
       </c>
       <c r="C274" s="5">
-        <v>0.14473951099999738</v>
+        <v>0.14474402400000486</v>
       </c>
       <c r="D274" s="5">
-        <v>1.9065846853276724</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>1.9066446165100448</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>92.499589224000005</v>
+        <v>92.499605700999993</v>
       </c>
       <c r="C275" s="5">
-        <v>0.46278288400000633</v>
+        <v>0.46279330099999072</v>
       </c>
       <c r="D275" s="5">
-        <v>6.2035821813976044</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>6.20372528523494</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>92.560945122000007</v>
+        <v>92.560948651000004</v>
       </c>
       <c r="C276" s="5">
-        <v>6.1355898000002185E-2</v>
+        <v>6.1342950000010887E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.79888223999997621</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.79871289284985103</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>93.176282896999993</v>
+        <v>93.176280567000006</v>
       </c>
       <c r="C277" s="5">
-        <v>0.61533777499998621</v>
+        <v>0.61533191600000237</v>
       </c>
       <c r="D277" s="5">
-        <v>8.2757515808832736</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>8.2756695521651658</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>93.364186430000004</v>
+        <v>93.364184831000003</v>
       </c>
       <c r="C278" s="5">
-        <v>0.18790353300001073</v>
+        <v>0.1879042639999966</v>
       </c>
       <c r="D278" s="5">
-        <v>2.4469971406021918</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>2.4470068278458657</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>93.641490950000005</v>
+        <v>93.641471396</v>
       </c>
       <c r="C279" s="5">
-        <v>0.27730452000000128</v>
+        <v>0.27728656499999715</v>
       </c>
       <c r="D279" s="5">
-        <v>3.6229692859821361</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>3.6227309228802129</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>94.060281372999995</v>
+        <v>94.060290890999994</v>
       </c>
       <c r="C280" s="5">
-        <v>0.41879042299999014</v>
+        <v>0.41881949499999394</v>
       </c>
       <c r="D280" s="5">
-        <v>5.5007250544316877</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>5.5011175281582947</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>94.233987010999996</v>
+        <v>94.234004509000002</v>
       </c>
       <c r="C281" s="5">
-        <v>0.17370563800000127</v>
+        <v>0.17371361800000784</v>
       </c>
       <c r="D281" s="5">
-        <v>2.2387459153418332</v>
+        <v>2.2388495809207321</v>
       </c>
       <c r="E281" s="5">
-        <v>4.0081508589201675</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.0081647936539788</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>94.413394034999996</v>
+        <v>94.413407485999997</v>
       </c>
       <c r="C282" s="5">
-        <v>0.17940702399999964</v>
+        <v>0.17940297699999519</v>
       </c>
       <c r="D282" s="5">
-        <v>2.3086905458551188</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.3086374875331606</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>94.418072987000002</v>
+        <v>94.418075332000001</v>
       </c>
       <c r="C283" s="5">
-        <v>4.6789520000061202E-3</v>
+        <v>4.6678460000038058E-3</v>
       </c>
       <c r="D283" s="5">
-        <v>5.94859778025425E-2</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.9344734529176435E-2</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>95.142537961000002</v>
+        <v>95.142479264000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.72446497399999998</v>
+        <v>0.7244039320000013</v>
       </c>
       <c r="D284" s="5">
-        <v>9.6062189385618169</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>9.6053748326984554</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>95.619320338999998</v>
+        <v>95.619314766000002</v>
       </c>
       <c r="C285" s="5">
-        <v>0.47678237799999579</v>
+        <v>0.47683550200000013</v>
       </c>
       <c r="D285" s="5">
-        <v>6.1820345419750788</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>6.1827463732095689</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>95.899794381999996</v>
+        <v>95.899796916</v>
       </c>
       <c r="C286" s="5">
-        <v>0.28047404299999812</v>
+        <v>0.28048214999999743</v>
       </c>
       <c r="D286" s="5">
-        <v>3.5772277977474509</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.5773330819184768</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>96.345457870999994</v>
+        <v>96.345516244999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.44566348899999753</v>
+        <v>0.44571932899999922</v>
       </c>
       <c r="D287" s="5">
-        <v>5.7213811334243969</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>5.722116269972144</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>96.811831299000005</v>
+        <v>96.811850991</v>
       </c>
       <c r="C288" s="5">
-        <v>0.46637342800001136</v>
+        <v>0.46633474600000113</v>
       </c>
       <c r="D288" s="5">
-        <v>5.9659373151441653</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>5.9654255299370407</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>97.003484420999996</v>
+        <v>97.003495928000007</v>
       </c>
       <c r="C289" s="5">
-        <v>0.19165312199999107</v>
+        <v>0.19164493700000662</v>
       </c>
       <c r="D289" s="5">
-        <v>2.4016116196250881</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.4015074400395298</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>97.537107784</v>
+        <v>97.537053403000002</v>
       </c>
       <c r="C290" s="5">
-        <v>0.53362336300000379</v>
+        <v>0.53355747499999495</v>
       </c>
       <c r="D290" s="5">
-        <v>6.8047251298444245</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>6.8038585201583901</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>97.250965788000002</v>
+        <v>97.250922755999994</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.28614199599999779</v>
+        <v>-0.28613064700000734</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.4641571263637982</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-3.4640238400022838</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>97.620259374</v>
+        <v>97.620236603999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.36929358599999773</v>
+        <v>0.36931384800000444</v>
       </c>
       <c r="D292" s="5">
-        <v>4.6531756628044096</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.6534384263427375</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>97.640128032000007</v>
+        <v>97.640143964999993</v>
       </c>
       <c r="C293" s="5">
-        <v>1.9868658000007144E-2</v>
+        <v>1.9907360999994239E-2</v>
       </c>
       <c r="D293" s="5">
-        <v>0.24450966844260513</v>
+        <v>0.2449865507169191</v>
       </c>
       <c r="E293" s="5">
-        <v>3.6145568377600412</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.6145545058256401</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>98.122654357000002</v>
+        <v>98.122683506000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.48252632499999493</v>
+        <v>0.4825395410000084</v>
       </c>
       <c r="D294" s="5">
-        <v>6.0941342102459162</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>6.0943046647205845</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>98.472481388000006</v>
+        <v>98.472526576999996</v>
       </c>
       <c r="C295" s="5">
-        <v>0.34982703100000379</v>
+        <v>0.34984307099999512</v>
       </c>
       <c r="D295" s="5">
-        <v>4.3631371195947954</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>4.3633397922663297</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>99.079269242999999</v>
+        <v>99.079245822999994</v>
       </c>
       <c r="C296" s="5">
-        <v>0.60678785499999321</v>
+        <v>0.60671924599999727</v>
       </c>
       <c r="D296" s="5">
-        <v>7.6502286204589875</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>7.6493304646423121</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>99.666193371999995</v>
+        <v>99.666250176999995</v>
       </c>
       <c r="C297" s="5">
-        <v>0.58692412899999624</v>
+        <v>0.58700435400000117</v>
       </c>
       <c r="D297" s="5">
-        <v>7.3447767817166776</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>7.3458154489558058</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>100.37758861</v>
+        <v>100.37748000000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.71139523800000859</v>
+        <v>0.7112298230000107</v>
       </c>
       <c r="D298" s="5">
-        <v>8.9097209256706389</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>8.9075619633691705</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>100.68843115999999</v>
+        <v>100.68854397</v>
       </c>
       <c r="C299" s="5">
-        <v>0.31084254999998961</v>
+        <v>0.3110639699999922</v>
       </c>
       <c r="D299" s="5">
-        <v>3.7800293832296994</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>3.7827722027359512</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>101.16649176999999</v>
+        <v>101.16657327</v>
       </c>
       <c r="C300" s="5">
-        <v>0.47806061</v>
+        <v>0.47802930000000288</v>
       </c>
       <c r="D300" s="5">
-        <v>5.848666068362296</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>5.8482662356545756</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>101.83763482000001</v>
+        <v>101.83766952000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.67114305000001195</v>
+        <v>0.67109625000000506</v>
       </c>
       <c r="D301" s="5">
-        <v>8.2578437361081178</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>8.2572398357362964</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>102.67136728</v>
+        <v>102.67116946</v>
       </c>
       <c r="C302" s="5">
-        <v>0.83373245999999313</v>
+        <v>0.83349993999999583</v>
       </c>
       <c r="D302" s="5">
-        <v>10.278917843327529</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>10.27591723418495</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>103.98737681</v>
+        <v>103.98728383</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3160095300000023</v>
+        <v>1.316114369999994</v>
       </c>
       <c r="D303" s="5">
-        <v>16.513252736929385</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>16.514696463125045</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>104.51354439000001</v>
+        <v>104.51343054</v>
       </c>
       <c r="C304" s="5">
-        <v>0.5261675800000063</v>
+        <v>0.52614671000000612</v>
       </c>
       <c r="D304" s="5">
-        <v>6.2437624086392196</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>6.2435135617760595</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>105.13384202</v>
+        <v>105.13390721</v>
       </c>
       <c r="C305" s="5">
-        <v>0.62029762999999605</v>
+        <v>0.62047667000000217</v>
       </c>
       <c r="D305" s="5">
-        <v>7.3592605198266492</v>
+        <v>7.3614627809993172</v>
       </c>
       <c r="E305" s="5">
-        <v>7.6748301533812402</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>7.6748793484841871</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>105.13516914</v>
+        <v>105.13506403</v>
       </c>
       <c r="C306" s="5">
-        <v>1.3271199999991268E-3</v>
+        <v>1.1568199999913986E-3</v>
       </c>
       <c r="D306" s="5">
-        <v>1.5148828770117362E-2</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.3204760007967664E-2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>105.32930201000001</v>
+        <v>105.32950891</v>
       </c>
       <c r="C307" s="5">
-        <v>0.19413287000000423</v>
+        <v>0.19444488000000604</v>
       </c>
       <c r="D307" s="5">
-        <v>2.2384512821093772</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>2.2420878558583102</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>105.00621131</v>
+        <v>105.00642508</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.32309070000000872</v>
+        <v>-0.32308383000000163</v>
       </c>
       <c r="D308" s="5">
-        <v>-3.6194511993896894</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-3.6193685412674093</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>105.40526165</v>
+        <v>105.40529288</v>
       </c>
       <c r="C309" s="5">
-        <v>0.39905034000000228</v>
+        <v>0.39886780000000499</v>
       </c>
       <c r="D309" s="5">
-        <v>4.656840134147533</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.6546555534746403</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>105.54393124000001</v>
+        <v>105.54378733</v>
       </c>
       <c r="C310" s="5">
-        <v>0.13866959000000634</v>
+        <v>0.13849444999999605</v>
       </c>
       <c r="D310" s="5">
-        <v>1.5901753858021284</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.5881519808431444</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>105.51492463</v>
+        <v>105.51510270999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.9006610000010369E-2</v>
+        <v>-2.8684620000007044E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.3292976238621681</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-0.3256481371426978</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>105.73593525</v>
+        <v>105.73607991999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.22101062000000127</v>
+        <v>0.22097721000000092</v>
       </c>
       <c r="D312" s="5">
-        <v>2.5426686822977773</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.5422755307141998</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>105.58176014999999</v>
+        <v>105.58184858</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.15417510000000334</v>
+        <v>-0.1542313399999955</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.7357731287202749</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-1.7363988763629989</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>105.28492991</v>
+        <v>105.28449123</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.29683023999999136</v>
+        <v>-0.29735734999999863</v>
       </c>
       <c r="D314" s="5">
-        <v>-3.3219740171275269</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-3.3277793464917549</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>105.72798121</v>
+        <v>105.72775084</v>
       </c>
       <c r="C315" s="5">
-        <v>0.44305129999999338</v>
+        <v>0.44325960999999836</v>
       </c>
       <c r="D315" s="5">
-        <v>5.1682698325147269</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>5.1707783921004058</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>105.53149117</v>
+        <v>105.53124628</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.19649004000000048</v>
+        <v>-0.19650455999999394</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.2074838955419396</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.2076501189912445</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>105.50039735999999</v>
+        <v>105.50043002</v>
       </c>
       <c r="C317" s="5">
-        <v>-3.1093810000001554E-2</v>
+        <v>-3.081626000000881E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-0.35299572802117707</v>
+        <v>-0.3498506820238112</v>
       </c>
       <c r="E317" s="5">
-        <v>0.34865589705193045</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>0.34862473936965177</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>105.68686769</v>
+        <v>105.68634903</v>
       </c>
       <c r="C318" s="5">
-        <v>0.1864703300000059</v>
+        <v>0.18591901000000632</v>
       </c>
       <c r="D318" s="5">
-        <v>2.1417219196778525</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>2.1353275164921914</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>105.71117597999999</v>
+        <v>105.71105869</v>
       </c>
       <c r="C319" s="5">
-        <v>2.4308289999993349E-2</v>
+        <v>2.4709659999999189E-2</v>
       </c>
       <c r="D319" s="5">
-        <v>0.27635294146943767</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>0.28092323447244105</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>105.54419682</v>
+        <v>105.54631209</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.1669791599999968</v>
+        <v>-0.16474660000000085</v>
       </c>
       <c r="D320" s="5">
-        <v>-1.8791138082603243</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-1.8542065197653557</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>105.20448716999999</v>
+        <v>105.20407718</v>
       </c>
       <c r="C321" s="5">
-        <v>-0.33970965000000319</v>
+        <v>-0.34223491000000195</v>
       </c>
       <c r="D321" s="5">
-        <v>-3.7947322518324</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-3.8223643318071598</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>104.90922184999999</v>
+        <v>104.90889882</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.29526531999999861</v>
+        <v>-0.2951783599999942</v>
       </c>
       <c r="D322" s="5">
-        <v>-3.3163974612601677</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-3.3154484779965299</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>104.23806037</v>
+        <v>104.23834531999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.67116147999999498</v>
+        <v>-0.67055350000001113</v>
       </c>
       <c r="D323" s="5">
-        <v>-7.4126039461235855</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-7.4061454325843652</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>105.19442720000001</v>
+        <v>105.19468362000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.95636683000000744</v>
+        <v>0.95633830000001296</v>
       </c>
       <c r="D324" s="5">
-        <v>11.582718816783366</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>11.582322389907063</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>105.09593452</v>
+        <v>105.0959513</v>
       </c>
       <c r="C325" s="5">
-        <v>-9.8492680000006771E-2</v>
+        <v>-9.8732320000010532E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.1177823446480883</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-1.1204852511421781</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>105.8674511</v>
+        <v>105.86662260999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.77151657999999657</v>
+        <v>0.77067130999999733</v>
       </c>
       <c r="D326" s="5">
-        <v>9.1738153431863303</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>9.1633542547071336</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>105.29885795</v>
+        <v>105.29830989</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.5685931499999981</v>
+        <v>-0.56831271999999444</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.2579498301056136</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-6.2550014746350797</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>105.15866266</v>
+        <v>105.15814829999999</v>
       </c>
       <c r="C328" s="5">
-        <v>-0.14019528999999409</v>
+        <v>-0.14016159000000528</v>
       </c>
       <c r="D328" s="5">
-        <v>-1.5860368208211018</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-1.5856665504473177</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>105.46417603</v>
+        <v>105.46415854</v>
       </c>
       <c r="C329" s="5">
-        <v>0.3055133699999999</v>
+        <v>0.30601024000000621</v>
       </c>
       <c r="D329" s="5">
-        <v>3.5425639010599586</v>
+        <v>3.548435489089985</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.4332884905063921E-2</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-3.4380409627832176E-2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>105.76421335000001</v>
+        <v>105.76337828</v>
       </c>
       <c r="C330" s="5">
-        <v>0.30003732000000127</v>
+        <v>0.29921973999999807</v>
       </c>
       <c r="D330" s="5">
-        <v>3.4678334503640551</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.4582364990038306</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>106.03534372999999</v>
+        <v>106.03501826999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.27113037999998824</v>
+        <v>0.27163998999999706</v>
       </c>
       <c r="D331" s="5">
-        <v>3.1199894428975306</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.1259618153990809</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>106.59254966</v>
+        <v>106.59666554</v>
       </c>
       <c r="C332" s="5">
-        <v>0.55720593000000918</v>
+        <v>0.5616472700000088</v>
       </c>
       <c r="D332" s="5">
-        <v>6.4913723015343594</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>6.544650673417296</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>106.68266697</v>
+        <v>106.68208326</v>
       </c>
       <c r="C333" s="5">
-        <v>9.0117309999996564E-2</v>
+        <v>8.5417719999995256E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>1.0192554396611708</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.96582965639300244</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>107.15125836999999</v>
+        <v>107.15087724</v>
       </c>
       <c r="C334" s="5">
-        <v>0.468591399999994</v>
+        <v>0.46879398000000094</v>
       </c>
       <c r="D334" s="5">
-        <v>5.4000796288662833</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>5.4025011620376429</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>107.64762797</v>
+        <v>107.64797833</v>
       </c>
       <c r="C335" s="5">
-        <v>0.4963696000000084</v>
+        <v>0.49710109000000102</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7027450518483569</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.7113854991137414</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>107.55680613</v>
+        <v>107.55718803000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-9.0821840000003817E-2</v>
+        <v>-9.0790299999994772E-2</v>
       </c>
       <c r="D336" s="5">
-        <v>-1.0077499900351006</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-1.0073983835804268</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>108.51509249</v>
+        <v>108.5150194</v>
       </c>
       <c r="C337" s="5">
-        <v>0.95828636000000245</v>
+        <v>0.95783136999999385</v>
       </c>
       <c r="D337" s="5">
-        <v>11.231288737820023</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>11.225650491985096</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>109.35055392</v>
+        <v>109.34892528</v>
       </c>
       <c r="C338" s="5">
-        <v>0.83546142999999518</v>
+        <v>0.83390588000000321</v>
       </c>
       <c r="D338" s="5">
-        <v>9.6402731726050739</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>9.6215653374742907</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>109.63996177</v>
+        <v>109.63880686</v>
       </c>
       <c r="C339" s="5">
-        <v>0.28940785000000346</v>
+        <v>0.28988157999999942</v>
       </c>
       <c r="D339" s="5">
-        <v>3.2225675356914785</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>3.2279684648862217</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>110.24740509999999</v>
+        <v>110.24639171</v>
       </c>
       <c r="C340" s="5">
-        <v>0.60744332999999529</v>
+        <v>0.60758484999999496</v>
       </c>
       <c r="D340" s="5">
-        <v>6.8547935857614872</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>6.8565140175163242</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>111.00387313</v>
+        <v>111.00390584</v>
       </c>
       <c r="C341" s="5">
-        <v>0.75646803000000773</v>
+        <v>0.75751413000000412</v>
       </c>
       <c r="D341" s="5">
-        <v>8.551811102299812</v>
+        <v>8.5641693599400668</v>
       </c>
       <c r="E341" s="5">
-        <v>5.2526813450134879</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>5.2527298152186042</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>111.69566893</v>
+        <v>111.69452477</v>
       </c>
       <c r="C342" s="5">
-        <v>0.69179579999999419</v>
+        <v>0.69061892999999941</v>
       </c>
       <c r="D342" s="5">
-        <v>7.7403574702164635</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>7.7267335610848198</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>112.22314667000001</v>
+        <v>112.22321827</v>
       </c>
       <c r="C343" s="5">
-        <v>0.52747774000000902</v>
+        <v>0.52869350000000281</v>
       </c>
       <c r="D343" s="5">
-        <v>5.816477901297179</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>5.8302962539211522</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>112.67366837</v>
+        <v>112.67981811999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.45052169999999592</v>
+        <v>0.45659984999998926</v>
       </c>
       <c r="D344" s="5">
-        <v>4.9252242777327426</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.9931631240072383</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>113.02872050000001</v>
+        <v>113.02814693000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.35505213000000424</v>
+        <v>0.34832881000001237</v>
       </c>
       <c r="D345" s="5">
-        <v>3.847615125466719</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.7733035378549218</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>113.65496519</v>
+        <v>113.65467335</v>
       </c>
       <c r="C346" s="5">
-        <v>0.62624468999999294</v>
+        <v>0.62652641999999048</v>
       </c>
       <c r="D346" s="5">
-        <v>6.8550921527678277</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.8583065589550074</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>114.16388829</v>
+        <v>114.16429483</v>
       </c>
       <c r="C347" s="5">
-        <v>0.50892310000000407</v>
+        <v>0.50962148000000695</v>
       </c>
       <c r="D347" s="5">
-        <v>5.5076776085712265</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.5154375062029803</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>114.39972607999999</v>
+        <v>114.40030009</v>
       </c>
       <c r="C348" s="5">
-        <v>0.23583778999999083</v>
+        <v>0.23600525999999888</v>
       </c>
       <c r="D348" s="5">
-        <v>2.5072993619523087</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.5090910675096723</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>114.65519555</v>
+        <v>114.65511235</v>
       </c>
       <c r="C349" s="5">
-        <v>0.25546947000000841</v>
+        <v>0.25481225999999424</v>
       </c>
       <c r="D349" s="5">
-        <v>2.7129156782417452</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>2.7058370832615086</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>114.3613596</v>
+        <v>114.35918529999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.29383595000000184</v>
+        <v>-0.29592705000000308</v>
       </c>
       <c r="D350" s="5">
-        <v>-3.032355486602889</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-3.0536321979098391</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>114.95010511</v>
+        <v>114.94564203</v>
       </c>
       <c r="C351" s="5">
-        <v>0.58874550999999542</v>
+        <v>0.58645673000000897</v>
       </c>
       <c r="D351" s="5">
-        <v>6.3556960191405665</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>6.3304107006933341</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>115.29595015</v>
+        <v>115.29506408</v>
       </c>
       <c r="C352" s="5">
-        <v>0.34584504000000038</v>
+        <v>0.34942205000000115</v>
       </c>
       <c r="D352" s="5">
-        <v>3.6707306458674038</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>3.7094797814229086</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>115.64149252</v>
+        <v>115.64193837000001</v>
       </c>
       <c r="C353" s="5">
-        <v>0.34554237000000398</v>
+        <v>0.34687429000000236</v>
       </c>
       <c r="D353" s="5">
-        <v>3.6562818740083269</v>
+        <v>3.6706379997813565</v>
       </c>
       <c r="E353" s="5">
-        <v>4.1778897071174548</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>4.1782606611025175</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>116.05001131</v>
+        <v>116.05001104</v>
       </c>
       <c r="C354" s="5">
-        <v>0.40851879000000224</v>
+        <v>0.4080726699999957</v>
       </c>
       <c r="D354" s="5">
-        <v>4.3225001518286676</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.3176708380548101</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>116.54843594</v>
+        <v>116.549345</v>
       </c>
       <c r="C355" s="5">
-        <v>0.49842463000000237</v>
+        <v>0.4993339600000013</v>
       </c>
       <c r="D355" s="5">
-        <v>5.2774001627055034</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.2872572966578879</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>116.68742462</v>
+        <v>116.69388497</v>
       </c>
       <c r="C356" s="5">
-        <v>0.13898867999999709</v>
+        <v>0.14453996999999674</v>
       </c>
       <c r="D356" s="5">
-        <v>1.4404716981918586</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.4983862601304354</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>117.56195698000001</v>
+        <v>117.56223598</v>
       </c>
       <c r="C357" s="5">
-        <v>0.87453236000000345</v>
+        <v>0.86835100999999781</v>
       </c>
       <c r="D357" s="5">
-        <v>9.3737306453969715</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>9.3042044063330831</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>117.62004046</v>
+        <v>117.62139467999999</v>
       </c>
       <c r="C358" s="5">
-        <v>5.8083479999993415E-2</v>
+        <v>5.9158699999997566E-2</v>
       </c>
       <c r="D358" s="5">
-        <v>0.59449409585121682</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>0.60552818752439563</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>118.28893531999999</v>
+        <v>118.28667256</v>
       </c>
       <c r="C359" s="5">
-        <v>0.66889485999999465</v>
+        <v>0.66527788000000498</v>
       </c>
       <c r="D359" s="5">
-        <v>7.041843722316754</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>7.0024903147504203</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>118.71778849</v>
+        <v>118.71938040000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.42885317000001066</v>
+        <v>0.43270784000000617</v>
       </c>
       <c r="D360" s="5">
-        <v>4.4383735290805859</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.4791605583515137</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>119.53280894</v>
+        <v>119.53303201999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.81502044999999157</v>
+        <v>0.81365161999998747</v>
       </c>
       <c r="D361" s="5">
-        <v>8.556524046019188</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>8.5414884787602396</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>119.60881189</v>
+        <v>119.60581109</v>
       </c>
       <c r="C362" s="5">
-        <v>7.6002950000003011E-2</v>
+        <v>7.2779070000009938E-2</v>
       </c>
       <c r="D362" s="5">
-        <v>0.7656739950504754</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.73308556302371652</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>119.40895672000001</v>
+        <v>119.40059100000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.1998551699999922</v>
+        <v>-0.20522008999999741</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.9867636012470435</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-2.0396448256404631</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>119.50952239999999</v>
+        <v>119.50853499999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.10056567999998833</v>
+        <v>0.10794399999998916</v>
       </c>
       <c r="D364" s="5">
-        <v>1.0153290415011451</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>1.0902694522165746</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>119.56749553</v>
+        <v>119.56823928</v>
       </c>
       <c r="C365" s="5">
-        <v>5.79731300000077E-2</v>
+        <v>5.9704280000005383E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>0.58366615724982918</v>
+        <v>0.60114805604818411</v>
       </c>
       <c r="E365" s="5">
-        <v>3.3949778098211647</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.3952223262097903</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>119.51372852999999</v>
+        <v>119.51521846</v>
       </c>
       <c r="C366" s="5">
-        <v>-5.376700000000767E-2</v>
+        <v>-5.3020820000000413E-2</v>
       </c>
       <c r="D366" s="5">
-        <v>-0.5382822861667913</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-0.53082690517285425</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>119.29733861</v>
+        <v>119.29959042999999</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.21638991999999746</v>
+        <v>-0.21562803000000486</v>
       </c>
       <c r="D367" s="5">
-        <v>-2.1511973450838551</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-2.1436717096094293</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>119.02178662999999</v>
+        <v>119.02955393000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.27555198000000303</v>
+        <v>-0.27003649999998913</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.7368076135212749</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-2.682657600044136</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>110.10134374</v>
+        <v>110.10396935</v>
       </c>
       <c r="C369" s="5">
-        <v>-8.9204428899999897</v>
+        <v>-8.925584580000006</v>
       </c>
       <c r="D369" s="5">
-        <v>-60.7360624045169</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-60.755568793443693</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>110.37294412999999</v>
+        <v>110.37713826</v>
       </c>
       <c r="C370" s="5">
-        <v>0.27160038999998903</v>
+        <v>0.27316890999999544</v>
       </c>
       <c r="D370" s="5">
-        <v>3.0006805742824438</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>3.0181740122859013</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>111.81161470000001</v>
+        <v>111.80681088999999</v>
       </c>
       <c r="C371" s="5">
-        <v>1.4386705700000135</v>
+        <v>1.4296726299999989</v>
       </c>
       <c r="D371" s="5">
-        <v>16.813087887019851</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>16.699652197646909</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>110.31681690000001</v>
+        <v>110.31828885</v>
       </c>
       <c r="C372" s="5">
-        <v>-1.4947978000000006</v>
+        <v>-1.4885220399999923</v>
       </c>
       <c r="D372" s="5">
-        <v>-14.914092670614599</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-14.856581859319506</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>110.81026384</v>
+        <v>110.80908698</v>
       </c>
       <c r="C373" s="5">
-        <v>0.49344693999999834</v>
+        <v>0.49079813000000172</v>
       </c>
       <c r="D373" s="5">
-        <v>5.5016377705451314</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>5.4713039997790647</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>111.24721470999999</v>
+        <v>111.23948937999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.43695086999998978</v>
+        <v>0.4304023999999913</v>
       </c>
       <c r="D374" s="5">
-        <v>4.8358665608344564</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>4.7618893306419663</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>112.25882386000001</v>
+        <v>112.2397489</v>
       </c>
       <c r="C375" s="5">
-        <v>1.0116091500000124</v>
+        <v>1.0002595200000002</v>
       </c>
       <c r="D375" s="5">
-        <v>11.474644709891724</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>11.340302565733683</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>112.54179125</v>
+        <v>112.54251721</v>
       </c>
       <c r="C376" s="5">
-        <v>0.28296738999999604</v>
+        <v>0.3027683100000047</v>
       </c>
       <c r="D376" s="5">
-        <v>3.0670926290101264</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.2854768790924416</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>113.41707166</v>
+        <v>113.42129371</v>
       </c>
       <c r="C377" s="5">
-        <v>0.87528041000000201</v>
+        <v>0.87877650000000074</v>
       </c>
       <c r="D377" s="5">
-        <v>9.7426089331854815</v>
+        <v>9.783143867423405</v>
       </c>
       <c r="E377" s="5">
-        <v>-5.1438928638066432</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-5.1409518171504853</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>112.85609771999999</v>
+        <v>112.86384089000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.56097394000001088</v>
+        <v>-0.55745281999999463</v>
       </c>
       <c r="D378" s="5">
-        <v>-5.77650850583119</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-5.7410171081518691</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>112.23089770999999</v>
+        <v>112.23807579</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.62520001000000036</v>
+        <v>-0.62576510000000951</v>
       </c>
       <c r="D379" s="5">
-        <v>-6.4489021399744662</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-6.4541250073621104</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>113.84255664</v>
+        <v>113.85419005999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.6116589300000044</v>
+        <v>1.6161142699999971</v>
       </c>
       <c r="D380" s="5">
-        <v>18.660573805510406</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>18.715019250082698</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>114.49245494</v>
+        <v>114.50104152</v>
       </c>
       <c r="C381" s="5">
-        <v>0.64989830000000381</v>
+        <v>0.64685146000000771</v>
       </c>
       <c r="D381" s="5">
-        <v>7.0697345151676805</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.0348063241444159</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>115.17563651</v>
+        <v>115.18342228</v>
       </c>
       <c r="C382" s="5">
-        <v>0.68318157000000213</v>
+        <v>0.68238076000000092</v>
       </c>
       <c r="D382" s="5">
-        <v>7.4001879372812107</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>7.3906547367856623</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>115.30946609999999</v>
+        <v>115.30168645000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.13382958999999062</v>
+        <v>0.11826417000000333</v>
       </c>
       <c r="D383" s="5">
-        <v>1.4032987347306625</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>1.2390773833948598</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>115.98985164</v>
+        <v>115.98681299</v>
       </c>
       <c r="C384" s="5">
-        <v>0.68038554000000318</v>
+        <v>0.68512653999999884</v>
       </c>
       <c r="D384" s="5">
-        <v>7.3149875968331779</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>7.3681499549318463</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>115.88344727</v>
+        <v>115.87212678</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.10640436999999281</v>
+        <v>-0.11468621000000212</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.0952939008156082</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-1.1801123641512312</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>116.66668853</v>
+        <v>116.64623632</v>
       </c>
       <c r="C386" s="5">
-        <v>0.78324125999999694</v>
+        <v>0.77410953999999776</v>
       </c>
       <c r="D386" s="5">
-        <v>8.4190456701888081</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>8.318098226521208</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>118.20306617</v>
+        <v>118.16818995</v>
       </c>
       <c r="C387" s="5">
-        <v>1.5363776399999978</v>
+        <v>1.5219536299999987</v>
       </c>
       <c r="D387" s="5">
-        <v>16.999082083299989</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>16.831037327496269</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>118.9848259</v>
+        <v>118.98643551000001</v>
       </c>
       <c r="C388" s="5">
-        <v>0.78175973000000454</v>
+        <v>0.81824556000000825</v>
       </c>
       <c r="D388" s="5">
-        <v>8.2315920953021315</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>8.6331706143166986</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>119.87689218</v>
+        <v>119.89115814</v>
       </c>
       <c r="C389" s="5">
-        <v>0.89206627999999455</v>
+        <v>0.90472262999999487</v>
       </c>
       <c r="D389" s="5">
-        <v>9.377186990170383</v>
+        <v>9.5157070863545421</v>
       </c>
       <c r="E389" s="5">
-        <v>5.6956333164421169</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.704276700054578</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>120.00397122</v>
+        <v>120.02477767000001</v>
       </c>
       <c r="C390" s="5">
-        <v>0.12707903999999814</v>
+        <v>0.13361953000000426</v>
       </c>
       <c r="D390" s="5">
-        <v>1.2795385845542073</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>1.3456369125022682</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>121.37075935999999</v>
+        <v>121.39264458</v>
       </c>
       <c r="C391" s="5">
-        <v>1.366788139999997</v>
+        <v>1.3678669099999894</v>
       </c>
       <c r="D391" s="5">
-        <v>14.556941975752903</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>14.566475114419951</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>122.05688730999999</v>
+        <v>122.07872595000001</v>
       </c>
       <c r="C392" s="5">
-        <v>0.68612794999999949</v>
+        <v>0.68608137000001079</v>
       </c>
       <c r="D392" s="5">
-        <v>6.9987379698627228</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>6.9969468192319306</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>123.22202396</v>
+        <v>123.23931947</v>
       </c>
       <c r="C393" s="5">
-        <v>1.165136650000008</v>
+        <v>1.1605935199999919</v>
       </c>
       <c r="D393" s="5">
-        <v>12.075986551681005</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>12.024145307571366</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>124.08402278</v>
+        <v>124.10101114</v>
       </c>
       <c r="C394" s="5">
-        <v>0.86199881999999661</v>
+        <v>0.86169166999999902</v>
       </c>
       <c r="D394" s="5">
-        <v>8.7252267490420152</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>8.7207257083003356</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>124.27208809</v>
+        <v>124.26021255000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.18806530999999893</v>
+        <v>0.15920141000000854</v>
       </c>
       <c r="D395" s="5">
-        <v>1.8339923953030191</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>1.5503128099778829</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>127.14599217</v>
+        <v>127.1288643</v>
       </c>
       <c r="C396" s="5">
-        <v>2.8739040800000026</v>
+        <v>2.8686517499999979</v>
       </c>
       <c r="D396" s="5">
-        <v>31.567600304903042</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>31.505798095317861</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>127.61642811999999</v>
+        <v>127.59224327</v>
       </c>
       <c r="C397" s="5">
-        <v>0.47043594999999527</v>
+        <v>0.46337896999999373</v>
       </c>
       <c r="D397" s="5">
-        <v>4.5314362085840054</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.4627055628593482</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>128.27050575000001</v>
+        <v>128.21289594999999</v>
       </c>
       <c r="C398" s="5">
-        <v>0.65407763000001751</v>
+        <v>0.62065267999999207</v>
       </c>
       <c r="D398" s="5">
-        <v>6.3267810660405432</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>5.9959422382208416</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>128.88319100000001</v>
+        <v>128.80874469</v>
       </c>
       <c r="C399" s="5">
-        <v>0.6126852499999984</v>
+        <v>0.59584874000000809</v>
       </c>
       <c r="D399" s="5">
-        <v>5.8848137385240085</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>5.7215829548357355</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>129.25973210999999</v>
+        <v>129.26074143</v>
       </c>
       <c r="C400" s="5">
-        <v>0.3765411099999767</v>
+        <v>0.45199673999999845</v>
       </c>
       <c r="D400" s="5">
-        <v>3.5627695297639317</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.2930907966568066</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>129.84535661000001</v>
+        <v>129.89886888000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.58562450000002286</v>
+        <v>0.63812745000001314</v>
       </c>
       <c r="D401" s="5">
-        <v>5.5742642435251843</v>
+        <v>6.0876234412649</v>
       </c>
       <c r="E401" s="5">
-        <v>8.3155846374728846</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>8.3473301077913842</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>130.44635904</v>
+        <v>130.49950697</v>
       </c>
       <c r="C402" s="5">
-        <v>0.60100242999999409</v>
+        <v>0.60063808999998969</v>
       </c>
       <c r="D402" s="5">
-        <v>5.6979245271214563</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>5.691976181926095</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>130.89770476999999</v>
+        <v>130.9435972</v>
       </c>
       <c r="C403" s="5">
-        <v>0.45134572999998568</v>
+        <v>0.44409023000000047</v>
       </c>
       <c r="D403" s="5">
-        <v>4.231943658870474</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>4.1609082453304413</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>131.57289029</v>
+        <v>131.60910240000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.67518552000001364</v>
+        <v>0.66550520000001256</v>
       </c>
       <c r="D404" s="5">
-        <v>6.3683941745827921</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>6.2722601266876232</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>131.97254611</v>
+        <v>131.99778839999999</v>
       </c>
       <c r="C405" s="5">
-        <v>0.39965581999999245</v>
+        <v>0.38868599999997855</v>
       </c>
       <c r="D405" s="5">
-        <v>3.7065449225863967</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>3.6021411128644321</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>132.70788747</v>
+        <v>132.72935899999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.73534136000000672</v>
+        <v>0.73157059999999774</v>
       </c>
       <c r="D406" s="5">
-        <v>6.8950720054388182</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>6.8572780898340291</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>133.42662347999999</v>
+        <v>133.40459887</v>
       </c>
       <c r="C407" s="5">
-        <v>0.71873600999998644</v>
+        <v>0.67523987000001284</v>
       </c>
       <c r="D407" s="5">
-        <v>6.6962411426579882</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>6.2785575685735173</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>133.69508934000001</v>
+        <v>133.65625212</v>
       </c>
       <c r="C408" s="5">
-        <v>0.26846586000002048</v>
+        <v>0.25165325000000394</v>
       </c>
       <c r="D408" s="5">
-        <v>2.4414034319250266</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>2.2873035568341971</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>134.29744160999999</v>
+        <v>134.25061694999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.60235226999998304</v>
+        <v>0.5943648299999893</v>
       </c>
       <c r="D409" s="5">
-        <v>5.5425062418683613</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>5.4688319414113229</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>135.13527714</v>
+        <v>135.03660302</v>
       </c>
       <c r="C410" s="5">
-        <v>0.83783553000000666</v>
+        <v>0.78598607000000698</v>
       </c>
       <c r="D410" s="5">
-        <v>7.7486822133886912</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>7.2562403414011323</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>135.37246726999999</v>
+        <v>135.26097419999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.23719012999998768</v>
+        <v>0.22437117999999145</v>
       </c>
       <c r="D411" s="5">
-        <v>2.1266984907045927</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>2.0121923005750553</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>135.78220582</v>
+        <v>135.78454669999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.40973855000001436</v>
+        <v>0.52357250000000022</v>
       </c>
       <c r="D412" s="5">
-        <v>3.693177630434219</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>4.7451755167901677</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>136.27751058000001</v>
+        <v>136.38070870000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.49530476000001045</v>
+        <v>0.59616200000002095</v>
       </c>
       <c r="D413" s="5">
-        <v>4.4662447695801966</v>
+        <v>5.3977048094612901</v>
       </c>
       <c r="E413" s="5">
-        <v>4.9537034961669502</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.98991244179956</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>136.65687402</v>
+        <v>136.74471008</v>
       </c>
       <c r="C414" s="5">
-        <v>0.37936343999999167</v>
+        <v>0.3640013799999906</v>
       </c>
       <c r="D414" s="5">
-        <v>3.3921310648937997</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>3.2502477998135992</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>136.91973514</v>
+        <v>136.99118523000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.26286111999999662</v>
+        <v>0.24647515000000908</v>
       </c>
       <c r="D415" s="5">
-        <v>2.33279082581348</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.1845084473267162</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>137.37167965</v>
+        <v>137.42287977999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.45194451000000413</v>
+        <v>0.4316945499999747</v>
       </c>
       <c r="D416" s="5">
-        <v>4.033664569439388</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>3.847743610851273</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>137.42502987</v>
+        <v>137.45533681000001</v>
       </c>
       <c r="C417" s="5">
-        <v>5.3350219999998671E-2</v>
+        <v>3.2457030000017539E-2</v>
       </c>
       <c r="D417" s="5">
-        <v>0.46703358923005922</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>0.28378877167216654</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>137.52699023</v>
+        <v>137.55123556000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.10196035999999253</v>
+        <v>9.5898750000003474E-2</v>
       </c>
       <c r="D418" s="5">
-        <v>0.89396338564851074</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>0.84042649798767854</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>138.09091452000001</v>
+        <v>138.05884487</v>
       </c>
       <c r="C419" s="5">
-        <v>0.56392429000001698</v>
+        <v>0.50760930999999232</v>
       </c>
       <c r="D419" s="5">
-        <v>5.0330571106240507</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>4.5193919387954695</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>138.46652449000001</v>
+        <v>138.40371852999999</v>
       </c>
       <c r="C420" s="5">
-        <v>0.37560996999999929</v>
+        <v>0.34487365999999042</v>
       </c>
       <c r="D420" s="5">
-        <v>3.3132988993357371</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>3.0391527003472696</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>138.64133000000001</v>
+        <v>138.57451655</v>
       </c>
       <c r="C421" s="5">
-        <v>0.17480550999999878</v>
+        <v>0.17079802000000655</v>
       </c>
       <c r="D421" s="5">
-        <v>1.5254896851569111</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.4909604717049163</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>138.89182178999999</v>
+        <v>138.74858527999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.25049178999998389</v>
+        <v>0.17406872999998768</v>
       </c>
       <c r="D422" s="5">
-        <v>2.1897887978082231</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.5178234762935228</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>138.58406151</v>
+        <v>138.43249968000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.30776027999999656</v>
+        <v>-0.31608559999997965</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.6268255528703266</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-2.6997471371130288</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>138.41657964000001</v>
+        <v>138.42236772000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.16748186999998893</v>
+        <v>-1.0131959999995388E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-1.4406255116766076</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-8.779339314772816E-2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>138.00586039999999</v>
+        <v>138.16666207</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.41071924000002014</v>
+        <v>-0.25570565000001011</v>
       </c>
       <c r="D425" s="5">
-        <v>-3.5031829455400287</v>
+        <v>-2.1943585946249344</v>
       </c>
       <c r="E425" s="5">
-        <v>1.2682575522872996</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.3095351879484518</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>137.85357913000001</v>
+        <v>137.97603226000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.15228126999997471</v>
+        <v>-0.19062980999999013</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.3161221738568374</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-1.6431448577328145</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>137.82676745000001</v>
+        <v>137.91899285</v>
       </c>
       <c r="C427" s="5">
-        <v>-2.6811680000008664E-2</v>
+        <v>-5.7039410000015778E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.23314317576839105</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>-0.49495463964790432</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>137.66059958</v>
+        <v>137.72304715999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.16616787000000954</v>
+        <v>-0.19594569000000206</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.4371992080643103</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.6916172982148314</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>137.46265668000001</v>
+        <v>137.49449815</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.19794289999998682</v>
+        <v>-0.22854900999999472</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.7119055321414445</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.9733037438316559</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>137.54194419999999</v>
+        <v>137.5609145</v>
       </c>
       <c r="C430" s="5">
-        <v>7.928751999997985E-2</v>
+        <v>6.6416349999997237E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.69435177431884654</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.58119928558728606</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>136.98334643000001</v>
+        <v>136.94150457999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.55859776999997734</v>
+        <v>-0.61940992000000961</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.7661478305179417</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-5.2715371843193859</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>136.75954225000001</v>
+        <v>136.67672374</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.22380418000000191</v>
+        <v>-0.26478083999998603</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.9430449816218776</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-2.2957228399980489</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>136.69542555000001</v>
+        <v>136.60719442999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-6.4116699999999582E-2</v>
+        <v>-6.9529310000007172E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.56114516335200593</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-0.60875121808272592</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>136.15624055999999</v>
+        <v>135.98722451</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.53918499000002384</v>
+        <v>-0.61996991999998841</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.6319633364895196</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-5.3121066952671718</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>136.12204532999999</v>
+        <v>135.87976418</v>
       </c>
       <c r="C435" s="5">
-        <v>-3.4195229999994581E-2</v>
+        <v>-0.10746033000000921</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.30096044267613475</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>-0.94415790379981379</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>136.05899822999999</v>
+        <v>135.61364950999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-6.3047100000005685E-2</v>
+        <v>-0.26611467000000744</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.55438550504682826</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-2.3249982317686047</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>136.00697116000001</v>
+        <v>135.29507706000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-5.2027069999979858E-2</v>
+        <v>-0.31857244999997647</v>
       </c>
       <c r="D437" s="5">
-        <v>-0.45789950536305746</v>
+        <v>-2.7828040143787591</v>
       </c>
       <c r="E437" s="5">
-        <v>-1.4484089546678236</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-2.0783486891686964</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>136.78568738999999</v>
+        <v>136.0316593</v>
       </c>
       <c r="C438" s="5">
-        <v>0.77871622999998635</v>
+        <v>0.73658223999998995</v>
       </c>
       <c r="D438" s="5">
-        <v>7.091217901643132</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>6.7323359888940004</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>136.87808222000001</v>
+        <v>136.09805936000001</v>
       </c>
       <c r="C439" s="5">
-        <v>9.2394830000017691E-2</v>
+        <v>6.6400060000006533E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>0.81358388766579193</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.58732162552344036</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>136.9271248</v>
+        <v>136.14985343999999</v>
       </c>
       <c r="C440" s="5">
-        <v>4.9042579999991176E-2</v>
+        <v>5.1794079999979203E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>0.43080094779748279</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.4576343994895149</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>136.79788223</v>
+        <v>135.86711020000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.12924257000000239</v>
+        <v>-0.28274323999997364</v>
       </c>
       <c r="D441" s="5">
-        <v>-1.1267926842650211</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-2.4637796413064295</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>136.35815256999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.49104236999997397</v>
+      </c>
+      <c r="D442" s="5">
+        <v>4.4242207588343518</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>