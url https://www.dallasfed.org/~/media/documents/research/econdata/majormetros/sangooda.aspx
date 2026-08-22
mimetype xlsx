--- v6 (2026-06-22)
+++ v7 (2026-08-22)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{60EEA838-C87D-4731-B36B-954AD0FEE8CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F0260A5A-1070-4BC3-A1A0-FBE0416ED9C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B427E12C-C03D-4C3E-BD95-018FB7D474A6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C70B2FE1-5BBC-4F50-BD65-53A486EAAF72}"/>
   </bookViews>
   <sheets>
     <sheet name="sangooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>San Antonio—New Braunfels Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DD485BF-3C83-4B83-B0DE-1FF0316B45DE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24273FA2-3E4D-4521-956C-FD1DBCDB94E0}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7177,96 +7190,114 @@
         <v>5.1794079999979203E-2</v>
       </c>
       <c r="D440" s="5">
         <v>0.4576343994895149</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>135.86711020000001</v>
       </c>
       <c r="C441" s="5">
         <v>-0.28274323999997364</v>
       </c>
       <c r="D441" s="5">
         <v>-2.4637796413064295</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>136.35815256999999</v>
+        <v>136.38136578000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.49104236999997397</v>
+        <v>0.51425557999999683</v>
       </c>
       <c r="D442" s="5">
-        <v>4.4242207588343518</v>
+        <v>4.6377430656677987</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>136.60046062000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.21909483999999679</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.9449087679760169</v>
+      </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
+      <c r="B444" s="5">
+        <v>136.589958</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.050262000001112E-2</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-9.2223816823144844E-2</v>
+      </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>